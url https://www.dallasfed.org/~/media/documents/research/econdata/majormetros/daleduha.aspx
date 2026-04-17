--- v3 (2026-02-15)
+++ v4 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BF135318-FD04-49B0-9E73-DBA5DC616AA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D6141C40-CC27-4594-82B2-7E02A68D5ADF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6301BF37-12F3-486D-B12A-BB7D86D304C0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5BD158E9-F28A-4253-837E-7C7AB0872010}"/>
   </bookViews>
   <sheets>
     <sheet name="daleduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Education and Health Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4D9BC42-4CB3-418F-BB11-6679566DAAE3}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F48A1D68-46FD-4B94-A118-F2C3318E363B}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>108.83524326</v>
+        <v>108.83562136</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>109.8412021</v>
+        <v>109.84145658</v>
       </c>
       <c r="C7" s="5">
-        <v>1.0059588400000052</v>
+        <v>1.0058352199999945</v>
       </c>
       <c r="D7" s="5">
-        <v>11.673132459351043</v>
+        <v>11.671581657268515</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>110.22275141</v>
+        <v>110.22293917</v>
       </c>
       <c r="C8" s="5">
-        <v>0.38154930999999692</v>
+        <v>0.38148259000000451</v>
       </c>
       <c r="D8" s="5">
-        <v>4.2489399638811376</v>
+        <v>4.248172688268026</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>110.57569719</v>
+        <v>110.57582848</v>
       </c>
       <c r="C9" s="5">
-        <v>0.35294577999999888</v>
+        <v>0.35288930999999479</v>
       </c>
       <c r="D9" s="5">
-        <v>3.9109372821770849</v>
+        <v>3.9102937087954981</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>111.5984297</v>
+        <v>111.59849517000001</v>
       </c>
       <c r="C10" s="5">
-        <v>1.0227325099999973</v>
+        <v>1.0226666900000083</v>
       </c>
       <c r="D10" s="5">
-        <v>11.681379177104635</v>
+        <v>11.680574170943281</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>112.24738757999999</v>
+        <v>112.24737325</v>
       </c>
       <c r="C11" s="5">
-        <v>0.64895787999999754</v>
+        <v>0.6488780799999887</v>
       </c>
       <c r="D11" s="5">
-        <v>7.2057059898616771</v>
+        <v>7.2047870419978288</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>113.23528846000001</v>
+        <v>113.2352089</v>
       </c>
       <c r="C12" s="5">
-        <v>0.98790088000001219</v>
+        <v>0.98783565000000806</v>
       </c>
       <c r="D12" s="5">
-        <v>11.087855689658177</v>
+        <v>11.087089261248973</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>114.33414342</v>
+        <v>114.33406804000001</v>
       </c>
       <c r="C13" s="5">
-        <v>1.098854959999997</v>
+        <v>1.0988591400000018</v>
       </c>
       <c r="D13" s="5">
-        <v>12.287088170024685</v>
+        <v>12.287146530898841</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>114.21332058</v>
+        <v>114.21315190999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.12082284000000243</v>
+        <v>-0.12091613000001189</v>
       </c>
       <c r="D14" s="5">
-        <v>-1.2607579716880535</v>
+        <v>-1.2617266027201479</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>114.57643167000001</v>
+        <v>114.5763201</v>
       </c>
       <c r="C15" s="5">
-        <v>0.36311109000000386</v>
+        <v>0.36316819000001033</v>
       </c>
       <c r="D15" s="5">
-        <v>3.8825048968795794</v>
+        <v>3.8831319810871179</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>115.42384079</v>
+        <v>115.42360901000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.84740911999999469</v>
+        <v>0.84728891000000317</v>
       </c>
       <c r="D16" s="5">
-        <v>9.2452965456174994</v>
+        <v>9.2439406209637198</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>115.70188548</v>
+        <v>115.70157037</v>
       </c>
       <c r="C17" s="5">
-        <v>0.27804469000000154</v>
+        <v>0.27796135999999194</v>
       </c>
       <c r="D17" s="5">
-        <v>2.9292898062172723</v>
+        <v>2.9284061961822205</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>114.41801907999999</v>
+        <v>114.41837368</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.283866400000008</v>
+        <v>-1.2831966899999969</v>
       </c>
       <c r="D18" s="5">
-        <v>-12.532269279330643</v>
+        <v>-12.526157563427386</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>115.11291371999999</v>
+        <v>115.11315325</v>
       </c>
       <c r="C19" s="5">
-        <v>0.69489464000000112</v>
+        <v>0.69477956999999435</v>
       </c>
       <c r="D19" s="5">
-        <v>7.5363935877527322</v>
+        <v>7.5350795013831906</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>116.06154878</v>
+        <v>116.06174989</v>
       </c>
       <c r="C20" s="5">
-        <v>0.94863506000000086</v>
+        <v>0.94859664000000521</v>
       </c>
       <c r="D20" s="5">
-        <v>10.349857877494827</v>
+        <v>10.349397006690619</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>117.06671058000001</v>
+        <v>117.06683769</v>
       </c>
       <c r="C21" s="5">
-        <v>1.0051618000000104</v>
+        <v>1.0050877999999983</v>
       </c>
       <c r="D21" s="5">
-        <v>10.902323405841074</v>
+        <v>10.901462369645643</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>117.50635380999999</v>
+        <v>117.50641589999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.43964322999998728</v>
+        <v>0.43957820999999342</v>
       </c>
       <c r="D22" s="5">
-        <v>4.6008515613133794</v>
+        <v>4.6001519173153094</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>117.7489072</v>
+        <v>117.74889236</v>
       </c>
       <c r="C23" s="5">
-        <v>0.24255339000001186</v>
+        <v>0.242476460000006</v>
       </c>
       <c r="D23" s="5">
-        <v>2.5053227876221662</v>
+        <v>2.504517802885986</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>119.1358046</v>
+        <v>119.13573135</v>
       </c>
       <c r="C24" s="5">
-        <v>1.3868973999999952</v>
+        <v>1.3868389900000011</v>
       </c>
       <c r="D24" s="5">
-        <v>15.086664680082418</v>
+        <v>15.085989610614071</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>119.45794548000001</v>
+        <v>119.45787941</v>
       </c>
       <c r="C25" s="5">
-        <v>0.32214088000000629</v>
+        <v>0.32214806000000351</v>
       </c>
       <c r="D25" s="5">
-        <v>3.2934700416591189</v>
+        <v>3.2935465981568157</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>119.78031258</v>
+        <v>119.78014919</v>
       </c>
       <c r="C26" s="5">
-        <v>0.32236709999999391</v>
+        <v>0.32226977999999917</v>
       </c>
       <c r="D26" s="5">
-        <v>3.2867972554487812</v>
+        <v>3.2857920735988033</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>120.51627224000001</v>
+        <v>120.51617575</v>
       </c>
       <c r="C27" s="5">
-        <v>0.73595966000000601</v>
+        <v>0.73602655999999911</v>
       </c>
       <c r="D27" s="5">
-        <v>7.6274305907859441</v>
+        <v>7.6281582955835647</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>120.95636274</v>
+        <v>120.95615574999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.44009049999999661</v>
+        <v>0.43997999999999138</v>
       </c>
       <c r="D28" s="5">
-        <v>4.4711433055113714</v>
+        <v>4.470001683668956</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>121.62057806999999</v>
+        <v>121.62029248</v>
       </c>
       <c r="C29" s="5">
-        <v>0.66421532999999044</v>
+        <v>0.66413673000000983</v>
       </c>
       <c r="D29" s="5">
-        <v>6.7923478583687302</v>
+        <v>6.7915316335936504</v>
       </c>
       <c r="E29" s="5">
-        <v>5.1154677086252764</v>
+        <v>5.115507154373633</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>122.83296331</v>
+        <v>122.83326522</v>
       </c>
       <c r="C30" s="5">
-        <v>1.2123852400000033</v>
+        <v>1.2129727399999979</v>
       </c>
       <c r="D30" s="5">
-        <v>12.640453610218415</v>
+        <v>12.646950126264134</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>123.55515015</v>
+        <v>123.55536174</v>
       </c>
       <c r="C31" s="5">
-        <v>0.72218684000000621</v>
+        <v>0.7220965199999938</v>
       </c>
       <c r="D31" s="5">
-        <v>7.2879836519172514</v>
+        <v>7.2870240194197855</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>123.63807143</v>
+        <v>123.63827130999999</v>
       </c>
       <c r="C32" s="5">
-        <v>8.2921279999993658E-2</v>
+        <v>8.2909569999998212E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.80833258545252029</v>
+        <v>0.80821662329999544</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>123.60505637999999</v>
+        <v>123.60516726</v>
       </c>
       <c r="C33" s="5">
-        <v>-3.3015050000003043E-2</v>
+        <v>-3.3104049999991503E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-0.31996557117816016</v>
+        <v>-0.32082632755026097</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>123.8865794</v>
+        <v>123.88663316</v>
       </c>
       <c r="C34" s="5">
-        <v>0.28152302000000873</v>
+        <v>0.2814659000000006</v>
       </c>
       <c r="D34" s="5">
-        <v>2.7676199430357373</v>
+        <v>2.7670488381604352</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>124.10174407</v>
+        <v>124.10172762000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.21516466999999295</v>
+        <v>0.2150944600000031</v>
       </c>
       <c r="D35" s="5">
-        <v>2.1041692246988708</v>
+        <v>2.1034751256694406</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>124.59080886</v>
+        <v>124.59074397000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.48906479000000047</v>
+        <v>0.48901634999999999</v>
       </c>
       <c r="D36" s="5">
-        <v>4.8328626095154759</v>
+        <v>4.8323741659992869</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>125.92784889000001</v>
+        <v>125.92779697</v>
       </c>
       <c r="C37" s="5">
-        <v>1.3370400300000114</v>
+        <v>1.3370529999999974</v>
       </c>
       <c r="D37" s="5">
-        <v>13.665679677026855</v>
+        <v>13.665827704483146</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>126.36335991999999</v>
+        <v>126.36321064000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.43551102999998648</v>
+        <v>0.43541367000000264</v>
       </c>
       <c r="D38" s="5">
-        <v>4.2299579909877538</v>
+        <v>4.2289960911702229</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>127.54156820999999</v>
+        <v>127.54148868</v>
       </c>
       <c r="C39" s="5">
-        <v>1.1782082900000006</v>
+        <v>1.178278039999995</v>
       </c>
       <c r="D39" s="5">
-        <v>11.780758334165986</v>
+        <v>11.781506544569531</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>127.18414065</v>
+        <v>127.18399178999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.35742755999999076</v>
+        <v>-0.35749689000000728</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.3115746507324961</v>
+        <v>-3.3122091583548063</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>127.71542595</v>
+        <v>127.71523813</v>
       </c>
       <c r="C41" s="5">
-        <v>0.5312852999999933</v>
+        <v>0.53124634000000981</v>
       </c>
       <c r="D41" s="5">
-        <v>5.1295377531530795</v>
+        <v>5.12915905446929</v>
       </c>
       <c r="E41" s="5">
-        <v>5.0113623670593466</v>
+        <v>5.0114545243362896</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>127.97285939</v>
+        <v>127.97304373</v>
       </c>
       <c r="C42" s="5">
-        <v>0.25743343999999979</v>
+        <v>0.25780559999999753</v>
       </c>
       <c r="D42" s="5">
-        <v>2.4458126647101786</v>
+        <v>2.4493914565381303</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>128.18425156999999</v>
+        <v>128.18439665</v>
       </c>
       <c r="C43" s="5">
-        <v>0.21139217999999005</v>
+        <v>0.21135291999999595</v>
       </c>
       <c r="D43" s="5">
-        <v>2.00033037105809</v>
+        <v>1.9999525792844919</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>128.69501442999999</v>
+        <v>128.69520598</v>
       </c>
       <c r="C44" s="5">
-        <v>0.51076285999999982</v>
+        <v>0.51080933000000073</v>
       </c>
       <c r="D44" s="5">
-        <v>4.887711739150058</v>
+        <v>4.8881605679004902</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>127.26197368</v>
+        <v>127.2620536</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.4330407499999893</v>
+        <v>-1.4331523799999957</v>
       </c>
       <c r="D45" s="5">
-        <v>-12.573482946157554</v>
+        <v>-12.574385608904093</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>127.7993869</v>
+        <v>127.79942059</v>
       </c>
       <c r="C46" s="5">
-        <v>0.5374132200000048</v>
+        <v>0.53736698999999533</v>
       </c>
       <c r="D46" s="5">
-        <v>5.1868361104602245</v>
+        <v>5.1863761763856209</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>128.28405466999999</v>
+        <v>128.28403954000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.48466776999998729</v>
+        <v>0.48461895000001221</v>
       </c>
       <c r="D47" s="5">
-        <v>4.6470268830568484</v>
+        <v>4.6465477376671283</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>128.91086725</v>
+        <v>128.91081535999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.62681258000000639</v>
+        <v>0.62677581999997756</v>
       </c>
       <c r="D48" s="5">
-        <v>6.0235210728755595</v>
+        <v>6.0231590012141956</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>129.04811207</v>
+        <v>129.04807574</v>
       </c>
       <c r="C49" s="5">
-        <v>0.13724482000000648</v>
+        <v>0.13726038000001495</v>
       </c>
       <c r="D49" s="5">
-        <v>1.2850863081518948</v>
+        <v>1.2852333782392256</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>129.89214054000001</v>
+        <v>129.89202392000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.84402847000001202</v>
+        <v>0.84394818000001237</v>
       </c>
       <c r="D50" s="5">
-        <v>8.1370756889550755</v>
+        <v>8.1362759542781724</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>129.92597928000001</v>
+        <v>129.92592687000001</v>
       </c>
       <c r="C51" s="5">
-        <v>3.3838739999993095E-2</v>
+        <v>3.39029499999981E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>0.31306529009096362</v>
+        <v>0.31366047570933198</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>130.24172136999999</v>
+        <v>130.24163555999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.31574208999998632</v>
+        <v>0.3157086899999797</v>
       </c>
       <c r="D52" s="5">
-        <v>2.9554980631457894</v>
+        <v>2.9551824410340988</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>130.82864189</v>
+        <v>130.82854781</v>
       </c>
       <c r="C53" s="5">
-        <v>0.58692052000000672</v>
+        <v>0.58691225000001168</v>
       </c>
       <c r="D53" s="5">
-        <v>5.5437368228743678</v>
+        <v>5.5436605062020972</v>
       </c>
       <c r="E53" s="5">
-        <v>2.4376193532164248</v>
+        <v>2.4376963356800063</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>130.96145816999999</v>
+        <v>130.96153862</v>
       </c>
       <c r="C54" s="5">
-        <v>0.13281627999998591</v>
+        <v>0.13299080999999546</v>
       </c>
       <c r="D54" s="5">
-        <v>1.2250563573481532</v>
+        <v>1.2266760661953091</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>131.19298035</v>
+        <v>131.19305822000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.23152218000001312</v>
+        <v>0.23151960000001282</v>
       </c>
       <c r="D55" s="5">
-        <v>2.1421873433931982</v>
+        <v>2.1421619102836909</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>131.31731976</v>
+        <v>131.31747536</v>
       </c>
       <c r="C56" s="5">
-        <v>0.12433941000000459</v>
+        <v>0.12441713999999138</v>
       </c>
       <c r="D56" s="5">
-        <v>1.1432587592428378</v>
+        <v>1.1439765096649568</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>132.64216300999999</v>
+        <v>132.64221731000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.3248432499999865</v>
+        <v>1.3247419500000035</v>
       </c>
       <c r="D57" s="5">
-        <v>12.801538742543507</v>
+        <v>12.800488957644074</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>132.98603514000001</v>
+        <v>132.98604965999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.34387213000002248</v>
+        <v>0.34383234999998535</v>
       </c>
       <c r="D58" s="5">
-        <v>3.1557196282076205</v>
+        <v>3.1553480360378972</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>133.86532281000001</v>
+        <v>133.86530759999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.87928766999999652</v>
+        <v>0.87925794000000224</v>
       </c>
       <c r="D59" s="5">
-        <v>8.2292423072505283</v>
+        <v>8.228952938070444</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>134.64521839</v>
+        <v>134.64518082000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.77989557999998738</v>
+        <v>0.77987322000001313</v>
       </c>
       <c r="D60" s="5">
-        <v>7.2195908112128837</v>
+        <v>7.2193779917344658</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>134.66088049999999</v>
+        <v>134.66085964999999</v>
       </c>
       <c r="C61" s="5">
-        <v>1.5662109999993845E-2</v>
+        <v>1.56788299999846E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>0.13967492507280799</v>
+        <v>0.13982416882629689</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>135.19890065999999</v>
+        <v>135.19881211000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.53802016000000208</v>
+        <v>0.53795246000001384</v>
       </c>
       <c r="D62" s="5">
-        <v>4.9012165858313361</v>
+        <v>4.9005870195899304</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>135.81404079999999</v>
+        <v>135.81401434</v>
       </c>
       <c r="C63" s="5">
-        <v>0.61514013999999406</v>
+        <v>0.61520222999999419</v>
       </c>
       <c r="D63" s="5">
-        <v>5.5985915614801263</v>
+        <v>5.5991746395575026</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>136.60291523999999</v>
+        <v>136.60288500999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.78887444000000073</v>
+        <v>0.78887066999999433</v>
       </c>
       <c r="D64" s="5">
-        <v>7.1972301394219951</v>
+        <v>7.1971960852599492</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>137.03744659</v>
+        <v>137.03742897000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.43453135000001453</v>
+        <v>0.43454396000001339</v>
       </c>
       <c r="D65" s="5">
-        <v>3.8846740929690871</v>
+        <v>3.8847896797434167</v>
       </c>
       <c r="E65" s="5">
-        <v>4.7457533842018451</v>
+        <v>4.7458152398183406</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>137.29104814999999</v>
+        <v>137.29105003000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.25360155999999279</v>
+        <v>0.2536210600000004</v>
       </c>
       <c r="D66" s="5">
-        <v>2.2434637161736326</v>
+        <v>2.2436382723417525</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>137.95612323</v>
+        <v>137.95614082</v>
       </c>
       <c r="C67" s="5">
-        <v>0.66507508000000826</v>
+        <v>0.6650907899999936</v>
       </c>
       <c r="D67" s="5">
-        <v>5.9705359251742474</v>
+        <v>5.9706806523237566</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>138.63426215999999</v>
+        <v>138.63439711000001</v>
       </c>
       <c r="C68" s="5">
-        <v>0.6781389299999887</v>
+        <v>0.67825629000000731</v>
       </c>
       <c r="D68" s="5">
-        <v>6.0608554438259743</v>
+        <v>6.0619320770448626</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>140.16705899999999</v>
+        <v>140.16708817</v>
       </c>
       <c r="C69" s="5">
-        <v>1.5327968400000032</v>
+        <v>1.5326910599999906</v>
       </c>
       <c r="D69" s="5">
-        <v>14.104987572865335</v>
+        <v>14.103939662124887</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>140.78639948</v>
+        <v>140.78639658</v>
       </c>
       <c r="C70" s="5">
-        <v>0.6193404800000053</v>
+        <v>0.61930841000000214</v>
       </c>
       <c r="D70" s="5">
-        <v>5.4330803296103181</v>
+        <v>5.4327909701366695</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>141.57107718</v>
+        <v>141.57106614</v>
       </c>
       <c r="C71" s="5">
-        <v>0.78467770000000314</v>
+        <v>0.78466955999999755</v>
       </c>
       <c r="D71" s="5">
-        <v>6.8971215209039149</v>
+        <v>6.8970479114187411</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>141.85780753</v>
+        <v>141.85778424</v>
       </c>
       <c r="C72" s="5">
-        <v>0.28673034999999913</v>
+        <v>0.28671810000000164</v>
       </c>
       <c r="D72" s="5">
-        <v>2.4576716241561547</v>
+        <v>2.4575656463404982</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>142.7281978</v>
+        <v>142.72818371</v>
       </c>
       <c r="C73" s="5">
-        <v>0.87039027000000146</v>
+        <v>0.87039946999999529</v>
       </c>
       <c r="D73" s="5">
-        <v>7.6164011578934376</v>
+        <v>7.6164856919725299</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>143.55702364000001</v>
+        <v>143.55696803000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.82882584000000747</v>
+        <v>0.82878432000001112</v>
       </c>
       <c r="D74" s="5">
-        <v>7.1953537141470125</v>
+        <v>7.1949824074536428</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>144.52672966</v>
+        <v>144.52672527999999</v>
       </c>
       <c r="C75" s="5">
-        <v>0.96970601999998962</v>
+        <v>0.96975724999998647</v>
       </c>
       <c r="D75" s="5">
-        <v>8.4138483234790673</v>
+        <v>8.4143128558643134</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>145.36859575</v>
+        <v>145.36858520999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.84186608999999635</v>
+        <v>0.84185992999999826</v>
       </c>
       <c r="D76" s="5">
-        <v>7.2183291806256156</v>
+        <v>7.2182748858781398</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>145.86941354000001</v>
+        <v>145.86940292</v>
       </c>
       <c r="C77" s="5">
-        <v>0.50081779000001347</v>
+        <v>0.50081771000000685</v>
       </c>
       <c r="D77" s="5">
-        <v>4.2134324440004089</v>
+        <v>4.2134320694559468</v>
       </c>
       <c r="E77" s="5">
-        <v>6.4449295938972195</v>
+        <v>6.4449355306669398</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>146.35106332999999</v>
+        <v>146.35105879</v>
       </c>
       <c r="C78" s="5">
-        <v>0.48164978999997743</v>
+        <v>0.48165586999999732</v>
       </c>
       <c r="D78" s="5">
-        <v>4.0350651657645287</v>
+        <v>4.0351173292280107</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>146.5871406</v>
+        <v>146.58713724</v>
       </c>
       <c r="C79" s="5">
-        <v>0.23607727000000978</v>
+        <v>0.23607845000000793</v>
       </c>
       <c r="D79" s="5">
-        <v>1.9529728778519884</v>
+        <v>1.9529827874112282</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>147.53603706999999</v>
+        <v>147.53613278</v>
       </c>
       <c r="C80" s="5">
-        <v>0.948896469999994</v>
+        <v>0.94899553999999853</v>
       </c>
       <c r="D80" s="5">
-        <v>8.0505259508632854</v>
+        <v>8.0513968124422455</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>146.69165489</v>
+        <v>146.69167279999999</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.84438217999999665</v>
+        <v>-0.84445998000001055</v>
       </c>
       <c r="D81" s="5">
-        <v>-6.6557584815097881</v>
+        <v>-6.6563483739822571</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>147.64164299000001</v>
+        <v>147.64163567</v>
       </c>
       <c r="C82" s="5">
-        <v>0.94998810000001299</v>
+        <v>0.94996287000000734</v>
       </c>
       <c r="D82" s="5">
-        <v>8.0541713162868298</v>
+        <v>8.0539487175714797</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>147.73856796000001</v>
+        <v>147.73855811999999</v>
       </c>
       <c r="C83" s="5">
-        <v>9.6924970000003441E-2</v>
+        <v>9.6922449999993887E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>0.79063630373350513</v>
+        <v>0.7906157126545077</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>147.00686073</v>
+        <v>147.00684476000001</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.73170723000001203</v>
+        <v>-0.73171335999998632</v>
       </c>
       <c r="D84" s="5">
-        <v>-5.784008822119679</v>
+        <v>-5.7840563411686858</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>147.72288345999999</v>
+        <v>147.72287288000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.71602272999999172</v>
+        <v>0.71602812000000426</v>
       </c>
       <c r="D85" s="5">
-        <v>6.0039558602710708</v>
+        <v>6.0040029435916464</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>148.38050090999999</v>
+        <v>148.38047311</v>
       </c>
       <c r="C86" s="5">
-        <v>0.6576174500000036</v>
+        <v>0.65760022999998569</v>
       </c>
       <c r="D86" s="5">
-        <v>5.4747924913741919</v>
+        <v>5.4746460052407464</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>149.88310325</v>
+        <v>149.88310723000001</v>
       </c>
       <c r="C87" s="5">
-        <v>1.5026023400000099</v>
+        <v>1.5026341200000104</v>
       </c>
       <c r="D87" s="5">
-        <v>12.852223916884476</v>
+        <v>12.852513600155513</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>150.81299779</v>
+        <v>150.81299548999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.92989453999999228</v>
+        <v>0.92988825999998426</v>
       </c>
       <c r="D88" s="5">
-        <v>7.7043283061156043</v>
+        <v>7.7042742755611071</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>151.19006725</v>
+        <v>151.19006089999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.3770694600000013</v>
+        <v>0.37706541000000016</v>
       </c>
       <c r="D89" s="5">
-        <v>3.0418980122218553</v>
+        <v>3.0418649364708505</v>
       </c>
       <c r="E89" s="5">
-        <v>3.6475458294352947</v>
+        <v>3.6475490222703133</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>153.38038273999999</v>
+        <v>153.38037768999999</v>
       </c>
       <c r="C90" s="5">
-        <v>2.190315489999989</v>
+        <v>2.1903167899999971</v>
       </c>
       <c r="D90" s="5">
-        <v>18.838916456263412</v>
+        <v>18.838929398441184</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>154.38029682000001</v>
+        <v>154.38028183</v>
       </c>
       <c r="C91" s="5">
-        <v>0.9999140800000248</v>
+        <v>0.99990414000001238</v>
       </c>
       <c r="D91" s="5">
-        <v>8.1096977645764401</v>
+        <v>8.1096145116555718</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>155.29174810999999</v>
+        <v>155.29181449999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.91145128999997382</v>
+        <v>0.9115326699999855</v>
       </c>
       <c r="D92" s="5">
-        <v>7.3193630913630514</v>
+        <v>7.3200387105416542</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>154.86881983999999</v>
+        <v>154.86883316999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.42292826999999988</v>
+        <v>-0.42298132999999893</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.2196204988544586</v>
+        <v>-3.2200170401083805</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>156.53025152999999</v>
+        <v>156.53024314999999</v>
       </c>
       <c r="C94" s="5">
-        <v>1.6614316900000006</v>
+        <v>1.661409980000002</v>
       </c>
       <c r="D94" s="5">
-        <v>13.661015236827545</v>
+        <v>13.66082482002351</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>156.95554652000001</v>
+        <v>156.95553729</v>
       </c>
       <c r="C95" s="5">
-        <v>0.42529499000002602</v>
+        <v>0.42529414000000543</v>
       </c>
       <c r="D95" s="5">
-        <v>3.3095838933281385</v>
+        <v>3.3095773594319366</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>157.91760933</v>
+        <v>157.91759392</v>
       </c>
       <c r="C96" s="5">
-        <v>0.96206280999999194</v>
+        <v>0.96205663000000641</v>
       </c>
       <c r="D96" s="5">
-        <v>7.6085349984734041</v>
+        <v>7.6084849268464483</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>158.76094667999999</v>
+        <v>158.76093662</v>
       </c>
       <c r="C97" s="5">
-        <v>0.84333734999998455</v>
+        <v>0.84334269999999378</v>
       </c>
       <c r="D97" s="5">
-        <v>6.6000553876729651</v>
+        <v>6.6000991578663903</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>159.89844500999999</v>
+        <v>159.89844120999999</v>
       </c>
       <c r="C98" s="5">
-        <v>1.1374983299999997</v>
+        <v>1.1375045899999918</v>
       </c>
       <c r="D98" s="5">
-        <v>8.9448549144439227</v>
+        <v>8.9449066858708903</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>158.32413947000001</v>
+        <v>158.32414778</v>
       </c>
       <c r="C99" s="5">
-        <v>-1.5743055399999832</v>
+        <v>-1.5742934299999831</v>
       </c>
       <c r="D99" s="5">
-        <v>-11.195545523248319</v>
+        <v>-11.195464264640275</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>158.60755022999999</v>
+        <v>158.60755220999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.28341075999998111</v>
+        <v>0.28340442999999027</v>
       </c>
       <c r="D100" s="5">
-        <v>2.1693553009888289</v>
+        <v>2.1693062552790021</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>158.63249859000001</v>
+        <v>158.63250402</v>
       </c>
       <c r="C101" s="5">
-        <v>2.494836000002465E-2</v>
+        <v>2.4951810000004571E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>0.18891878601587919</v>
+        <v>0.18894493101944132</v>
       </c>
       <c r="E101" s="5">
-        <v>4.9225663268563702</v>
+        <v>4.9225743251221976</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>158.66975274000001</v>
+        <v>158.66973934999999</v>
       </c>
       <c r="C102" s="5">
-        <v>3.7254149999995434E-2</v>
+        <v>3.7235329999987243E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>0.28217905445766522</v>
+        <v>0.2820363098831713</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>159.14205028999999</v>
+        <v>159.14203308</v>
       </c>
       <c r="C103" s="5">
-        <v>0.47229754999997908</v>
+        <v>0.47229373000001829</v>
       </c>
       <c r="D103" s="5">
-        <v>3.6309901825737123</v>
+        <v>3.6309606436836228</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>159.14165599</v>
+        <v>159.14168312000001</v>
       </c>
       <c r="C104" s="5">
-        <v>-3.94299999982195E-4</v>
+        <v>-3.4995999999409833E-4</v>
       </c>
       <c r="D104" s="5">
-        <v>-2.9731522960596557E-3</v>
+        <v>-2.6388183731351766E-3</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>160.24078885</v>
+        <v>160.24080330999999</v>
       </c>
       <c r="C105" s="5">
-        <v>1.0991328599999974</v>
+        <v>1.0991201899999794</v>
       </c>
       <c r="D105" s="5">
-        <v>8.6101507298503179</v>
+        <v>8.6100461541699147</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>160.14604946</v>
+        <v>160.14604304</v>
       </c>
       <c r="C106" s="5">
-        <v>-9.4739390000000867E-2</v>
+        <v>-9.4760269999994762E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-0.70717519078404845</v>
+        <v>-0.70733047780920932</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>160.60605692999999</v>
+        <v>160.60604735000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.46000746999999365</v>
+        <v>0.4600043100000164</v>
       </c>
       <c r="D107" s="5">
-        <v>3.5018898734520354</v>
+        <v>3.5018655786816844</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>160.5005936</v>
+        <v>160.50058082999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.10546332999999208</v>
+        <v>-0.10546652000002155</v>
       </c>
       <c r="D108" s="5">
-        <v>-0.78515047953213735</v>
+        <v>-0.78517418931337568</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>160.57902128999999</v>
+        <v>160.57901645000001</v>
       </c>
       <c r="C109" s="5">
-        <v>7.8427689999983841E-2</v>
+        <v>7.84356200000218E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>0.58795155639927987</v>
+        <v>0.5880112122920611</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>160.76498133000001</v>
+        <v>160.76498706999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.18596004000002608</v>
+        <v>0.18597061999997777</v>
       </c>
       <c r="D110" s="5">
-        <v>1.3985567690334433</v>
+        <v>1.3986368883837086</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>159.63452147000001</v>
+        <v>159.63453812</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.130459860000002</v>
+        <v>-1.1304489499999875</v>
       </c>
       <c r="D111" s="5">
-        <v>-8.1192939749810566</v>
+        <v>-8.1192183426665121</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>160.78194887999999</v>
+        <v>160.78196266</v>
       </c>
       <c r="C112" s="5">
-        <v>1.1474274099999775</v>
+        <v>1.1474245400000029</v>
       </c>
       <c r="D112" s="5">
-        <v>8.9747009636769839</v>
+        <v>8.9746766475783613</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>160.82963086000001</v>
+        <v>160.82965877999999</v>
       </c>
       <c r="C113" s="5">
-        <v>4.768198000002144E-2</v>
+        <v>4.7696119999983466E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>0.3564566633184274</v>
+        <v>0.35656251177886844</v>
       </c>
       <c r="E113" s="5">
-        <v>1.3850454916420896</v>
+        <v>1.3850596216542055</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>160.93446706</v>
+        <v>160.93443635</v>
       </c>
       <c r="C114" s="5">
-        <v>0.10483619999999405</v>
+        <v>0.1047775700000102</v>
       </c>
       <c r="D114" s="5">
-        <v>0.78502602753323103</v>
+        <v>0.78458528807836547</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>160.90225316999999</v>
+        <v>160.90222184999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-3.2213890000008405E-2</v>
+        <v>-3.2214500000009139E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.23993703206182104</v>
+        <v>-0.23994161622812316</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>160.93654321</v>
+        <v>160.93654948</v>
       </c>
       <c r="C116" s="5">
-        <v>3.4290040000001909E-2</v>
+        <v>3.4327630000007048E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>0.2560331600398591</v>
+        <v>0.25631421235712271</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>160.62892966999999</v>
+        <v>160.62893102000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.30761354000000551</v>
+        <v>-0.30761845999998627</v>
       </c>
       <c r="D117" s="5">
-        <v>-2.2697160500045221</v>
+        <v>-2.2697518837726305</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>160.44233464999999</v>
+        <v>160.44232962000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.18659501999999861</v>
+        <v>-0.18660140000000069</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.3851112799103338</v>
+        <v>-1.3851583254634314</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>160.71209895999999</v>
+        <v>160.71208688999999</v>
       </c>
       <c r="C119" s="5">
-        <v>0.26976430999999934</v>
+        <v>0.26975726999998528</v>
       </c>
       <c r="D119" s="5">
-        <v>2.0364177290984609</v>
+        <v>2.0363641570316116</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>161.53877788</v>
+        <v>161.53876771</v>
       </c>
       <c r="C120" s="5">
-        <v>0.8266789200000062</v>
+        <v>0.82668082000000709</v>
       </c>
       <c r="D120" s="5">
-        <v>6.3502797797142518</v>
+        <v>6.3502952807690027</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>162.25643979</v>
+        <v>162.25644005000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.7176619100000039</v>
+        <v>0.71767234000000713</v>
       </c>
       <c r="D121" s="5">
-        <v>5.4634065482180638</v>
+        <v>5.4634882521302774</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>162.78160156999999</v>
+        <v>162.78161706</v>
       </c>
       <c r="C122" s="5">
-        <v>0.52516177999999059</v>
+        <v>0.52517700999999306</v>
       </c>
       <c r="D122" s="5">
-        <v>3.9538300258859627</v>
+        <v>3.9539467317162957</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>163.44257318000001</v>
+        <v>163.44259915999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.66097161000001847</v>
+        <v>0.66098209999998403</v>
       </c>
       <c r="D123" s="5">
-        <v>4.9828811961681208</v>
+        <v>4.9829615669739091</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>163.71605822000001</v>
+        <v>163.71609377999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.27348503999999707</v>
+        <v>0.27349462000000813</v>
       </c>
       <c r="D124" s="5">
-        <v>2.0265174603726788</v>
+        <v>2.0265887774272295</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>163.82349529999999</v>
+        <v>163.82356965</v>
       </c>
       <c r="C125" s="5">
-        <v>0.10743707999998264</v>
+        <v>0.10747587000000181</v>
       </c>
       <c r="D125" s="5">
-        <v>0.79033692113814613</v>
+        <v>0.79062312985567207</v>
       </c>
       <c r="E125" s="5">
-        <v>1.8615129712049816</v>
+        <v>1.8615415171000294</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>163.48462162000001</v>
+        <v>163.48454848</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.33887367999997764</v>
+        <v>-0.33902116999999521</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.4541886629834031</v>
+        <v>-2.4552435843631204</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>163.37598172</v>
+        <v>163.37593364</v>
       </c>
       <c r="C127" s="5">
-        <v>-0.10863990000001422</v>
+        <v>-0.10861484000000132</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.7945239828289985</v>
+        <v>-0.79434173297773247</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>164.45700754000001</v>
+        <v>164.45698923</v>
       </c>
       <c r="C128" s="5">
-        <v>1.0810258200000078</v>
+        <v>1.0810555900000054</v>
       </c>
       <c r="D128" s="5">
-        <v>8.2355877421230073</v>
+        <v>8.2358253685758562</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>164.27573505000001</v>
+        <v>164.27572193</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.18127248999999779</v>
+        <v>-0.1812673000000018</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.3147089083037633</v>
+        <v>-1.3146716403441117</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>164.92972807999999</v>
+        <v>164.92972359999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.65399302999998099</v>
+        <v>0.65400166999998532</v>
       </c>
       <c r="D130" s="5">
-        <v>4.8832861774576797</v>
+        <v>4.8833525089915009</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>165.24168582999999</v>
+        <v>165.24167251</v>
       </c>
       <c r="C131" s="5">
-        <v>0.31195775000000481</v>
+        <v>0.31194891000001235</v>
       </c>
       <c r="D131" s="5">
-        <v>2.2935120716333524</v>
+        <v>2.2934464653600495</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>165.69221458999999</v>
+        <v>165.69220859999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.45052875999999742</v>
+        <v>0.45053608999998573</v>
       </c>
       <c r="D132" s="5">
-        <v>3.3212915670572496</v>
+        <v>3.3213466883637022</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>165.95077796999999</v>
+        <v>165.95078414</v>
       </c>
       <c r="C133" s="5">
-        <v>0.25856337999999823</v>
+        <v>0.2585755400000096</v>
       </c>
       <c r="D133" s="5">
-        <v>1.8887609570063857</v>
+        <v>1.8888506163830199</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>167.20319714999999</v>
+        <v>167.20322217</v>
       </c>
       <c r="C134" s="5">
-        <v>1.252419180000004</v>
+        <v>1.2524380300000075</v>
       </c>
       <c r="D134" s="5">
-        <v>9.4418478721285837</v>
+        <v>9.4419955643223474</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>166.88421234</v>
+        <v>166.88424799000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.31898480999998924</v>
+        <v>-0.31897417999999789</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.2654517870908886</v>
+        <v>-2.2653767470225961</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>167.03793607</v>
+        <v>167.03799495999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.15372372999999584</v>
+        <v>0.15374696999998605</v>
       </c>
       <c r="D136" s="5">
-        <v>1.1109853715945306</v>
+        <v>1.1111539440971319</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>167.09541288</v>
+        <v>167.09552783999999</v>
       </c>
       <c r="C137" s="5">
-        <v>5.7476809999997158E-2</v>
+        <v>5.7532879999996567E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.41369556281207753</v>
+        <v>0.41409975125450416</v>
       </c>
       <c r="E137" s="5">
-        <v>1.9972212007858481</v>
+        <v>1.9972450832260291</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>169.63015688999999</v>
+        <v>169.63004931</v>
       </c>
       <c r="C138" s="5">
-        <v>2.5347440099999972</v>
+        <v>2.5345214700000156</v>
       </c>
       <c r="D138" s="5">
-        <v>19.801548616792928</v>
+        <v>19.799647822078192</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>170.51299804999999</v>
+        <v>170.51292437000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.88284115999999813</v>
+        <v>0.88287506000000349</v>
       </c>
       <c r="D139" s="5">
-        <v>6.4273186030208374</v>
+        <v>6.4275767051912958</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>171.00213796</v>
+        <v>171.00210178</v>
       </c>
       <c r="C140" s="5">
-        <v>0.48913991000000578</v>
+        <v>0.48917740999999637</v>
       </c>
       <c r="D140" s="5">
-        <v>3.4971991286602444</v>
+        <v>3.4974730218448435</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>171.68248818000001</v>
+        <v>171.68245909000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.68035022000000822</v>
+        <v>0.6803573100000051</v>
       </c>
       <c r="D141" s="5">
-        <v>4.8801992729508692</v>
+        <v>4.8802523032654532</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>172.66587576000001</v>
+        <v>172.66586913</v>
       </c>
       <c r="C142" s="5">
-        <v>0.98338757999999871</v>
+        <v>0.98341003999999543</v>
       </c>
       <c r="D142" s="5">
-        <v>7.0942619680336216</v>
+        <v>7.0944303754119309</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>174.76335609</v>
+        <v>174.76334177000001</v>
       </c>
       <c r="C143" s="5">
-        <v>2.0974803299999962</v>
+        <v>2.0974726400000065</v>
       </c>
       <c r="D143" s="5">
-        <v>15.591613290772699</v>
+        <v>15.591552894377681</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>174.30788643</v>
+        <v>174.30788351000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.45546966000000566</v>
+        <v>-0.45545826000000034</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.0830074829356513</v>
+        <v>-3.0829316696933007</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>174.70767233000001</v>
+        <v>174.70768491999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.39978590000001191</v>
+        <v>0.39980140999998071</v>
       </c>
       <c r="D145" s="5">
-        <v>2.7872597082140516</v>
+        <v>2.7873692571240172</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>174.81864589</v>
+        <v>174.81867997000001</v>
       </c>
       <c r="C146" s="5">
-        <v>0.11097355999999081</v>
+        <v>0.11099505000001386</v>
       </c>
       <c r="D146" s="5">
-        <v>0.76490339657722117</v>
+        <v>0.76505198255274465</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>174.91336447</v>
+        <v>174.91341001000001</v>
       </c>
       <c r="C147" s="5">
-        <v>9.4718580000005659E-2</v>
+        <v>9.4730040000001736E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>0.65211360454882072</v>
+        <v>0.6521926115394594</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>175.33598559000001</v>
+        <v>175.33606542999999</v>
       </c>
       <c r="C148" s="5">
-        <v>0.42262112000000229</v>
+        <v>0.42265541999998391</v>
       </c>
       <c r="D148" s="5">
-        <v>2.9382509061067541</v>
+        <v>2.9384917779361697</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>175.48317950000001</v>
+        <v>175.48333399000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.1471939099999986</v>
+        <v>0.14726856000001476</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0120599693020704</v>
+        <v>1.0125751498984537</v>
       </c>
       <c r="E149" s="5">
-        <v>5.0197467874379731</v>
+        <v>5.0197669910302167</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>177.61900631</v>
+        <v>177.61886265999999</v>
       </c>
       <c r="C150" s="5">
-        <v>2.1358268099999975</v>
+        <v>2.1355286699999851</v>
       </c>
       <c r="D150" s="5">
-        <v>15.623815795871842</v>
+        <v>15.621472185801943</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>178.27142223999999</v>
+        <v>178.27133257</v>
       </c>
       <c r="C151" s="5">
-        <v>0.65241592999998943</v>
+        <v>0.65246991000000776</v>
       </c>
       <c r="D151" s="5">
-        <v>4.4978893069895332</v>
+        <v>4.4982727188340732</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>178.39641989</v>
+        <v>178.39636673000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.12499765000001162</v>
+        <v>0.12503416000001266</v>
       </c>
       <c r="D152" s="5">
-        <v>0.84465015373218488</v>
+        <v>0.8448982428793661</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>179.14775431000001</v>
+        <v>179.14771418000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.75133442000000628</v>
+        <v>0.75134744999999725</v>
       </c>
       <c r="D153" s="5">
-        <v>5.1726475583842912</v>
+        <v>5.1727409303083727</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>180.0300637</v>
+        <v>180.03005331</v>
       </c>
       <c r="C154" s="5">
-        <v>0.88230938999998898</v>
+        <v>0.8823391299999912</v>
       </c>
       <c r="D154" s="5">
-        <v>6.0727919468015257</v>
+        <v>6.0730036163058276</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>179.68802334</v>
+        <v>179.68801324</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.3420403599999986</v>
+        <v>-0.34204006999999592</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.2562148461952147</v>
+        <v>-2.2562130820553472</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>178.65621826</v>
+        <v>178.65621870999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.031805079999998</v>
+        <v>-1.0317945300000133</v>
       </c>
       <c r="D156" s="5">
-        <v>-6.6771344132275035</v>
+        <v>-6.6770686459632023</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>179.86484511</v>
+        <v>179.86486357999999</v>
       </c>
       <c r="C157" s="5">
-        <v>1.2086268500000017</v>
+        <v>1.2086448700000005</v>
       </c>
       <c r="D157" s="5">
-        <v>8.4270933654807756</v>
+        <v>8.427223698490117</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>180.41753349000001</v>
+        <v>180.41757164000001</v>
       </c>
       <c r="C158" s="5">
-        <v>0.55268838000000642</v>
+        <v>0.55270806000001471</v>
       </c>
       <c r="D158" s="5">
-        <v>3.7503184138735213</v>
+        <v>3.7504538276947885</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>180.24427148999999</v>
+        <v>180.24432261999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.17326200000002245</v>
+        <v>-0.1732490200000143</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.1463394277154482</v>
+        <v>-1.1462537611405033</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>181.26984533000001</v>
+        <v>181.26992928000001</v>
       </c>
       <c r="C160" s="5">
-        <v>1.0255738400000212</v>
+        <v>1.0256066600000224</v>
       </c>
       <c r="D160" s="5">
-        <v>7.045673620937376</v>
+        <v>7.0459041346781603</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>181.68206064</v>
+        <v>181.68222137999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.41221530999999345</v>
+        <v>0.41229209999997352</v>
       </c>
       <c r="D161" s="5">
-        <v>2.76324126796752</v>
+        <v>2.7637611818723151</v>
       </c>
       <c r="E161" s="5">
-        <v>3.5324645687765166</v>
+        <v>3.5324650204977548</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>185.03093935999999</v>
+        <v>185.03079553000001</v>
       </c>
       <c r="C162" s="5">
-        <v>3.3488787199999877</v>
+        <v>3.3485741500000188</v>
       </c>
       <c r="D162" s="5">
-        <v>24.505254279338516</v>
+        <v>24.502771079068776</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>184.93905934</v>
+        <v>184.93896759</v>
       </c>
       <c r="C163" s="5">
-        <v>-9.1880019999990736E-2</v>
+        <v>-9.1827940000001718E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.59425413263604066</v>
+        <v>-0.59391867314262381</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>185.37951473999999</v>
+        <v>185.37944737000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.4404553999999905</v>
+        <v>0.44047978000000398</v>
       </c>
       <c r="D164" s="5">
-        <v>2.8956843221770168</v>
+        <v>2.8958481644902667</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>184.84794081999999</v>
+        <v>184.84789595000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.53157391999999959</v>
+        <v>-0.53155141999999955</v>
       </c>
       <c r="D165" s="5">
-        <v>-3.3872349862508866</v>
+        <v>-3.3870950793311705</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>185.22188453000001</v>
+        <v>185.22187412</v>
       </c>
       <c r="C166" s="5">
-        <v>0.37394371000002025</v>
+        <v>0.37397816999998668</v>
       </c>
       <c r="D166" s="5">
-        <v>2.4547692762906692</v>
+        <v>2.4549986160867787</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>185.56253769</v>
+        <v>185.56253079000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.34065315999998802</v>
+        <v>0.34065667000001554</v>
       </c>
       <c r="D167" s="5">
-        <v>2.2294571578926226</v>
+        <v>2.229480489069946</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>186.19809634000001</v>
+        <v>186.19810082999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.63555865000000722</v>
+        <v>0.63557003999997619</v>
       </c>
       <c r="D168" s="5">
-        <v>4.1883596001319745</v>
+        <v>4.1884362390325336</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>186.50567706000001</v>
+        <v>186.50569798999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.30758072000000425</v>
+        <v>0.30759716000000026</v>
       </c>
       <c r="D169" s="5">
-        <v>2.0003899995165275</v>
+        <v>2.0004978437818011</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>186.47582274999999</v>
+        <v>186.47585864000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-2.9854310000018813E-2</v>
+        <v>-2.9839349999974729E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.19191720636810849</v>
+        <v>-0.19182109972341044</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>187.26695821999999</v>
+        <v>187.2670085</v>
       </c>
       <c r="C171" s="5">
-        <v>0.7911354700000004</v>
+        <v>0.79114985999999021</v>
       </c>
       <c r="D171" s="5">
-        <v>5.2115676856732795</v>
+        <v>5.2116636753581691</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>187.39920124</v>
+        <v>187.39927835</v>
       </c>
       <c r="C172" s="5">
-        <v>0.13224302000000421</v>
+        <v>0.13226985000000013</v>
       </c>
       <c r="D172" s="5">
-        <v>0.85070762045171833</v>
+        <v>0.85088065715750449</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>186.73005297</v>
+        <v>186.73020542</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.66914826999999377</v>
+        <v>-0.66907292999999868</v>
       </c>
       <c r="D173" s="5">
-        <v>-4.2016961988966202</v>
+        <v>-4.2012306819147804</v>
       </c>
       <c r="E173" s="5">
-        <v>2.7784759332967424</v>
+        <v>2.7784689121792772</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>186.51456898999999</v>
+        <v>186.51443724999999</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.21548398000001612</v>
+        <v>-0.21576817000001824</v>
       </c>
       <c r="D174" s="5">
-        <v>-1.3760285260221217</v>
+        <v>-1.3778306590372269</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>187.10139857999999</v>
+        <v>187.10131928999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.58682959000000778</v>
+        <v>0.5868820400000061</v>
       </c>
       <c r="D175" s="5">
-        <v>3.8415768471424139</v>
+        <v>3.8419289264790546</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>187.76934924</v>
+        <v>187.76927895</v>
       </c>
       <c r="C176" s="5">
-        <v>0.66795066000000247</v>
+        <v>0.66795966000000817</v>
       </c>
       <c r="D176" s="5">
-        <v>4.3691165202691895</v>
+        <v>4.3691784387417387</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>188.90136964000001</v>
+        <v>188.90133004</v>
       </c>
       <c r="C177" s="5">
-        <v>1.132020400000016</v>
+        <v>1.1320510900000045</v>
       </c>
       <c r="D177" s="5">
-        <v>7.4793096461416964</v>
+        <v>7.4795220801792794</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>189.34656194999999</v>
+        <v>189.34655203</v>
       </c>
       <c r="C178" s="5">
-        <v>0.44519230999998172</v>
+        <v>0.44522198999999318</v>
       </c>
       <c r="D178" s="5">
-        <v>2.865041226286924</v>
+        <v>2.865235323572568</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>188.70011676999999</v>
+        <v>188.70011611999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.64644518000000062</v>
+        <v>-0.64643591000000811</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.0208408764447645</v>
+        <v>-4.0207845027756983</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>190.3880877</v>
+        <v>190.38809703999999</v>
       </c>
       <c r="C180" s="5">
-        <v>1.6879709300000059</v>
+        <v>1.6879809200000011</v>
       </c>
       <c r="D180" s="5">
-        <v>11.278492579739897</v>
+        <v>11.278562688295368</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>190.70418229000001</v>
+        <v>190.70420238</v>
       </c>
       <c r="C181" s="5">
-        <v>0.31609459000000584</v>
+        <v>0.31610534000000712</v>
       </c>
       <c r="D181" s="5">
-        <v>2.0106112593694769</v>
+        <v>2.0106801639406147</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>191.20630937999999</v>
+        <v>191.20633841</v>
       </c>
       <c r="C182" s="5">
-        <v>0.50212708999998767</v>
+        <v>0.50213603000000262</v>
       </c>
       <c r="D182" s="5">
-        <v>3.2057790085816773</v>
+        <v>3.2058365715670112</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>192.90103146999999</v>
+        <v>192.90107393</v>
       </c>
       <c r="C183" s="5">
-        <v>1.6947220899999991</v>
+        <v>1.6947355199999947</v>
       </c>
       <c r="D183" s="5">
-        <v>11.170093665318026</v>
+        <v>11.170184763455282</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>193.77002039999999</v>
+        <v>193.77007627</v>
       </c>
       <c r="C184" s="5">
-        <v>0.86898893000000044</v>
+        <v>0.86900234000000864</v>
       </c>
       <c r="D184" s="5">
-        <v>5.5417816409267795</v>
+        <v>5.5418680399227371</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>194.60905102999999</v>
+        <v>194.60916275</v>
       </c>
       <c r="C185" s="5">
-        <v>0.83903062999999634</v>
+        <v>0.83908647999999175</v>
       </c>
       <c r="D185" s="5">
-        <v>5.3215881161077228</v>
+        <v>5.3219492548455261</v>
       </c>
       <c r="E185" s="5">
-        <v>4.2194590183433522</v>
+        <v>4.2194337612805333</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>193.96670072000001</v>
+        <v>193.96661037999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.64235030999998344</v>
+        <v>-0.6425523700000042</v>
       </c>
       <c r="D186" s="5">
-        <v>-3.8897458415144026</v>
+        <v>-3.8909450870304396</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>194.49410662</v>
+        <v>194.49404655999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.52740589999999088</v>
+        <v>0.52743617999999515</v>
       </c>
       <c r="D187" s="5">
-        <v>3.3121050434237631</v>
+        <v>3.3122996203578392</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>194.89579524000001</v>
+        <v>194.89573061999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.40168862000001582</v>
+        <v>0.401684060000008</v>
       </c>
       <c r="D188" s="5">
-        <v>2.5067064061703448</v>
+        <v>2.5066784087143246</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>196.29620294</v>
+        <v>196.29617350999999</v>
       </c>
       <c r="C189" s="5">
-        <v>1.4004076999999882</v>
+        <v>1.4004428899999937</v>
       </c>
       <c r="D189" s="5">
-        <v>8.9715559086410934</v>
+        <v>8.9717934259452736</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>196.59878553999999</v>
+        <v>196.59877796000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.30258259999999382</v>
+        <v>0.30260445000001823</v>
       </c>
       <c r="D190" s="5">
-        <v>1.8655142101987154</v>
+        <v>1.865650348435377</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>196.04503647999999</v>
+        <v>196.04503944999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.55374906000000124</v>
+        <v>-0.5537385100000165</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.3281019148956537</v>
+        <v>-3.3280396134009349</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>198.90647713000001</v>
+        <v>198.90648995999999</v>
       </c>
       <c r="C192" s="5">
-        <v>2.86144065000002</v>
+        <v>2.8614505099999974</v>
       </c>
       <c r="D192" s="5">
-        <v>18.991761245179006</v>
+        <v>18.991831716538133</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>198.48429659000001</v>
+        <v>198.48431220000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.42218053999999938</v>
+        <v>-0.42217775999998253</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.5174854084877851</v>
+        <v>-2.5174688637420672</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>199.4555647</v>
+        <v>199.45558513</v>
       </c>
       <c r="C194" s="5">
-        <v>0.9712681099999827</v>
+        <v>0.97127292999999781</v>
       </c>
       <c r="D194" s="5">
-        <v>6.0327580738240627</v>
+        <v>6.0327883349080569</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>200.76166147000001</v>
+        <v>200.76169124</v>
       </c>
       <c r="C195" s="5">
-        <v>1.3060967700000106</v>
+        <v>1.3061061100000018</v>
       </c>
       <c r="D195" s="5">
-        <v>8.1472512062590994</v>
+        <v>8.1473107172620018</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>200.95597791</v>
+        <v>200.95600927000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.19431643999999437</v>
+        <v>0.19431803000000514</v>
       </c>
       <c r="D196" s="5">
-        <v>1.1676784082753411</v>
+        <v>1.1676878396854162</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>201.15854440000001</v>
+        <v>201.15861518</v>
       </c>
       <c r="C197" s="5">
-        <v>0.20256649000000948</v>
+        <v>0.2026059099999884</v>
       </c>
       <c r="D197" s="5">
-        <v>1.2163459002743515</v>
+        <v>1.2165837277522185</v>
       </c>
       <c r="E197" s="5">
-        <v>3.3654618504821654</v>
+        <v>3.3654388814228664</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>203.21197475</v>
+        <v>203.21191877999999</v>
       </c>
       <c r="C198" s="5">
-        <v>2.0534303499999851</v>
+        <v>2.0533035999999925</v>
       </c>
       <c r="D198" s="5">
-        <v>12.961315672623464</v>
+        <v>12.960465363919615</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>203.48175631000001</v>
+        <v>203.48172129</v>
       </c>
       <c r="C199" s="5">
-        <v>0.26978156000001263</v>
+        <v>0.26980251000000521</v>
       </c>
       <c r="D199" s="5">
-        <v>1.6047883512995575</v>
+        <v>1.6049143285019829</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>203.11095241000001</v>
+        <v>203.11090232000001</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.37080389999999852</v>
+        <v>-0.37081896999998776</v>
       </c>
       <c r="D200" s="5">
-        <v>-2.1649702292430795</v>
+        <v>-2.1650577055930875</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>204.54762001</v>
+        <v>204.54760279999999</v>
       </c>
       <c r="C201" s="5">
-        <v>1.4366675999999927</v>
+        <v>1.4367004799999847</v>
       </c>
       <c r="D201" s="5">
-        <v>8.8260977612555145</v>
+        <v>8.8263099424709104</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>204.89923894</v>
+        <v>204.89923397999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.35161893000000077</v>
+        <v>0.35163117999999827</v>
       </c>
       <c r="D202" s="5">
-        <v>2.0824243201580384</v>
+        <v>2.0824977336215467</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>206.98885827999999</v>
+        <v>206.98886390999999</v>
       </c>
       <c r="C203" s="5">
-        <v>2.0896193399999845</v>
+        <v>2.089629930000001</v>
       </c>
       <c r="D203" s="5">
-        <v>12.94824440966751</v>
+        <v>12.948314085046331</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>206.88147789000001</v>
+        <v>206.88149000999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.10738038999997457</v>
+        <v>-0.10737389999999891</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.62075535681686</v>
+        <v>-0.62071792891454924</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>209.28612387000001</v>
+        <v>209.28613465999999</v>
       </c>
       <c r="C205" s="5">
-        <v>2.404645979999998</v>
+        <v>2.4046446499999945</v>
       </c>
       <c r="D205" s="5">
-        <v>14.875098135620757</v>
+        <v>14.875088447439143</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>210.40255683000001</v>
+        <v>210.40256853</v>
       </c>
       <c r="C206" s="5">
-        <v>1.1164329599999974</v>
+        <v>1.1164338700000087</v>
       </c>
       <c r="D206" s="5">
-        <v>6.5925720633171148</v>
+        <v>6.5925772456042031</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>210.57235223999999</v>
+        <v>210.57236864999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.16979540999997766</v>
+        <v>0.16980011999999078</v>
       </c>
       <c r="D207" s="5">
-        <v>0.97271297215402175</v>
+        <v>0.97274002004299476</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>211.41765430000001</v>
+        <v>211.41766419000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.84530206000002295</v>
+        <v>0.84529554000002349</v>
       </c>
       <c r="D208" s="5">
-        <v>4.9249612147906463</v>
+        <v>4.9249219925703969</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>213.13764698</v>
+        <v>213.13767983</v>
       </c>
       <c r="C209" s="5">
-        <v>1.7199926799999901</v>
+        <v>1.7200156399999855</v>
       </c>
       <c r="D209" s="5">
-        <v>10.211522783048377</v>
+        <v>10.211664752727545</v>
       </c>
       <c r="E209" s="5">
-        <v>5.9550553100939929</v>
+        <v>5.9550343589713783</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>213.07095426000001</v>
+        <v>213.07093312000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-6.6692719999991823E-2</v>
+        <v>-6.6746709999989662E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.37484543373759172</v>
+        <v>-0.37514830353446715</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>215.07020553999999</v>
+        <v>215.07019446999999</v>
       </c>
       <c r="C211" s="5">
-        <v>1.9992512799999815</v>
+        <v>1.9992613499999834</v>
       </c>
       <c r="D211" s="5">
-        <v>11.859272610170635</v>
+        <v>11.859336697786315</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>217.00746952</v>
+        <v>217.00743236</v>
       </c>
       <c r="C212" s="5">
-        <v>1.9372639800000115</v>
+        <v>1.9372378900000058</v>
       </c>
       <c r="D212" s="5">
-        <v>11.361017738945932</v>
+        <v>11.360857690836013</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>217.09675429000001</v>
+        <v>217.09674547</v>
       </c>
       <c r="C213" s="5">
-        <v>8.928477000000612E-2</v>
+        <v>8.9313110000006191E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>0.49484244979816072</v>
+        <v>0.49499995908051098</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>218.22893823000001</v>
+        <v>218.2289371</v>
       </c>
       <c r="C214" s="5">
-        <v>1.1321839400000044</v>
+        <v>1.1321916299999941</v>
       </c>
       <c r="D214" s="5">
-        <v>6.4407948429918704</v>
+        <v>6.4408401216372591</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>219.00608724</v>
+        <v>219.00609004</v>
       </c>
       <c r="C215" s="5">
-        <v>0.77714900999998804</v>
+        <v>0.77715294000000767</v>
       </c>
       <c r="D215" s="5">
-        <v>4.3580986811480704</v>
+        <v>4.3581211762666605</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>219.18322978</v>
+        <v>219.18324107999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.17714254000000551</v>
+        <v>0.17715103999998405</v>
       </c>
       <c r="D216" s="5">
-        <v>0.97494668589037659</v>
+        <v>0.97499366349158567</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>220.28822679999999</v>
+        <v>220.28823224000001</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1049970199999848</v>
+        <v>1.1049911600000257</v>
       </c>
       <c r="D217" s="5">
-        <v>6.2203135070367344</v>
+        <v>6.2202792699597165</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>220.96023796</v>
+        <v>220.96024274000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.67201116000001093</v>
+        <v>0.67201049999999896</v>
       </c>
       <c r="D218" s="5">
-        <v>3.7227689428628974</v>
+        <v>3.7227651315889121</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>221.56960874000001</v>
+        <v>221.56961514</v>
       </c>
       <c r="C219" s="5">
-        <v>0.60937078000000611</v>
+        <v>0.60937239999998383</v>
       </c>
       <c r="D219" s="5">
-        <v>3.3600574990930498</v>
+        <v>3.3600664938695068</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>222.72126062999999</v>
+        <v>222.72126220000001</v>
       </c>
       <c r="C220" s="5">
-        <v>1.1516518899999824</v>
+        <v>1.1516470600000162</v>
       </c>
       <c r="D220" s="5">
-        <v>6.4186691986721556</v>
+        <v>6.4186413140166376</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>223.15247072</v>
+        <v>223.15248764</v>
       </c>
       <c r="C221" s="5">
-        <v>0.43121009000000754</v>
+        <v>0.43122543999999152</v>
       </c>
       <c r="D221" s="5">
-        <v>2.3482173635952952</v>
+        <v>2.3483018296794445</v>
       </c>
       <c r="E221" s="5">
-        <v>4.6987587044815982</v>
+        <v>4.698750506239846</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>224.98099830000001</v>
+        <v>224.98098590000001</v>
       </c>
       <c r="C222" s="5">
-        <v>1.8285275800000136</v>
+        <v>1.8284982600000035</v>
       </c>
       <c r="D222" s="5">
-        <v>10.288359888274012</v>
+        <v>10.288186596683735</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>226.66763601</v>
+        <v>226.66763627</v>
       </c>
       <c r="C223" s="5">
-        <v>1.6866377099999852</v>
+        <v>1.6866503699999953</v>
       </c>
       <c r="D223" s="5">
-        <v>9.3765218263124552</v>
+        <v>9.3765956723175883</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>226.30739184000001</v>
+        <v>226.30736891999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.36024416999998721</v>
+        <v>-0.36026735000001509</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.8905839721581219</v>
+        <v>-1.8907045586448179</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>225.38561468</v>
+        <v>225.38561247999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.92177716000000487</v>
+        <v>-0.92175643999999579</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.7797210562280696</v>
+        <v>-4.7796164847275557</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>227.45771611000001</v>
+        <v>227.45771672999999</v>
       </c>
       <c r="C226" s="5">
-        <v>2.0721014300000036</v>
+        <v>2.0721042499999953</v>
       </c>
       <c r="D226" s="5">
-        <v>11.607599227817222</v>
+        <v>11.607615951319982</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>226.91901978999999</v>
+        <v>226.91901995000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.53869632000001388</v>
+        <v>-0.53869677999998089</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.8052745110288213</v>
+        <v>-2.8052768678265783</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>228.34397920999999</v>
+        <v>228.34398873000001</v>
       </c>
       <c r="C228" s="5">
-        <v>1.4249594199999933</v>
+        <v>1.4249687800000004</v>
       </c>
       <c r="D228" s="5">
-        <v>7.8012986827044051</v>
+        <v>7.8013517033487023</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>228.73287988999999</v>
+        <v>228.73288278999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.3889006800000061</v>
+        <v>0.38889405999998417</v>
       </c>
       <c r="D229" s="5">
-        <v>2.0630158220014572</v>
+        <v>2.0629802882279114</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>229.36291840999999</v>
+        <v>229.36291936999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.63003851999999938</v>
+        <v>0.63003657999999518</v>
       </c>
       <c r="D230" s="5">
-        <v>3.3559051132002304</v>
+        <v>3.3558945795332251</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>229.54176118999999</v>
+        <v>229.5417659</v>
       </c>
       <c r="C231" s="5">
-        <v>0.17884277999999654</v>
+        <v>0.17884653000001549</v>
       </c>
       <c r="D231" s="5">
-        <v>0.93970771817921683</v>
+        <v>0.93972750272988126</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>230.90992596999999</v>
+        <v>230.9099253</v>
       </c>
       <c r="C232" s="5">
-        <v>1.3681647800000007</v>
+        <v>1.3681593999999961</v>
       </c>
       <c r="D232" s="5">
-        <v>7.3916983304985751</v>
+        <v>7.3916681482299351</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>232.10623303</v>
+        <v>232.10623312999999</v>
       </c>
       <c r="C233" s="5">
-        <v>1.1963070600000094</v>
+        <v>1.196307829999995</v>
       </c>
       <c r="D233" s="5">
-        <v>6.3972527830625348</v>
+        <v>6.397257037762949</v>
       </c>
       <c r="E233" s="5">
-        <v>4.0123966726027138</v>
+        <v>4.0123888309256062</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>233.44205266</v>
+        <v>233.44204500000001</v>
       </c>
       <c r="C234" s="5">
-        <v>1.3358196300000031</v>
+        <v>1.3358118700000148</v>
       </c>
       <c r="D234" s="5">
-        <v>7.1291060512502114</v>
+        <v>7.1290633143042736</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>234.11706899999999</v>
+        <v>234.11707357</v>
       </c>
       <c r="C235" s="5">
-        <v>0.67501633999998489</v>
+        <v>0.67502856999999494</v>
       </c>
       <c r="D235" s="5">
-        <v>3.5256153623523856</v>
+        <v>3.5256803765812306</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>235.13401119</v>
+        <v>235.13400111999999</v>
       </c>
       <c r="C236" s="5">
-        <v>1.0169421900000088</v>
+        <v>1.0169275499999912</v>
       </c>
       <c r="D236" s="5">
-        <v>5.3388301356021239</v>
+        <v>5.3387513251753171</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>235.94823298</v>
+        <v>235.94823607000001</v>
       </c>
       <c r="C237" s="5">
-        <v>0.81422179000000483</v>
+        <v>0.81423495000001367</v>
       </c>
       <c r="D237" s="5">
-        <v>4.2354197433011054</v>
+        <v>4.2354896928822106</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>236.99712953</v>
+        <v>236.99713156999999</v>
       </c>
       <c r="C238" s="5">
-        <v>1.0488965499999949</v>
+        <v>1.0488954999999862</v>
       </c>
       <c r="D238" s="5">
-        <v>5.4669241145947955</v>
+        <v>5.4669184340697896</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>238.17585879999999</v>
+        <v>238.17585571000001</v>
       </c>
       <c r="C239" s="5">
-        <v>1.1787292699999909</v>
+        <v>1.1787241400000141</v>
       </c>
       <c r="D239" s="5">
-        <v>6.1343212544560988</v>
+        <v>6.134293768252097</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>239.84134666</v>
+        <v>239.84135326000001</v>
       </c>
       <c r="C240" s="5">
-        <v>1.6654878600000131</v>
+        <v>1.6654975499999978</v>
       </c>
       <c r="D240" s="5">
-        <v>8.7215836341340882</v>
+        <v>8.7216364621353506</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>240.27735802999999</v>
+        <v>240.27736009</v>
       </c>
       <c r="C241" s="5">
-        <v>0.43601136999998857</v>
+        <v>0.43600682999999663</v>
       </c>
       <c r="D241" s="5">
-        <v>2.2034434551215787</v>
+        <v>2.2034202204812336</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>241.53463196000001</v>
+        <v>241.53463015</v>
       </c>
       <c r="C242" s="5">
-        <v>1.2572739300000251</v>
+        <v>1.2572700599999962</v>
       </c>
       <c r="D242" s="5">
-        <v>6.4630107546632454</v>
+        <v>6.4629902279475848</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>243.47954493</v>
+        <v>243.47955121000001</v>
       </c>
       <c r="C243" s="5">
-        <v>1.9449129699999901</v>
+        <v>1.9449210600000129</v>
       </c>
       <c r="D243" s="5">
-        <v>10.102417931398078</v>
+        <v>10.102461910457027</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>244.03210405999999</v>
+        <v>244.03210637999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.55255912999999168</v>
+        <v>0.55255516999997667</v>
       </c>
       <c r="D244" s="5">
-        <v>2.7575632196037203</v>
+        <v>2.7575431377670157</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>244.75437635</v>
+        <v>244.75437557999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.72227229000000648</v>
+        <v>0.7222691999999995</v>
       </c>
       <c r="D245" s="5">
-        <v>3.6100822317798098</v>
+        <v>3.6100665000942112</v>
       </c>
       <c r="E245" s="5">
-        <v>5.4492906781892447</v>
+        <v>5.4492903010131322</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>243.98890466</v>
+        <v>243.98884557</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.76547168999999826</v>
+        <v>-0.76553000999999199</v>
       </c>
       <c r="D246" s="5">
-        <v>-3.6891232598706747</v>
+        <v>-3.6893995220181552</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>244.82592474</v>
+        <v>244.82595241999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.83702008000000205</v>
+        <v>0.83710684999999785</v>
       </c>
       <c r="D247" s="5">
-        <v>4.1952484816781377</v>
+        <v>4.1956926583279541</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>246.24298132999999</v>
+        <v>246.24299902000001</v>
       </c>
       <c r="C248" s="5">
-        <v>1.4170565899999872</v>
+        <v>1.4170466000000204</v>
       </c>
       <c r="D248" s="5">
-        <v>7.1710497885381086</v>
+        <v>7.1709967770681837</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>247.58663981999999</v>
+        <v>247.58665912000001</v>
       </c>
       <c r="C249" s="5">
-        <v>1.3436584899999957</v>
+        <v>1.3436600999999939</v>
       </c>
       <c r="D249" s="5">
-        <v>6.7480969053058226</v>
+        <v>6.7481047357892177</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>248.38707343999999</v>
+        <v>248.38708985</v>
       </c>
       <c r="C250" s="5">
-        <v>0.80043362000000684</v>
+        <v>0.80043072999998799</v>
       </c>
       <c r="D250" s="5">
-        <v>3.9492637329543223</v>
+        <v>3.9492489061281777</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>249.35175181</v>
+        <v>249.35176369999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.96467837000000145</v>
+        <v>0.96467384999999695</v>
       </c>
       <c r="D251" s="5">
-        <v>4.7613768769148246</v>
+        <v>4.7613537674850548</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>249.18570953</v>
+        <v>249.18565237000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.16604227999999921</v>
+        <v>-0.16611132999997835</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.79615487226397663</v>
+        <v>-0.79648470960371753</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>249.96859928999999</v>
+        <v>249.96861140999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.78288975999998911</v>
+        <v>0.78295903999998018</v>
       </c>
       <c r="D253" s="5">
-        <v>3.8359856262958125</v>
+        <v>3.8363318658068968</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>249.94027850000001</v>
+        <v>249.94027573</v>
       </c>
       <c r="C254" s="5">
-        <v>-2.8320789999980889E-2</v>
+        <v>-2.8335679999997865E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.13587218098425335</v>
+        <v>-0.13594356631765336</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>251.39151486</v>
+        <v>251.39151939000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.4512363599999958</v>
+        <v>1.4512436600000171</v>
       </c>
       <c r="D255" s="5">
-        <v>7.1944713970059082</v>
+        <v>7.1945088323432049</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>251.6101075</v>
+        <v>251.61010361000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.21859263999999712</v>
+        <v>0.21858421999999678</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0484414845125078</v>
+        <v>1.048400887141776</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>252.30481682999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.69470932999999491</v>
+        <v>0.69471321999998281</v>
       </c>
       <c r="D257" s="5">
-        <v>3.3640464883870402</v>
+        <v>3.3640656650179013</v>
       </c>
       <c r="E257" s="5">
-        <v>3.0849051986726606</v>
+        <v>3.0849055229789313</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>252.96415134</v>
+        <v>252.96403408</v>
       </c>
       <c r="C258" s="5">
-        <v>0.65933451000000787</v>
+        <v>0.65921725000001175</v>
       </c>
       <c r="D258" s="5">
-        <v>3.1813616786495968</v>
+        <v>3.1807877309707466</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>252.22612935000001</v>
+        <v>252.22619280999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.73802198999999291</v>
+        <v>-0.73784127000001831</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.4453606061322417</v>
+        <v>-3.4445319973358757</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>253.91248630000001</v>
+        <v>253.91254989999999</v>
       </c>
       <c r="C260" s="5">
-        <v>1.686356950000004</v>
+        <v>1.6863570900000013</v>
       </c>
       <c r="D260" s="5">
-        <v>8.3247745372091018</v>
+        <v>8.3247730818119869</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>254.85805367</v>
+        <v>254.85811104999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.94556736999999202</v>
+        <v>0.94556115000000318</v>
       </c>
       <c r="D261" s="5">
-        <v>4.5614622951082984</v>
+        <v>4.5614305062616989</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>255.63897441</v>
+        <v>255.63901268999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.78092073999999911</v>
+        <v>0.78090163999999618</v>
       </c>
       <c r="D262" s="5">
-        <v>3.7395723198406339</v>
+        <v>3.7394784532108094</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>256.71251124999998</v>
+        <v>256.71252993000002</v>
       </c>
       <c r="C263" s="5">
-        <v>1.0735368399999743</v>
+        <v>1.0735172400000295</v>
       </c>
       <c r="D263" s="5">
-        <v>5.1573475768734278</v>
+        <v>5.1572504415712928</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>258.09325024999998</v>
+        <v>258.09311408999997</v>
       </c>
       <c r="C264" s="5">
-        <v>1.3807390000000055</v>
+        <v>1.3805841599999553</v>
       </c>
       <c r="D264" s="5">
-        <v>6.6486446537688426</v>
+        <v>6.6478763670128727</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>258.20732670000001</v>
+        <v>258.20733625000003</v>
       </c>
       <c r="C265" s="5">
-        <v>0.11407645000002731</v>
+        <v>0.11422216000005392</v>
       </c>
       <c r="D265" s="5">
-        <v>0.53168772230018924</v>
+        <v>0.53236878317666214</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>259.57786512000001</v>
+        <v>259.57783898000002</v>
       </c>
       <c r="C266" s="5">
-        <v>1.3705384200000026</v>
+        <v>1.3705027299999983</v>
       </c>
       <c r="D266" s="5">
-        <v>6.5587554563885986</v>
+        <v>6.5585793945136084</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>258.81326247999999</v>
+        <v>258.81323257999998</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.76460264000002098</v>
+        <v>-0.76460640000004787</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.4779688754281279</v>
+        <v>-3.4779860471024548</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>259.12828303999999</v>
+        <v>259.12832514000002</v>
       </c>
       <c r="C268" s="5">
-        <v>0.31502055999999357</v>
+        <v>0.31509256000003916</v>
       </c>
       <c r="D268" s="5">
-        <v>1.4704255580194836</v>
+        <v>1.4707640579519454</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>260.13855770999999</v>
+        <v>260.13853882000001</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0102746700000012</v>
+        <v>1.0102136799999926</v>
       </c>
       <c r="D269" s="5">
-        <v>4.7801286019892641</v>
+        <v>4.7798330181703097</v>
       </c>
       <c r="E269" s="5">
-        <v>3.1048717097138301</v>
+        <v>3.1048642227382794</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>260.73479736000002</v>
+        <v>260.73458369999997</v>
       </c>
       <c r="C270" s="5">
-        <v>0.59623965000002954</v>
+        <v>0.59604487999996536</v>
       </c>
       <c r="D270" s="5">
-        <v>2.7853476234267927</v>
+        <v>2.7844264588684053</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>261.46806942000001</v>
+        <v>261.46810158</v>
       </c>
       <c r="C271" s="5">
-        <v>0.73327205999999023</v>
+        <v>0.73351788000002216</v>
       </c>
       <c r="D271" s="5">
-        <v>3.4274880784540329</v>
+        <v>3.4286577897344461</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>262.09477572999998</v>
+        <v>262.09515764000002</v>
       </c>
       <c r="C272" s="5">
-        <v>0.62670630999997456</v>
+        <v>0.62705606000002945</v>
       </c>
       <c r="D272" s="5">
-        <v>2.9144717926197217</v>
+        <v>2.9161194407138602</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>261.68118937999998</v>
+        <v>261.68121689999998</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.41358635000000277</v>
+        <v>-0.41394074000004366</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.877255157464941</v>
+        <v>-1.878847061418254</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>261.38559548000001</v>
+        <v>261.38561559999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.29559389999997165</v>
+        <v>-0.29560129999998708</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.3471247490145832</v>
+        <v>-1.3471581233549856</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>261.72725378000001</v>
+        <v>261.72727043999998</v>
       </c>
       <c r="C275" s="5">
-        <v>0.34165830000000597</v>
+        <v>0.34165483999998969</v>
       </c>
       <c r="D275" s="5">
-        <v>1.5798509774004987</v>
+        <v>1.5798347404513802</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>261.61014118000003</v>
+        <v>261.60992641000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.11711259999998447</v>
+        <v>-0.11734402999996973</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.53563307531449</v>
+        <v>-0.53668891436106092</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>261.95522625000001</v>
+        <v>261.95522987999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.3450850699999819</v>
+        <v>0.34530346999997619</v>
       </c>
       <c r="D277" s="5">
-        <v>1.59443215782753</v>
+        <v>1.5954499100364394</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>262.40839369000003</v>
+        <v>262.40824325</v>
       </c>
       <c r="C278" s="5">
-        <v>0.45316744000001563</v>
+        <v>0.45301337000000785</v>
       </c>
       <c r="D278" s="5">
-        <v>2.0957969879077387</v>
+        <v>2.0950776287743222</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>261.98129196000002</v>
+        <v>261.98124876000003</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.42710173000000395</v>
+        <v>-0.42699448999997003</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.9357567503347162</v>
+        <v>-1.9352761468385049</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>262.32248063999998</v>
+        <v>262.32256726000003</v>
       </c>
       <c r="C280" s="5">
-        <v>0.34118867999995928</v>
+        <v>0.34131849999999986</v>
       </c>
       <c r="D280" s="5">
-        <v>1.5740507624954381</v>
+        <v>1.5746542378515915</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>262.86674349999998</v>
+        <v>262.86669107</v>
       </c>
       <c r="C281" s="5">
-        <v>0.54426286000000346</v>
+        <v>0.54412380999997367</v>
       </c>
       <c r="D281" s="5">
-        <v>2.5183511716558193</v>
+        <v>2.5176995766474697</v>
       </c>
       <c r="E281" s="5">
-        <v>1.048743336634228</v>
+        <v>1.0487305196588803</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>262.32645122999998</v>
+        <v>262.32621549999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.54029227000000901</v>
+        <v>-0.54047557000001234</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.4387693315049863</v>
+        <v>-2.4395878576657148</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>263.42580941</v>
+        <v>263.42582649000002</v>
       </c>
       <c r="C283" s="5">
-        <v>1.0993581800000243</v>
+        <v>1.0996109900000306</v>
       </c>
       <c r="D283" s="5">
-        <v>5.1465114686337188</v>
+        <v>5.1477271184905415</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>263.62848803999998</v>
+        <v>263.62922522000002</v>
       </c>
       <c r="C284" s="5">
-        <v>0.20267862999997988</v>
+        <v>0.20339873000000352</v>
       </c>
       <c r="D284" s="5">
-        <v>0.92719162496277541</v>
+        <v>0.93049979997965604</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>264.96537267000002</v>
+        <v>264.96539109999998</v>
       </c>
       <c r="C285" s="5">
-        <v>1.3368846300000428</v>
+        <v>1.3361658799999532</v>
       </c>
       <c r="D285" s="5">
-        <v>6.2579393163511243</v>
+        <v>6.2544625411589339</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>265.62201945999999</v>
+        <v>265.62200779</v>
       </c>
       <c r="C286" s="5">
-        <v>0.65664678999996795</v>
+        <v>0.65661669000002121</v>
       </c>
       <c r="D286" s="5">
-        <v>3.0147551401600525</v>
+        <v>3.0146148454482713</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>265.94241973999999</v>
+        <v>265.94238194000002</v>
       </c>
       <c r="C287" s="5">
-        <v>0.3204002800000012</v>
+        <v>0.32037415000002056</v>
       </c>
       <c r="D287" s="5">
-        <v>1.4571132215887683</v>
+        <v>1.456993662856898</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>266.22965594999999</v>
+        <v>266.22937998999998</v>
       </c>
       <c r="C288" s="5">
-        <v>0.28723621000000321</v>
+        <v>0.28699804999996559</v>
       </c>
       <c r="D288" s="5">
-        <v>1.3038100231780314</v>
+        <v>1.3027227394559748</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>267.60992067000001</v>
+        <v>267.60987738</v>
       </c>
       <c r="C289" s="5">
-        <v>1.3802647200000138</v>
+        <v>1.3804973900000164</v>
       </c>
       <c r="D289" s="5">
-        <v>6.4018895377496499</v>
+        <v>6.4030064875393089</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>269.04198309999998</v>
+        <v>269.04166247000001</v>
       </c>
       <c r="C290" s="5">
-        <v>1.4320624299999736</v>
+        <v>1.4317850900000053</v>
       </c>
       <c r="D290" s="5">
-        <v>6.6139795336442653</v>
+        <v>6.6126618154127792</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>269.52390587000002</v>
+        <v>269.52379503999998</v>
       </c>
       <c r="C291" s="5">
-        <v>0.48192277000003969</v>
+        <v>0.48213256999997611</v>
       </c>
       <c r="D291" s="5">
-        <v>2.1708095528319538</v>
+        <v>2.1717665395641239</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>270.90554049000002</v>
+        <v>270.90572414000002</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3816346199999998</v>
+        <v>1.3819291000000362</v>
       </c>
       <c r="D292" s="5">
-        <v>6.3278778358211607</v>
+        <v>6.329267488158119</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>271.25011310999997</v>
+        <v>271.25004761000002</v>
       </c>
       <c r="C293" s="5">
-        <v>0.34457261999995126</v>
+        <v>0.34432347000000618</v>
       </c>
       <c r="D293" s="5">
-        <v>1.5370377327180496</v>
+        <v>1.5359175182210638</v>
       </c>
       <c r="E293" s="5">
-        <v>3.1892089118530809</v>
+        <v>3.1892045758538323</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>272.8552838</v>
+        <v>272.85501787999999</v>
       </c>
       <c r="C294" s="5">
-        <v>1.6051706900000227</v>
+        <v>1.6049702699999671</v>
       </c>
       <c r="D294" s="5">
-        <v>7.3369581353128988</v>
+        <v>7.3360138638961514</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>273.69947282999999</v>
+        <v>273.69951963</v>
       </c>
       <c r="C295" s="5">
-        <v>0.84418902999999546</v>
+        <v>0.84450175000000627</v>
       </c>
       <c r="D295" s="5">
-        <v>3.7765221390889891</v>
+        <v>3.7779487524756128</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>274.49072501000001</v>
+        <v>274.49191696000003</v>
       </c>
       <c r="C296" s="5">
-        <v>0.79125218000001496</v>
+        <v>0.79239733000002843</v>
       </c>
       <c r="D296" s="5">
-        <v>3.5248382489091012</v>
+        <v>3.5300205075652125</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>274.72740918</v>
+        <v>274.72747289</v>
       </c>
       <c r="C297" s="5">
-        <v>0.23668416999998954</v>
+        <v>0.23555592999997543</v>
       </c>
       <c r="D297" s="5">
-        <v>1.0396411133087424</v>
+        <v>1.0346573629169908</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>275.63208297</v>
+        <v>275.63209324000002</v>
       </c>
       <c r="C298" s="5">
-        <v>0.90467379000000392</v>
+        <v>0.90462035000001606</v>
       </c>
       <c r="D298" s="5">
-        <v>4.0239446875619755</v>
+        <v>4.0237017177551015</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>276.72173586000002</v>
+        <v>276.72149510999998</v>
       </c>
       <c r="C299" s="5">
-        <v>1.0896528900000249</v>
+        <v>1.0894018699999606</v>
       </c>
       <c r="D299" s="5">
-        <v>4.8484644932772714</v>
+        <v>4.8473229919336225</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>277.20625353000003</v>
+        <v>277.20579684</v>
       </c>
       <c r="C300" s="5">
-        <v>0.48451767000000245</v>
+        <v>0.48430173000002696</v>
       </c>
       <c r="D300" s="5">
-        <v>2.1214565297200005</v>
+        <v>2.120503781313765</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>278.72735888</v>
+        <v>278.72726862000002</v>
       </c>
       <c r="C301" s="5">
-        <v>1.5211053499999707</v>
+        <v>1.521471780000013</v>
       </c>
       <c r="D301" s="5">
-        <v>6.7871300791302325</v>
+        <v>6.7888262728508009</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>279.40971726999999</v>
+        <v>279.40916773999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.68235838999999032</v>
+        <v>0.68189911999996866</v>
       </c>
       <c r="D302" s="5">
-        <v>2.9776259279857165</v>
+        <v>2.9755957322639359</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>281.11658498999998</v>
+        <v>281.11633983000002</v>
       </c>
       <c r="C303" s="5">
-        <v>1.7068677199999911</v>
+        <v>1.7071720900000287</v>
       </c>
       <c r="D303" s="5">
-        <v>7.5819841899463558</v>
+        <v>7.5833973891445305</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>282.31225290999998</v>
+        <v>282.31248785999998</v>
       </c>
       <c r="C304" s="5">
-        <v>1.1956679200000053</v>
+        <v>1.1961480299999607</v>
       </c>
       <c r="D304" s="5">
-        <v>5.2250433073513181</v>
+        <v>5.2271953855075104</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>283.52014966000002</v>
+        <v>283.52012913999999</v>
       </c>
       <c r="C305" s="5">
-        <v>1.2078967500000317</v>
+        <v>1.2076412800000185</v>
       </c>
       <c r="D305" s="5">
-        <v>5.2568623814613025</v>
+        <v>5.2557197907693975</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5235138925174168</v>
+        <v>4.5235315673167076</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>282.49478391000002</v>
+        <v>282.49457102999997</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.0253657499999917</v>
+        <v>-1.02555811000002</v>
       </c>
       <c r="D306" s="5">
-        <v>-4.2545718453344206</v>
+        <v>-4.2553544988633396</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>282.96417631999998</v>
+        <v>282.96420040999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.46939240999995491</v>
+        <v>0.46962938000001486</v>
       </c>
       <c r="D307" s="5">
-        <v>2.0122393474034883</v>
+        <v>2.0132660521025469</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>283.32248540000001</v>
+        <v>283.32479977000003</v>
       </c>
       <c r="C308" s="5">
-        <v>0.35830908000002637</v>
+        <v>0.36059936000003745</v>
       </c>
       <c r="D308" s="5">
-        <v>1.5301516377054014</v>
+        <v>1.5400007549129846</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>285.81371075999999</v>
+        <v>285.81372199999998</v>
       </c>
       <c r="C309" s="5">
-        <v>2.4912253599999872</v>
+        <v>2.4889222299999574</v>
       </c>
       <c r="D309" s="5">
-        <v>11.077011520510283</v>
+        <v>11.066176285119479</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>287.60053450999999</v>
+        <v>287.60050206</v>
       </c>
       <c r="C310" s="5">
-        <v>1.7868237499999964</v>
+        <v>1.7867800600000123</v>
       </c>
       <c r="D310" s="5">
-        <v>7.7654543992282887</v>
+        <v>7.7652576329252154</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>288.79356001000002</v>
+        <v>288.79301230999999</v>
       </c>
       <c r="C311" s="5">
-        <v>1.1930255000000329</v>
+        <v>1.192510249999998</v>
       </c>
       <c r="D311" s="5">
-        <v>5.0929992453608852</v>
+        <v>5.0907498393944151</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>290.05611599000002</v>
+        <v>290.05535798</v>
       </c>
       <c r="C312" s="5">
-        <v>1.2625559800000019</v>
+        <v>1.262345670000002</v>
       </c>
       <c r="D312" s="5">
-        <v>5.37419600626039</v>
+        <v>5.3732896069329739</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>290.81623748999999</v>
+        <v>290.81577635999997</v>
       </c>
       <c r="C313" s="5">
-        <v>0.76012149999996836</v>
+        <v>0.76041837999997597</v>
       </c>
       <c r="D313" s="5">
-        <v>3.1904459569594756</v>
+        <v>3.1917185303189433</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>290.26872309999999</v>
+        <v>290.26774311000003</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.54751439000000346</v>
+        <v>-0.54803324999994629</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.2359705183799594</v>
+        <v>-2.2380710670949822</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>292.23289690000001</v>
+        <v>292.23229822000002</v>
       </c>
       <c r="C315" s="5">
-        <v>1.9641738000000259</v>
+        <v>1.9645551099999921</v>
       </c>
       <c r="D315" s="5">
-        <v>8.4292189476874455</v>
+        <v>8.4309462532486492</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>293.47078821999997</v>
+        <v>293.47104544000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.2378913199999602</v>
+        <v>1.2387472199999934</v>
       </c>
       <c r="D316" s="5">
-        <v>5.2032855417475821</v>
+        <v>5.2069783900395628</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>294.35240855000001</v>
+        <v>294.35259545000002</v>
       </c>
       <c r="C317" s="5">
-        <v>0.88162033000003248</v>
+        <v>0.88155001000001221</v>
       </c>
       <c r="D317" s="5">
-        <v>3.6651029719224404</v>
+        <v>3.6648025231725834</v>
       </c>
       <c r="E317" s="5">
-        <v>3.8206310567309387</v>
+        <v>3.8207044920789635</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>295.38178533000001</v>
+        <v>295.38189063999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.0293767800000069</v>
+        <v>1.0292951899999707</v>
       </c>
       <c r="D318" s="5">
-        <v>4.2781716005095172</v>
+        <v>4.2778231892783847</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>296.04975753000002</v>
+        <v>296.05004610999998</v>
       </c>
       <c r="C319" s="5">
-        <v>0.66797220000000834</v>
+        <v>0.66815546999998787</v>
       </c>
       <c r="D319" s="5">
-        <v>2.747670294811555</v>
+        <v>2.7484325783113439</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>296.49671268999998</v>
+        <v>296.50050649000002</v>
       </c>
       <c r="C320" s="5">
-        <v>0.44695515999995905</v>
+        <v>0.45046038000003819</v>
       </c>
       <c r="D320" s="5">
-        <v>1.826795074276677</v>
+        <v>1.8412399080215858</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>296.87246967999999</v>
+        <v>296.8725968</v>
       </c>
       <c r="C321" s="5">
-        <v>0.3757569900000135</v>
+        <v>0.37209030999997594</v>
       </c>
       <c r="D321" s="5">
-        <v>1.5314323526085527</v>
+        <v>1.5163656281434346</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>297.49127312000002</v>
+        <v>297.49142094000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.61880344000002196</v>
+        <v>0.61882414000001518</v>
       </c>
       <c r="D322" s="5">
-        <v>2.5301655382166555</v>
+        <v>2.5302500532431216</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>297.76210471000002</v>
+        <v>297.76139795</v>
       </c>
       <c r="C323" s="5">
-        <v>0.27083159000000023</v>
+        <v>0.26997700999999097</v>
       </c>
       <c r="D323" s="5">
-        <v>1.0979487083463413</v>
+        <v>1.0944663921649722</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>298.90481550999999</v>
+        <v>298.90360155000002</v>
       </c>
       <c r="C324" s="5">
-        <v>1.1427107999999748</v>
+        <v>1.1422036000000162</v>
       </c>
       <c r="D324" s="5">
-        <v>4.7036531664923498</v>
+        <v>4.7015325714378831</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>299.78042369999997</v>
+        <v>299.77896035999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.87560818999997991</v>
+        <v>0.87535880999996607</v>
       </c>
       <c r="D325" s="5">
-        <v>3.5724590137109935</v>
+        <v>3.5714398450330087</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>301.19078217999999</v>
+        <v>301.18849827000003</v>
       </c>
       <c r="C326" s="5">
-        <v>1.4103584800000135</v>
+        <v>1.40953791000004</v>
       </c>
       <c r="D326" s="5">
-        <v>5.7939632425726861</v>
+        <v>5.7905335696224247</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>301.75067114000001</v>
+        <v>301.74901720000003</v>
       </c>
       <c r="C327" s="5">
-        <v>0.55988896000002342</v>
+        <v>0.56051893000000064</v>
       </c>
       <c r="D327" s="5">
-        <v>2.2536502890824428</v>
+        <v>2.2562293230180996</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>301.94767940999998</v>
+        <v>301.94744478000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.19700826999996934</v>
+        <v>0.19842757999998639</v>
       </c>
       <c r="D328" s="5">
-        <v>0.78628057090177617</v>
+        <v>0.7919700451940237</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>302.10134792000002</v>
+        <v>302.10200008999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.15366851000004544</v>
+        <v>0.15455530999997791</v>
       </c>
       <c r="D329" s="5">
-        <v>0.61242148372631089</v>
+        <v>0.61596612013028462</v>
       </c>
       <c r="E329" s="5">
-        <v>2.6325381226441458</v>
+        <v>2.6326945166400995</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>304.5210922</v>
+        <v>304.52255150000002</v>
       </c>
       <c r="C330" s="5">
-        <v>2.4197442799999749</v>
+        <v>2.42055141000003</v>
       </c>
       <c r="D330" s="5">
-        <v>10.046589838204145</v>
+        <v>10.050067356616953</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>305.60523289999998</v>
+        <v>305.60767824999999</v>
       </c>
       <c r="C331" s="5">
-        <v>1.0841406999999776</v>
+        <v>1.0851267499999722</v>
       </c>
       <c r="D331" s="5">
-        <v>4.3568332562257783</v>
+        <v>4.3608525671389842</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>306.58528132999999</v>
+        <v>306.59044296000002</v>
       </c>
       <c r="C332" s="5">
-        <v>0.98004843000001074</v>
+        <v>0.9827647100000263</v>
       </c>
       <c r="D332" s="5">
-        <v>3.9168988391224513</v>
+        <v>3.9279155675721711</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>307.21738617</v>
+        <v>307.21826654</v>
       </c>
       <c r="C333" s="5">
-        <v>0.63210484000001088</v>
+        <v>0.62782357999998339</v>
       </c>
       <c r="D333" s="5">
-        <v>2.5023596289247774</v>
+        <v>2.4851774420056039</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>307.33712666999998</v>
+        <v>307.33770878000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.1197404999999776</v>
+        <v>0.11944224000001213</v>
       </c>
       <c r="D334" s="5">
-        <v>0.46871377721355856</v>
+        <v>0.4675424240515369</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>308.76784402999999</v>
+        <v>308.76544510999997</v>
       </c>
       <c r="C335" s="5">
-        <v>1.4307173600000169</v>
+        <v>1.4277363299999593</v>
       </c>
       <c r="D335" s="5">
-        <v>5.7315171288698563</v>
+        <v>5.7192571225662681</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>306.43729101000002</v>
+        <v>306.43623439999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.330553019999968</v>
+        <v>-2.3292107099999839</v>
       </c>
       <c r="D336" s="5">
-        <v>-8.6907892899508852</v>
+        <v>-8.6860542621182155</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>307.32019231999999</v>
+        <v>307.31793488</v>
       </c>
       <c r="C337" s="5">
-        <v>0.88290130999996563</v>
+        <v>0.88170048000000634</v>
       </c>
       <c r="D337" s="5">
-        <v>3.5127347910854256</v>
+        <v>3.5078935662821609</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>308.38179371000001</v>
+        <v>308.37386992</v>
       </c>
       <c r="C338" s="5">
-        <v>1.0616013900000212</v>
+        <v>1.0559350400000085</v>
       </c>
       <c r="D338" s="5">
-        <v>4.2249287173376837</v>
+        <v>4.2019815654463333</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>308.27763327000002</v>
+        <v>308.27505052999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.10416043999998692</v>
+        <v>-9.8819390000016938E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.40456535542222616</v>
+        <v>-0.38386679453764616</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>308.76831615999998</v>
+        <v>308.76786084000003</v>
       </c>
       <c r="C340" s="5">
-        <v>0.49068288999995957</v>
+        <v>0.4928103100000385</v>
       </c>
       <c r="D340" s="5">
-        <v>1.9268398199649761</v>
+        <v>1.9352838319720123</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>309.60388832000001</v>
+        <v>309.60575267000002</v>
       </c>
       <c r="C341" s="5">
-        <v>0.83557216000002654</v>
+        <v>0.83789182999998957</v>
       </c>
       <c r="D341" s="5">
-        <v>3.296147214012124</v>
+        <v>3.3054397519461043</v>
       </c>
       <c r="E341" s="5">
-        <v>2.4834514813177</v>
+        <v>2.4838473686915608</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>310.49522895000001</v>
+        <v>310.49916616000002</v>
       </c>
       <c r="C342" s="5">
-        <v>0.89134063000000197</v>
+        <v>0.89341349000000037</v>
       </c>
       <c r="D342" s="5">
-        <v>3.5099975710755738</v>
+        <v>3.5182687204637686</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>310.85075869000002</v>
+        <v>310.85880529999997</v>
       </c>
       <c r="C343" s="5">
-        <v>0.35552974000000859</v>
+        <v>0.35963913999995611</v>
       </c>
       <c r="D343" s="5">
-        <v>1.382735590760098</v>
+        <v>1.3988020827693015</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>311.66374524000003</v>
+        <v>311.67110038999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.81298655000000508</v>
+        <v>0.81229509000002054</v>
       </c>
       <c r="D344" s="5">
-        <v>3.1839722450555774</v>
+        <v>3.18114164648442</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>310.97519037000001</v>
+        <v>310.9773189</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.68855487000001858</v>
+        <v>-0.69378148999999212</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.6191669827336894</v>
+        <v>-2.6387440356400949</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>311.68633487</v>
+        <v>311.68527688</v>
       </c>
       <c r="C346" s="5">
-        <v>0.71114449999998897</v>
+        <v>0.70795798000000332</v>
       </c>
       <c r="D346" s="5">
-        <v>2.778964310439358</v>
+        <v>2.7663367388281124</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>313.38804628999998</v>
+        <v>313.38053054</v>
       </c>
       <c r="C347" s="5">
-        <v>1.701711419999981</v>
+        <v>1.6952536599999917</v>
       </c>
       <c r="D347" s="5">
-        <v>6.7519896215368913</v>
+        <v>6.725619000554639</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>314.38148809</v>
+        <v>314.38263353999997</v>
       </c>
       <c r="C348" s="5">
-        <v>0.9934418000000278</v>
+        <v>1.0021029999999769</v>
       </c>
       <c r="D348" s="5">
-        <v>3.8710352876624832</v>
+        <v>3.905475531521585</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>315.34593984000003</v>
+        <v>315.34280861000002</v>
       </c>
       <c r="C349" s="5">
-        <v>0.96445175000002337</v>
+        <v>0.96017507000004798</v>
       </c>
       <c r="D349" s="5">
-        <v>3.7440841046679774</v>
+        <v>3.7271879921627615</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>315.59354372000001</v>
+        <v>315.57270367000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.24760387999998557</v>
+        <v>0.22989505999998983</v>
       </c>
       <c r="D350" s="5">
-        <v>0.94629774885148787</v>
+        <v>0.87835499302832964</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>315.72290213000002</v>
+        <v>315.72117637000002</v>
       </c>
       <c r="C351" s="5">
-        <v>0.12935841000000892</v>
+        <v>0.14847270000001345</v>
       </c>
       <c r="D351" s="5">
-        <v>0.49297751173775772</v>
+        <v>0.5660470655001637</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>316.16128132</v>
+        <v>316.16140673000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.43837918999997783</v>
+        <v>0.44023035999998683</v>
       </c>
       <c r="D352" s="5">
-        <v>1.6789754812379876</v>
+        <v>1.6861291397614941</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>317.10998831000001</v>
+        <v>317.11499462</v>
       </c>
       <c r="C353" s="5">
-        <v>0.94870699000000513</v>
+        <v>0.95358788999999433</v>
       </c>
       <c r="D353" s="5">
-        <v>3.660873362598549</v>
+        <v>3.6800198540769102</v>
       </c>
       <c r="E353" s="5">
-        <v>2.4244204524465962</v>
+        <v>2.4254206794419142</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>317.11526583</v>
+        <v>317.12474243000003</v>
       </c>
       <c r="C354" s="5">
-        <v>5.2775199999928191E-3</v>
+        <v>9.7478100000216727E-3</v>
       </c>
       <c r="D354" s="5">
-        <v>1.997289253861112E-2</v>
+        <v>3.6893082995015369E-2</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>318.44248085999999</v>
+        <v>318.45856492000001</v>
       </c>
       <c r="C355" s="5">
-        <v>1.3272150299999907</v>
+        <v>1.3338224899999886</v>
       </c>
       <c r="D355" s="5">
-        <v>5.1395689465349115</v>
+        <v>5.1655928536213258</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>319.20964418</v>
+        <v>319.22425765000003</v>
       </c>
       <c r="C356" s="5">
-        <v>0.76716332000000875</v>
+        <v>0.76569273000001203</v>
       </c>
       <c r="D356" s="5">
-        <v>2.9295478041743817</v>
+        <v>2.9237079948507105</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>319.88987838999998</v>
+        <v>319.89729106999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.68023420999998052</v>
+        <v>0.67303341999996746</v>
       </c>
       <c r="D357" s="5">
-        <v>2.5873796524091164</v>
+        <v>2.5595533761305189</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>321.08552810999998</v>
+        <v>321.08421122999999</v>
       </c>
       <c r="C358" s="5">
-        <v>1.1956497200000058</v>
+        <v>1.1869201599999997</v>
       </c>
       <c r="D358" s="5">
-        <v>4.5785926766876317</v>
+        <v>4.5443713646327266</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>321.88335075999998</v>
+        <v>321.842761</v>
       </c>
       <c r="C359" s="5">
-        <v>0.79782265000000052</v>
+        <v>0.7585497700000019</v>
       </c>
       <c r="D359" s="5">
-        <v>3.0228083556594232</v>
+        <v>2.8720841264353147</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>321.96610893000002</v>
+        <v>321.97748143000001</v>
       </c>
       <c r="C360" s="5">
-        <v>8.2758170000033715E-2</v>
+        <v>0.13472043000001577</v>
       </c>
       <c r="D360" s="5">
-        <v>0.3089639664288768</v>
+        <v>0.50346705755490717</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>323.14382612999998</v>
+        <v>323.13971320000002</v>
       </c>
       <c r="C361" s="5">
-        <v>1.1777171999999609</v>
+        <v>1.1622317700000053</v>
       </c>
       <c r="D361" s="5">
-        <v>4.4788650027392185</v>
+        <v>4.4186406559407976</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>323.19666305999999</v>
+        <v>323.16143717</v>
       </c>
       <c r="C362" s="5">
-        <v>5.2836930000012217E-2</v>
+        <v>2.1723969999982273E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.19638737129876738</v>
+        <v>8.0703188420394589E-2</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>323.68146547999999</v>
+        <v>323.68064549000002</v>
       </c>
       <c r="C363" s="5">
-        <v>0.48480241999999407</v>
+        <v>0.51920832000001838</v>
       </c>
       <c r="D363" s="5">
-        <v>1.8149525294062219</v>
+        <v>1.9451120788299914</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>324.44155581000001</v>
+        <v>324.44410491999997</v>
       </c>
       <c r="C364" s="5">
-        <v>0.76009033000002546</v>
+        <v>0.76345942999995486</v>
       </c>
       <c r="D364" s="5">
-        <v>2.8546008935472544</v>
+        <v>2.8674258664924679</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>324.55313418999998</v>
+        <v>324.56438457000002</v>
       </c>
       <c r="C365" s="5">
-        <v>0.111578379999969</v>
+        <v>0.12027965000004315</v>
       </c>
       <c r="D365" s="5">
-        <v>0.4134723333416801</v>
+        <v>0.44577861178849432</v>
       </c>
       <c r="E365" s="5">
-        <v>2.3471811530337838</v>
+        <v>2.3491131218587258</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>325.66064447000002</v>
+        <v>325.68182094000002</v>
       </c>
       <c r="C366" s="5">
-        <v>1.1075102800000423</v>
+        <v>1.1174363700000072</v>
       </c>
       <c r="D366" s="5">
-        <v>4.1726342845467723</v>
+        <v>4.2105939451440477</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>326.63342893999999</v>
+        <v>326.66268279000002</v>
       </c>
       <c r="C367" s="5">
-        <v>0.97278446999996504</v>
+        <v>0.98086184999999659</v>
       </c>
       <c r="D367" s="5">
-        <v>3.6440141397917847</v>
+        <v>3.6745318002701088</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>325.91822112</v>
+        <v>325.94496219000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.71520781999998917</v>
+        <v>-0.71772060000000693</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.5961475140912738</v>
+        <v>-2.6049282693549225</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>285.08094227999999</v>
+        <v>285.09629517000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-40.83727884000001</v>
+        <v>-40.848667019999993</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.940757339742461</v>
+        <v>-79.947542312649063</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>297.12690662</v>
+        <v>297.13051888000001</v>
       </c>
       <c r="C370" s="5">
-        <v>12.045964340000012</v>
+        <v>12.034223709999992</v>
       </c>
       <c r="D370" s="5">
-        <v>64.318155537393281</v>
+        <v>64.23595953702312</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>304.93028386999998</v>
+        <v>304.82367128999999</v>
       </c>
       <c r="C371" s="5">
-        <v>7.8033772499999827</v>
+        <v>7.693152409999982</v>
       </c>
       <c r="D371" s="5">
-        <v>36.490655086700663</v>
+        <v>35.899273971210555</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>306.05519132000001</v>
+        <v>306.07857945000001</v>
       </c>
       <c r="C372" s="5">
-        <v>1.1249074500000233</v>
+        <v>1.2549081600000136</v>
       </c>
       <c r="D372" s="5">
-        <v>4.5178116919599276</v>
+        <v>5.0536078438390808</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>307.12266070999999</v>
+        <v>307.11809604000001</v>
       </c>
       <c r="C373" s="5">
-        <v>1.0674693899999852</v>
+        <v>1.0395165900000052</v>
       </c>
       <c r="D373" s="5">
-        <v>4.2666292502821834</v>
+        <v>4.1524849089906724</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>308.89384357</v>
+        <v>308.84916234999997</v>
       </c>
       <c r="C374" s="5">
-        <v>1.7711828600000104</v>
+        <v>1.7310663099999601</v>
       </c>
       <c r="D374" s="5">
-        <v>7.1442065350163508</v>
+        <v>6.9774527700268596</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>311.93498521999999</v>
+        <v>311.93381362000002</v>
       </c>
       <c r="C375" s="5">
-        <v>3.0411416499999859</v>
+        <v>3.0846512700000517</v>
       </c>
       <c r="D375" s="5">
-        <v>12.475517531236701</v>
+        <v>12.665856942852315</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>313.35600003000002</v>
+        <v>313.36364107999998</v>
       </c>
       <c r="C376" s="5">
-        <v>1.421014810000031</v>
+        <v>1.4298274599999559</v>
       </c>
       <c r="D376" s="5">
-        <v>5.6056480661066166</v>
+        <v>5.6413152393283816</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>314.66364112000002</v>
+        <v>314.68547759</v>
       </c>
       <c r="C377" s="5">
-        <v>1.3076410900000042</v>
+        <v>1.3218365100000256</v>
       </c>
       <c r="D377" s="5">
-        <v>5.124171811988032</v>
+        <v>5.1809662513824684</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.0471106355763777</v>
+        <v>-3.0437433833315097</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>315.86308073999999</v>
+        <v>315.90148952999999</v>
       </c>
       <c r="C378" s="5">
-        <v>1.1994396199999642</v>
+        <v>1.2160119399999871</v>
       </c>
       <c r="D378" s="5">
-        <v>4.6713046858731344</v>
+        <v>4.7368891664274715</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>314.03458145000002</v>
+        <v>314.08257464000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.8284992899999679</v>
+        <v>-1.8189148899999736</v>
       </c>
       <c r="D379" s="5">
-        <v>-6.7297160163845904</v>
+        <v>-6.6947622715024409</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>316.20944029999998</v>
+        <v>316.26299627999998</v>
       </c>
       <c r="C380" s="5">
-        <v>2.1748588499999641</v>
+        <v>2.1804216399999632</v>
       </c>
       <c r="D380" s="5">
-        <v>8.6346265358410825</v>
+        <v>8.6561882689924374</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>316.41183744</v>
+        <v>316.43345325000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.20239714000001641</v>
+        <v>0.17045697000003202</v>
       </c>
       <c r="D381" s="5">
-        <v>0.77079741121410805</v>
+        <v>0.64868735662169108</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>316.22532684999999</v>
+        <v>316.22805244</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.18651059000001169</v>
+        <v>-0.20540081000001464</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.70505747212141756</v>
+        <v>-0.77615974157188017</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>317.33290087</v>
+        <v>317.12157521</v>
       </c>
       <c r="C383" s="5">
-        <v>1.1075740200000155</v>
+        <v>0.89352277000000413</v>
       </c>
       <c r="D383" s="5">
-        <v>4.2848978488431166</v>
+        <v>3.4438700835842662</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>319.56794595999997</v>
+        <v>319.60908533999998</v>
       </c>
       <c r="C384" s="5">
-        <v>2.2350450899999714</v>
+        <v>2.4875101299999756</v>
       </c>
       <c r="D384" s="5">
-        <v>8.7870782854364791</v>
+        <v>9.8297296334777009</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>319.05839795000003</v>
+        <v>319.05511216000002</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.50954800999994632</v>
+        <v>-0.55397317999995721</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.8966974633545464</v>
+        <v>-2.0602262164203355</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>318.23432960999997</v>
+        <v>318.16822196999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.82406834000005347</v>
+        <v>-0.886890190000031</v>
       </c>
       <c r="D386" s="5">
-        <v>-3.05572496119908</v>
+        <v>-3.2851594483846225</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>320.53729024</v>
+        <v>320.53453301000002</v>
       </c>
       <c r="C387" s="5">
-        <v>2.3029606300000296</v>
+        <v>2.3663110400000278</v>
       </c>
       <c r="D387" s="5">
-        <v>9.0381324216291858</v>
+        <v>9.2990262855002328</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>320.82014480999999</v>
+        <v>320.84022128999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.2828545699999836</v>
+        <v>0.30568827999996984</v>
       </c>
       <c r="D388" s="5">
-        <v>1.0640812225650276</v>
+        <v>1.1504412895895433</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>321.95841541999999</v>
+        <v>322.00191396000002</v>
       </c>
       <c r="C389" s="5">
-        <v>1.1382706100000064</v>
+        <v>1.1616926700000363</v>
       </c>
       <c r="D389" s="5">
-        <v>4.3416761509537105</v>
+        <v>4.4325183482005537</v>
       </c>
       <c r="E389" s="5">
-        <v>2.3182768349197413</v>
+        <v>2.3249996873171641</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>321.78891994999998</v>
+        <v>321.85491988000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.1694954700000153</v>
+        <v>-0.14699408000001313</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.62991573150852354</v>
+        <v>-0.54642746676454301</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>322.30380150000002</v>
+        <v>322.37850917999998</v>
       </c>
       <c r="C391" s="5">
-        <v>0.51488155000004099</v>
+        <v>0.52358929999996917</v>
       </c>
       <c r="D391" s="5">
-        <v>1.9370596036133225</v>
+        <v>1.9697055610914393</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>322.68508555</v>
+        <v>322.76869633000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.38128404999997656</v>
+        <v>0.39018715000003112</v>
       </c>
       <c r="D392" s="5">
-        <v>1.4288680661820763</v>
+        <v>1.4621138892854768</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>326.68486242</v>
+        <v>326.71281654000001</v>
       </c>
       <c r="C393" s="5">
-        <v>3.9997768700000051</v>
+        <v>3.9441202099999941</v>
       </c>
       <c r="D393" s="5">
-        <v>15.931490235545986</v>
+        <v>15.690357311208958</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>327.56764674999999</v>
+        <v>327.57554983</v>
       </c>
       <c r="C394" s="5">
-        <v>0.88278432999999268</v>
+        <v>0.86273328999999421</v>
       </c>
       <c r="D394" s="5">
-        <v>3.2913315911593299</v>
+        <v>3.2152060875049626</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>328.18337796999998</v>
+        <v>327.84699201000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.61573121999998648</v>
+        <v>0.27144218000000819</v>
       </c>
       <c r="D395" s="5">
-        <v>2.2791149839017644</v>
+        <v>0.9989123057104532</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>331.34094286999999</v>
+        <v>331.38391209999997</v>
       </c>
       <c r="C396" s="5">
-        <v>3.1575649000000112</v>
+        <v>3.5369200899999669</v>
       </c>
       <c r="D396" s="5">
-        <v>12.176600491910982</v>
+        <v>13.742457434139554</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>332.21988139000001</v>
+        <v>332.20834487000002</v>
       </c>
       <c r="C397" s="5">
-        <v>0.87893852000001971</v>
+        <v>0.824432770000044</v>
       </c>
       <c r="D397" s="5">
-        <v>3.2300603273451634</v>
+        <v>3.0266081014729496</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>334.21982924000002</v>
+        <v>334.13584068</v>
       </c>
       <c r="C398" s="5">
-        <v>1.9999478500000123</v>
+        <v>1.9274958099999822</v>
       </c>
       <c r="D398" s="5">
-        <v>7.4679908563787034</v>
+        <v>7.1890191832591377</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>335.41679909999999</v>
+        <v>335.41674455999998</v>
       </c>
       <c r="C399" s="5">
-        <v>1.1969698599999674</v>
+        <v>1.2809038799999826</v>
       </c>
       <c r="D399" s="5">
-        <v>4.3833343977836892</v>
+        <v>4.6984199464304321</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>337.01989423999999</v>
+        <v>337.06055655</v>
       </c>
       <c r="C400" s="5">
-        <v>1.6030951399999935</v>
+        <v>1.6438119900000174</v>
       </c>
       <c r="D400" s="5">
-        <v>5.8884848668382395</v>
+        <v>6.0421021454204915</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>337.30289433000002</v>
+        <v>337.37643285000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.28300009000003001</v>
+        <v>0.31587630000001354</v>
       </c>
       <c r="D401" s="5">
-        <v>1.012322801174137</v>
+        <v>1.1303945941391946</v>
       </c>
       <c r="E401" s="5">
-        <v>4.7659816221864881</v>
+        <v>4.7746669269518316</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>339.82849722999998</v>
+        <v>339.92644683999998</v>
       </c>
       <c r="C402" s="5">
-        <v>2.5256028999999671</v>
+        <v>2.5500139899999681</v>
       </c>
       <c r="D402" s="5">
-        <v>9.3645892687555197</v>
+        <v>9.4567508670530884</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>340.99021451999999</v>
+        <v>341.09265858999998</v>
       </c>
       <c r="C403" s="5">
-        <v>1.1617172900000128</v>
+        <v>1.1662117500000022</v>
       </c>
       <c r="D403" s="5">
-        <v>4.180263975133891</v>
+        <v>4.1955108882407721</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>343.33138538999998</v>
+        <v>343.44723518000001</v>
       </c>
       <c r="C404" s="5">
-        <v>2.3411708699999849</v>
+        <v>2.354576590000022</v>
       </c>
       <c r="D404" s="5">
-        <v>8.557311228460307</v>
+        <v>8.6055025801399232</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>345.22706271999999</v>
+        <v>345.24897413000002</v>
       </c>
       <c r="C405" s="5">
-        <v>1.8956773300000123</v>
+        <v>1.8017389500000149</v>
       </c>
       <c r="D405" s="5">
-        <v>6.8306637664852676</v>
+        <v>6.4801040154841338</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>347.38002635999999</v>
+        <v>347.38220215000001</v>
       </c>
       <c r="C406" s="5">
-        <v>2.1529636399999958</v>
+        <v>2.13322801999999</v>
       </c>
       <c r="D406" s="5">
-        <v>7.7457446958149045</v>
+        <v>7.6718080468130667</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>349.26590585999998</v>
+        <v>348.81819804999998</v>
       </c>
       <c r="C407" s="5">
-        <v>1.8858794999999873</v>
+        <v>1.4359958999999662</v>
       </c>
       <c r="D407" s="5">
-        <v>6.712721282310663</v>
+        <v>5.0748657014798804</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>348.25059439</v>
+        <v>348.28785957000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.0153114699999719</v>
+        <v>-0.53033847999995487</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.4331476160879726</v>
+        <v>-1.8092844616211079</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>348.88610083999998</v>
+        <v>348.86632233</v>
       </c>
       <c r="C409" s="5">
-        <v>0.63550644999997985</v>
+        <v>0.57846275999997943</v>
       </c>
       <c r="D409" s="5">
-        <v>2.2119375098010874</v>
+        <v>2.0113578752138039</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>350.09216244999999</v>
+        <v>350.01413104</v>
       </c>
       <c r="C410" s="5">
-        <v>1.2060616100000061</v>
+        <v>1.1478087099999925</v>
       </c>
       <c r="D410" s="5">
-        <v>4.2280571476359885</v>
+        <v>4.0203656737385352</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>350.18830943</v>
+        <v>350.18629349999998</v>
       </c>
       <c r="C411" s="5">
-        <v>9.6146980000014537E-2</v>
+        <v>0.17216245999998137</v>
       </c>
       <c r="D411" s="5">
-        <v>0.33005825930452204</v>
+        <v>0.59184687847477768</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>350.89573811000002</v>
+        <v>350.95421160000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.7074286800000209</v>
+        <v>0.76791810000003125</v>
       </c>
       <c r="D412" s="5">
-        <v>2.451282008218425</v>
+        <v>2.6634322561733814</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>351.59233483000003</v>
+        <v>351.69385288000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.69659672000000228</v>
+        <v>0.73964128000000073</v>
       </c>
       <c r="D413" s="5">
-        <v>2.4084183781639235</v>
+        <v>2.5585396571053964</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2363824147977569</v>
+        <v>4.2437522707359898</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>351.27796967</v>
+        <v>351.40250942</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.31436516000002257</v>
+        <v>-0.29134346000000733</v>
       </c>
       <c r="D414" s="5">
-        <v>-1.0676813654855288</v>
+        <v>-0.98956417671494101</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>352.88133929999998</v>
+        <v>353.00230936000003</v>
       </c>
       <c r="C415" s="5">
-        <v>1.6033696299999747</v>
+        <v>1.5997999400000253</v>
       </c>
       <c r="D415" s="5">
-        <v>5.6168837384023451</v>
+        <v>5.6020274977831575</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>352.80317219</v>
+        <v>352.93055500000003</v>
       </c>
       <c r="C416" s="5">
-        <v>-7.8167109999981221E-2</v>
+        <v>-7.1754359999999906E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.26548963550558913</v>
+        <v>-0.24365005870863321</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>353.15555678999999</v>
+        <v>353.66691150999998</v>
       </c>
       <c r="C417" s="5">
-        <v>0.3523845999999935</v>
+        <v>0.7363565099999505</v>
       </c>
       <c r="D417" s="5">
-        <v>1.2051826175695002</v>
+        <v>2.532618632891559</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>353.48765358000003</v>
+        <v>354.08524161999998</v>
       </c>
       <c r="C418" s="5">
-        <v>0.33209679000003689</v>
+        <v>0.41833010999999942</v>
       </c>
       <c r="D418" s="5">
-        <v>1.1342983385164374</v>
+        <v>1.4286743046515671</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>354.35108215000002</v>
+        <v>354.84250036999998</v>
       </c>
       <c r="C419" s="5">
-        <v>0.8634285699999964</v>
+        <v>0.75725875000000542</v>
       </c>
       <c r="D419" s="5">
-        <v>2.9708186269266301</v>
+        <v>2.5967638659546877</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>355.03810250999999</v>
+        <v>355.46976267999997</v>
       </c>
       <c r="C420" s="5">
-        <v>0.68702035999996269</v>
+        <v>0.62726230999999188</v>
       </c>
       <c r="D420" s="5">
-        <v>2.3515455788281958</v>
+        <v>2.1420103452642447</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>356.53779315999998</v>
+        <v>357.10582718000001</v>
       </c>
       <c r="C421" s="5">
-        <v>1.4996906499999909</v>
+        <v>1.6360645000000318</v>
       </c>
       <c r="D421" s="5">
-        <v>5.18826662317593</v>
+        <v>5.6650280695409228</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>356.96931325999998</v>
+        <v>358.02155934000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.43152010000000018</v>
+        <v>0.91573216000000457</v>
       </c>
       <c r="D422" s="5">
-        <v>1.4620751783175567</v>
+        <v>3.1209519561306687</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>357.87308987</v>
+        <v>358.83596856000003</v>
       </c>
       <c r="C423" s="5">
-        <v>0.90377661000002263</v>
+        <v>0.81440922000001592</v>
       </c>
       <c r="D423" s="5">
-        <v>3.0808310366323921</v>
+        <v>2.7641107958176425</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>358.93450552000002</v>
+        <v>359.91803569000001</v>
       </c>
       <c r="C424" s="5">
-        <v>1.0614156500000149</v>
+        <v>1.0820671299999844</v>
       </c>
       <c r="D424" s="5">
-        <v>3.6177146269515736</v>
+        <v>3.6792133051325226</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>359.6120191</v>
+        <v>360.66656885999998</v>
       </c>
       <c r="C425" s="5">
-        <v>0.67751357999998163</v>
+        <v>0.74853316999997332</v>
       </c>
       <c r="D425" s="5">
-        <v>2.2887464121326362</v>
+        <v>2.5244244991390108</v>
       </c>
       <c r="E425" s="5">
-        <v>2.2809610664230151</v>
+        <v>2.5512859853884073</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>361.09445913000002</v>
+        <v>362.35402433000002</v>
       </c>
       <c r="C426" s="5">
-        <v>1.4824400300000207</v>
+        <v>1.6874554700000317</v>
       </c>
       <c r="D426" s="5">
-        <v>5.0605114997165801</v>
+        <v>5.7612094246228374</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>361.76547046000002</v>
+        <v>363.31133863000002</v>
       </c>
       <c r="C427" s="5">
-        <v>0.67101132999999891</v>
+        <v>0.95731430000000728</v>
       </c>
       <c r="D427" s="5">
-        <v>2.2528577863576871</v>
+        <v>3.2167918793376549</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>361.87503421000002</v>
+        <v>363.68027031999998</v>
       </c>
       <c r="C428" s="5">
-        <v>0.10956375000000662</v>
+        <v>0.36893168999995396</v>
       </c>
       <c r="D428" s="5">
-        <v>0.36403619268439158</v>
+        <v>1.2253926225032519</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>363.07163387000003</v>
+        <v>364.94715980000001</v>
       </c>
       <c r="C429" s="5">
-        <v>1.196599660000004</v>
+        <v>1.2668894800000317</v>
       </c>
       <c r="D429" s="5">
-        <v>4.0409644997965399</v>
+        <v>4.2612585392186153</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>363.27833909999998</v>
+        <v>365.36572818000002</v>
       </c>
       <c r="C430" s="5">
-        <v>0.20670522999995455</v>
+        <v>0.41856838000001062</v>
       </c>
       <c r="D430" s="5">
-        <v>0.6853315733871268</v>
+        <v>1.3850296857323752</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>362.34504557999998</v>
+        <v>364.30304202999997</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.93329352000000654</v>
+        <v>-1.0626861500000473</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.0397134784834967</v>
+        <v>-3.4349692995037762</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>362.74120398999997</v>
+        <v>366.45886689000002</v>
       </c>
       <c r="C432" s="5">
-        <v>0.39615840999999818</v>
+        <v>2.1558248600000525</v>
       </c>
       <c r="D432" s="5">
-        <v>1.319899860275453</v>
+        <v>7.3369474032508153</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>364.37172492000002</v>
+        <v>367.34774217</v>
       </c>
       <c r="C433" s="5">
-        <v>1.6305209300000456</v>
+        <v>0.88887527999997928</v>
       </c>
       <c r="D433" s="5">
-        <v>5.5293688764847415</v>
+        <v>2.9498423079167058</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>364.67454046</v>
+        <v>367.98466122000002</v>
       </c>
       <c r="C434" s="5">
-        <v>0.30281553999998323</v>
+        <v>0.63691905000001725</v>
       </c>
       <c r="D434" s="5">
-        <v>1.0018455853922914</v>
+        <v>2.1005535272763165</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>362.43283973000001</v>
+        <v>366.17468836</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.2417007299999909</v>
+        <v>-1.8099728600000162</v>
       </c>
       <c r="D435" s="5">
-        <v>-7.1321973516451749</v>
+        <v>-5.7452486159476734</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>363.06579290000002</v>
+        <v>367.20851648000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.6329531700000075</v>
+        <v>1.0338281200000097</v>
       </c>
       <c r="D436" s="5">
-        <v>2.1159286155216339</v>
+        <v>3.4410910874162592</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>363.55362491</v>
+        <v>367.07450886999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.48783200999997689</v>
+        <v>-0.13400761000002603</v>
       </c>
       <c r="D437" s="5">
-        <v>1.6243446351724478</v>
+        <v>-0.43704530089235805</v>
       </c>
       <c r="E437" s="5">
-        <v>1.0960717664177722</v>
+        <v>1.7766936453950555</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>367.05680074999998</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-1.7708120000008876E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-5.7874099860455441E-2</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>