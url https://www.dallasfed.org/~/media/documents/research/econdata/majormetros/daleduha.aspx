--- v4 (2026-04-17)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D6141C40-CC27-4594-82B2-7E02A68D5ADF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EE16979E-5EC6-4D48-A922-171AB248E78D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5BD158E9-F28A-4253-837E-7C7AB0872010}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3196A2BC-1A70-4D7E-A350-E125A594C801}"/>
   </bookViews>
   <sheets>
     <sheet name="daleduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F48A1D68-46FD-4B94-A118-F2C3318E363B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19A2DD2F-CC3E-4639-9958-2CFB1E50A7A7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>3.4410910874162592</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>367.07450886999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.13400761000002603</v>
       </c>
       <c r="D437" s="5">
         <v>-0.43704530089235805</v>
       </c>
       <c r="E437" s="5">
         <v>1.7766936453950555</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>367.05680074999998</v>
+        <v>366.74620904</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.7708120000008876E-2</v>
+        <v>-0.32829982999999174</v>
       </c>
       <c r="D438" s="5">
-        <v>-5.7874099860455441E-2</v>
+        <v>-1.0679784450909113</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>365.81447815000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.93173088999998299</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-3.0063999941902786</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>367.89116507</v>
+      </c>
+      <c r="C440" s="5">
+        <v>2.076686919999986</v>
+      </c>
+      <c r="D440" s="5">
+        <v>7.0290377989215891</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>