--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EE16979E-5EC6-4D48-A922-171AB248E78D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3B9B2064-542E-4D85-9C14-4062AD81671F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3196A2BC-1A70-4D7E-A350-E125A594C801}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{902E4AF3-922B-4D2B-85BB-F74D13D9DA84}"/>
   </bookViews>
   <sheets>
     <sheet name="daleduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19A2DD2F-CC3E-4639-9958-2CFB1E50A7A7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5190C85E-A708-4CF3-855A-762760B55A84}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>108.83562136</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>109.84145658</v>
       </c>
       <c r="C7" s="5">
         <v>1.0058352199999945</v>
       </c>
       <c r="D7" s="5">
         <v>11.671581657268515</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>110.22293917</v>
       </c>
       <c r="C8" s="5">
         <v>0.38148259000000451</v>
       </c>
       <c r="D8" s="5">
         <v>4.248172688268026</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>110.57582848</v>
       </c>
       <c r="C9" s="5">
         <v>0.35288930999999479</v>
       </c>
       <c r="D9" s="5">
         <v>3.9102937087954981</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>111.59849517000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.0226666900000083</v>
       </c>
       <c r="D10" s="5">
         <v>11.680574170943281</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>112.24737325</v>
       </c>
       <c r="C11" s="5">
         <v>0.6488780799999887</v>
       </c>
       <c r="D11" s="5">
         <v>7.2047870419978288</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>113.2352089</v>
       </c>
       <c r="C12" s="5">
         <v>0.98783565000000806</v>
       </c>
       <c r="D12" s="5">
         <v>11.087089261248973</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>114.33406804000001</v>
       </c>
       <c r="C13" s="5">
         <v>1.0988591400000018</v>
       </c>
       <c r="D13" s="5">
         <v>12.287146530898841</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>114.21315190999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.12091613000001189</v>
       </c>
       <c r="D14" s="5">
         <v>-1.2617266027201479</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>114.5763201</v>
       </c>
       <c r="C15" s="5">
         <v>0.36316819000001033</v>
       </c>
       <c r="D15" s="5">
         <v>3.8831319810871179</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>115.42360901000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.84728891000000317</v>
       </c>
       <c r="D16" s="5">
         <v>9.2439406209637198</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>115.70157037</v>
       </c>
       <c r="C17" s="5">
         <v>0.27796135999999194</v>
       </c>
       <c r="D17" s="5">
         <v>2.9284061961822205</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>114.41837368</v>
       </c>
       <c r="C18" s="5">
         <v>-1.2831966899999969</v>
       </c>
       <c r="D18" s="5">
         <v>-12.526157563427386</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>115.11315325</v>
       </c>
       <c r="C19" s="5">
         <v>0.69477956999999435</v>
       </c>
       <c r="D19" s="5">
         <v>7.5350795013831906</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>116.06174989</v>
       </c>
       <c r="C20" s="5">
         <v>0.94859664000000521</v>
       </c>
       <c r="D20" s="5">
         <v>10.349397006690619</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>117.06683769</v>
       </c>
       <c r="C21" s="5">
         <v>1.0050877999999983</v>
       </c>
       <c r="D21" s="5">
         <v>10.901462369645643</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>117.50641589999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.43957820999999342</v>
       </c>
       <c r="D22" s="5">
         <v>4.6001519173153094</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>117.74889236</v>
       </c>
       <c r="C23" s="5">
         <v>0.242476460000006</v>
       </c>
       <c r="D23" s="5">
         <v>2.504517802885986</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>119.13573135</v>
       </c>
       <c r="C24" s="5">
         <v>1.3868389900000011</v>
       </c>
       <c r="D24" s="5">
         <v>15.085989610614071</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>119.45787941</v>
       </c>
       <c r="C25" s="5">
         <v>0.32214806000000351</v>
       </c>
       <c r="D25" s="5">
         <v>3.2935465981568157</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>119.78014919</v>
       </c>
       <c r="C26" s="5">
         <v>0.32226977999999917</v>
       </c>
       <c r="D26" s="5">
         <v>3.2857920735988033</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>120.51617575</v>
       </c>
       <c r="C27" s="5">
         <v>0.73602655999999911</v>
       </c>
       <c r="D27" s="5">
         <v>7.6281582955835647</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>120.95615574999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.43997999999999138</v>
       </c>
       <c r="D28" s="5">
         <v>4.470001683668956</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>121.62029248</v>
       </c>
       <c r="C29" s="5">
         <v>0.66413673000000983</v>
       </c>
       <c r="D29" s="5">
         <v>6.7915316335936504</v>
       </c>
       <c r="E29" s="5">
         <v>5.115507154373633</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>122.83326522</v>
       </c>
       <c r="C30" s="5">
         <v>1.2129727399999979</v>
       </c>
       <c r="D30" s="5">
         <v>12.646950126264134</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>123.55536174</v>
       </c>
       <c r="C31" s="5">
         <v>0.7220965199999938</v>
       </c>
       <c r="D31" s="5">
         <v>7.2870240194197855</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>123.63827130999999</v>
       </c>
       <c r="C32" s="5">
         <v>8.2909569999998212E-2</v>
       </c>
       <c r="D32" s="5">
         <v>0.80821662329999544</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>123.60516726</v>
       </c>
       <c r="C33" s="5">
         <v>-3.3104049999991503E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-0.32082632755026097</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>123.88663316</v>
       </c>
       <c r="C34" s="5">
         <v>0.2814659000000006</v>
       </c>
       <c r="D34" s="5">
         <v>2.7670488381604352</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>124.10172762000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.2150944600000031</v>
       </c>
       <c r="D35" s="5">
         <v>2.1034751256694406</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>124.59074397000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.48901634999999999</v>
       </c>
       <c r="D36" s="5">
         <v>4.8323741659992869</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>125.92779697</v>
       </c>
       <c r="C37" s="5">
         <v>1.3370529999999974</v>
       </c>
       <c r="D37" s="5">
         <v>13.665827704483146</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>126.36321064000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.43541367000000264</v>
       </c>
       <c r="D38" s="5">
         <v>4.2289960911702229</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>127.54148868</v>
       </c>
       <c r="C39" s="5">
         <v>1.178278039999995</v>
       </c>
       <c r="D39" s="5">
         <v>11.781506544569531</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>127.18399178999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.35749689000000728</v>
       </c>
       <c r="D40" s="5">
         <v>-3.3122091583548063</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>127.71523813</v>
       </c>
       <c r="C41" s="5">
         <v>0.53124634000000981</v>
       </c>
       <c r="D41" s="5">
         <v>5.12915905446929</v>
       </c>
       <c r="E41" s="5">
         <v>5.0114545243362896</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>127.97304373</v>
       </c>
       <c r="C42" s="5">
         <v>0.25780559999999753</v>
       </c>
       <c r="D42" s="5">
         <v>2.4493914565381303</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>128.18439665</v>
       </c>
       <c r="C43" s="5">
         <v>0.21135291999999595</v>
       </c>
       <c r="D43" s="5">
         <v>1.9999525792844919</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>128.69520598</v>
       </c>
       <c r="C44" s="5">
         <v>0.51080933000000073</v>
       </c>
       <c r="D44" s="5">
         <v>4.8881605679004902</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>127.2620536</v>
       </c>
       <c r="C45" s="5">
         <v>-1.4331523799999957</v>
       </c>
       <c r="D45" s="5">
         <v>-12.574385608904093</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>127.79942059</v>
       </c>
       <c r="C46" s="5">
         <v>0.53736698999999533</v>
       </c>
       <c r="D46" s="5">
         <v>5.1863761763856209</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>128.28403954000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.48461895000001221</v>
       </c>
       <c r="D47" s="5">
         <v>4.6465477376671283</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>128.91081535999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.62677581999997756</v>
       </c>
       <c r="D48" s="5">
         <v>6.0231590012141956</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>129.04807574</v>
       </c>
       <c r="C49" s="5">
         <v>0.13726038000001495</v>
       </c>
       <c r="D49" s="5">
         <v>1.2852333782392256</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>129.89202392000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.84394818000001237</v>
       </c>
       <c r="D50" s="5">
         <v>8.1362759542781724</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>129.92592687000001</v>
       </c>
       <c r="C51" s="5">
         <v>3.39029499999981E-2</v>
       </c>
       <c r="D51" s="5">
         <v>0.31366047570933198</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>130.24163555999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.3157086899999797</v>
       </c>
       <c r="D52" s="5">
         <v>2.9551824410340988</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>130.82854781</v>
       </c>
       <c r="C53" s="5">
         <v>0.58691225000001168</v>
       </c>
       <c r="D53" s="5">
         <v>5.5436605062020972</v>
       </c>
       <c r="E53" s="5">
         <v>2.4376963356800063</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>130.96153862</v>
       </c>
       <c r="C54" s="5">
         <v>0.13299080999999546</v>
       </c>
       <c r="D54" s="5">
         <v>1.2266760661953091</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>131.19305822000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.23151960000001282</v>
       </c>
       <c r="D55" s="5">
         <v>2.1421619102836909</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>131.31747536</v>
       </c>
       <c r="C56" s="5">
         <v>0.12441713999999138</v>
       </c>
       <c r="D56" s="5">
         <v>1.1439765096649568</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>132.64221731000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.3247419500000035</v>
       </c>
       <c r="D57" s="5">
         <v>12.800488957644074</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>132.98604965999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.34383234999998535</v>
       </c>
       <c r="D58" s="5">
         <v>3.1553480360378972</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>133.86530759999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.87925794000000224</v>
       </c>
       <c r="D59" s="5">
         <v>8.228952938070444</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>134.64518082000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.77987322000001313</v>
       </c>
       <c r="D60" s="5">
         <v>7.2193779917344658</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>134.66085964999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.56788299999846E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.13982416882629689</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>135.19881211000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.53795246000001384</v>
       </c>
       <c r="D62" s="5">
         <v>4.9005870195899304</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>135.81401434</v>
       </c>
       <c r="C63" s="5">
         <v>0.61520222999999419</v>
       </c>
       <c r="D63" s="5">
         <v>5.5991746395575026</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>136.60288500999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.78887066999999433</v>
       </c>
       <c r="D64" s="5">
         <v>7.1971960852599492</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>137.03742897000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.43454396000001339</v>
       </c>
       <c r="D65" s="5">
         <v>3.8847896797434167</v>
       </c>
       <c r="E65" s="5">
         <v>4.7458152398183406</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>137.29105003000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.2536210600000004</v>
       </c>
       <c r="D66" s="5">
         <v>2.2436382723417525</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>137.95614082</v>
       </c>
       <c r="C67" s="5">
         <v>0.6650907899999936</v>
       </c>
       <c r="D67" s="5">
         <v>5.9706806523237566</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>138.63439711000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.67825629000000731</v>
       </c>
       <c r="D68" s="5">
         <v>6.0619320770448626</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>140.16708817</v>
       </c>
       <c r="C69" s="5">
         <v>1.5326910599999906</v>
       </c>
       <c r="D69" s="5">
         <v>14.103939662124887</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>140.78639658</v>
       </c>
       <c r="C70" s="5">
         <v>0.61930841000000214</v>
       </c>
       <c r="D70" s="5">
         <v>5.4327909701366695</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>141.57106614</v>
       </c>
       <c r="C71" s="5">
         <v>0.78466955999999755</v>
       </c>
       <c r="D71" s="5">
         <v>6.8970479114187411</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>141.85778424</v>
       </c>
       <c r="C72" s="5">
         <v>0.28671810000000164</v>
       </c>
       <c r="D72" s="5">
         <v>2.4575656463404982</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>142.72818371</v>
       </c>
       <c r="C73" s="5">
         <v>0.87039946999999529</v>
       </c>
       <c r="D73" s="5">
         <v>7.6164856919725299</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>143.55696803000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.82878432000001112</v>
       </c>
       <c r="D74" s="5">
         <v>7.1949824074536428</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>144.52672527999999</v>
       </c>
       <c r="C75" s="5">
         <v>0.96975724999998647</v>
       </c>
       <c r="D75" s="5">
         <v>8.4143128558643134</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>145.36858520999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.84185992999999826</v>
       </c>
       <c r="D76" s="5">
         <v>7.2182748858781398</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>145.86940292</v>
       </c>
       <c r="C77" s="5">
         <v>0.50081771000000685</v>
       </c>
       <c r="D77" s="5">
         <v>4.2134320694559468</v>
       </c>
       <c r="E77" s="5">
         <v>6.4449355306669398</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>146.35105879</v>
       </c>
       <c r="C78" s="5">
         <v>0.48165586999999732</v>
       </c>
       <c r="D78" s="5">
         <v>4.0351173292280107</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>146.58713724</v>
       </c>
       <c r="C79" s="5">
         <v>0.23607845000000793</v>
       </c>
       <c r="D79" s="5">
         <v>1.9529827874112282</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>147.53613278</v>
       </c>
       <c r="C80" s="5">
         <v>0.94899553999999853</v>
       </c>
       <c r="D80" s="5">
         <v>8.0513968124422455</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>146.69167279999999</v>
       </c>
       <c r="C81" s="5">
         <v>-0.84445998000001055</v>
       </c>
       <c r="D81" s="5">
         <v>-6.6563483739822571</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>147.64163567</v>
       </c>
       <c r="C82" s="5">
         <v>0.94996287000000734</v>
       </c>
       <c r="D82" s="5">
         <v>8.0539487175714797</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>147.73855811999999</v>
       </c>
       <c r="C83" s="5">
         <v>9.6922449999993887E-2</v>
       </c>
       <c r="D83" s="5">
         <v>0.7906157126545077</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>147.00684476000001</v>
       </c>
       <c r="C84" s="5">
         <v>-0.73171335999998632</v>
       </c>
       <c r="D84" s="5">
         <v>-5.7840563411686858</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>147.72287288000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.71602812000000426</v>
       </c>
       <c r="D85" s="5">
         <v>6.0040029435916464</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>148.38047311</v>
       </c>
       <c r="C86" s="5">
         <v>0.65760022999998569</v>
       </c>
       <c r="D86" s="5">
         <v>5.4746460052407464</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>149.88310723000001</v>
       </c>
       <c r="C87" s="5">
         <v>1.5026341200000104</v>
       </c>
       <c r="D87" s="5">
         <v>12.852513600155513</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>150.81299548999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.92988825999998426</v>
       </c>
       <c r="D88" s="5">
         <v>7.7042742755611071</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>151.19006089999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.37706541000000016</v>
       </c>
       <c r="D89" s="5">
         <v>3.0418649364708505</v>
       </c>
       <c r="E89" s="5">
         <v>3.6475490222703133</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>153.38037768999999</v>
       </c>
       <c r="C90" s="5">
         <v>2.1903167899999971</v>
       </c>
       <c r="D90" s="5">
         <v>18.838929398441184</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>154.38028183</v>
       </c>
       <c r="C91" s="5">
         <v>0.99990414000001238</v>
       </c>
       <c r="D91" s="5">
         <v>8.1096145116555718</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>155.29181449999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.9115326699999855</v>
       </c>
       <c r="D92" s="5">
         <v>7.3200387105416542</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>154.86883316999999</v>
       </c>
       <c r="C93" s="5">
         <v>-0.42298132999999893</v>
       </c>
       <c r="D93" s="5">
         <v>-3.2200170401083805</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>156.53024314999999</v>
       </c>
       <c r="C94" s="5">
         <v>1.661409980000002</v>
       </c>
       <c r="D94" s="5">
         <v>13.66082482002351</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>156.95553729</v>
       </c>
       <c r="C95" s="5">
         <v>0.42529414000000543</v>
       </c>
       <c r="D95" s="5">
         <v>3.3095773594319366</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>157.91759392</v>
       </c>
       <c r="C96" s="5">
         <v>0.96205663000000641</v>
       </c>
       <c r="D96" s="5">
         <v>7.6084849268464483</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>158.76093662</v>
       </c>
       <c r="C97" s="5">
         <v>0.84334269999999378</v>
       </c>
       <c r="D97" s="5">
         <v>6.6000991578663903</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>159.89844120999999</v>
       </c>
       <c r="C98" s="5">
         <v>1.1375045899999918</v>
       </c>
       <c r="D98" s="5">
         <v>8.9449066858708903</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>158.32414778</v>
       </c>
       <c r="C99" s="5">
         <v>-1.5742934299999831</v>
       </c>
       <c r="D99" s="5">
         <v>-11.195464264640275</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>158.60755220999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.28340442999999027</v>
       </c>
       <c r="D100" s="5">
         <v>2.1693062552790021</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>158.63250402</v>
       </c>
       <c r="C101" s="5">
         <v>2.4951810000004571E-2</v>
       </c>
       <c r="D101" s="5">
         <v>0.18894493101944132</v>
       </c>
       <c r="E101" s="5">
         <v>4.9225743251221976</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>158.66973934999999</v>
       </c>
       <c r="C102" s="5">
         <v>3.7235329999987243E-2</v>
       </c>
       <c r="D102" s="5">
         <v>0.2820363098831713</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>159.14203308</v>
       </c>
       <c r="C103" s="5">
         <v>0.47229373000001829</v>
       </c>
       <c r="D103" s="5">
         <v>3.6309606436836228</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>159.14168312000001</v>
       </c>
       <c r="C104" s="5">
         <v>-3.4995999999409833E-4</v>
       </c>
       <c r="D104" s="5">
         <v>-2.6388183731351766E-3</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>160.24080330999999</v>
       </c>
       <c r="C105" s="5">
         <v>1.0991201899999794</v>
       </c>
       <c r="D105" s="5">
         <v>8.6100461541699147</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>160.14604304</v>
       </c>
       <c r="C106" s="5">
         <v>-9.4760269999994762E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-0.70733047780920932</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>160.60604735000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.4600043100000164</v>
       </c>
       <c r="D107" s="5">
         <v>3.5018655786816844</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>160.50058082999999</v>
       </c>
       <c r="C108" s="5">
         <v>-0.10546652000002155</v>
       </c>
       <c r="D108" s="5">
         <v>-0.78517418931337568</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>160.57901645000001</v>
       </c>
       <c r="C109" s="5">
         <v>7.84356200000218E-2</v>
       </c>
       <c r="D109" s="5">
         <v>0.5880112122920611</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>160.76498706999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.18597061999997777</v>
       </c>
       <c r="D110" s="5">
         <v>1.3986368883837086</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>159.63453812</v>
       </c>
       <c r="C111" s="5">
         <v>-1.1304489499999875</v>
       </c>
       <c r="D111" s="5">
         <v>-8.1192183426665121</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>160.78196266</v>
       </c>
       <c r="C112" s="5">
         <v>1.1474245400000029</v>
       </c>
       <c r="D112" s="5">
         <v>8.9746766475783613</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>160.82965877999999</v>
       </c>
       <c r="C113" s="5">
         <v>4.7696119999983466E-2</v>
       </c>
       <c r="D113" s="5">
         <v>0.35656251177886844</v>
       </c>
       <c r="E113" s="5">
         <v>1.3850596216542055</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>160.93443635</v>
       </c>
       <c r="C114" s="5">
         <v>0.1047775700000102</v>
       </c>
       <c r="D114" s="5">
         <v>0.78458528807836547</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>160.90222184999999</v>
       </c>
       <c r="C115" s="5">
         <v>-3.2214500000009139E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.23994161622812316</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>160.93654948</v>
       </c>
       <c r="C116" s="5">
         <v>3.4327630000007048E-2</v>
       </c>
       <c r="D116" s="5">
         <v>0.25631421235712271</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>160.62893102000001</v>
       </c>
       <c r="C117" s="5">
         <v>-0.30761845999998627</v>
       </c>
       <c r="D117" s="5">
         <v>-2.2697518837726305</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>160.44232962000001</v>
       </c>
       <c r="C118" s="5">
         <v>-0.18660140000000069</v>
       </c>
       <c r="D118" s="5">
         <v>-1.3851583254634314</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>160.71208688999999</v>
       </c>
       <c r="C119" s="5">
         <v>0.26975726999998528</v>
       </c>
       <c r="D119" s="5">
         <v>2.0363641570316116</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>161.53876771</v>
       </c>
       <c r="C120" s="5">
         <v>0.82668082000000709</v>
       </c>
       <c r="D120" s="5">
         <v>6.3502952807690027</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>162.25644005000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.71767234000000713</v>
       </c>
       <c r="D121" s="5">
         <v>5.4634882521302774</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>162.78161706</v>
       </c>
       <c r="C122" s="5">
         <v>0.52517700999999306</v>
       </c>
       <c r="D122" s="5">
         <v>3.9539467317162957</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>163.44259915999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.66098209999998403</v>
       </c>
       <c r="D123" s="5">
         <v>4.9829615669739091</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>163.71609377999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.27349462000000813</v>
       </c>
       <c r="D124" s="5">
         <v>2.0265887774272295</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>163.82356965</v>
       </c>
       <c r="C125" s="5">
         <v>0.10747587000000181</v>
       </c>
       <c r="D125" s="5">
         <v>0.79062312985567207</v>
       </c>
       <c r="E125" s="5">
         <v>1.8615415171000294</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>163.48454848</v>
       </c>
       <c r="C126" s="5">
         <v>-0.33902116999999521</v>
       </c>
       <c r="D126" s="5">
         <v>-2.4552435843631204</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>163.37593364</v>
       </c>
       <c r="C127" s="5">
         <v>-0.10861484000000132</v>
       </c>
       <c r="D127" s="5">
         <v>-0.79434173297773247</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>164.45698923</v>
       </c>
       <c r="C128" s="5">
         <v>1.0810555900000054</v>
       </c>
       <c r="D128" s="5">
         <v>8.2358253685758562</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>164.27572193</v>
       </c>
       <c r="C129" s="5">
         <v>-0.1812673000000018</v>
       </c>
       <c r="D129" s="5">
         <v>-1.3146716403441117</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>164.92972359999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.65400166999998532</v>
       </c>
       <c r="D130" s="5">
         <v>4.8833525089915009</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>165.24167251</v>
       </c>
       <c r="C131" s="5">
         <v>0.31194891000001235</v>
       </c>
       <c r="D131" s="5">
         <v>2.2934464653600495</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>165.69220859999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.45053608999998573</v>
       </c>
       <c r="D132" s="5">
         <v>3.3213466883637022</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>165.95078414</v>
       </c>
       <c r="C133" s="5">
         <v>0.2585755400000096</v>
       </c>
       <c r="D133" s="5">
         <v>1.8888506163830199</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>167.20322217</v>
       </c>
       <c r="C134" s="5">
         <v>1.2524380300000075</v>
       </c>
       <c r="D134" s="5">
         <v>9.4419955643223474</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>166.88424799000001</v>
       </c>
       <c r="C135" s="5">
         <v>-0.31897417999999789</v>
       </c>
       <c r="D135" s="5">
         <v>-2.2653767470225961</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>167.03799495999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.15374696999998605</v>
       </c>
       <c r="D136" s="5">
         <v>1.1111539440971319</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>167.09552783999999</v>
       </c>
       <c r="C137" s="5">
         <v>5.7532879999996567E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.41409975125450416</v>
       </c>
       <c r="E137" s="5">
         <v>1.9972450832260291</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>169.63004931</v>
       </c>
       <c r="C138" s="5">
         <v>2.5345214700000156</v>
       </c>
       <c r="D138" s="5">
         <v>19.799647822078192</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>170.51292437000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.88287506000000349</v>
       </c>
       <c r="D139" s="5">
         <v>6.4275767051912958</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>171.00210178</v>
       </c>
       <c r="C140" s="5">
         <v>0.48917740999999637</v>
       </c>
       <c r="D140" s="5">
         <v>3.4974730218448435</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>171.68245909000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.6803573100000051</v>
       </c>
       <c r="D141" s="5">
         <v>4.8802523032654532</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>172.66586913</v>
       </c>
       <c r="C142" s="5">
         <v>0.98341003999999543</v>
       </c>
       <c r="D142" s="5">
         <v>7.0944303754119309</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>174.76334177000001</v>
       </c>
       <c r="C143" s="5">
         <v>2.0974726400000065</v>
       </c>
       <c r="D143" s="5">
         <v>15.591552894377681</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>174.30788351000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.45545826000000034</v>
       </c>
       <c r="D144" s="5">
         <v>-3.0829316696933007</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>174.70768491999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.39980140999998071</v>
       </c>
       <c r="D145" s="5">
         <v>2.7873692571240172</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>174.81867997000001</v>
       </c>
       <c r="C146" s="5">
         <v>0.11099505000001386</v>
       </c>
       <c r="D146" s="5">
         <v>0.76505198255274465</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>174.91341001000001</v>
       </c>
       <c r="C147" s="5">
         <v>9.4730040000001736E-2</v>
       </c>
       <c r="D147" s="5">
         <v>0.6521926115394594</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>175.33606542999999</v>
       </c>
       <c r="C148" s="5">
         <v>0.42265541999998391</v>
       </c>
       <c r="D148" s="5">
         <v>2.9384917779361697</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>175.48333399000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.14726856000001476</v>
       </c>
       <c r="D149" s="5">
         <v>1.0125751498984537</v>
       </c>
       <c r="E149" s="5">
         <v>5.0197669910302167</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>177.61886265999999</v>
       </c>
       <c r="C150" s="5">
         <v>2.1355286699999851</v>
       </c>
       <c r="D150" s="5">
         <v>15.621472185801943</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>178.27133257</v>
       </c>
       <c r="C151" s="5">
         <v>0.65246991000000776</v>
       </c>
       <c r="D151" s="5">
         <v>4.4982727188340732</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>178.39636673000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.12503416000001266</v>
       </c>
       <c r="D152" s="5">
         <v>0.8448982428793661</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>179.14771418000001</v>
       </c>
       <c r="C153" s="5">
         <v>0.75134744999999725</v>
       </c>
       <c r="D153" s="5">
         <v>5.1727409303083727</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>180.03005331</v>
       </c>
       <c r="C154" s="5">
         <v>0.8823391299999912</v>
       </c>
       <c r="D154" s="5">
         <v>6.0730036163058276</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>179.68801324</v>
       </c>
       <c r="C155" s="5">
         <v>-0.34204006999999592</v>
       </c>
       <c r="D155" s="5">
         <v>-2.2562130820553472</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>178.65621870999999</v>
       </c>
       <c r="C156" s="5">
         <v>-1.0317945300000133</v>
       </c>
       <c r="D156" s="5">
         <v>-6.6770686459632023</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>179.86486357999999</v>
       </c>
       <c r="C157" s="5">
         <v>1.2086448700000005</v>
       </c>
       <c r="D157" s="5">
         <v>8.427223698490117</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>180.41757164000001</v>
       </c>
       <c r="C158" s="5">
         <v>0.55270806000001471</v>
       </c>
       <c r="D158" s="5">
         <v>3.7504538276947885</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>180.24432261999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.1732490200000143</v>
       </c>
       <c r="D159" s="5">
         <v>-1.1462537611405033</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>181.26992928000001</v>
       </c>
       <c r="C160" s="5">
         <v>1.0256066600000224</v>
       </c>
       <c r="D160" s="5">
         <v>7.0459041346781603</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>181.68222137999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.41229209999997352</v>
       </c>
       <c r="D161" s="5">
         <v>2.7637611818723151</v>
       </c>
       <c r="E161" s="5">
         <v>3.5324650204977548</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>185.03079553000001</v>
       </c>
       <c r="C162" s="5">
         <v>3.3485741500000188</v>
       </c>
       <c r="D162" s="5">
         <v>24.502771079068776</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>184.93896759</v>
       </c>
       <c r="C163" s="5">
         <v>-9.1827940000001718E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-0.59391867314262381</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>185.37944737000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.44047978000000398</v>
       </c>
       <c r="D164" s="5">
         <v>2.8958481644902667</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>184.84789595000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.53155141999999955</v>
       </c>
       <c r="D165" s="5">
         <v>-3.3870950793311705</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>185.22187412</v>
       </c>
       <c r="C166" s="5">
         <v>0.37397816999998668</v>
       </c>
       <c r="D166" s="5">
         <v>2.4549986160867787</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>185.56253079000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.34065667000001554</v>
       </c>
       <c r="D167" s="5">
         <v>2.229480489069946</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>186.19810082999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.63557003999997619</v>
       </c>
       <c r="D168" s="5">
         <v>4.1884362390325336</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>186.50569798999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.30759716000000026</v>
       </c>
       <c r="D169" s="5">
         <v>2.0004978437818011</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>186.47585864000001</v>
       </c>
       <c r="C170" s="5">
         <v>-2.9839349999974729E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.19182109972341044</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>187.2670085</v>
       </c>
       <c r="C171" s="5">
         <v>0.79114985999999021</v>
       </c>
       <c r="D171" s="5">
         <v>5.2116636753581691</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>187.39927835</v>
       </c>
       <c r="C172" s="5">
         <v>0.13226985000000013</v>
       </c>
       <c r="D172" s="5">
         <v>0.85088065715750449</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>186.73020542</v>
       </c>
       <c r="C173" s="5">
         <v>-0.66907292999999868</v>
       </c>
       <c r="D173" s="5">
         <v>-4.2012306819147804</v>
       </c>
       <c r="E173" s="5">
         <v>2.7784689121792772</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>186.51443724999999</v>
       </c>
       <c r="C174" s="5">
         <v>-0.21576817000001824</v>
       </c>
       <c r="D174" s="5">
         <v>-1.3778306590372269</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>187.10131928999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.5868820400000061</v>
       </c>
       <c r="D175" s="5">
         <v>3.8419289264790546</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>187.76927895</v>
       </c>
       <c r="C176" s="5">
         <v>0.66795966000000817</v>
       </c>
       <c r="D176" s="5">
         <v>4.3691784387417387</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>188.90133004</v>
       </c>
       <c r="C177" s="5">
         <v>1.1320510900000045</v>
       </c>
       <c r="D177" s="5">
         <v>7.4795220801792794</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>189.34655203</v>
       </c>
       <c r="C178" s="5">
         <v>0.44522198999999318</v>
       </c>
       <c r="D178" s="5">
         <v>2.865235323572568</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>188.70011611999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.64643591000000811</v>
       </c>
       <c r="D179" s="5">
         <v>-4.0207845027756983</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>190.38809703999999</v>
       </c>
       <c r="C180" s="5">
         <v>1.6879809200000011</v>
       </c>
       <c r="D180" s="5">
         <v>11.278562688295368</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>190.70420238</v>
       </c>
       <c r="C181" s="5">
         <v>0.31610534000000712</v>
       </c>
       <c r="D181" s="5">
         <v>2.0106801639406147</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>191.20633841</v>
       </c>
       <c r="C182" s="5">
         <v>0.50213603000000262</v>
       </c>
       <c r="D182" s="5">
         <v>3.2058365715670112</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>192.90107393</v>
       </c>
       <c r="C183" s="5">
         <v>1.6947355199999947</v>
       </c>
       <c r="D183" s="5">
         <v>11.170184763455282</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>193.77007627</v>
       </c>
       <c r="C184" s="5">
         <v>0.86900234000000864</v>
       </c>
       <c r="D184" s="5">
         <v>5.5418680399227371</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>194.60916275</v>
       </c>
       <c r="C185" s="5">
         <v>0.83908647999999175</v>
       </c>
       <c r="D185" s="5">
         <v>5.3219492548455261</v>
       </c>
       <c r="E185" s="5">
         <v>4.2194337612805333</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>193.96661037999999</v>
       </c>
       <c r="C186" s="5">
         <v>-0.6425523700000042</v>
       </c>
       <c r="D186" s="5">
         <v>-3.8909450870304396</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>194.49404655999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.52743617999999515</v>
       </c>
       <c r="D187" s="5">
         <v>3.3122996203578392</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>194.89573061999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.401684060000008</v>
       </c>
       <c r="D188" s="5">
         <v>2.5066784087143246</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>196.29617350999999</v>
       </c>
       <c r="C189" s="5">
         <v>1.4004428899999937</v>
       </c>
       <c r="D189" s="5">
         <v>8.9717934259452736</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>196.59877796000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.30260445000001823</v>
       </c>
       <c r="D190" s="5">
         <v>1.865650348435377</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>196.04503944999999</v>
       </c>
       <c r="C191" s="5">
         <v>-0.5537385100000165</v>
       </c>
       <c r="D191" s="5">
         <v>-3.3280396134009349</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>198.90648995999999</v>
       </c>
       <c r="C192" s="5">
         <v>2.8614505099999974</v>
       </c>
       <c r="D192" s="5">
         <v>18.991831716538133</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>198.48431220000001</v>
       </c>
       <c r="C193" s="5">
         <v>-0.42217775999998253</v>
       </c>
       <c r="D193" s="5">
         <v>-2.5174688637420672</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>199.45558513</v>
       </c>
       <c r="C194" s="5">
         <v>0.97127292999999781</v>
       </c>
       <c r="D194" s="5">
         <v>6.0327883349080569</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>200.76169124</v>
       </c>
       <c r="C195" s="5">
         <v>1.3061061100000018</v>
       </c>
       <c r="D195" s="5">
         <v>8.1473107172620018</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>200.95600927000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.19431803000000514</v>
       </c>
       <c r="D196" s="5">
         <v>1.1676878396854162</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>201.15861518</v>
       </c>
       <c r="C197" s="5">
         <v>0.2026059099999884</v>
       </c>
       <c r="D197" s="5">
         <v>1.2165837277522185</v>
       </c>
       <c r="E197" s="5">
         <v>3.3654388814228664</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>203.21191877999999</v>
       </c>
       <c r="C198" s="5">
         <v>2.0533035999999925</v>
       </c>
       <c r="D198" s="5">
         <v>12.960465363919615</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>203.48172129</v>
       </c>
       <c r="C199" s="5">
         <v>0.26980251000000521</v>
       </c>
       <c r="D199" s="5">
         <v>1.6049143285019829</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>203.11090232000001</v>
       </c>
       <c r="C200" s="5">
         <v>-0.37081896999998776</v>
       </c>
       <c r="D200" s="5">
         <v>-2.1650577055930875</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>204.54760279999999</v>
       </c>
       <c r="C201" s="5">
         <v>1.4367004799999847</v>
       </c>
       <c r="D201" s="5">
         <v>8.8263099424709104</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>204.89923397999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.35163117999999827</v>
       </c>
       <c r="D202" s="5">
         <v>2.0824977336215467</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>206.98886390999999</v>
       </c>
       <c r="C203" s="5">
         <v>2.089629930000001</v>
       </c>
       <c r="D203" s="5">
         <v>12.948314085046331</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>206.88149000999999</v>
       </c>
       <c r="C204" s="5">
         <v>-0.10737389999999891</v>
       </c>
       <c r="D204" s="5">
         <v>-0.62071792891454924</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>209.28613465999999</v>
       </c>
       <c r="C205" s="5">
         <v>2.4046446499999945</v>
       </c>
       <c r="D205" s="5">
         <v>14.875088447439143</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>210.40256853</v>
       </c>
       <c r="C206" s="5">
         <v>1.1164338700000087</v>
       </c>
       <c r="D206" s="5">
         <v>6.5925772456042031</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>210.57236864999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.16980011999999078</v>
       </c>
       <c r="D207" s="5">
         <v>0.97274002004299476</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>211.41766419000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.84529554000002349</v>
       </c>
       <c r="D208" s="5">
         <v>4.9249219925703969</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>213.13767983</v>
       </c>
       <c r="C209" s="5">
         <v>1.7200156399999855</v>
       </c>
       <c r="D209" s="5">
         <v>10.211664752727545</v>
       </c>
       <c r="E209" s="5">
         <v>5.9550343589713783</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>213.07093312000001</v>
       </c>
       <c r="C210" s="5">
         <v>-6.6746709999989662E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.37514830353446715</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>215.07019446999999</v>
       </c>
       <c r="C211" s="5">
         <v>1.9992613499999834</v>
       </c>
       <c r="D211" s="5">
         <v>11.859336697786315</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>217.00743236</v>
       </c>
       <c r="C212" s="5">
         <v>1.9372378900000058</v>
       </c>
       <c r="D212" s="5">
         <v>11.360857690836013</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>217.09674547</v>
       </c>
       <c r="C213" s="5">
         <v>8.9313110000006191E-2</v>
       </c>
       <c r="D213" s="5">
         <v>0.49499995908051098</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>218.2289371</v>
       </c>
       <c r="C214" s="5">
         <v>1.1321916299999941</v>
       </c>
       <c r="D214" s="5">
         <v>6.4408401216372591</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>219.00609004</v>
       </c>
       <c r="C215" s="5">
         <v>0.77715294000000767</v>
       </c>
       <c r="D215" s="5">
         <v>4.3581211762666605</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>219.18324107999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.17715103999998405</v>
       </c>
       <c r="D216" s="5">
         <v>0.97499366349158567</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>220.28823224000001</v>
       </c>
       <c r="C217" s="5">
         <v>1.1049911600000257</v>
       </c>
       <c r="D217" s="5">
         <v>6.2202792699597165</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>220.96024274000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.67201049999999896</v>
       </c>
       <c r="D218" s="5">
         <v>3.7227651315889121</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>221.56961514</v>
       </c>
       <c r="C219" s="5">
         <v>0.60937239999998383</v>
       </c>
       <c r="D219" s="5">
         <v>3.3600664938695068</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>222.72126220000001</v>
       </c>
       <c r="C220" s="5">
         <v>1.1516470600000162</v>
       </c>
       <c r="D220" s="5">
         <v>6.4186413140166376</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>223.15248764</v>
       </c>
       <c r="C221" s="5">
         <v>0.43122543999999152</v>
       </c>
       <c r="D221" s="5">
         <v>2.3483018296794445</v>
       </c>
       <c r="E221" s="5">
         <v>4.698750506239846</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>224.98098590000001</v>
       </c>
       <c r="C222" s="5">
         <v>1.8284982600000035</v>
       </c>
       <c r="D222" s="5">
         <v>10.288186596683735</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>226.66763627</v>
       </c>
       <c r="C223" s="5">
         <v>1.6866503699999953</v>
       </c>
       <c r="D223" s="5">
         <v>9.3765956723175883</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>226.30736891999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.36026735000001509</v>
       </c>
       <c r="D224" s="5">
         <v>-1.8907045586448179</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>225.38561247999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.92175643999999579</v>
       </c>
       <c r="D225" s="5">
         <v>-4.7796164847275557</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>227.45771672999999</v>
       </c>
       <c r="C226" s="5">
         <v>2.0721042499999953</v>
       </c>
       <c r="D226" s="5">
         <v>11.607615951319982</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>226.91901995000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.53869677999998089</v>
       </c>
       <c r="D227" s="5">
         <v>-2.8052768678265783</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>228.34398873000001</v>
       </c>
       <c r="C228" s="5">
         <v>1.4249687800000004</v>
       </c>
       <c r="D228" s="5">
         <v>7.8013517033487023</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>228.73288278999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.38889405999998417</v>
       </c>
       <c r="D229" s="5">
         <v>2.0629802882279114</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>229.36291936999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.63003657999999518</v>
       </c>
       <c r="D230" s="5">
         <v>3.3558945795332251</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>229.5417659</v>
       </c>
       <c r="C231" s="5">
         <v>0.17884653000001549</v>
       </c>
       <c r="D231" s="5">
         <v>0.93972750272988126</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>230.9099253</v>
       </c>
       <c r="C232" s="5">
         <v>1.3681593999999961</v>
       </c>
       <c r="D232" s="5">
         <v>7.3916681482299351</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>232.10623312999999</v>
       </c>
       <c r="C233" s="5">
         <v>1.196307829999995</v>
       </c>
       <c r="D233" s="5">
         <v>6.397257037762949</v>
       </c>
       <c r="E233" s="5">
         <v>4.0123888309256062</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>233.44204500000001</v>
       </c>
       <c r="C234" s="5">
         <v>1.3358118700000148</v>
       </c>
       <c r="D234" s="5">
         <v>7.1290633143042736</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>234.11707357</v>
       </c>
       <c r="C235" s="5">
         <v>0.67502856999999494</v>
       </c>
       <c r="D235" s="5">
         <v>3.5256803765812306</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>235.13400111999999</v>
       </c>
       <c r="C236" s="5">
         <v>1.0169275499999912</v>
       </c>
       <c r="D236" s="5">
         <v>5.3387513251753171</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>235.94823607000001</v>
       </c>
       <c r="C237" s="5">
         <v>0.81423495000001367</v>
       </c>
       <c r="D237" s="5">
         <v>4.2354896928822106</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>236.99713156999999</v>
       </c>
       <c r="C238" s="5">
         <v>1.0488954999999862</v>
       </c>
       <c r="D238" s="5">
         <v>5.4669184340697896</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>238.17585571000001</v>
       </c>
       <c r="C239" s="5">
         <v>1.1787241400000141</v>
       </c>
       <c r="D239" s="5">
         <v>6.134293768252097</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>239.84135326000001</v>
       </c>
       <c r="C240" s="5">
         <v>1.6654975499999978</v>
       </c>
       <c r="D240" s="5">
         <v>8.7216364621353506</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>240.27736009</v>
       </c>
       <c r="C241" s="5">
         <v>0.43600682999999663</v>
       </c>
       <c r="D241" s="5">
         <v>2.2034202204812336</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>241.53463015</v>
       </c>
       <c r="C242" s="5">
         <v>1.2572700599999962</v>
       </c>
       <c r="D242" s="5">
         <v>6.4629902279475848</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>243.47955121000001</v>
       </c>
       <c r="C243" s="5">
         <v>1.9449210600000129</v>
       </c>
       <c r="D243" s="5">
         <v>10.102461910457027</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>244.03210637999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.55255516999997667</v>
       </c>
       <c r="D244" s="5">
         <v>2.7575431377670157</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>244.75437557999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.7222691999999995</v>
       </c>
       <c r="D245" s="5">
         <v>3.6100665000942112</v>
       </c>
       <c r="E245" s="5">
         <v>5.4492903010131322</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>243.98884557</v>
       </c>
       <c r="C246" s="5">
         <v>-0.76553000999999199</v>
       </c>
       <c r="D246" s="5">
         <v>-3.6893995220181552</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>244.82595241999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.83710684999999785</v>
       </c>
       <c r="D247" s="5">
         <v>4.1956926583279541</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>246.24299902000001</v>
       </c>
       <c r="C248" s="5">
         <v>1.4170466000000204</v>
       </c>
       <c r="D248" s="5">
         <v>7.1709967770681837</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>247.58665912000001</v>
       </c>
       <c r="C249" s="5">
         <v>1.3436600999999939</v>
       </c>
       <c r="D249" s="5">
         <v>6.7481047357892177</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>248.38708985</v>
       </c>
       <c r="C250" s="5">
         <v>0.80043072999998799</v>
       </c>
       <c r="D250" s="5">
         <v>3.9492489061281777</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>249.35176369999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.96467384999999695</v>
       </c>
       <c r="D251" s="5">
         <v>4.7613537674850548</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>249.18565237000001</v>
       </c>
       <c r="C252" s="5">
         <v>-0.16611132999997835</v>
       </c>
       <c r="D252" s="5">
         <v>-0.79648470960371753</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>249.96861140999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.78295903999998018</v>
       </c>
       <c r="D253" s="5">
         <v>3.8363318658068968</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>249.94027573</v>
       </c>
       <c r="C254" s="5">
         <v>-2.8335679999997865E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.13594356631765336</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>251.39151939000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.4512436600000171</v>
       </c>
       <c r="D255" s="5">
         <v>7.1945088323432049</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>251.61010361000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.21858421999999678</v>
       </c>
       <c r="D256" s="5">
         <v>1.048400887141776</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>252.30481682999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.69471321999998281</v>
       </c>
       <c r="D257" s="5">
         <v>3.3640656650179013</v>
       </c>
       <c r="E257" s="5">
         <v>3.0849055229789313</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>252.96403408</v>
       </c>
       <c r="C258" s="5">
         <v>0.65921725000001175</v>
       </c>
       <c r="D258" s="5">
         <v>3.1807877309707466</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>252.22619280999999</v>
       </c>
       <c r="C259" s="5">
         <v>-0.73784127000001831</v>
       </c>
       <c r="D259" s="5">
         <v>-3.4445319973358757</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>253.91254989999999</v>
       </c>
       <c r="C260" s="5">
         <v>1.6863570900000013</v>
       </c>
       <c r="D260" s="5">
         <v>8.3247730818119869</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>254.85811104999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.94556115000000318</v>
       </c>
       <c r="D261" s="5">
         <v>4.5614305062616989</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>255.63901268999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.78090163999999618</v>
       </c>
       <c r="D262" s="5">
         <v>3.7394784532108094</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>256.71252993000002</v>
       </c>
       <c r="C263" s="5">
         <v>1.0735172400000295</v>
       </c>
       <c r="D263" s="5">
         <v>5.1572504415712928</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>258.09311408999997</v>
       </c>
       <c r="C264" s="5">
         <v>1.3805841599999553</v>
       </c>
       <c r="D264" s="5">
         <v>6.6478763670128727</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>258.20733625000003</v>
       </c>
       <c r="C265" s="5">
         <v>0.11422216000005392</v>
       </c>
       <c r="D265" s="5">
         <v>0.53236878317666214</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>259.57783898000002</v>
       </c>
       <c r="C266" s="5">
         <v>1.3705027299999983</v>
       </c>
       <c r="D266" s="5">
         <v>6.5585793945136084</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>258.81323257999998</v>
       </c>
       <c r="C267" s="5">
         <v>-0.76460640000004787</v>
       </c>
       <c r="D267" s="5">
         <v>-3.4779860471024548</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>259.12832514000002</v>
       </c>
       <c r="C268" s="5">
         <v>0.31509256000003916</v>
       </c>
       <c r="D268" s="5">
         <v>1.4707640579519454</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>260.13853882000001</v>
       </c>
       <c r="C269" s="5">
         <v>1.0102136799999926</v>
       </c>
       <c r="D269" s="5">
         <v>4.7798330181703097</v>
       </c>
       <c r="E269" s="5">
         <v>3.1048642227382794</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>260.73458369999997</v>
       </c>
       <c r="C270" s="5">
         <v>0.59604487999996536</v>
       </c>
       <c r="D270" s="5">
         <v>2.7844264588684053</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>261.46810158</v>
       </c>
       <c r="C271" s="5">
         <v>0.73351788000002216</v>
       </c>
       <c r="D271" s="5">
         <v>3.4286577897344461</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>262.09515764000002</v>
       </c>
       <c r="C272" s="5">
         <v>0.62705606000002945</v>
       </c>
       <c r="D272" s="5">
         <v>2.9161194407138602</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>261.68121689999998</v>
       </c>
       <c r="C273" s="5">
         <v>-0.41394074000004366</v>
       </c>
       <c r="D273" s="5">
         <v>-1.878847061418254</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>261.38561559999999</v>
       </c>
       <c r="C274" s="5">
         <v>-0.29560129999998708</v>
       </c>
       <c r="D274" s="5">
         <v>-1.3471581233549856</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>261.72727043999998</v>
       </c>
       <c r="C275" s="5">
         <v>0.34165483999998969</v>
       </c>
       <c r="D275" s="5">
         <v>1.5798347404513802</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>261.60992641000001</v>
       </c>
       <c r="C276" s="5">
         <v>-0.11734402999996973</v>
       </c>
       <c r="D276" s="5">
         <v>-0.53668891436106092</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>261.95522987999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.34530346999997619</v>
       </c>
       <c r="D277" s="5">
         <v>1.5954499100364394</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>262.40824325</v>
       </c>
       <c r="C278" s="5">
         <v>0.45301337000000785</v>
       </c>
       <c r="D278" s="5">
         <v>2.0950776287743222</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>261.98124876000003</v>
       </c>
       <c r="C279" s="5">
         <v>-0.42699448999997003</v>
       </c>
       <c r="D279" s="5">
         <v>-1.9352761468385049</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>262.32256726000003</v>
       </c>
       <c r="C280" s="5">
         <v>0.34131849999999986</v>
       </c>
       <c r="D280" s="5">
         <v>1.5746542378515915</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>262.86669107</v>
       </c>
       <c r="C281" s="5">
         <v>0.54412380999997367</v>
       </c>
       <c r="D281" s="5">
         <v>2.5176995766474697</v>
       </c>
       <c r="E281" s="5">
         <v>1.0487305196588803</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>262.32621549999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.54047557000001234</v>
       </c>
       <c r="D282" s="5">
         <v>-2.4395878576657148</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>263.42582649000002</v>
       </c>
       <c r="C283" s="5">
         <v>1.0996109900000306</v>
       </c>
       <c r="D283" s="5">
         <v>5.1477271184905415</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>263.62922522000002</v>
       </c>
       <c r="C284" s="5">
         <v>0.20339873000000352</v>
       </c>
       <c r="D284" s="5">
         <v>0.93049979997965604</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>264.96539109999998</v>
       </c>
       <c r="C285" s="5">
         <v>1.3361658799999532</v>
       </c>
       <c r="D285" s="5">
         <v>6.2544625411589339</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>265.62200779</v>
       </c>
       <c r="C286" s="5">
         <v>0.65661669000002121</v>
       </c>
       <c r="D286" s="5">
         <v>3.0146148454482713</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>265.94238194000002</v>
       </c>
       <c r="C287" s="5">
         <v>0.32037415000002056</v>
       </c>
       <c r="D287" s="5">
         <v>1.456993662856898</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>266.22937998999998</v>
       </c>
       <c r="C288" s="5">
         <v>0.28699804999996559</v>
       </c>
       <c r="D288" s="5">
         <v>1.3027227394559748</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>267.60987738</v>
       </c>
       <c r="C289" s="5">
         <v>1.3804973900000164</v>
       </c>
       <c r="D289" s="5">
         <v>6.4030064875393089</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>269.04166247000001</v>
       </c>
       <c r="C290" s="5">
         <v>1.4317850900000053</v>
       </c>
       <c r="D290" s="5">
         <v>6.6126618154127792</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>269.52379503999998</v>
       </c>
       <c r="C291" s="5">
         <v>0.48213256999997611</v>
       </c>
       <c r="D291" s="5">
         <v>2.1717665395641239</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>270.90572414000002</v>
       </c>
       <c r="C292" s="5">
         <v>1.3819291000000362</v>
       </c>
       <c r="D292" s="5">
         <v>6.329267488158119</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>271.25004761000002</v>
       </c>
       <c r="C293" s="5">
         <v>0.34432347000000618</v>
       </c>
       <c r="D293" s="5">
         <v>1.5359175182210638</v>
       </c>
       <c r="E293" s="5">
         <v>3.1892045758538323</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>272.85501787999999</v>
       </c>
       <c r="C294" s="5">
         <v>1.6049702699999671</v>
       </c>
       <c r="D294" s="5">
         <v>7.3360138638961514</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>273.69951963</v>
       </c>
       <c r="C295" s="5">
         <v>0.84450175000000627</v>
       </c>
       <c r="D295" s="5">
         <v>3.7779487524756128</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>274.49191696000003</v>
       </c>
       <c r="C296" s="5">
         <v>0.79239733000002843</v>
       </c>
       <c r="D296" s="5">
         <v>3.5300205075652125</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>274.72747289</v>
       </c>
       <c r="C297" s="5">
         <v>0.23555592999997543</v>
       </c>
       <c r="D297" s="5">
         <v>1.0346573629169908</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>275.63209324000002</v>
       </c>
       <c r="C298" s="5">
         <v>0.90462035000001606</v>
       </c>
       <c r="D298" s="5">
         <v>4.0237017177551015</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>276.72149510999998</v>
       </c>
       <c r="C299" s="5">
         <v>1.0894018699999606</v>
       </c>
       <c r="D299" s="5">
         <v>4.8473229919336225</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>277.20579684</v>
       </c>
       <c r="C300" s="5">
         <v>0.48430173000002696</v>
       </c>
       <c r="D300" s="5">
         <v>2.120503781313765</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>278.72726862000002</v>
       </c>
       <c r="C301" s="5">
         <v>1.521471780000013</v>
       </c>
       <c r="D301" s="5">
         <v>6.7888262728508009</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>279.40916773999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.68189911999996866</v>
       </c>
       <c r="D302" s="5">
         <v>2.9755957322639359</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>281.11633983000002</v>
       </c>
       <c r="C303" s="5">
         <v>1.7071720900000287</v>
       </c>
       <c r="D303" s="5">
         <v>7.5833973891445305</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>282.31248785999998</v>
       </c>
       <c r="C304" s="5">
         <v>1.1961480299999607</v>
       </c>
       <c r="D304" s="5">
         <v>5.2271953855075104</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>283.52012913999999</v>
       </c>
       <c r="C305" s="5">
         <v>1.2076412800000185</v>
       </c>
       <c r="D305" s="5">
         <v>5.2557197907693975</v>
       </c>
       <c r="E305" s="5">
         <v>4.5235315673167076</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>282.49457102999997</v>
       </c>
       <c r="C306" s="5">
         <v>-1.02555811000002</v>
       </c>
       <c r="D306" s="5">
         <v>-4.2553544988633396</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>282.96420040999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.46962938000001486</v>
       </c>
       <c r="D307" s="5">
         <v>2.0132660521025469</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>283.32479977000003</v>
       </c>
       <c r="C308" s="5">
         <v>0.36059936000003745</v>
       </c>
       <c r="D308" s="5">
         <v>1.5400007549129846</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>285.81372199999998</v>
       </c>
       <c r="C309" s="5">
         <v>2.4889222299999574</v>
       </c>
       <c r="D309" s="5">
         <v>11.066176285119479</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>287.60050206</v>
       </c>
       <c r="C310" s="5">
         <v>1.7867800600000123</v>
       </c>
       <c r="D310" s="5">
         <v>7.7652576329252154</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>288.79301230999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.192510249999998</v>
       </c>
       <c r="D311" s="5">
         <v>5.0907498393944151</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>290.05535798</v>
       </c>
       <c r="C312" s="5">
         <v>1.262345670000002</v>
       </c>
       <c r="D312" s="5">
         <v>5.3732896069329739</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>290.81577635999997</v>
       </c>
       <c r="C313" s="5">
         <v>0.76041837999997597</v>
       </c>
       <c r="D313" s="5">
         <v>3.1917185303189433</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>290.26774311000003</v>
       </c>
       <c r="C314" s="5">
         <v>-0.54803324999994629</v>
       </c>
       <c r="D314" s="5">
         <v>-2.2380710670949822</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>292.23229822000002</v>
       </c>
       <c r="C315" s="5">
         <v>1.9645551099999921</v>
       </c>
       <c r="D315" s="5">
         <v>8.4309462532486492</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>293.47104544000001</v>
       </c>
       <c r="C316" s="5">
         <v>1.2387472199999934</v>
       </c>
       <c r="D316" s="5">
         <v>5.2069783900395628</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>294.35259545000002</v>
       </c>
       <c r="C317" s="5">
         <v>0.88155001000001221</v>
       </c>
       <c r="D317" s="5">
         <v>3.6648025231725834</v>
       </c>
       <c r="E317" s="5">
         <v>3.8207044920789635</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>295.38189063999999</v>
       </c>
       <c r="C318" s="5">
         <v>1.0292951899999707</v>
       </c>
       <c r="D318" s="5">
         <v>4.2778231892783847</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>296.05004610999998</v>
       </c>
       <c r="C319" s="5">
         <v>0.66815546999998787</v>
       </c>
       <c r="D319" s="5">
         <v>2.7484325783113439</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>296.50050649000002</v>
       </c>
       <c r="C320" s="5">
         <v>0.45046038000003819</v>
       </c>
       <c r="D320" s="5">
         <v>1.8412399080215858</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>296.8725968</v>
       </c>
       <c r="C321" s="5">
         <v>0.37209030999997594</v>
       </c>
       <c r="D321" s="5">
         <v>1.5163656281434346</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>297.49142094000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.61882414000001518</v>
       </c>
       <c r="D322" s="5">
         <v>2.5302500532431216</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>297.76139795</v>
       </c>
       <c r="C323" s="5">
         <v>0.26997700999999097</v>
       </c>
       <c r="D323" s="5">
         <v>1.0944663921649722</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>298.90360155000002</v>
       </c>
       <c r="C324" s="5">
         <v>1.1422036000000162</v>
       </c>
       <c r="D324" s="5">
         <v>4.7015325714378831</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>299.77896035999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.87535880999996607</v>
       </c>
       <c r="D325" s="5">
         <v>3.5714398450330087</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>301.18849827000003</v>
       </c>
       <c r="C326" s="5">
         <v>1.40953791000004</v>
       </c>
       <c r="D326" s="5">
         <v>5.7905335696224247</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>301.74901720000003</v>
       </c>
       <c r="C327" s="5">
         <v>0.56051893000000064</v>
       </c>
       <c r="D327" s="5">
         <v>2.2562293230180996</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>301.94744478000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.19842757999998639</v>
       </c>
       <c r="D328" s="5">
         <v>0.7919700451940237</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>302.10200008999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.15455530999997791</v>
       </c>
       <c r="D329" s="5">
         <v>0.61596612013028462</v>
       </c>
       <c r="E329" s="5">
         <v>2.6326945166400995</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>304.52255150000002</v>
       </c>
       <c r="C330" s="5">
         <v>2.42055141000003</v>
       </c>
       <c r="D330" s="5">
         <v>10.050067356616953</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>305.60767824999999</v>
       </c>
       <c r="C331" s="5">
         <v>1.0851267499999722</v>
       </c>
       <c r="D331" s="5">
         <v>4.3608525671389842</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>306.59044296000002</v>
       </c>
       <c r="C332" s="5">
         <v>0.9827647100000263</v>
       </c>
       <c r="D332" s="5">
         <v>3.9279155675721711</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>307.21826654</v>
       </c>
       <c r="C333" s="5">
         <v>0.62782357999998339</v>
       </c>
       <c r="D333" s="5">
         <v>2.4851774420056039</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>307.33770878000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.11944224000001213</v>
       </c>
       <c r="D334" s="5">
         <v>0.4675424240515369</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>308.76544510999997</v>
       </c>
       <c r="C335" s="5">
         <v>1.4277363299999593</v>
       </c>
       <c r="D335" s="5">
         <v>5.7192571225662681</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>306.43623439999999</v>
       </c>
       <c r="C336" s="5">
         <v>-2.3292107099999839</v>
       </c>
       <c r="D336" s="5">
         <v>-8.6860542621182155</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>307.31793488</v>
       </c>
       <c r="C337" s="5">
         <v>0.88170048000000634</v>
       </c>
       <c r="D337" s="5">
         <v>3.5078935662821609</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>308.37386992</v>
       </c>
       <c r="C338" s="5">
         <v>1.0559350400000085</v>
       </c>
       <c r="D338" s="5">
         <v>4.2019815654463333</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>308.27505052999999</v>
       </c>
       <c r="C339" s="5">
         <v>-9.8819390000016938E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-0.38386679453764616</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>308.76786084000003</v>
       </c>
       <c r="C340" s="5">
         <v>0.4928103100000385</v>
       </c>
       <c r="D340" s="5">
         <v>1.9352838319720123</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>309.60575267000002</v>
       </c>
       <c r="C341" s="5">
         <v>0.83789182999998957</v>
       </c>
       <c r="D341" s="5">
         <v>3.3054397519461043</v>
       </c>
       <c r="E341" s="5">
         <v>2.4838473686915608</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>310.49916616000002</v>
       </c>
       <c r="C342" s="5">
         <v>0.89341349000000037</v>
       </c>
       <c r="D342" s="5">
         <v>3.5182687204637686</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>310.85880529999997</v>
       </c>
       <c r="C343" s="5">
         <v>0.35963913999995611</v>
       </c>
       <c r="D343" s="5">
         <v>1.3988020827693015</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>311.67110038999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.81229509000002054</v>
       </c>
       <c r="D344" s="5">
         <v>3.18114164648442</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>310.9773189</v>
       </c>
       <c r="C345" s="5">
         <v>-0.69378148999999212</v>
       </c>
       <c r="D345" s="5">
         <v>-2.6387440356400949</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>311.68527688</v>
       </c>
       <c r="C346" s="5">
         <v>0.70795798000000332</v>
       </c>
       <c r="D346" s="5">
         <v>2.7663367388281124</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>313.38053054</v>
       </c>
       <c r="C347" s="5">
         <v>1.6952536599999917</v>
       </c>
       <c r="D347" s="5">
         <v>6.725619000554639</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>314.38263353999997</v>
       </c>
       <c r="C348" s="5">
         <v>1.0021029999999769</v>
       </c>
       <c r="D348" s="5">
         <v>3.905475531521585</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>315.34280861000002</v>
       </c>
       <c r="C349" s="5">
         <v>0.96017507000004798</v>
       </c>
       <c r="D349" s="5">
         <v>3.7271879921627615</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>315.57270367000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.22989505999998983</v>
       </c>
       <c r="D350" s="5">
         <v>0.87835499302832964</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>315.72117637000002</v>
       </c>
       <c r="C351" s="5">
         <v>0.14847270000001345</v>
       </c>
       <c r="D351" s="5">
         <v>0.5660470655001637</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>316.16140673000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.44023035999998683</v>
       </c>
       <c r="D352" s="5">
         <v>1.6861291397614941</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>317.11499462</v>
       </c>
       <c r="C353" s="5">
         <v>0.95358788999999433</v>
       </c>
       <c r="D353" s="5">
         <v>3.6800198540769102</v>
       </c>
       <c r="E353" s="5">
         <v>2.4254206794419142</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>317.12474243000003</v>
       </c>
       <c r="C354" s="5">
         <v>9.7478100000216727E-3</v>
       </c>
       <c r="D354" s="5">
         <v>3.6893082995015369E-2</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>318.45856492000001</v>
       </c>
       <c r="C355" s="5">
         <v>1.3338224899999886</v>
       </c>
       <c r="D355" s="5">
         <v>5.1655928536213258</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>319.22425765000003</v>
       </c>
       <c r="C356" s="5">
         <v>0.76569273000001203</v>
       </c>
       <c r="D356" s="5">
         <v>2.9237079948507105</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>319.89729106999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.67303341999996746</v>
       </c>
       <c r="D357" s="5">
         <v>2.5595533761305189</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>321.08421122999999</v>
       </c>
       <c r="C358" s="5">
         <v>1.1869201599999997</v>
       </c>
       <c r="D358" s="5">
         <v>4.5443713646327266</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>321.842761</v>
       </c>
       <c r="C359" s="5">
         <v>0.7585497700000019</v>
       </c>
       <c r="D359" s="5">
         <v>2.8720841264353147</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>321.97748143000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.13472043000001577</v>
       </c>
       <c r="D360" s="5">
         <v>0.50346705755490717</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>323.13971320000002</v>
       </c>
       <c r="C361" s="5">
         <v>1.1622317700000053</v>
       </c>
       <c r="D361" s="5">
         <v>4.4186406559407976</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>323.16143717</v>
       </c>
       <c r="C362" s="5">
         <v>2.1723969999982273E-2</v>
       </c>
       <c r="D362" s="5">
         <v>8.0703188420394589E-2</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>323.68064549000002</v>
       </c>
       <c r="C363" s="5">
         <v>0.51920832000001838</v>
       </c>
       <c r="D363" s="5">
         <v>1.9451120788299914</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>324.44410491999997</v>
       </c>
       <c r="C364" s="5">
         <v>0.76345942999995486</v>
       </c>
       <c r="D364" s="5">
         <v>2.8674258664924679</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>324.56438457000002</v>
       </c>
       <c r="C365" s="5">
         <v>0.12027965000004315</v>
       </c>
       <c r="D365" s="5">
         <v>0.44577861178849432</v>
       </c>
       <c r="E365" s="5">
         <v>2.3491131218587258</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>325.68182094000002</v>
       </c>
       <c r="C366" s="5">
         <v>1.1174363700000072</v>
       </c>
       <c r="D366" s="5">
         <v>4.2105939451440477</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>326.66268279000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.98086184999999659</v>
       </c>
       <c r="D367" s="5">
         <v>3.6745318002701088</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>325.94496219000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.71772060000000693</v>
       </c>
       <c r="D368" s="5">
         <v>-2.6049282693549225</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>285.09629517000002</v>
       </c>
       <c r="C369" s="5">
         <v>-40.848667019999993</v>
       </c>
       <c r="D369" s="5">
         <v>-79.947542312649063</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>297.13051888000001</v>
       </c>
       <c r="C370" s="5">
         <v>12.034223709999992</v>
       </c>
       <c r="D370" s="5">
         <v>64.23595953702312</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>304.82367128999999</v>
       </c>
       <c r="C371" s="5">
         <v>7.693152409999982</v>
       </c>
       <c r="D371" s="5">
         <v>35.899273971210555</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>306.07857945000001</v>
       </c>
       <c r="C372" s="5">
         <v>1.2549081600000136</v>
       </c>
       <c r="D372" s="5">
         <v>5.0536078438390808</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>307.11809604000001</v>
       </c>
       <c r="C373" s="5">
         <v>1.0395165900000052</v>
       </c>
       <c r="D373" s="5">
         <v>4.1524849089906724</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>308.84916234999997</v>
       </c>
       <c r="C374" s="5">
         <v>1.7310663099999601</v>
       </c>
       <c r="D374" s="5">
         <v>6.9774527700268596</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>311.93381362000002</v>
       </c>
       <c r="C375" s="5">
         <v>3.0846512700000517</v>
       </c>
       <c r="D375" s="5">
         <v>12.665856942852315</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>313.36364107999998</v>
       </c>
       <c r="C376" s="5">
         <v>1.4298274599999559</v>
       </c>
       <c r="D376" s="5">
         <v>5.6413152393283816</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>314.68547759</v>
       </c>
       <c r="C377" s="5">
         <v>1.3218365100000256</v>
       </c>
       <c r="D377" s="5">
         <v>5.1809662513824684</v>
       </c>
       <c r="E377" s="5">
         <v>-3.0437433833315097</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>315.90148952999999</v>
       </c>
       <c r="C378" s="5">
         <v>1.2160119399999871</v>
       </c>
       <c r="D378" s="5">
         <v>4.7368891664274715</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>314.08257464000002</v>
       </c>
       <c r="C379" s="5">
         <v>-1.8189148899999736</v>
       </c>
       <c r="D379" s="5">
         <v>-6.6947622715024409</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>316.26299627999998</v>
       </c>
       <c r="C380" s="5">
         <v>2.1804216399999632</v>
       </c>
       <c r="D380" s="5">
         <v>8.6561882689924374</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>316.43345325000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.17045697000003202</v>
       </c>
       <c r="D381" s="5">
         <v>0.64868735662169108</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>316.22805244</v>
       </c>
       <c r="C382" s="5">
         <v>-0.20540081000001464</v>
       </c>
       <c r="D382" s="5">
         <v>-0.77615974157188017</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>317.12157521</v>
       </c>
       <c r="C383" s="5">
         <v>0.89352277000000413</v>
       </c>
       <c r="D383" s="5">
         <v>3.4438700835842662</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>319.60908533999998</v>
       </c>
       <c r="C384" s="5">
         <v>2.4875101299999756</v>
       </c>
       <c r="D384" s="5">
         <v>9.8297296334777009</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>319.05511216000002</v>
       </c>
       <c r="C385" s="5">
         <v>-0.55397317999995721</v>
       </c>
       <c r="D385" s="5">
         <v>-2.0602262164203355</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>318.16822196999999</v>
       </c>
       <c r="C386" s="5">
         <v>-0.886890190000031</v>
       </c>
       <c r="D386" s="5">
         <v>-3.2851594483846225</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>320.53453301000002</v>
       </c>
       <c r="C387" s="5">
         <v>2.3663110400000278</v>
       </c>
       <c r="D387" s="5">
         <v>9.2990262855002328</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>320.84022128999999</v>
       </c>
       <c r="C388" s="5">
         <v>0.30568827999996984</v>
       </c>
       <c r="D388" s="5">
         <v>1.1504412895895433</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>322.00191396000002</v>
       </c>
       <c r="C389" s="5">
         <v>1.1616926700000363</v>
       </c>
       <c r="D389" s="5">
         <v>4.4325183482005537</v>
       </c>
       <c r="E389" s="5">
         <v>2.3249996873171641</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>321.85491988000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.14699408000001313</v>
       </c>
       <c r="D390" s="5">
         <v>-0.54642746676454301</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>322.37850917999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.52358929999996917</v>
       </c>
       <c r="D391" s="5">
         <v>1.9697055610914393</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>322.76869633000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.39018715000003112</v>
       </c>
       <c r="D392" s="5">
         <v>1.4621138892854768</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>326.71281654000001</v>
       </c>
       <c r="C393" s="5">
         <v>3.9441202099999941</v>
       </c>
       <c r="D393" s="5">
         <v>15.690357311208958</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>327.57554983</v>
       </c>
       <c r="C394" s="5">
         <v>0.86273328999999421</v>
       </c>
       <c r="D394" s="5">
         <v>3.2152060875049626</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>327.84699201000001</v>
       </c>
       <c r="C395" s="5">
         <v>0.27144218000000819</v>
       </c>
       <c r="D395" s="5">
         <v>0.9989123057104532</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>331.38391209999997</v>
       </c>
       <c r="C396" s="5">
         <v>3.5369200899999669</v>
       </c>
       <c r="D396" s="5">
         <v>13.742457434139554</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>332.20834487000002</v>
       </c>
       <c r="C397" s="5">
         <v>0.824432770000044</v>
       </c>
       <c r="D397" s="5">
         <v>3.0266081014729496</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>334.13584068</v>
       </c>
       <c r="C398" s="5">
         <v>1.9274958099999822</v>
       </c>
       <c r="D398" s="5">
         <v>7.1890191832591377</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>335.41674455999998</v>
       </c>
       <c r="C399" s="5">
         <v>1.2809038799999826</v>
       </c>
       <c r="D399" s="5">
         <v>4.6984199464304321</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>337.06055655</v>
       </c>
       <c r="C400" s="5">
         <v>1.6438119900000174</v>
       </c>
       <c r="D400" s="5">
         <v>6.0421021454204915</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>337.37643285000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.31587630000001354</v>
       </c>
       <c r="D401" s="5">
         <v>1.1303945941391946</v>
       </c>
       <c r="E401" s="5">
         <v>4.7746669269518316</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>339.92644683999998</v>
       </c>
       <c r="C402" s="5">
         <v>2.5500139899999681</v>
       </c>
       <c r="D402" s="5">
         <v>9.4567508670530884</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>341.09265858999998</v>
       </c>
       <c r="C403" s="5">
         <v>1.1662117500000022</v>
       </c>
       <c r="D403" s="5">
         <v>4.1955108882407721</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>343.44723518000001</v>
       </c>
       <c r="C404" s="5">
         <v>2.354576590000022</v>
       </c>
       <c r="D404" s="5">
         <v>8.6055025801399232</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>345.24897413000002</v>
       </c>
       <c r="C405" s="5">
         <v>1.8017389500000149</v>
       </c>
       <c r="D405" s="5">
         <v>6.4801040154841338</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>347.38220215000001</v>
       </c>
       <c r="C406" s="5">
         <v>2.13322801999999</v>
       </c>
       <c r="D406" s="5">
         <v>7.6718080468130667</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>348.81819804999998</v>
       </c>
       <c r="C407" s="5">
         <v>1.4359958999999662</v>
       </c>
       <c r="D407" s="5">
         <v>5.0748657014798804</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>348.28785957000002</v>
       </c>
       <c r="C408" s="5">
         <v>-0.53033847999995487</v>
       </c>
       <c r="D408" s="5">
         <v>-1.8092844616211079</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>348.86632233</v>
       </c>
       <c r="C409" s="5">
         <v>0.57846275999997943</v>
       </c>
       <c r="D409" s="5">
         <v>2.0113578752138039</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>350.01413104</v>
       </c>
       <c r="C410" s="5">
         <v>1.1478087099999925</v>
       </c>
       <c r="D410" s="5">
         <v>4.0203656737385352</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>350.18629349999998</v>
       </c>
       <c r="C411" s="5">
         <v>0.17216245999998137</v>
       </c>
       <c r="D411" s="5">
         <v>0.59184687847477768</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>350.95421160000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.76791810000003125</v>
       </c>
       <c r="D412" s="5">
         <v>2.6634322561733814</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>351.69385288000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.73964128000000073</v>
       </c>
       <c r="D413" s="5">
         <v>2.5585396571053964</v>
       </c>
       <c r="E413" s="5">
         <v>4.2437522707359898</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>351.40250942</v>
       </c>
       <c r="C414" s="5">
         <v>-0.29134346000000733</v>
       </c>
       <c r="D414" s="5">
         <v>-0.98956417671494101</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>353.00230936000003</v>
       </c>
       <c r="C415" s="5">
         <v>1.5997999400000253</v>
       </c>
       <c r="D415" s="5">
         <v>5.6020274977831575</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>352.93055500000003</v>
       </c>
       <c r="C416" s="5">
         <v>-7.1754359999999906E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-0.24365005870863321</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>353.66691150999998</v>
       </c>
       <c r="C417" s="5">
         <v>0.7363565099999505</v>
       </c>
       <c r="D417" s="5">
         <v>2.532618632891559</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>354.08524161999998</v>
       </c>
       <c r="C418" s="5">
         <v>0.41833010999999942</v>
       </c>
       <c r="D418" s="5">
         <v>1.4286743046515671</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>354.84250036999998</v>
       </c>
       <c r="C419" s="5">
         <v>0.75725875000000542</v>
       </c>
       <c r="D419" s="5">
         <v>2.5967638659546877</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>355.46976267999997</v>
       </c>
       <c r="C420" s="5">
         <v>0.62726230999999188</v>
       </c>
       <c r="D420" s="5">
         <v>2.1420103452642447</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>357.10582718000001</v>
       </c>
       <c r="C421" s="5">
         <v>1.6360645000000318</v>
       </c>
       <c r="D421" s="5">
         <v>5.6650280695409228</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>358.02155934000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.91573216000000457</v>
       </c>
       <c r="D422" s="5">
         <v>3.1209519561306687</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>358.83596856000003</v>
       </c>
       <c r="C423" s="5">
         <v>0.81440922000001592</v>
       </c>
       <c r="D423" s="5">
         <v>2.7641107958176425</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>359.91803569000001</v>
       </c>
       <c r="C424" s="5">
         <v>1.0820671299999844</v>
       </c>
       <c r="D424" s="5">
         <v>3.6792133051325226</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>360.66656885999998</v>
       </c>
       <c r="C425" s="5">
         <v>0.74853316999997332</v>
       </c>
       <c r="D425" s="5">
         <v>2.5244244991390108</v>
       </c>
       <c r="E425" s="5">
         <v>2.5512859853884073</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>362.35402433000002</v>
       </c>
       <c r="C426" s="5">
         <v>1.6874554700000317</v>
       </c>
       <c r="D426" s="5">
         <v>5.7612094246228374</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>363.31133863000002</v>
       </c>
       <c r="C427" s="5">
         <v>0.95731430000000728</v>
       </c>
       <c r="D427" s="5">
         <v>3.2167918793376549</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>363.68027031999998</v>
       </c>
       <c r="C428" s="5">
         <v>0.36893168999995396</v>
       </c>
       <c r="D428" s="5">
         <v>1.2253926225032519</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>364.94715980000001</v>
       </c>
       <c r="C429" s="5">
         <v>1.2668894800000317</v>
       </c>
       <c r="D429" s="5">
         <v>4.2612585392186153</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>365.36572818000002</v>
       </c>
       <c r="C430" s="5">
         <v>0.41856838000001062</v>
       </c>
       <c r="D430" s="5">
         <v>1.3850296857323752</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>364.30304202999997</v>
       </c>
       <c r="C431" s="5">
         <v>-1.0626861500000473</v>
       </c>
       <c r="D431" s="5">
         <v>-3.4349692995037762</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>366.45886689000002</v>
       </c>
       <c r="C432" s="5">
         <v>2.1558248600000525</v>
       </c>
       <c r="D432" s="5">
         <v>7.3369474032508153</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>367.34774217</v>
       </c>
       <c r="C433" s="5">
         <v>0.88887527999997928</v>
       </c>
       <c r="D433" s="5">
         <v>2.9498423079167058</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>367.98466122000002</v>
       </c>
       <c r="C434" s="5">
         <v>0.63691905000001725</v>
       </c>
       <c r="D434" s="5">
         <v>2.1005535272763165</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>366.17468836</v>
       </c>
       <c r="C435" s="5">
         <v>-1.8099728600000162</v>
       </c>
       <c r="D435" s="5">
         <v>-5.7452486159476734</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>367.20851648000001</v>
       </c>
       <c r="C436" s="5">
         <v>1.0338281200000097</v>
       </c>
       <c r="D436" s="5">
         <v>3.4410910874162592</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>367.07450886999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.13400761000002603</v>
       </c>
       <c r="D437" s="5">
         <v>-0.43704530089235805</v>
       </c>
       <c r="E437" s="5">
         <v>1.7766936453950555</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>366.74620904</v>
       </c>
       <c r="C438" s="5">
         <v>-0.32829982999999174</v>
       </c>
       <c r="D438" s="5">
         <v>-1.0679784450909113</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>365.81447815000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.93173088999998299</v>
       </c>
       <c r="D439" s="5">
         <v>-3.0063999941902786</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>367.89116507</v>
+        <v>368.43189814999999</v>
       </c>
       <c r="C440" s="5">
-        <v>2.076686919999986</v>
+        <v>2.6174199999999814</v>
       </c>
       <c r="D440" s="5">
-        <v>7.0290377989215891</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9321320111318094</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>368.14439099999998</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.28750715000001037</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-0.93241564844583902</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>