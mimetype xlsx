--- v6 (2026-05-27)
+++ v7 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3B9B2064-542E-4D85-9C14-4062AD81671F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BCF6FD92-E9AE-4593-8F00-7339F55E8C14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{902E4AF3-922B-4D2B-85BB-F74D13D9DA84}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D4DAE364-2A8F-48A1-B3EC-89537CDA2C44}"/>
   </bookViews>
   <sheets>
     <sheet name="daleduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Education and Health Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5190C85E-A708-4CF3-855A-762760B55A84}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DA19083-997A-4D23-9BE0-2AC973D1AEC7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>108.83562136</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>108.83543873000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>109.84145658</v>
+        <v>109.84127106</v>
       </c>
       <c r="C7" s="5">
-        <v>1.0058352199999945</v>
+        <v>1.0058323299999898</v>
       </c>
       <c r="D7" s="5">
-        <v>11.671581657268515</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>11.671566990806781</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>110.22293917</v>
+        <v>110.22279983</v>
       </c>
       <c r="C8" s="5">
-        <v>0.38148259000000451</v>
+        <v>0.38152877000000274</v>
       </c>
       <c r="D8" s="5">
-        <v>4.248172688268026</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>4.2487041241858536</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>110.57582848</v>
+        <v>110.57588346</v>
       </c>
       <c r="C9" s="5">
-        <v>0.35288930999999479</v>
+        <v>0.35308363000000043</v>
       </c>
       <c r="D9" s="5">
-        <v>3.9102937087954981</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>3.9124900396562579</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>111.59849517000001</v>
+        <v>111.59857232</v>
       </c>
       <c r="C10" s="5">
-        <v>1.0226666900000083</v>
+        <v>1.0226888600000024</v>
       </c>
       <c r="D10" s="5">
-        <v>11.680574170943281</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>11.680834300445087</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>112.24737325</v>
+        <v>112.24746253000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.6488780799999887</v>
+        <v>0.64889021000000469</v>
       </c>
       <c r="D11" s="5">
-        <v>7.2047870419978288</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>7.2049209217180277</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>113.2352089</v>
+        <v>113.2352684</v>
       </c>
       <c r="C12" s="5">
-        <v>0.98783565000000806</v>
+        <v>0.98780586999998832</v>
       </c>
       <c r="D12" s="5">
-        <v>11.087089261248973</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>11.086729431673191</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>114.33406804000001</v>
+        <v>114.33412306</v>
       </c>
       <c r="C13" s="5">
-        <v>1.0988591400000018</v>
+        <v>1.0988546600000006</v>
       </c>
       <c r="D13" s="5">
-        <v>12.287146530898841</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>12.287086928644154</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>114.21315190999999</v>
+        <v>114.21320025999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.12091613000001189</v>
+        <v>-0.12092280000000244</v>
       </c>
       <c r="D14" s="5">
-        <v>-1.2617266027201479</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-1.2617951943060701</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>114.5763201</v>
+        <v>114.5763529</v>
       </c>
       <c r="C15" s="5">
-        <v>0.36316819000001033</v>
+        <v>0.3631526400000098</v>
       </c>
       <c r="D15" s="5">
-        <v>3.8831319810871179</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>3.8829611236024464</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>115.42360901000001</v>
+        <v>115.42365572999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.84728891000000317</v>
+        <v>0.84730282999998963</v>
       </c>
       <c r="D16" s="5">
-        <v>9.2439406209637198</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>9.2440959630327271</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>115.70157037</v>
+        <v>115.70161503</v>
       </c>
       <c r="C17" s="5">
-        <v>0.27796135999999194</v>
+        <v>0.27795930000000624</v>
       </c>
       <c r="D17" s="5">
-        <v>2.9284061961822205</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>2.9283830041461067</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>114.41837368</v>
+        <v>114.41819792</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.2831966899999969</v>
+        <v>-1.283417110000002</v>
       </c>
       <c r="D18" s="5">
-        <v>-12.526157563427386</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-12.528175153438914</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>115.11315325</v>
+        <v>115.11297204</v>
       </c>
       <c r="C19" s="5">
-        <v>0.69477956999999435</v>
+        <v>0.69477412000000527</v>
       </c>
       <c r="D19" s="5">
-        <v>7.5350795013831906</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>7.5350303707371724</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>116.06174989</v>
+        <v>116.06155649</v>
       </c>
       <c r="C20" s="5">
-        <v>0.94859664000000521</v>
+        <v>0.94858444999999847</v>
       </c>
       <c r="D20" s="5">
-        <v>10.349397006690619</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>10.349274963506328</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>117.06683769</v>
+        <v>117.06692117999999</v>
       </c>
       <c r="C21" s="5">
-        <v>1.0050877999999983</v>
+        <v>1.0053646899999933</v>
       </c>
       <c r="D21" s="5">
-        <v>10.901462369645643</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>10.904629145516775</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>117.50641589999999</v>
+        <v>117.50650821000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.43957820999999342</v>
+        <v>0.43958703000001265</v>
       </c>
       <c r="D22" s="5">
-        <v>4.6001519173153094</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>4.6002427836022708</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>117.74889236</v>
+        <v>117.74898754</v>
       </c>
       <c r="C23" s="5">
-        <v>0.242476460000006</v>
+        <v>0.24247932999999477</v>
       </c>
       <c r="D23" s="5">
-        <v>2.504517802885986</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>2.5045457942208582</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>119.13573135</v>
+        <v>119.13579439</v>
       </c>
       <c r="C24" s="5">
-        <v>1.3868389900000011</v>
+        <v>1.3868068499999993</v>
       </c>
       <c r="D24" s="5">
-        <v>15.085989610614071</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>15.085604046802414</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>119.45787941</v>
+        <v>119.45793534000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.32214806000000351</v>
+        <v>0.32214095000000498</v>
       </c>
       <c r="D25" s="5">
-        <v>3.2935465981568157</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.2934710544575418</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>119.78014919</v>
+        <v>119.78019272</v>
       </c>
       <c r="C26" s="5">
-        <v>0.32226977999999917</v>
+        <v>0.32225737999999637</v>
       </c>
       <c r="D26" s="5">
-        <v>3.2857920735988033</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>3.2856622029769689</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>120.51617575</v>
+        <v>120.51620543</v>
       </c>
       <c r="C27" s="5">
-        <v>0.73602655999999911</v>
+        <v>0.73601270999999713</v>
       </c>
       <c r="D27" s="5">
-        <v>7.6281582955835647</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>7.628007002641124</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>120.95615574999999</v>
+        <v>120.95619553</v>
       </c>
       <c r="C28" s="5">
-        <v>0.43997999999999138</v>
+        <v>0.43999010000000283</v>
       </c>
       <c r="D28" s="5">
-        <v>4.470001683668956</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>4.4701052412578601</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>121.62029248</v>
+        <v>121.62032745</v>
       </c>
       <c r="C29" s="5">
-        <v>0.66413673000000983</v>
+        <v>0.66413192000000265</v>
       </c>
       <c r="D29" s="5">
-        <v>6.7915316335936504</v>
+        <v>6.791478649756777</v>
       </c>
       <c r="E29" s="5">
-        <v>5.115507154373633</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>5.1154968048331639</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>122.83326522</v>
+        <v>122.83310398</v>
       </c>
       <c r="C30" s="5">
-        <v>1.2129727399999979</v>
+        <v>1.2127765299999993</v>
       </c>
       <c r="D30" s="5">
-        <v>12.646950126264134</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>12.64478704334171</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>123.55536174</v>
+        <v>123.55518908000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.7220965199999938</v>
+        <v>0.72208510000000103</v>
       </c>
       <c r="D31" s="5">
-        <v>7.2870240194197855</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>7.2869149000260425</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>123.63827130999999</v>
+        <v>123.63801693000001</v>
       </c>
       <c r="C32" s="5">
-        <v>8.2909569999998212E-2</v>
+        <v>8.2827850000001035E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.80821662329999544</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>0.80741819582275109</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>123.60516726</v>
+        <v>123.60528193</v>
       </c>
       <c r="C33" s="5">
-        <v>-3.3104049999991503E-2</v>
+        <v>-3.2735000000002401E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-0.32082632755026097</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-0.31725555552639673</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>123.88663316</v>
+        <v>123.88674227</v>
       </c>
       <c r="C34" s="5">
-        <v>0.2814659000000006</v>
+        <v>0.28146033999999531</v>
       </c>
       <c r="D34" s="5">
-        <v>2.7670488381604352</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>2.7669908930672671</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>124.10172762000001</v>
+        <v>124.10183077000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.2150944600000031</v>
+        <v>0.21508850000000734</v>
       </c>
       <c r="D35" s="5">
-        <v>2.1034751256694406</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>2.1034144130547272</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>124.59074397000001</v>
+        <v>124.59081172</v>
       </c>
       <c r="C36" s="5">
-        <v>0.48901634999999999</v>
+        <v>0.48898094999999842</v>
       </c>
       <c r="D36" s="5">
-        <v>4.8323741659992869</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>4.8320126302950905</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>125.92779697</v>
+        <v>125.92785096</v>
       </c>
       <c r="C37" s="5">
-        <v>1.3370529999999974</v>
+        <v>1.3370392399999957</v>
       </c>
       <c r="D37" s="5">
-        <v>13.665827704483146</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>13.665670787698026</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>126.36321064000001</v>
+        <v>126.36324557</v>
       </c>
       <c r="C38" s="5">
-        <v>0.43541367000000264</v>
+        <v>0.43539461000000301</v>
       </c>
       <c r="D38" s="5">
-        <v>4.2289960911702229</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>4.228805587044504</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>127.54148868</v>
+        <v>127.541512</v>
       </c>
       <c r="C39" s="5">
-        <v>1.178278039999995</v>
+        <v>1.1782664299999936</v>
       </c>
       <c r="D39" s="5">
-        <v>11.781506544569531</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>11.78138101458055</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>127.18399178999999</v>
+        <v>127.18401366000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.35749689000000728</v>
+        <v>-0.35749833999999225</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.3122091583548063</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-3.3122217898696515</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>127.71523813</v>
+        <v>127.71524681</v>
       </c>
       <c r="C41" s="5">
-        <v>0.53124634000000981</v>
+        <v>0.53123314999999138</v>
       </c>
       <c r="D41" s="5">
-        <v>5.12915905446929</v>
+        <v>5.1290278635896858</v>
       </c>
       <c r="E41" s="5">
-        <v>5.0114545243362896</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>5.0114314669196247</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>127.97304373</v>
+        <v>127.9729237</v>
       </c>
       <c r="C42" s="5">
-        <v>0.25780559999999753</v>
+        <v>0.25767688999999905</v>
       </c>
       <c r="D42" s="5">
-        <v>2.4493914565381303</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>2.4481548227604177</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>128.18439665</v>
+        <v>128.18426051</v>
       </c>
       <c r="C43" s="5">
-        <v>0.21135291999999595</v>
+        <v>0.21133681000000593</v>
       </c>
       <c r="D43" s="5">
-        <v>1.9999525792844919</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>1.9998006419412295</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>128.69520598</v>
+        <v>128.69489673999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.51080933000000073</v>
+        <v>0.5106362299999887</v>
       </c>
       <c r="D44" s="5">
-        <v>4.8881605679004902</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>4.886472941097475</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>127.2620536</v>
+        <v>127.26219962</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.4331523799999957</v>
+        <v>-1.4326971199999861</v>
       </c>
       <c r="D45" s="5">
-        <v>-12.574385608904093</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-12.570660899221309</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>127.79942059</v>
+        <v>127.79953378</v>
       </c>
       <c r="C46" s="5">
-        <v>0.53736698999999533</v>
+        <v>0.53733416000000034</v>
       </c>
       <c r="D46" s="5">
-        <v>5.1863761763856209</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>5.1860458354802574</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>128.28403954000001</v>
+        <v>128.28414036000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.48461895000001221</v>
+        <v>0.48460658000000478</v>
       </c>
       <c r="D47" s="5">
-        <v>4.6465477376671283</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>4.6464224476717497</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>128.91081535999999</v>
+        <v>128.91088773000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.62677581999997756</v>
+        <v>0.62674737000000391</v>
       </c>
       <c r="D48" s="5">
-        <v>6.0231590012141956</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>6.0228733545494961</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>129.04807574</v>
+        <v>129.04812197000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.13726038000001495</v>
+        <v>0.13723423999999795</v>
       </c>
       <c r="D49" s="5">
-        <v>1.2852333782392256</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>1.2849864566506053</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>129.89202392000001</v>
+        <v>129.89204845</v>
       </c>
       <c r="C50" s="5">
-        <v>0.84394818000001237</v>
+        <v>0.84392647999999326</v>
       </c>
       <c r="D50" s="5">
-        <v>8.1362759542781724</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>8.1360561488666114</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>129.92592687000001</v>
+        <v>129.92593801000001</v>
       </c>
       <c r="C51" s="5">
-        <v>3.39029499999981E-2</v>
+        <v>3.3889560000005758E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>0.31366047570933198</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.31353635811175451</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>130.24163555999999</v>
+        <v>130.24163913999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.3157086899999797</v>
+        <v>0.31570112999997946</v>
       </c>
       <c r="D52" s="5">
-        <v>2.9551824410340988</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.9551104707052023</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>130.82854781</v>
+        <v>130.82853467000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.58691225000001168</v>
+        <v>0.58689553000002093</v>
       </c>
       <c r="D53" s="5">
-        <v>5.5436605062020972</v>
+        <v>5.5434984873057758</v>
       </c>
       <c r="E53" s="5">
-        <v>2.4376963356800063</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.4376790851225572</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>130.96153862</v>
+        <v>130.96146077</v>
       </c>
       <c r="C54" s="5">
-        <v>0.13299080999999546</v>
+        <v>0.13292609999999172</v>
       </c>
       <c r="D54" s="5">
-        <v>1.2266760661953091</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>1.2260759807926958</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>131.19305822000001</v>
+        <v>131.19295588</v>
       </c>
       <c r="C55" s="5">
-        <v>0.23151960000001282</v>
+        <v>0.23149510999999734</v>
       </c>
       <c r="D55" s="5">
-        <v>2.1421619102836909</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>2.1419343918737122</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>131.31747536</v>
+        <v>131.31714812000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.12441713999999138</v>
+        <v>0.1241922400000135</v>
       </c>
       <c r="D56" s="5">
-        <v>1.1439765096649568</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>1.1418987419543614</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>132.64221731000001</v>
+        <v>132.6424016</v>
       </c>
       <c r="C57" s="5">
-        <v>1.3247419500000035</v>
+        <v>1.3252534799999864</v>
       </c>
       <c r="D57" s="5">
-        <v>12.800488957644074</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>12.80574290465073</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>132.98604965999999</v>
+        <v>132.98615599999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.34383234999998535</v>
+        <v>0.34375439999999458</v>
       </c>
       <c r="D58" s="5">
-        <v>3.1553480360378972</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.1546180165630711</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>133.86530759999999</v>
+        <v>133.86539644000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.87925794000000224</v>
+        <v>0.879240440000018</v>
       </c>
       <c r="D59" s="5">
-        <v>8.228952938070444</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>8.2287763339019335</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>134.64518082000001</v>
+        <v>134.64525293</v>
       </c>
       <c r="C60" s="5">
-        <v>0.77987322000001313</v>
+        <v>0.77985648999998602</v>
       </c>
       <c r="D60" s="5">
-        <v>7.2193779917344658</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>7.2192131789485359</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>134.66085964999999</v>
+        <v>134.66089837999999</v>
       </c>
       <c r="C61" s="5">
-        <v>1.56788299999846E-2</v>
+        <v>1.5645449999993843E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>0.13982416882629689</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>0.13952622017048277</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>135.19881211000001</v>
+        <v>135.1988217</v>
       </c>
       <c r="C62" s="5">
-        <v>0.53795246000001384</v>
+        <v>0.53792332000000442</v>
       </c>
       <c r="D62" s="5">
-        <v>4.9005870195899304</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>4.9003142631477647</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>135.81401434</v>
+        <v>135.81400475999999</v>
       </c>
       <c r="C63" s="5">
-        <v>0.61520222999999419</v>
+        <v>0.61518305999999257</v>
       </c>
       <c r="D63" s="5">
-        <v>5.5991746395575026</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>5.5989953700536832</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>136.60288500999999</v>
+        <v>136.6028747</v>
       </c>
       <c r="C64" s="5">
-        <v>0.78887066999999433</v>
+        <v>0.78886994000001209</v>
       </c>
       <c r="D64" s="5">
-        <v>7.1971960852599492</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>7.1971897349730085</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>137.03742897000001</v>
+        <v>137.03740002000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.43454396000001339</v>
+        <v>0.43452532000000588</v>
       </c>
       <c r="D65" s="5">
-        <v>3.8847896797434167</v>
+        <v>3.8846204117617411</v>
       </c>
       <c r="E65" s="5">
-        <v>4.7458152398183406</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>4.7458036319531827</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>137.29105003000001</v>
+        <v>137.29101152000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.2536210600000004</v>
+        <v>0.25361150000000521</v>
       </c>
       <c r="D66" s="5">
-        <v>2.2436382723417525</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>2.2435533166883737</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>137.95614082</v>
+        <v>137.95608447000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.6650907899999936</v>
+        <v>0.66507294999999544</v>
       </c>
       <c r="D67" s="5">
-        <v>5.9706806523237566</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>5.9705179269934794</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>138.63439711000001</v>
+        <v>138.63407953999999</v>
       </c>
       <c r="C68" s="5">
-        <v>0.67825629000000731</v>
+        <v>0.67799506999998016</v>
       </c>
       <c r="D68" s="5">
-        <v>6.0619320770448626</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>6.0595364950316144</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>140.16708817</v>
+        <v>140.16728645000001</v>
       </c>
       <c r="C69" s="5">
-        <v>1.5326910599999906</v>
+        <v>1.5332069100000183</v>
       </c>
       <c r="D69" s="5">
-        <v>14.103939662124887</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>14.109013247370484</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>140.78639658</v>
+        <v>140.78648258000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.61930841000000214</v>
+        <v>0.61919613000000595</v>
       </c>
       <c r="D70" s="5">
-        <v>5.4327909701366695</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>5.4317740857360519</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>141.57106614</v>
+        <v>141.57113419000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.78466955999999755</v>
+        <v>0.78465160999999739</v>
       </c>
       <c r="D71" s="5">
-        <v>6.8970479114187411</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>6.896880924994786</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>141.85778424</v>
+        <v>141.8578493</v>
       </c>
       <c r="C72" s="5">
-        <v>0.28671810000000164</v>
+        <v>0.28671510999998873</v>
       </c>
       <c r="D72" s="5">
-        <v>2.4575656463404982</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>2.4575385373439618</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>142.72818371</v>
+        <v>142.72821346999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.87039946999999529</v>
+        <v>0.87036416999998778</v>
       </c>
       <c r="D73" s="5">
-        <v>7.6164856919725299</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>7.6161626879903244</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>143.55696803000001</v>
+        <v>143.55696621999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.82878432000001112</v>
+        <v>0.8287527500000067</v>
       </c>
       <c r="D74" s="5">
-        <v>7.1949824074536428</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>7.1946979769603736</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>144.52672527999999</v>
+        <v>144.52668997999999</v>
       </c>
       <c r="C75" s="5">
-        <v>0.96975724999998647</v>
+        <v>0.96972375999999372</v>
       </c>
       <c r="D75" s="5">
-        <v>8.4143128558643134</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>8.4140115027261597</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>145.36858520999999</v>
+        <v>145.36857284999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.84185992999999826</v>
+        <v>0.84188287000000628</v>
       </c>
       <c r="D76" s="5">
-        <v>7.2182748858781398</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>7.2184797419363012</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>145.86940292</v>
+        <v>145.86937928</v>
       </c>
       <c r="C77" s="5">
-        <v>0.50081771000000685</v>
+        <v>0.50080643000001146</v>
       </c>
       <c r="D77" s="5">
-        <v>4.2134320694559468</v>
+        <v>4.21333572934941</v>
       </c>
       <c r="E77" s="5">
-        <v>6.4449355306669398</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>6.4449407670541081</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>146.35105879</v>
+        <v>146.35103728999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.48165586999999732</v>
+        <v>0.48165800999998964</v>
       </c>
       <c r="D78" s="5">
-        <v>4.0351173292280107</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>4.0351362499820631</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>146.58713724</v>
+        <v>146.58711034000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.23607845000000793</v>
+        <v>0.23607305000001588</v>
       </c>
       <c r="D79" s="5">
-        <v>1.9529827874112282</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.9529380077507597</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>147.53613278</v>
+        <v>147.53589443000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.94899553999999853</v>
+        <v>0.94878409000000374</v>
       </c>
       <c r="D80" s="5">
-        <v>8.0513968124422455</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>8.0495400354111837</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>146.69167279999999</v>
+        <v>146.69184383000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.84445998000001055</v>
+        <v>-0.84405060000000276</v>
       </c>
       <c r="D81" s="5">
-        <v>-6.6563483739822571</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-6.6532327514315597</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>147.64163567</v>
+        <v>147.64168956</v>
       </c>
       <c r="C82" s="5">
-        <v>0.94996287000000734</v>
+        <v>0.94984572999999273</v>
       </c>
       <c r="D82" s="5">
-        <v>8.0539487175714797</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>8.0529102262604688</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>147.73855811999999</v>
+        <v>147.73860313</v>
       </c>
       <c r="C83" s="5">
-        <v>9.6922449999993887E-2</v>
+        <v>9.6913569999998117E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>0.7906157126545077</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.79054272542002924</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>147.00684476000001</v>
+        <v>147.00689421000001</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.73171335999998632</v>
+        <v>-0.73170891999998844</v>
       </c>
       <c r="D84" s="5">
-        <v>-5.7840563411686858</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-5.784020479843055</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>147.72287288000001</v>
+        <v>147.72289190999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.71602812000000426</v>
+        <v>0.7159976999999742</v>
       </c>
       <c r="D85" s="5">
-        <v>6.0040029435916464</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>6.0037389220205739</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>148.38047311</v>
+        <v>148.38046270000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.65760022999998569</v>
+        <v>0.6575707900000225</v>
       </c>
       <c r="D86" s="5">
-        <v>5.4746460052407464</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>5.474394157689777</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>149.88310723000001</v>
+        <v>149.88305144</v>
       </c>
       <c r="C87" s="5">
-        <v>1.5026341200000104</v>
+        <v>1.5025887399999931</v>
       </c>
       <c r="D87" s="5">
-        <v>12.852513600155513</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>12.8521045340235</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>150.81299548999999</v>
+        <v>150.81298397</v>
       </c>
       <c r="C88" s="5">
-        <v>0.92988825999998426</v>
+        <v>0.92993253000000209</v>
       </c>
       <c r="D88" s="5">
-        <v>7.7042742755611071</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.7046566317699572</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>151.19006089999999</v>
+        <v>151.19004348999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.37706541000000016</v>
+        <v>0.37705951999998888</v>
       </c>
       <c r="D89" s="5">
-        <v>3.0418649364708505</v>
+        <v>3.0418170008883028</v>
       </c>
       <c r="E89" s="5">
-        <v>3.6475490222703133</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.6475538843466548</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>153.38037768999999</v>
+        <v>153.38036840000001</v>
       </c>
       <c r="C90" s="5">
-        <v>2.1903167899999971</v>
+        <v>2.1903249100000153</v>
       </c>
       <c r="D90" s="5">
-        <v>18.838929398441184</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>18.839007239919624</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>154.38028183</v>
+        <v>154.38029806</v>
       </c>
       <c r="C91" s="5">
-        <v>0.99990414000001238</v>
+        <v>0.99992965999999228</v>
       </c>
       <c r="D91" s="5">
-        <v>8.1096145116555718</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>8.1098294749200726</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>155.29181449999999</v>
+        <v>155.29166398000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.9115326699999855</v>
+        <v>0.9113659200000086</v>
       </c>
       <c r="D92" s="5">
-        <v>7.3200387105416542</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>7.3186550605479184</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>154.86883316999999</v>
+        <v>154.86896342</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.42298132999999893</v>
+        <v>-0.42270056000000977</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.2200170401083805</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-3.2179146002452641</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>156.53024314999999</v>
+        <v>156.53026564999999</v>
       </c>
       <c r="C94" s="5">
-        <v>1.661409980000002</v>
+        <v>1.6613022299999898</v>
       </c>
       <c r="D94" s="5">
-        <v>13.66082482002351</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>13.65987376692097</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>156.95553729</v>
+        <v>156.95556407000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.42529414000000543</v>
+        <v>0.4252984200000185</v>
       </c>
       <c r="D95" s="5">
-        <v>3.3095773594319366</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.3096106821990601</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>157.91759392</v>
+        <v>157.91763194000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.96205663000000641</v>
+        <v>0.96206786999999849</v>
       </c>
       <c r="D96" s="5">
-        <v>7.6084849268464483</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>7.6085754947879058</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>158.76093662</v>
+        <v>158.76094526</v>
       </c>
       <c r="C97" s="5">
-        <v>0.84334269999999378</v>
+        <v>0.84331331999999293</v>
       </c>
       <c r="D97" s="5">
-        <v>6.6000991578663903</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>6.5998607956135658</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>159.89844120999999</v>
+        <v>159.89842001</v>
       </c>
       <c r="C98" s="5">
-        <v>1.1375045899999918</v>
+        <v>1.1374747499999955</v>
       </c>
       <c r="D98" s="5">
-        <v>8.9449066858708903</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>8.9446622064380588</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>158.32414778</v>
+        <v>158.32407909</v>
       </c>
       <c r="C99" s="5">
-        <v>-1.5742934299999831</v>
+        <v>-1.5743409199999974</v>
       </c>
       <c r="D99" s="5">
-        <v>-11.195464264640275</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-11.195785316622898</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>158.60755220999999</v>
+        <v>158.60753543000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.28340442999999027</v>
+        <v>0.28345634000001496</v>
       </c>
       <c r="D100" s="5">
-        <v>2.1693062552790021</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.169708469393572</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>158.63250402</v>
+        <v>158.63246734000001</v>
       </c>
       <c r="C101" s="5">
-        <v>2.4951810000004571E-2</v>
+        <v>2.4931909999992286E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>0.18894493101944132</v>
+        <v>0.18879413006918089</v>
       </c>
       <c r="E101" s="5">
-        <v>4.9225743251221976</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.9225621464235259</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>158.66973934999999</v>
+        <v>158.66976771</v>
       </c>
       <c r="C102" s="5">
-        <v>3.7235329999987243E-2</v>
+        <v>3.7300369999996974E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>0.2820363098831713</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>0.28252965334936153</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>159.14203308</v>
+        <v>159.14207088000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.47229373000001829</v>
+        <v>0.47230317000000355</v>
       </c>
       <c r="D103" s="5">
-        <v>3.6309606436836228</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.6310337503257628</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>159.14168312000001</v>
+        <v>159.14161819</v>
       </c>
       <c r="C104" s="5">
-        <v>-3.4995999999409833E-4</v>
+        <v>-4.5269000000303095E-4</v>
       </c>
       <c r="D104" s="5">
-        <v>-2.6388183731351766E-3</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-3.4134248613759688E-3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>160.24080330999999</v>
+        <v>160.24089900000001</v>
       </c>
       <c r="C105" s="5">
-        <v>1.0991201899999794</v>
+        <v>1.0992808100000104</v>
       </c>
       <c r="D105" s="5">
-        <v>8.6100461541699147</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>8.6113562141135969</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>160.14604304</v>
+        <v>160.14605266000001</v>
       </c>
       <c r="C106" s="5">
-        <v>-9.4760269999994762E-2</v>
+        <v>-9.4846340000003693E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-0.70733047780920932</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-0.70797042900844209</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>160.60604735000001</v>
+        <v>160.60606419000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.4600043100000164</v>
+        <v>0.46001153000000272</v>
       </c>
       <c r="D107" s="5">
-        <v>3.5018655786816844</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>3.5019211997694422</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>160.50058082999999</v>
+        <v>160.50060618000001</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.10546652000002155</v>
+        <v>-0.10545801000000665</v>
       </c>
       <c r="D108" s="5">
-        <v>-0.78517418931337568</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-0.78511098090724429</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>160.57901645000001</v>
+        <v>160.57901706000001</v>
       </c>
       <c r="C109" s="5">
-        <v>7.84356200000218E-2</v>
+        <v>7.8410880000006955E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>0.5880112122920611</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>0.58782515129316426</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>160.76498706999999</v>
+        <v>160.76494878</v>
       </c>
       <c r="C110" s="5">
-        <v>0.18597061999997777</v>
+        <v>0.18593171999998503</v>
       </c>
       <c r="D110" s="5">
-        <v>1.3986368883837086</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>1.3983424605919836</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>159.63453812</v>
+        <v>159.63445919</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.1304489499999875</v>
+        <v>-1.1304895899999963</v>
       </c>
       <c r="D111" s="5">
-        <v>-8.1192183426665121</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-8.1195008957197778</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>160.78196266</v>
+        <v>160.78192598999999</v>
       </c>
       <c r="C112" s="5">
-        <v>1.1474245400000029</v>
+        <v>1.1474667999999895</v>
       </c>
       <c r="D112" s="5">
-        <v>8.9746766475783613</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>8.9750249780020663</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>160.82965877999999</v>
+        <v>160.82957651000001</v>
       </c>
       <c r="C113" s="5">
-        <v>4.7696119999983466E-2</v>
+        <v>4.7650520000019014E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>0.35656251177886844</v>
+        <v>0.35622114478282008</v>
       </c>
       <c r="E113" s="5">
-        <v>1.3850596216542055</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>1.3850312025286193</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>160.93443635</v>
+        <v>160.93451454999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.1047775700000102</v>
+        <v>0.10493803999997908</v>
       </c>
       <c r="D114" s="5">
-        <v>0.78458528807836547</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>0.78579162290022264</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>160.90222184999999</v>
+        <v>160.90230333</v>
       </c>
       <c r="C115" s="5">
-        <v>-3.2214500000009139E-2</v>
+        <v>-3.2211219999993546E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.23994161622812316</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-0.23991709640840408</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>160.93654948</v>
+        <v>160.93653867</v>
       </c>
       <c r="C116" s="5">
-        <v>3.4327630000007048E-2</v>
+        <v>3.4235340000009273E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>0.25631421235712271</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>0.25562417413973471</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>160.62893102000001</v>
+        <v>160.62900529000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.30761845999998627</v>
+        <v>-0.3075333799999953</v>
       </c>
       <c r="D117" s="5">
-        <v>-2.2697518837726305</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-2.269130857793944</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>160.44232962000001</v>
+        <v>160.44233815000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.18660140000000069</v>
+        <v>-0.18666713999999729</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.3851583254634314</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-1.3856425677774897</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>160.71208688999999</v>
+        <v>160.71211111</v>
       </c>
       <c r="C119" s="5">
-        <v>0.26975726999998528</v>
+        <v>0.26977295999998319</v>
       </c>
       <c r="D119" s="5">
-        <v>2.0363641570316116</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.0364835870986253</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>161.53876771</v>
+        <v>161.53878711999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.82668082000000709</v>
+        <v>0.82667600999999991</v>
       </c>
       <c r="D120" s="5">
-        <v>6.3502952807690027</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>6.3502562961208708</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>162.25644005000001</v>
+        <v>162.25643199000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.71767234000000713</v>
+        <v>0.71764487000001509</v>
       </c>
       <c r="D121" s="5">
-        <v>5.4634882521302774</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>5.4632733202541139</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>162.78161706</v>
+        <v>162.78155842999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.52517700999999306</v>
+        <v>0.52512643999997977</v>
       </c>
       <c r="D122" s="5">
-        <v>3.9539467317162957</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>3.953559398266715</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>163.44259915999999</v>
+        <v>163.4425099</v>
       </c>
       <c r="C123" s="5">
-        <v>0.66098209999998403</v>
+        <v>0.66095147000001475</v>
       </c>
       <c r="D123" s="5">
-        <v>4.9829615669739091</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.9827273098528968</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>163.71609377999999</v>
+        <v>163.71600562</v>
       </c>
       <c r="C124" s="5">
-        <v>0.27349462000000813</v>
+        <v>0.27349571999999966</v>
       </c>
       <c r="D124" s="5">
-        <v>2.0265887774272295</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>2.0265981205450201</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>163.82356965</v>
+        <v>163.82337573999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.10747587000000181</v>
+        <v>0.10737011999998458</v>
       </c>
       <c r="D125" s="5">
-        <v>0.79062312985567207</v>
+        <v>0.7898428213983566</v>
       </c>
       <c r="E125" s="5">
-        <v>1.8615415171000294</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.861473054251217</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>163.48454848</v>
+        <v>163.48473670999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.33902116999999521</v>
+        <v>-0.33863902999999596</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.4552435843631204</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-2.4525103255090386</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>163.37593364</v>
+        <v>163.37606244</v>
       </c>
       <c r="C127" s="5">
-        <v>-0.10861484000000132</v>
+        <v>-0.10867426999999452</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.79434173297773247</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>-0.79477386768307401</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>164.45698923</v>
+        <v>164.45704248000001</v>
       </c>
       <c r="C128" s="5">
-        <v>1.0810555900000054</v>
+        <v>1.0809800400000142</v>
       </c>
       <c r="D128" s="5">
-        <v>8.2358253685758562</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>8.2352219693640158</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>164.27572193</v>
+        <v>164.27578227999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.1812673000000018</v>
+        <v>-0.18126020000002541</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.3146716403441117</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-1.3146200350620085</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>164.92972359999999</v>
+        <v>164.92973928999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.65400166999998532</v>
+        <v>0.65395700999999917</v>
       </c>
       <c r="D130" s="5">
-        <v>4.8833525089915009</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>4.883009869885524</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>165.24167251</v>
+        <v>165.24170595000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.31194891000001235</v>
+        <v>0.31196666000002438</v>
       </c>
       <c r="D131" s="5">
-        <v>2.2934464653600495</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>2.2935781033812219</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>165.69220859999999</v>
+        <v>165.69221969</v>
       </c>
       <c r="C132" s="5">
-        <v>0.45053608999998573</v>
+        <v>0.450513739999991</v>
       </c>
       <c r="D132" s="5">
-        <v>3.3213466883637022</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>3.3211787637334123</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>165.95078414</v>
+        <v>165.95076388000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.2585755400000096</v>
+        <v>0.25854419000000917</v>
       </c>
       <c r="D133" s="5">
-        <v>1.8888506163830199</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>1.8886195135064288</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>167.20322217</v>
+        <v>167.20314363</v>
       </c>
       <c r="C134" s="5">
-        <v>1.2524380300000075</v>
+        <v>1.2523797499999887</v>
       </c>
       <c r="D134" s="5">
-        <v>9.4419955643223474</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>9.441539003688316</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>166.88424799000001</v>
+        <v>166.88414441</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.31897417999999789</v>
+        <v>-0.31899921999999492</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.2653767470225961</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-2.2655537739946774</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>167.03799495999999</v>
+        <v>167.03784648999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.15374696999998605</v>
+        <v>0.15370207999998797</v>
       </c>
       <c r="D136" s="5">
-        <v>1.1111539440971319</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.1108285646749483</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>167.09552783999999</v>
+        <v>167.09523586</v>
       </c>
       <c r="C137" s="5">
-        <v>5.7532879999996567E-2</v>
+        <v>5.7389370000009876E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.41409975125450416</v>
+        <v>0.41306523614832447</v>
       </c>
       <c r="E137" s="5">
-        <v>1.9972450832260291</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.9971875840189668</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>169.63004931</v>
+        <v>169.63032562999999</v>
       </c>
       <c r="C138" s="5">
-        <v>2.5345214700000156</v>
+        <v>2.5350897699999848</v>
       </c>
       <c r="D138" s="5">
-        <v>19.799647822078192</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>19.804501733325797</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>170.51292437000001</v>
+        <v>170.51311812</v>
       </c>
       <c r="C139" s="5">
-        <v>0.88287506000000349</v>
+        <v>0.88279249000001414</v>
       </c>
       <c r="D139" s="5">
-        <v>6.4275767051912958</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>6.4269474921257341</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>171.00210178</v>
+        <v>171.00219938999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.48917740999999637</v>
+        <v>0.48908126999998558</v>
       </c>
       <c r="D140" s="5">
-        <v>3.4974730218448435</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>3.4967707334430553</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>171.68245909000001</v>
+        <v>171.68253847</v>
       </c>
       <c r="C141" s="5">
-        <v>0.6803573100000051</v>
+        <v>0.6803390800000102</v>
       </c>
       <c r="D141" s="5">
-        <v>4.8802523032654532</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>4.8801158167127046</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>172.66586913</v>
+        <v>172.66589010999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.98341003999999543</v>
+        <v>0.98335163999999509</v>
       </c>
       <c r="D142" s="5">
-        <v>7.0944303754119309</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>7.0939923273857453</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>174.76334177000001</v>
+        <v>174.76337907999999</v>
       </c>
       <c r="C143" s="5">
-        <v>2.0974726400000065</v>
+        <v>2.0974889700000006</v>
       </c>
       <c r="D143" s="5">
-        <v>15.591552894377681</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>15.591680483025794</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>174.30788351000001</v>
+        <v>174.30788917000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.45545826000000034</v>
+        <v>-0.45548990999998296</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.0829316696933007</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-3.083142193580235</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>174.70768491999999</v>
+        <v>174.70765051000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.39980140999998071</v>
+        <v>0.39976133999999774</v>
       </c>
       <c r="D145" s="5">
-        <v>2.7873692571240172</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>2.7870862688435194</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>174.81867997000001</v>
+        <v>174.81858102999999</v>
       </c>
       <c r="C146" s="5">
-        <v>0.11099505000001386</v>
+        <v>0.11093051999998238</v>
       </c>
       <c r="D146" s="5">
-        <v>0.76505198255274465</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>0.7646057954034724</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>174.91341001000001</v>
+        <v>174.9132913</v>
       </c>
       <c r="C147" s="5">
-        <v>9.4730040000001736E-2</v>
+        <v>9.4710270000007313E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>0.6521926115394594</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>0.65205646434842723</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>175.33606542999999</v>
+        <v>175.33586267999999</v>
       </c>
       <c r="C148" s="5">
-        <v>0.42265541999998391</v>
+        <v>0.42257137999999372</v>
       </c>
       <c r="D148" s="5">
-        <v>2.9384917779361697</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>2.9379017288956755</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>175.48333399000001</v>
+        <v>175.48294111999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.14726856000001476</v>
+        <v>0.14707844000000136</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0125751498984537</v>
+        <v>1.0112630788455812</v>
       </c>
       <c r="E149" s="5">
-        <v>5.0197669910302167</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>5.0197153837632902</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>177.61886265999999</v>
+        <v>177.61923114000001</v>
       </c>
       <c r="C150" s="5">
-        <v>2.1355286699999851</v>
+        <v>2.1362900200000183</v>
       </c>
       <c r="D150" s="5">
-        <v>15.621472185801943</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>15.627456921351524</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>178.27133257</v>
+        <v>178.27156499</v>
       </c>
       <c r="C151" s="5">
-        <v>0.65246991000000776</v>
+        <v>0.65233384999999089</v>
       </c>
       <c r="D151" s="5">
-        <v>4.4982727188340732</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>4.497306143355706</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>178.39636673000001</v>
+        <v>178.39650406999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.12503416000001266</v>
+        <v>0.1249390799999901</v>
       </c>
       <c r="D152" s="5">
-        <v>0.8448982428793661</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>0.84425217157098054</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>179.14771418000001</v>
+        <v>179.14781776999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.75134744999999725</v>
+        <v>0.7513136999999972</v>
       </c>
       <c r="D153" s="5">
-        <v>5.1727409303083727</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>5.1724990913107227</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>180.03005331</v>
+        <v>180.03008145000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.8823391299999912</v>
+        <v>0.88226368000002253</v>
       </c>
       <c r="D154" s="5">
-        <v>6.0730036163058276</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>6.0724665524144461</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>179.68801324</v>
+        <v>179.68803923999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.34204006999999592</v>
+        <v>-0.34204221000001667</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.2562130820553472</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.256226702059172</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>178.65621870999999</v>
+        <v>178.65621693</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.0317945300000133</v>
+        <v>-1.0318223099999955</v>
       </c>
       <c r="D156" s="5">
-        <v>-6.6770686459632023</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-6.677241844014759</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>179.86486357999999</v>
+        <v>179.86481595999999</v>
       </c>
       <c r="C157" s="5">
-        <v>1.2086448700000005</v>
+        <v>1.2085990299999878</v>
       </c>
       <c r="D157" s="5">
-        <v>8.427223698490117</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>8.4268921835134911</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>180.41757164000001</v>
+        <v>180.41746684</v>
       </c>
       <c r="C158" s="5">
-        <v>0.55270806000001471</v>
+        <v>0.55265088000001583</v>
       </c>
       <c r="D158" s="5">
-        <v>3.7504538276947885</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>3.7500602567017705</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>180.24432261999999</v>
+        <v>180.24419176000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.1732490200000143</v>
+        <v>-0.17327507999999625</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.1462537611405033</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.1464259325310588</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>181.26992928000001</v>
+        <v>181.26971599000001</v>
       </c>
       <c r="C160" s="5">
-        <v>1.0256066600000224</v>
+        <v>1.025524230000002</v>
       </c>
       <c r="D160" s="5">
-        <v>7.0459041346781603</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>7.0453252804817401</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>181.68222137999999</v>
+        <v>181.68181239</v>
       </c>
       <c r="C161" s="5">
-        <v>0.41229209999997352</v>
+        <v>0.41209639999999581</v>
       </c>
       <c r="D161" s="5">
-        <v>2.7637611818723151</v>
+        <v>2.7624361703128431</v>
       </c>
       <c r="E161" s="5">
-        <v>3.5324650204977548</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.5324637428780337</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>185.03079553000001</v>
+        <v>185.03116374999999</v>
       </c>
       <c r="C162" s="5">
-        <v>3.3485741500000188</v>
+        <v>3.3493513599999858</v>
       </c>
       <c r="D162" s="5">
-        <v>24.502771079068776</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>24.509107698318445</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>184.93896759</v>
+        <v>184.93920353999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-9.1827940000001718E-2</v>
+        <v>-9.1960209999996323E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.59391867314262381</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-0.59477064279603864</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>185.37944737000001</v>
+        <v>185.37961983</v>
       </c>
       <c r="C164" s="5">
-        <v>0.44047978000000398</v>
+        <v>0.44041629000000171</v>
       </c>
       <c r="D164" s="5">
-        <v>2.8958481644902667</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>2.895421537168219</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>184.84789595000001</v>
+        <v>184.84801050999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.53155141999999955</v>
+        <v>-0.53160932000000116</v>
       </c>
       <c r="D165" s="5">
-        <v>-3.3870950793311705</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-3.3874551221749427</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>185.22187412</v>
+        <v>185.22190165000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.37397816999998668</v>
+        <v>0.373891140000012</v>
       </c>
       <c r="D166" s="5">
-        <v>2.4549986160867787</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>2.4544193944627812</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>185.56253079000001</v>
+        <v>185.56254847</v>
       </c>
       <c r="C167" s="5">
-        <v>0.34065667000001554</v>
+        <v>0.34064681999998925</v>
       </c>
       <c r="D167" s="5">
-        <v>2.229480489069946</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>2.2294150360229636</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>186.19810082999999</v>
+        <v>186.19808882999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.63557003999997619</v>
+        <v>0.63554035999999314</v>
       </c>
       <c r="D168" s="5">
-        <v>4.1884362390325336</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>4.1882365408209443</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>186.50569798999999</v>
+        <v>186.50564439999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.30759716000000026</v>
+        <v>0.30755557000000522</v>
       </c>
       <c r="D169" s="5">
-        <v>2.0004978437818011</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.0002250259248289</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>186.47585864000001</v>
+        <v>186.47576326999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-2.9839349999974729E-2</v>
+        <v>-2.9881130000006806E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.19182109972341044</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-0.19208949934729214</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>187.2670085</v>
+        <v>187.26688002</v>
       </c>
       <c r="C171" s="5">
-        <v>0.79114985999999021</v>
+        <v>0.79111675000001469</v>
       </c>
       <c r="D171" s="5">
-        <v>5.2116636753581691</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>5.211443178270514</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>187.39927835</v>
+        <v>187.39908209999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.13226985000000013</v>
+        <v>0.13220207999998479</v>
       </c>
       <c r="D172" s="5">
-        <v>0.85088065715750449</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.85044359015928883</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>186.73020542</v>
+        <v>186.72981716000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.66907292999999868</v>
+        <v>-0.6692649399999766</v>
       </c>
       <c r="D173" s="5">
-        <v>-4.2012306819147804</v>
+        <v>-4.202417079784226</v>
       </c>
       <c r="E173" s="5">
-        <v>2.7784689121792772</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>2.7784865769413969</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>186.51443724999999</v>
+        <v>186.51477416</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.21576817000001824</v>
+        <v>-0.21504300000000853</v>
       </c>
       <c r="D174" s="5">
-        <v>-1.3778306590372269</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-1.3732320700963641</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>187.10131928999999</v>
+        <v>187.10152226</v>
       </c>
       <c r="C175" s="5">
-        <v>0.5868820400000061</v>
+        <v>0.58674809999999411</v>
       </c>
       <c r="D175" s="5">
-        <v>3.8419289264790546</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.8410298248843011</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>187.76927895</v>
+        <v>187.76945871000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.66795966000000817</v>
+        <v>0.66793645000001334</v>
       </c>
       <c r="D176" s="5">
-        <v>4.3691784387417387</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>4.36901879401419</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>188.90133004</v>
+        <v>188.90143108999999</v>
       </c>
       <c r="C177" s="5">
-        <v>1.1320510900000045</v>
+        <v>1.1319723799999792</v>
       </c>
       <c r="D177" s="5">
-        <v>7.4795220801792794</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>7.4789772771899798</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>189.34655203</v>
+        <v>189.34657804</v>
       </c>
       <c r="C178" s="5">
-        <v>0.44522198999999318</v>
+        <v>0.4451469500000087</v>
       </c>
       <c r="D178" s="5">
-        <v>2.865235323572568</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>2.8647445735698218</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>188.70011611999999</v>
+        <v>188.70011790999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.64643591000000811</v>
+        <v>-0.64646013000000835</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.0207845027756983</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-4.0209317899211676</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>190.38809703999999</v>
+        <v>190.38807256999999</v>
       </c>
       <c r="C180" s="5">
-        <v>1.6879809200000011</v>
+        <v>1.6879546600000026</v>
       </c>
       <c r="D180" s="5">
-        <v>11.278562688295368</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>11.278378393920519</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>190.70420238</v>
+        <v>190.70415051000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.31610534000000712</v>
+        <v>0.31607794000001377</v>
       </c>
       <c r="D181" s="5">
-        <v>2.0106801639406147</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.0105045445510727</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>191.20633841</v>
+        <v>191.20626358000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.50213603000000262</v>
+        <v>0.50211307000000716</v>
       </c>
       <c r="D182" s="5">
-        <v>3.2058365715670112</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>3.2056887411394674</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>192.90107393</v>
+        <v>192.90096491</v>
       </c>
       <c r="C183" s="5">
-        <v>1.6947355199999947</v>
+        <v>1.6947013299999867</v>
       </c>
       <c r="D183" s="5">
-        <v>11.170184763455282</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>11.169952903271273</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>193.77007627</v>
+        <v>193.76993349</v>
       </c>
       <c r="C184" s="5">
-        <v>0.86900234000000864</v>
+        <v>0.86896858000000066</v>
       </c>
       <c r="D184" s="5">
-        <v>5.5418680399227371</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>5.5416505910018898</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>194.60916275</v>
+        <v>194.60887821</v>
       </c>
       <c r="C185" s="5">
-        <v>0.83908647999999175</v>
+        <v>0.83894472000000064</v>
       </c>
       <c r="D185" s="5">
-        <v>5.3219492548455261</v>
+        <v>5.3210326316699641</v>
       </c>
       <c r="E185" s="5">
-        <v>4.2194337612805333</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>4.2194980800783322</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>193.96661037999999</v>
+        <v>193.96684146000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.6425523700000042</v>
+        <v>-0.64203674999998839</v>
       </c>
       <c r="D186" s="5">
-        <v>-3.8909450870304396</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-3.8878847921304471</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>194.49404655999999</v>
+        <v>194.49420029999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.52743617999999515</v>
+        <v>0.52735883999997668</v>
       </c>
       <c r="D187" s="5">
-        <v>3.3122996203578392</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>3.3118026346942386</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>194.89573061999999</v>
+        <v>194.89589595999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.401684060000008</v>
+        <v>0.40169566000000145</v>
       </c>
       <c r="D188" s="5">
-        <v>2.5066784087143246</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.5067496178338367</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>196.29617350999999</v>
+        <v>196.29624870000001</v>
       </c>
       <c r="C189" s="5">
-        <v>1.4004428899999937</v>
+        <v>1.4003527400000166</v>
       </c>
       <c r="D189" s="5">
-        <v>8.9717934259452736</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>8.9711849634025462</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>196.59877796000001</v>
+        <v>196.59879763999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.30260445000001823</v>
+        <v>0.30254893999997989</v>
       </c>
       <c r="D190" s="5">
-        <v>1.865650348435377</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.8653044851305589</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>196.04503944999999</v>
+        <v>196.04503199999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.5537385100000165</v>
+        <v>-0.55376563999999462</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.3280396134009349</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-3.3281998224709897</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>198.90648995999999</v>
+        <v>198.90645677000001</v>
       </c>
       <c r="C192" s="5">
-        <v>2.8614505099999974</v>
+        <v>2.8614247700000135</v>
       </c>
       <c r="D192" s="5">
-        <v>18.991831716538133</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>18.991647715989359</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>198.48431220000001</v>
+        <v>198.48427185</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.42217775999998253</v>
+        <v>-0.42218492000000651</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.5174688637420672</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-2.5175114772125529</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>199.45558513</v>
+        <v>199.45553224</v>
       </c>
       <c r="C194" s="5">
-        <v>0.97127292999999781</v>
+        <v>0.97126038999999764</v>
       </c>
       <c r="D194" s="5">
-        <v>6.0327883349080569</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.0327095976952183</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>200.76169124</v>
+        <v>200.76161443000001</v>
       </c>
       <c r="C195" s="5">
-        <v>1.3061061100000018</v>
+        <v>1.3060821900000121</v>
       </c>
       <c r="D195" s="5">
-        <v>8.1473107172620018</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>8.1471583320135608</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>200.95600927000001</v>
+        <v>200.95592883</v>
       </c>
       <c r="C196" s="5">
-        <v>0.19431803000000514</v>
+        <v>0.19431439999999611</v>
       </c>
       <c r="D196" s="5">
-        <v>1.1676878396854162</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>1.1676663593109371</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>201.15861518</v>
+        <v>201.15843497</v>
       </c>
       <c r="C197" s="5">
-        <v>0.2026059099999884</v>
+        <v>0.202506139999997</v>
       </c>
       <c r="D197" s="5">
-        <v>1.2165837277522185</v>
+        <v>1.2159818059478411</v>
       </c>
       <c r="E197" s="5">
-        <v>3.3654388814228664</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.365497412164542</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>203.21191877999999</v>
+        <v>203.21206244999999</v>
       </c>
       <c r="C198" s="5">
-        <v>2.0533035999999925</v>
+        <v>2.0536274799999887</v>
       </c>
       <c r="D198" s="5">
-        <v>12.960465363919615</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>12.962638097534708</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>203.48172129</v>
+        <v>203.48181170999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.26980251000000521</v>
+        <v>0.26974925999999755</v>
       </c>
       <c r="D199" s="5">
-        <v>1.6049143285019829</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>1.6045941131409336</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>203.11090232000001</v>
+        <v>203.11103102000001</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.37081896999998776</v>
+        <v>-0.37078068999997527</v>
       </c>
       <c r="D200" s="5">
-        <v>-2.1650577055930875</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-2.1648354873916364</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>204.54760279999999</v>
+        <v>204.54764693000001</v>
       </c>
       <c r="C201" s="5">
-        <v>1.4367004799999847</v>
+        <v>1.4366159100000004</v>
       </c>
       <c r="D201" s="5">
-        <v>8.8263099424709104</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>8.8257642024450078</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>204.89923397999999</v>
+        <v>204.89924662000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.35163117999999827</v>
+        <v>0.35159969000000046</v>
       </c>
       <c r="D202" s="5">
-        <v>2.0824977336215467</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.0823090173286207</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>206.98886390999999</v>
+        <v>206.98884978000001</v>
       </c>
       <c r="C203" s="5">
-        <v>2.089629930000001</v>
+        <v>2.0896031599999958</v>
       </c>
       <c r="D203" s="5">
-        <v>12.948314085046331</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>12.948137948972072</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>206.88149000999999</v>
+        <v>206.88145871</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.10737389999999891</v>
+        <v>-0.10739107000000558</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.62071792891454924</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.62081694618543182</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>209.28613465999999</v>
+        <v>209.28610612</v>
       </c>
       <c r="C205" s="5">
-        <v>2.4046446499999945</v>
+        <v>2.4046474099999955</v>
       </c>
       <c r="D205" s="5">
-        <v>14.875088447439143</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>14.875109022979327</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>210.40256853</v>
+        <v>210.40253715</v>
       </c>
       <c r="C206" s="5">
-        <v>1.1164338700000087</v>
+        <v>1.1164310300000011</v>
       </c>
       <c r="D206" s="5">
-        <v>6.5925772456042031</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>6.5925609058062218</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>210.57236864999999</v>
+        <v>210.57232511000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.16980011999999078</v>
+        <v>0.16978796000000784</v>
       </c>
       <c r="D207" s="5">
-        <v>0.97274002004299476</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.97267019485685058</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>211.41766419000001</v>
+        <v>211.41763761999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.84529554000002349</v>
+        <v>0.8453125099999852</v>
       </c>
       <c r="D208" s="5">
-        <v>4.9249219925703969</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>4.9250240984778593</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>213.13767983</v>
+        <v>213.13759540999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.7200156399999855</v>
+        <v>1.7199577899999952</v>
       </c>
       <c r="D209" s="5">
-        <v>10.211664752727545</v>
+        <v>10.2113071296698</v>
       </c>
       <c r="E209" s="5">
-        <v>5.9550343589713783</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>5.9550873130358672</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>213.07093312000001</v>
+        <v>213.07099072</v>
       </c>
       <c r="C210" s="5">
-        <v>-6.6746709999989662E-2</v>
+        <v>-6.6604689999991251E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.37514830353446715</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-0.37435160293053382</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>215.07019446999999</v>
+        <v>215.07022741</v>
       </c>
       <c r="C211" s="5">
-        <v>1.9992613499999834</v>
+        <v>1.9992366900000036</v>
       </c>
       <c r="D211" s="5">
-        <v>11.859336697786315</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>11.859179414918163</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>217.00743236</v>
+        <v>217.00752686999999</v>
       </c>
       <c r="C212" s="5">
-        <v>1.9372378900000058</v>
+        <v>1.9372994599999913</v>
       </c>
       <c r="D212" s="5">
-        <v>11.360857690836013</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>11.361235011891813</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>217.09674547</v>
+        <v>217.09676698999999</v>
       </c>
       <c r="C213" s="5">
-        <v>8.9313110000006191E-2</v>
+        <v>8.9240119999999479E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>0.49499995908051098</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>0.4945942953899829</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>218.2289371</v>
+        <v>218.22893916000001</v>
       </c>
       <c r="C214" s="5">
-        <v>1.1321916299999941</v>
+        <v>1.1321721700000182</v>
       </c>
       <c r="D214" s="5">
-        <v>6.4408401216372591</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>6.440725565791805</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>219.00609004</v>
+        <v>219.00608299000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.77715294000000767</v>
+        <v>0.77714382999999998</v>
       </c>
       <c r="D215" s="5">
-        <v>4.3581211762666605</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.3580690424925184</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>219.18324107999999</v>
+        <v>219.1832125</v>
       </c>
       <c r="C216" s="5">
-        <v>0.17715103999998405</v>
+        <v>0.17712950999998611</v>
       </c>
       <c r="D216" s="5">
-        <v>0.97499366349158567</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>0.9748746718385215</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>220.28823224000001</v>
+        <v>220.288218</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1049911600000257</v>
+        <v>1.1050055000000043</v>
       </c>
       <c r="D217" s="5">
-        <v>6.2202792699597165</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>6.2203630785650832</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>220.96024274000001</v>
+        <v>220.96023002000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.67201049999999896</v>
+        <v>0.67201202000001103</v>
       </c>
       <c r="D218" s="5">
-        <v>3.7227651315889121</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.7227739384796177</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>221.56961514</v>
+        <v>221.56959728999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.60937239999998383</v>
+        <v>0.60936726999997859</v>
       </c>
       <c r="D219" s="5">
-        <v>3.3600664938695068</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.3600379731033581</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>222.72126220000001</v>
+        <v>222.72125459</v>
       </c>
       <c r="C220" s="5">
-        <v>1.1516470600000162</v>
+        <v>1.1516573000000108</v>
       </c>
       <c r="D220" s="5">
-        <v>6.4186413140166376</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>6.4187005594037894</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>223.15248764</v>
+        <v>223.15243914000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.43122543999999152</v>
+        <v>0.43118455000001177</v>
       </c>
       <c r="D221" s="5">
-        <v>2.3483018296794445</v>
+        <v>2.3480768619000392</v>
       </c>
       <c r="E221" s="5">
-        <v>4.698750506239846</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.6987692202940856</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>224.98098590000001</v>
+        <v>224.98102012000001</v>
       </c>
       <c r="C222" s="5">
-        <v>1.8284982600000035</v>
+        <v>1.8285809799999981</v>
       </c>
       <c r="D222" s="5">
-        <v>10.288186596683735</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>10.288675538728853</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>226.66763627</v>
+        <v>226.66764685999999</v>
       </c>
       <c r="C223" s="5">
-        <v>1.6866503699999953</v>
+        <v>1.6866267399999799</v>
       </c>
       <c r="D223" s="5">
-        <v>9.3765956723175883</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>9.3764573573735568</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>226.30736891999999</v>
+        <v>226.30742698</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.36026735000001509</v>
+        <v>-0.36021987999998828</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.8907045586448179</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.8904575191534878</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>225.38561247999999</v>
+        <v>225.3856188</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.92175643999999579</v>
+        <v>-0.92180817999999931</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.7796164847275557</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-4.7798775933642013</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>227.45771672999999</v>
+        <v>227.45771391</v>
       </c>
       <c r="C226" s="5">
-        <v>2.0721042499999953</v>
+        <v>2.0720951099999922</v>
       </c>
       <c r="D226" s="5">
-        <v>11.607615951319982</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>11.60756179207687</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>226.91901995000001</v>
+        <v>226.91901648000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.53869677999998089</v>
+        <v>-0.53869742999998493</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.8052768678265783</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-2.8052802430768131</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>228.34398873000001</v>
+        <v>228.34396674999999</v>
       </c>
       <c r="C228" s="5">
-        <v>1.4249687800000004</v>
+        <v>1.4249502699999823</v>
       </c>
       <c r="D228" s="5">
-        <v>7.8013517033487023</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>7.8012469638378823</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>228.73288278999999</v>
+        <v>228.73287615999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.38889405999998417</v>
+        <v>0.38890940999999657</v>
       </c>
       <c r="D229" s="5">
-        <v>2.0629802882279114</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.0630626806558805</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>229.36291936999999</v>
+        <v>229.36291496999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.63003657999999518</v>
+        <v>0.63003881000000206</v>
       </c>
       <c r="D230" s="5">
-        <v>3.3558945795332251</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>3.3559067369210105</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>229.5417659</v>
+        <v>229.54175935000001</v>
       </c>
       <c r="C231" s="5">
-        <v>0.17884653000001549</v>
+        <v>0.17884438000001524</v>
       </c>
       <c r="D231" s="5">
-        <v>0.93972750272988126</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>0.93971617542683017</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>230.9099253</v>
+        <v>230.90992241000001</v>
       </c>
       <c r="C232" s="5">
-        <v>1.3681593999999961</v>
+        <v>1.3681630600000005</v>
       </c>
       <c r="D232" s="5">
-        <v>7.3916681482299351</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>7.3916887924452501</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>232.10623312999999</v>
+        <v>232.10621696999999</v>
       </c>
       <c r="C233" s="5">
-        <v>1.196307829999995</v>
+        <v>1.1962945599999841</v>
       </c>
       <c r="D233" s="5">
-        <v>6.397257037762949</v>
+        <v>6.3971841246947658</v>
       </c>
       <c r="E233" s="5">
-        <v>4.0123888309256062</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>4.0124041953145007</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>233.44204500000001</v>
+        <v>233.442059</v>
       </c>
       <c r="C234" s="5">
-        <v>1.3358118700000148</v>
+        <v>1.3358420300000091</v>
       </c>
       <c r="D234" s="5">
-        <v>7.1290633143042736</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>7.1292299155766736</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>234.11707357</v>
+        <v>234.11707699999999</v>
       </c>
       <c r="C235" s="5">
-        <v>0.67502856999999494</v>
+        <v>0.67501799999999434</v>
       </c>
       <c r="D235" s="5">
-        <v>3.5256803765812306</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>3.525624073616318</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>235.13400111999999</v>
+        <v>235.13403086</v>
       </c>
       <c r="C236" s="5">
-        <v>1.0169275499999912</v>
+        <v>1.016953860000001</v>
       </c>
       <c r="D236" s="5">
-        <v>5.3387513251753171</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>5.3388926860050701</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>235.94823607000001</v>
+        <v>235.94823904</v>
       </c>
       <c r="C237" s="5">
-        <v>0.81423495000001367</v>
+        <v>0.8142081800000085</v>
       </c>
       <c r="D237" s="5">
-        <v>4.2354896928822106</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>4.2353472319735852</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>236.99713156999999</v>
+        <v>236.99712908999999</v>
       </c>
       <c r="C238" s="5">
-        <v>1.0488954999999862</v>
+        <v>1.0488900499999829</v>
       </c>
       <c r="D238" s="5">
-        <v>5.4669184340697896</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>5.4668892596862806</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>238.17585571000001</v>
+        <v>238.17585324999999</v>
       </c>
       <c r="C239" s="5">
-        <v>1.1787241400000141</v>
+        <v>1.1787241600000016</v>
       </c>
       <c r="D239" s="5">
-        <v>6.134293768252097</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>6.1342939411560327</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>239.84135326000001</v>
+        <v>239.84133783999999</v>
       </c>
       <c r="C240" s="5">
-        <v>1.6654975499999978</v>
+        <v>1.6654845900000055</v>
       </c>
       <c r="D240" s="5">
-        <v>8.7216364621353506</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>8.721566057507669</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>240.27736009</v>
+        <v>240.27735788999999</v>
       </c>
       <c r="C241" s="5">
-        <v>0.43600682999999663</v>
+        <v>0.43602004999999622</v>
       </c>
       <c r="D241" s="5">
-        <v>2.2034202204812336</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>2.2034878420669646</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>241.53463015</v>
+        <v>241.53462769999999</v>
       </c>
       <c r="C242" s="5">
-        <v>1.2572700599999962</v>
+        <v>1.2572698099999968</v>
       </c>
       <c r="D242" s="5">
-        <v>6.4629902279475848</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>6.4629889665046569</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>243.47955121000001</v>
+        <v>243.47954865</v>
       </c>
       <c r="C243" s="5">
-        <v>1.9449210600000129</v>
+        <v>1.9449209500000109</v>
       </c>
       <c r="D243" s="5">
-        <v>10.102461910457027</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>10.102461420602049</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>244.03210637999999</v>
+        <v>244.03210369000001</v>
       </c>
       <c r="C244" s="5">
-        <v>0.55255516999997667</v>
+        <v>0.55255504000001565</v>
       </c>
       <c r="D244" s="5">
-        <v>2.7575431377670157</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>2.7575425102352558</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>244.75437557999999</v>
+        <v>244.75437425000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.7222691999999995</v>
+        <v>0.72227055999999834</v>
       </c>
       <c r="D245" s="5">
-        <v>3.6100665000942112</v>
+        <v>3.6100734491639308</v>
       </c>
       <c r="E245" s="5">
-        <v>5.4492903010131322</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>5.4492970697268328</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>243.98884557</v>
+        <v>243.98885149</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.76553000999999199</v>
+        <v>-0.76552276000001029</v>
       </c>
       <c r="D246" s="5">
-        <v>-3.6893995220181552</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-3.6893651998920918</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>244.82595241999999</v>
+        <v>244.82595609000001</v>
       </c>
       <c r="C247" s="5">
-        <v>0.83710684999999785</v>
+        <v>0.83710460000000353</v>
       </c>
       <c r="D247" s="5">
-        <v>4.1956926583279541</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>4.1956810636447628</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>246.24299902000001</v>
+        <v>246.24300740000001</v>
       </c>
       <c r="C248" s="5">
-        <v>1.4170466000000204</v>
+        <v>1.4170513100000051</v>
       </c>
       <c r="D248" s="5">
-        <v>7.1709967770681837</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>7.1710212650215155</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>247.58665912000001</v>
+        <v>247.58666158</v>
       </c>
       <c r="C249" s="5">
-        <v>1.3436600999999939</v>
+        <v>1.3436541799999873</v>
       </c>
       <c r="D249" s="5">
-        <v>6.7481047357892177</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>6.7480738699949194</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>248.38708985</v>
+        <v>248.38708690000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.80043072999998799</v>
+        <v>0.80042532000001643</v>
       </c>
       <c r="D250" s="5">
-        <v>3.9492489061281777</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.9492216973678218</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>249.35176369999999</v>
+        <v>249.35176002</v>
       </c>
       <c r="C251" s="5">
-        <v>0.96467384999999695</v>
+        <v>0.96467311999998628</v>
       </c>
       <c r="D251" s="5">
-        <v>4.7613537674850548</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>4.7613501448663387</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>249.18565237000001</v>
+        <v>249.18565376000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.16611132999997835</v>
+        <v>-0.16610625999999229</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.79648470960371753</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-0.796460500247409</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>249.96861140999999</v>
+        <v>249.96860898</v>
       </c>
       <c r="C253" s="5">
-        <v>0.78295903999998018</v>
+        <v>0.78295521999999096</v>
       </c>
       <c r="D253" s="5">
-        <v>3.8363318658068968</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>3.8363128022169901</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>249.94027573</v>
+        <v>249.94027389999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-2.8335679999997865E-2</v>
+        <v>-2.8335080000005064E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.13594356631765336</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.13594069086625415</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>251.39151939000001</v>
+        <v>251.39151752999999</v>
       </c>
       <c r="C255" s="5">
-        <v>1.4512436600000171</v>
+        <v>1.4512436299999933</v>
       </c>
       <c r="D255" s="5">
-        <v>7.1945088323432049</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>7.1945087332070612</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>251.61010361000001</v>
+        <v>251.61010167000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.21858421999999678</v>
+        <v>0.21858414000001858</v>
       </c>
       <c r="D256" s="5">
-        <v>1.048400887141776</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.0484005093932769</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>252.30481682999999</v>
+        <v>252.30481477000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.69471321999998281</v>
+        <v>0.6947131000000013</v>
       </c>
       <c r="D257" s="5">
-        <v>3.3640656650179013</v>
+        <v>3.3640651014130052</v>
       </c>
       <c r="E257" s="5">
-        <v>3.0849055229789313</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>3.0849052414841482</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>252.96403408</v>
+        <v>252.96404426000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.65921725000001175</v>
+        <v>0.65922949000000131</v>
       </c>
       <c r="D258" s="5">
-        <v>3.1807877309707466</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.180847667801423</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>252.22619280999999</v>
+        <v>252.22619155000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.73784127000001831</v>
+        <v>-0.73785270999999852</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.4445319973358757</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-3.4445844134888826</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>253.91254989999999</v>
+        <v>253.91254624000001</v>
       </c>
       <c r="C260" s="5">
-        <v>1.6863570900000013</v>
+        <v>1.6863546900000017</v>
       </c>
       <c r="D260" s="5">
-        <v>8.3247730818119869</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>8.3247608382159157</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>254.85811104999999</v>
+        <v>254.85810860000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.94556115000000318</v>
+        <v>0.94556235999999672</v>
       </c>
       <c r="D261" s="5">
-        <v>4.5614305062616989</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.5614365305302051</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>255.63901268999999</v>
+        <v>255.63901007999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.78090163999999618</v>
+        <v>0.78090147999998294</v>
       </c>
       <c r="D262" s="5">
-        <v>3.7394784532108094</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>3.7394777106222632</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>256.71252993000002</v>
+        <v>256.71252988999998</v>
       </c>
       <c r="C263" s="5">
-        <v>1.0735172400000295</v>
+        <v>1.0735198099999934</v>
       </c>
       <c r="D263" s="5">
-        <v>5.1572504415712928</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>5.1572631284486858</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>258.09311408999997</v>
+        <v>258.09312473</v>
       </c>
       <c r="C264" s="5">
-        <v>1.3805841599999553</v>
+        <v>1.3805948400000148</v>
       </c>
       <c r="D264" s="5">
-        <v>6.6478763670128727</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>6.6479293256917815</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>258.20733625000003</v>
+        <v>258.2073378</v>
       </c>
       <c r="C265" s="5">
-        <v>0.11422216000005392</v>
+        <v>0.11421307000000525</v>
       </c>
       <c r="D265" s="5">
-        <v>0.53236878317666214</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>0.53232629116553021</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>259.57783898000002</v>
+        <v>259.57784263999997</v>
       </c>
       <c r="C266" s="5">
-        <v>1.3705027299999983</v>
+        <v>1.3705048399999669</v>
       </c>
       <c r="D266" s="5">
-        <v>6.5585793945136084</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>6.5585897480300748</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>258.81323257999998</v>
+        <v>258.8132372</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.76460640000004787</v>
+        <v>-0.76460543999996844</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.4779860471024548</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-3.4779817025767934</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>259.12832514000002</v>
+        <v>259.12830216999998</v>
       </c>
       <c r="C268" s="5">
-        <v>0.31509256000003916</v>
+        <v>0.31506496999998035</v>
       </c>
       <c r="D268" s="5">
-        <v>1.4707640579519454</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>1.4706343856393023</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>260.13853882000001</v>
+        <v>260.13853461000002</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0102136799999926</v>
+        <v>1.0102324400000384</v>
       </c>
       <c r="D269" s="5">
-        <v>4.7798330181703097</v>
+        <v>4.7799241259412151</v>
       </c>
       <c r="E269" s="5">
-        <v>3.1048642227382794</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.1048633959447791</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>260.73458369999997</v>
+        <v>260.73460646000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.59604487999996536</v>
+        <v>0.59607184999998708</v>
       </c>
       <c r="D270" s="5">
-        <v>2.7844264588684053</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>2.784554087004909</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>261.46810158</v>
+        <v>261.46810477999998</v>
       </c>
       <c r="C271" s="5">
-        <v>0.73351788000002216</v>
+        <v>0.73349831999996695</v>
       </c>
       <c r="D271" s="5">
-        <v>3.4286577897344461</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.4285646379012213</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>262.09515764000002</v>
+        <v>262.09512767000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.62705606000002945</v>
+        <v>0.62702289000003475</v>
       </c>
       <c r="D272" s="5">
-        <v>2.9161194407138602</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>2.9159631074906045</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>261.68121689999998</v>
+        <v>261.68122052000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.41394074000004366</v>
+        <v>-0.41390715</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.878847061418254</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-1.8786961336041186</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>261.38561559999999</v>
+        <v>261.38562108000002</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.29560129999998708</v>
+        <v>-0.2955994399999895</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.3471581233549856</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-1.3471496807616612</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>261.72727043999998</v>
+        <v>261.72727995000002</v>
       </c>
       <c r="C275" s="5">
-        <v>0.34165483999998969</v>
+        <v>0.34165887000000339</v>
       </c>
       <c r="D275" s="5">
-        <v>1.5798347404513802</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>1.5798534762519134</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>261.60992641000001</v>
+        <v>261.60995115999998</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.11734402999996973</v>
+        <v>-0.11732879000004459</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.53668891436106092</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-0.53661936446016689</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>261.95522987999999</v>
+        <v>261.95523537000003</v>
       </c>
       <c r="C277" s="5">
-        <v>0.34530346999997619</v>
+        <v>0.34528421000004528</v>
       </c>
       <c r="D277" s="5">
-        <v>1.5954499100364394</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.5953601215805913</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>262.40824325</v>
+        <v>262.40825224000002</v>
       </c>
       <c r="C278" s="5">
-        <v>0.45301337000000785</v>
+        <v>0.45301686999999902</v>
       </c>
       <c r="D278" s="5">
-        <v>2.0950776287743222</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.0950939253727707</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>261.98124876000003</v>
+        <v>261.98123379999998</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.42699448999997003</v>
+        <v>-0.4270184400000403</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.9352761468385049</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-1.9353836605329522</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>262.32256726000003</v>
+        <v>262.32248025000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.34131849999999986</v>
+        <v>0.34124645000002829</v>
       </c>
       <c r="D280" s="5">
-        <v>1.5746542378515915</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>1.574319544719649</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>262.86669107</v>
+        <v>262.86665192999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.54412380999997367</v>
+        <v>0.54417167999997673</v>
       </c>
       <c r="D281" s="5">
-        <v>2.5176995766474697</v>
+        <v>2.5179244525189715</v>
       </c>
       <c r="E281" s="5">
-        <v>1.0487305196588803</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>1.048717109170294</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>262.32621549999999</v>
+        <v>262.32624881999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.54047557000001234</v>
+        <v>-0.54040310999999974</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.4395878576657148</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-2.4392648375037407</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>263.42582649000002</v>
+        <v>263.42588389999997</v>
       </c>
       <c r="C283" s="5">
-        <v>1.0996109900000306</v>
+        <v>1.0996350799999846</v>
       </c>
       <c r="D283" s="5">
-        <v>5.1477271184905415</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.1478418372524759</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>263.62922522000002</v>
+        <v>263.62923588000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.20339873000000352</v>
+        <v>0.20335198000003629</v>
       </c>
       <c r="D284" s="5">
-        <v>0.93049979997965604</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.93028481762684745</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>264.96539109999998</v>
+        <v>264.96545316999999</v>
       </c>
       <c r="C285" s="5">
-        <v>1.3361658799999532</v>
+        <v>1.3362172899999791</v>
       </c>
       <c r="D285" s="5">
-        <v>6.2544625411589339</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>6.2547096741166541</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>265.62200779</v>
+        <v>265.62203246000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.65661669000002121</v>
+        <v>0.65657929000002468</v>
       </c>
       <c r="D286" s="5">
-        <v>3.0146148454482713</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>3.0144400743235877</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>265.94238194000002</v>
+        <v>265.94238135000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.32037415000002056</v>
+        <v>0.32034888999999112</v>
       </c>
       <c r="D287" s="5">
-        <v>1.456993662856898</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>1.4568778864572751</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>266.22937998999998</v>
+        <v>266.22938784000002</v>
       </c>
       <c r="C288" s="5">
-        <v>0.28699804999996559</v>
+        <v>0.28700649000001022</v>
       </c>
       <c r="D288" s="5">
-        <v>1.3027227394559748</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>1.302761280340059</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>267.60987738</v>
+        <v>267.60986602000003</v>
       </c>
       <c r="C289" s="5">
-        <v>1.3804973900000164</v>
+        <v>1.3804781800000114</v>
       </c>
       <c r="D289" s="5">
-        <v>6.4030064875393089</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.4029146374753099</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>269.04166247000001</v>
+        <v>269.04164809999997</v>
       </c>
       <c r="C290" s="5">
-        <v>1.4317850900000053</v>
+        <v>1.4317820799999481</v>
       </c>
       <c r="D290" s="5">
-        <v>6.6126618154127792</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>6.6126477912222592</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>269.52379503999998</v>
+        <v>269.52371964000002</v>
       </c>
       <c r="C291" s="5">
-        <v>0.48213256999997611</v>
+        <v>0.48207154000004948</v>
       </c>
       <c r="D291" s="5">
-        <v>2.1717665395641239</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.1714890321450353</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>270.90572414000002</v>
+        <v>270.90550883999998</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3819291000000362</v>
+        <v>1.3817891999999574</v>
       </c>
       <c r="D292" s="5">
-        <v>6.329267488158119</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>6.3286103893096968</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>271.25004761000002</v>
+        <v>271.24989378999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.34432347000000618</v>
+        <v>0.34438495000000557</v>
       </c>
       <c r="D293" s="5">
-        <v>1.5359175182210638</v>
+        <v>1.5361949106660777</v>
       </c>
       <c r="E293" s="5">
-        <v>3.1892045758538323</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.1891614240335153</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>272.85501787999999</v>
+        <v>272.85508028999999</v>
       </c>
       <c r="C294" s="5">
-        <v>1.6049702699999671</v>
+        <v>1.6051865000000021</v>
       </c>
       <c r="D294" s="5">
-        <v>7.3360138638961514</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>7.3370388949720589</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>273.69951963</v>
+        <v>273.69972695000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.84450175000000627</v>
+        <v>0.84464666000002353</v>
       </c>
       <c r="D295" s="5">
-        <v>3.7779487524756128</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.7786072172099283</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>274.49191696000003</v>
+        <v>274.49209696000003</v>
       </c>
       <c r="C296" s="5">
-        <v>0.79239733000002843</v>
+        <v>0.79237001000001328</v>
       </c>
       <c r="D296" s="5">
-        <v>3.5300205075652125</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.5298941398179906</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>274.72747289</v>
+        <v>274.72771463999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.23555592999997543</v>
+        <v>0.23561767999996164</v>
       </c>
       <c r="D297" s="5">
-        <v>1.0346573629169908</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>1.0349291939233174</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>275.63209324000002</v>
+        <v>275.63221800000002</v>
       </c>
       <c r="C298" s="5">
-        <v>0.90462035000001606</v>
+        <v>0.90450336000003517</v>
       </c>
       <c r="D298" s="5">
-        <v>4.0237017177551015</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.0231682893270504</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>276.72149510999998</v>
+        <v>276.72139841000001</v>
       </c>
       <c r="C299" s="5">
-        <v>1.0894018699999606</v>
+        <v>1.0891804099999831</v>
       </c>
       <c r="D299" s="5">
-        <v>4.8473229919336225</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>4.8463138440898224</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>277.20579684</v>
+        <v>277.20571115000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.48430173000002696</v>
+        <v>0.48431274000000712</v>
       </c>
       <c r="D300" s="5">
-        <v>2.120503781313765</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.1205532014981543</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>278.72726862000002</v>
+        <v>278.72728541999999</v>
       </c>
       <c r="C301" s="5">
-        <v>1.521471780000013</v>
+        <v>1.5215742699999737</v>
       </c>
       <c r="D301" s="5">
-        <v>6.7888262728508009</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>6.7892996404108619</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>279.40916773999999</v>
+        <v>279.40905671000002</v>
       </c>
       <c r="C302" s="5">
-        <v>0.68189911999996866</v>
+        <v>0.68177129000002878</v>
       </c>
       <c r="D302" s="5">
-        <v>2.9755957322639359</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>2.9750302145776786</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>281.11633983000002</v>
+        <v>281.11602119999998</v>
       </c>
       <c r="C303" s="5">
-        <v>1.7071720900000287</v>
+        <v>1.7069644899999616</v>
       </c>
       <c r="D303" s="5">
-        <v>7.5833973891445305</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.5824471242561531</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>282.31248785999998</v>
+        <v>282.31203691000002</v>
       </c>
       <c r="C304" s="5">
-        <v>1.1961480299999607</v>
+        <v>1.1960157100000401</v>
       </c>
       <c r="D304" s="5">
-        <v>5.2271953855075104</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>5.2266096099647275</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>283.52012913999999</v>
+        <v>283.51973277000002</v>
       </c>
       <c r="C305" s="5">
-        <v>1.2076412800000185</v>
+        <v>1.2076958600000012</v>
       </c>
       <c r="D305" s="5">
-        <v>5.2557197907693975</v>
+        <v>5.2559715364238091</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5235315673167076</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.5234447131246691</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>282.49457102999997</v>
+        <v>282.49443711999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.02555811000002</v>
+        <v>-1.0252956500000323</v>
       </c>
       <c r="D306" s="5">
-        <v>-4.2553544988633396</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-4.254292870254206</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>282.96420040999999</v>
+        <v>282.96422102999998</v>
       </c>
       <c r="C307" s="5">
-        <v>0.46962938000001486</v>
+        <v>0.46978390999998965</v>
       </c>
       <c r="D307" s="5">
-        <v>2.0132660521025469</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.0139355449144691</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>283.32479977000003</v>
+        <v>283.32707210000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.36059936000003745</v>
+        <v>0.36285107000003336</v>
       </c>
       <c r="D308" s="5">
-        <v>1.5400007549129846</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>1.5496848748123071</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>285.81372199999998</v>
+        <v>285.81376023000001</v>
       </c>
       <c r="C309" s="5">
-        <v>2.4889222299999574</v>
+        <v>2.4866881300000045</v>
       </c>
       <c r="D309" s="5">
-        <v>11.066176285119479</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>11.055665782724923</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>287.60050206</v>
+        <v>287.60042399999998</v>
       </c>
       <c r="C310" s="5">
-        <v>1.7867800600000123</v>
+        <v>1.7866637699999615</v>
       </c>
       <c r="D310" s="5">
-        <v>7.7652576329252154</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>7.7647336666193612</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>288.79301230999999</v>
+        <v>288.79262602</v>
       </c>
       <c r="C311" s="5">
-        <v>1.192510249999998</v>
+        <v>1.1922020200000247</v>
       </c>
       <c r="D311" s="5">
-        <v>5.0907498393944151</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>5.0894052946915069</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>290.05535798</v>
+        <v>290.05506792</v>
       </c>
       <c r="C312" s="5">
-        <v>1.262345670000002</v>
+        <v>1.2624418999999989</v>
       </c>
       <c r="D312" s="5">
-        <v>5.3732896069329739</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>5.3737164783743241</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>290.81577635999997</v>
+        <v>290.81573700000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.76041837999997597</v>
+        <v>0.76066908000001376</v>
       </c>
       <c r="D313" s="5">
-        <v>3.1917185303189433</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>3.1927892610881026</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>290.26774311000003</v>
+        <v>290.26750320000002</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.54803324999994629</v>
+        <v>-0.54823379999999133</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.2380710670949822</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-2.2388819047307051</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>292.23229822000002</v>
+        <v>292.23171381999998</v>
       </c>
       <c r="C315" s="5">
-        <v>1.9645551099999921</v>
+        <v>1.9642106199999603</v>
       </c>
       <c r="D315" s="5">
-        <v>8.4309462532486492</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>8.4294196415020792</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>293.47104544000001</v>
+        <v>293.47016106000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.2387472199999934</v>
+        <v>1.2384472400000277</v>
       </c>
       <c r="D316" s="5">
-        <v>5.2069783900395628</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>5.2056985667502831</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>294.35259545000002</v>
+        <v>294.35176087000002</v>
       </c>
       <c r="C317" s="5">
-        <v>0.88155001000001221</v>
+        <v>0.88159981000001153</v>
       </c>
       <c r="D317" s="5">
-        <v>3.6648025231725834</v>
+        <v>3.665024213268997</v>
       </c>
       <c r="E317" s="5">
-        <v>3.8207044920789635</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>3.8205552728801662</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>295.38189063999999</v>
+        <v>295.38160155999998</v>
       </c>
       <c r="C318" s="5">
-        <v>1.0292951899999707</v>
+        <v>1.0298406899999577</v>
       </c>
       <c r="D318" s="5">
-        <v>4.2778231892783847</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>4.2801464983861948</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>296.05004610999998</v>
+        <v>296.05020739000003</v>
       </c>
       <c r="C319" s="5">
-        <v>0.66815546999998787</v>
+        <v>0.66860583000004681</v>
       </c>
       <c r="D319" s="5">
-        <v>2.7484325783113439</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>2.7503109663315595</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>296.50050649000002</v>
+        <v>296.50551062</v>
       </c>
       <c r="C320" s="5">
-        <v>0.45046038000003819</v>
+        <v>0.45530322999996997</v>
       </c>
       <c r="D320" s="5">
-        <v>1.8412399080215858</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.8612015963740625</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>296.8725968</v>
+        <v>296.87268918000001</v>
       </c>
       <c r="C321" s="5">
-        <v>0.37209030999997594</v>
+        <v>0.36717856000001348</v>
       </c>
       <c r="D321" s="5">
-        <v>1.5163656281434346</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>1.4961870082122797</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>297.49142094000001</v>
+        <v>297.49098206000002</v>
       </c>
       <c r="C322" s="5">
-        <v>0.61882414000001518</v>
+        <v>0.6182928800000127</v>
       </c>
       <c r="D322" s="5">
-        <v>2.5302500532431216</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.5280520976141085</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>297.76139795</v>
+        <v>297.76027377000003</v>
       </c>
       <c r="C323" s="5">
-        <v>0.26997700999999097</v>
+        <v>0.26929171000000451</v>
       </c>
       <c r="D323" s="5">
-        <v>1.0944663921649722</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>1.0916760103478529</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>298.90360155000002</v>
+        <v>298.90275366999998</v>
       </c>
       <c r="C324" s="5">
-        <v>1.1422036000000162</v>
+        <v>1.1424798999999553</v>
       </c>
       <c r="D324" s="5">
-        <v>4.7015325714378831</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.7027121143716766</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>299.77896035999999</v>
+        <v>299.77886881000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.87535880999996607</v>
+        <v>0.87611514000002444</v>
       </c>
       <c r="D325" s="5">
-        <v>3.5714398450330087</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.5745858702026512</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>301.18849827000003</v>
+        <v>301.18809979000002</v>
       </c>
       <c r="C326" s="5">
-        <v>1.40953791000004</v>
+        <v>1.409230980000018</v>
       </c>
       <c r="D326" s="5">
-        <v>5.7905335696224247</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>5.7892417044270728</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>301.74901720000003</v>
+        <v>301.7479788</v>
       </c>
       <c r="C327" s="5">
-        <v>0.56051893000000064</v>
+        <v>0.55987900999997464</v>
       </c>
       <c r="D327" s="5">
-        <v>2.2562293230180996</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>2.2536301046092166</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>301.94744478000001</v>
+        <v>301.94616789999998</v>
       </c>
       <c r="C328" s="5">
-        <v>0.19842757999998639</v>
+        <v>0.19818909999997913</v>
       </c>
       <c r="D328" s="5">
-        <v>0.7919700451940237</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>0.79101750767112122</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>302.10200008999999</v>
+        <v>302.10070927999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.15455530999997791</v>
+        <v>0.15454138000001194</v>
       </c>
       <c r="D329" s="5">
-        <v>0.61596612013028462</v>
+        <v>0.61591305893029524</v>
       </c>
       <c r="E329" s="5">
-        <v>2.6326945166400995</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.6325469863325512</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>304.52255150000002</v>
+        <v>304.52167175</v>
       </c>
       <c r="C330" s="5">
-        <v>2.42055141000003</v>
+        <v>2.4209624700000063</v>
       </c>
       <c r="D330" s="5">
-        <v>10.050067356616953</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>10.051894843659115</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>305.60767824999999</v>
+        <v>305.60723429000001</v>
       </c>
       <c r="C331" s="5">
-        <v>1.0851267499999722</v>
+        <v>1.0855625400000122</v>
       </c>
       <c r="D331" s="5">
-        <v>4.3608525671389842</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>4.3626512288215347</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>306.59044296000002</v>
+        <v>306.60397979999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.9827647100000263</v>
+        <v>0.99674550999998246</v>
       </c>
       <c r="D332" s="5">
-        <v>3.9279155675721711</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.9848062034375298</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>307.21826654</v>
+        <v>307.21693119000003</v>
       </c>
       <c r="C333" s="5">
-        <v>0.62782357999998339</v>
+        <v>0.61295139000003473</v>
       </c>
       <c r="D333" s="5">
-        <v>2.4851774420056039</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>2.425550311927771</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>307.33770878000001</v>
+        <v>307.33545343999998</v>
       </c>
       <c r="C334" s="5">
-        <v>0.11944224000001213</v>
+        <v>0.11852224999995542</v>
       </c>
       <c r="D334" s="5">
-        <v>0.4675424240515369</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>0.4639356089841673</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>308.76544510999997</v>
+        <v>308.76213789000002</v>
       </c>
       <c r="C335" s="5">
-        <v>1.4277363299999593</v>
+        <v>1.4266844500000389</v>
       </c>
       <c r="D335" s="5">
-        <v>5.7192571225662681</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>5.7149783368258822</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>306.43623439999999</v>
+        <v>306.43311261000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.3292107099999839</v>
+        <v>-2.3290252799999962</v>
       </c>
       <c r="D336" s="5">
-        <v>-8.6860542621182155</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-8.6854803976796688</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>307.31793488</v>
+        <v>307.31550855</v>
       </c>
       <c r="C337" s="5">
-        <v>0.88170048000000634</v>
+        <v>0.88239593999998078</v>
       </c>
       <c r="D337" s="5">
-        <v>3.5078935662821609</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.5107407933217649</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>308.37386992</v>
+        <v>308.37678524</v>
       </c>
       <c r="C338" s="5">
-        <v>1.0559350400000085</v>
+        <v>1.0612766899999997</v>
       </c>
       <c r="D338" s="5">
-        <v>4.2019815654463333</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>4.2236774435869151</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>308.27505052999999</v>
+        <v>308.27323111999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-9.8819390000016938E-2</v>
+        <v>-0.10355412000001252</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.38386679453764616</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-0.40222124059443587</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>308.76786084000003</v>
+        <v>308.76643567999997</v>
       </c>
       <c r="C340" s="5">
-        <v>0.4928103100000385</v>
+        <v>0.49320455999998103</v>
       </c>
       <c r="D340" s="5">
-        <v>1.9352838319720123</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>1.9368572467044487</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>309.60575267000002</v>
+        <v>309.60488822000002</v>
       </c>
       <c r="C341" s="5">
-        <v>0.83789182999998957</v>
+        <v>0.83845254000004843</v>
       </c>
       <c r="D341" s="5">
-        <v>3.3054397519461043</v>
+        <v>3.3077003599851773</v>
       </c>
       <c r="E341" s="5">
-        <v>2.4838473686915608</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.4839991133701167</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>310.49916616000002</v>
+        <v>310.49917033999998</v>
       </c>
       <c r="C342" s="5">
-        <v>0.89341349000000037</v>
+        <v>0.8942821199999571</v>
       </c>
       <c r="D342" s="5">
-        <v>3.5182687204637686</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.521753906375058</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>310.85880529999997</v>
+        <v>310.8593783</v>
       </c>
       <c r="C343" s="5">
-        <v>0.35963913999995611</v>
+        <v>0.3602079600000252</v>
       </c>
       <c r="D343" s="5">
-        <v>1.3988020827693015</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>1.4010286018597329</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>311.67110038999999</v>
+        <v>311.69217913</v>
       </c>
       <c r="C344" s="5">
-        <v>0.81229509000002054</v>
+        <v>0.83280082999999649</v>
       </c>
       <c r="D344" s="5">
-        <v>3.18114164648442</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.2626280447975109</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>310.9773189</v>
+        <v>310.97477120000002</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.69378148999999212</v>
+        <v>-0.71740792999997893</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.6387440356400949</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-2.7272888574222387</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>311.68527688</v>
+        <v>311.68035162000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.70795798000000332</v>
+        <v>0.70558041999998977</v>
       </c>
       <c r="D346" s="5">
-        <v>2.7663367388281124</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.756953085422631</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>313.38053054</v>
+        <v>313.37370267</v>
       </c>
       <c r="C347" s="5">
-        <v>1.6952536599999917</v>
+        <v>1.6933510499999898</v>
       </c>
       <c r="D347" s="5">
-        <v>6.725619000554639</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>6.7179531207946619</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>314.38263353999997</v>
+        <v>314.37173336000001</v>
       </c>
       <c r="C348" s="5">
-        <v>1.0021029999999769</v>
+        <v>0.99803069000000733</v>
       </c>
       <c r="D348" s="5">
-        <v>3.905475531521585</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>3.8894118189501059</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>315.34280861000002</v>
+        <v>315.33786504</v>
       </c>
       <c r="C349" s="5">
-        <v>0.96017507000004798</v>
+        <v>0.9661316799999895</v>
       </c>
       <c r="D349" s="5">
-        <v>3.7271879921627615</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.7508347164738387</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>315.57270367000001</v>
+        <v>315.58228120000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.22989505999998983</v>
+        <v>0.24441616000001432</v>
       </c>
       <c r="D350" s="5">
-        <v>0.87835499302832964</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>0.93408689328440264</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>315.72117637000002</v>
+        <v>315.71973716999997</v>
       </c>
       <c r="C351" s="5">
-        <v>0.14847270000001345</v>
+        <v>0.13745596999996224</v>
       </c>
       <c r="D351" s="5">
-        <v>0.5660470655001637</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>0.52392955808910902</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>316.16140673000001</v>
+        <v>316.16089061000002</v>
       </c>
       <c r="C352" s="5">
-        <v>0.44023035999998683</v>
+        <v>0.44115344000005052</v>
       </c>
       <c r="D352" s="5">
-        <v>1.6861291397614941</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.6896996110470353</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>317.11499462</v>
+        <v>317.11579418000002</v>
       </c>
       <c r="C353" s="5">
-        <v>0.95358788999999433</v>
+        <v>0.95490356999999904</v>
       </c>
       <c r="D353" s="5">
-        <v>3.6800198540769102</v>
+        <v>3.6851879907496388</v>
       </c>
       <c r="E353" s="5">
-        <v>2.4254206794419142</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.4259649139205086</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>317.12474243000003</v>
+        <v>317.12650581999998</v>
       </c>
       <c r="C354" s="5">
-        <v>9.7478100000216727E-3</v>
+        <v>1.0711639999954059E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>3.6893082995015369E-2</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>4.0541519927450587E-2</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>318.45856492000001</v>
+        <v>318.45948403</v>
       </c>
       <c r="C355" s="5">
-        <v>1.3338224899999886</v>
+        <v>1.3329782100000216</v>
       </c>
       <c r="D355" s="5">
-        <v>5.1655928536213258</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>5.1622178192758161</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>319.22425765000003</v>
+        <v>319.25470503999998</v>
       </c>
       <c r="C356" s="5">
-        <v>0.76569273000001203</v>
+        <v>0.79522100999997747</v>
       </c>
       <c r="D356" s="5">
-        <v>2.9237079948507105</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.0380027022154144</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>319.89729106999999</v>
+        <v>319.89322557999998</v>
       </c>
       <c r="C357" s="5">
-        <v>0.67303341999996746</v>
+        <v>0.6385205400000018</v>
       </c>
       <c r="D357" s="5">
-        <v>2.5595533761305189</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.4266195588044992</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>321.08421122999999</v>
+        <v>321.08260337000002</v>
       </c>
       <c r="C358" s="5">
-        <v>1.1869201599999997</v>
+        <v>1.1893777900000373</v>
       </c>
       <c r="D358" s="5">
-        <v>4.5443713646327266</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.5540332259234928</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>321.842761</v>
+        <v>321.81508651000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.7585497700000019</v>
+        <v>0.73248313999999937</v>
       </c>
       <c r="D359" s="5">
-        <v>2.8720841264353147</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.7721611440642002</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>321.97748143000001</v>
+        <v>321.95820906</v>
       </c>
       <c r="C360" s="5">
-        <v>0.13472043000001577</v>
+        <v>0.14312254999998686</v>
       </c>
       <c r="D360" s="5">
-        <v>0.50346705755490717</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>0.53498978628638838</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>323.13971320000002</v>
+        <v>323.13638472000002</v>
       </c>
       <c r="C361" s="5">
-        <v>1.1622317700000053</v>
+        <v>1.1781756600000222</v>
       </c>
       <c r="D361" s="5">
-        <v>4.4186406559407976</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>4.480755931555902</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>323.16143717</v>
+        <v>323.18040017999999</v>
       </c>
       <c r="C362" s="5">
-        <v>2.1723969999982273E-2</v>
+        <v>4.4015459999968698E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>8.0703188420394589E-2</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>0.16357842292162861</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>323.68064549000002</v>
+        <v>323.67950503999998</v>
       </c>
       <c r="C363" s="5">
-        <v>0.51920832000001838</v>
+        <v>0.49910485999998855</v>
       </c>
       <c r="D363" s="5">
-        <v>1.9451120788299914</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.8690469924941944</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>324.44410491999997</v>
+        <v>324.44166774000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.76345942999995486</v>
+        <v>0.76216270000003306</v>
       </c>
       <c r="D364" s="5">
-        <v>2.8674258664924679</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.8625025364636514</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>324.56438457000002</v>
+        <v>324.58123790000002</v>
       </c>
       <c r="C365" s="5">
-        <v>0.12027965000004315</v>
+        <v>0.13957016000000522</v>
       </c>
       <c r="D365" s="5">
-        <v>0.44577861178849432</v>
+        <v>0.5174459652822927</v>
       </c>
       <c r="E365" s="5">
-        <v>2.3491131218587258</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.3541696304670623</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>325.68182094000002</v>
+        <v>325.68119444000001</v>
       </c>
       <c r="C366" s="5">
-        <v>1.1174363700000072</v>
+        <v>1.0999565399999938</v>
       </c>
       <c r="D366" s="5">
-        <v>4.2105939451440477</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.1432769249266865</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>326.66268279000002</v>
+        <v>326.66355389</v>
       </c>
       <c r="C367" s="5">
-        <v>0.98086184999999659</v>
+        <v>0.98235944999998992</v>
       </c>
       <c r="D367" s="5">
-        <v>3.6745318002701088</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>3.6802427490267853</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>325.94496219000001</v>
+        <v>325.97862470000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.71772060000000693</v>
+        <v>-0.68492918999999119</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.6049282693549225</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.4872764714984563</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>285.09629517000002</v>
+        <v>285.09501283999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-40.848667019999993</v>
+        <v>-40.88361186000003</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.947542312649063</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-79.973458006719355</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>297.13051888000001</v>
+        <v>297.13335231000002</v>
       </c>
       <c r="C370" s="5">
-        <v>12.034223709999992</v>
+        <v>12.038339470000039</v>
       </c>
       <c r="D370" s="5">
-        <v>64.23595953702312</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>64.263620172841456</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>304.82367128999999</v>
+        <v>304.77162805</v>
       </c>
       <c r="C371" s="5">
-        <v>7.693152409999982</v>
+        <v>7.6382757399999832</v>
       </c>
       <c r="D371" s="5">
-        <v>35.899273971210555</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>35.605588165824756</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>306.07857945000001</v>
+        <v>306.05037070999998</v>
       </c>
       <c r="C372" s="5">
-        <v>1.2549081600000136</v>
+        <v>1.2787426599999776</v>
       </c>
       <c r="D372" s="5">
-        <v>5.0536078438390808</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>5.1527169863911704</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>307.11809604000001</v>
+        <v>307.11599145000002</v>
       </c>
       <c r="C373" s="5">
-        <v>1.0395165900000052</v>
+        <v>1.0656207400000426</v>
       </c>
       <c r="D373" s="5">
-        <v>4.1524849089906724</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>4.2591665839493587</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>308.84916234999997</v>
+        <v>308.87117595000001</v>
       </c>
       <c r="C374" s="5">
-        <v>1.7310663099999601</v>
+        <v>1.7551844999999844</v>
       </c>
       <c r="D374" s="5">
-        <v>6.9774527700268596</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>7.0777929657337424</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>311.93381362000002</v>
+        <v>311.93680884999998</v>
       </c>
       <c r="C375" s="5">
-        <v>3.0846512700000517</v>
+        <v>3.0656328999999687</v>
       </c>
       <c r="D375" s="5">
-        <v>12.665856942852315</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>12.582508397328397</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>313.36364107999998</v>
+        <v>313.36902749000001</v>
       </c>
       <c r="C376" s="5">
-        <v>1.4298274599999559</v>
+        <v>1.4322186400000305</v>
       </c>
       <c r="D376" s="5">
-        <v>5.6413152393283816</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>5.650933397074942</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>314.68547759</v>
+        <v>314.73054216999998</v>
       </c>
       <c r="C377" s="5">
-        <v>1.3218365100000256</v>
+        <v>1.3615146799999707</v>
       </c>
       <c r="D377" s="5">
-        <v>5.1809662513824684</v>
+        <v>5.3401277898985189</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.0437433833315097</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-3.0348937584109281</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>315.90148952999999</v>
+        <v>315.87201312000002</v>
       </c>
       <c r="C378" s="5">
-        <v>1.2160119399999871</v>
+        <v>1.1414709500000413</v>
       </c>
       <c r="D378" s="5">
-        <v>4.7368891664274715</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>4.4400570951129259</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>314.08257464000002</v>
+        <v>314.09283151</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.8189148899999736</v>
+        <v>-1.7791816100000233</v>
       </c>
       <c r="D379" s="5">
-        <v>-6.6947622715024409</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-6.553612480252835</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>316.26299627999998</v>
+        <v>316.30370728999998</v>
       </c>
       <c r="C380" s="5">
-        <v>2.1804216399999632</v>
+        <v>2.2108757799999808</v>
       </c>
       <c r="D380" s="5">
-        <v>8.6561882689924374</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>8.7815117204492523</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>316.43345325000001</v>
+        <v>316.43702236000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.17045697000003202</v>
+        <v>0.13331507000003739</v>
       </c>
       <c r="D381" s="5">
-        <v>0.64868735662169108</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>0.50694775842425877</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>316.22805244</v>
+        <v>316.23618499999998</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.20540081000001464</v>
+        <v>-0.20083736000003682</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.77615974157188017</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-0.75896719559793713</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>317.12157521</v>
+        <v>317.03786265999997</v>
       </c>
       <c r="C383" s="5">
-        <v>0.89352277000000413</v>
+        <v>0.80167765999999574</v>
       </c>
       <c r="D383" s="5">
-        <v>3.4438700835842662</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>3.0848473930934039</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>319.60908533999998</v>
+        <v>319.56470532999998</v>
       </c>
       <c r="C384" s="5">
-        <v>2.4875101299999756</v>
+        <v>2.5268426700000077</v>
       </c>
       <c r="D384" s="5">
-        <v>9.8297296334777009</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>9.9947882505174501</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>319.05511216000002</v>
+        <v>319.04267998</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.55397317999995721</v>
+        <v>-0.52202534999997852</v>
       </c>
       <c r="D385" s="5">
-        <v>-2.0602262164203355</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-1.9427451134848894</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>318.16822196999999</v>
+        <v>318.18725807999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.886890190000031</v>
+        <v>-0.85542190000001028</v>
       </c>
       <c r="D386" s="5">
-        <v>-3.2851594483846225</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-3.1704322363916959</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>320.53453301000002</v>
+        <v>320.54500904000002</v>
       </c>
       <c r="C387" s="5">
-        <v>2.3663110400000278</v>
+        <v>2.3577509600000326</v>
       </c>
       <c r="D387" s="5">
-        <v>9.2990262855002328</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>9.2634276083670919</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>320.84022128999999</v>
+        <v>320.86221692999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.30568827999996984</v>
+        <v>0.3172078899999633</v>
       </c>
       <c r="D388" s="5">
-        <v>1.1504412895895433</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>1.1939917417446155</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>322.00191396000002</v>
+        <v>322.08582784999999</v>
       </c>
       <c r="C389" s="5">
-        <v>1.1616926700000363</v>
+        <v>1.2236109199999987</v>
       </c>
       <c r="D389" s="5">
-        <v>4.4325183482005537</v>
+        <v>4.673424128593795</v>
       </c>
       <c r="E389" s="5">
-        <v>2.3249996873171641</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>2.3370104564008676</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>321.85491988000001</v>
+        <v>321.80045852000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.14699408000001313</v>
+        <v>-0.28536932999998044</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.54642746676454301</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.0580390437990084</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>322.37850917999998</v>
+        <v>322.40213512999998</v>
       </c>
       <c r="C391" s="5">
-        <v>0.52358929999996917</v>
+        <v>0.60167660999996997</v>
       </c>
       <c r="D391" s="5">
-        <v>1.9697055610914393</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>2.2668804881254667</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>322.76869633000001</v>
+        <v>322.81487952999998</v>
       </c>
       <c r="C392" s="5">
-        <v>0.39018715000003112</v>
+        <v>0.41274440000000823</v>
       </c>
       <c r="D392" s="5">
-        <v>1.4621138892854768</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>1.5471226901324853</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>326.71281654000001</v>
+        <v>326.72781560999999</v>
       </c>
       <c r="C393" s="5">
-        <v>3.9441202099999941</v>
+        <v>3.9129360800000086</v>
       </c>
       <c r="D393" s="5">
-        <v>15.690357311208958</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>15.555541488399927</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>327.57554983</v>
+        <v>327.58450469000002</v>
       </c>
       <c r="C394" s="5">
-        <v>0.86273328999999421</v>
+        <v>0.85668908000002375</v>
       </c>
       <c r="D394" s="5">
-        <v>3.2152060875049626</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.1922062210464119</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>327.84699201000001</v>
+        <v>327.74146944</v>
       </c>
       <c r="C395" s="5">
-        <v>0.27144218000000819</v>
+        <v>0.156964749999986</v>
       </c>
       <c r="D395" s="5">
-        <v>0.9989123057104532</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.576507383814584</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>331.38391209999997</v>
+        <v>331.31673606999999</v>
       </c>
       <c r="C396" s="5">
-        <v>3.5369200899999669</v>
+        <v>3.5752666299999873</v>
       </c>
       <c r="D396" s="5">
-        <v>13.742457434139554</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>13.90524775210158</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>332.20834487000002</v>
+        <v>332.15925516999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.824432770000044</v>
+        <v>0.84251910000000407</v>
       </c>
       <c r="D397" s="5">
-        <v>3.0266081014729496</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.0945729701331803</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>334.13584068</v>
+        <v>334.09582877000003</v>
       </c>
       <c r="C398" s="5">
-        <v>1.9274958099999822</v>
+        <v>1.9365736000000311</v>
       </c>
       <c r="D398" s="5">
-        <v>7.1890191832591377</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>7.2250717857168079</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>335.41674455999998</v>
+        <v>335.47565709999998</v>
       </c>
       <c r="C399" s="5">
-        <v>1.2809038799999826</v>
+        <v>1.3798283299999525</v>
       </c>
       <c r="D399" s="5">
-        <v>4.6984199464304321</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>5.0701870215224432</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>337.06055655</v>
+        <v>337.13958479000001</v>
       </c>
       <c r="C400" s="5">
-        <v>1.6438119900000174</v>
+        <v>1.6639276900000368</v>
       </c>
       <c r="D400" s="5">
-        <v>6.0421021454204915</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>6.1169660454934771</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>337.37643285000001</v>
+        <v>337.49291868</v>
       </c>
       <c r="C401" s="5">
-        <v>0.31587630000001354</v>
+        <v>0.3533338899999876</v>
       </c>
       <c r="D401" s="5">
-        <v>1.1303945941391946</v>
+        <v>1.264915974235592</v>
       </c>
       <c r="E401" s="5">
-        <v>4.7746669269518316</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.7835357838766246</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>339.92644683999998</v>
+        <v>339.84803404000002</v>
       </c>
       <c r="C402" s="5">
-        <v>2.5500139899999681</v>
+        <v>2.3551153600000134</v>
       </c>
       <c r="D402" s="5">
-        <v>9.4567508670530884</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>8.7029087291853102</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>341.09265858999998</v>
+        <v>341.13283618000003</v>
       </c>
       <c r="C403" s="5">
-        <v>1.1662117500000022</v>
+        <v>1.2848021400000107</v>
       </c>
       <c r="D403" s="5">
-        <v>4.1955108882407721</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.6321517235252907</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>343.44723518000001</v>
+        <v>343.50060739999998</v>
       </c>
       <c r="C404" s="5">
-        <v>2.354576590000022</v>
+        <v>2.3677712199999519</v>
       </c>
       <c r="D404" s="5">
-        <v>8.6055025801399232</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>8.6545236610594536</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>345.24897413000002</v>
+        <v>345.27489910000003</v>
       </c>
       <c r="C405" s="5">
-        <v>1.8017389500000149</v>
+        <v>1.7742917000000489</v>
       </c>
       <c r="D405" s="5">
-        <v>6.4801040154841338</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>6.3775471530557848</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>347.38220215000001</v>
+        <v>347.39468488</v>
       </c>
       <c r="C406" s="5">
-        <v>2.13322801999999</v>
+        <v>2.1197857799999724</v>
       </c>
       <c r="D406" s="5">
-        <v>7.6718080468130667</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>7.6212295507981587</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>348.81819804999998</v>
+        <v>348.69123112</v>
       </c>
       <c r="C407" s="5">
-        <v>1.4359958999999662</v>
+        <v>1.2965462399999979</v>
       </c>
       <c r="D407" s="5">
-        <v>5.0748657014798804</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>4.5717261367220097</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>348.28785957000002</v>
+        <v>348.19329792000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.53033847999995487</v>
+        <v>-0.49793319999997721</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.8092844616211079</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.7002124319461576</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>348.86632233</v>
+        <v>348.76099735000003</v>
       </c>
       <c r="C409" s="5">
-        <v>0.57846275999997943</v>
+        <v>0.56769943000000467</v>
       </c>
       <c r="D409" s="5">
-        <v>2.0113578752138039</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>1.9741376585341808</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>350.01413104</v>
+        <v>349.88437037</v>
       </c>
       <c r="C410" s="5">
-        <v>1.1478087099999925</v>
+        <v>1.1233730199999741</v>
       </c>
       <c r="D410" s="5">
-        <v>4.0203656737385352</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>3.9344638497302853</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>350.18629349999998</v>
+        <v>350.31632195999998</v>
       </c>
       <c r="C411" s="5">
-        <v>0.17216245999998137</v>
+        <v>0.43195158999998284</v>
       </c>
       <c r="D411" s="5">
-        <v>0.59184687847477768</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.4915670595615937</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>350.95421160000001</v>
+        <v>351.11544196</v>
       </c>
       <c r="C412" s="5">
-        <v>0.76791810000003125</v>
+        <v>0.79912000000001626</v>
       </c>
       <c r="D412" s="5">
-        <v>2.6634322561733814</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>2.7719722278226611</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>351.69385288000001</v>
+        <v>351.83003600000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.73964128000000073</v>
+        <v>0.71459404000000859</v>
       </c>
       <c r="D413" s="5">
-        <v>2.5585396571053964</v>
+        <v>2.4697773712663684</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2437522707359898</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.2481238942953858</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>351.40250942</v>
+        <v>351.32029162999999</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.29134346000000733</v>
+        <v>-0.50974437000002126</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.98956417671494101</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-1.7248168287953058</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>353.00230936000003</v>
+        <v>353.05075768</v>
       </c>
       <c r="C415" s="5">
-        <v>1.5997999400000253</v>
+        <v>1.7304660500000182</v>
       </c>
       <c r="D415" s="5">
-        <v>5.6020274977831575</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>6.0735147314794125</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>352.93055500000003</v>
+        <v>352.98244390000002</v>
       </c>
       <c r="C416" s="5">
-        <v>-7.1754359999999906E-2</v>
+        <v>-6.8313779999982671E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.24365005870863321</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-0.23194781176352208</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>353.66691150999998</v>
+        <v>353.70233022000002</v>
       </c>
       <c r="C417" s="5">
-        <v>0.7363565099999505</v>
+        <v>0.71988632000000052</v>
       </c>
       <c r="D417" s="5">
-        <v>2.532618632891559</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>2.4749662810797934</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>354.08524161999998</v>
+        <v>354.09418785000003</v>
       </c>
       <c r="C418" s="5">
-        <v>0.41833010999999942</v>
+        <v>0.39185763000000406</v>
       </c>
       <c r="D418" s="5">
-        <v>1.4286743046515671</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.3375795798855838</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>354.84250036999998</v>
+        <v>354.71528847000002</v>
       </c>
       <c r="C419" s="5">
-        <v>0.75725875000000542</v>
+        <v>0.62110061999999289</v>
       </c>
       <c r="D419" s="5">
-        <v>2.5967638659546877</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.1252912670773894</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>355.46976267999997</v>
+        <v>355.35086921999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.62726230999999188</v>
+        <v>0.63558074999997416</v>
       </c>
       <c r="D420" s="5">
-        <v>2.1420103452642447</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>2.1714832240957715</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>357.10582718000001</v>
+        <v>356.93530886000002</v>
       </c>
       <c r="C421" s="5">
-        <v>1.6360645000000318</v>
+        <v>1.5844396400000278</v>
       </c>
       <c r="D421" s="5">
-        <v>5.6650280695409228</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>5.4837480170686126</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>358.02155934000001</v>
+        <v>357.78009076000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.91573216000000457</v>
+        <v>0.84478189999998676</v>
       </c>
       <c r="D422" s="5">
-        <v>3.1209519561306687</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.8773812997645809</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>358.83596856000003</v>
+        <v>359.05835999999999</v>
       </c>
       <c r="C423" s="5">
-        <v>0.81440922000001592</v>
+        <v>1.278269239999986</v>
       </c>
       <c r="D423" s="5">
-        <v>2.7641107958176425</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>4.3725937415660665</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>359.91803569000001</v>
+        <v>360.18556747999997</v>
       </c>
       <c r="C424" s="5">
-        <v>1.0820671299999844</v>
+        <v>1.1272074799999814</v>
       </c>
       <c r="D424" s="5">
-        <v>3.6792133051325226</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>3.8329436904022574</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>360.66656885999998</v>
+        <v>360.79891657000002</v>
       </c>
       <c r="C425" s="5">
-        <v>0.74853316999997332</v>
+        <v>0.61334909000004245</v>
       </c>
       <c r="D425" s="5">
-        <v>2.5244244991390108</v>
+        <v>2.0626911446584906</v>
       </c>
       <c r="E425" s="5">
-        <v>2.5512859853884073</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.5492083256928089</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>362.35402433000002</v>
+        <v>362.25975316</v>
       </c>
       <c r="C426" s="5">
-        <v>1.6874554700000317</v>
+        <v>1.4608365899999853</v>
       </c>
       <c r="D426" s="5">
-        <v>5.7612094246228374</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.9683439114342809</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>363.31133863000002</v>
+        <v>363.36952839000003</v>
       </c>
       <c r="C427" s="5">
-        <v>0.95731430000000728</v>
+        <v>1.1097752300000252</v>
       </c>
       <c r="D427" s="5">
-        <v>3.2167918793376549</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>3.7387523414637691</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>363.68027031999998</v>
+        <v>363.73292929000002</v>
       </c>
       <c r="C428" s="5">
-        <v>0.36893168999995396</v>
+        <v>0.36340089999998781</v>
       </c>
       <c r="D428" s="5">
-        <v>1.2253926225032519</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>1.206726797305846</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>364.94715980000001</v>
+        <v>364.98502716000002</v>
       </c>
       <c r="C429" s="5">
-        <v>1.2668894800000317</v>
+        <v>1.2520978700000001</v>
       </c>
       <c r="D429" s="5">
-        <v>4.2612585392186153</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>4.2099391364898819</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>365.36572818000002</v>
+        <v>365.36980299999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.41856838000001062</v>
+        <v>0.38477583999997478</v>
       </c>
       <c r="D430" s="5">
-        <v>1.3850296857323752</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.2724293500552486</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>364.30304202999997</v>
+        <v>364.18326280000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.0626861500000473</v>
+        <v>-1.1865401999999676</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.4349692995037762</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-3.8281483013114737</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>366.45886689000002</v>
+        <v>366.31488316000002</v>
       </c>
       <c r="C432" s="5">
-        <v>2.1558248600000525</v>
+        <v>2.1316203599999994</v>
       </c>
       <c r="D432" s="5">
-        <v>7.3369474032508153</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>7.2543658576075254</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>367.34774217</v>
+        <v>367.11912783999998</v>
       </c>
       <c r="C433" s="5">
-        <v>0.88887527999997928</v>
+        <v>0.80424467999995386</v>
       </c>
       <c r="D433" s="5">
-        <v>2.9498423079167058</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>2.6666486173159809</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>367.98466122000002</v>
+        <v>367.66374575999998</v>
       </c>
       <c r="C434" s="5">
-        <v>0.63691905000001725</v>
+        <v>0.54461792000000742</v>
       </c>
       <c r="D434" s="5">
-        <v>2.1005535272763165</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>1.7947861793142561</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>366.17468836</v>
+        <v>367.37390897</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.8099728600000162</v>
+        <v>-0.28983678999998119</v>
       </c>
       <c r="D435" s="5">
-        <v>-5.7452486159476734</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-0.94189354191818175</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>367.20851648000001</v>
+        <v>367.95816292000001</v>
       </c>
       <c r="C436" s="5">
-        <v>1.0338281200000097</v>
+        <v>0.58425395000000435</v>
       </c>
       <c r="D436" s="5">
-        <v>3.4410910874162592</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.925204453697571</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>367.07450886999999</v>
+        <v>369.23613868000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.13400761000002603</v>
+        <v>1.2779757600000039</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.43704530089235805</v>
+        <v>4.2483295625136863</v>
       </c>
       <c r="E437" s="5">
-        <v>1.7766936453950555</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.3384832166930991</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>366.74620904</v>
+        <v>368.8371065</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.32829982999999174</v>
+        <v>-0.39903218000000606</v>
       </c>
       <c r="D438" s="5">
-        <v>-1.0679784450909113</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-1.2891552543634943</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>365.81447815000001</v>
+        <v>367.76930862</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.93173088999998299</v>
+        <v>-1.0677978800000005</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.0063999941902786</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.4192611196142142</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>368.43189814999999</v>
+        <v>370.40071553000001</v>
       </c>
       <c r="C440" s="5">
-        <v>2.6174199999999814</v>
+        <v>2.6314069100000097</v>
       </c>
       <c r="D440" s="5">
-        <v>8.9321320111318094</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>8.9321320286302139</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>368.14439099999998</v>
+        <v>370.51862717</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.28750715000001037</v>
+        <v>0.11791163999998844</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.93241564844583902</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.38267195240841989</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>371.00078977999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.48216260999998894</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.5728070197263522</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>