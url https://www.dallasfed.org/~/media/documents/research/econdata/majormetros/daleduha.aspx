--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BCF6FD92-E9AE-4593-8F00-7339F55E8C14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1CD45442-BBEE-4A7F-9503-83A0D52EDF49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D4DAE364-2A8F-48A1-B3EC-89537CDA2C44}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F8243043-E8F3-46DA-B102-9B2F2FC3201A}"/>
   </bookViews>
   <sheets>
     <sheet name="daleduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DA19083-997A-4D23-9BE0-2AC973D1AEC7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AC7F882-33DB-44C6-A559-1F922BF663E3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>108.83543873000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>109.84127106</v>
       </c>
       <c r="C7" s="5">
         <v>1.0058323299999898</v>
       </c>
       <c r="D7" s="5">
         <v>11.671566990806781</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>110.22279983</v>
       </c>
       <c r="C8" s="5">
         <v>0.38152877000000274</v>
       </c>
       <c r="D8" s="5">
         <v>4.2487041241858536</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>110.57588346</v>
       </c>
       <c r="C9" s="5">
         <v>0.35308363000000043</v>
       </c>
       <c r="D9" s="5">
         <v>3.9124900396562579</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>111.59857232</v>
       </c>
       <c r="C10" s="5">
         <v>1.0226888600000024</v>
       </c>
       <c r="D10" s="5">
         <v>11.680834300445087</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>112.24746253000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.64889021000000469</v>
       </c>
       <c r="D11" s="5">
         <v>7.2049209217180277</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>113.2352684</v>
       </c>
       <c r="C12" s="5">
         <v>0.98780586999998832</v>
       </c>
       <c r="D12" s="5">
         <v>11.086729431673191</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>114.33412306</v>
       </c>
       <c r="C13" s="5">
         <v>1.0988546600000006</v>
       </c>
       <c r="D13" s="5">
         <v>12.287086928644154</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>114.21320025999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.12092280000000244</v>
       </c>
       <c r="D14" s="5">
         <v>-1.2617951943060701</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>114.5763529</v>
       </c>
       <c r="C15" s="5">
         <v>0.3631526400000098</v>
       </c>
       <c r="D15" s="5">
         <v>3.8829611236024464</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>115.42365572999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.84730282999998963</v>
       </c>
       <c r="D16" s="5">
         <v>9.2440959630327271</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>115.70161503</v>
       </c>
       <c r="C17" s="5">
         <v>0.27795930000000624</v>
       </c>
       <c r="D17" s="5">
         <v>2.9283830041461067</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>114.41819792</v>
       </c>
       <c r="C18" s="5">
         <v>-1.283417110000002</v>
       </c>
       <c r="D18" s="5">
         <v>-12.528175153438914</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>115.11297204</v>
       </c>
       <c r="C19" s="5">
         <v>0.69477412000000527</v>
       </c>
       <c r="D19" s="5">
         <v>7.5350303707371724</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>116.06155649</v>
       </c>
       <c r="C20" s="5">
         <v>0.94858444999999847</v>
       </c>
       <c r="D20" s="5">
         <v>10.349274963506328</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>117.06692117999999</v>
       </c>
       <c r="C21" s="5">
         <v>1.0053646899999933</v>
       </c>
       <c r="D21" s="5">
         <v>10.904629145516775</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>117.50650821000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.43958703000001265</v>
       </c>
       <c r="D22" s="5">
         <v>4.6002427836022708</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>117.74898754</v>
       </c>
       <c r="C23" s="5">
         <v>0.24247932999999477</v>
       </c>
       <c r="D23" s="5">
         <v>2.5045457942208582</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>119.13579439</v>
       </c>
       <c r="C24" s="5">
         <v>1.3868068499999993</v>
       </c>
       <c r="D24" s="5">
         <v>15.085604046802414</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>119.45793534000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.32214095000000498</v>
       </c>
       <c r="D25" s="5">
         <v>3.2934710544575418</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>119.78019272</v>
       </c>
       <c r="C26" s="5">
         <v>0.32225737999999637</v>
       </c>
       <c r="D26" s="5">
         <v>3.2856622029769689</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>120.51620543</v>
       </c>
       <c r="C27" s="5">
         <v>0.73601270999999713</v>
       </c>
       <c r="D27" s="5">
         <v>7.628007002641124</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>120.95619553</v>
       </c>
       <c r="C28" s="5">
         <v>0.43999010000000283</v>
       </c>
       <c r="D28" s="5">
         <v>4.4701052412578601</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>121.62032745</v>
       </c>
       <c r="C29" s="5">
         <v>0.66413192000000265</v>
       </c>
       <c r="D29" s="5">
         <v>6.791478649756777</v>
       </c>
       <c r="E29" s="5">
         <v>5.1154968048331639</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>122.83310398</v>
       </c>
       <c r="C30" s="5">
         <v>1.2127765299999993</v>
       </c>
       <c r="D30" s="5">
         <v>12.64478704334171</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>123.55518908000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.72208510000000103</v>
       </c>
       <c r="D31" s="5">
         <v>7.2869149000260425</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>123.63801693000001</v>
       </c>
       <c r="C32" s="5">
         <v>8.2827850000001035E-2</v>
       </c>
       <c r="D32" s="5">
         <v>0.80741819582275109</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>123.60528193</v>
       </c>
       <c r="C33" s="5">
         <v>-3.2735000000002401E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-0.31725555552639673</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>123.88674227</v>
       </c>
       <c r="C34" s="5">
         <v>0.28146033999999531</v>
       </c>
       <c r="D34" s="5">
         <v>2.7669908930672671</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>124.10183077000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.21508850000000734</v>
       </c>
       <c r="D35" s="5">
         <v>2.1034144130547272</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>124.59081172</v>
       </c>
       <c r="C36" s="5">
         <v>0.48898094999999842</v>
       </c>
       <c r="D36" s="5">
         <v>4.8320126302950905</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>125.92785096</v>
       </c>
       <c r="C37" s="5">
         <v>1.3370392399999957</v>
       </c>
       <c r="D37" s="5">
         <v>13.665670787698026</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>126.36324557</v>
       </c>
       <c r="C38" s="5">
         <v>0.43539461000000301</v>
       </c>
       <c r="D38" s="5">
         <v>4.228805587044504</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>127.541512</v>
       </c>
       <c r="C39" s="5">
         <v>1.1782664299999936</v>
       </c>
       <c r="D39" s="5">
         <v>11.78138101458055</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>127.18401366000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.35749833999999225</v>
       </c>
       <c r="D40" s="5">
         <v>-3.3122217898696515</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>127.71524681</v>
       </c>
       <c r="C41" s="5">
         <v>0.53123314999999138</v>
       </c>
       <c r="D41" s="5">
         <v>5.1290278635896858</v>
       </c>
       <c r="E41" s="5">
         <v>5.0114314669196247</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>127.9729237</v>
       </c>
       <c r="C42" s="5">
         <v>0.25767688999999905</v>
       </c>
       <c r="D42" s="5">
         <v>2.4481548227604177</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>128.18426051</v>
       </c>
       <c r="C43" s="5">
         <v>0.21133681000000593</v>
       </c>
       <c r="D43" s="5">
         <v>1.9998006419412295</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>128.69489673999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.5106362299999887</v>
       </c>
       <c r="D44" s="5">
         <v>4.886472941097475</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>127.26219962</v>
       </c>
       <c r="C45" s="5">
         <v>-1.4326971199999861</v>
       </c>
       <c r="D45" s="5">
         <v>-12.570660899221309</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>127.79953378</v>
       </c>
       <c r="C46" s="5">
         <v>0.53733416000000034</v>
       </c>
       <c r="D46" s="5">
         <v>5.1860458354802574</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>128.28414036000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.48460658000000478</v>
       </c>
       <c r="D47" s="5">
         <v>4.6464224476717497</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>128.91088773000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.62674737000000391</v>
       </c>
       <c r="D48" s="5">
         <v>6.0228733545494961</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>129.04812197000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.13723423999999795</v>
       </c>
       <c r="D49" s="5">
         <v>1.2849864566506053</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>129.89204845</v>
       </c>
       <c r="C50" s="5">
         <v>0.84392647999999326</v>
       </c>
       <c r="D50" s="5">
         <v>8.1360561488666114</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>129.92593801000001</v>
       </c>
       <c r="C51" s="5">
         <v>3.3889560000005758E-2</v>
       </c>
       <c r="D51" s="5">
         <v>0.31353635811175451</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>130.24163913999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.31570112999997946</v>
       </c>
       <c r="D52" s="5">
         <v>2.9551104707052023</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>130.82853467000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.58689553000002093</v>
       </c>
       <c r="D53" s="5">
         <v>5.5434984873057758</v>
       </c>
       <c r="E53" s="5">
         <v>2.4376790851225572</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>130.96146077</v>
       </c>
       <c r="C54" s="5">
         <v>0.13292609999999172</v>
       </c>
       <c r="D54" s="5">
         <v>1.2260759807926958</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>131.19295588</v>
       </c>
       <c r="C55" s="5">
         <v>0.23149510999999734</v>
       </c>
       <c r="D55" s="5">
         <v>2.1419343918737122</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>131.31714812000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.1241922400000135</v>
       </c>
       <c r="D56" s="5">
         <v>1.1418987419543614</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>132.6424016</v>
       </c>
       <c r="C57" s="5">
         <v>1.3252534799999864</v>
       </c>
       <c r="D57" s="5">
         <v>12.80574290465073</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>132.98615599999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.34375439999999458</v>
       </c>
       <c r="D58" s="5">
         <v>3.1546180165630711</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>133.86539644000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.879240440000018</v>
       </c>
       <c r="D59" s="5">
         <v>8.2287763339019335</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>134.64525293</v>
       </c>
       <c r="C60" s="5">
         <v>0.77985648999998602</v>
       </c>
       <c r="D60" s="5">
         <v>7.2192131789485359</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>134.66089837999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.5645449999993843E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.13952622017048277</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>135.1988217</v>
       </c>
       <c r="C62" s="5">
         <v>0.53792332000000442</v>
       </c>
       <c r="D62" s="5">
         <v>4.9003142631477647</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>135.81400475999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.61518305999999257</v>
       </c>
       <c r="D63" s="5">
         <v>5.5989953700536832</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>136.6028747</v>
       </c>
       <c r="C64" s="5">
         <v>0.78886994000001209</v>
       </c>
       <c r="D64" s="5">
         <v>7.1971897349730085</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>137.03740002000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.43452532000000588</v>
       </c>
       <c r="D65" s="5">
         <v>3.8846204117617411</v>
       </c>
       <c r="E65" s="5">
         <v>4.7458036319531827</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>137.29101152000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.25361150000000521</v>
       </c>
       <c r="D66" s="5">
         <v>2.2435533166883737</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>137.95608447000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.66507294999999544</v>
       </c>
       <c r="D67" s="5">
         <v>5.9705179269934794</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>138.63407953999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.67799506999998016</v>
       </c>
       <c r="D68" s="5">
         <v>6.0595364950316144</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>140.16728645000001</v>
       </c>
       <c r="C69" s="5">
         <v>1.5332069100000183</v>
       </c>
       <c r="D69" s="5">
         <v>14.109013247370484</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>140.78648258000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.61919613000000595</v>
       </c>
       <c r="D70" s="5">
         <v>5.4317740857360519</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>141.57113419000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.78465160999999739</v>
       </c>
       <c r="D71" s="5">
         <v>6.896880924994786</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>141.8578493</v>
       </c>
       <c r="C72" s="5">
         <v>0.28671510999998873</v>
       </c>
       <c r="D72" s="5">
         <v>2.4575385373439618</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>142.72821346999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.87036416999998778</v>
       </c>
       <c r="D73" s="5">
         <v>7.6161626879903244</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>143.55696621999999</v>
       </c>
       <c r="C74" s="5">
         <v>0.8287527500000067</v>
       </c>
       <c r="D74" s="5">
         <v>7.1946979769603736</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>144.52668997999999</v>
       </c>
       <c r="C75" s="5">
         <v>0.96972375999999372</v>
       </c>
       <c r="D75" s="5">
         <v>8.4140115027261597</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>145.36857284999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.84188287000000628</v>
       </c>
       <c r="D76" s="5">
         <v>7.2184797419363012</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>145.86937928</v>
       </c>
       <c r="C77" s="5">
         <v>0.50080643000001146</v>
       </c>
       <c r="D77" s="5">
         <v>4.21333572934941</v>
       </c>
       <c r="E77" s="5">
         <v>6.4449407670541081</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>146.35103728999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.48165800999998964</v>
       </c>
       <c r="D78" s="5">
         <v>4.0351362499820631</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>146.58711034000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.23607305000001588</v>
       </c>
       <c r="D79" s="5">
         <v>1.9529380077507597</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>147.53589443000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.94878409000000374</v>
       </c>
       <c r="D80" s="5">
         <v>8.0495400354111837</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>146.69184383000001</v>
       </c>
       <c r="C81" s="5">
         <v>-0.84405060000000276</v>
       </c>
       <c r="D81" s="5">
         <v>-6.6532327514315597</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>147.64168956</v>
       </c>
       <c r="C82" s="5">
         <v>0.94984572999999273</v>
       </c>
       <c r="D82" s="5">
         <v>8.0529102262604688</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>147.73860313</v>
       </c>
       <c r="C83" s="5">
         <v>9.6913569999998117E-2</v>
       </c>
       <c r="D83" s="5">
         <v>0.79054272542002924</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>147.00689421000001</v>
       </c>
       <c r="C84" s="5">
         <v>-0.73170891999998844</v>
       </c>
       <c r="D84" s="5">
         <v>-5.784020479843055</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>147.72289190999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.7159976999999742</v>
       </c>
       <c r="D85" s="5">
         <v>6.0037389220205739</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>148.38046270000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.6575707900000225</v>
       </c>
       <c r="D86" s="5">
         <v>5.474394157689777</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>149.88305144</v>
       </c>
       <c r="C87" s="5">
         <v>1.5025887399999931</v>
       </c>
       <c r="D87" s="5">
         <v>12.8521045340235</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>150.81298397</v>
       </c>
       <c r="C88" s="5">
         <v>0.92993253000000209</v>
       </c>
       <c r="D88" s="5">
         <v>7.7046566317699572</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>151.19004348999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.37705951999998888</v>
       </c>
       <c r="D89" s="5">
         <v>3.0418170008883028</v>
       </c>
       <c r="E89" s="5">
         <v>3.6475538843466548</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>153.38036840000001</v>
       </c>
       <c r="C90" s="5">
         <v>2.1903249100000153</v>
       </c>
       <c r="D90" s="5">
         <v>18.839007239919624</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>154.38029806</v>
       </c>
       <c r="C91" s="5">
         <v>0.99992965999999228</v>
       </c>
       <c r="D91" s="5">
         <v>8.1098294749200726</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>155.29166398000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.9113659200000086</v>
       </c>
       <c r="D92" s="5">
         <v>7.3186550605479184</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>154.86896342</v>
       </c>
       <c r="C93" s="5">
         <v>-0.42270056000000977</v>
       </c>
       <c r="D93" s="5">
         <v>-3.2179146002452641</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>156.53026564999999</v>
       </c>
       <c r="C94" s="5">
         <v>1.6613022299999898</v>
       </c>
       <c r="D94" s="5">
         <v>13.65987376692097</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>156.95556407000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.4252984200000185</v>
       </c>
       <c r="D95" s="5">
         <v>3.3096106821990601</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>157.91763194000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.96206786999999849</v>
       </c>
       <c r="D96" s="5">
         <v>7.6085754947879058</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>158.76094526</v>
       </c>
       <c r="C97" s="5">
         <v>0.84331331999999293</v>
       </c>
       <c r="D97" s="5">
         <v>6.5998607956135658</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>159.89842001</v>
       </c>
       <c r="C98" s="5">
         <v>1.1374747499999955</v>
       </c>
       <c r="D98" s="5">
         <v>8.9446622064380588</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>158.32407909</v>
       </c>
       <c r="C99" s="5">
         <v>-1.5743409199999974</v>
       </c>
       <c r="D99" s="5">
         <v>-11.195785316622898</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>158.60753543000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.28345634000001496</v>
       </c>
       <c r="D100" s="5">
         <v>2.169708469393572</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>158.63246734000001</v>
       </c>
       <c r="C101" s="5">
         <v>2.4931909999992286E-2</v>
       </c>
       <c r="D101" s="5">
         <v>0.18879413006918089</v>
       </c>
       <c r="E101" s="5">
         <v>4.9225621464235259</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>158.66976771</v>
       </c>
       <c r="C102" s="5">
         <v>3.7300369999996974E-2</v>
       </c>
       <c r="D102" s="5">
         <v>0.28252965334936153</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>159.14207088000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.47230317000000355</v>
       </c>
       <c r="D103" s="5">
         <v>3.6310337503257628</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>159.14161819</v>
       </c>
       <c r="C104" s="5">
         <v>-4.5269000000303095E-4</v>
       </c>
       <c r="D104" s="5">
         <v>-3.4134248613759688E-3</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>160.24089900000001</v>
       </c>
       <c r="C105" s="5">
         <v>1.0992808100000104</v>
       </c>
       <c r="D105" s="5">
         <v>8.6113562141135969</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>160.14605266000001</v>
       </c>
       <c r="C106" s="5">
         <v>-9.4846340000003693E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-0.70797042900844209</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>160.60606419000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.46001153000000272</v>
       </c>
       <c r="D107" s="5">
         <v>3.5019211997694422</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>160.50060618000001</v>
       </c>
       <c r="C108" s="5">
         <v>-0.10545801000000665</v>
       </c>
       <c r="D108" s="5">
         <v>-0.78511098090724429</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>160.57901706000001</v>
       </c>
       <c r="C109" s="5">
         <v>7.8410880000006955E-2</v>
       </c>
       <c r="D109" s="5">
         <v>0.58782515129316426</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>160.76494878</v>
       </c>
       <c r="C110" s="5">
         <v>0.18593171999998503</v>
       </c>
       <c r="D110" s="5">
         <v>1.3983424605919836</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>159.63445919</v>
       </c>
       <c r="C111" s="5">
         <v>-1.1304895899999963</v>
       </c>
       <c r="D111" s="5">
         <v>-8.1195008957197778</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>160.78192598999999</v>
       </c>
       <c r="C112" s="5">
         <v>1.1474667999999895</v>
       </c>
       <c r="D112" s="5">
         <v>8.9750249780020663</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>160.82957651000001</v>
       </c>
       <c r="C113" s="5">
         <v>4.7650520000019014E-2</v>
       </c>
       <c r="D113" s="5">
         <v>0.35622114478282008</v>
       </c>
       <c r="E113" s="5">
         <v>1.3850312025286193</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>160.93451454999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.10493803999997908</v>
       </c>
       <c r="D114" s="5">
         <v>0.78579162290022264</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>160.90230333</v>
       </c>
       <c r="C115" s="5">
         <v>-3.2211219999993546E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.23991709640840408</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>160.93653867</v>
       </c>
       <c r="C116" s="5">
         <v>3.4235340000009273E-2</v>
       </c>
       <c r="D116" s="5">
         <v>0.25562417413973471</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>160.62900529000001</v>
       </c>
       <c r="C117" s="5">
         <v>-0.3075333799999953</v>
       </c>
       <c r="D117" s="5">
         <v>-2.269130857793944</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>160.44233815000001</v>
       </c>
       <c r="C118" s="5">
         <v>-0.18666713999999729</v>
       </c>
       <c r="D118" s="5">
         <v>-1.3856425677774897</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>160.71211111</v>
       </c>
       <c r="C119" s="5">
         <v>0.26977295999998319</v>
       </c>
       <c r="D119" s="5">
         <v>2.0364835870986253</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>161.53878711999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.82667600999999991</v>
       </c>
       <c r="D120" s="5">
         <v>6.3502562961208708</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>162.25643199000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.71764487000001509</v>
       </c>
       <c r="D121" s="5">
         <v>5.4632733202541139</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>162.78155842999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.52512643999997977</v>
       </c>
       <c r="D122" s="5">
         <v>3.953559398266715</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>163.4425099</v>
       </c>
       <c r="C123" s="5">
         <v>0.66095147000001475</v>
       </c>
       <c r="D123" s="5">
         <v>4.9827273098528968</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>163.71600562</v>
       </c>
       <c r="C124" s="5">
         <v>0.27349571999999966</v>
       </c>
       <c r="D124" s="5">
         <v>2.0265981205450201</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>163.82337573999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.10737011999998458</v>
       </c>
       <c r="D125" s="5">
         <v>0.7898428213983566</v>
       </c>
       <c r="E125" s="5">
         <v>1.861473054251217</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>163.48473670999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.33863902999999596</v>
       </c>
       <c r="D126" s="5">
         <v>-2.4525103255090386</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>163.37606244</v>
       </c>
       <c r="C127" s="5">
         <v>-0.10867426999999452</v>
       </c>
       <c r="D127" s="5">
         <v>-0.79477386768307401</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>164.45704248000001</v>
       </c>
       <c r="C128" s="5">
         <v>1.0809800400000142</v>
       </c>
       <c r="D128" s="5">
         <v>8.2352219693640158</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>164.27578227999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.18126020000002541</v>
       </c>
       <c r="D129" s="5">
         <v>-1.3146200350620085</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>164.92973928999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.65395700999999917</v>
       </c>
       <c r="D130" s="5">
         <v>4.883009869885524</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>165.24170595000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.31196666000002438</v>
       </c>
       <c r="D131" s="5">
         <v>2.2935781033812219</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>165.69221969</v>
       </c>
       <c r="C132" s="5">
         <v>0.450513739999991</v>
       </c>
       <c r="D132" s="5">
         <v>3.3211787637334123</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>165.95076388000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.25854419000000917</v>
       </c>
       <c r="D133" s="5">
         <v>1.8886195135064288</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>167.20314363</v>
       </c>
       <c r="C134" s="5">
         <v>1.2523797499999887</v>
       </c>
       <c r="D134" s="5">
         <v>9.441539003688316</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>166.88414441</v>
       </c>
       <c r="C135" s="5">
         <v>-0.31899921999999492</v>
       </c>
       <c r="D135" s="5">
         <v>-2.2655537739946774</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>167.03784648999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.15370207999998797</v>
       </c>
       <c r="D136" s="5">
         <v>1.1108285646749483</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>167.09523586</v>
       </c>
       <c r="C137" s="5">
         <v>5.7389370000009876E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.41306523614832447</v>
       </c>
       <c r="E137" s="5">
         <v>1.9971875840189668</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>169.63032562999999</v>
       </c>
       <c r="C138" s="5">
         <v>2.5350897699999848</v>
       </c>
       <c r="D138" s="5">
-        <v>19.804501733325797</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.804501733325775</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>170.51311812</v>
       </c>
       <c r="C139" s="5">
         <v>0.88279249000001414</v>
       </c>
       <c r="D139" s="5">
         <v>6.4269474921257341</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>171.00219938999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.48908126999998558</v>
       </c>
       <c r="D140" s="5">
         <v>3.4967707334430553</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>171.68253847</v>
       </c>
       <c r="C141" s="5">
         <v>0.6803390800000102</v>
       </c>
       <c r="D141" s="5">
         <v>4.8801158167127046</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>172.66589010999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.98335163999999509</v>
       </c>
       <c r="D142" s="5">
         <v>7.0939923273857453</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>174.76337907999999</v>
       </c>
       <c r="C143" s="5">
         <v>2.0974889700000006</v>
       </c>
       <c r="D143" s="5">
         <v>15.591680483025794</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>174.30788917000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.45548990999998296</v>
       </c>
       <c r="D144" s="5">
         <v>-3.083142193580235</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>174.70765051000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.39976133999999774</v>
       </c>
       <c r="D145" s="5">
         <v>2.7870862688435194</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>174.81858102999999</v>
       </c>
       <c r="C146" s="5">
         <v>0.11093051999998238</v>
       </c>
       <c r="D146" s="5">
         <v>0.7646057954034724</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>174.9132913</v>
       </c>
       <c r="C147" s="5">
         <v>9.4710270000007313E-2</v>
       </c>
       <c r="D147" s="5">
         <v>0.65205646434842723</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>175.33586267999999</v>
       </c>
       <c r="C148" s="5">
         <v>0.42257137999999372</v>
       </c>
       <c r="D148" s="5">
         <v>2.9379017288956755</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>175.48294111999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.14707844000000136</v>
       </c>
       <c r="D149" s="5">
         <v>1.0112630788455812</v>
       </c>
       <c r="E149" s="5">
         <v>5.0197153837632902</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>177.61923114000001</v>
       </c>
       <c r="C150" s="5">
         <v>2.1362900200000183</v>
       </c>
       <c r="D150" s="5">
         <v>15.627456921351524</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>178.27156499</v>
       </c>
       <c r="C151" s="5">
         <v>0.65233384999999089</v>
       </c>
       <c r="D151" s="5">
         <v>4.497306143355706</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>178.39650406999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.1249390799999901</v>
       </c>
       <c r="D152" s="5">
         <v>0.84425217157098054</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>179.14781776999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.7513136999999972</v>
       </c>
       <c r="D153" s="5">
         <v>5.1724990913107227</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>180.03008145000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.88226368000002253</v>
       </c>
       <c r="D154" s="5">
         <v>6.0724665524144461</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>179.68803923999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.34204221000001667</v>
       </c>
       <c r="D155" s="5">
         <v>-2.256226702059172</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>178.65621693</v>
       </c>
       <c r="C156" s="5">
         <v>-1.0318223099999955</v>
       </c>
       <c r="D156" s="5">
         <v>-6.677241844014759</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>179.86481595999999</v>
       </c>
       <c r="C157" s="5">
         <v>1.2085990299999878</v>
       </c>
       <c r="D157" s="5">
         <v>8.4268921835134911</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>180.41746684</v>
       </c>
       <c r="C158" s="5">
         <v>0.55265088000001583</v>
       </c>
       <c r="D158" s="5">
         <v>3.7500602567017705</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>180.24419176000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.17327507999999625</v>
       </c>
       <c r="D159" s="5">
         <v>-1.1464259325310588</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>181.26971599000001</v>
       </c>
       <c r="C160" s="5">
         <v>1.025524230000002</v>
       </c>
       <c r="D160" s="5">
         <v>7.0453252804817401</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>181.68181239</v>
       </c>
       <c r="C161" s="5">
         <v>0.41209639999999581</v>
       </c>
       <c r="D161" s="5">
         <v>2.7624361703128431</v>
       </c>
       <c r="E161" s="5">
         <v>3.5324637428780337</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>185.03116374999999</v>
       </c>
       <c r="C162" s="5">
         <v>3.3493513599999858</v>
       </c>
       <c r="D162" s="5">
         <v>24.509107698318445</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>184.93920353999999</v>
       </c>
       <c r="C163" s="5">
         <v>-9.1960209999996323E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-0.59477064279603864</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>185.37961983</v>
       </c>
       <c r="C164" s="5">
         <v>0.44041629000000171</v>
       </c>
       <c r="D164" s="5">
         <v>2.895421537168219</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>184.84801050999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.53160932000000116</v>
       </c>
       <c r="D165" s="5">
         <v>-3.3874551221749427</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>185.22190165000001</v>
       </c>
       <c r="C166" s="5">
         <v>0.373891140000012</v>
       </c>
       <c r="D166" s="5">
         <v>2.4544193944627812</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>185.56254847</v>
       </c>
       <c r="C167" s="5">
         <v>0.34064681999998925</v>
       </c>
       <c r="D167" s="5">
         <v>2.2294150360229636</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>186.19808882999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.63554035999999314</v>
       </c>
       <c r="D168" s="5">
         <v>4.1882365408209443</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>186.50564439999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.30755557000000522</v>
       </c>
       <c r="D169" s="5">
         <v>2.0002250259248289</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>186.47576326999999</v>
       </c>
       <c r="C170" s="5">
         <v>-2.9881130000006806E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.19208949934729214</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>187.26688002</v>
       </c>
       <c r="C171" s="5">
         <v>0.79111675000001469</v>
       </c>
       <c r="D171" s="5">
         <v>5.211443178270514</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>187.39908209999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.13220207999998479</v>
       </c>
       <c r="D172" s="5">
         <v>0.85044359015928883</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>186.72981716000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.6692649399999766</v>
       </c>
       <c r="D173" s="5">
         <v>-4.202417079784226</v>
       </c>
       <c r="E173" s="5">
         <v>2.7784865769413969</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>186.51477416</v>
       </c>
       <c r="C174" s="5">
         <v>-0.21504300000000853</v>
       </c>
       <c r="D174" s="5">
         <v>-1.3732320700963641</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>187.10152226</v>
       </c>
       <c r="C175" s="5">
         <v>0.58674809999999411</v>
       </c>
       <c r="D175" s="5">
         <v>3.8410298248843011</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>187.76945871000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.66793645000001334</v>
       </c>
       <c r="D176" s="5">
         <v>4.36901879401419</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>188.90143108999999</v>
       </c>
       <c r="C177" s="5">
         <v>1.1319723799999792</v>
       </c>
       <c r="D177" s="5">
         <v>7.4789772771899798</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>189.34657804</v>
       </c>
       <c r="C178" s="5">
         <v>0.4451469500000087</v>
       </c>
       <c r="D178" s="5">
         <v>2.8647445735698218</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>188.70011790999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.64646013000000835</v>
       </c>
       <c r="D179" s="5">
         <v>-4.0209317899211676</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>190.38807256999999</v>
       </c>
       <c r="C180" s="5">
         <v>1.6879546600000026</v>
       </c>
       <c r="D180" s="5">
         <v>11.278378393920519</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>190.70415051000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.31607794000001377</v>
       </c>
       <c r="D181" s="5">
         <v>2.0105045445510727</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>191.20626358000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.50211307000000716</v>
       </c>
       <c r="D182" s="5">
         <v>3.2056887411394674</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>192.90096491</v>
       </c>
       <c r="C183" s="5">
         <v>1.6947013299999867</v>
       </c>
       <c r="D183" s="5">
         <v>11.169952903271273</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>193.76993349</v>
       </c>
       <c r="C184" s="5">
         <v>0.86896858000000066</v>
       </c>
       <c r="D184" s="5">
         <v>5.5416505910018898</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>194.60887821</v>
       </c>
       <c r="C185" s="5">
         <v>0.83894472000000064</v>
       </c>
       <c r="D185" s="5">
         <v>5.3210326316699641</v>
       </c>
       <c r="E185" s="5">
         <v>4.2194980800783322</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>193.96684146000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.64203674999998839</v>
       </c>
       <c r="D186" s="5">
         <v>-3.8878847921304471</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>194.49420029999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.52735883999997668</v>
       </c>
       <c r="D187" s="5">
         <v>3.3118026346942386</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>194.89589595999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.40169566000000145</v>
       </c>
       <c r="D188" s="5">
         <v>2.5067496178338367</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>196.29624870000001</v>
       </c>
       <c r="C189" s="5">
         <v>1.4003527400000166</v>
       </c>
       <c r="D189" s="5">
         <v>8.9711849634025462</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>196.59879763999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.30254893999997989</v>
       </c>
       <c r="D190" s="5">
         <v>1.8653044851305589</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>196.04503199999999</v>
       </c>
       <c r="C191" s="5">
         <v>-0.55376563999999462</v>
       </c>
       <c r="D191" s="5">
         <v>-3.3281998224709897</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>198.90645677000001</v>
       </c>
       <c r="C192" s="5">
         <v>2.8614247700000135</v>
       </c>
       <c r="D192" s="5">
         <v>18.991647715989359</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>198.48427185</v>
       </c>
       <c r="C193" s="5">
         <v>-0.42218492000000651</v>
       </c>
       <c r="D193" s="5">
         <v>-2.5175114772125529</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>199.45553224</v>
       </c>
       <c r="C194" s="5">
         <v>0.97126038999999764</v>
       </c>
       <c r="D194" s="5">
         <v>6.0327095976952183</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>200.76161443000001</v>
       </c>
       <c r="C195" s="5">
         <v>1.3060821900000121</v>
       </c>
       <c r="D195" s="5">
         <v>8.1471583320135608</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>200.95592883</v>
       </c>
       <c r="C196" s="5">
         <v>0.19431439999999611</v>
       </c>
       <c r="D196" s="5">
         <v>1.1676663593109371</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>201.15843497</v>
       </c>
       <c r="C197" s="5">
         <v>0.202506139999997</v>
       </c>
       <c r="D197" s="5">
         <v>1.2159818059478411</v>
       </c>
       <c r="E197" s="5">
         <v>3.365497412164542</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>203.21206244999999</v>
       </c>
       <c r="C198" s="5">
         <v>2.0536274799999887</v>
       </c>
       <c r="D198" s="5">
         <v>12.962638097534708</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>203.48181170999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.26974925999999755</v>
       </c>
       <c r="D199" s="5">
         <v>1.6045941131409336</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>203.11103102000001</v>
       </c>
       <c r="C200" s="5">
         <v>-0.37078068999997527</v>
       </c>
       <c r="D200" s="5">
         <v>-2.1648354873916364</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>204.54764693000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.4366159100000004</v>
       </c>
       <c r="D201" s="5">
         <v>8.8257642024450078</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>204.89924662000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.35159969000000046</v>
       </c>
       <c r="D202" s="5">
         <v>2.0823090173286207</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>206.98884978000001</v>
       </c>
       <c r="C203" s="5">
         <v>2.0896031599999958</v>
       </c>
       <c r="D203" s="5">
         <v>12.948137948972072</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>206.88145871</v>
       </c>
       <c r="C204" s="5">
         <v>-0.10739107000000558</v>
       </c>
       <c r="D204" s="5">
         <v>-0.62081694618543182</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>209.28610612</v>
       </c>
       <c r="C205" s="5">
         <v>2.4046474099999955</v>
       </c>
       <c r="D205" s="5">
         <v>14.875109022979327</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>210.40253715</v>
       </c>
       <c r="C206" s="5">
         <v>1.1164310300000011</v>
       </c>
       <c r="D206" s="5">
         <v>6.5925609058062218</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>210.57232511000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.16978796000000784</v>
       </c>
       <c r="D207" s="5">
         <v>0.97267019485685058</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>211.41763761999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.8453125099999852</v>
       </c>
       <c r="D208" s="5">
         <v>4.9250240984778593</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>213.13759540999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.7199577899999952</v>
       </c>
       <c r="D209" s="5">
         <v>10.2113071296698</v>
       </c>
       <c r="E209" s="5">
         <v>5.9550873130358672</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>213.07099072</v>
       </c>
       <c r="C210" s="5">
         <v>-6.6604689999991251E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.37435160293053382</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>215.07022741</v>
       </c>
       <c r="C211" s="5">
         <v>1.9992366900000036</v>
       </c>
       <c r="D211" s="5">
         <v>11.859179414918163</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>217.00752686999999</v>
       </c>
       <c r="C212" s="5">
         <v>1.9372994599999913</v>
       </c>
       <c r="D212" s="5">
         <v>11.361235011891813</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>217.09676698999999</v>
       </c>
       <c r="C213" s="5">
         <v>8.9240119999999479E-2</v>
       </c>
       <c r="D213" s="5">
         <v>0.4945942953899829</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>218.22893916000001</v>
       </c>
       <c r="C214" s="5">
         <v>1.1321721700000182</v>
       </c>
       <c r="D214" s="5">
         <v>6.440725565791805</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>219.00608299000001</v>
       </c>
       <c r="C215" s="5">
         <v>0.77714382999999998</v>
       </c>
       <c r="D215" s="5">
         <v>4.3580690424925184</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>219.1832125</v>
       </c>
       <c r="C216" s="5">
         <v>0.17712950999998611</v>
       </c>
       <c r="D216" s="5">
         <v>0.9748746718385215</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>220.288218</v>
       </c>
       <c r="C217" s="5">
         <v>1.1050055000000043</v>
       </c>
       <c r="D217" s="5">
         <v>6.2203630785650832</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>220.96023002000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.67201202000001103</v>
       </c>
       <c r="D218" s="5">
         <v>3.7227739384796177</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>221.56959728999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.60936726999997859</v>
       </c>
       <c r="D219" s="5">
         <v>3.3600379731033581</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>222.72125459</v>
       </c>
       <c r="C220" s="5">
         <v>1.1516573000000108</v>
       </c>
       <c r="D220" s="5">
         <v>6.4187005594037894</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>223.15243914000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.43118455000001177</v>
       </c>
       <c r="D221" s="5">
         <v>2.3480768619000392</v>
       </c>
       <c r="E221" s="5">
         <v>4.6987692202940856</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>224.98102012000001</v>
       </c>
       <c r="C222" s="5">
         <v>1.8285809799999981</v>
       </c>
       <c r="D222" s="5">
         <v>10.288675538728853</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>226.66764685999999</v>
       </c>
       <c r="C223" s="5">
         <v>1.6866267399999799</v>
       </c>
       <c r="D223" s="5">
         <v>9.3764573573735568</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>226.30742698</v>
       </c>
       <c r="C224" s="5">
         <v>-0.36021987999998828</v>
       </c>
       <c r="D224" s="5">
         <v>-1.8904575191534878</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>225.3856188</v>
       </c>
       <c r="C225" s="5">
         <v>-0.92180817999999931</v>
       </c>
       <c r="D225" s="5">
         <v>-4.7798775933642013</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>227.45771391</v>
       </c>
       <c r="C226" s="5">
         <v>2.0720951099999922</v>
       </c>
       <c r="D226" s="5">
         <v>11.60756179207687</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>226.91901648000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.53869742999998493</v>
       </c>
       <c r="D227" s="5">
         <v>-2.8052802430768131</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>228.34396674999999</v>
       </c>
       <c r="C228" s="5">
         <v>1.4249502699999823</v>
       </c>
       <c r="D228" s="5">
         <v>7.8012469638378823</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>228.73287615999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.38890940999999657</v>
       </c>
       <c r="D229" s="5">
         <v>2.0630626806558805</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>229.36291496999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.63003881000000206</v>
       </c>
       <c r="D230" s="5">
         <v>3.3559067369210105</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>229.54175935000001</v>
       </c>
       <c r="C231" s="5">
         <v>0.17884438000001524</v>
       </c>
       <c r="D231" s="5">
         <v>0.93971617542683017</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>230.90992241000001</v>
       </c>
       <c r="C232" s="5">
         <v>1.3681630600000005</v>
       </c>
       <c r="D232" s="5">
         <v>7.3916887924452501</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>232.10621696999999</v>
       </c>
       <c r="C233" s="5">
         <v>1.1962945599999841</v>
       </c>
       <c r="D233" s="5">
         <v>6.3971841246947658</v>
       </c>
       <c r="E233" s="5">
         <v>4.0124041953145007</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>233.442059</v>
       </c>
       <c r="C234" s="5">
         <v>1.3358420300000091</v>
       </c>
       <c r="D234" s="5">
         <v>7.1292299155766736</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>234.11707699999999</v>
       </c>
       <c r="C235" s="5">
         <v>0.67501799999999434</v>
       </c>
       <c r="D235" s="5">
         <v>3.525624073616318</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>235.13403086</v>
       </c>
       <c r="C236" s="5">
         <v>1.016953860000001</v>
       </c>
       <c r="D236" s="5">
         <v>5.3388926860050701</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>235.94823904</v>
       </c>
       <c r="C237" s="5">
         <v>0.8142081800000085</v>
       </c>
       <c r="D237" s="5">
         <v>4.2353472319735852</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>236.99712908999999</v>
       </c>
       <c r="C238" s="5">
         <v>1.0488900499999829</v>
       </c>
       <c r="D238" s="5">
         <v>5.4668892596862806</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>238.17585324999999</v>
       </c>
       <c r="C239" s="5">
         <v>1.1787241600000016</v>
       </c>
       <c r="D239" s="5">
         <v>6.1342939411560327</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>239.84133783999999</v>
       </c>
       <c r="C240" s="5">
         <v>1.6654845900000055</v>
       </c>
       <c r="D240" s="5">
         <v>8.721566057507669</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>240.27735788999999</v>
       </c>
       <c r="C241" s="5">
         <v>0.43602004999999622</v>
       </c>
       <c r="D241" s="5">
         <v>2.2034878420669646</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>241.53462769999999</v>
       </c>
       <c r="C242" s="5">
         <v>1.2572698099999968</v>
       </c>
       <c r="D242" s="5">
         <v>6.4629889665046569</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>243.47954865</v>
       </c>
       <c r="C243" s="5">
         <v>1.9449209500000109</v>
       </c>
       <c r="D243" s="5">
         <v>10.102461420602049</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>244.03210369000001</v>
       </c>
       <c r="C244" s="5">
         <v>0.55255504000001565</v>
       </c>
       <c r="D244" s="5">
         <v>2.7575425102352558</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>244.75437425000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.72227055999999834</v>
       </c>
       <c r="D245" s="5">
         <v>3.6100734491639308</v>
       </c>
       <c r="E245" s="5">
         <v>5.4492970697268328</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>243.98885149</v>
       </c>
       <c r="C246" s="5">
         <v>-0.76552276000001029</v>
       </c>
       <c r="D246" s="5">
         <v>-3.6893651998920918</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>244.82595609000001</v>
       </c>
       <c r="C247" s="5">
         <v>0.83710460000000353</v>
       </c>
       <c r="D247" s="5">
         <v>4.1956810636447628</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>246.24300740000001</v>
       </c>
       <c r="C248" s="5">
         <v>1.4170513100000051</v>
       </c>
       <c r="D248" s="5">
         <v>7.1710212650215155</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>247.58666158</v>
       </c>
       <c r="C249" s="5">
         <v>1.3436541799999873</v>
       </c>
       <c r="D249" s="5">
         <v>6.7480738699949194</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>248.38708690000001</v>
       </c>
       <c r="C250" s="5">
         <v>0.80042532000001643</v>
       </c>
       <c r="D250" s="5">
         <v>3.9492216973678218</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>249.35176002</v>
       </c>
       <c r="C251" s="5">
         <v>0.96467311999998628</v>
       </c>
       <c r="D251" s="5">
         <v>4.7613501448663387</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>249.18565376000001</v>
       </c>
       <c r="C252" s="5">
         <v>-0.16610625999999229</v>
       </c>
       <c r="D252" s="5">
         <v>-0.796460500247409</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>249.96860898</v>
       </c>
       <c r="C253" s="5">
         <v>0.78295521999999096</v>
       </c>
       <c r="D253" s="5">
         <v>3.8363128022169901</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>249.94027389999999</v>
       </c>
       <c r="C254" s="5">
         <v>-2.8335080000005064E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.13594069086625415</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>251.39151752999999</v>
       </c>
       <c r="C255" s="5">
         <v>1.4512436299999933</v>
       </c>
       <c r="D255" s="5">
         <v>7.1945087332070612</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>251.61010167000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.21858414000001858</v>
       </c>
       <c r="D256" s="5">
         <v>1.0484005093932769</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>252.30481477000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.6947131000000013</v>
       </c>
       <c r="D257" s="5">
         <v>3.3640651014130052</v>
       </c>
       <c r="E257" s="5">
         <v>3.0849052414841482</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>252.96404426000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.65922949000000131</v>
       </c>
       <c r="D258" s="5">
         <v>3.180847667801423</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>252.22619155000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.73785270999999852</v>
       </c>
       <c r="D259" s="5">
         <v>-3.4445844134888826</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>253.91254624000001</v>
       </c>
       <c r="C260" s="5">
         <v>1.6863546900000017</v>
       </c>
       <c r="D260" s="5">
         <v>8.3247608382159157</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>254.85810860000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.94556235999999672</v>
       </c>
       <c r="D261" s="5">
         <v>4.5614365305302051</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>255.63901007999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.78090147999998294</v>
       </c>
       <c r="D262" s="5">
         <v>3.7394777106222632</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>256.71252988999998</v>
       </c>
       <c r="C263" s="5">
         <v>1.0735198099999934</v>
       </c>
       <c r="D263" s="5">
         <v>5.1572631284486858</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>258.09312473</v>
       </c>
       <c r="C264" s="5">
         <v>1.3805948400000148</v>
       </c>
       <c r="D264" s="5">
         <v>6.6479293256917815</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>258.2073378</v>
       </c>
       <c r="C265" s="5">
         <v>0.11421307000000525</v>
       </c>
       <c r="D265" s="5">
         <v>0.53232629116553021</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>259.57784263999997</v>
       </c>
       <c r="C266" s="5">
         <v>1.3705048399999669</v>
       </c>
       <c r="D266" s="5">
         <v>6.5585897480300748</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>258.8132372</v>
       </c>
       <c r="C267" s="5">
         <v>-0.76460543999996844</v>
       </c>
       <c r="D267" s="5">
         <v>-3.4779817025767934</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>259.12830216999998</v>
       </c>
       <c r="C268" s="5">
         <v>0.31506496999998035</v>
       </c>
       <c r="D268" s="5">
         <v>1.4706343856393023</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>260.13853461000002</v>
       </c>
       <c r="C269" s="5">
         <v>1.0102324400000384</v>
       </c>
       <c r="D269" s="5">
         <v>4.7799241259412151</v>
       </c>
       <c r="E269" s="5">
         <v>3.1048633959447791</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>260.73460646000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.59607184999998708</v>
       </c>
       <c r="D270" s="5">
         <v>2.784554087004909</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>261.46810477999998</v>
       </c>
       <c r="C271" s="5">
         <v>0.73349831999996695</v>
       </c>
       <c r="D271" s="5">
         <v>3.4285646379012213</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>262.09512767000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.62702289000003475</v>
       </c>
       <c r="D272" s="5">
         <v>2.9159631074906045</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>261.68122052000001</v>
       </c>
       <c r="C273" s="5">
         <v>-0.41390715</v>
       </c>
       <c r="D273" s="5">
         <v>-1.8786961336041186</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>261.38562108000002</v>
       </c>
       <c r="C274" s="5">
         <v>-0.2955994399999895</v>
       </c>
       <c r="D274" s="5">
         <v>-1.3471496807616612</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>261.72727995000002</v>
       </c>
       <c r="C275" s="5">
         <v>0.34165887000000339</v>
       </c>
       <c r="D275" s="5">
         <v>1.5798534762519134</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>261.60995115999998</v>
       </c>
       <c r="C276" s="5">
         <v>-0.11732879000004459</v>
       </c>
       <c r="D276" s="5">
         <v>-0.53661936446016689</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>261.95523537000003</v>
       </c>
       <c r="C277" s="5">
         <v>0.34528421000004528</v>
       </c>
       <c r="D277" s="5">
         <v>1.5953601215805913</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>262.40825224000002</v>
       </c>
       <c r="C278" s="5">
         <v>0.45301686999999902</v>
       </c>
       <c r="D278" s="5">
         <v>2.0950939253727707</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>261.98123379999998</v>
       </c>
       <c r="C279" s="5">
         <v>-0.4270184400000403</v>
       </c>
       <c r="D279" s="5">
         <v>-1.9353836605329522</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>262.32248025000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.34124645000002829</v>
       </c>
       <c r="D280" s="5">
         <v>1.574319544719649</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>262.86665192999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.54417167999997673</v>
       </c>
       <c r="D281" s="5">
         <v>2.5179244525189715</v>
       </c>
       <c r="E281" s="5">
         <v>1.048717109170294</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>262.32624881999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.54040310999999974</v>
       </c>
       <c r="D282" s="5">
         <v>-2.4392648375037407</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>263.42588389999997</v>
       </c>
       <c r="C283" s="5">
         <v>1.0996350799999846</v>
       </c>
       <c r="D283" s="5">
         <v>5.1478418372524759</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>263.62923588000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.20335198000003629</v>
       </c>
       <c r="D284" s="5">
         <v>0.93028481762684745</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>264.96545316999999</v>
       </c>
       <c r="C285" s="5">
         <v>1.3362172899999791</v>
       </c>
       <c r="D285" s="5">
         <v>6.2547096741166541</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>265.62203246000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.65657929000002468</v>
       </c>
       <c r="D286" s="5">
         <v>3.0144400743235877</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>265.94238135000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.32034888999999112</v>
       </c>
       <c r="D287" s="5">
         <v>1.4568778864572751</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>266.22938784000002</v>
       </c>
       <c r="C288" s="5">
         <v>0.28700649000001022</v>
       </c>
       <c r="D288" s="5">
         <v>1.302761280340059</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>267.60986602000003</v>
       </c>
       <c r="C289" s="5">
         <v>1.3804781800000114</v>
       </c>
       <c r="D289" s="5">
         <v>6.4029146374753099</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>269.04164809999997</v>
       </c>
       <c r="C290" s="5">
         <v>1.4317820799999481</v>
       </c>
       <c r="D290" s="5">
         <v>6.6126477912222592</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>269.52371964000002</v>
       </c>
       <c r="C291" s="5">
         <v>0.48207154000004948</v>
       </c>
       <c r="D291" s="5">
         <v>2.1714890321450353</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>270.90550883999998</v>
       </c>
       <c r="C292" s="5">
         <v>1.3817891999999574</v>
       </c>
       <c r="D292" s="5">
         <v>6.3286103893096968</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>271.24989378999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.34438495000000557</v>
       </c>
       <c r="D293" s="5">
         <v>1.5361949106660777</v>
       </c>
       <c r="E293" s="5">
         <v>3.1891614240335153</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>272.85508028999999</v>
       </c>
       <c r="C294" s="5">
         <v>1.6051865000000021</v>
       </c>
       <c r="D294" s="5">
         <v>7.3370388949720589</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>273.69972695000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.84464666000002353</v>
       </c>
       <c r="D295" s="5">
         <v>3.7786072172099283</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>274.49209696000003</v>
       </c>
       <c r="C296" s="5">
         <v>0.79237001000001328</v>
       </c>
       <c r="D296" s="5">
         <v>3.5298941398179906</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>274.72771463999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.23561767999996164</v>
       </c>
       <c r="D297" s="5">
         <v>1.0349291939233174</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>275.63221800000002</v>
       </c>
       <c r="C298" s="5">
         <v>0.90450336000003517</v>
       </c>
       <c r="D298" s="5">
         <v>4.0231682893270504</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>276.72139841000001</v>
       </c>
       <c r="C299" s="5">
         <v>1.0891804099999831</v>
       </c>
       <c r="D299" s="5">
         <v>4.8463138440898224</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>277.20571115000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.48431274000000712</v>
       </c>
       <c r="D300" s="5">
         <v>2.1205532014981543</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>278.72728541999999</v>
       </c>
       <c r="C301" s="5">
         <v>1.5215742699999737</v>
       </c>
       <c r="D301" s="5">
         <v>6.7892996404108619</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>279.40905671000002</v>
       </c>
       <c r="C302" s="5">
         <v>0.68177129000002878</v>
       </c>
       <c r="D302" s="5">
         <v>2.9750302145776786</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>281.11602119999998</v>
       </c>
       <c r="C303" s="5">
         <v>1.7069644899999616</v>
       </c>
       <c r="D303" s="5">
         <v>7.5824471242561531</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>282.31203691000002</v>
       </c>
       <c r="C304" s="5">
         <v>1.1960157100000401</v>
       </c>
       <c r="D304" s="5">
         <v>5.2266096099647275</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>283.51973277000002</v>
       </c>
       <c r="C305" s="5">
         <v>1.2076958600000012</v>
       </c>
       <c r="D305" s="5">
         <v>5.2559715364238091</v>
       </c>
       <c r="E305" s="5">
         <v>4.5234447131246691</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>282.49443711999999</v>
       </c>
       <c r="C306" s="5">
         <v>-1.0252956500000323</v>
       </c>
       <c r="D306" s="5">
         <v>-4.254292870254206</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>282.96422102999998</v>
       </c>
       <c r="C307" s="5">
         <v>0.46978390999998965</v>
       </c>
       <c r="D307" s="5">
         <v>2.0139355449144691</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>283.32707210000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.36285107000003336</v>
       </c>
       <c r="D308" s="5">
         <v>1.5496848748123071</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>285.81376023000001</v>
       </c>
       <c r="C309" s="5">
         <v>2.4866881300000045</v>
       </c>
       <c r="D309" s="5">
         <v>11.055665782724923</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>287.60042399999998</v>
       </c>
       <c r="C310" s="5">
         <v>1.7866637699999615</v>
       </c>
       <c r="D310" s="5">
         <v>7.7647336666193612</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>288.79262602</v>
       </c>
       <c r="C311" s="5">
         <v>1.1922020200000247</v>
       </c>
       <c r="D311" s="5">
         <v>5.0894052946915069</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>290.05506792</v>
       </c>
       <c r="C312" s="5">
         <v>1.2624418999999989</v>
       </c>
       <c r="D312" s="5">
         <v>5.3737164783743241</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>290.81573700000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.76066908000001376</v>
       </c>
       <c r="D313" s="5">
         <v>3.1927892610881026</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>290.26750320000002</v>
       </c>
       <c r="C314" s="5">
         <v>-0.54823379999999133</v>
       </c>
       <c r="D314" s="5">
         <v>-2.2388819047307051</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>292.23171381999998</v>
       </c>
       <c r="C315" s="5">
         <v>1.9642106199999603</v>
       </c>
       <c r="D315" s="5">
         <v>8.4294196415020792</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>293.47016106000001</v>
       </c>
       <c r="C316" s="5">
         <v>1.2384472400000277</v>
       </c>
       <c r="D316" s="5">
         <v>5.2056985667502831</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>294.35176087000002</v>
       </c>
       <c r="C317" s="5">
         <v>0.88159981000001153</v>
       </c>
       <c r="D317" s="5">
         <v>3.665024213268997</v>
       </c>
       <c r="E317" s="5">
         <v>3.8205552728801662</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>295.38160155999998</v>
       </c>
       <c r="C318" s="5">
         <v>1.0298406899999577</v>
       </c>
       <c r="D318" s="5">
         <v>4.2801464983861948</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>296.05020739000003</v>
       </c>
       <c r="C319" s="5">
         <v>0.66860583000004681</v>
       </c>
       <c r="D319" s="5">
         <v>2.7503109663315595</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>296.50551062</v>
       </c>
       <c r="C320" s="5">
         <v>0.45530322999996997</v>
       </c>
       <c r="D320" s="5">
         <v>1.8612015963740625</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>296.87268918000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.36717856000001348</v>
       </c>
       <c r="D321" s="5">
         <v>1.4961870082122797</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>297.49098206000002</v>
       </c>
       <c r="C322" s="5">
         <v>0.6182928800000127</v>
       </c>
       <c r="D322" s="5">
         <v>2.5280520976141085</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>297.76027377000003</v>
       </c>
       <c r="C323" s="5">
         <v>0.26929171000000451</v>
       </c>
       <c r="D323" s="5">
         <v>1.0916760103478529</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>298.90275366999998</v>
       </c>
       <c r="C324" s="5">
         <v>1.1424798999999553</v>
       </c>
       <c r="D324" s="5">
         <v>4.7027121143716766</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>299.77886881000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.87611514000002444</v>
       </c>
       <c r="D325" s="5">
         <v>3.5745858702026512</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>301.18809979000002</v>
       </c>
       <c r="C326" s="5">
         <v>1.409230980000018</v>
       </c>
       <c r="D326" s="5">
         <v>5.7892417044270728</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>301.7479788</v>
       </c>
       <c r="C327" s="5">
         <v>0.55987900999997464</v>
       </c>
       <c r="D327" s="5">
         <v>2.2536301046092166</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>301.94616789999998</v>
       </c>
       <c r="C328" s="5">
         <v>0.19818909999997913</v>
       </c>
       <c r="D328" s="5">
         <v>0.79101750767112122</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>302.10070927999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.15454138000001194</v>
       </c>
       <c r="D329" s="5">
         <v>0.61591305893029524</v>
       </c>
       <c r="E329" s="5">
         <v>2.6325469863325512</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>304.52167175</v>
       </c>
       <c r="C330" s="5">
         <v>2.4209624700000063</v>
       </c>
       <c r="D330" s="5">
         <v>10.051894843659115</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>305.60723429000001</v>
       </c>
       <c r="C331" s="5">
         <v>1.0855625400000122</v>
       </c>
       <c r="D331" s="5">
         <v>4.3626512288215347</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>306.60397979999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.99674550999998246</v>
       </c>
       <c r="D332" s="5">
         <v>3.9848062034375298</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>307.21693119000003</v>
       </c>
       <c r="C333" s="5">
         <v>0.61295139000003473</v>
       </c>
       <c r="D333" s="5">
         <v>2.425550311927771</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>307.33545343999998</v>
       </c>
       <c r="C334" s="5">
         <v>0.11852224999995542</v>
       </c>
       <c r="D334" s="5">
         <v>0.4639356089841673</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>308.76213789000002</v>
       </c>
       <c r="C335" s="5">
         <v>1.4266844500000389</v>
       </c>
       <c r="D335" s="5">
         <v>5.7149783368258822</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>306.43311261000002</v>
       </c>
       <c r="C336" s="5">
         <v>-2.3290252799999962</v>
       </c>
       <c r="D336" s="5">
         <v>-8.6854803976796688</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>307.31550855</v>
       </c>
       <c r="C337" s="5">
         <v>0.88239593999998078</v>
       </c>
       <c r="D337" s="5">
         <v>3.5107407933217649</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>308.37678524</v>
       </c>
       <c r="C338" s="5">
         <v>1.0612766899999997</v>
       </c>
       <c r="D338" s="5">
         <v>4.2236774435869151</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>308.27323111999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.10355412000001252</v>
       </c>
       <c r="D339" s="5">
         <v>-0.40222124059443587</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>308.76643567999997</v>
       </c>
       <c r="C340" s="5">
         <v>0.49320455999998103</v>
       </c>
       <c r="D340" s="5">
         <v>1.9368572467044487</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>309.60488822000002</v>
       </c>
       <c r="C341" s="5">
         <v>0.83845254000004843</v>
       </c>
       <c r="D341" s="5">
         <v>3.3077003599851773</v>
       </c>
       <c r="E341" s="5">
         <v>2.4839991133701167</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>310.49917033999998</v>
       </c>
       <c r="C342" s="5">
         <v>0.8942821199999571</v>
       </c>
       <c r="D342" s="5">
         <v>3.521753906375058</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>310.8593783</v>
       </c>
       <c r="C343" s="5">
         <v>0.3602079600000252</v>
       </c>
       <c r="D343" s="5">
         <v>1.4010286018597329</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>311.69217913</v>
       </c>
       <c r="C344" s="5">
         <v>0.83280082999999649</v>
       </c>
       <c r="D344" s="5">
         <v>3.2626280447975109</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>310.97477120000002</v>
       </c>
       <c r="C345" s="5">
         <v>-0.71740792999997893</v>
       </c>
       <c r="D345" s="5">
         <v>-2.7272888574222387</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>311.68035162000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.70558041999998977</v>
       </c>
       <c r="D346" s="5">
         <v>2.756953085422631</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>313.37370267</v>
       </c>
       <c r="C347" s="5">
         <v>1.6933510499999898</v>
       </c>
       <c r="D347" s="5">
         <v>6.7179531207946619</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>314.37173336000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.99803069000000733</v>
       </c>
       <c r="D348" s="5">
         <v>3.8894118189501059</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>315.33786504</v>
       </c>
       <c r="C349" s="5">
         <v>0.9661316799999895</v>
       </c>
       <c r="D349" s="5">
         <v>3.7508347164738387</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>315.58228120000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.24441616000001432</v>
       </c>
       <c r="D350" s="5">
         <v>0.93408689328440264</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>315.71973716999997</v>
       </c>
       <c r="C351" s="5">
         <v>0.13745596999996224</v>
       </c>
       <c r="D351" s="5">
         <v>0.52392955808910902</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>316.16089061000002</v>
       </c>
       <c r="C352" s="5">
         <v>0.44115344000005052</v>
       </c>
       <c r="D352" s="5">
         <v>1.6896996110470353</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>317.11579418000002</v>
       </c>
       <c r="C353" s="5">
         <v>0.95490356999999904</v>
       </c>
       <c r="D353" s="5">
         <v>3.6851879907496388</v>
       </c>
       <c r="E353" s="5">
         <v>2.4259649139205086</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>317.12650581999998</v>
       </c>
       <c r="C354" s="5">
         <v>1.0711639999954059E-2</v>
       </c>
       <c r="D354" s="5">
         <v>4.0541519927450587E-2</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>318.45948403</v>
       </c>
       <c r="C355" s="5">
         <v>1.3329782100000216</v>
       </c>
       <c r="D355" s="5">
         <v>5.1622178192758161</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>319.25470503999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.79522100999997747</v>
       </c>
       <c r="D356" s="5">
         <v>3.0380027022154144</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>319.89322557999998</v>
       </c>
       <c r="C357" s="5">
         <v>0.6385205400000018</v>
       </c>
       <c r="D357" s="5">
         <v>2.4266195588044992</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>321.08260337000002</v>
       </c>
       <c r="C358" s="5">
         <v>1.1893777900000373</v>
       </c>
       <c r="D358" s="5">
         <v>4.5540332259234928</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>321.81508651000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.73248313999999937</v>
       </c>
       <c r="D359" s="5">
         <v>2.7721611440642002</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>321.95820906</v>
       </c>
       <c r="C360" s="5">
         <v>0.14312254999998686</v>
       </c>
       <c r="D360" s="5">
         <v>0.53498978628638838</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>323.13638472000002</v>
       </c>
       <c r="C361" s="5">
         <v>1.1781756600000222</v>
       </c>
       <c r="D361" s="5">
         <v>4.480755931555902</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>323.18040017999999</v>
       </c>
       <c r="C362" s="5">
         <v>4.4015459999968698E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.16357842292162861</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>323.67950503999998</v>
       </c>
       <c r="C363" s="5">
         <v>0.49910485999998855</v>
       </c>
       <c r="D363" s="5">
         <v>1.8690469924941944</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>324.44166774000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.76216270000003306</v>
       </c>
       <c r="D364" s="5">
         <v>2.8625025364636514</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>324.58123790000002</v>
       </c>
       <c r="C365" s="5">
         <v>0.13957016000000522</v>
       </c>
       <c r="D365" s="5">
         <v>0.5174459652822927</v>
       </c>
       <c r="E365" s="5">
         <v>2.3541696304670623</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>325.68119444000001</v>
       </c>
       <c r="C366" s="5">
         <v>1.0999565399999938</v>
       </c>
       <c r="D366" s="5">
         <v>4.1432769249266865</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>326.66355389</v>
       </c>
       <c r="C367" s="5">
         <v>0.98235944999998992</v>
       </c>
       <c r="D367" s="5">
         <v>3.6802427490267853</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>325.97862470000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.68492918999999119</v>
       </c>
       <c r="D368" s="5">
         <v>-2.4872764714984563</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>285.09501283999998</v>
       </c>
       <c r="C369" s="5">
         <v>-40.88361186000003</v>
       </c>
       <c r="D369" s="5">
         <v>-79.973458006719355</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>297.13335231000002</v>
       </c>
       <c r="C370" s="5">
         <v>12.038339470000039</v>
       </c>
       <c r="D370" s="5">
         <v>64.263620172841456</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>304.77162805</v>
       </c>
       <c r="C371" s="5">
         <v>7.6382757399999832</v>
       </c>
       <c r="D371" s="5">
         <v>35.605588165824756</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>306.05037070999998</v>
       </c>
       <c r="C372" s="5">
         <v>1.2787426599999776</v>
       </c>
       <c r="D372" s="5">
         <v>5.1527169863911704</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>307.11599145000002</v>
       </c>
       <c r="C373" s="5">
         <v>1.0656207400000426</v>
       </c>
       <c r="D373" s="5">
         <v>4.2591665839493587</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>308.87117595000001</v>
       </c>
       <c r="C374" s="5">
         <v>1.7551844999999844</v>
       </c>
       <c r="D374" s="5">
         <v>7.0777929657337424</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>311.93680884999998</v>
       </c>
       <c r="C375" s="5">
         <v>3.0656328999999687</v>
       </c>
       <c r="D375" s="5">
         <v>12.582508397328397</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>313.36902749000001</v>
       </c>
       <c r="C376" s="5">
         <v>1.4322186400000305</v>
       </c>
       <c r="D376" s="5">
         <v>5.650933397074942</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>314.73054216999998</v>
       </c>
       <c r="C377" s="5">
         <v>1.3615146799999707</v>
       </c>
       <c r="D377" s="5">
         <v>5.3401277898985189</v>
       </c>
       <c r="E377" s="5">
         <v>-3.0348937584109281</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>315.87201312000002</v>
       </c>
       <c r="C378" s="5">
         <v>1.1414709500000413</v>
       </c>
       <c r="D378" s="5">
         <v>4.4400570951129259</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>314.09283151</v>
       </c>
       <c r="C379" s="5">
         <v>-1.7791816100000233</v>
       </c>
       <c r="D379" s="5">
         <v>-6.553612480252835</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>316.30370728999998</v>
       </c>
       <c r="C380" s="5">
         <v>2.2108757799999808</v>
       </c>
       <c r="D380" s="5">
         <v>8.7815117204492523</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>316.43702236000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.13331507000003739</v>
       </c>
       <c r="D381" s="5">
         <v>0.50694775842425877</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>316.23618499999998</v>
       </c>
       <c r="C382" s="5">
         <v>-0.20083736000003682</v>
       </c>
       <c r="D382" s="5">
         <v>-0.75896719559793713</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>317.03786265999997</v>
       </c>
       <c r="C383" s="5">
         <v>0.80167765999999574</v>
       </c>
       <c r="D383" s="5">
         <v>3.0848473930934039</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>319.56470532999998</v>
       </c>
       <c r="C384" s="5">
         <v>2.5268426700000077</v>
       </c>
       <c r="D384" s="5">
         <v>9.9947882505174501</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>319.04267998</v>
       </c>
       <c r="C385" s="5">
         <v>-0.52202534999997852</v>
       </c>
       <c r="D385" s="5">
         <v>-1.9427451134848894</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>318.18725807999999</v>
       </c>
       <c r="C386" s="5">
         <v>-0.85542190000001028</v>
       </c>
       <c r="D386" s="5">
         <v>-3.1704322363916959</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>320.54500904000002</v>
       </c>
       <c r="C387" s="5">
         <v>2.3577509600000326</v>
       </c>
       <c r="D387" s="5">
         <v>9.2634276083670919</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>320.86221692999999</v>
       </c>
       <c r="C388" s="5">
         <v>0.3172078899999633</v>
       </c>
       <c r="D388" s="5">
         <v>1.1939917417446155</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>322.08582784999999</v>
       </c>
       <c r="C389" s="5">
         <v>1.2236109199999987</v>
       </c>
       <c r="D389" s="5">
         <v>4.673424128593795</v>
       </c>
       <c r="E389" s="5">
         <v>2.3370104564008676</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>321.80045852000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.28536932999998044</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0580390437990084</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>322.40213512999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.60167660999996997</v>
       </c>
       <c r="D391" s="5">
         <v>2.2668804881254667</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>322.81487952999998</v>
       </c>
       <c r="C392" s="5">
         <v>0.41274440000000823</v>
       </c>
       <c r="D392" s="5">
         <v>1.5471226901324853</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>326.72781560999999</v>
       </c>
       <c r="C393" s="5">
         <v>3.9129360800000086</v>
       </c>
       <c r="D393" s="5">
         <v>15.555541488399927</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>327.58450469000002</v>
       </c>
       <c r="C394" s="5">
         <v>0.85668908000002375</v>
       </c>
       <c r="D394" s="5">
         <v>3.1922062210464119</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>327.74146944</v>
       </c>
       <c r="C395" s="5">
         <v>0.156964749999986</v>
       </c>
       <c r="D395" s="5">
         <v>0.576507383814584</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>331.31673606999999</v>
       </c>
       <c r="C396" s="5">
         <v>3.5752666299999873</v>
       </c>
       <c r="D396" s="5">
         <v>13.90524775210158</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>332.15925516999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.84251910000000407</v>
       </c>
       <c r="D397" s="5">
         <v>3.0945729701331803</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>334.09582877000003</v>
       </c>
       <c r="C398" s="5">
         <v>1.9365736000000311</v>
       </c>
       <c r="D398" s="5">
         <v>7.2250717857168079</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>335.47565709999998</v>
       </c>
       <c r="C399" s="5">
         <v>1.3798283299999525</v>
       </c>
       <c r="D399" s="5">
         <v>5.0701870215224432</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>337.13958479000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.6639276900000368</v>
       </c>
       <c r="D400" s="5">
         <v>6.1169660454934771</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>337.49291868</v>
       </c>
       <c r="C401" s="5">
         <v>0.3533338899999876</v>
       </c>
       <c r="D401" s="5">
         <v>1.264915974235592</v>
       </c>
       <c r="E401" s="5">
         <v>4.7835357838766246</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>339.84803404000002</v>
       </c>
       <c r="C402" s="5">
         <v>2.3551153600000134</v>
       </c>
       <c r="D402" s="5">
         <v>8.7029087291853102</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>341.13283618000003</v>
       </c>
       <c r="C403" s="5">
         <v>1.2848021400000107</v>
       </c>
       <c r="D403" s="5">
         <v>4.6321517235252907</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>343.50060739999998</v>
       </c>
       <c r="C404" s="5">
         <v>2.3677712199999519</v>
       </c>
       <c r="D404" s="5">
         <v>8.6545236610594536</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>345.27489910000003</v>
       </c>
       <c r="C405" s="5">
         <v>1.7742917000000489</v>
       </c>
       <c r="D405" s="5">
         <v>6.3775471530557848</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>347.39468488</v>
       </c>
       <c r="C406" s="5">
         <v>2.1197857799999724</v>
       </c>
       <c r="D406" s="5">
         <v>7.6212295507981587</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>348.69123112</v>
       </c>
       <c r="C407" s="5">
         <v>1.2965462399999979</v>
       </c>
       <c r="D407" s="5">
         <v>4.5717261367220097</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>348.19329792000002</v>
       </c>
       <c r="C408" s="5">
         <v>-0.49793319999997721</v>
       </c>
       <c r="D408" s="5">
         <v>-1.7002124319461576</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>348.76099735000003</v>
       </c>
       <c r="C409" s="5">
         <v>0.56769943000000467</v>
       </c>
       <c r="D409" s="5">
         <v>1.9741376585341808</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>349.88437037</v>
       </c>
       <c r="C410" s="5">
         <v>1.1233730199999741</v>
       </c>
       <c r="D410" s="5">
         <v>3.9344638497302853</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>350.31632195999998</v>
       </c>
       <c r="C411" s="5">
         <v>0.43195158999998284</v>
       </c>
       <c r="D411" s="5">
         <v>1.4915670595615937</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>351.11544196</v>
       </c>
       <c r="C412" s="5">
         <v>0.79912000000001626</v>
       </c>
       <c r="D412" s="5">
         <v>2.7719722278226611</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>351.83003600000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.71459404000000859</v>
       </c>
       <c r="D413" s="5">
         <v>2.4697773712663684</v>
       </c>
       <c r="E413" s="5">
         <v>4.2481238942953858</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>351.32029162999999</v>
       </c>
       <c r="C414" s="5">
         <v>-0.50974437000002126</v>
       </c>
       <c r="D414" s="5">
         <v>-1.7248168287953058</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>353.05075768</v>
       </c>
       <c r="C415" s="5">
         <v>1.7304660500000182</v>
       </c>
       <c r="D415" s="5">
         <v>6.0735147314794125</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>352.98244390000002</v>
       </c>
       <c r="C416" s="5">
         <v>-6.8313779999982671E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-0.23194781176352208</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>353.70233022000002</v>
       </c>
       <c r="C417" s="5">
         <v>0.71988632000000052</v>
       </c>
       <c r="D417" s="5">
         <v>2.4749662810797934</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>354.09418785000003</v>
       </c>
       <c r="C418" s="5">
         <v>0.39185763000000406</v>
       </c>
       <c r="D418" s="5">
         <v>1.3375795798855838</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>354.71528847000002</v>
       </c>
       <c r="C419" s="5">
         <v>0.62110061999999289</v>
       </c>
       <c r="D419" s="5">
         <v>2.1252912670773894</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>355.35086921999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.63558074999997416</v>
       </c>
       <c r="D420" s="5">
         <v>2.1714832240957715</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>356.93530886000002</v>
       </c>
       <c r="C421" s="5">
         <v>1.5844396400000278</v>
       </c>
       <c r="D421" s="5">
         <v>5.4837480170686126</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>357.78009076000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.84478189999998676</v>
       </c>
       <c r="D422" s="5">
         <v>2.8773812997645809</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>359.05835999999999</v>
       </c>
       <c r="C423" s="5">
         <v>1.278269239999986</v>
       </c>
       <c r="D423" s="5">
         <v>4.3725937415660665</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>360.18556747999997</v>
       </c>
       <c r="C424" s="5">
         <v>1.1272074799999814</v>
       </c>
       <c r="D424" s="5">
         <v>3.8329436904022574</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>360.79891657000002</v>
       </c>
       <c r="C425" s="5">
         <v>0.61334909000004245</v>
       </c>
       <c r="D425" s="5">
         <v>2.0626911446584906</v>
       </c>
       <c r="E425" s="5">
         <v>2.5492083256928089</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>362.25975316</v>
       </c>
       <c r="C426" s="5">
         <v>1.4608365899999853</v>
       </c>
       <c r="D426" s="5">
         <v>4.9683439114342809</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>363.36952839000003</v>
       </c>
       <c r="C427" s="5">
         <v>1.1097752300000252</v>
       </c>
       <c r="D427" s="5">
         <v>3.7387523414637691</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>363.73292929000002</v>
       </c>
       <c r="C428" s="5">
         <v>0.36340089999998781</v>
       </c>
       <c r="D428" s="5">
         <v>1.206726797305846</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>364.98502716000002</v>
       </c>
       <c r="C429" s="5">
         <v>1.2520978700000001</v>
       </c>
       <c r="D429" s="5">
         <v>4.2099391364898819</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>365.36980299999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.38477583999997478</v>
       </c>
       <c r="D430" s="5">
         <v>1.2724293500552486</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>364.18326280000002</v>
       </c>
       <c r="C431" s="5">
         <v>-1.1865401999999676</v>
       </c>
       <c r="D431" s="5">
         <v>-3.8281483013114737</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>366.31488316000002</v>
       </c>
       <c r="C432" s="5">
         <v>2.1316203599999994</v>
       </c>
       <c r="D432" s="5">
         <v>7.2543658576075254</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>367.11912783999998</v>
       </c>
       <c r="C433" s="5">
         <v>0.80424467999995386</v>
       </c>
       <c r="D433" s="5">
         <v>2.6666486173159809</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>367.66374575999998</v>
       </c>
       <c r="C434" s="5">
         <v>0.54461792000000742</v>
       </c>
       <c r="D434" s="5">
         <v>1.7947861793142561</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>367.37390897</v>
       </c>
       <c r="C435" s="5">
         <v>-0.28983678999998119</v>
       </c>
       <c r="D435" s="5">
         <v>-0.94189354191818175</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>367.95816292000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.58425395000000435</v>
       </c>
       <c r="D436" s="5">
         <v>1.925204453697571</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>369.23613868000001</v>
       </c>
       <c r="C437" s="5">
         <v>1.2779757600000039</v>
       </c>
       <c r="D437" s="5">
         <v>4.2483295625136863</v>
       </c>
       <c r="E437" s="5">
         <v>2.3384832166930991</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>368.8371065</v>
       </c>
       <c r="C438" s="5">
         <v>-0.39903218000000606</v>
       </c>
       <c r="D438" s="5">
         <v>-1.2891552543634943</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>367.76930862</v>
       </c>
       <c r="C439" s="5">
         <v>-1.0677978800000005</v>
       </c>
       <c r="D439" s="5">
         <v>-3.4192611196142142</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>370.40071553000001</v>
       </c>
       <c r="C440" s="5">
         <v>2.6314069100000097</v>
       </c>
       <c r="D440" s="5">
         <v>8.9321320286302139</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>370.51862717</v>
       </c>
       <c r="C441" s="5">
         <v>0.11791163999998844</v>
       </c>
       <c r="D441" s="5">
         <v>0.38267195240841989</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>371.00078977999999</v>
+        <v>371.29158469999999</v>
       </c>
       <c r="C442" s="5">
-        <v>0.48216260999998894</v>
+        <v>0.77295752999998513</v>
       </c>
       <c r="D442" s="5">
-        <v>1.5728070197263522</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5323043399380518</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>372.11957552000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.827990820000025</v>
+      </c>
+      <c r="D443" s="5">
+        <v>2.709101401594749</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3C439D0-1AC8-4652-87D8-C47B0962076A}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{002AF6D5-8881-4F54-8598-3E76538408B5}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC2A4F7B-9027-49BF-8236-AF3440072222}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>daleduha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>