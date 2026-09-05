--- v8 (2026-07-27)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1CD45442-BBEE-4A7F-9503-83A0D52EDF49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{707B4775-29FB-4F2C-B8A4-9EB4892EB859}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F8243043-E8F3-46DA-B102-9B2F2FC3201A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E1E4D1C8-FA68-4573-B1FB-385D8C40B12F}"/>
   </bookViews>
   <sheets>
     <sheet name="daleduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AC7F882-33DB-44C6-A559-1F922BF663E3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14AD9B88-51C5-4AC4-BC6B-4B03BF08BC7B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>108.83543873000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>109.84127106</v>
       </c>
       <c r="C7" s="5">
         <v>1.0058323299999898</v>
       </c>
       <c r="D7" s="5">
         <v>11.671566990806781</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>110.22279983</v>
       </c>
       <c r="C8" s="5">
         <v>0.38152877000000274</v>
       </c>
       <c r="D8" s="5">
         <v>4.2487041241858536</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>110.57588346</v>
       </c>
       <c r="C9" s="5">
         <v>0.35308363000000043</v>
       </c>
       <c r="D9" s="5">
         <v>3.9124900396562579</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>111.59857232</v>
       </c>
       <c r="C10" s="5">
         <v>1.0226888600000024</v>
       </c>
       <c r="D10" s="5">
         <v>11.680834300445087</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>112.24746253000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.64889021000000469</v>
       </c>
       <c r="D11" s="5">
         <v>7.2049209217180277</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>113.2352684</v>
       </c>
       <c r="C12" s="5">
         <v>0.98780586999998832</v>
       </c>
       <c r="D12" s="5">
         <v>11.086729431673191</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>114.33412306</v>
       </c>
       <c r="C13" s="5">
         <v>1.0988546600000006</v>
       </c>
       <c r="D13" s="5">
         <v>12.287086928644154</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>114.21320025999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.12092280000000244</v>
       </c>
       <c r="D14" s="5">
         <v>-1.2617951943060701</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>114.5763529</v>
       </c>
       <c r="C15" s="5">
         <v>0.3631526400000098</v>
       </c>
       <c r="D15" s="5">
         <v>3.8829611236024464</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>115.42365572999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.84730282999998963</v>
       </c>
       <c r="D16" s="5">
         <v>9.2440959630327271</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>115.70161503</v>
       </c>
       <c r="C17" s="5">
         <v>0.27795930000000624</v>
       </c>
       <c r="D17" s="5">
         <v>2.9283830041461067</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>114.41819792</v>
       </c>
       <c r="C18" s="5">
         <v>-1.283417110000002</v>
       </c>
       <c r="D18" s="5">
         <v>-12.528175153438914</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>115.11297204</v>
       </c>
       <c r="C19" s="5">
         <v>0.69477412000000527</v>
       </c>
       <c r="D19" s="5">
         <v>7.5350303707371724</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>116.06155649</v>
       </c>
       <c r="C20" s="5">
         <v>0.94858444999999847</v>
       </c>
       <c r="D20" s="5">
         <v>10.349274963506328</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>117.06692117999999</v>
       </c>
       <c r="C21" s="5">
         <v>1.0053646899999933</v>
       </c>
       <c r="D21" s="5">
         <v>10.904629145516775</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>117.50650821000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.43958703000001265</v>
       </c>
       <c r="D22" s="5">
         <v>4.6002427836022708</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>117.74898754</v>
       </c>
       <c r="C23" s="5">
         <v>0.24247932999999477</v>
       </c>
       <c r="D23" s="5">
         <v>2.5045457942208582</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>119.13579439</v>
       </c>
       <c r="C24" s="5">
         <v>1.3868068499999993</v>
       </c>
       <c r="D24" s="5">
         <v>15.085604046802414</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>119.45793534000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.32214095000000498</v>
       </c>
       <c r="D25" s="5">
         <v>3.2934710544575418</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>119.78019272</v>
       </c>
       <c r="C26" s="5">
         <v>0.32225737999999637</v>
       </c>
       <c r="D26" s="5">
         <v>3.2856622029769689</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>120.51620543</v>
       </c>
       <c r="C27" s="5">
         <v>0.73601270999999713</v>
       </c>
       <c r="D27" s="5">
         <v>7.628007002641124</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>120.95619553</v>
       </c>
       <c r="C28" s="5">
         <v>0.43999010000000283</v>
       </c>
       <c r="D28" s="5">
         <v>4.4701052412578601</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>121.62032745</v>
       </c>
       <c r="C29" s="5">
         <v>0.66413192000000265</v>
       </c>
       <c r="D29" s="5">
         <v>6.791478649756777</v>
       </c>
       <c r="E29" s="5">
         <v>5.1154968048331639</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>122.83310398</v>
       </c>
       <c r="C30" s="5">
         <v>1.2127765299999993</v>
       </c>
       <c r="D30" s="5">
         <v>12.64478704334171</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>123.55518908000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.72208510000000103</v>
       </c>
       <c r="D31" s="5">
         <v>7.2869149000260425</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>123.63801693000001</v>
       </c>
       <c r="C32" s="5">
         <v>8.2827850000001035E-2</v>
       </c>
       <c r="D32" s="5">
         <v>0.80741819582275109</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>123.60528193</v>
       </c>
       <c r="C33" s="5">
         <v>-3.2735000000002401E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-0.31725555552639673</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>123.88674227</v>
       </c>
       <c r="C34" s="5">
         <v>0.28146033999999531</v>
       </c>
       <c r="D34" s="5">
         <v>2.7669908930672671</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>124.10183077000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.21508850000000734</v>
       </c>
       <c r="D35" s="5">
         <v>2.1034144130547272</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>124.59081172</v>
       </c>
       <c r="C36" s="5">
         <v>0.48898094999999842</v>
       </c>
       <c r="D36" s="5">
         <v>4.8320126302950905</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>125.92785096</v>
       </c>
       <c r="C37" s="5">
         <v>1.3370392399999957</v>
       </c>
       <c r="D37" s="5">
         <v>13.665670787698026</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>126.36324557</v>
       </c>
       <c r="C38" s="5">
         <v>0.43539461000000301</v>
       </c>
       <c r="D38" s="5">
         <v>4.228805587044504</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>127.541512</v>
       </c>
       <c r="C39" s="5">
         <v>1.1782664299999936</v>
       </c>
       <c r="D39" s="5">
         <v>11.78138101458055</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>127.18401366000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.35749833999999225</v>
       </c>
       <c r="D40" s="5">
         <v>-3.3122217898696515</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>127.71524681</v>
       </c>
       <c r="C41" s="5">
         <v>0.53123314999999138</v>
       </c>
       <c r="D41" s="5">
         <v>5.1290278635896858</v>
       </c>
       <c r="E41" s="5">
         <v>5.0114314669196247</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>127.9729237</v>
       </c>
       <c r="C42" s="5">
         <v>0.25767688999999905</v>
       </c>
       <c r="D42" s="5">
         <v>2.4481548227604177</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>128.18426051</v>
       </c>
       <c r="C43" s="5">
         <v>0.21133681000000593</v>
       </c>
       <c r="D43" s="5">
         <v>1.9998006419412295</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>128.69489673999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.5106362299999887</v>
       </c>
       <c r="D44" s="5">
         <v>4.886472941097475</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>127.26219962</v>
       </c>
       <c r="C45" s="5">
         <v>-1.4326971199999861</v>
       </c>
       <c r="D45" s="5">
         <v>-12.570660899221309</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>127.79953378</v>
       </c>
       <c r="C46" s="5">
         <v>0.53733416000000034</v>
       </c>
       <c r="D46" s="5">
         <v>5.1860458354802574</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>128.28414036000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.48460658000000478</v>
       </c>
       <c r="D47" s="5">
         <v>4.6464224476717497</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>128.91088773000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.62674737000000391</v>
       </c>
       <c r="D48" s="5">
         <v>6.0228733545494961</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>129.04812197000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.13723423999999795</v>
       </c>
       <c r="D49" s="5">
         <v>1.2849864566506053</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>129.89204845</v>
       </c>
       <c r="C50" s="5">
         <v>0.84392647999999326</v>
       </c>
       <c r="D50" s="5">
         <v>8.1360561488666114</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>129.92593801000001</v>
       </c>
       <c r="C51" s="5">
         <v>3.3889560000005758E-2</v>
       </c>
       <c r="D51" s="5">
         <v>0.31353635811175451</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>130.24163913999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.31570112999997946</v>
       </c>
       <c r="D52" s="5">
         <v>2.9551104707052023</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>130.82853467000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.58689553000002093</v>
       </c>
       <c r="D53" s="5">
         <v>5.5434984873057758</v>
       </c>
       <c r="E53" s="5">
         <v>2.4376790851225572</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>130.96146077</v>
       </c>
       <c r="C54" s="5">
         <v>0.13292609999999172</v>
       </c>
       <c r="D54" s="5">
         <v>1.2260759807926958</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>131.19295588</v>
       </c>
       <c r="C55" s="5">
         <v>0.23149510999999734</v>
       </c>
       <c r="D55" s="5">
         <v>2.1419343918737122</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>131.31714812000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.1241922400000135</v>
       </c>
       <c r="D56" s="5">
         <v>1.1418987419543614</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>132.6424016</v>
       </c>
       <c r="C57" s="5">
         <v>1.3252534799999864</v>
       </c>
       <c r="D57" s="5">
         <v>12.80574290465073</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>132.98615599999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.34375439999999458</v>
       </c>
       <c r="D58" s="5">
         <v>3.1546180165630711</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>133.86539644000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.879240440000018</v>
       </c>
       <c r="D59" s="5">
         <v>8.2287763339019335</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>134.64525293</v>
       </c>
       <c r="C60" s="5">
         <v>0.77985648999998602</v>
       </c>
       <c r="D60" s="5">
         <v>7.2192131789485359</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>134.66089837999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.5645449999993843E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.13952622017048277</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>135.1988217</v>
       </c>
       <c r="C62" s="5">
         <v>0.53792332000000442</v>
       </c>
       <c r="D62" s="5">
         <v>4.9003142631477647</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>135.81400475999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.61518305999999257</v>
       </c>
       <c r="D63" s="5">
         <v>5.5989953700536832</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>136.6028747</v>
       </c>
       <c r="C64" s="5">
         <v>0.78886994000001209</v>
       </c>
       <c r="D64" s="5">
         <v>7.1971897349730085</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>137.03740002000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.43452532000000588</v>
       </c>
       <c r="D65" s="5">
         <v>3.8846204117617411</v>
       </c>
       <c r="E65" s="5">
         <v>4.7458036319531827</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>137.29101152000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.25361150000000521</v>
       </c>
       <c r="D66" s="5">
         <v>2.2435533166883737</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>137.95608447000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.66507294999999544</v>
       </c>
       <c r="D67" s="5">
         <v>5.9705179269934794</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>138.63407953999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.67799506999998016</v>
       </c>
       <c r="D68" s="5">
         <v>6.0595364950316144</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>140.16728645000001</v>
       </c>
       <c r="C69" s="5">
         <v>1.5332069100000183</v>
       </c>
       <c r="D69" s="5">
         <v>14.109013247370484</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>140.78648258000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.61919613000000595</v>
       </c>
       <c r="D70" s="5">
         <v>5.4317740857360519</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>141.57113419000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.78465160999999739</v>
       </c>
       <c r="D71" s="5">
         <v>6.896880924994786</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>141.8578493</v>
       </c>
       <c r="C72" s="5">
         <v>0.28671510999998873</v>
       </c>
       <c r="D72" s="5">
         <v>2.4575385373439618</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>142.72821346999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.87036416999998778</v>
       </c>
       <c r="D73" s="5">
         <v>7.6161626879903244</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>143.55696621999999</v>
       </c>
       <c r="C74" s="5">
         <v>0.8287527500000067</v>
       </c>
       <c r="D74" s="5">
         <v>7.1946979769603736</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>144.52668997999999</v>
       </c>
       <c r="C75" s="5">
         <v>0.96972375999999372</v>
       </c>
       <c r="D75" s="5">
         <v>8.4140115027261597</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>145.36857284999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.84188287000000628</v>
       </c>
       <c r="D76" s="5">
         <v>7.2184797419363012</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>145.86937928</v>
       </c>
       <c r="C77" s="5">
         <v>0.50080643000001146</v>
       </c>
       <c r="D77" s="5">
         <v>4.21333572934941</v>
       </c>
       <c r="E77" s="5">
         <v>6.4449407670541081</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>146.35103728999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.48165800999998964</v>
       </c>
       <c r="D78" s="5">
         <v>4.0351362499820631</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>146.58711034000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.23607305000001588</v>
       </c>
       <c r="D79" s="5">
         <v>1.9529380077507597</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>147.53589443000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.94878409000000374</v>
       </c>
       <c r="D80" s="5">
         <v>8.0495400354111837</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>146.69184383000001</v>
       </c>
       <c r="C81" s="5">
         <v>-0.84405060000000276</v>
       </c>
       <c r="D81" s="5">
         <v>-6.6532327514315597</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>147.64168956</v>
       </c>
       <c r="C82" s="5">
         <v>0.94984572999999273</v>
       </c>
       <c r="D82" s="5">
         <v>8.0529102262604688</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>147.73860313</v>
       </c>
       <c r="C83" s="5">
         <v>9.6913569999998117E-2</v>
       </c>
       <c r="D83" s="5">
         <v>0.79054272542002924</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>147.00689421000001</v>
       </c>
       <c r="C84" s="5">
         <v>-0.73170891999998844</v>
       </c>
       <c r="D84" s="5">
         <v>-5.784020479843055</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>147.72289190999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.7159976999999742</v>
       </c>
       <c r="D85" s="5">
         <v>6.0037389220205739</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>148.38046270000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.6575707900000225</v>
       </c>
       <c r="D86" s="5">
         <v>5.474394157689777</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>149.88305144</v>
       </c>
       <c r="C87" s="5">
         <v>1.5025887399999931</v>
       </c>
       <c r="D87" s="5">
         <v>12.8521045340235</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>150.81298397</v>
       </c>
       <c r="C88" s="5">
         <v>0.92993253000000209</v>
       </c>
       <c r="D88" s="5">
         <v>7.7046566317699572</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>151.19004348999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.37705951999998888</v>
       </c>
       <c r="D89" s="5">
         <v>3.0418170008883028</v>
       </c>
       <c r="E89" s="5">
         <v>3.6475538843466548</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>153.38036840000001</v>
       </c>
       <c r="C90" s="5">
         <v>2.1903249100000153</v>
       </c>
       <c r="D90" s="5">
         <v>18.839007239919624</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>154.38029806</v>
       </c>
       <c r="C91" s="5">
         <v>0.99992965999999228</v>
       </c>
       <c r="D91" s="5">
         <v>8.1098294749200726</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>155.29166398000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.9113659200000086</v>
       </c>
       <c r="D92" s="5">
         <v>7.3186550605479184</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>154.86896342</v>
       </c>
       <c r="C93" s="5">
         <v>-0.42270056000000977</v>
       </c>
       <c r="D93" s="5">
         <v>-3.2179146002452641</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>156.53026564999999</v>
       </c>
       <c r="C94" s="5">
         <v>1.6613022299999898</v>
       </c>
       <c r="D94" s="5">
         <v>13.65987376692097</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>156.95556407000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.4252984200000185</v>
       </c>
       <c r="D95" s="5">
         <v>3.3096106821990601</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>157.91763194000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.96206786999999849</v>
       </c>
       <c r="D96" s="5">
         <v>7.6085754947879058</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>158.76094526</v>
       </c>
       <c r="C97" s="5">
         <v>0.84331331999999293</v>
       </c>
       <c r="D97" s="5">
         <v>6.5998607956135658</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>159.89842001</v>
       </c>
       <c r="C98" s="5">
         <v>1.1374747499999955</v>
       </c>
       <c r="D98" s="5">
         <v>8.9446622064380588</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>158.32407909</v>
       </c>
       <c r="C99" s="5">
         <v>-1.5743409199999974</v>
       </c>
       <c r="D99" s="5">
         <v>-11.195785316622898</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>158.60753543000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.28345634000001496</v>
       </c>
       <c r="D100" s="5">
         <v>2.169708469393572</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>158.63246734000001</v>
       </c>
       <c r="C101" s="5">
         <v>2.4931909999992286E-2</v>
       </c>
       <c r="D101" s="5">
         <v>0.18879413006918089</v>
       </c>
       <c r="E101" s="5">
         <v>4.9225621464235259</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>158.66976771</v>
       </c>
       <c r="C102" s="5">
         <v>3.7300369999996974E-2</v>
       </c>
       <c r="D102" s="5">
         <v>0.28252965334936153</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>159.14207088000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.47230317000000355</v>
       </c>
       <c r="D103" s="5">
         <v>3.6310337503257628</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>159.14161819</v>
       </c>
       <c r="C104" s="5">
         <v>-4.5269000000303095E-4</v>
       </c>
       <c r="D104" s="5">
         <v>-3.4134248613759688E-3</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>160.24089900000001</v>
       </c>
       <c r="C105" s="5">
         <v>1.0992808100000104</v>
       </c>
       <c r="D105" s="5">
         <v>8.6113562141135969</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>160.14605266000001</v>
       </c>
       <c r="C106" s="5">
         <v>-9.4846340000003693E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-0.70797042900844209</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>160.60606419000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.46001153000000272</v>
       </c>
       <c r="D107" s="5">
         <v>3.5019211997694422</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>160.50060618000001</v>
       </c>
       <c r="C108" s="5">
         <v>-0.10545801000000665</v>
       </c>
       <c r="D108" s="5">
         <v>-0.78511098090724429</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>160.57901706000001</v>
       </c>
       <c r="C109" s="5">
         <v>7.8410880000006955E-2</v>
       </c>
       <c r="D109" s="5">
         <v>0.58782515129316426</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>160.76494878</v>
       </c>
       <c r="C110" s="5">
         <v>0.18593171999998503</v>
       </c>
       <c r="D110" s="5">
         <v>1.3983424605919836</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>159.63445919</v>
       </c>
       <c r="C111" s="5">
         <v>-1.1304895899999963</v>
       </c>
       <c r="D111" s="5">
         <v>-8.1195008957197778</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>160.78192598999999</v>
       </c>
       <c r="C112" s="5">
         <v>1.1474667999999895</v>
       </c>
       <c r="D112" s="5">
         <v>8.9750249780020663</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>160.82957651000001</v>
       </c>
       <c r="C113" s="5">
         <v>4.7650520000019014E-2</v>
       </c>
       <c r="D113" s="5">
         <v>0.35622114478282008</v>
       </c>
       <c r="E113" s="5">
         <v>1.3850312025286193</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>160.93451454999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.10493803999997908</v>
       </c>
       <c r="D114" s="5">
         <v>0.78579162290022264</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>160.90230333</v>
       </c>
       <c r="C115" s="5">
         <v>-3.2211219999993546E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.23991709640840408</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>160.93653867</v>
       </c>
       <c r="C116" s="5">
         <v>3.4235340000009273E-2</v>
       </c>
       <c r="D116" s="5">
         <v>0.25562417413973471</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>160.62900529000001</v>
       </c>
       <c r="C117" s="5">
         <v>-0.3075333799999953</v>
       </c>
       <c r="D117" s="5">
         <v>-2.269130857793944</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>160.44233815000001</v>
       </c>
       <c r="C118" s="5">
         <v>-0.18666713999999729</v>
       </c>
       <c r="D118" s="5">
         <v>-1.3856425677774897</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>160.71211111</v>
       </c>
       <c r="C119" s="5">
         <v>0.26977295999998319</v>
       </c>
       <c r="D119" s="5">
         <v>2.0364835870986253</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>161.53878711999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.82667600999999991</v>
       </c>
       <c r="D120" s="5">
         <v>6.3502562961208708</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>162.25643199000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.71764487000001509</v>
       </c>
       <c r="D121" s="5">
         <v>5.4632733202541139</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>162.78155842999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.52512643999997977</v>
       </c>
       <c r="D122" s="5">
         <v>3.953559398266715</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>163.4425099</v>
       </c>
       <c r="C123" s="5">
         <v>0.66095147000001475</v>
       </c>
       <c r="D123" s="5">
         <v>4.9827273098528968</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>163.71600562</v>
       </c>
       <c r="C124" s="5">
         <v>0.27349571999999966</v>
       </c>
       <c r="D124" s="5">
         <v>2.0265981205450201</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>163.82337573999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.10737011999998458</v>
       </c>
       <c r="D125" s="5">
         <v>0.7898428213983566</v>
       </c>
       <c r="E125" s="5">
         <v>1.861473054251217</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>163.48473670999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.33863902999999596</v>
       </c>
       <c r="D126" s="5">
         <v>-2.4525103255090386</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>163.37606244</v>
       </c>
       <c r="C127" s="5">
         <v>-0.10867426999999452</v>
       </c>
       <c r="D127" s="5">
         <v>-0.79477386768307401</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>164.45704248000001</v>
       </c>
       <c r="C128" s="5">
         <v>1.0809800400000142</v>
       </c>
       <c r="D128" s="5">
         <v>8.2352219693640158</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>164.27578227999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.18126020000002541</v>
       </c>
       <c r="D129" s="5">
         <v>-1.3146200350620085</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>164.92973928999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.65395700999999917</v>
       </c>
       <c r="D130" s="5">
         <v>4.883009869885524</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>165.24170595000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.31196666000002438</v>
       </c>
       <c r="D131" s="5">
         <v>2.2935781033812219</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>165.69221969</v>
       </c>
       <c r="C132" s="5">
         <v>0.450513739999991</v>
       </c>
       <c r="D132" s="5">
         <v>3.3211787637334123</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>165.95076388000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.25854419000000917</v>
       </c>
       <c r="D133" s="5">
         <v>1.8886195135064288</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>167.20314363</v>
       </c>
       <c r="C134" s="5">
         <v>1.2523797499999887</v>
       </c>
       <c r="D134" s="5">
         <v>9.441539003688316</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>166.88414441</v>
       </c>
       <c r="C135" s="5">
         <v>-0.31899921999999492</v>
       </c>
       <c r="D135" s="5">
         <v>-2.2655537739946774</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>167.03784648999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.15370207999998797</v>
       </c>
       <c r="D136" s="5">
         <v>1.1108285646749483</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>167.09523586</v>
       </c>
       <c r="C137" s="5">
         <v>5.7389370000009876E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.41306523614832447</v>
       </c>
       <c r="E137" s="5">
         <v>1.9971875840189668</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>169.63032562999999</v>
       </c>
       <c r="C138" s="5">
         <v>2.5350897699999848</v>
       </c>
       <c r="D138" s="5">
         <v>19.804501733325775</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>170.51311812</v>
       </c>
       <c r="C139" s="5">
         <v>0.88279249000001414</v>
       </c>
       <c r="D139" s="5">
         <v>6.4269474921257341</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>171.00219938999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.48908126999998558</v>
       </c>
       <c r="D140" s="5">
         <v>3.4967707334430553</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>171.68253847</v>
       </c>
       <c r="C141" s="5">
         <v>0.6803390800000102</v>
       </c>
       <c r="D141" s="5">
         <v>4.8801158167127046</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>172.66589010999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.98335163999999509</v>
       </c>
       <c r="D142" s="5">
         <v>7.0939923273857453</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>174.76337907999999</v>
       </c>
       <c r="C143" s="5">
         <v>2.0974889700000006</v>
       </c>
       <c r="D143" s="5">
         <v>15.591680483025794</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>174.30788917000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.45548990999998296</v>
       </c>
       <c r="D144" s="5">
         <v>-3.083142193580235</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>174.70765051000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.39976133999999774</v>
       </c>
       <c r="D145" s="5">
         <v>2.7870862688435194</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>174.81858102999999</v>
       </c>
       <c r="C146" s="5">
         <v>0.11093051999998238</v>
       </c>
       <c r="D146" s="5">
         <v>0.7646057954034724</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>174.9132913</v>
       </c>
       <c r="C147" s="5">
         <v>9.4710270000007313E-2</v>
       </c>
       <c r="D147" s="5">
         <v>0.65205646434842723</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>175.33586267999999</v>
       </c>
       <c r="C148" s="5">
         <v>0.42257137999999372</v>
       </c>
       <c r="D148" s="5">
         <v>2.9379017288956755</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>175.48294111999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.14707844000000136</v>
       </c>
       <c r="D149" s="5">
         <v>1.0112630788455812</v>
       </c>
       <c r="E149" s="5">
         <v>5.0197153837632902</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>177.61923114000001</v>
       </c>
       <c r="C150" s="5">
         <v>2.1362900200000183</v>
       </c>
       <c r="D150" s="5">
         <v>15.627456921351524</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>178.27156499</v>
       </c>
       <c r="C151" s="5">
         <v>0.65233384999999089</v>
       </c>
       <c r="D151" s="5">
         <v>4.497306143355706</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>178.39650406999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.1249390799999901</v>
       </c>
       <c r="D152" s="5">
         <v>0.84425217157098054</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>179.14781776999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.7513136999999972</v>
       </c>
       <c r="D153" s="5">
         <v>5.1724990913107227</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>180.03008145000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.88226368000002253</v>
       </c>
       <c r="D154" s="5">
         <v>6.0724665524144461</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>179.68803923999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.34204221000001667</v>
       </c>
       <c r="D155" s="5">
         <v>-2.256226702059172</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>178.65621693</v>
       </c>
       <c r="C156" s="5">
         <v>-1.0318223099999955</v>
       </c>
       <c r="D156" s="5">
         <v>-6.677241844014759</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>179.86481595999999</v>
       </c>
       <c r="C157" s="5">
         <v>1.2085990299999878</v>
       </c>
       <c r="D157" s="5">
         <v>8.4268921835134911</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>180.41746684</v>
       </c>
       <c r="C158" s="5">
         <v>0.55265088000001583</v>
       </c>
       <c r="D158" s="5">
         <v>3.7500602567017705</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>180.24419176000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.17327507999999625</v>
       </c>
       <c r="D159" s="5">
         <v>-1.1464259325310588</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>181.26971599000001</v>
       </c>
       <c r="C160" s="5">
         <v>1.025524230000002</v>
       </c>
       <c r="D160" s="5">
         <v>7.0453252804817401</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>181.68181239</v>
       </c>
       <c r="C161" s="5">
         <v>0.41209639999999581</v>
       </c>
       <c r="D161" s="5">
         <v>2.7624361703128431</v>
       </c>
       <c r="E161" s="5">
         <v>3.5324637428780337</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>185.03116374999999</v>
       </c>
       <c r="C162" s="5">
         <v>3.3493513599999858</v>
       </c>
       <c r="D162" s="5">
         <v>24.509107698318445</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>184.93920353999999</v>
       </c>
       <c r="C163" s="5">
         <v>-9.1960209999996323E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-0.59477064279603864</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>185.37961983</v>
       </c>
       <c r="C164" s="5">
         <v>0.44041629000000171</v>
       </c>
       <c r="D164" s="5">
         <v>2.895421537168219</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>184.84801050999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.53160932000000116</v>
       </c>
       <c r="D165" s="5">
         <v>-3.3874551221749427</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>185.22190165000001</v>
       </c>
       <c r="C166" s="5">
         <v>0.373891140000012</v>
       </c>
       <c r="D166" s="5">
         <v>2.4544193944627812</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>185.56254847</v>
       </c>
       <c r="C167" s="5">
         <v>0.34064681999998925</v>
       </c>
       <c r="D167" s="5">
         <v>2.2294150360229636</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>186.19808882999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.63554035999999314</v>
       </c>
       <c r="D168" s="5">
         <v>4.1882365408209443</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>186.50564439999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.30755557000000522</v>
       </c>
       <c r="D169" s="5">
         <v>2.0002250259248289</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>186.47576326999999</v>
       </c>
       <c r="C170" s="5">
         <v>-2.9881130000006806E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.19208949934729214</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>187.26688002</v>
       </c>
       <c r="C171" s="5">
         <v>0.79111675000001469</v>
       </c>
       <c r="D171" s="5">
         <v>5.211443178270514</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>187.39908209999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.13220207999998479</v>
       </c>
       <c r="D172" s="5">
         <v>0.85044359015928883</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>186.72981716000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.6692649399999766</v>
       </c>
       <c r="D173" s="5">
         <v>-4.202417079784226</v>
       </c>
       <c r="E173" s="5">
         <v>2.7784865769413969</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>186.51477416</v>
       </c>
       <c r="C174" s="5">
         <v>-0.21504300000000853</v>
       </c>
       <c r="D174" s="5">
         <v>-1.3732320700963641</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>187.10152226</v>
       </c>
       <c r="C175" s="5">
         <v>0.58674809999999411</v>
       </c>
       <c r="D175" s="5">
         <v>3.8410298248843011</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>187.76945871000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.66793645000001334</v>
       </c>
       <c r="D176" s="5">
         <v>4.36901879401419</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>188.90143108999999</v>
       </c>
       <c r="C177" s="5">
         <v>1.1319723799999792</v>
       </c>
       <c r="D177" s="5">
         <v>7.4789772771899798</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>189.34657804</v>
       </c>
       <c r="C178" s="5">
         <v>0.4451469500000087</v>
       </c>
       <c r="D178" s="5">
         <v>2.8647445735698218</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>188.70011790999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.64646013000000835</v>
       </c>
       <c r="D179" s="5">
         <v>-4.0209317899211676</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>190.38807256999999</v>
       </c>
       <c r="C180" s="5">
         <v>1.6879546600000026</v>
       </c>
       <c r="D180" s="5">
         <v>11.278378393920519</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>190.70415051000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.31607794000001377</v>
       </c>
       <c r="D181" s="5">
         <v>2.0105045445510727</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>191.20626358000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.50211307000000716</v>
       </c>
       <c r="D182" s="5">
         <v>3.2056887411394674</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>192.90096491</v>
       </c>
       <c r="C183" s="5">
         <v>1.6947013299999867</v>
       </c>
       <c r="D183" s="5">
         <v>11.169952903271273</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>193.76993349</v>
       </c>
       <c r="C184" s="5">
         <v>0.86896858000000066</v>
       </c>
       <c r="D184" s="5">
         <v>5.5416505910018898</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>194.60887821</v>
       </c>
       <c r="C185" s="5">
         <v>0.83894472000000064</v>
       </c>
       <c r="D185" s="5">
         <v>5.3210326316699641</v>
       </c>
       <c r="E185" s="5">
         <v>4.2194980800783322</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>193.96684146000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.64203674999998839</v>
       </c>
       <c r="D186" s="5">
         <v>-3.8878847921304471</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>194.49420029999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.52735883999997668</v>
       </c>
       <c r="D187" s="5">
         <v>3.3118026346942386</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>194.89589595999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.40169566000000145</v>
       </c>
       <c r="D188" s="5">
         <v>2.5067496178338367</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>196.29624870000001</v>
       </c>
       <c r="C189" s="5">
         <v>1.4003527400000166</v>
       </c>
       <c r="D189" s="5">
         <v>8.9711849634025462</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>196.59879763999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.30254893999997989</v>
       </c>
       <c r="D190" s="5">
         <v>1.8653044851305589</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>196.04503199999999</v>
       </c>
       <c r="C191" s="5">
         <v>-0.55376563999999462</v>
       </c>
       <c r="D191" s="5">
         <v>-3.3281998224709897</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>198.90645677000001</v>
       </c>
       <c r="C192" s="5">
         <v>2.8614247700000135</v>
       </c>
       <c r="D192" s="5">
         <v>18.991647715989359</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>198.48427185</v>
       </c>
       <c r="C193" s="5">
         <v>-0.42218492000000651</v>
       </c>
       <c r="D193" s="5">
         <v>-2.5175114772125529</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>199.45553224</v>
       </c>
       <c r="C194" s="5">
         <v>0.97126038999999764</v>
       </c>
       <c r="D194" s="5">
         <v>6.0327095976952183</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>200.76161443000001</v>
       </c>
       <c r="C195" s="5">
         <v>1.3060821900000121</v>
       </c>
       <c r="D195" s="5">
         <v>8.1471583320135608</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>200.95592883</v>
       </c>
       <c r="C196" s="5">
         <v>0.19431439999999611</v>
       </c>
       <c r="D196" s="5">
         <v>1.1676663593109371</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>201.15843497</v>
       </c>
       <c r="C197" s="5">
         <v>0.202506139999997</v>
       </c>
       <c r="D197" s="5">
         <v>1.2159818059478411</v>
       </c>
       <c r="E197" s="5">
         <v>3.365497412164542</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>203.21206244999999</v>
       </c>
       <c r="C198" s="5">
         <v>2.0536274799999887</v>
       </c>
       <c r="D198" s="5">
         <v>12.962638097534708</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>203.48181170999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.26974925999999755</v>
       </c>
       <c r="D199" s="5">
         <v>1.6045941131409336</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>203.11103102000001</v>
       </c>
       <c r="C200" s="5">
         <v>-0.37078068999997527</v>
       </c>
       <c r="D200" s="5">
         <v>-2.1648354873916364</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>204.54764693000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.4366159100000004</v>
       </c>
       <c r="D201" s="5">
         <v>8.8257642024450078</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>204.89924662000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.35159969000000046</v>
       </c>
       <c r="D202" s="5">
         <v>2.0823090173286207</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>206.98884978000001</v>
       </c>
       <c r="C203" s="5">
         <v>2.0896031599999958</v>
       </c>
       <c r="D203" s="5">
         <v>12.948137948972072</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>206.88145871</v>
       </c>
       <c r="C204" s="5">
         <v>-0.10739107000000558</v>
       </c>
       <c r="D204" s="5">
         <v>-0.62081694618543182</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>209.28610612</v>
       </c>
       <c r="C205" s="5">
         <v>2.4046474099999955</v>
       </c>
       <c r="D205" s="5">
         <v>14.875109022979327</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>210.40253715</v>
       </c>
       <c r="C206" s="5">
         <v>1.1164310300000011</v>
       </c>
       <c r="D206" s="5">
         <v>6.5925609058062218</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>210.57232511000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.16978796000000784</v>
       </c>
       <c r="D207" s="5">
         <v>0.97267019485685058</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>211.41763761999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.8453125099999852</v>
       </c>
       <c r="D208" s="5">
         <v>4.9250240984778593</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>213.13759540999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.7199577899999952</v>
       </c>
       <c r="D209" s="5">
         <v>10.2113071296698</v>
       </c>
       <c r="E209" s="5">
         <v>5.9550873130358672</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>213.07099072</v>
       </c>
       <c r="C210" s="5">
         <v>-6.6604689999991251E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.37435160293053382</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>215.07022741</v>
       </c>
       <c r="C211" s="5">
         <v>1.9992366900000036</v>
       </c>
       <c r="D211" s="5">
         <v>11.859179414918163</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>217.00752686999999</v>
       </c>
       <c r="C212" s="5">
         <v>1.9372994599999913</v>
       </c>
       <c r="D212" s="5">
         <v>11.361235011891813</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>217.09676698999999</v>
       </c>
       <c r="C213" s="5">
         <v>8.9240119999999479E-2</v>
       </c>
       <c r="D213" s="5">
         <v>0.4945942953899829</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>218.22893916000001</v>
       </c>
       <c r="C214" s="5">
         <v>1.1321721700000182</v>
       </c>
       <c r="D214" s="5">
         <v>6.440725565791805</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>219.00608299000001</v>
       </c>
       <c r="C215" s="5">
         <v>0.77714382999999998</v>
       </c>
       <c r="D215" s="5">
         <v>4.3580690424925184</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>219.1832125</v>
       </c>
       <c r="C216" s="5">
         <v>0.17712950999998611</v>
       </c>
       <c r="D216" s="5">
         <v>0.9748746718385215</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>220.288218</v>
       </c>
       <c r="C217" s="5">
         <v>1.1050055000000043</v>
       </c>
       <c r="D217" s="5">
         <v>6.2203630785650832</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>220.96023002000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.67201202000001103</v>
       </c>
       <c r="D218" s="5">
         <v>3.7227739384796177</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>221.56959728999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.60936726999997859</v>
       </c>
       <c r="D219" s="5">
         <v>3.3600379731033581</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>222.72125459</v>
       </c>
       <c r="C220" s="5">
         <v>1.1516573000000108</v>
       </c>
       <c r="D220" s="5">
         <v>6.4187005594037894</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>223.15243914000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.43118455000001177</v>
       </c>
       <c r="D221" s="5">
         <v>2.3480768619000392</v>
       </c>
       <c r="E221" s="5">
         <v>4.6987692202940856</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>224.98102012000001</v>
       </c>
       <c r="C222" s="5">
         <v>1.8285809799999981</v>
       </c>
       <c r="D222" s="5">
         <v>10.288675538728853</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>226.66764685999999</v>
       </c>
       <c r="C223" s="5">
         <v>1.6866267399999799</v>
       </c>
       <c r="D223" s="5">
         <v>9.3764573573735568</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>226.30742698</v>
       </c>
       <c r="C224" s="5">
         <v>-0.36021987999998828</v>
       </c>
       <c r="D224" s="5">
         <v>-1.8904575191534878</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>225.3856188</v>
       </c>
       <c r="C225" s="5">
         <v>-0.92180817999999931</v>
       </c>
       <c r="D225" s="5">
         <v>-4.7798775933642013</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>227.45771391</v>
       </c>
       <c r="C226" s="5">
         <v>2.0720951099999922</v>
       </c>
       <c r="D226" s="5">
         <v>11.60756179207687</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>226.91901648000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.53869742999998493</v>
       </c>
       <c r="D227" s="5">
         <v>-2.8052802430768131</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>228.34396674999999</v>
       </c>
       <c r="C228" s="5">
         <v>1.4249502699999823</v>
       </c>
       <c r="D228" s="5">
         <v>7.8012469638378823</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>228.73287615999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.38890940999999657</v>
       </c>
       <c r="D229" s="5">
         <v>2.0630626806558805</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>229.36291496999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.63003881000000206</v>
       </c>
       <c r="D230" s="5">
         <v>3.3559067369210105</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>229.54175935000001</v>
       </c>
       <c r="C231" s="5">
         <v>0.17884438000001524</v>
       </c>
       <c r="D231" s="5">
         <v>0.93971617542683017</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>230.90992241000001</v>
       </c>
       <c r="C232" s="5">
         <v>1.3681630600000005</v>
       </c>
       <c r="D232" s="5">
         <v>7.3916887924452501</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>232.10621696999999</v>
       </c>
       <c r="C233" s="5">
         <v>1.1962945599999841</v>
       </c>
       <c r="D233" s="5">
         <v>6.3971841246947658</v>
       </c>
       <c r="E233" s="5">
         <v>4.0124041953145007</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>233.442059</v>
       </c>
       <c r="C234" s="5">
         <v>1.3358420300000091</v>
       </c>
       <c r="D234" s="5">
         <v>7.1292299155766736</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>234.11707699999999</v>
       </c>
       <c r="C235" s="5">
         <v>0.67501799999999434</v>
       </c>
       <c r="D235" s="5">
         <v>3.525624073616318</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>235.13403086</v>
       </c>
       <c r="C236" s="5">
         <v>1.016953860000001</v>
       </c>
       <c r="D236" s="5">
         <v>5.3388926860050701</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>235.94823904</v>
       </c>
       <c r="C237" s="5">
         <v>0.8142081800000085</v>
       </c>
       <c r="D237" s="5">
         <v>4.2353472319735852</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>236.99712908999999</v>
       </c>
       <c r="C238" s="5">
         <v>1.0488900499999829</v>
       </c>
       <c r="D238" s="5">
         <v>5.4668892596862806</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>238.17585324999999</v>
       </c>
       <c r="C239" s="5">
         <v>1.1787241600000016</v>
       </c>
       <c r="D239" s="5">
         <v>6.1342939411560327</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>239.84133783999999</v>
       </c>
       <c r="C240" s="5">
         <v>1.6654845900000055</v>
       </c>
       <c r="D240" s="5">
         <v>8.721566057507669</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>240.27735788999999</v>
       </c>
       <c r="C241" s="5">
         <v>0.43602004999999622</v>
       </c>
       <c r="D241" s="5">
         <v>2.2034878420669646</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>241.53462769999999</v>
       </c>
       <c r="C242" s="5">
         <v>1.2572698099999968</v>
       </c>
       <c r="D242" s="5">
         <v>6.4629889665046569</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>243.47954865</v>
       </c>
       <c r="C243" s="5">
         <v>1.9449209500000109</v>
       </c>
       <c r="D243" s="5">
         <v>10.102461420602049</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>244.03210369000001</v>
       </c>
       <c r="C244" s="5">
         <v>0.55255504000001565</v>
       </c>
       <c r="D244" s="5">
         <v>2.7575425102352558</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>244.75437425000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.72227055999999834</v>
       </c>
       <c r="D245" s="5">
         <v>3.6100734491639308</v>
       </c>
       <c r="E245" s="5">
         <v>5.4492970697268328</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>243.98885149</v>
       </c>
       <c r="C246" s="5">
         <v>-0.76552276000001029</v>
       </c>
       <c r="D246" s="5">
         <v>-3.6893651998920918</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>244.82595609000001</v>
       </c>
       <c r="C247" s="5">
         <v>0.83710460000000353</v>
       </c>
       <c r="D247" s="5">
         <v>4.1956810636447628</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>246.24300740000001</v>
       </c>
       <c r="C248" s="5">
         <v>1.4170513100000051</v>
       </c>
       <c r="D248" s="5">
         <v>7.1710212650215155</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>247.58666158</v>
       </c>
       <c r="C249" s="5">
         <v>1.3436541799999873</v>
       </c>
       <c r="D249" s="5">
         <v>6.7480738699949194</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>248.38708690000001</v>
       </c>
       <c r="C250" s="5">
         <v>0.80042532000001643</v>
       </c>
       <c r="D250" s="5">
         <v>3.9492216973678218</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>249.35176002</v>
       </c>
       <c r="C251" s="5">
         <v>0.96467311999998628</v>
       </c>
       <c r="D251" s="5">
         <v>4.7613501448663387</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>249.18565376000001</v>
       </c>
       <c r="C252" s="5">
         <v>-0.16610625999999229</v>
       </c>
       <c r="D252" s="5">
         <v>-0.796460500247409</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>249.96860898</v>
       </c>
       <c r="C253" s="5">
         <v>0.78295521999999096</v>
       </c>
       <c r="D253" s="5">
         <v>3.8363128022169901</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>249.94027389999999</v>
       </c>
       <c r="C254" s="5">
         <v>-2.8335080000005064E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.13594069086625415</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>251.39151752999999</v>
       </c>
       <c r="C255" s="5">
         <v>1.4512436299999933</v>
       </c>
       <c r="D255" s="5">
         <v>7.1945087332070612</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>251.61010167000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.21858414000001858</v>
       </c>
       <c r="D256" s="5">
         <v>1.0484005093932769</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>252.30481477000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.6947131000000013</v>
       </c>
       <c r="D257" s="5">
         <v>3.3640651014130052</v>
       </c>
       <c r="E257" s="5">
         <v>3.0849052414841482</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>252.96404426000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.65922949000000131</v>
       </c>
       <c r="D258" s="5">
         <v>3.180847667801423</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>252.22619155000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.73785270999999852</v>
       </c>
       <c r="D259" s="5">
         <v>-3.4445844134888826</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>253.91254624000001</v>
       </c>
       <c r="C260" s="5">
         <v>1.6863546900000017</v>
       </c>
       <c r="D260" s="5">
         <v>8.3247608382159157</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>254.85810860000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.94556235999999672</v>
       </c>
       <c r="D261" s="5">
         <v>4.5614365305302051</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>255.63901007999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.78090147999998294</v>
       </c>
       <c r="D262" s="5">
         <v>3.7394777106222632</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>256.71252988999998</v>
       </c>
       <c r="C263" s="5">
         <v>1.0735198099999934</v>
       </c>
       <c r="D263" s="5">
         <v>5.1572631284486858</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>258.09312473</v>
       </c>
       <c r="C264" s="5">
         <v>1.3805948400000148</v>
       </c>
       <c r="D264" s="5">
         <v>6.6479293256917815</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>258.2073378</v>
       </c>
       <c r="C265" s="5">
         <v>0.11421307000000525</v>
       </c>
       <c r="D265" s="5">
         <v>0.53232629116553021</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>259.57784263999997</v>
       </c>
       <c r="C266" s="5">
         <v>1.3705048399999669</v>
       </c>
       <c r="D266" s="5">
         <v>6.5585897480300748</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>258.8132372</v>
       </c>
       <c r="C267" s="5">
         <v>-0.76460543999996844</v>
       </c>
       <c r="D267" s="5">
         <v>-3.4779817025767934</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>259.12830216999998</v>
       </c>
       <c r="C268" s="5">
         <v>0.31506496999998035</v>
       </c>
       <c r="D268" s="5">
         <v>1.4706343856393023</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>260.13853461000002</v>
       </c>
       <c r="C269" s="5">
         <v>1.0102324400000384</v>
       </c>
       <c r="D269" s="5">
         <v>4.7799241259412151</v>
       </c>
       <c r="E269" s="5">
         <v>3.1048633959447791</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>260.73460646000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.59607184999998708</v>
       </c>
       <c r="D270" s="5">
         <v>2.784554087004909</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>261.46810477999998</v>
       </c>
       <c r="C271" s="5">
         <v>0.73349831999996695</v>
       </c>
       <c r="D271" s="5">
         <v>3.4285646379012213</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>262.09512767000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.62702289000003475</v>
       </c>
       <c r="D272" s="5">
         <v>2.9159631074906045</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>261.68122052000001</v>
       </c>
       <c r="C273" s="5">
         <v>-0.41390715</v>
       </c>
       <c r="D273" s="5">
         <v>-1.8786961336041186</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>261.38562108000002</v>
       </c>
       <c r="C274" s="5">
         <v>-0.2955994399999895</v>
       </c>
       <c r="D274" s="5">
         <v>-1.3471496807616612</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>261.72727995000002</v>
       </c>
       <c r="C275" s="5">
         <v>0.34165887000000339</v>
       </c>
       <c r="D275" s="5">
         <v>1.5798534762519134</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>261.60995115999998</v>
       </c>
       <c r="C276" s="5">
         <v>-0.11732879000004459</v>
       </c>
       <c r="D276" s="5">
         <v>-0.53661936446016689</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>261.95523537000003</v>
       </c>
       <c r="C277" s="5">
         <v>0.34528421000004528</v>
       </c>
       <c r="D277" s="5">
         <v>1.5953601215805913</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>262.40825224000002</v>
       </c>
       <c r="C278" s="5">
         <v>0.45301686999999902</v>
       </c>
       <c r="D278" s="5">
         <v>2.0950939253727707</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>261.98123379999998</v>
       </c>
       <c r="C279" s="5">
         <v>-0.4270184400000403</v>
       </c>
       <c r="D279" s="5">
         <v>-1.9353836605329522</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>262.32248025000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.34124645000002829</v>
       </c>
       <c r="D280" s="5">
         <v>1.574319544719649</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>262.86665192999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.54417167999997673</v>
       </c>
       <c r="D281" s="5">
         <v>2.5179244525189715</v>
       </c>
       <c r="E281" s="5">
         <v>1.048717109170294</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>262.32624881999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.54040310999999974</v>
       </c>
       <c r="D282" s="5">
         <v>-2.4392648375037407</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>263.42588389999997</v>
       </c>
       <c r="C283" s="5">
         <v>1.0996350799999846</v>
       </c>
       <c r="D283" s="5">
         <v>5.1478418372524759</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>263.62923588000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.20335198000003629</v>
       </c>
       <c r="D284" s="5">
         <v>0.93028481762684745</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>264.96545316999999</v>
       </c>
       <c r="C285" s="5">
         <v>1.3362172899999791</v>
       </c>
       <c r="D285" s="5">
         <v>6.2547096741166541</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>265.62203246000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.65657929000002468</v>
       </c>
       <c r="D286" s="5">
         <v>3.0144400743235877</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>265.94238135000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.32034888999999112</v>
       </c>
       <c r="D287" s="5">
         <v>1.4568778864572751</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>266.22938784000002</v>
       </c>
       <c r="C288" s="5">
         <v>0.28700649000001022</v>
       </c>
       <c r="D288" s="5">
         <v>1.302761280340059</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>267.60986602000003</v>
       </c>
       <c r="C289" s="5">
         <v>1.3804781800000114</v>
       </c>
       <c r="D289" s="5">
         <v>6.4029146374753099</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>269.04164809999997</v>
       </c>
       <c r="C290" s="5">
         <v>1.4317820799999481</v>
       </c>
       <c r="D290" s="5">
         <v>6.6126477912222592</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>269.52371964000002</v>
       </c>
       <c r="C291" s="5">
         <v>0.48207154000004948</v>
       </c>
       <c r="D291" s="5">
         <v>2.1714890321450353</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>270.90550883999998</v>
       </c>
       <c r="C292" s="5">
         <v>1.3817891999999574</v>
       </c>
       <c r="D292" s="5">
         <v>6.3286103893096968</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>271.24989378999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.34438495000000557</v>
       </c>
       <c r="D293" s="5">
         <v>1.5361949106660777</v>
       </c>
       <c r="E293" s="5">
         <v>3.1891614240335153</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>272.85508028999999</v>
       </c>
       <c r="C294" s="5">
         <v>1.6051865000000021</v>
       </c>
       <c r="D294" s="5">
         <v>7.3370388949720589</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>273.69972695000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.84464666000002353</v>
       </c>
       <c r="D295" s="5">
         <v>3.7786072172099283</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>274.49209696000003</v>
       </c>
       <c r="C296" s="5">
         <v>0.79237001000001328</v>
       </c>
       <c r="D296" s="5">
         <v>3.5298941398179906</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>274.72771463999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.23561767999996164</v>
       </c>
       <c r="D297" s="5">
         <v>1.0349291939233174</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>275.63221800000002</v>
       </c>
       <c r="C298" s="5">
         <v>0.90450336000003517</v>
       </c>
       <c r="D298" s="5">
         <v>4.0231682893270504</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>276.72139841000001</v>
       </c>
       <c r="C299" s="5">
         <v>1.0891804099999831</v>
       </c>
       <c r="D299" s="5">
         <v>4.8463138440898224</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>277.20571115000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.48431274000000712</v>
       </c>
       <c r="D300" s="5">
         <v>2.1205532014981543</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>278.72728541999999</v>
       </c>
       <c r="C301" s="5">
         <v>1.5215742699999737</v>
       </c>
       <c r="D301" s="5">
         <v>6.7892996404108619</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>279.40905671000002</v>
       </c>
       <c r="C302" s="5">
         <v>0.68177129000002878</v>
       </c>
       <c r="D302" s="5">
         <v>2.9750302145776786</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>281.11602119999998</v>
       </c>
       <c r="C303" s="5">
         <v>1.7069644899999616</v>
       </c>
       <c r="D303" s="5">
         <v>7.5824471242561531</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>282.31203691000002</v>
       </c>
       <c r="C304" s="5">
         <v>1.1960157100000401</v>
       </c>
       <c r="D304" s="5">
         <v>5.2266096099647275</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>283.51973277000002</v>
       </c>
       <c r="C305" s="5">
         <v>1.2076958600000012</v>
       </c>
       <c r="D305" s="5">
         <v>5.2559715364238091</v>
       </c>
       <c r="E305" s="5">
         <v>4.5234447131246691</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>282.49443711999999</v>
       </c>
       <c r="C306" s="5">
         <v>-1.0252956500000323</v>
       </c>
       <c r="D306" s="5">
         <v>-4.254292870254206</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>282.96422102999998</v>
       </c>
       <c r="C307" s="5">
         <v>0.46978390999998965</v>
       </c>
       <c r="D307" s="5">
         <v>2.0139355449144691</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>283.32707210000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.36285107000003336</v>
       </c>
       <c r="D308" s="5">
         <v>1.5496848748123071</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>285.81376023000001</v>
       </c>
       <c r="C309" s="5">
         <v>2.4866881300000045</v>
       </c>
       <c r="D309" s="5">
         <v>11.055665782724923</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>287.60042399999998</v>
       </c>
       <c r="C310" s="5">
         <v>1.7866637699999615</v>
       </c>
       <c r="D310" s="5">
         <v>7.7647336666193612</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>288.79262602</v>
       </c>
       <c r="C311" s="5">
         <v>1.1922020200000247</v>
       </c>
       <c r="D311" s="5">
         <v>5.0894052946915069</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>290.05506792</v>
       </c>
       <c r="C312" s="5">
         <v>1.2624418999999989</v>
       </c>
       <c r="D312" s="5">
         <v>5.3737164783743241</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>290.81573700000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.76066908000001376</v>
       </c>
       <c r="D313" s="5">
         <v>3.1927892610881026</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>290.26750320000002</v>
       </c>
       <c r="C314" s="5">
         <v>-0.54823379999999133</v>
       </c>
       <c r="D314" s="5">
         <v>-2.2388819047307051</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>292.23171381999998</v>
       </c>
       <c r="C315" s="5">
         <v>1.9642106199999603</v>
       </c>
       <c r="D315" s="5">
         <v>8.4294196415020792</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>293.47016106000001</v>
       </c>
       <c r="C316" s="5">
         <v>1.2384472400000277</v>
       </c>
       <c r="D316" s="5">
         <v>5.2056985667502831</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>294.35176087000002</v>
       </c>
       <c r="C317" s="5">
         <v>0.88159981000001153</v>
       </c>
       <c r="D317" s="5">
         <v>3.665024213268997</v>
       </c>
       <c r="E317" s="5">
         <v>3.8205552728801662</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>295.38160155999998</v>
       </c>
       <c r="C318" s="5">
         <v>1.0298406899999577</v>
       </c>
       <c r="D318" s="5">
         <v>4.2801464983861948</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>296.05020739000003</v>
       </c>
       <c r="C319" s="5">
         <v>0.66860583000004681</v>
       </c>
       <c r="D319" s="5">
         <v>2.7503109663315595</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>296.50551062</v>
       </c>
       <c r="C320" s="5">
         <v>0.45530322999996997</v>
       </c>
       <c r="D320" s="5">
         <v>1.8612015963740625</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>296.87268918000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.36717856000001348</v>
       </c>
       <c r="D321" s="5">
         <v>1.4961870082122797</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>297.49098206000002</v>
       </c>
       <c r="C322" s="5">
         <v>0.6182928800000127</v>
       </c>
       <c r="D322" s="5">
         <v>2.5280520976141085</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>297.76027377000003</v>
       </c>
       <c r="C323" s="5">
         <v>0.26929171000000451</v>
       </c>
       <c r="D323" s="5">
         <v>1.0916760103478529</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>298.90275366999998</v>
       </c>
       <c r="C324" s="5">
         <v>1.1424798999999553</v>
       </c>
       <c r="D324" s="5">
         <v>4.7027121143716766</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>299.77886881000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.87611514000002444</v>
       </c>
       <c r="D325" s="5">
         <v>3.5745858702026512</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>301.18809979000002</v>
       </c>
       <c r="C326" s="5">
         <v>1.409230980000018</v>
       </c>
       <c r="D326" s="5">
         <v>5.7892417044270728</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>301.7479788</v>
       </c>
       <c r="C327" s="5">
         <v>0.55987900999997464</v>
       </c>
       <c r="D327" s="5">
         <v>2.2536301046092166</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>301.94616789999998</v>
       </c>
       <c r="C328" s="5">
         <v>0.19818909999997913</v>
       </c>
       <c r="D328" s="5">
         <v>0.79101750767112122</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>302.10070927999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.15454138000001194</v>
       </c>
       <c r="D329" s="5">
         <v>0.61591305893029524</v>
       </c>
       <c r="E329" s="5">
         <v>2.6325469863325512</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>304.52167175</v>
       </c>
       <c r="C330" s="5">
         <v>2.4209624700000063</v>
       </c>
       <c r="D330" s="5">
         <v>10.051894843659115</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>305.60723429000001</v>
       </c>
       <c r="C331" s="5">
         <v>1.0855625400000122</v>
       </c>
       <c r="D331" s="5">
         <v>4.3626512288215347</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>306.60397979999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.99674550999998246</v>
       </c>
       <c r="D332" s="5">
         <v>3.9848062034375298</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>307.21693119000003</v>
       </c>
       <c r="C333" s="5">
         <v>0.61295139000003473</v>
       </c>
       <c r="D333" s="5">
         <v>2.425550311927771</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>307.33545343999998</v>
       </c>
       <c r="C334" s="5">
         <v>0.11852224999995542</v>
       </c>
       <c r="D334" s="5">
         <v>0.4639356089841673</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>308.76213789000002</v>
       </c>
       <c r="C335" s="5">
         <v>1.4266844500000389</v>
       </c>
       <c r="D335" s="5">
         <v>5.7149783368258822</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>306.43311261000002</v>
       </c>
       <c r="C336" s="5">
         <v>-2.3290252799999962</v>
       </c>
       <c r="D336" s="5">
         <v>-8.6854803976796688</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>307.31550855</v>
       </c>
       <c r="C337" s="5">
         <v>0.88239593999998078</v>
       </c>
       <c r="D337" s="5">
         <v>3.5107407933217649</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>308.37678524</v>
       </c>
       <c r="C338" s="5">
         <v>1.0612766899999997</v>
       </c>
       <c r="D338" s="5">
         <v>4.2236774435869151</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>308.27323111999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.10355412000001252</v>
       </c>
       <c r="D339" s="5">
         <v>-0.40222124059443587</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>308.76643567999997</v>
       </c>
       <c r="C340" s="5">
         <v>0.49320455999998103</v>
       </c>
       <c r="D340" s="5">
         <v>1.9368572467044487</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>309.60488822000002</v>
       </c>
       <c r="C341" s="5">
         <v>0.83845254000004843</v>
       </c>
       <c r="D341" s="5">
         <v>3.3077003599851773</v>
       </c>
       <c r="E341" s="5">
         <v>2.4839991133701167</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>310.49917033999998</v>
       </c>
       <c r="C342" s="5">
         <v>0.8942821199999571</v>
       </c>
       <c r="D342" s="5">
         <v>3.521753906375058</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>310.8593783</v>
       </c>
       <c r="C343" s="5">
         <v>0.3602079600000252</v>
       </c>
       <c r="D343" s="5">
         <v>1.4010286018597329</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>311.69217913</v>
       </c>
       <c r="C344" s="5">
         <v>0.83280082999999649</v>
       </c>
       <c r="D344" s="5">
         <v>3.2626280447975109</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>310.97477120000002</v>
       </c>
       <c r="C345" s="5">
         <v>-0.71740792999997893</v>
       </c>
       <c r="D345" s="5">
         <v>-2.7272888574222387</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>311.68035162000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.70558041999998977</v>
       </c>
       <c r="D346" s="5">
         <v>2.756953085422631</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>313.37370267</v>
       </c>
       <c r="C347" s="5">
         <v>1.6933510499999898</v>
       </c>
       <c r="D347" s="5">
         <v>6.7179531207946619</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>314.37173336000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.99803069000000733</v>
       </c>
       <c r="D348" s="5">
         <v>3.8894118189501059</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>315.33786504</v>
       </c>
       <c r="C349" s="5">
         <v>0.9661316799999895</v>
       </c>
       <c r="D349" s="5">
         <v>3.7508347164738387</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>315.58228120000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.24441616000001432</v>
       </c>
       <c r="D350" s="5">
         <v>0.93408689328440264</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>315.71973716999997</v>
       </c>
       <c r="C351" s="5">
         <v>0.13745596999996224</v>
       </c>
       <c r="D351" s="5">
         <v>0.52392955808910902</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>316.16089061000002</v>
       </c>
       <c r="C352" s="5">
         <v>0.44115344000005052</v>
       </c>
       <c r="D352" s="5">
         <v>1.6896996110470353</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>317.11579418000002</v>
       </c>
       <c r="C353" s="5">
         <v>0.95490356999999904</v>
       </c>
       <c r="D353" s="5">
         <v>3.6851879907496388</v>
       </c>
       <c r="E353" s="5">
         <v>2.4259649139205086</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>317.12650581999998</v>
       </c>
       <c r="C354" s="5">
         <v>1.0711639999954059E-2</v>
       </c>
       <c r="D354" s="5">
         <v>4.0541519927450587E-2</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>318.45948403</v>
       </c>
       <c r="C355" s="5">
         <v>1.3329782100000216</v>
       </c>
       <c r="D355" s="5">
         <v>5.1622178192758161</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>319.25470503999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.79522100999997747</v>
       </c>
       <c r="D356" s="5">
         <v>3.0380027022154144</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>319.89322557999998</v>
       </c>
       <c r="C357" s="5">
         <v>0.6385205400000018</v>
       </c>
       <c r="D357" s="5">
         <v>2.4266195588044992</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>321.08260337000002</v>
       </c>
       <c r="C358" s="5">
         <v>1.1893777900000373</v>
       </c>
       <c r="D358" s="5">
         <v>4.5540332259234928</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>321.81508651000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.73248313999999937</v>
       </c>
       <c r="D359" s="5">
         <v>2.7721611440642002</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>321.95820906</v>
       </c>
       <c r="C360" s="5">
         <v>0.14312254999998686</v>
       </c>
       <c r="D360" s="5">
         <v>0.53498978628638838</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>323.13638472000002</v>
       </c>
       <c r="C361" s="5">
         <v>1.1781756600000222</v>
       </c>
       <c r="D361" s="5">
         <v>4.480755931555902</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>323.18040017999999</v>
       </c>
       <c r="C362" s="5">
         <v>4.4015459999968698E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.16357842292162861</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>323.67950503999998</v>
       </c>
       <c r="C363" s="5">
         <v>0.49910485999998855</v>
       </c>
       <c r="D363" s="5">
         <v>1.8690469924941944</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>324.44166774000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.76216270000003306</v>
       </c>
       <c r="D364" s="5">
         <v>2.8625025364636514</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>324.58123790000002</v>
       </c>
       <c r="C365" s="5">
         <v>0.13957016000000522</v>
       </c>
       <c r="D365" s="5">
         <v>0.5174459652822927</v>
       </c>
       <c r="E365" s="5">
         <v>2.3541696304670623</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>325.68119444000001</v>
       </c>
       <c r="C366" s="5">
         <v>1.0999565399999938</v>
       </c>
       <c r="D366" s="5">
         <v>4.1432769249266865</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>326.66355389</v>
       </c>
       <c r="C367" s="5">
         <v>0.98235944999998992</v>
       </c>
       <c r="D367" s="5">
         <v>3.6802427490267853</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>325.97862470000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.68492918999999119</v>
       </c>
       <c r="D368" s="5">
         <v>-2.4872764714984563</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>285.09501283999998</v>
       </c>
       <c r="C369" s="5">
         <v>-40.88361186000003</v>
       </c>
       <c r="D369" s="5">
         <v>-79.973458006719355</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>297.13335231000002</v>
       </c>
       <c r="C370" s="5">
         <v>12.038339470000039</v>
       </c>
       <c r="D370" s="5">
         <v>64.263620172841456</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>304.77162805</v>
       </c>
       <c r="C371" s="5">
         <v>7.6382757399999832</v>
       </c>
       <c r="D371" s="5">
         <v>35.605588165824756</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>306.05037070999998</v>
       </c>
       <c r="C372" s="5">
         <v>1.2787426599999776</v>
       </c>
       <c r="D372" s="5">
         <v>5.1527169863911704</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>307.11599145000002</v>
       </c>
       <c r="C373" s="5">
         <v>1.0656207400000426</v>
       </c>
       <c r="D373" s="5">
         <v>4.2591665839493587</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>308.87117595000001</v>
       </c>
       <c r="C374" s="5">
         <v>1.7551844999999844</v>
       </c>
       <c r="D374" s="5">
         <v>7.0777929657337424</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>311.93680884999998</v>
       </c>
       <c r="C375" s="5">
         <v>3.0656328999999687</v>
       </c>
       <c r="D375" s="5">
         <v>12.582508397328397</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>313.36902749000001</v>
       </c>
       <c r="C376" s="5">
         <v>1.4322186400000305</v>
       </c>
       <c r="D376" s="5">
         <v>5.650933397074942</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>314.73054216999998</v>
       </c>
       <c r="C377" s="5">
         <v>1.3615146799999707</v>
       </c>
       <c r="D377" s="5">
         <v>5.3401277898985189</v>
       </c>
       <c r="E377" s="5">
         <v>-3.0348937584109281</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>315.87201312000002</v>
       </c>
       <c r="C378" s="5">
         <v>1.1414709500000413</v>
       </c>
       <c r="D378" s="5">
         <v>4.4400570951129259</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>314.09283151</v>
       </c>
       <c r="C379" s="5">
         <v>-1.7791816100000233</v>
       </c>
       <c r="D379" s="5">
         <v>-6.553612480252835</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>316.30370728999998</v>
       </c>
       <c r="C380" s="5">
         <v>2.2108757799999808</v>
       </c>
       <c r="D380" s="5">
         <v>8.7815117204492523</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>316.43702236000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.13331507000003739</v>
       </c>
       <c r="D381" s="5">
         <v>0.50694775842425877</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>316.23618499999998</v>
       </c>
       <c r="C382" s="5">
         <v>-0.20083736000003682</v>
       </c>
       <c r="D382" s="5">
         <v>-0.75896719559793713</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>317.03786265999997</v>
       </c>
       <c r="C383" s="5">
         <v>0.80167765999999574</v>
       </c>
       <c r="D383" s="5">
         <v>3.0848473930934039</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>319.56470532999998</v>
       </c>
       <c r="C384" s="5">
         <v>2.5268426700000077</v>
       </c>
       <c r="D384" s="5">
         <v>9.9947882505174501</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>319.04267998</v>
       </c>
       <c r="C385" s="5">
         <v>-0.52202534999997852</v>
       </c>
       <c r="D385" s="5">
         <v>-1.9427451134848894</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>318.18725807999999</v>
       </c>
       <c r="C386" s="5">
         <v>-0.85542190000001028</v>
       </c>
       <c r="D386" s="5">
         <v>-3.1704322363916959</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>320.54500904000002</v>
       </c>
       <c r="C387" s="5">
         <v>2.3577509600000326</v>
       </c>
       <c r="D387" s="5">
         <v>9.2634276083670919</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>320.86221692999999</v>
       </c>
       <c r="C388" s="5">
         <v>0.3172078899999633</v>
       </c>
       <c r="D388" s="5">
         <v>1.1939917417446155</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>322.08582784999999</v>
       </c>
       <c r="C389" s="5">
         <v>1.2236109199999987</v>
       </c>
       <c r="D389" s="5">
         <v>4.673424128593795</v>
       </c>
       <c r="E389" s="5">
         <v>2.3370104564008676</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>321.80045852000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.28536932999998044</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0580390437990084</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>322.40213512999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.60167660999996997</v>
       </c>
       <c r="D391" s="5">
         <v>2.2668804881254667</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>322.81487952999998</v>
       </c>
       <c r="C392" s="5">
         <v>0.41274440000000823</v>
       </c>
       <c r="D392" s="5">
         <v>1.5471226901324853</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>326.72781560999999</v>
       </c>
       <c r="C393" s="5">
         <v>3.9129360800000086</v>
       </c>
       <c r="D393" s="5">
         <v>15.555541488399927</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>327.58450469000002</v>
       </c>
       <c r="C394" s="5">
         <v>0.85668908000002375</v>
       </c>
       <c r="D394" s="5">
         <v>3.1922062210464119</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>327.74146944</v>
       </c>
       <c r="C395" s="5">
         <v>0.156964749999986</v>
       </c>
       <c r="D395" s="5">
         <v>0.576507383814584</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>331.31673606999999</v>
       </c>
       <c r="C396" s="5">
         <v>3.5752666299999873</v>
       </c>
       <c r="D396" s="5">
         <v>13.90524775210158</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>332.15925516999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.84251910000000407</v>
       </c>
       <c r="D397" s="5">
         <v>3.0945729701331803</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>334.09582877000003</v>
       </c>
       <c r="C398" s="5">
         <v>1.9365736000000311</v>
       </c>
       <c r="D398" s="5">
         <v>7.2250717857168079</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>335.47565709999998</v>
       </c>
       <c r="C399" s="5">
         <v>1.3798283299999525</v>
       </c>
       <c r="D399" s="5">
         <v>5.0701870215224432</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>337.13958479000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.6639276900000368</v>
       </c>
       <c r="D400" s="5">
         <v>6.1169660454934771</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>337.49291868</v>
       </c>
       <c r="C401" s="5">
         <v>0.3533338899999876</v>
       </c>
       <c r="D401" s="5">
         <v>1.264915974235592</v>
       </c>
       <c r="E401" s="5">
         <v>4.7835357838766246</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>339.84803404000002</v>
       </c>
       <c r="C402" s="5">
         <v>2.3551153600000134</v>
       </c>
       <c r="D402" s="5">
         <v>8.7029087291853102</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>341.13283618000003</v>
       </c>
       <c r="C403" s="5">
         <v>1.2848021400000107</v>
       </c>
       <c r="D403" s="5">
         <v>4.6321517235252907</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>343.50060739999998</v>
       </c>
       <c r="C404" s="5">
         <v>2.3677712199999519</v>
       </c>
       <c r="D404" s="5">
         <v>8.6545236610594536</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>345.27489910000003</v>
       </c>
       <c r="C405" s="5">
         <v>1.7742917000000489</v>
       </c>
       <c r="D405" s="5">
         <v>6.3775471530557848</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>347.39468488</v>
       </c>
       <c r="C406" s="5">
         <v>2.1197857799999724</v>
       </c>
       <c r="D406" s="5">
         <v>7.6212295507981587</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>348.69123112</v>
       </c>
       <c r="C407" s="5">
         <v>1.2965462399999979</v>
       </c>
       <c r="D407" s="5">
         <v>4.5717261367220097</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>348.19329792000002</v>
       </c>
       <c r="C408" s="5">
         <v>-0.49793319999997721</v>
       </c>
       <c r="D408" s="5">
         <v>-1.7002124319461576</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>348.76099735000003</v>
       </c>
       <c r="C409" s="5">
         <v>0.56769943000000467</v>
       </c>
       <c r="D409" s="5">
         <v>1.9741376585341808</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>349.88437037</v>
       </c>
       <c r="C410" s="5">
         <v>1.1233730199999741</v>
       </c>
       <c r="D410" s="5">
         <v>3.9344638497302853</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>350.31632195999998</v>
       </c>
       <c r="C411" s="5">
         <v>0.43195158999998284</v>
       </c>
       <c r="D411" s="5">
         <v>1.4915670595615937</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>351.11544196</v>
       </c>
       <c r="C412" s="5">
         <v>0.79912000000001626</v>
       </c>
       <c r="D412" s="5">
         <v>2.7719722278226611</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>351.83003600000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.71459404000000859</v>
       </c>
       <c r="D413" s="5">
         <v>2.4697773712663684</v>
       </c>
       <c r="E413" s="5">
         <v>4.2481238942953858</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>351.32029162999999</v>
       </c>
       <c r="C414" s="5">
         <v>-0.50974437000002126</v>
       </c>
       <c r="D414" s="5">
         <v>-1.7248168287953058</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>353.05075768</v>
       </c>
       <c r="C415" s="5">
         <v>1.7304660500000182</v>
       </c>
       <c r="D415" s="5">
         <v>6.0735147314794125</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>352.98244390000002</v>
       </c>
       <c r="C416" s="5">
         <v>-6.8313779999982671E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-0.23194781176352208</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>353.70233022000002</v>
       </c>
       <c r="C417" s="5">
         <v>0.71988632000000052</v>
       </c>
       <c r="D417" s="5">
         <v>2.4749662810797934</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>354.09418785000003</v>
       </c>
       <c r="C418" s="5">
         <v>0.39185763000000406</v>
       </c>
       <c r="D418" s="5">
         <v>1.3375795798855838</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>354.71528847000002</v>
       </c>
       <c r="C419" s="5">
         <v>0.62110061999999289</v>
       </c>
       <c r="D419" s="5">
         <v>2.1252912670773894</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>355.35086921999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.63558074999997416</v>
       </c>
       <c r="D420" s="5">
         <v>2.1714832240957715</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>356.93530886000002</v>
       </c>
       <c r="C421" s="5">
         <v>1.5844396400000278</v>
       </c>
       <c r="D421" s="5">
         <v>5.4837480170686126</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>357.78009076000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.84478189999998676</v>
       </c>
       <c r="D422" s="5">
         <v>2.8773812997645809</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>359.05835999999999</v>
       </c>
       <c r="C423" s="5">
         <v>1.278269239999986</v>
       </c>
       <c r="D423" s="5">
         <v>4.3725937415660665</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>360.18556747999997</v>
       </c>
       <c r="C424" s="5">
         <v>1.1272074799999814</v>
       </c>
       <c r="D424" s="5">
         <v>3.8329436904022574</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>360.79891657000002</v>
       </c>
       <c r="C425" s="5">
         <v>0.61334909000004245</v>
       </c>
       <c r="D425" s="5">
         <v>2.0626911446584906</v>
       </c>
       <c r="E425" s="5">
         <v>2.5492083256928089</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>362.25975316</v>
       </c>
       <c r="C426" s="5">
         <v>1.4608365899999853</v>
       </c>
       <c r="D426" s="5">
         <v>4.9683439114342809</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>363.36952839000003</v>
       </c>
       <c r="C427" s="5">
         <v>1.1097752300000252</v>
       </c>
       <c r="D427" s="5">
         <v>3.7387523414637691</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>363.73292929000002</v>
       </c>
       <c r="C428" s="5">
         <v>0.36340089999998781</v>
       </c>
       <c r="D428" s="5">
         <v>1.206726797305846</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>364.98502716000002</v>
       </c>
       <c r="C429" s="5">
         <v>1.2520978700000001</v>
       </c>
       <c r="D429" s="5">
         <v>4.2099391364898819</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>365.36980299999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.38477583999997478</v>
       </c>
       <c r="D430" s="5">
         <v>1.2724293500552486</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>364.18326280000002</v>
       </c>
       <c r="C431" s="5">
         <v>-1.1865401999999676</v>
       </c>
       <c r="D431" s="5">
         <v>-3.8281483013114737</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>366.31488316000002</v>
       </c>
       <c r="C432" s="5">
         <v>2.1316203599999994</v>
       </c>
       <c r="D432" s="5">
         <v>7.2543658576075254</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>367.11912783999998</v>
       </c>
       <c r="C433" s="5">
         <v>0.80424467999995386</v>
       </c>
       <c r="D433" s="5">
         <v>2.6666486173159809</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>367.66374575999998</v>
       </c>
       <c r="C434" s="5">
         <v>0.54461792000000742</v>
       </c>
       <c r="D434" s="5">
         <v>1.7947861793142561</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>367.37390897</v>
       </c>
       <c r="C435" s="5">
         <v>-0.28983678999998119</v>
       </c>
       <c r="D435" s="5">
         <v>-0.94189354191818175</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>367.95816292000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.58425395000000435</v>
       </c>
       <c r="D436" s="5">
         <v>1.925204453697571</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>369.23613868000001</v>
       </c>
       <c r="C437" s="5">
         <v>1.2779757600000039</v>
       </c>
       <c r="D437" s="5">
         <v>4.2483295625136863</v>
       </c>
       <c r="E437" s="5">
         <v>2.3384832166930991</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>368.8371065</v>
       </c>
       <c r="C438" s="5">
         <v>-0.39903218000000606</v>
       </c>
       <c r="D438" s="5">
         <v>-1.2891552543634943</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>367.76930862</v>
       </c>
       <c r="C439" s="5">
         <v>-1.0677978800000005</v>
       </c>
       <c r="D439" s="5">
         <v>-3.4192611196142142</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>370.40071553000001</v>
       </c>
       <c r="C440" s="5">
         <v>2.6314069100000097</v>
       </c>
       <c r="D440" s="5">
         <v>8.9321320286302139</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>370.51862717</v>
       </c>
       <c r="C441" s="5">
         <v>0.11791163999998844</v>
       </c>
       <c r="D441" s="5">
         <v>0.38267195240841989</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>371.29158469999999</v>
       </c>
       <c r="C442" s="5">
         <v>0.77295752999998513</v>
       </c>
       <c r="D442" s="5">
         <v>2.5323043399380518</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>372.11957552000001</v>
+        <v>373.11110143000002</v>
       </c>
       <c r="C443" s="5">
-        <v>0.827990820000025</v>
+        <v>1.8195167300000321</v>
       </c>
       <c r="D443" s="5">
-        <v>2.709101401594749</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>6.0417240941823991</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>375.50720840999998</v>
+      </c>
+      <c r="C444" s="5">
+        <v>2.3961069799999564</v>
+      </c>
+      <c r="D444" s="5">
+        <v>7.9844664860184489</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC2A4F7B-9027-49BF-8236-AF3440072222}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>daleduha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>