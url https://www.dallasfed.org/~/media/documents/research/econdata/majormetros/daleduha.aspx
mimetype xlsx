--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{707B4775-29FB-4F2C-B8A4-9EB4892EB859}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{61CA8692-66B0-4F18-9F59-A9CD8E099D6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E1E4D1C8-FA68-4573-B1FB-385D8C40B12F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EA25FE98-C80C-41F5-88EF-6BC54C761853}"/>
   </bookViews>
   <sheets>
     <sheet name="daleduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Education and Health Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14AD9B88-51C5-4AC4-BC6B-4B03BF08BC7B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD918C26-8583-4D11-9408-D9FDA63483D3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>108.83543873000001</v>
+        <v>108.83551584</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>109.84127106</v>
+        <v>109.84137819999999</v>
       </c>
       <c r="C7" s="5">
-        <v>1.0058323299999898</v>
+        <v>1.0058623599999947</v>
       </c>
       <c r="D7" s="5">
-        <v>11.671566990806781</v>
+        <v>11.67192466169984</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>110.22279983</v>
+        <v>110.22288103</v>
       </c>
       <c r="C8" s="5">
-        <v>0.38152877000000274</v>
+        <v>0.38150283000000229</v>
       </c>
       <c r="D8" s="5">
-        <v>4.2487041241858536</v>
+        <v>4.2484054925936876</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>110.57588346</v>
+        <v>110.57580579</v>
       </c>
       <c r="C9" s="5">
-        <v>0.35308363000000043</v>
+        <v>0.35292476000000761</v>
       </c>
       <c r="D9" s="5">
-        <v>3.9124900396562579</v>
+        <v>3.9106955655584752</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>111.59857232</v>
+        <v>111.59848972</v>
       </c>
       <c r="C10" s="5">
-        <v>1.0226888600000024</v>
+        <v>1.0226839299999995</v>
       </c>
       <c r="D10" s="5">
-        <v>11.680834300445087</v>
+        <v>11.680783723372201</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>112.24746253000001</v>
+        <v>112.24738695000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.64889021000000469</v>
+        <v>0.64889723000000288</v>
       </c>
       <c r="D11" s="5">
-        <v>7.2049209217180277</v>
+        <v>7.2050068818893642</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>113.2352684</v>
+        <v>113.23523359000001</v>
       </c>
       <c r="C12" s="5">
-        <v>0.98780586999998832</v>
+        <v>0.98784664000000078</v>
       </c>
       <c r="D12" s="5">
-        <v>11.086729431673191</v>
+        <v>11.087217220122136</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>114.33412306</v>
+        <v>114.33409127</v>
       </c>
       <c r="C13" s="5">
-        <v>1.0988546600000006</v>
+        <v>1.0988576799999947</v>
       </c>
       <c r="D13" s="5">
-        <v>12.287086928644154</v>
+        <v>12.287126500873669</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>114.21320025999999</v>
+        <v>114.21319508000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.12092280000000244</v>
+        <v>-0.1208961899999963</v>
       </c>
       <c r="D14" s="5">
-        <v>-1.2617951943060701</v>
+        <v>-1.2615194880365332</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>114.5763529</v>
+        <v>114.57634874999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.3631526400000098</v>
+        <v>0.36315366999998844</v>
       </c>
       <c r="D15" s="5">
-        <v>3.8829611236024464</v>
+        <v>3.8829725092445866</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>115.42365572999999</v>
+        <v>115.423666</v>
       </c>
       <c r="C16" s="5">
-        <v>0.84730282999998963</v>
+        <v>0.84731725000000324</v>
       </c>
       <c r="D16" s="5">
-        <v>9.2440959630327271</v>
+        <v>9.2442600874829139</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>115.70161503</v>
+        <v>115.70164563</v>
       </c>
       <c r="C17" s="5">
-        <v>0.27795930000000624</v>
+        <v>0.27797963000000436</v>
       </c>
       <c r="D17" s="5">
-        <v>2.9283830041461067</v>
+        <v>2.928599767610951</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>114.41819792</v>
+        <v>114.41827419000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.283417110000002</v>
+        <v>-1.2833714399999963</v>
       </c>
       <c r="D18" s="5">
-        <v>-12.528175153438914</v>
+        <v>-12.527753066391412</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>115.11297204</v>
+        <v>115.11307868999999</v>
       </c>
       <c r="C19" s="5">
-        <v>0.69477412000000527</v>
+        <v>0.69480449999998939</v>
       </c>
       <c r="D19" s="5">
-        <v>7.5350303707371724</v>
+        <v>7.5353657401390661</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>116.06155649</v>
+        <v>116.06168242</v>
       </c>
       <c r="C20" s="5">
-        <v>0.94858444999999847</v>
+        <v>0.94860373000000209</v>
       </c>
       <c r="D20" s="5">
-        <v>10.349274963506328</v>
+        <v>10.349484909399976</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>117.06692117999999</v>
+        <v>117.06681929</v>
       </c>
       <c r="C21" s="5">
-        <v>1.0053646899999933</v>
+        <v>1.0051368700000012</v>
       </c>
       <c r="D21" s="5">
-        <v>10.904629145516775</v>
+        <v>10.902026841952628</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>117.50650821000001</v>
+        <v>117.50641297999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.43958703000001265</v>
+        <v>0.43959368999999526</v>
       </c>
       <c r="D22" s="5">
-        <v>4.6002427836022708</v>
+        <v>4.6003180126234389</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>117.74898754</v>
+        <v>117.74890687</v>
       </c>
       <c r="C23" s="5">
-        <v>0.24247932999999477</v>
+        <v>0.24249389000000576</v>
       </c>
       <c r="D23" s="5">
-        <v>2.5045457942208582</v>
+        <v>2.5046999470585973</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>119.13579439</v>
+        <v>119.13575505999999</v>
       </c>
       <c r="C24" s="5">
-        <v>1.3868068499999993</v>
+        <v>1.3868481899999949</v>
       </c>
       <c r="D24" s="5">
-        <v>15.085604046802414</v>
+        <v>15.086094276790686</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>119.45793534000001</v>
+        <v>119.45790067999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.32214095000000498</v>
+        <v>0.32214562000000058</v>
       </c>
       <c r="D25" s="5">
-        <v>3.2934710544575418</v>
+        <v>3.2935206149113272</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>119.78019272</v>
+        <v>119.78019063000001</v>
       </c>
       <c r="C26" s="5">
-        <v>0.32225737999999637</v>
+        <v>0.32228995000001248</v>
       </c>
       <c r="D26" s="5">
-        <v>3.2856622029769689</v>
+        <v>3.2860001898141311</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>120.51620543</v>
+        <v>120.51620069000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.73601270999999713</v>
+        <v>0.73601005999999813</v>
       </c>
       <c r="D27" s="5">
-        <v>7.628007002641124</v>
+        <v>7.6279787410159283</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>120.95619553</v>
+        <v>120.95620642</v>
       </c>
       <c r="C28" s="5">
-        <v>0.43999010000000283</v>
+        <v>0.44000572999999576</v>
       </c>
       <c r="D28" s="5">
-        <v>4.4701052412578601</v>
+        <v>4.4702674166805734</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>121.62032745</v>
+        <v>121.62036003999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.66413192000000265</v>
+        <v>0.66415361999999334</v>
       </c>
       <c r="D29" s="5">
-        <v>6.791478649756777</v>
+        <v>6.7917066700309947</v>
       </c>
       <c r="E29" s="5">
-        <v>5.1154968048331639</v>
+        <v>5.115497171861616</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>122.83310398</v>
+        <v>122.83317914</v>
       </c>
       <c r="C30" s="5">
-        <v>1.2127765299999993</v>
+        <v>1.2128191000000044</v>
       </c>
       <c r="D30" s="5">
-        <v>12.64478704334171</v>
+        <v>12.645251936467993</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>123.55518908000001</v>
+        <v>123.55529439</v>
       </c>
       <c r="C31" s="5">
-        <v>0.72208510000000103</v>
+        <v>0.72211525000000165</v>
       </c>
       <c r="D31" s="5">
-        <v>7.2869149000260425</v>
+        <v>7.2872244588265245</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>123.63801693000001</v>
+        <v>123.63819693000001</v>
       </c>
       <c r="C32" s="5">
-        <v>8.2827850000001035E-2</v>
+        <v>8.2902540000006297E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.80741819582275109</v>
+        <v>0.80814828271311701</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>123.60528193</v>
+        <v>123.60515614000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-3.2735000000002401E-2</v>
+        <v>-3.3040790000001152E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-0.31725555552639673</v>
+        <v>-0.32021433945287336</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>123.88674227</v>
+        <v>123.88663407</v>
       </c>
       <c r="C34" s="5">
-        <v>0.28146033999999531</v>
+        <v>0.2814779299999941</v>
       </c>
       <c r="D34" s="5">
-        <v>2.7669908930672671</v>
+        <v>2.7671688405123573</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>124.10183077000001</v>
+        <v>124.10174342000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.21508850000000734</v>
+        <v>0.21510935000000586</v>
       </c>
       <c r="D35" s="5">
-        <v>2.1034144130547272</v>
+        <v>2.1036221173782454</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>124.59081172</v>
+        <v>124.59076637</v>
       </c>
       <c r="C36" s="5">
-        <v>0.48898094999999842</v>
+        <v>0.48902294999999185</v>
       </c>
       <c r="D36" s="5">
-        <v>4.8320126302950905</v>
+        <v>4.8324401773569337</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>125.92785096</v>
+        <v>125.92781487000001</v>
       </c>
       <c r="C37" s="5">
-        <v>1.3370392399999957</v>
+        <v>1.3370485000000087</v>
       </c>
       <c r="D37" s="5">
-        <v>13.665670787698026</v>
+        <v>13.665776358889236</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>126.36324557</v>
+        <v>126.36324793</v>
       </c>
       <c r="C38" s="5">
-        <v>0.43539461000000301</v>
+        <v>0.43543305999999404</v>
       </c>
       <c r="D38" s="5">
-        <v>4.228805587044504</v>
+        <v>4.2291874016670672</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>127.541512</v>
+        <v>127.5415091</v>
       </c>
       <c r="C39" s="5">
-        <v>1.1782664299999936</v>
+        <v>1.178261169999999</v>
       </c>
       <c r="D39" s="5">
-        <v>11.78138101458055</v>
+        <v>11.781325462808944</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>127.18401366000001</v>
+        <v>127.18402743999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.35749833999999225</v>
+        <v>-0.35748166000000481</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.3122217898696515</v>
+        <v>-3.3120696983593878</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>127.71524681</v>
+        <v>127.71528087999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.53123314999999138</v>
+        <v>0.53125344000000041</v>
       </c>
       <c r="D41" s="5">
-        <v>5.1290278635896858</v>
+        <v>5.1292277161857802</v>
       </c>
       <c r="E41" s="5">
-        <v>5.0114314669196247</v>
+        <v>5.0114313409329148</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>127.9729237</v>
+        <v>127.97298863</v>
       </c>
       <c r="C42" s="5">
-        <v>0.25767688999999905</v>
+        <v>0.25770775000000867</v>
       </c>
       <c r="D42" s="5">
-        <v>2.4481548227604177</v>
+        <v>2.4484506207549162</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>128.18426051</v>
+        <v>128.18434837999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.21133681000000593</v>
+        <v>0.21135974999998552</v>
       </c>
       <c r="D43" s="5">
-        <v>1.9998006419412295</v>
+        <v>2.0000186661596198</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>128.69489673999999</v>
+        <v>128.69512699000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.5106362299999887</v>
+        <v>0.5107786100000169</v>
       </c>
       <c r="D44" s="5">
-        <v>4.886472941097475</v>
+        <v>4.887862003336152</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>127.26219962</v>
+        <v>127.26205302</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.4326971199999861</v>
+        <v>-1.4330739700000095</v>
       </c>
       <c r="D45" s="5">
-        <v>-12.570660899221309</v>
+        <v>-12.573746471011059</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>127.79953378</v>
+        <v>127.79942643</v>
       </c>
       <c r="C46" s="5">
-        <v>0.53733416000000034</v>
+        <v>0.53737341000000072</v>
       </c>
       <c r="D46" s="5">
-        <v>5.1860458354802574</v>
+        <v>5.1864396090050446</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>128.28414036000001</v>
+        <v>128.28405477000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.48460658000000478</v>
+        <v>0.48462834000001465</v>
       </c>
       <c r="D47" s="5">
-        <v>4.6464224476717497</v>
+        <v>4.6466394386136312</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>128.91088773000001</v>
+        <v>128.91083541</v>
       </c>
       <c r="C48" s="5">
-        <v>0.62674737000000391</v>
+        <v>0.62678063999999267</v>
       </c>
       <c r="D48" s="5">
-        <v>6.0228733545494961</v>
+        <v>6.0232058375329078</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>129.04812197000001</v>
+        <v>129.04808926000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.13723423999999795</v>
+        <v>0.13725385000000756</v>
       </c>
       <c r="D49" s="5">
-        <v>1.2849864566506053</v>
+        <v>1.2851716752263265</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>129.89204845</v>
+        <v>129.89205274</v>
       </c>
       <c r="C50" s="5">
-        <v>0.84392647999999326</v>
+        <v>0.84396347999998511</v>
       </c>
       <c r="D50" s="5">
-        <v>8.1360561488666114</v>
+        <v>8.1364279197021272</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>129.92593801000001</v>
+        <v>129.92593984999999</v>
       </c>
       <c r="C51" s="5">
-        <v>3.3889560000005758E-2</v>
+        <v>3.3887109999994891E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>0.31353635811175451</v>
+        <v>0.31351364852050256</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>130.24163913999999</v>
+        <v>130.24165506</v>
       </c>
       <c r="C52" s="5">
-        <v>0.31570112999997946</v>
+        <v>0.31571521000000757</v>
       </c>
       <c r="D52" s="5">
-        <v>2.9551104707052023</v>
+        <v>2.9552439900776717</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>130.82853467000001</v>
+        <v>130.82856717000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.58689553000002093</v>
+        <v>0.58691211000001431</v>
       </c>
       <c r="D53" s="5">
-        <v>5.5434984873057758</v>
+        <v>5.5436583002066442</v>
       </c>
       <c r="E53" s="5">
-        <v>2.4376790851225572</v>
+        <v>2.4376772055375584</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>130.96146077</v>
+        <v>130.96151157</v>
       </c>
       <c r="C54" s="5">
-        <v>0.13292609999999172</v>
+        <v>0.13294439999998531</v>
       </c>
       <c r="D54" s="5">
-        <v>1.2260759807926958</v>
+        <v>1.2262454134375433</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>131.19295588</v>
+        <v>131.19302887000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.23149510999999734</v>
+        <v>0.23151730000000725</v>
       </c>
       <c r="D55" s="5">
-        <v>2.1419343918737122</v>
+        <v>2.1421408686938204</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>131.31714812000001</v>
+        <v>131.31740223</v>
       </c>
       <c r="C56" s="5">
-        <v>0.1241922400000135</v>
+        <v>0.12437335999999277</v>
       </c>
       <c r="D56" s="5">
-        <v>1.1418987419543614</v>
+        <v>1.1435721222755824</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>132.6424016</v>
+        <v>132.6422269</v>
       </c>
       <c r="C57" s="5">
-        <v>1.3252534799999864</v>
+        <v>1.3248246699999982</v>
       </c>
       <c r="D57" s="5">
-        <v>12.80574290465073</v>
+        <v>12.801340642311221</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>132.98615599999999</v>
+        <v>132.98605895</v>
       </c>
       <c r="C58" s="5">
-        <v>0.34375439999999458</v>
+        <v>0.34383205000000316</v>
       </c>
       <c r="D58" s="5">
-        <v>3.1546180165630711</v>
+        <v>3.1553450121772242</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>133.86539644000001</v>
+        <v>133.86532142999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.879240440000018</v>
+        <v>0.87926247999999418</v>
       </c>
       <c r="D59" s="5">
-        <v>8.2287763339019335</v>
+        <v>8.2289963887754336</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>134.64525293</v>
+        <v>134.64519763999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.77985648999998602</v>
+        <v>0.77987620999999763</v>
       </c>
       <c r="D60" s="5">
-        <v>7.2192131789485359</v>
+        <v>7.2194057934438893</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>134.66089837999999</v>
+        <v>134.66086884000001</v>
       </c>
       <c r="C61" s="5">
-        <v>1.5645449999993843E-2</v>
+        <v>1.5671200000014096E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>0.13952622017048277</v>
+        <v>0.13975606327651935</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>135.1988217</v>
+        <v>135.19883295</v>
       </c>
       <c r="C62" s="5">
-        <v>0.53792332000000442</v>
+        <v>0.53796410999999011</v>
       </c>
       <c r="D62" s="5">
-        <v>4.9003142631477647</v>
+        <v>4.9006951484509731</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>135.81400475999999</v>
+        <v>135.81401923000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.61518305999999257</v>
+        <v>0.6151862800000174</v>
       </c>
       <c r="D63" s="5">
-        <v>5.5989953700536832</v>
+        <v>5.5990249360637678</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>136.6028747</v>
+        <v>136.60289051999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.78886994000001209</v>
+        <v>0.78887128999997458</v>
       </c>
       <c r="D64" s="5">
-        <v>7.1971897349730085</v>
+        <v>7.1972016562251939</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>137.03740002000001</v>
+        <v>137.03742947000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.43452532000000588</v>
+        <v>0.43453895000001808</v>
       </c>
       <c r="D65" s="5">
-        <v>3.8846204117617411</v>
+        <v>3.8847439447758259</v>
       </c>
       <c r="E65" s="5">
-        <v>4.7458036319531827</v>
+        <v>4.7458001217212331</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>137.29101152000001</v>
+        <v>137.29104505999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.25361150000000521</v>
+        <v>0.25361558999998124</v>
       </c>
       <c r="D66" s="5">
-        <v>2.2435533166883737</v>
+        <v>2.2435893805435425</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>137.95608447000001</v>
+        <v>137.95613026000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.66507294999999544</v>
+        <v>0.66508520000002136</v>
       </c>
       <c r="D67" s="5">
-        <v>5.9705179269934794</v>
+        <v>5.9706293469240501</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>138.63407953999999</v>
+        <v>138.6343297</v>
       </c>
       <c r="C68" s="5">
-        <v>0.67799506999998016</v>
+        <v>0.678199439999986</v>
       </c>
       <c r="D68" s="5">
-        <v>6.0595364950316144</v>
+        <v>6.061410639247744</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>140.16728645000001</v>
+        <v>140.16710494</v>
       </c>
       <c r="C69" s="5">
-        <v>1.5332069100000183</v>
+        <v>1.5327752400000065</v>
       </c>
       <c r="D69" s="5">
-        <v>14.109013247370484</v>
+        <v>14.104769272890394</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>140.78648258000001</v>
+        <v>140.78640732</v>
       </c>
       <c r="C70" s="5">
-        <v>0.61919613000000595</v>
+        <v>0.61930237999999349</v>
       </c>
       <c r="D70" s="5">
-        <v>5.4317740857360519</v>
+        <v>5.4327361149818509</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>141.57113419000001</v>
+        <v>141.57107658000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.78465160999999739</v>
+        <v>0.78466926000001536</v>
       </c>
       <c r="D71" s="5">
-        <v>6.896880924994786</v>
+        <v>6.8970446507633065</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>141.8578493</v>
+        <v>141.85779704000001</v>
       </c>
       <c r="C72" s="5">
-        <v>0.28671510999998873</v>
+        <v>0.28672045999999796</v>
       </c>
       <c r="D72" s="5">
-        <v>2.4575385373439618</v>
+        <v>2.4575859173628478</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>142.72821346999999</v>
+        <v>142.72819032999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.87036416999998778</v>
+        <v>0.87039328999998133</v>
       </c>
       <c r="D73" s="5">
-        <v>7.6161626879903244</v>
+        <v>7.616429065043806</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>143.55696621999999</v>
+        <v>143.55698022999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.8287527500000067</v>
+        <v>0.82878990000000385</v>
       </c>
       <c r="D74" s="5">
-        <v>7.1946979769603736</v>
+        <v>7.1950320625115527</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>144.52668997999999</v>
+        <v>144.52672243000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.96972375999999372</v>
+        <v>0.9697422000000131</v>
       </c>
       <c r="D75" s="5">
-        <v>8.4140115027261597</v>
+        <v>8.4141766400226849</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>145.36857284999999</v>
+        <v>145.36858609999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.84188287000000628</v>
+        <v>0.84186366999998086</v>
       </c>
       <c r="D76" s="5">
-        <v>7.2184797419363012</v>
+        <v>7.2183081345762901</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>145.86937928</v>
+        <v>145.86940247000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.50080643000001146</v>
+        <v>0.50081637000002388</v>
       </c>
       <c r="D77" s="5">
-        <v>4.21333572934941</v>
+        <v>4.2134205551403792</v>
       </c>
       <c r="E77" s="5">
-        <v>6.4449407670541081</v>
+        <v>6.4449348139104412</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>146.35103728999999</v>
+        <v>146.35105720000001</v>
       </c>
       <c r="C78" s="5">
-        <v>0.48165800999998964</v>
+        <v>0.48165473000000247</v>
       </c>
       <c r="D78" s="5">
-        <v>4.0351362499820631</v>
+        <v>4.0351076173385847</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>146.58711034000001</v>
+        <v>146.58713474000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.23607305000001588</v>
+        <v>0.23607753999999659</v>
       </c>
       <c r="D79" s="5">
-        <v>1.9529380077507597</v>
+        <v>1.9529752138363277</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>147.53589443000001</v>
+        <v>147.53608338000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.94878409000000374</v>
+        <v>0.94894863999999757</v>
       </c>
       <c r="D80" s="5">
-        <v>8.0495400354111837</v>
+        <v>8.0509847761890629</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>146.69184383000001</v>
+        <v>146.69168882</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.84405060000000276</v>
+        <v>-0.84439456000001201</v>
       </c>
       <c r="D81" s="5">
-        <v>-6.6532327514315597</v>
+        <v>-6.6558509907101104</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>147.64168956</v>
+        <v>147.64164360000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.94984572999999273</v>
+        <v>0.94995478000001299</v>
       </c>
       <c r="D82" s="5">
-        <v>8.0529102262604688</v>
+        <v>8.0538767568912206</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>147.73860313</v>
+        <v>147.73856556999999</v>
       </c>
       <c r="C83" s="5">
-        <v>9.6913569999998117E-2</v>
+        <v>9.6921969999982593E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>0.79054272542002924</v>
+        <v>0.7906117404329116</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>147.00689421000001</v>
+        <v>147.00685408999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.73170891999998844</v>
+        <v>-0.7317114800000013</v>
       </c>
       <c r="D84" s="5">
-        <v>-5.784020479843055</v>
+        <v>-5.7840415988052012</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>147.72289190999999</v>
+        <v>147.72287745</v>
       </c>
       <c r="C85" s="5">
-        <v>0.7159976999999742</v>
+        <v>0.71602336000000832</v>
       </c>
       <c r="D85" s="5">
-        <v>6.0037389220205739</v>
+        <v>6.0039615637180743</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>148.38046270000001</v>
+        <v>148.38047817</v>
       </c>
       <c r="C86" s="5">
-        <v>0.6575707900000225</v>
+        <v>0.65760072000000491</v>
       </c>
       <c r="D86" s="5">
-        <v>5.474394157689777</v>
+        <v>5.4746500114417396</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>149.88305144</v>
+        <v>149.88310035000001</v>
       </c>
       <c r="C87" s="5">
-        <v>1.5025887399999931</v>
+        <v>1.502622180000003</v>
       </c>
       <c r="D87" s="5">
-        <v>12.8521045340235</v>
+        <v>12.852405256431275</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>150.81298397</v>
+        <v>150.81299468</v>
       </c>
       <c r="C88" s="5">
-        <v>0.92993253000000209</v>
+        <v>0.92989432999999622</v>
       </c>
       <c r="D88" s="5">
-        <v>7.7046566317699572</v>
+        <v>7.7043266606266814</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>151.19004348999999</v>
+        <v>151.19006026</v>
       </c>
       <c r="C89" s="5">
-        <v>0.37705951999998888</v>
+        <v>0.37706557999999291</v>
       </c>
       <c r="D89" s="5">
-        <v>3.0418170008883028</v>
+        <v>3.0418663433725124</v>
       </c>
       <c r="E89" s="5">
-        <v>3.6475538843466548</v>
+        <v>3.6475489032693043</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>153.38036840000001</v>
+        <v>153.38037767</v>
       </c>
       <c r="C90" s="5">
-        <v>2.1903249100000153</v>
+        <v>2.1903174100000058</v>
       </c>
       <c r="D90" s="5">
-        <v>18.839007239919624</v>
+        <v>18.838935249149703</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>154.38029806</v>
+        <v>154.38028660000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.99992965999999228</v>
+        <v>0.99990893000000369</v>
       </c>
       <c r="D91" s="5">
-        <v>8.1098294749200726</v>
+        <v>8.1096547649235351</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>155.29166398000001</v>
+        <v>155.29178196999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.9113659200000086</v>
+        <v>0.91149536999998304</v>
       </c>
       <c r="D92" s="5">
-        <v>7.3186550605479184</v>
+        <v>7.3197291471845505</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>154.86896342</v>
+        <v>154.86884538999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.42270056000000977</v>
+        <v>-0.42293657999999823</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.2179146002452641</v>
+        <v>-3.2196821241605056</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>156.53026564999999</v>
+        <v>156.5302476</v>
       </c>
       <c r="C94" s="5">
-        <v>1.6613022299999898</v>
+        <v>1.6614022100000057</v>
       </c>
       <c r="D94" s="5">
-        <v>13.65987376692097</v>
+        <v>13.660755973679418</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>156.95556407000001</v>
+        <v>156.95554239000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.4252984200000185</v>
+        <v>0.42529479000000947</v>
       </c>
       <c r="D95" s="5">
-        <v>3.3096106821990601</v>
+        <v>3.3095823979653494</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>157.91763194000001</v>
+        <v>157.91760171999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.96206786999999849</v>
+        <v>0.96205932999998822</v>
       </c>
       <c r="D96" s="5">
-        <v>7.6085754947879058</v>
+        <v>7.6085067492946523</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>158.76094526</v>
+        <v>158.76093986999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.84331331999999293</v>
+        <v>0.8433381499999939</v>
       </c>
       <c r="D97" s="5">
-        <v>6.5998607956135658</v>
+        <v>6.6000621610487809</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>159.89842001</v>
+        <v>159.89843987</v>
       </c>
       <c r="C98" s="5">
-        <v>1.1374747499999955</v>
+        <v>1.1375000000000171</v>
       </c>
       <c r="D98" s="5">
-        <v>8.9446622064380588</v>
+        <v>8.944868967386288</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>158.32407909</v>
+        <v>158.32413867</v>
       </c>
       <c r="C99" s="5">
-        <v>-1.5743409199999974</v>
+        <v>-1.5743012000000078</v>
       </c>
       <c r="D99" s="5">
-        <v>-11.195785316622898</v>
+        <v>-11.195516652050264</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>158.60753543000001</v>
+        <v>158.60755004999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.28345634000001496</v>
+        <v>0.28341137999998978</v>
       </c>
       <c r="D100" s="5">
-        <v>2.169708469393572</v>
+        <v>2.1693601046427924</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>158.63246734000001</v>
+        <v>158.63249898999999</v>
       </c>
       <c r="C101" s="5">
-        <v>2.4931909999992286E-2</v>
+        <v>2.4948940000001585E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>0.18879413006918089</v>
+        <v>0.18892318201877423</v>
       </c>
       <c r="E101" s="5">
-        <v>4.9225621464235259</v>
+        <v>4.922571442329815</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>158.66976771</v>
+        <v>158.66974499</v>
       </c>
       <c r="C102" s="5">
-        <v>3.7300369999996974E-2</v>
+        <v>3.7246000000010326E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>0.28252965334936153</v>
+        <v>0.28211724237841018</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>159.14207088000001</v>
+        <v>159.14204046</v>
       </c>
       <c r="C103" s="5">
-        <v>0.47230317000000355</v>
+        <v>0.47229547000000593</v>
       </c>
       <c r="D103" s="5">
-        <v>3.6310337503257628</v>
+        <v>3.6309741092493297</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>159.14161819</v>
+        <v>159.14166933999999</v>
       </c>
       <c r="C104" s="5">
-        <v>-4.5269000000303095E-4</v>
+        <v>-3.711200000111603E-4</v>
       </c>
       <c r="D104" s="5">
-        <v>-3.4134248613759688E-3</v>
+        <v>-2.7983698511202526E-3</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>160.24089900000001</v>
+        <v>160.24081115000001</v>
       </c>
       <c r="C105" s="5">
-        <v>1.0992808100000104</v>
+        <v>1.0991418100000203</v>
       </c>
       <c r="D105" s="5">
-        <v>8.6113562141135969</v>
+        <v>8.6102227749391034</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>160.14605266000001</v>
+        <v>160.14604546000001</v>
       </c>
       <c r="C106" s="5">
-        <v>-9.4846340000003693E-2</v>
+        <v>-9.4765690000002678E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-0.70797042900844209</v>
+        <v>-0.7073707689672859</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>160.60606419000001</v>
+        <v>160.60605125999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.46001153000000272</v>
+        <v>0.46000579999997626</v>
       </c>
       <c r="D107" s="5">
-        <v>3.5019211997694422</v>
+        <v>3.5018770476133776</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>160.50060618000001</v>
+        <v>160.5005865</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.10545801000000665</v>
+        <v>-0.10546475999998961</v>
       </c>
       <c r="D108" s="5">
-        <v>-0.78511098090724429</v>
+        <v>-0.78516111475521733</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>160.57901706000001</v>
+        <v>160.57901763999999</v>
       </c>
       <c r="C109" s="5">
-        <v>7.8410880000006955E-2</v>
+        <v>7.8431139999992183E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>0.58782515129316426</v>
+        <v>0.58797751576535884</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>160.76494878</v>
+        <v>160.76498189</v>
       </c>
       <c r="C110" s="5">
-        <v>0.18593171999998503</v>
+        <v>0.18596425000001204</v>
       </c>
       <c r="D110" s="5">
-        <v>1.3983424605919836</v>
+        <v>1.3985886652780888</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>159.63445919</v>
+        <v>159.63452624000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.1304895899999963</v>
+        <v>-1.1304556499999876</v>
       </c>
       <c r="D111" s="5">
-        <v>-8.1195008957197778</v>
+        <v>-8.1192648700257326</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>160.78192598999999</v>
+        <v>160.78195600000001</v>
       </c>
       <c r="C112" s="5">
-        <v>1.1474667999999895</v>
+        <v>1.1474297599999943</v>
       </c>
       <c r="D112" s="5">
-        <v>8.9750249780020663</v>
+        <v>8.9747197981986382</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>160.82957651000001</v>
+        <v>160.82964436</v>
       </c>
       <c r="C113" s="5">
-        <v>4.7650520000019014E-2</v>
+        <v>4.76883599999951E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>0.35622114478282008</v>
+        <v>0.35650442036845309</v>
       </c>
       <c r="E113" s="5">
-        <v>1.3850312025286193</v>
+        <v>1.3850537462304802</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>160.93451454999999</v>
+        <v>160.93445083</v>
       </c>
       <c r="C114" s="5">
-        <v>0.10493803999997908</v>
+        <v>0.10480646999999976</v>
       </c>
       <c r="D114" s="5">
-        <v>0.78579162290022264</v>
+        <v>0.78480254110575576</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>160.90230333</v>
+        <v>160.9022368</v>
       </c>
       <c r="C115" s="5">
-        <v>-3.2211219999993546E-2</v>
+        <v>-3.2214030000005778E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.23991709640840408</v>
+        <v>-0.23993809783963149</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>160.93653867</v>
+        <v>160.93654638000001</v>
       </c>
       <c r="C116" s="5">
-        <v>3.4235340000009273E-2</v>
+        <v>3.4309580000012829E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>0.25562417413973471</v>
+        <v>0.25617925644125794</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>160.62900529000001</v>
+        <v>160.62893897999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.3075333799999953</v>
+        <v>-0.30760740000002329</v>
       </c>
       <c r="D117" s="5">
-        <v>-2.269130857793944</v>
+        <v>-2.2696711771748257</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>160.44233815000001</v>
+        <v>160.44233159000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.18666713999999729</v>
+        <v>-0.18660738999997761</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.3856425677774897</v>
+        <v>-1.3852024378258609</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>160.71211111</v>
+        <v>160.71209198</v>
       </c>
       <c r="C119" s="5">
-        <v>0.26977295999998319</v>
+        <v>0.26976038999998764</v>
       </c>
       <c r="D119" s="5">
-        <v>2.0364835870986253</v>
+        <v>2.0363879025152354</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>161.53878711999999</v>
+        <v>161.53877201</v>
       </c>
       <c r="C120" s="5">
-        <v>0.82667600999999991</v>
+        <v>0.82668003000000567</v>
       </c>
       <c r="D120" s="5">
-        <v>6.3502562961208708</v>
+        <v>6.350288832690687</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>162.25643199000001</v>
+        <v>162.25643922</v>
       </c>
       <c r="C121" s="5">
-        <v>0.71764487000001509</v>
+        <v>0.71766721000000189</v>
       </c>
       <c r="D121" s="5">
-        <v>5.4632733202541139</v>
+        <v>5.4634480903469784</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>162.78155842999999</v>
+        <v>162.78160771</v>
       </c>
       <c r="C122" s="5">
-        <v>0.52512643999997977</v>
+        <v>0.52516848999999866</v>
       </c>
       <c r="D122" s="5">
-        <v>3.953559398266715</v>
+        <v>3.9538814608492956</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>163.4425099</v>
+        <v>163.44258434</v>
       </c>
       <c r="C123" s="5">
-        <v>0.66095147000001475</v>
+        <v>0.66097662999999329</v>
       </c>
       <c r="D123" s="5">
-        <v>4.9827273098528968</v>
+        <v>4.982919697527044</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>163.71600562</v>
+        <v>163.71607728000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.27349571999999966</v>
+        <v>0.27349294000001123</v>
       </c>
       <c r="D124" s="5">
-        <v>2.0265981205450201</v>
+        <v>2.02657639932593</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>163.82337573999999</v>
+        <v>163.823534</v>
       </c>
       <c r="C125" s="5">
-        <v>0.10737011999998458</v>
+        <v>0.10745671999998763</v>
       </c>
       <c r="D125" s="5">
-        <v>0.7898428213983566</v>
+        <v>0.79048182801682021</v>
       </c>
       <c r="E125" s="5">
-        <v>1.861473054251217</v>
+        <v>1.8615284837032231</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>163.48473670999999</v>
+        <v>163.48458316</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.33863902999999596</v>
+        <v>-0.33895083999999542</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.4525103255090386</v>
+        <v>-2.4547405537761136</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>163.37606244</v>
+        <v>163.37595696</v>
       </c>
       <c r="C127" s="5">
-        <v>-0.10867426999999452</v>
+        <v>-0.10862620000000334</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.79477386768307401</v>
+        <v>-0.79442434170754472</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>164.45704248000001</v>
+        <v>164.45699851000001</v>
       </c>
       <c r="C128" s="5">
-        <v>1.0809800400000142</v>
+        <v>1.081041550000009</v>
       </c>
       <c r="D128" s="5">
-        <v>8.2352219693640158</v>
+        <v>8.2357132664364627</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>164.27578227999999</v>
+        <v>164.27573101999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.18126020000002541</v>
+        <v>-0.18126749000001041</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.3146200350620085</v>
+        <v>-1.3146729362727316</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>164.92973928999999</v>
+        <v>164.92972619</v>
       </c>
       <c r="C130" s="5">
-        <v>0.65395700999999917</v>
+        <v>0.65399517000000174</v>
       </c>
       <c r="D130" s="5">
-        <v>4.883009869885524</v>
+        <v>4.8833026304991867</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>165.24170595000001</v>
+        <v>165.24167879999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.31196666000002438</v>
+        <v>0.31195260999999164</v>
       </c>
       <c r="D131" s="5">
-        <v>2.2935781033812219</v>
+        <v>2.2934739149502947</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>165.69221969</v>
+        <v>165.69221103999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.450513739999991</v>
+        <v>0.45053224000000114</v>
       </c>
       <c r="D132" s="5">
-        <v>3.3211787637334123</v>
+        <v>3.3213177509210379</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>165.95076388000001</v>
+        <v>165.95078078</v>
       </c>
       <c r="C133" s="5">
-        <v>0.25854419000000917</v>
+        <v>0.25856974000001287</v>
       </c>
       <c r="D133" s="5">
-        <v>1.8886195135064288</v>
+        <v>1.8888078560053367</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>167.20314363</v>
+        <v>167.20320878000001</v>
       </c>
       <c r="C134" s="5">
-        <v>1.2523797499999887</v>
+        <v>1.252428000000009</v>
       </c>
       <c r="D134" s="5">
-        <v>9.441539003688316</v>
+        <v>9.4419169825132663</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>166.88414441</v>
+        <v>166.88422979000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.31899921999999492</v>
+        <v>-0.31897899000000507</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.2655537739946774</v>
+        <v>-2.2654107298620274</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>167.03784648999999</v>
+        <v>167.03796733999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.15370207999998797</v>
+        <v>0.15373754999998823</v>
       </c>
       <c r="D136" s="5">
-        <v>1.1108285646749483</v>
+        <v>1.1110856407256398</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>167.09523586</v>
+        <v>167.09547359000001</v>
       </c>
       <c r="C137" s="5">
-        <v>5.7389370000009876E-2</v>
+        <v>5.7506250000017189E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.41306523614832447</v>
+        <v>0.41390778415504315</v>
       </c>
       <c r="E137" s="5">
-        <v>1.9971875840189668</v>
+        <v>1.9972341641708358</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>169.63032562999999</v>
+        <v>169.63010030000001</v>
       </c>
       <c r="C138" s="5">
-        <v>2.5350897699999848</v>
+        <v>2.5346267099999977</v>
       </c>
       <c r="D138" s="5">
-        <v>19.804501733325775</v>
+        <v>19.800546696465048</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>170.51311812</v>
+        <v>170.51295977000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.88279249000001414</v>
+        <v>0.88285946999999965</v>
       </c>
       <c r="D139" s="5">
-        <v>6.4269474921257341</v>
+        <v>6.4274579494425055</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>171.00219938999999</v>
+        <v>171.00211942000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.48908126999998558</v>
+        <v>0.48915965000000483</v>
       </c>
       <c r="D140" s="5">
-        <v>3.4967707334430553</v>
+        <v>3.497343295395261</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>171.68253847</v>
+        <v>171.68247338</v>
       </c>
       <c r="C141" s="5">
-        <v>0.6803390800000102</v>
+        <v>0.68035395999999082</v>
       </c>
       <c r="D141" s="5">
-        <v>4.8801158167127046</v>
+        <v>4.8802272307250094</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>172.66589010999999</v>
+        <v>172.66587272000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.98335163999999509</v>
+        <v>0.9833993400000054</v>
       </c>
       <c r="D142" s="5">
-        <v>7.0939923273857453</v>
+        <v>7.0943501272856313</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>174.76337907999999</v>
+        <v>174.76334864</v>
       </c>
       <c r="C143" s="5">
-        <v>2.0974889700000006</v>
+        <v>2.0974759199999937</v>
       </c>
       <c r="D143" s="5">
-        <v>15.591680483025794</v>
+        <v>15.591578581645438</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>174.30788917000001</v>
+        <v>174.30788473000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.45548990999998296</v>
+        <v>-0.45546390999999176</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.083142193580235</v>
+        <v>-3.0829692477590487</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>174.70765051000001</v>
+        <v>174.70767875999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.39976133999999774</v>
+        <v>0.39979402999998115</v>
       </c>
       <c r="D145" s="5">
-        <v>2.7870862688435194</v>
+        <v>2.7873171340662806</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>174.81858102999999</v>
+        <v>174.81866259</v>
       </c>
       <c r="C146" s="5">
-        <v>0.11093051999998238</v>
+        <v>0.11098383000000922</v>
       </c>
       <c r="D146" s="5">
-        <v>0.7646057954034724</v>
+        <v>0.76497440348561874</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>174.9132913</v>
+        <v>174.91338827000001</v>
       </c>
       <c r="C147" s="5">
-        <v>9.4710270000007313E-2</v>
+        <v>9.472568000001047E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>0.65205646434842723</v>
+        <v>0.65216256954627738</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>175.33586267999999</v>
+        <v>175.33602784000001</v>
       </c>
       <c r="C148" s="5">
-        <v>0.42257137999999372</v>
+        <v>0.42263957000000119</v>
       </c>
       <c r="D148" s="5">
-        <v>2.9379017288956755</v>
+        <v>2.938380483073999</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>175.48294111999999</v>
+        <v>175.48326105999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.14707844000000136</v>
+        <v>0.14723321999997552</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0112630788455812</v>
+        <v>1.0123312571996834</v>
       </c>
       <c r="E149" s="5">
-        <v>5.0197153837632902</v>
+        <v>5.0197574415336899</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>177.61923114000001</v>
+        <v>177.61893069000001</v>
       </c>
       <c r="C150" s="5">
-        <v>2.1362900200000183</v>
+        <v>2.1356696300000237</v>
       </c>
       <c r="D150" s="5">
-        <v>15.627456921351524</v>
+        <v>15.62258022334715</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>178.27156499</v>
+        <v>178.27137529999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.65233384999999089</v>
+        <v>0.652444609999975</v>
       </c>
       <c r="D151" s="5">
-        <v>4.497306143355706</v>
+        <v>4.4980929983422735</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>178.39650406999999</v>
+        <v>178.39639201</v>
       </c>
       <c r="C152" s="5">
-        <v>0.1249390799999901</v>
+        <v>0.12501671000001124</v>
       </c>
       <c r="D152" s="5">
-        <v>0.84425217157098054</v>
+        <v>0.84477966886973288</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>179.14781776999999</v>
+        <v>179.14773326</v>
       </c>
       <c r="C153" s="5">
-        <v>0.7513136999999972</v>
+        <v>0.75134124999999585</v>
       </c>
       <c r="D153" s="5">
-        <v>5.1724990913107227</v>
+        <v>5.1726965020350679</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>180.03008145000001</v>
+        <v>180.03005841000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.88226368000002253</v>
+        <v>0.88232515000001399</v>
       </c>
       <c r="D154" s="5">
-        <v>6.0724665524144461</v>
+        <v>6.0729041084016666</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>179.68803923999999</v>
+        <v>179.68801804</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.34204221000001667</v>
+        <v>-0.34204037000000653</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.256226702059172</v>
+        <v>-2.2562149770763873</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>178.65621693</v>
+        <v>178.65621845000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.0318223099999955</v>
+        <v>-1.0317995899999914</v>
       </c>
       <c r="D156" s="5">
-        <v>-6.677241844014759</v>
+        <v>-6.6771001909105676</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>179.86481595999999</v>
+        <v>179.86485483000001</v>
       </c>
       <c r="C157" s="5">
-        <v>1.2085990299999878</v>
+        <v>1.2086363800000015</v>
       </c>
       <c r="D157" s="5">
-        <v>8.4268921835134911</v>
+        <v>8.4271622953127512</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>180.41746684</v>
+        <v>180.41755284000001</v>
       </c>
       <c r="C158" s="5">
-        <v>0.55265088000001583</v>
+        <v>0.55269801000000029</v>
       </c>
       <c r="D158" s="5">
-        <v>3.7500602567017705</v>
+        <v>3.7503846613391456</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>180.24419176000001</v>
+        <v>180.24429848</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.17327507999999625</v>
+        <v>-0.17325436000001559</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.1464259325310588</v>
+        <v>-1.1462890241818569</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>181.26971599000001</v>
+        <v>181.26988974</v>
       </c>
       <c r="C160" s="5">
-        <v>1.025524230000002</v>
+        <v>1.0255912599999988</v>
       </c>
       <c r="D160" s="5">
-        <v>7.0453252804817401</v>
+        <v>7.0457959775648504</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>181.68181239</v>
+        <v>181.68214549999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.41209639999999581</v>
+        <v>0.41225575999999364</v>
       </c>
       <c r="D161" s="5">
-        <v>2.7624361703128431</v>
+        <v>2.7635151353418319</v>
       </c>
       <c r="E161" s="5">
-        <v>3.5324637428780337</v>
+        <v>3.5324648075012233</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>185.03116374999999</v>
+        <v>185.03086357000001</v>
       </c>
       <c r="C162" s="5">
-        <v>3.3493513599999858</v>
+        <v>3.3487180700000181</v>
       </c>
       <c r="D162" s="5">
-        <v>24.509107698318445</v>
+        <v>24.503944460821202</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>184.93920353999999</v>
+        <v>184.93901111</v>
       </c>
       <c r="C163" s="5">
-        <v>-9.1960209999996323E-2</v>
+        <v>-9.185246000001257E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.59477064279603864</v>
+        <v>-0.59407661137362844</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>185.37961983</v>
+        <v>185.37947922999999</v>
       </c>
       <c r="C164" s="5">
-        <v>0.44041629000000171</v>
+        <v>0.44046811999999136</v>
       </c>
       <c r="D164" s="5">
-        <v>2.895421537168219</v>
+        <v>2.8957698107906493</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>184.84801050999999</v>
+        <v>184.84791715</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.53160932000000116</v>
+        <v>-0.53156207999998628</v>
       </c>
       <c r="D165" s="5">
-        <v>-3.3874551221749427</v>
+        <v>-3.3871613652068366</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>185.22190165000001</v>
+        <v>185.22187915000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.373891140000012</v>
+        <v>0.3739620000000059</v>
       </c>
       <c r="D166" s="5">
-        <v>2.4544193944627812</v>
+        <v>2.4548909987275769</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>185.56254847</v>
+        <v>185.56253405999999</v>
       </c>
       <c r="C167" s="5">
-        <v>0.34064681999998925</v>
+        <v>0.3406549099999836</v>
       </c>
       <c r="D167" s="5">
-        <v>2.2294150360229636</v>
+        <v>2.22946879255288</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>186.19808882999999</v>
+        <v>186.19809867000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.63554035999999314</v>
+        <v>0.63556461000001718</v>
       </c>
       <c r="D168" s="5">
-        <v>4.1882365408209443</v>
+        <v>4.1883997031052278</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>186.50564439999999</v>
+        <v>186.50568810999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.30755557000000522</v>
+        <v>0.30758943999998678</v>
       </c>
       <c r="D169" s="5">
-        <v>2.0002250259248289</v>
+        <v>2.0004472021308173</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>186.47576326999999</v>
+        <v>186.47584130000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-2.9881130000006806E-2</v>
+        <v>-2.9846809999980906E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.19208949934729214</v>
+        <v>-0.1918690239962606</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>187.26688002</v>
+        <v>187.26698478</v>
       </c>
       <c r="C171" s="5">
-        <v>0.79111675000001469</v>
+        <v>0.79114347999998813</v>
       </c>
       <c r="D171" s="5">
-        <v>5.211443178270514</v>
+        <v>5.2116211578718596</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>187.39908209999999</v>
+        <v>187.39924199999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.13220207999998479</v>
+        <v>0.13225721999998541</v>
       </c>
       <c r="D172" s="5">
-        <v>0.85044359015928883</v>
+        <v>0.85079920177391077</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>186.72981716000001</v>
+        <v>186.73013344</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.6692649399999766</v>
+        <v>-0.66910855999998375</v>
       </c>
       <c r="D173" s="5">
-        <v>-4.202417079784226</v>
+        <v>-4.2014508331233325</v>
       </c>
       <c r="E173" s="5">
-        <v>2.7784865769413969</v>
+        <v>2.7784722192198075</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>186.51477416</v>
+        <v>186.51449951000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.21504300000000853</v>
+        <v>-0.21563392999999564</v>
       </c>
       <c r="D174" s="5">
-        <v>-1.3732320700963641</v>
+        <v>-1.3769794073116848</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>187.10152226</v>
+        <v>187.10135678</v>
       </c>
       <c r="C175" s="5">
-        <v>0.58674809999999411</v>
+        <v>0.58685726999999588</v>
       </c>
       <c r="D175" s="5">
-        <v>3.8410298248843011</v>
+        <v>3.8417626526076498</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>187.76945871000001</v>
+        <v>187.76931217999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.66793645000001334</v>
+        <v>0.66795539999998255</v>
       </c>
       <c r="D176" s="5">
-        <v>4.36901879401419</v>
+        <v>4.369149131620409</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>188.90143108999999</v>
+        <v>188.90134874</v>
       </c>
       <c r="C177" s="5">
-        <v>1.1319723799999792</v>
+        <v>1.1320365600000173</v>
       </c>
       <c r="D177" s="5">
-        <v>7.4789772771899798</v>
+        <v>7.4794215064576175</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>189.34657804</v>
+        <v>189.3465568</v>
       </c>
       <c r="C178" s="5">
-        <v>0.4451469500000087</v>
+        <v>0.4452080599999988</v>
       </c>
       <c r="D178" s="5">
-        <v>2.8647445735698218</v>
+        <v>2.8651442242200398</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>188.70011790999999</v>
+        <v>188.70011643999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.64646013000000835</v>
+        <v>-0.64644036000001392</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.0209317899211676</v>
+        <v>-4.0208115644078335</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>190.38807256999999</v>
+        <v>190.38809258000001</v>
       </c>
       <c r="C180" s="5">
-        <v>1.6879546600000026</v>
+        <v>1.6879761400000177</v>
       </c>
       <c r="D180" s="5">
-        <v>11.278378393920519</v>
+        <v>11.278529142291372</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>190.70415051000001</v>
+        <v>190.70419283999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.31607794000001377</v>
+        <v>0.3161002599999847</v>
       </c>
       <c r="D181" s="5">
-        <v>2.0105045445510727</v>
+        <v>2.0106476030134379</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>191.20626358000001</v>
+        <v>191.20632463999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.50211307000000716</v>
+        <v>0.50213180000000079</v>
       </c>
       <c r="D182" s="5">
-        <v>3.2056887411394674</v>
+        <v>3.2058093359728757</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>192.90096491</v>
+        <v>192.90105383</v>
       </c>
       <c r="C183" s="5">
-        <v>1.6947013299999867</v>
+        <v>1.6947291900000039</v>
       </c>
       <c r="D183" s="5">
-        <v>11.169952903271273</v>
+        <v>11.170141831252135</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>193.76993349</v>
+        <v>193.77004986</v>
       </c>
       <c r="C184" s="5">
-        <v>0.86896858000000066</v>
+        <v>0.86899603000000525</v>
       </c>
       <c r="D184" s="5">
-        <v>5.5416505910018898</v>
+        <v>5.5418273889118463</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>194.60887821</v>
+        <v>194.60911002</v>
       </c>
       <c r="C185" s="5">
-        <v>0.83894472000000064</v>
+        <v>0.8390601600000025</v>
       </c>
       <c r="D185" s="5">
-        <v>5.3210326316699641</v>
+        <v>5.3217790659201736</v>
       </c>
       <c r="E185" s="5">
-        <v>4.2194980800783322</v>
+        <v>4.2194456967662664</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>193.96684146000001</v>
+        <v>193.96665307000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.64203674999998839</v>
+        <v>-0.64245694999999614</v>
       </c>
       <c r="D186" s="5">
-        <v>-3.8878847921304471</v>
+        <v>-3.8903787614887886</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>194.49420029999999</v>
+        <v>194.49407497000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.52735883999997668</v>
+        <v>0.52742190000000733</v>
       </c>
       <c r="D187" s="5">
-        <v>3.3118026346942386</v>
+        <v>3.3122078566328428</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>194.89589595999999</v>
+        <v>194.89576119</v>
       </c>
       <c r="C188" s="5">
-        <v>0.40169566000000145</v>
+        <v>0.40168621999998777</v>
       </c>
       <c r="D188" s="5">
-        <v>2.5067496178338367</v>
+        <v>2.506691671182848</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>196.29624870000001</v>
+        <v>196.29618742</v>
       </c>
       <c r="C189" s="5">
-        <v>1.4003527400000166</v>
+        <v>1.4004262299999937</v>
       </c>
       <c r="D189" s="5">
-        <v>8.9711849634025462</v>
+        <v>8.9716809791637875</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>196.59879763999999</v>
+        <v>196.59878158999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.30254893999997989</v>
+        <v>0.30259416999999189</v>
       </c>
       <c r="D190" s="5">
-        <v>1.8653044851305589</v>
+        <v>1.8655862974060078</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>196.04503199999999</v>
+        <v>196.04503806</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.55376563999999462</v>
+        <v>-0.55374352999999132</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.3281998224709897</v>
+        <v>-3.3280692579009674</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>198.90645677000001</v>
+        <v>198.90648386000001</v>
       </c>
       <c r="C192" s="5">
-        <v>2.8614247700000135</v>
+        <v>2.8614458000000127</v>
       </c>
       <c r="D192" s="5">
-        <v>18.991647715989359</v>
+        <v>18.991798050226659</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>198.48427185</v>
+        <v>198.48430476999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.42218492000000651</v>
+        <v>-0.42217909000001441</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.5175114772125529</v>
+        <v>-2.5174767785578034</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>199.45553224</v>
+        <v>199.45557539000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.97126038999999764</v>
+        <v>0.97127062000001274</v>
       </c>
       <c r="D194" s="5">
-        <v>6.0327095976952183</v>
+        <v>6.0327738305927969</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>200.76161443000001</v>
+        <v>200.76167706999999</v>
       </c>
       <c r="C195" s="5">
-        <v>1.3060821900000121</v>
+        <v>1.3061016799999834</v>
       </c>
       <c r="D195" s="5">
-        <v>8.1471583320135608</v>
+        <v>8.1472824930640453</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>200.95592883</v>
+        <v>200.95599442</v>
       </c>
       <c r="C196" s="5">
-        <v>0.19431439999999611</v>
+        <v>0.19431735000000572</v>
       </c>
       <c r="D196" s="5">
-        <v>1.1676663593109371</v>
+        <v>1.1676838145360247</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>201.15843497</v>
+        <v>201.15858180000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.202506139999997</v>
+        <v>0.20258738000001131</v>
       </c>
       <c r="D197" s="5">
-        <v>1.2159818059478411</v>
+        <v>1.216471933758756</v>
       </c>
       <c r="E197" s="5">
-        <v>3.365497412164542</v>
+        <v>3.3654497363083014</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>203.21206244999999</v>
+        <v>203.2119453</v>
       </c>
       <c r="C198" s="5">
-        <v>2.0536274799999887</v>
+        <v>2.053363499999989</v>
       </c>
       <c r="D198" s="5">
-        <v>12.962638097534708</v>
+        <v>12.960867200523474</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>203.48181170999999</v>
+        <v>203.48173797999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.26974925999999755</v>
+        <v>0.26979267999999479</v>
       </c>
       <c r="D199" s="5">
-        <v>1.6045941131409336</v>
+        <v>1.604855216354717</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>203.11103102000001</v>
+        <v>203.11092608999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.37078068999997527</v>
+        <v>-0.37081188999999881</v>
       </c>
       <c r="D200" s="5">
-        <v>-2.1648354873916364</v>
+        <v>-2.165016606047343</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>204.54764693000001</v>
+        <v>204.54761095999999</v>
       </c>
       <c r="C201" s="5">
-        <v>1.4366159100000004</v>
+        <v>1.4366848699999935</v>
       </c>
       <c r="D201" s="5">
-        <v>8.8257642024450078</v>
+        <v>8.8262092084358645</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>204.89924662000001</v>
+        <v>204.89923633000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.35159969000000046</v>
+        <v>0.35162537000002203</v>
       </c>
       <c r="D202" s="5">
-        <v>2.0823090173286207</v>
+        <v>2.0824629146823037</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>206.98884978000001</v>
+        <v>206.98886128000001</v>
       </c>
       <c r="C203" s="5">
-        <v>2.0896031599999958</v>
+        <v>2.089624950000001</v>
       </c>
       <c r="D203" s="5">
-        <v>12.948137948972072</v>
+        <v>12.948281318677513</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>206.88145871</v>
+        <v>206.88148425</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.10739107000000558</v>
+        <v>-0.1073770300000092</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.62081694618543182</v>
+        <v>-0.62073597940601744</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>209.28610612</v>
+        <v>209.28612941</v>
       </c>
       <c r="C205" s="5">
-        <v>2.4046474099999955</v>
+        <v>2.4046451600000012</v>
       </c>
       <c r="D205" s="5">
-        <v>14.875109022979327</v>
+        <v>14.875092247626265</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>210.40253715</v>
+        <v>210.40256276</v>
       </c>
       <c r="C206" s="5">
-        <v>1.1164310300000011</v>
+        <v>1.1164333499999941</v>
       </c>
       <c r="D206" s="5">
-        <v>6.5925609058062218</v>
+        <v>6.5925742546004695</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>210.57232511000001</v>
+        <v>210.57236064</v>
       </c>
       <c r="C207" s="5">
-        <v>0.16978796000000784</v>
+        <v>0.1697978800000044</v>
       </c>
       <c r="D207" s="5">
-        <v>0.97267019485685058</v>
+        <v>0.97272715745797544</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>211.41763761999999</v>
+        <v>211.41765931</v>
       </c>
       <c r="C208" s="5">
-        <v>0.8453125099999852</v>
+        <v>0.84529867000000536</v>
       </c>
       <c r="D208" s="5">
-        <v>4.9250240984778593</v>
+        <v>4.9249408248000837</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>213.13759540999999</v>
+        <v>213.13766419999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.7199577899999952</v>
+        <v>1.7200048899999842</v>
       </c>
       <c r="D209" s="5">
-        <v>10.2113071296698</v>
+        <v>10.211598294305757</v>
       </c>
       <c r="E209" s="5">
-        <v>5.9550873130358672</v>
+        <v>5.955044171026258</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>213.07099072</v>
+        <v>213.07094373000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-6.6604689999991251E-2</v>
+        <v>-6.6720469999978604E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.37435160293053382</v>
+        <v>-0.37500110351633698</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>215.07022741</v>
+        <v>215.0702004</v>
       </c>
       <c r="C211" s="5">
-        <v>1.9992366900000036</v>
+        <v>1.9992566699999941</v>
       </c>
       <c r="D211" s="5">
-        <v>11.859179414918163</v>
+        <v>11.859306867282049</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>217.00752686999999</v>
+        <v>217.00744983999999</v>
       </c>
       <c r="C212" s="5">
-        <v>1.9372994599999913</v>
+        <v>1.937249439999988</v>
       </c>
       <c r="D212" s="5">
-        <v>11.361235011891813</v>
+        <v>11.360928486751387</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>217.09676698999999</v>
+        <v>217.09674949999999</v>
       </c>
       <c r="C213" s="5">
-        <v>8.9240119999999479E-2</v>
+        <v>8.9299659999994674E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>0.4945942953899829</v>
+        <v>0.49492520640799231</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>218.22893916000001</v>
+        <v>218.22893755000001</v>
       </c>
       <c r="C214" s="5">
-        <v>1.1321721700000182</v>
+        <v>1.1321880500000248</v>
       </c>
       <c r="D214" s="5">
-        <v>6.440725565791805</v>
+        <v>6.4408190449512404</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>219.00608299000001</v>
+        <v>219.00608876000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.77714382999999998</v>
+        <v>0.77715120999999954</v>
       </c>
       <c r="D215" s="5">
-        <v>4.3580690424925184</v>
+        <v>4.3581112748004802</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>219.1832125</v>
+        <v>219.18323579</v>
       </c>
       <c r="C216" s="5">
-        <v>0.17712950999998611</v>
+        <v>0.17714702999998622</v>
       </c>
       <c r="D216" s="5">
-        <v>0.9748746718385215</v>
+        <v>0.97497150093195373</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>220.288218</v>
+        <v>220.28822957</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1050055000000043</v>
+        <v>1.1049937800000009</v>
       </c>
       <c r="D217" s="5">
-        <v>6.2203630785650832</v>
+        <v>6.2202945842563473</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>220.96023002000001</v>
+        <v>220.96024030999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.67201202000001103</v>
+        <v>0.67201073999999039</v>
       </c>
       <c r="D218" s="5">
-        <v>3.7227739384796177</v>
+        <v>3.7227665293949608</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>221.56959728999999</v>
+        <v>221.56961181</v>
       </c>
       <c r="C219" s="5">
-        <v>0.60936726999997859</v>
+        <v>0.60937150000000884</v>
       </c>
       <c r="D219" s="5">
-        <v>3.3600379731033581</v>
+        <v>3.3600614932894457</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>222.72125459</v>
+        <v>222.72126089</v>
       </c>
       <c r="C220" s="5">
-        <v>1.1516573000000108</v>
+        <v>1.1516490799999985</v>
       </c>
       <c r="D220" s="5">
-        <v>6.4187005594037894</v>
+        <v>6.41865299539357</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>223.15243914000001</v>
+        <v>223.15247887000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.43118455000001177</v>
+        <v>0.43121798000001377</v>
       </c>
       <c r="D221" s="5">
-        <v>2.3480768619000392</v>
+        <v>2.3482607855335846</v>
       </c>
       <c r="E221" s="5">
-        <v>4.6987692202940856</v>
+        <v>4.6987540693898655</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>224.98102012000001</v>
+        <v>224.98099238</v>
       </c>
       <c r="C222" s="5">
-        <v>1.8285809799999981</v>
+        <v>1.8285135099999934</v>
       </c>
       <c r="D222" s="5">
-        <v>10.288675538728853</v>
+        <v>10.288276728084389</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>226.66764685999999</v>
+        <v>226.66763788</v>
       </c>
       <c r="C223" s="5">
-        <v>1.6866267399999799</v>
+        <v>1.6866454999999974</v>
       </c>
       <c r="D223" s="5">
-        <v>9.3764573573735568</v>
+        <v>9.3765671912822146</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>226.30742698</v>
+        <v>226.30737965</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.36021987999998828</v>
+        <v>-0.36025822999999946</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.8904575191534878</v>
+        <v>-1.8906571006396145</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>225.3856188</v>
+        <v>225.38561361000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.92180817999999931</v>
+        <v>-0.92176603999999429</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.7798775933642013</v>
+        <v>-4.7796649325734908</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>227.45771391</v>
+        <v>227.45771626999999</v>
       </c>
       <c r="C226" s="5">
-        <v>2.0720951099999922</v>
+        <v>2.0721026599999846</v>
       </c>
       <c r="D226" s="5">
-        <v>11.60756179207687</v>
+        <v>11.607606528088056</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>226.91901648000001</v>
+        <v>226.91901942999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.53869742999998493</v>
+        <v>-0.53869684000000007</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.8052802430768131</v>
+        <v>-2.8052771818190214</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>228.34396674999999</v>
+        <v>228.34398476999999</v>
       </c>
       <c r="C228" s="5">
-        <v>1.4249502699999823</v>
+        <v>1.42496534</v>
       </c>
       <c r="D228" s="5">
-        <v>7.8012469638378823</v>
+        <v>7.801332233533298</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>228.73287615999999</v>
+        <v>228.73288142000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.38890940999999657</v>
+        <v>0.38889665000002083</v>
       </c>
       <c r="D229" s="5">
-        <v>2.0630626806558805</v>
+        <v>2.0629941925594419</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>229.36291496999999</v>
+        <v>229.36291814</v>
       </c>
       <c r="C230" s="5">
-        <v>0.63003881000000206</v>
+        <v>0.63003671999999256</v>
       </c>
       <c r="D230" s="5">
-        <v>3.3559067369210105</v>
+        <v>3.3558953569833516</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>229.54175935000001</v>
+        <v>229.54176430000001</v>
       </c>
       <c r="C231" s="5">
-        <v>0.17884438000001524</v>
+        <v>0.17884616000000619</v>
       </c>
       <c r="D231" s="5">
-        <v>0.93971617542683017</v>
+        <v>0.93972555532533253</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>230.90992241000001</v>
+        <v>230.90992491</v>
       </c>
       <c r="C232" s="5">
-        <v>1.3681630600000005</v>
+        <v>1.3681606099999897</v>
       </c>
       <c r="D232" s="5">
-        <v>7.3916887924452501</v>
+        <v>7.3916749544205018</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>232.10621696999999</v>
+        <v>232.10623086999999</v>
       </c>
       <c r="C233" s="5">
-        <v>1.1962945599999841</v>
+        <v>1.1963059599999895</v>
       </c>
       <c r="D233" s="5">
-        <v>6.3971841246947658</v>
+        <v>6.3972467624048734</v>
       </c>
       <c r="E233" s="5">
-        <v>4.0124041953145007</v>
+        <v>4.0123919059021906</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>233.442059</v>
+        <v>233.44204836</v>
       </c>
       <c r="C234" s="5">
-        <v>1.3358420300000091</v>
+        <v>1.3358174900000108</v>
       </c>
       <c r="D234" s="5">
-        <v>7.1292299155766736</v>
+        <v>7.1290943348765179</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>234.11707699999999</v>
+        <v>234.11707389</v>
       </c>
       <c r="C235" s="5">
-        <v>0.67501799999999434</v>
+        <v>0.67502552999999921</v>
       </c>
       <c r="D235" s="5">
-        <v>3.525624073616318</v>
+        <v>3.5256641937094102</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>235.13403086</v>
+        <v>235.13400643</v>
       </c>
       <c r="C236" s="5">
-        <v>1.016953860000001</v>
+        <v>1.0169325399999991</v>
       </c>
       <c r="D236" s="5">
-        <v>5.3388926860050701</v>
+        <v>5.3387781436197157</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>235.94823904</v>
+        <v>235.94823608999999</v>
       </c>
       <c r="C237" s="5">
-        <v>0.8142081800000085</v>
+        <v>0.81422965999999519</v>
       </c>
       <c r="D237" s="5">
-        <v>4.2353472319735852</v>
+        <v>4.2354615516766225</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>236.99712908999999</v>
+        <v>236.99713091999999</v>
       </c>
       <c r="C238" s="5">
-        <v>1.0488900499999829</v>
+        <v>1.0488948299999947</v>
       </c>
       <c r="D238" s="5">
-        <v>5.4668892596862806</v>
+        <v>5.4669148556866665</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>238.17585324999999</v>
+        <v>238.17585561999999</v>
       </c>
       <c r="C239" s="5">
-        <v>1.1787241600000016</v>
+        <v>1.1787247000000036</v>
       </c>
       <c r="D239" s="5">
-        <v>6.1342939411560327</v>
+        <v>6.1342967800595227</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>239.84133783999999</v>
+        <v>239.84135065999999</v>
       </c>
       <c r="C240" s="5">
-        <v>1.6654845900000055</v>
+        <v>1.6654950399999962</v>
       </c>
       <c r="D240" s="5">
-        <v>8.721566057507669</v>
+        <v>8.7216228119688424</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>240.27735788999999</v>
+        <v>240.27735928999999</v>
       </c>
       <c r="C241" s="5">
-        <v>0.43602004999999622</v>
+        <v>0.43600863000000345</v>
       </c>
       <c r="D241" s="5">
-        <v>2.2034878420669646</v>
+        <v>2.2034294322971659</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>241.53462769999999</v>
+        <v>241.53462908</v>
       </c>
       <c r="C242" s="5">
-        <v>1.2572698099999968</v>
+        <v>1.2572697900000094</v>
       </c>
       <c r="D242" s="5">
-        <v>6.4629889665046569</v>
+        <v>6.4629888219705833</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>243.47954865</v>
+        <v>243.47955001</v>
       </c>
       <c r="C243" s="5">
-        <v>1.9449209500000109</v>
+        <v>1.944920929999995</v>
       </c>
       <c r="D243" s="5">
-        <v>10.102461420602049</v>
+        <v>10.102461251772965</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>244.03210369000001</v>
+        <v>244.03210566999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.55255504000001565</v>
+        <v>0.5525556599999959</v>
       </c>
       <c r="D244" s="5">
-        <v>2.7575425102352558</v>
+        <v>2.7575456274901988</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>244.75437425000001</v>
+        <v>244.75437539999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.72227055999999834</v>
+        <v>0.72226972999999361</v>
       </c>
       <c r="D245" s="5">
-        <v>3.6100734491639308</v>
+        <v>3.6100692031009629</v>
       </c>
       <c r="E245" s="5">
-        <v>5.4492970697268328</v>
+        <v>5.449291250213828</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>243.98885149</v>
+        <v>243.98885490000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.76552276000001029</v>
+        <v>-0.76552049999997962</v>
       </c>
       <c r="D246" s="5">
-        <v>-3.6893651998920918</v>
+        <v>-3.6893544776743337</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>244.82595609000001</v>
+        <v>244.82595001999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.83710460000000353</v>
+        <v>0.83709511999998654</v>
       </c>
       <c r="D247" s="5">
-        <v>4.1956810636447628</v>
+        <v>4.1956325886930879</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>246.24300740000001</v>
+        <v>246.24299798000001</v>
       </c>
       <c r="C248" s="5">
-        <v>1.4170513100000051</v>
+        <v>1.4170479600000192</v>
       </c>
       <c r="D248" s="5">
-        <v>7.1710212650215155</v>
+        <v>7.1710039524822022</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>247.58666158</v>
+        <v>247.58665705000001</v>
       </c>
       <c r="C249" s="5">
-        <v>1.3436541799999873</v>
+        <v>1.3436590700000011</v>
       </c>
       <c r="D249" s="5">
-        <v>6.7480738699949194</v>
+        <v>6.7480994360807678</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>248.38708690000001</v>
+        <v>248.38708725000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.80042532000001643</v>
+        <v>0.80043019999999387</v>
       </c>
       <c r="D250" s="5">
-        <v>3.9492216973678218</v>
+        <v>3.9492462780951421</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>249.35176002</v>
+        <v>249.35176145</v>
       </c>
       <c r="C251" s="5">
-        <v>0.96467311999998628</v>
+        <v>0.96467419999999038</v>
       </c>
       <c r="D251" s="5">
-        <v>4.7613501448663387</v>
+        <v>4.761355582960336</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>249.18565376000001</v>
+        <v>249.18565934</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.16610625999999229</v>
+        <v>-0.16610210999999708</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.796460500247409</v>
+        <v>-0.7964406697690829</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>249.96860898</v>
+        <v>249.96860932999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.78295521999999096</v>
+        <v>0.78294998999999166</v>
       </c>
       <c r="D253" s="5">
-        <v>3.8363128022169901</v>
+        <v>3.836286644482878</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>249.94027389999999</v>
+        <v>249.94027462</v>
       </c>
       <c r="C254" s="5">
-        <v>-2.8335080000005064E-2</v>
+        <v>-2.8334709999995766E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.13594069086625415</v>
+        <v>-0.13593891666644486</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>251.39151752999999</v>
+        <v>251.3915188</v>
       </c>
       <c r="C255" s="5">
-        <v>1.4512436299999933</v>
+        <v>1.4512441800000033</v>
       </c>
       <c r="D255" s="5">
-        <v>7.1945087332070612</v>
+        <v>7.1945115260865222</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>251.61010167000001</v>
+        <v>251.61010396</v>
       </c>
       <c r="C256" s="5">
-        <v>0.21858414000001858</v>
+        <v>0.2185851600000035</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0484005093932769</v>
+        <v>1.0484054197423376</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>252.30481477000001</v>
+        <v>252.30481648</v>
       </c>
       <c r="C257" s="5">
-        <v>0.6947131000000013</v>
+        <v>0.69471251999999595</v>
       </c>
       <c r="D257" s="5">
-        <v>3.3640651014130052</v>
+        <v>3.3640622189607727</v>
       </c>
       <c r="E257" s="5">
-        <v>3.0849052414841482</v>
+        <v>3.0849054557902766</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>252.96404426000001</v>
+        <v>252.96405196000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.65922949000000131</v>
+        <v>0.65923548000000665</v>
       </c>
       <c r="D258" s="5">
-        <v>3.180847667801423</v>
+        <v>3.180876964882895</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>252.22619155000001</v>
+        <v>252.22618534</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.73785270999999852</v>
+        <v>-0.73786662000000547</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.4445844134888826</v>
+        <v>-3.4446482094070419</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>253.91254624000001</v>
+        <v>253.91254168</v>
       </c>
       <c r="C260" s="5">
-        <v>1.6863546900000017</v>
+        <v>1.6863563400000032</v>
       </c>
       <c r="D260" s="5">
-        <v>8.3247608382159157</v>
+        <v>8.3247694978952005</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>254.85810860000001</v>
+        <v>254.85810380999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.94556235999999672</v>
+        <v>0.94556212999998479</v>
       </c>
       <c r="D261" s="5">
-        <v>4.5614365305302051</v>
+        <v>4.5614354817800296</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>255.63901007999999</v>
+        <v>255.63900724999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.78090147999998294</v>
+        <v>0.780903440000003</v>
       </c>
       <c r="D262" s="5">
-        <v>3.7394777106222632</v>
+        <v>3.7394873266178186</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>256.71252988999998</v>
+        <v>256.71252684000001</v>
       </c>
       <c r="C263" s="5">
-        <v>1.0735198099999934</v>
+        <v>1.0735195900000178</v>
       </c>
       <c r="D263" s="5">
-        <v>5.1572631284486858</v>
+        <v>5.1572621054418955</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>258.09312473</v>
+        <v>258.09313092999997</v>
       </c>
       <c r="C264" s="5">
-        <v>1.3805948400000148</v>
+        <v>1.380604089999963</v>
       </c>
       <c r="D264" s="5">
-        <v>6.6479293256917815</v>
+        <v>6.6479752738916265</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>258.2073378</v>
+        <v>258.20733447999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.11421307000000525</v>
+        <v>0.11420355000001337</v>
       </c>
       <c r="D265" s="5">
-        <v>0.53232629116553021</v>
+        <v>0.53228179932280906</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>259.57784263999997</v>
+        <v>259.57784070999998</v>
       </c>
       <c r="C266" s="5">
-        <v>1.3705048399999669</v>
+        <v>1.3705062299999895</v>
       </c>
       <c r="D266" s="5">
-        <v>6.5585897480300748</v>
+        <v>6.5585966820979946</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>258.8132372</v>
+        <v>258.81323649000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.76460543999996844</v>
+        <v>-0.76460421999996697</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.4779817025767934</v>
+        <v>-3.4779762681649617</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>259.12830216999998</v>
+        <v>259.12832170000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.31506496999998035</v>
+        <v>0.31508521000000655</v>
       </c>
       <c r="D268" s="5">
-        <v>1.4706343856393023</v>
+        <v>1.4707294977927665</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>260.13853461000002</v>
+        <v>260.13853913999998</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0102324400000384</v>
+        <v>1.0102174399999626</v>
       </c>
       <c r="D269" s="5">
-        <v>4.7799241259412151</v>
+        <v>4.7798512566396667</v>
       </c>
       <c r="E269" s="5">
-        <v>3.1048633959447791</v>
+        <v>3.1048644925971702</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>260.73460646000001</v>
+        <v>260.73461666999998</v>
       </c>
       <c r="C270" s="5">
-        <v>0.59607184999998708</v>
+        <v>0.5960775300000023</v>
       </c>
       <c r="D270" s="5">
-        <v>2.784554087004909</v>
+        <v>2.7845809073544725</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>261.46810477999998</v>
+        <v>261.46809922</v>
       </c>
       <c r="C271" s="5">
-        <v>0.73349831999996695</v>
+        <v>0.73348255000001927</v>
       </c>
       <c r="D271" s="5">
-        <v>3.4285646379012213</v>
+        <v>3.4284896441910018</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>262.09512767000001</v>
+        <v>262.09510834000002</v>
       </c>
       <c r="C272" s="5">
-        <v>0.62702289000003475</v>
+        <v>0.62700912000002518</v>
       </c>
       <c r="D272" s="5">
-        <v>2.9159631074906045</v>
+        <v>2.9158982861305027</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>261.68122052000001</v>
+        <v>261.68121307000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.41390715</v>
+        <v>-0.41389527000001181</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.8786961336041186</v>
+        <v>-1.8786428159299207</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>261.38562108000002</v>
+        <v>261.38561067000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.2955994399999895</v>
+        <v>-0.29560240000000704</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.3471496807616612</v>
+        <v>-1.3471631249283522</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>261.72727995000002</v>
+        <v>261.72726366000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.34165887000000339</v>
+        <v>0.34165299000000005</v>
       </c>
       <c r="D275" s="5">
-        <v>1.5798534762519134</v>
+        <v>1.5798261543482406</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>261.60995115999998</v>
+        <v>261.60994821999998</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.11732879000004459</v>
+        <v>-0.11731544000002714</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.53661936446016689</v>
+        <v>-0.53655849015895596</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>261.95523537000003</v>
+        <v>261.95522539000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.34528421000004528</v>
+        <v>0.34527717000003122</v>
       </c>
       <c r="D277" s="5">
-        <v>1.5953601215805913</v>
+        <v>1.5953273753592567</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>262.40825224000002</v>
+        <v>262.40826514999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.45301686999999902</v>
+        <v>0.45303975999996737</v>
       </c>
       <c r="D278" s="5">
-        <v>2.0950939253727707</v>
+        <v>2.0952008756667251</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>261.98123379999998</v>
+        <v>261.98125884000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.4270184400000403</v>
+        <v>-0.42700630999996747</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.9353836605329522</v>
+        <v>-1.9353290802461287</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>262.32248025000001</v>
+        <v>262.32256989000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.34124645000002829</v>
+        <v>0.34131105000000161</v>
       </c>
       <c r="D280" s="5">
-        <v>1.574319544719649</v>
+        <v>1.5746195600133683</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>262.86665192999999</v>
+        <v>262.86670307000003</v>
       </c>
       <c r="C281" s="5">
-        <v>0.54417167999997673</v>
+        <v>0.54413318000001709</v>
       </c>
       <c r="D281" s="5">
-        <v>2.5179244525189715</v>
+        <v>2.5177434025927203</v>
       </c>
       <c r="E281" s="5">
-        <v>1.048717109170294</v>
+        <v>1.0487350082841074</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>262.32624881999999</v>
+        <v>262.32625467999998</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.54040310999999974</v>
+        <v>-0.5404483900000514</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.4392648375037407</v>
+        <v>-2.4394664469790106</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>263.42588389999997</v>
+        <v>263.42582069000002</v>
       </c>
       <c r="C283" s="5">
-        <v>1.0996350799999846</v>
+        <v>1.0995660100000464</v>
       </c>
       <c r="D283" s="5">
-        <v>5.1478418372524759</v>
+        <v>5.1475108841861461</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>263.62923588000001</v>
+        <v>263.62911910999998</v>
       </c>
       <c r="C284" s="5">
-        <v>0.20335198000003629</v>
+        <v>0.20329841999995324</v>
       </c>
       <c r="D284" s="5">
-        <v>0.93028481762684745</v>
+        <v>0.93003897707362171</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>264.96545316999999</v>
+        <v>264.96537871999999</v>
       </c>
       <c r="C285" s="5">
-        <v>1.3362172899999791</v>
+        <v>1.3362596100000133</v>
       </c>
       <c r="D285" s="5">
-        <v>6.2547096741166541</v>
+        <v>6.2549161731594083</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>265.62203246000001</v>
+        <v>265.62200085000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.65657929000002468</v>
+        <v>0.65662213000001657</v>
       </c>
       <c r="D286" s="5">
-        <v>3.0144400743235877</v>
+        <v>3.0146403053865622</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>265.94238135000001</v>
+        <v>265.94237716999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.32034888999999112</v>
+        <v>0.32037631999997984</v>
       </c>
       <c r="D287" s="5">
-        <v>1.4568778864572751</v>
+        <v>1.4570036354352167</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>266.22938784000002</v>
+        <v>266.22940402</v>
       </c>
       <c r="C288" s="5">
-        <v>0.28700649000001022</v>
+        <v>0.28702685000001793</v>
       </c>
       <c r="D288" s="5">
-        <v>1.302761280340059</v>
+        <v>1.3028542670137755</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>267.60986602000003</v>
+        <v>267.60987683000002</v>
       </c>
       <c r="C289" s="5">
-        <v>1.3804781800000114</v>
+        <v>1.3804728100000148</v>
       </c>
       <c r="D289" s="5">
-        <v>6.4029146374753099</v>
+        <v>6.4028886155400588</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>269.04164809999997</v>
+        <v>269.04171717000003</v>
       </c>
       <c r="C290" s="5">
-        <v>1.4317820799999481</v>
+        <v>1.4318403400000079</v>
       </c>
       <c r="D290" s="5">
-        <v>6.6126477912222592</v>
+        <v>6.6129245555357485</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>269.52371964000002</v>
+        <v>269.52382616</v>
       </c>
       <c r="C291" s="5">
-        <v>0.48207154000004948</v>
+        <v>0.48210898999997198</v>
       </c>
       <c r="D291" s="5">
-        <v>2.1714890321450353</v>
+        <v>2.1716588285286331</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>270.90550883999998</v>
+        <v>270.90573133999999</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3817891999999574</v>
+        <v>1.3819051799999897</v>
       </c>
       <c r="D292" s="5">
-        <v>6.3286103893096968</v>
+        <v>6.3291540748027009</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>271.24989378999999</v>
+        <v>271.25010293000003</v>
       </c>
       <c r="C293" s="5">
-        <v>0.34438495000000557</v>
+        <v>0.34437159000003703</v>
       </c>
       <c r="D293" s="5">
-        <v>1.5361949106660777</v>
+        <v>1.5361336280659499</v>
       </c>
       <c r="E293" s="5">
-        <v>3.1891614240335153</v>
+        <v>3.1892209101004099</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>272.85508028999999</v>
+        <v>272.85505354999998</v>
       </c>
       <c r="C294" s="5">
-        <v>1.6051865000000021</v>
+        <v>1.6049506199999541</v>
       </c>
       <c r="D294" s="5">
-        <v>7.3370388949720589</v>
+        <v>7.3359195595216642</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>273.69972695000001</v>
+        <v>273.69947943</v>
       </c>
       <c r="C295" s="5">
-        <v>0.84464666000002353</v>
+        <v>0.84442588000001706</v>
       </c>
       <c r="D295" s="5">
-        <v>3.7786072172099283</v>
+        <v>3.7776030415120454</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>274.49209696000003</v>
+        <v>274.49171371</v>
       </c>
       <c r="C296" s="5">
-        <v>0.79237001000001328</v>
+        <v>0.7922342800000024</v>
       </c>
       <c r="D296" s="5">
-        <v>3.5298941398179906</v>
+        <v>3.5292830664855002</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>274.72771463999999</v>
+        <v>274.72743484</v>
       </c>
       <c r="C297" s="5">
-        <v>0.23561767999996164</v>
+        <v>0.23572113000000172</v>
       </c>
       <c r="D297" s="5">
-        <v>1.0349291939233174</v>
+        <v>1.0353871894025257</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>275.63221800000002</v>
+        <v>275.63210143999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.90450336000003517</v>
+        <v>0.90466659999998456</v>
       </c>
       <c r="D298" s="5">
-        <v>4.0231682893270504</v>
+        <v>4.0239117426973614</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>276.72139841000001</v>
+        <v>276.72154893999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.0891804099999831</v>
+        <v>1.0894475000000057</v>
       </c>
       <c r="D299" s="5">
-        <v>4.8463138440898224</v>
+        <v>4.8475303103928447</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>277.20571115000001</v>
+        <v>277.20586666000003</v>
       </c>
       <c r="C300" s="5">
-        <v>0.48431274000000712</v>
+        <v>0.48431772000003548</v>
       </c>
       <c r="D300" s="5">
-        <v>2.1205532014981543</v>
+        <v>2.1205740519770533</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>278.72728541999999</v>
+        <v>278.72728624000001</v>
       </c>
       <c r="C301" s="5">
-        <v>1.5215742699999737</v>
+        <v>1.5214195799999857</v>
       </c>
       <c r="D301" s="5">
-        <v>6.7892996404108619</v>
+        <v>6.7885845185722715</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>279.40905671000002</v>
+        <v>279.40923286999998</v>
       </c>
       <c r="C302" s="5">
-        <v>0.68177129000002878</v>
+        <v>0.68194662999997036</v>
       </c>
       <c r="D302" s="5">
-        <v>2.9750302145776786</v>
+        <v>2.9758056581968839</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>281.11602119999998</v>
+        <v>281.11633363999999</v>
       </c>
       <c r="C303" s="5">
-        <v>1.7069644899999616</v>
+        <v>1.7071007700000109</v>
       </c>
       <c r="D303" s="5">
-        <v>7.5824471242561531</v>
+        <v>7.583068031682072</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>282.31203691000002</v>
+        <v>282.31237213000003</v>
       </c>
       <c r="C304" s="5">
-        <v>1.1960157100000401</v>
+        <v>1.1960384900000349</v>
       </c>
       <c r="D304" s="5">
-        <v>5.2266096099647275</v>
+        <v>5.2267055542056795</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>283.51973277000002</v>
+        <v>283.52015370999999</v>
       </c>
       <c r="C305" s="5">
-        <v>1.2076958600000012</v>
+        <v>1.2077815799999598</v>
       </c>
       <c r="D305" s="5">
-        <v>5.2559715364238091</v>
+        <v>5.2563470279883617</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5234447131246691</v>
+        <v>4.5235193083655423</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>282.49443711999999</v>
+        <v>282.49469675</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.0252956500000323</v>
+        <v>-1.0254569599999854</v>
       </c>
       <c r="D306" s="5">
-        <v>-4.254292870254206</v>
+        <v>-4.2549427487132192</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>282.96422102999998</v>
+        <v>282.96441206999998</v>
       </c>
       <c r="C307" s="5">
-        <v>0.46978390999998965</v>
+        <v>0.46971531999997751</v>
       </c>
       <c r="D307" s="5">
-        <v>2.0139355449144691</v>
+        <v>2.0136369418399802</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>283.32707210000001</v>
+        <v>283.32426203</v>
       </c>
       <c r="C308" s="5">
-        <v>0.36285107000003336</v>
+        <v>0.35984996000001956</v>
       </c>
       <c r="D308" s="5">
-        <v>1.5496848748123071</v>
+        <v>1.5367767392042708</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>285.81376023000001</v>
+        <v>285.81387828999999</v>
       </c>
       <c r="C309" s="5">
-        <v>2.4866881300000045</v>
+        <v>2.4896162599999911</v>
       </c>
       <c r="D309" s="5">
-        <v>11.055665782724923</v>
+        <v>11.069434733826334</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>287.60042399999998</v>
+        <v>287.60051404000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.7866637699999615</v>
+        <v>1.7866357500000163</v>
       </c>
       <c r="D310" s="5">
-        <v>7.7647336666193612</v>
+        <v>7.7646043582006108</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>288.79262602</v>
+        <v>288.79298984000002</v>
       </c>
       <c r="C311" s="5">
-        <v>1.1922020200000247</v>
+        <v>1.1924758000000111</v>
       </c>
       <c r="D311" s="5">
-        <v>5.0894052946915069</v>
+        <v>5.09059918779593</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>290.05506792</v>
+        <v>290.05540339999999</v>
       </c>
       <c r="C312" s="5">
-        <v>1.2624418999999989</v>
+        <v>1.2624135599999704</v>
       </c>
       <c r="D312" s="5">
-        <v>5.3737164783743241</v>
+        <v>5.3735859980265532</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>290.81573700000001</v>
+        <v>290.81591100000003</v>
       </c>
       <c r="C313" s="5">
-        <v>0.76066908000001376</v>
+        <v>0.76050760000003947</v>
       </c>
       <c r="D313" s="5">
-        <v>3.1927892610881026</v>
+        <v>3.1920979247986869</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>290.26750320000002</v>
+        <v>290.26789127000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.54823379999999133</v>
+        <v>-0.54801973000002135</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.2388819047307051</v>
+        <v>-2.238015399360771</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>292.23171381999998</v>
+        <v>292.23223804000003</v>
       </c>
       <c r="C315" s="5">
-        <v>1.9642106199999603</v>
+        <v>1.9643467700000201</v>
       </c>
       <c r="D315" s="5">
-        <v>8.4294196415020792</v>
+        <v>8.4300141537158915</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>293.47016106000001</v>
+        <v>293.47058060000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.2384472400000277</v>
+        <v>1.2383425599999782</v>
       </c>
       <c r="D316" s="5">
-        <v>5.2056985667502831</v>
+        <v>5.205238692521541</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>294.35176087000002</v>
+        <v>294.35233774</v>
       </c>
       <c r="C317" s="5">
-        <v>0.88159981000001153</v>
+        <v>0.88175713999999061</v>
       </c>
       <c r="D317" s="5">
-        <v>3.665024213268997</v>
+        <v>3.6656837910937989</v>
       </c>
       <c r="E317" s="5">
-        <v>3.8205552728801662</v>
+        <v>3.8206045983876447</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>295.38160155999998</v>
+        <v>295.38209486</v>
       </c>
       <c r="C318" s="5">
-        <v>1.0298406899999577</v>
+        <v>1.0297571199999993</v>
       </c>
       <c r="D318" s="5">
-        <v>4.2801464983861948</v>
+        <v>4.279783911417212</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>296.05020739000003</v>
+        <v>296.05081738000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.66860583000004681</v>
+        <v>0.66872252000001708</v>
       </c>
       <c r="D319" s="5">
-        <v>2.7503109663315595</v>
+        <v>2.7507923120532851</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>296.50551062</v>
+        <v>296.49999323999998</v>
       </c>
       <c r="C320" s="5">
-        <v>0.45530322999996997</v>
+        <v>0.44917585999996845</v>
       </c>
       <c r="D320" s="5">
-        <v>1.8612015963740625</v>
+        <v>1.8359407672402073</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>296.87268918000001</v>
+        <v>296.87320966999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.36717856000001348</v>
+        <v>0.37321643000001359</v>
       </c>
       <c r="D321" s="5">
-        <v>1.4961870082122797</v>
+        <v>1.5209893320433432</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>297.49098206000002</v>
+        <v>297.49130450000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.6182928800000127</v>
+        <v>0.61809483000001819</v>
       </c>
       <c r="D322" s="5">
-        <v>2.5280520976141085</v>
+        <v>2.5272285414104978</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>297.76027377000003</v>
+        <v>297.76092499999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.26929171000000451</v>
+        <v>0.26962049999997362</v>
       </c>
       <c r="D323" s="5">
-        <v>1.0916760103478529</v>
+        <v>1.093014345688359</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>298.90275366999998</v>
+        <v>298.90338989000003</v>
       </c>
       <c r="C324" s="5">
-        <v>1.1424798999999553</v>
+        <v>1.142464890000042</v>
       </c>
       <c r="D324" s="5">
-        <v>4.7027121143716766</v>
+        <v>4.7026385169889773</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>299.77886881000001</v>
+        <v>299.77937621000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.87611514000002444</v>
+        <v>0.87598631999998133</v>
       </c>
       <c r="D325" s="5">
-        <v>3.5745858702026512</v>
+        <v>3.5740440481998981</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>301.18809979000002</v>
+        <v>301.18880397999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.409230980000018</v>
+        <v>1.4094277699999793</v>
       </c>
       <c r="D326" s="5">
-        <v>5.7892417044270728</v>
+        <v>5.790061098179633</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>301.7479788</v>
+        <v>301.74871638000002</v>
       </c>
       <c r="C327" s="5">
-        <v>0.55987900999997464</v>
+        <v>0.55991240000003017</v>
       </c>
       <c r="D327" s="5">
-        <v>2.2536301046092166</v>
+        <v>2.2537605601349986</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>301.94616789999998</v>
+        <v>301.94663306000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.19818909999997913</v>
+        <v>0.19791667999999163</v>
       </c>
       <c r="D328" s="5">
-        <v>0.79101750767112122</v>
+        <v>0.78992435469276145</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>302.10070927999999</v>
+        <v>302.10122274999998</v>
       </c>
       <c r="C329" s="5">
-        <v>0.15454138000001194</v>
+        <v>0.15458968999996614</v>
       </c>
       <c r="D329" s="5">
-        <v>0.61591305893029524</v>
+        <v>0.6161051854777666</v>
       </c>
       <c r="E329" s="5">
-        <v>2.6325469863325512</v>
+        <v>2.6325202882691245</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>304.52167175</v>
+        <v>304.52202425000002</v>
       </c>
       <c r="C330" s="5">
-        <v>2.4209624700000063</v>
+        <v>2.4208015000000387</v>
       </c>
       <c r="D330" s="5">
-        <v>10.051894843659115</v>
+        <v>10.051178921695447</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>305.60723429000001</v>
+        <v>305.60762705000002</v>
       </c>
       <c r="C331" s="5">
-        <v>1.0855625400000122</v>
+        <v>1.0856028000000038</v>
       </c>
       <c r="D331" s="5">
-        <v>4.3626512288215347</v>
+        <v>4.3628110612982995</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>306.60397979999999</v>
+        <v>306.59672673</v>
       </c>
       <c r="C332" s="5">
-        <v>0.99674550999998246</v>
+        <v>0.98909967999998116</v>
       </c>
       <c r="D332" s="5">
-        <v>3.9848062034375298</v>
+        <v>3.9536882801107343</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>307.21693119000003</v>
+        <v>307.21744517000002</v>
       </c>
       <c r="C333" s="5">
-        <v>0.61295139000003473</v>
+        <v>0.62071844000001875</v>
       </c>
       <c r="D333" s="5">
-        <v>2.425550311927771</v>
+        <v>2.4566876369219504</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>307.33545343999998</v>
+        <v>307.33627110999998</v>
       </c>
       <c r="C334" s="5">
-        <v>0.11852224999995542</v>
+        <v>0.11882593999996516</v>
       </c>
       <c r="D334" s="5">
-        <v>0.4639356089841673</v>
+        <v>0.46512610305253776</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>308.76213789000002</v>
+        <v>308.76354474999999</v>
       </c>
       <c r="C335" s="5">
-        <v>1.4266844500000389</v>
+        <v>1.4272736400000099</v>
       </c>
       <c r="D335" s="5">
-        <v>5.7149783368258822</v>
+        <v>5.7173835057558131</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>306.43311261000002</v>
+        <v>306.43414380000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.3290252799999962</v>
+        <v>-2.3294009499999788</v>
       </c>
       <c r="D336" s="5">
-        <v>-8.6854803976796688</v>
+        <v>-8.686785793829122</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>307.31550855</v>
+        <v>307.31588147999997</v>
       </c>
       <c r="C337" s="5">
-        <v>0.88239593999998078</v>
+        <v>0.88173767999995789</v>
       </c>
       <c r="D337" s="5">
-        <v>3.5107407933217649</v>
+        <v>3.5080682316856793</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>308.37678524</v>
+        <v>308.37934099</v>
       </c>
       <c r="C338" s="5">
-        <v>1.0612766899999997</v>
+        <v>1.0634595100000297</v>
       </c>
       <c r="D338" s="5">
-        <v>4.2236774435869151</v>
+        <v>4.2325254198106954</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>308.27323111999999</v>
+        <v>308.27324340000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.10355412000001252</v>
+        <v>-0.1060975899999903</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.40222124059443587</v>
+        <v>-0.41207840130192963</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>308.76643567999997</v>
+        <v>308.76642680999998</v>
       </c>
       <c r="C340" s="5">
-        <v>0.49320455999998103</v>
+        <v>0.4931834099999719</v>
       </c>
       <c r="D340" s="5">
-        <v>1.9368572467044487</v>
+        <v>1.9367733787922337</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>309.60488822000002</v>
+        <v>309.60511317999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.83845254000004843</v>
+        <v>0.8386863700000049</v>
       </c>
       <c r="D341" s="5">
-        <v>3.3077003599851773</v>
+        <v>3.3086367416713447</v>
       </c>
       <c r="E341" s="5">
-        <v>2.4839991133701167</v>
+        <v>2.4838993903079087</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>310.49917033999998</v>
+        <v>310.49888003000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.8942821199999571</v>
+        <v>0.89376685000001999</v>
       </c>
       <c r="D342" s="5">
-        <v>3.521753906375058</v>
+        <v>3.5196898083194039</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>310.8593783</v>
+        <v>310.85826971</v>
       </c>
       <c r="C343" s="5">
-        <v>0.3602079600000252</v>
+        <v>0.3593896799999925</v>
       </c>
       <c r="D343" s="5">
-        <v>1.4010286018597329</v>
+        <v>1.3978269293520196</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>311.69217913</v>
+        <v>311.68539002</v>
       </c>
       <c r="C344" s="5">
-        <v>0.83280082999999649</v>
+        <v>0.82712030999999797</v>
       </c>
       <c r="D344" s="5">
-        <v>3.2626280447975109</v>
+        <v>3.2400587740645692</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>310.97477120000002</v>
+        <v>310.97470941</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.71740792999997893</v>
+        <v>-0.71068060999999716</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.7272888574222387</v>
+        <v>-2.7020923550032272</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>311.68035162000001</v>
+        <v>311.68135360000002</v>
       </c>
       <c r="C346" s="5">
-        <v>0.70558041999998977</v>
+        <v>0.70664419000001999</v>
       </c>
       <c r="D346" s="5">
-        <v>2.756953085422631</v>
+        <v>2.7611622533295632</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>313.37370267</v>
+        <v>313.37584089000001</v>
       </c>
       <c r="C347" s="5">
-        <v>1.6933510499999898</v>
+        <v>1.6944872899999837</v>
       </c>
       <c r="D347" s="5">
-        <v>6.7179531207946619</v>
+        <v>6.7225742464081861</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>314.37173336000001</v>
+        <v>314.37622490000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.99803069000000733</v>
+        <v>1.0003840100000048</v>
       </c>
       <c r="D348" s="5">
-        <v>3.8894118189501059</v>
+        <v>3.8987174613146935</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>315.33786504</v>
+        <v>315.33844453</v>
       </c>
       <c r="C349" s="5">
-        <v>0.9661316799999895</v>
+        <v>0.96221962999999278</v>
       </c>
       <c r="D349" s="5">
-        <v>3.7508347164738387</v>
+        <v>3.735336030961145</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>315.58228120000001</v>
+        <v>315.58370975000003</v>
       </c>
       <c r="C350" s="5">
-        <v>0.24441616000001432</v>
+        <v>0.2452652200000216</v>
       </c>
       <c r="D350" s="5">
-        <v>0.93408689328440264</v>
+        <v>0.93734391529993744</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>315.71973716999997</v>
+        <v>315.71966645999998</v>
       </c>
       <c r="C351" s="5">
-        <v>0.13745596999996224</v>
+        <v>0.13595670999995946</v>
       </c>
       <c r="D351" s="5">
-        <v>0.52392955808910902</v>
+        <v>0.51819905415297907</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>316.16089061000002</v>
+        <v>316.16086108000002</v>
       </c>
       <c r="C352" s="5">
-        <v>0.44115344000005052</v>
+        <v>0.44119462000003296</v>
       </c>
       <c r="D352" s="5">
-        <v>1.6896996110470353</v>
+        <v>1.6898589337130954</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>317.11579418000002</v>
+        <v>317.11493123999998</v>
       </c>
       <c r="C353" s="5">
-        <v>0.95490356999999904</v>
+        <v>0.95407015999995792</v>
       </c>
       <c r="D353" s="5">
-        <v>3.6851879907496388</v>
+        <v>3.6819184550497042</v>
       </c>
       <c r="E353" s="5">
-        <v>2.4259649139205086</v>
+        <v>2.425611768121505</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>317.12650581999998</v>
+        <v>317.12449844000002</v>
       </c>
       <c r="C354" s="5">
-        <v>1.0711639999954059E-2</v>
+        <v>9.5672000000490698E-3</v>
       </c>
       <c r="D354" s="5">
-        <v>4.0541519927450587E-2</v>
+        <v>3.6209412011478648E-2</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>318.45948403</v>
+        <v>318.45714096</v>
       </c>
       <c r="C355" s="5">
-        <v>1.3329782100000216</v>
+        <v>1.332642519999979</v>
       </c>
       <c r="D355" s="5">
-        <v>5.1622178192758161</v>
+        <v>5.1609210285374685</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>319.25470503999998</v>
+        <v>319.24986932000002</v>
       </c>
       <c r="C356" s="5">
-        <v>0.79522100999997747</v>
+        <v>0.79272836000001234</v>
       </c>
       <c r="D356" s="5">
-        <v>3.0380027022154144</v>
+        <v>3.0283718067047438</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>319.89322557999998</v>
+        <v>319.88839008999997</v>
       </c>
       <c r="C357" s="5">
-        <v>0.6385205400000018</v>
+        <v>0.63852076999995688</v>
       </c>
       <c r="D357" s="5">
-        <v>2.4266195588044992</v>
+        <v>2.4266576041425125</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>321.08260337000002</v>
+        <v>321.08115218</v>
       </c>
       <c r="C358" s="5">
-        <v>1.1893777900000373</v>
+        <v>1.1927620900000306</v>
       </c>
       <c r="D358" s="5">
-        <v>4.5540332259234928</v>
+        <v>4.5673287973411414</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>321.81508651000001</v>
+        <v>321.83004846</v>
       </c>
       <c r="C359" s="5">
-        <v>0.73248313999999937</v>
+        <v>0.74889627999999675</v>
       </c>
       <c r="D359" s="5">
-        <v>2.7721611440642002</v>
+        <v>2.8350905185341002</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>321.95820906</v>
+        <v>321.96289230000002</v>
       </c>
       <c r="C360" s="5">
-        <v>0.14312254999998686</v>
+        <v>0.13284384000002092</v>
       </c>
       <c r="D360" s="5">
-        <v>0.53498978628638838</v>
+        <v>0.49645773244602065</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>323.13638472000002</v>
+        <v>323.13554117000001</v>
       </c>
       <c r="C361" s="5">
-        <v>1.1781756600000222</v>
+        <v>1.1726488699999891</v>
       </c>
       <c r="D361" s="5">
-        <v>4.480755931555902</v>
+        <v>4.4592478356135556</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>323.18040017999999</v>
+        <v>323.18071096</v>
       </c>
       <c r="C362" s="5">
-        <v>4.4015459999968698E-2</v>
+        <v>4.5169789999988552E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.16357842292162861</v>
+        <v>0.16787209566442307</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>323.67950503999998</v>
+        <v>323.67948167999998</v>
       </c>
       <c r="C363" s="5">
-        <v>0.49910485999998855</v>
+        <v>0.49877071999998179</v>
       </c>
       <c r="D363" s="5">
-        <v>1.8690469924941944</v>
+        <v>1.8677832539359951</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>324.44166774000001</v>
+        <v>324.44066411</v>
       </c>
       <c r="C364" s="5">
-        <v>0.76216270000003306</v>
+        <v>0.76118243000001939</v>
       </c>
       <c r="D364" s="5">
-        <v>2.8625025364636514</v>
+        <v>2.8587733348501621</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>324.58123790000002</v>
+        <v>324.57849334999997</v>
       </c>
       <c r="C365" s="5">
-        <v>0.13957016000000522</v>
+        <v>0.13782923999997365</v>
       </c>
       <c r="D365" s="5">
-        <v>0.5174459652822927</v>
+        <v>0.51097813060616559</v>
       </c>
       <c r="E365" s="5">
-        <v>2.3541696304670623</v>
+        <v>2.3535826839863994</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>325.68119444000001</v>
+        <v>325.67692724</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0999565399999938</v>
+        <v>1.0984338900000239</v>
       </c>
       <c r="D366" s="5">
-        <v>4.1432769249266865</v>
+        <v>4.1374699291651273</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>326.66355389</v>
+        <v>326.6590185</v>
       </c>
       <c r="C367" s="5">
-        <v>0.98235944999998992</v>
+        <v>0.98209126000000424</v>
       </c>
       <c r="D367" s="5">
-        <v>3.6802427490267853</v>
+        <v>3.6792703083861733</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>325.97862470000001</v>
+        <v>325.97681563999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.68492918999999119</v>
+        <v>-0.68220286000001806</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.4872764714984563</v>
+        <v>-2.4775234251998568</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>285.09501283999998</v>
+        <v>285.08709870000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-40.88361186000003</v>
+        <v>-40.889716939999971</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.973458006719355</v>
+        <v>-79.978794865592718</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>297.13335231000002</v>
+        <v>297.13122478000003</v>
       </c>
       <c r="C370" s="5">
-        <v>12.038339470000039</v>
+        <v>12.044126080000012</v>
       </c>
       <c r="D370" s="5">
-        <v>64.263620172841456</v>
+        <v>64.3042308272626</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>304.77162805</v>
+        <v>304.79446105</v>
       </c>
       <c r="C371" s="5">
-        <v>7.6382757399999832</v>
+        <v>7.6632362699999703</v>
       </c>
       <c r="D371" s="5">
-        <v>35.605588165824756</v>
+        <v>35.739213198676808</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>306.05037070999998</v>
+        <v>306.05751488999999</v>
       </c>
       <c r="C372" s="5">
-        <v>1.2787426599999776</v>
+        <v>1.2630538399999978</v>
       </c>
       <c r="D372" s="5">
-        <v>5.1527169863911704</v>
+        <v>5.0876609969039865</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>307.11599145000002</v>
+        <v>307.11638555000002</v>
       </c>
       <c r="C373" s="5">
-        <v>1.0656207400000426</v>
+        <v>1.0588706600000251</v>
       </c>
       <c r="D373" s="5">
-        <v>4.2591665839493587</v>
+        <v>4.2315711868919026</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>308.87117595000001</v>
+        <v>308.86906704</v>
       </c>
       <c r="C374" s="5">
-        <v>1.7551844999999844</v>
+        <v>1.7526814899999863</v>
       </c>
       <c r="D374" s="5">
-        <v>7.0777929657337424</v>
+        <v>7.0673713141964356</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>311.93680884999998</v>
+        <v>311.93733786000001</v>
       </c>
       <c r="C375" s="5">
-        <v>3.0656328999999687</v>
+        <v>3.0682708200000093</v>
       </c>
       <c r="D375" s="5">
-        <v>12.582508397328397</v>
+        <v>12.594024431714445</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>313.36902749000001</v>
+        <v>313.36778837000003</v>
       </c>
       <c r="C376" s="5">
-        <v>1.4322186400000305</v>
+        <v>1.4304505100000142</v>
       </c>
       <c r="D376" s="5">
-        <v>5.650933397074942</v>
+        <v>5.643770401931425</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>314.73054216999998</v>
+        <v>314.72700601000003</v>
       </c>
       <c r="C377" s="5">
-        <v>1.3615146799999707</v>
+        <v>1.3592176399999971</v>
       </c>
       <c r="D377" s="5">
-        <v>5.3401277898985189</v>
+        <v>5.3309239298121369</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.0348937584109281</v>
+        <v>-3.0351633092882913</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>315.87201312000002</v>
+        <v>315.85273124000003</v>
       </c>
       <c r="C378" s="5">
-        <v>1.1414709500000413</v>
+        <v>1.1257252300000005</v>
       </c>
       <c r="D378" s="5">
-        <v>4.4400570951129259</v>
+        <v>4.3776503184145277</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>314.09283151</v>
+        <v>314.08933416999997</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.7791816100000233</v>
+        <v>-1.7633970700000532</v>
       </c>
       <c r="D379" s="5">
-        <v>-6.553612480252835</v>
+        <v>-6.4976283588226158</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>316.30370728999998</v>
+        <v>316.3078246</v>
       </c>
       <c r="C380" s="5">
-        <v>2.2108757799999808</v>
+        <v>2.2184904300000312</v>
       </c>
       <c r="D380" s="5">
-        <v>8.7815117204492523</v>
+        <v>8.8130433415062548</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>316.43702236000001</v>
+        <v>316.42652458999999</v>
       </c>
       <c r="C381" s="5">
-        <v>0.13331507000003739</v>
+        <v>0.11869998999998188</v>
       </c>
       <c r="D381" s="5">
-        <v>0.50694775842425877</v>
+        <v>0.45125139772621559</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>316.23618499999998</v>
+        <v>316.23518859000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.20083736000003682</v>
+        <v>-0.19133599999997841</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.75896719559793713</v>
+        <v>-0.72320466786099935</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>317.03786265999997</v>
+        <v>317.07283032999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.80167765999999574</v>
+        <v>0.83764173999998093</v>
       </c>
       <c r="D383" s="5">
-        <v>3.0848473930934039</v>
+        <v>3.2252699154349473</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>319.56470532999998</v>
+        <v>319.57343488999999</v>
       </c>
       <c r="C384" s="5">
-        <v>2.5268426700000077</v>
+        <v>2.5006045599999993</v>
       </c>
       <c r="D384" s="5">
-        <v>9.9947882505174501</v>
+        <v>9.8853246520263394</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>319.04267998</v>
+        <v>319.04497599000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.52202534999997852</v>
+        <v>-0.52845889999997553</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.9427451134848894</v>
+        <v>-1.9664173479677638</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>318.18725807999999</v>
+        <v>318.18658512000002</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.85542190000001028</v>
+        <v>-0.85839086999999381</v>
       </c>
       <c r="D386" s="5">
-        <v>-3.1704322363916959</v>
+        <v>-3.1812511950766065</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>320.54500904000002</v>
+        <v>320.54500230000002</v>
       </c>
       <c r="C387" s="5">
-        <v>2.3577509600000326</v>
+        <v>2.3584171800000036</v>
       </c>
       <c r="D387" s="5">
-        <v>9.2634276083670919</v>
+        <v>9.2661731572757589</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>320.86221692999999</v>
+        <v>320.85650657000002</v>
       </c>
       <c r="C388" s="5">
-        <v>0.3172078899999633</v>
+        <v>0.31150427000000036</v>
       </c>
       <c r="D388" s="5">
-        <v>1.1939917417446155</v>
+        <v>1.1724080853328989</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>322.08582784999999</v>
+        <v>322.07605794</v>
       </c>
       <c r="C389" s="5">
-        <v>1.2236109199999987</v>
+        <v>1.2195513699999765</v>
       </c>
       <c r="D389" s="5">
-        <v>4.673424128593795</v>
+        <v>4.6576782898891667</v>
       </c>
       <c r="E389" s="5">
-        <v>2.3370104564008676</v>
+        <v>2.3350560294042477</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>321.80045852000001</v>
+        <v>321.76134031999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.28536932999998044</v>
+        <v>-0.31471762000001036</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.0580390437990084</v>
+        <v>-1.1663023409474227</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>322.40213512999998</v>
+        <v>322.39808413999998</v>
       </c>
       <c r="C391" s="5">
-        <v>0.60167660999996997</v>
+        <v>0.63674381999999241</v>
       </c>
       <c r="D391" s="5">
-        <v>2.2668804881254667</v>
+        <v>2.4007364200125503</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>322.81487952999998</v>
+        <v>322.82590604000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.41274440000000823</v>
+        <v>0.42782190000002629</v>
       </c>
       <c r="D392" s="5">
-        <v>1.5471226901324853</v>
+        <v>1.6040723429939785</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>326.72781560999999</v>
+        <v>326.72679492999998</v>
       </c>
       <c r="C393" s="5">
-        <v>3.9129360800000086</v>
+        <v>3.9008888899999761</v>
       </c>
       <c r="D393" s="5">
-        <v>15.555541488399927</v>
+        <v>15.503857089058283</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>327.58450469000002</v>
+        <v>327.59307689000002</v>
       </c>
       <c r="C394" s="5">
-        <v>0.85668908000002375</v>
+        <v>0.86628196000003754</v>
       </c>
       <c r="D394" s="5">
-        <v>3.1922062210464119</v>
+        <v>3.2284844664190349</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>327.74146944</v>
+        <v>327.77740796000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.156964749999986</v>
+        <v>0.18433106999998472</v>
       </c>
       <c r="D395" s="5">
-        <v>0.576507383814584</v>
+        <v>0.67731321880437623</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>331.31673606999999</v>
+        <v>331.33111258999998</v>
       </c>
       <c r="C396" s="5">
-        <v>3.5752666299999873</v>
+        <v>3.5537046299999702</v>
       </c>
       <c r="D396" s="5">
-        <v>13.90524775210158</v>
+        <v>13.814718214003886</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>332.15925516999999</v>
+        <v>332.16711089</v>
       </c>
       <c r="C397" s="5">
-        <v>0.84251910000000407</v>
+        <v>0.83599830000002839</v>
       </c>
       <c r="D397" s="5">
-        <v>3.0945729701331803</v>
+        <v>3.0701536463831669</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>334.09582877000003</v>
+        <v>334.09557298999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.9365736000000311</v>
+        <v>1.9284620999999902</v>
       </c>
       <c r="D398" s="5">
-        <v>7.2250717857168079</v>
+        <v>7.1936605928712982</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>335.47565709999998</v>
+        <v>335.47329540999999</v>
       </c>
       <c r="C399" s="5">
-        <v>1.3798283299999525</v>
+        <v>1.3777224199999978</v>
       </c>
       <c r="D399" s="5">
-        <v>5.0701870215224432</v>
+        <v>5.0622764659963515</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>337.13958479000001</v>
+        <v>337.13301135</v>
       </c>
       <c r="C400" s="5">
-        <v>1.6639276900000368</v>
+        <v>1.6597159400000123</v>
       </c>
       <c r="D400" s="5">
-        <v>6.1169660454934771</v>
+        <v>6.1011031427645745</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>337.49291868</v>
+        <v>337.46942431999997</v>
       </c>
       <c r="C401" s="5">
-        <v>0.3533338899999876</v>
+        <v>0.33641296999996939</v>
       </c>
       <c r="D401" s="5">
-        <v>1.264915974235592</v>
+        <v>1.2040308124403154</v>
       </c>
       <c r="E401" s="5">
-        <v>4.7835357838766246</v>
+        <v>4.7794196434395086</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>339.84803404000002</v>
+        <v>339.7707024</v>
       </c>
       <c r="C402" s="5">
-        <v>2.3551153600000134</v>
+        <v>2.3012780800000314</v>
       </c>
       <c r="D402" s="5">
-        <v>8.7029087291853102</v>
+        <v>8.4970595256659074</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>341.13283618000003</v>
+        <v>341.10852786999999</v>
       </c>
       <c r="C403" s="5">
-        <v>1.2848021400000107</v>
+        <v>1.3378254699999843</v>
       </c>
       <c r="D403" s="5">
-        <v>4.6321517235252907</v>
+        <v>4.8286008633664057</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>343.50060739999998</v>
+        <v>343.54945515999998</v>
       </c>
       <c r="C404" s="5">
-        <v>2.3677712199999519</v>
+        <v>2.4409272899999905</v>
       </c>
       <c r="D404" s="5">
-        <v>8.6545236610594536</v>
+        <v>8.9331956500742891</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>345.27489910000003</v>
+        <v>345.29518973</v>
       </c>
       <c r="C405" s="5">
-        <v>1.7742917000000489</v>
+        <v>1.7457345700000246</v>
       </c>
       <c r="D405" s="5">
-        <v>6.3775471530557848</v>
+        <v>6.2710985236450023</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>347.39468488</v>
+        <v>347.41628816000002</v>
       </c>
       <c r="C406" s="5">
-        <v>2.1197857799999724</v>
+        <v>2.1210984300000177</v>
       </c>
       <c r="D406" s="5">
-        <v>7.6212295507981587</v>
+        <v>7.6256461034387657</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>348.69123112</v>
+        <v>348.73403495000002</v>
       </c>
       <c r="C407" s="5">
-        <v>1.2965462399999979</v>
+        <v>1.3177467900000011</v>
       </c>
       <c r="D407" s="5">
-        <v>4.5717261367220097</v>
+        <v>4.6477525458445967</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>348.19329792000002</v>
+        <v>348.20726495000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.49793319999997721</v>
+        <v>-0.52676999999999907</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.7002124319461576</v>
+        <v>-1.7976414383179096</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>348.76099735000003</v>
+        <v>348.77030253999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.56769943000000467</v>
+        <v>0.56303758999996489</v>
       </c>
       <c r="D409" s="5">
-        <v>1.9741376585341808</v>
+        <v>1.9577027419397375</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>349.88437037</v>
+        <v>349.88668392</v>
       </c>
       <c r="C410" s="5">
-        <v>1.1233730199999741</v>
+        <v>1.1163813800000071</v>
       </c>
       <c r="D410" s="5">
-        <v>3.9344638497302853</v>
+        <v>3.9094377244706546</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>350.31632195999998</v>
+        <v>350.31289472999998</v>
       </c>
       <c r="C411" s="5">
-        <v>0.43195158999998284</v>
+        <v>0.4262108099999864</v>
       </c>
       <c r="D411" s="5">
-        <v>1.4915670595615937</v>
+        <v>1.471600845526444</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>351.11544196</v>
+        <v>351.11097083999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.79912000000001626</v>
+        <v>0.79807611000001089</v>
       </c>
       <c r="D412" s="5">
-        <v>2.7719722278226611</v>
+        <v>2.7683331348580253</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>351.83003600000001</v>
+        <v>351.79017641000002</v>
       </c>
       <c r="C413" s="5">
-        <v>0.71459404000000859</v>
+        <v>0.67920557000002191</v>
       </c>
       <c r="D413" s="5">
-        <v>2.4697773712663684</v>
+        <v>2.3461941328607239</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2481238942953858</v>
+        <v>4.2435702490251748</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>351.32029162999999</v>
+        <v>351.19328431000002</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.50974437000002126</v>
+        <v>-0.59689209999999093</v>
       </c>
       <c r="D414" s="5">
-        <v>-1.7248168287953058</v>
+        <v>-2.0171795300880313</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>353.05075768</v>
+        <v>352.99462582000001</v>
       </c>
       <c r="C415" s="5">
-        <v>1.7304660500000182</v>
+        <v>1.8013415099999861</v>
       </c>
       <c r="D415" s="5">
-        <v>6.0735147314794125</v>
+        <v>6.3316839631128108</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>352.98244390000002</v>
+        <v>353.06800027999998</v>
       </c>
       <c r="C416" s="5">
-        <v>-6.8313779999982671E-2</v>
+        <v>7.3374459999968167E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.23194781176352208</v>
+        <v>0.24972075312112985</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>353.70233022000002</v>
+        <v>353.75591529000002</v>
       </c>
       <c r="C417" s="5">
-        <v>0.71988632000000052</v>
+        <v>0.68791501000004018</v>
       </c>
       <c r="D417" s="5">
-        <v>2.4749662810797934</v>
+        <v>2.3632894626125056</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>354.09418785000003</v>
+        <v>354.13662504000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.39185763000000406</v>
+        <v>0.38070974999999407</v>
       </c>
       <c r="D418" s="5">
-        <v>1.3375795798855838</v>
+        <v>1.2991035296610054</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>354.71528847000002</v>
+        <v>354.75112238999998</v>
       </c>
       <c r="C419" s="5">
-        <v>0.62110061999999289</v>
+        <v>0.61449734999996508</v>
       </c>
       <c r="D419" s="5">
-        <v>2.1252912670773894</v>
+        <v>2.1022256536203932</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>355.35086921999999</v>
+        <v>355.36930412999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.63558074999997416</v>
+        <v>0.61818174000001136</v>
       </c>
       <c r="D420" s="5">
-        <v>2.1714832240957715</v>
+        <v>2.1112527083774424</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>356.93530886000002</v>
+        <v>356.94855438000002</v>
       </c>
       <c r="C421" s="5">
-        <v>1.5844396400000278</v>
+        <v>1.5792502500000296</v>
       </c>
       <c r="D421" s="5">
-        <v>5.4837480170686126</v>
+        <v>5.4650557958207946</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>357.78009076000001</v>
+        <v>357.78516051000003</v>
       </c>
       <c r="C422" s="5">
-        <v>0.84478189999998676</v>
+        <v>0.83660613000000694</v>
       </c>
       <c r="D422" s="5">
-        <v>2.8773812997645809</v>
+        <v>2.8490670666408313</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>359.05835999999999</v>
+        <v>359.05419484999999</v>
       </c>
       <c r="C423" s="5">
-        <v>1.278269239999986</v>
+        <v>1.269034339999962</v>
       </c>
       <c r="D423" s="5">
-        <v>4.3725937415660665</v>
+        <v>4.3403223161230242</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>360.18556747999997</v>
+        <v>360.18988715</v>
       </c>
       <c r="C424" s="5">
-        <v>1.1272074799999814</v>
+        <v>1.1356923000000165</v>
       </c>
       <c r="D424" s="5">
-        <v>3.8329436904022574</v>
+        <v>3.862344744656343</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>360.79891657000002</v>
+        <v>360.74667549999998</v>
       </c>
       <c r="C425" s="5">
-        <v>0.61334909000004245</v>
+        <v>0.55678834999997662</v>
       </c>
       <c r="D425" s="5">
-        <v>2.0626911446584906</v>
+        <v>1.870835347814892</v>
       </c>
       <c r="E425" s="5">
-        <v>2.5492083256928089</v>
+        <v>2.5459775998865508</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>362.25975316</v>
+        <v>362.07390941</v>
       </c>
       <c r="C426" s="5">
-        <v>1.4608365899999853</v>
+        <v>1.3272339100000181</v>
       </c>
       <c r="D426" s="5">
-        <v>4.9683439114342809</v>
+        <v>4.5053983007414811</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>363.36952839000003</v>
+        <v>363.26525892000001</v>
       </c>
       <c r="C427" s="5">
-        <v>1.1097752300000252</v>
+        <v>1.1913495100000091</v>
       </c>
       <c r="D427" s="5">
-        <v>3.7387523414637691</v>
+        <v>4.020662493351268</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>363.73292929000002</v>
+        <v>363.86736832000003</v>
       </c>
       <c r="C428" s="5">
-        <v>0.36340089999998781</v>
+        <v>0.60210940000001756</v>
       </c>
       <c r="D428" s="5">
-        <v>1.206726797305846</v>
+        <v>2.0072234690513557</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>364.98502716000002</v>
+        <v>365.07236419999998</v>
       </c>
       <c r="C429" s="5">
-        <v>1.2520978700000001</v>
+        <v>1.2049958799999558</v>
       </c>
       <c r="D429" s="5">
-        <v>4.2099391364898819</v>
+        <v>4.0471485949056696</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>365.36980299999999</v>
+        <v>365.43143803999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.38477583999997478</v>
+        <v>0.35907384000000775</v>
       </c>
       <c r="D430" s="5">
-        <v>1.2724293500552486</v>
+        <v>1.1866886052612102</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>364.18326280000002</v>
+        <v>364.21686812000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.1865401999999676</v>
+        <v>-1.214569919999974</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.8281483013114737</v>
+        <v>-3.9162856198443619</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>366.31488316000002</v>
+        <v>366.33767906999998</v>
       </c>
       <c r="C432" s="5">
-        <v>2.1316203599999994</v>
+        <v>2.1208109499999637</v>
       </c>
       <c r="D432" s="5">
-        <v>7.2543658576075254</v>
+        <v>7.2157057051138507</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>367.11912783999998</v>
+        <v>367.13495455999998</v>
       </c>
       <c r="C433" s="5">
-        <v>0.80424467999995386</v>
+        <v>0.79727549000000408</v>
       </c>
       <c r="D433" s="5">
-        <v>2.6666486173159809</v>
+        <v>2.6430969899062795</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>367.66374575999998</v>
+        <v>367.67503210000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.54461792000000742</v>
+        <v>0.54007754000002706</v>
       </c>
       <c r="D434" s="5">
-        <v>1.7947861793142561</v>
+        <v>1.7796247620228467</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>367.37390897</v>
+        <v>367.39533166000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.28983678999998119</v>
+        <v>-0.27970043999999916</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.94189354191818175</v>
+        <v>-0.90906298687525311</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>367.95816292000001</v>
+        <v>367.90870188000002</v>
       </c>
       <c r="C436" s="5">
-        <v>0.58425395000000435</v>
+        <v>0.51337022000001298</v>
       </c>
       <c r="D436" s="5">
-        <v>1.925204453697571</v>
+        <v>1.6897352932484511</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>369.23613868000001</v>
+        <v>369.2492517</v>
       </c>
       <c r="C437" s="5">
-        <v>1.2779757600000039</v>
+        <v>1.3405498199999784</v>
       </c>
       <c r="D437" s="5">
-        <v>4.2483295625136863</v>
+        <v>4.4611412685407581</v>
       </c>
       <c r="E437" s="5">
-        <v>2.3384832166930991</v>
+        <v>2.3569381999751782</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>368.8371065</v>
+        <v>371.24055578000002</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.39903218000000606</v>
+        <v>1.9913040800000203</v>
       </c>
       <c r="D438" s="5">
-        <v>-1.2891552543634943</v>
+        <v>6.6668533586102363</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>367.76930862</v>
+        <v>370.63152895000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.0677978800000005</v>
+        <v>-0.60902683000000479</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.4192611196142142</v>
+        <v>-1.950955850236713</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>370.40071553000001</v>
+        <v>370.88257259</v>
       </c>
       <c r="C440" s="5">
-        <v>2.6314069100000097</v>
+        <v>0.25104363999997759</v>
       </c>
       <c r="D440" s="5">
-        <v>8.9321320286302139</v>
+        <v>0.81584311915563479</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>370.51862717</v>
+        <v>370.96651788000003</v>
       </c>
       <c r="C441" s="5">
-        <v>0.11791163999998844</v>
+        <v>8.3945290000031036E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>0.38267195240841989</v>
+        <v>0.27194549130893364</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>371.29158469999999</v>
+        <v>371.72807458</v>
       </c>
       <c r="C442" s="5">
-        <v>0.77295752999998513</v>
+        <v>0.76155669999997144</v>
       </c>
       <c r="D442" s="5">
-        <v>2.5323043399380518</v>
+        <v>2.4914847127973205</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>373.11110143000002</v>
+        <v>373.41856512999999</v>
       </c>
       <c r="C443" s="5">
-        <v>1.8195167300000321</v>
+        <v>1.6904905499999927</v>
       </c>
       <c r="D443" s="5">
-        <v>6.0417240941823991</v>
+        <v>5.5957704873279113</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>375.50720840999998</v>
+        <v>375.94562428</v>
       </c>
       <c r="C444" s="5">
-        <v>2.3961069799999564</v>
+        <v>2.5270591500000137</v>
       </c>
       <c r="D444" s="5">
-        <v>7.9844664860184489</v>
+        <v>8.4300210492891381</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>372.73329354999998</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-3.2123307300000192</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-9.7851917925323555</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>