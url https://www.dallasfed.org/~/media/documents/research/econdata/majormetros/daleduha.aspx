--- v10 (2026-09-26)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{61CA8692-66B0-4F18-9F59-A9CD8E099D6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{62CCCD4B-7918-43FB-AAF6-8AAB36E05A2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EA25FE98-C80C-41F5-88EF-6BC54C761853}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D42E2A7F-AC04-4DE8-AA67-C7452C2EBA0B}"/>
   </bookViews>
   <sheets>
     <sheet name="daleduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD918C26-8583-4D11-9408-D9FDA63483D3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A64C445F-0514-49A8-B4EA-FCD71B92C422}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>1.6904905499999927</v>
       </c>
       <c r="D443" s="5">
         <v>5.5957704873279113</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>375.94562428</v>
       </c>
       <c r="C444" s="5">
         <v>2.5270591500000137</v>
       </c>
       <c r="D444" s="5">
         <v>8.4300210492891381</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>372.73329354999998</v>
+        <v>373.81735159999999</v>
       </c>
       <c r="C445" s="5">
-        <v>-3.2123307300000192</v>
+        <v>-2.1282726800000091</v>
       </c>
       <c r="D445" s="5">
-        <v>-9.7851917925323555</v>
+        <v>-6.5857645753654488</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>371.16952685000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-2.6478247499999839</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-8.1764067144611925</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>