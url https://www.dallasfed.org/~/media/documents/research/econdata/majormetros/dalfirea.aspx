--- v3 (2026-02-15)
+++ v4 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C1061080-86EF-4B7A-881B-B08BF7040D96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E79B2B2D-2CB2-43E9-A7D4-21D97E7FED37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5064999F-F44C-4936-A384-C12DE6A5268C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{31DA96E7-EC8A-4C82-8B12-C4BA8CE44B9A}"/>
   </bookViews>
   <sheets>
     <sheet name="dalfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5400ACBA-F007-4A6A-B74D-C640F5C97775}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CED211C-93FC-442F-A282-928ABBA142B4}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>130.61813982999999</v>
+        <v>130.61832390000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>131.83185854000001</v>
+        <v>131.83201833000001</v>
       </c>
       <c r="C7" s="5">
-        <v>1.2137187100000233</v>
+        <v>1.2136944300000039</v>
       </c>
       <c r="D7" s="5">
-        <v>11.738429232461201</v>
+        <v>11.738164884901359</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>131.45988510000001</v>
+        <v>131.46004425999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.37197344000000498</v>
+        <v>-0.37197407000002158</v>
       </c>
       <c r="D8" s="5">
-        <v>-3.3338362665867538</v>
+        <v>-3.3338378473103725</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>133.28245304000001</v>
+        <v>133.28250165</v>
       </c>
       <c r="C9" s="5">
-        <v>1.822567939999999</v>
+        <v>1.8224573900000109</v>
       </c>
       <c r="D9" s="5">
-        <v>17.96597096978314</v>
+        <v>17.964773389998779</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>133.73755412</v>
+        <v>133.73761802000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.4551010799999915</v>
+        <v>0.45511637000001315</v>
       </c>
       <c r="D10" s="5">
-        <v>4.1753068375598001</v>
+        <v>4.1754482084398026</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>134.0587041</v>
+        <v>134.05869859000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.32114998000000128</v>
+        <v>0.32108056999999235</v>
       </c>
       <c r="D11" s="5">
-        <v>2.9199786656537885</v>
+        <v>2.919337802124633</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>133.27278949000001</v>
+        <v>133.27277799000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.78591460999999185</v>
+        <v>-0.78592059999999719</v>
       </c>
       <c r="D12" s="5">
-        <v>-6.8125019055985669</v>
+        <v>-6.8125524368278683</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>133.53326508999999</v>
+        <v>133.53322236</v>
       </c>
       <c r="C13" s="5">
-        <v>0.26047559999997816</v>
+        <v>0.26044436999998766</v>
       </c>
       <c r="D13" s="5">
-        <v>2.3707216331226411</v>
+        <v>2.3704345376579283</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>133.29595563000001</v>
+        <v>133.29587710999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.23730945999997743</v>
+        <v>-0.23734525000000417</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.1118656652338141</v>
+        <v>-2.1121817299479595</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>132.74161749000001</v>
+        <v>132.74150093</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.5543381399999987</v>
+        <v>-0.55437617999999134</v>
       </c>
       <c r="D15" s="5">
-        <v>-4.8778641746710649</v>
+        <v>-4.8781940941431623</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>132.70823185</v>
+        <v>132.70807053999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-3.3385640000005878E-2</v>
+        <v>-3.3430390000006582E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.30139301074390001</v>
+        <v>-0.30179670214867116</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>132.92347427000001</v>
+        <v>132.92326113999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.21524242000000982</v>
+        <v>0.21519059999999968</v>
       </c>
       <c r="D17" s="5">
-        <v>1.9637629513574284</v>
+        <v>1.9632883552434421</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>132.69927038</v>
+        <v>132.69947034</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.22420389000001251</v>
+        <v>-0.22379079999998908</v>
       </c>
       <c r="D18" s="5">
-        <v>-2.0053849893153175</v>
+        <v>-2.001727444783119</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>132.41382902000001</v>
+        <v>132.41399362999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.28544135999999298</v>
+        <v>-0.28547671000001174</v>
       </c>
       <c r="D19" s="5">
-        <v>-2.5509271894792906</v>
+        <v>-2.5512355771799222</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>131.55281170999999</v>
+        <v>131.55296633</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.86101731000002246</v>
+        <v>-0.86102729999998928</v>
       </c>
       <c r="D20" s="5">
-        <v>-7.5298661226587011</v>
+        <v>-7.5299413591675135</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>132.43304420000001</v>
+        <v>132.43309568999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.88023249000002579</v>
+        <v>0.88012935999998376</v>
       </c>
       <c r="D21" s="5">
-        <v>8.3314929619098024</v>
+        <v>8.3304704761249617</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>132.28394306000001</v>
+        <v>132.28400342</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.14910113999999908</v>
+        <v>-0.14909226999998282</v>
       </c>
       <c r="D22" s="5">
-        <v>-1.3426980678806211</v>
+        <v>-1.3426181661674086</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>131.51520206000001</v>
+        <v>131.51519531</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.76874100000000567</v>
+        <v>-0.76880811000000904</v>
       </c>
       <c r="D23" s="5">
-        <v>-6.7549259267059121</v>
+        <v>-6.7554939172395301</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>132.08680866</v>
+        <v>132.08679183999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.57160659999999552</v>
+        <v>0.57159652999999366</v>
       </c>
       <c r="D24" s="5">
-        <v>5.3420800700829218</v>
+        <v>5.3419839783791501</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>132.41788223</v>
+        <v>132.41783541000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.33107357000000093</v>
+        <v>0.33104357000001983</v>
       </c>
       <c r="D25" s="5">
-        <v>3.0495943530115088</v>
+        <v>3.0493145895969409</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>131.95074402</v>
+        <v>131.95066198000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.46713821000000166</v>
+        <v>-0.46717343000000255</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.1521300514336001</v>
+        <v>-4.1524384928319558</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>132.36225941000001</v>
+        <v>132.36214132000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.41151539000000525</v>
+        <v>0.41147933999999964</v>
       </c>
       <c r="D27" s="5">
-        <v>3.8073112427385869</v>
+        <v>3.8069743771951936</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>132.05211804000001</v>
+        <v>132.05196178</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.31014136999999664</v>
+        <v>-0.31017954000000714</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.7757964286837411</v>
+        <v>-2.7761361079402413</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>131.99200271000001</v>
+        <v>131.99180763000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-6.0115330000002132E-2</v>
+        <v>-6.0154149999988249E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.5449215775130356</v>
+        <v>-0.54527322784150289</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.70075775939166807</v>
+        <v>-0.70074530372749022</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>131.13671031000001</v>
+        <v>131.13691609</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.85529239999999618</v>
+        <v>-0.85489154000001122</v>
       </c>
       <c r="D30" s="5">
-        <v>-7.5046295898454911</v>
+        <v>-7.5012473382796259</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>130.58415009000001</v>
+        <v>130.58431481</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.55256022000000371</v>
+        <v>-0.55260128000000464</v>
       </c>
       <c r="D31" s="5">
-        <v>-4.9407936326275825</v>
+        <v>-4.9411447344792077</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>130.33136295</v>
+        <v>130.33150701</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.25278714000000946</v>
+        <v>-0.25280779999999936</v>
       </c>
       <c r="D32" s="5">
-        <v>-2.2984076438427703</v>
+        <v>-2.2985906257499189</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>129.53705031999999</v>
+        <v>129.53710311</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.7943126300000074</v>
+        <v>-0.79440389999999184</v>
       </c>
       <c r="D33" s="5">
-        <v>-7.0732391788322468</v>
+        <v>-7.0740173156662038</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>129.48969001</v>
+        <v>129.48974383999999</v>
       </c>
       <c r="C34" s="5">
-        <v>-4.7360309999987749E-2</v>
+        <v>-4.7359270000015385E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-0.43785333009687122</v>
+        <v>-0.43784355638837313</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>128.93509219000001</v>
+        <v>128.93508130999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.55459781999999791</v>
+        <v>-0.55466253000000165</v>
       </c>
       <c r="D35" s="5">
-        <v>-5.0201833034897785</v>
+        <v>-5.0207532858027921</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>129.89632875999999</v>
+        <v>129.89630867</v>
       </c>
       <c r="C36" s="5">
-        <v>0.96123656999998275</v>
+        <v>0.96122736000000941</v>
       </c>
       <c r="D36" s="5">
-        <v>9.3223353945509846</v>
+        <v>9.322243198782143</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>128.86839834</v>
+        <v>128.86835263</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.0279304199999899</v>
+        <v>-1.0279560399999923</v>
       </c>
       <c r="D37" s="5">
-        <v>-9.0935605248071649</v>
+        <v>-9.0937787449364649</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>128.64426144000001</v>
+        <v>128.64417961999999</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.22413689999999065</v>
+        <v>-0.22417301000001544</v>
       </c>
       <c r="D38" s="5">
-        <v>-2.0672735442011425</v>
+        <v>-2.0676041426130665</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>128.18398083</v>
+        <v>128.18386747</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.4602806100000123</v>
+        <v>-0.46031214999999293</v>
       </c>
       <c r="D39" s="5">
-        <v>-4.2100291699082799</v>
+        <v>-4.2103146273216101</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>128.23206777999999</v>
+        <v>128.23192695</v>
       </c>
       <c r="C40" s="5">
-        <v>4.8086949999998296E-2</v>
+        <v>4.8059480000006261E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>0.45109808802463736</v>
+        <v>0.4508402630544861</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>127.69768843999999</v>
+        <v>127.69751650000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.53437934000000098</v>
+        <v>-0.53441044999999576</v>
       </c>
       <c r="D41" s="5">
-        <v>-4.8876998913391816</v>
+        <v>-4.8879831944045211</v>
       </c>
       <c r="E41" s="5">
-        <v>-3.2534654992962486</v>
+        <v>-3.2534527764312315</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>130.76555128000001</v>
+        <v>130.76573207000001</v>
       </c>
       <c r="C42" s="5">
-        <v>3.0678628400000179</v>
+        <v>3.0682155700000067</v>
       </c>
       <c r="D42" s="5">
-        <v>32.960842601468521</v>
+        <v>32.965196893507674</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>130.72192401000001</v>
+        <v>130.72207401</v>
       </c>
       <c r="C43" s="5">
-        <v>-4.3627270000001772E-2</v>
+        <v>-4.3658060000012711E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-0.39962180342059117</v>
+        <v>-0.39990276744953368</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>130.59543995000001</v>
+        <v>130.59558383999999</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.12648405999999568</v>
+        <v>-0.12649017000001095</v>
       </c>
       <c r="D44" s="5">
-        <v>-1.1549381711276729</v>
+        <v>-1.1549923472685464</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>130.64383393</v>
+        <v>130.64388242999999</v>
       </c>
       <c r="C45" s="5">
-        <v>4.8393979999985959E-2</v>
+        <v>4.8298590000001695E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>0.44558432216894595</v>
+        <v>0.44470374687759495</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>130.45342595</v>
+        <v>130.45347247999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.19040798000000336</v>
+        <v>-0.19040995000000294</v>
       </c>
       <c r="D46" s="5">
-        <v>-1.734998588819936</v>
+        <v>-1.7350157568721269</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>130.78891035000001</v>
+        <v>130.78889831999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.33548440000001278</v>
+        <v>0.3354258399999992</v>
       </c>
       <c r="D47" s="5">
-        <v>3.1300410700937142</v>
+        <v>3.1294858286442295</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>132.13151335000001</v>
+        <v>132.13149096999999</v>
       </c>
       <c r="C48" s="5">
-        <v>1.3426029999999969</v>
+        <v>1.3425926500000003</v>
       </c>
       <c r="D48" s="5">
-        <v>13.038360907979584</v>
+        <v>13.038255922831809</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>132.46364632000001</v>
+        <v>132.46360454000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.33213297000000352</v>
+        <v>0.3321135700000184</v>
       </c>
       <c r="D49" s="5">
-        <v>3.0584385973297268</v>
+        <v>3.0582580012292748</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>132.74508763</v>
+        <v>132.74501268</v>
       </c>
       <c r="C50" s="5">
-        <v>0.28144130999999106</v>
+        <v>0.28140813999999637</v>
       </c>
       <c r="D50" s="5">
-        <v>2.5796077981119936</v>
+        <v>2.5793010336613298</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>133.02342376999999</v>
+        <v>133.02332446</v>
       </c>
       <c r="C51" s="5">
-        <v>0.27833613999999329</v>
+        <v>0.27831177999999568</v>
       </c>
       <c r="D51" s="5">
-        <v>2.5453463558404943</v>
+        <v>2.5451224655057114</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>133.47865762000001</v>
+        <v>133.47853737</v>
       </c>
       <c r="C52" s="5">
-        <v>0.45523385000001326</v>
+        <v>0.45521291000000019</v>
       </c>
       <c r="D52" s="5">
-        <v>4.1848343536118326</v>
+        <v>4.1846414039330426</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>134.03475492000001</v>
+        <v>134.0345988</v>
       </c>
       <c r="C53" s="5">
-        <v>0.55609730000000468</v>
+        <v>0.55606142999999975</v>
       </c>
       <c r="D53" s="5">
-        <v>5.1155896216412922</v>
+        <v>5.1152567677119842</v>
       </c>
       <c r="E53" s="5">
-        <v>4.9625537920191531</v>
+        <v>4.9625728625662058</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>135.07856000999999</v>
+        <v>135.07872329</v>
       </c>
       <c r="C54" s="5">
-        <v>1.043805089999978</v>
+        <v>1.0441244900000015</v>
       </c>
       <c r="D54" s="5">
-        <v>9.7559244100072551</v>
+        <v>9.7590505893258683</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>135.7631772</v>
+        <v>135.76330278</v>
       </c>
       <c r="C55" s="5">
-        <v>0.68461719000001153</v>
+        <v>0.6845794900000044</v>
       </c>
       <c r="D55" s="5">
-        <v>6.2543818996404266</v>
+        <v>6.2540200598734552</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>136.31392941999999</v>
+        <v>136.31407053999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.55075221999999258</v>
+        <v>0.55076775999998517</v>
       </c>
       <c r="D56" s="5">
-        <v>4.9781532709281651</v>
+        <v>4.9782921749765396</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>136.84377864000001</v>
+        <v>136.84381848999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.52984922000001689</v>
+        <v>0.52974795000000086</v>
       </c>
       <c r="D57" s="5">
-        <v>4.7653934785268248</v>
+        <v>4.7644580757950861</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>137.12084714</v>
+        <v>137.12087987999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.2770684999999844</v>
+        <v>0.27706139000000007</v>
       </c>
       <c r="D58" s="5">
-        <v>2.4568876250304683</v>
+        <v>2.4568231503941274</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>136.71060649</v>
+        <v>136.71059129</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.41024064999999155</v>
+        <v>-0.41028858999999329</v>
       </c>
       <c r="D59" s="5">
-        <v>-3.5316906369503021</v>
+        <v>-3.5320957465413305</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>135.64040261</v>
+        <v>135.64037618</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.0702038800000082</v>
+        <v>-1.0702151099999924</v>
       </c>
       <c r="D60" s="5">
-        <v>-8.9998050691784908</v>
+        <v>-8.9998964366343905</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>135.35398522</v>
+        <v>135.35395116000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.28641738999999689</v>
+        <v>-0.28642501999999581</v>
       </c>
       <c r="D61" s="5">
-        <v>-2.5046900738358246</v>
+        <v>-2.5047565067774946</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>135.53384567000001</v>
+        <v>135.53378162999999</v>
       </c>
       <c r="C62" s="5">
-        <v>0.17986045000000672</v>
+        <v>0.17983046999998464</v>
       </c>
       <c r="D62" s="5">
-        <v>1.6062841168593245</v>
+        <v>1.6060148213358216</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>136.05637876</v>
+        <v>136.05629963000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.52253308999999604</v>
+        <v>0.52251800000001936</v>
       </c>
       <c r="D63" s="5">
-        <v>4.725817023298462</v>
+        <v>4.7256799222692214</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>136.20810043</v>
+        <v>136.20801231999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.15172167000000059</v>
+        <v>0.15171268999998233</v>
       </c>
       <c r="D64" s="5">
-        <v>1.3464037853711641</v>
+        <v>1.3463243937924529</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>136.43897695000001</v>
+        <v>136.43887118000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.23087652000000958</v>
+        <v>0.2308588600000121</v>
       </c>
       <c r="D65" s="5">
-        <v>2.0531035256961205</v>
+        <v>2.0529463551083538</v>
       </c>
       <c r="E65" s="5">
-        <v>1.7937303137794292</v>
+        <v>1.7937699679972496</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>136.64701445</v>
+        <v>136.64712438999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.208037499999989</v>
+        <v>0.20825320999998098</v>
       </c>
       <c r="D66" s="5">
-        <v>1.8451417545452431</v>
+        <v>1.8470724793731019</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>136.7352286</v>
+        <v>136.73531310000001</v>
       </c>
       <c r="C67" s="5">
-        <v>8.8214149999998881E-2</v>
+        <v>8.8188710000025594E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>0.77743114523711743</v>
+        <v>0.77720551861673037</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>136.97057393</v>
+        <v>136.97070998000001</v>
       </c>
       <c r="C68" s="5">
-        <v>0.23534533000000124</v>
+        <v>0.23539687999999614</v>
       </c>
       <c r="D68" s="5">
-        <v>2.0850753894860352</v>
+        <v>2.085535136062866</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>137.38398086000001</v>
+        <v>137.38400786</v>
       </c>
       <c r="C69" s="5">
-        <v>0.41340693000000783</v>
+        <v>0.41329787999998757</v>
       </c>
       <c r="D69" s="5">
-        <v>3.682593136136858</v>
+        <v>3.6816018327204603</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>137.48011682999999</v>
+        <v>137.48013298000001</v>
       </c>
       <c r="C70" s="5">
-        <v>9.6135969999977533E-2</v>
+        <v>9.6125120000010611E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>0.8429527021016181</v>
+        <v>0.84285703294026959</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>138.04047992</v>
+        <v>138.04046502</v>
       </c>
       <c r="C71" s="5">
-        <v>0.56036309000000983</v>
+        <v>0.56033203999999159</v>
       </c>
       <c r="D71" s="5">
-        <v>5.0023009180918843</v>
+        <v>5.0020168945385413</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>138.24906557</v>
+        <v>138.24903785000001</v>
       </c>
       <c r="C72" s="5">
-        <v>0.2085856500000034</v>
+        <v>0.20857283000000848</v>
       </c>
       <c r="D72" s="5">
-        <v>1.8284020702515225</v>
+        <v>1.8282889572729388</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>138.67796458999999</v>
+        <v>138.67794069999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.4288990199999887</v>
+        <v>0.42890284999998585</v>
       </c>
       <c r="D73" s="5">
-        <v>3.7870219441703989</v>
+        <v>3.7870571131205066</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>139.87735042</v>
+        <v>139.87730549</v>
       </c>
       <c r="C74" s="5">
-        <v>1.1993858300000113</v>
+        <v>1.1993647900000042</v>
       </c>
       <c r="D74" s="5">
-        <v>10.88664954594134</v>
+        <v>10.886451360105887</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>138.27104109000001</v>
+        <v>138.27099010000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.6063093299999878</v>
+        <v>-1.6063153899999918</v>
       </c>
       <c r="D75" s="5">
-        <v>-12.94253300728383</v>
+        <v>-12.942582691151848</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>138.89894586</v>
+        <v>138.89889098</v>
       </c>
       <c r="C76" s="5">
-        <v>0.62790476999998646</v>
+        <v>0.62790087999999855</v>
       </c>
       <c r="D76" s="5">
-        <v>5.5875234454868528</v>
+        <v>5.5874900727406196</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>139.65556695999999</v>
+        <v>139.65551051</v>
       </c>
       <c r="C77" s="5">
-        <v>0.75662109999998961</v>
+        <v>0.75661952999999471</v>
       </c>
       <c r="D77" s="5">
-        <v>6.7361736300354691</v>
+        <v>6.7361619727193123</v>
       </c>
       <c r="E77" s="5">
-        <v>2.3575301441748131</v>
+        <v>2.3575681198332088</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>139.88129900000001</v>
+        <v>139.88135326</v>
       </c>
       <c r="C78" s="5">
-        <v>0.22573204000002534</v>
+        <v>0.2258427499999982</v>
       </c>
       <c r="D78" s="5">
-        <v>1.9569542567102527</v>
+        <v>1.9579233936379836</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>140.20769938999999</v>
+        <v>140.20773838</v>
       </c>
       <c r="C79" s="5">
-        <v>0.326400389999975</v>
+        <v>0.32638511999999764</v>
       </c>
       <c r="D79" s="5">
-        <v>2.8363083959371593</v>
+        <v>2.8361728830615052</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>140.68071422</v>
+        <v>140.68083032999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.47301483000001099</v>
+        <v>0.47309194999999704</v>
       </c>
       <c r="D80" s="5">
-        <v>4.1243769359411653</v>
+        <v>4.1250607309381682</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>139.63793651</v>
+        <v>139.63795282000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-1.0427777099999957</v>
+        <v>-1.0428775099999825</v>
       </c>
       <c r="D81" s="5">
-        <v>-8.5410323328654734</v>
+        <v>-8.5418099594845582</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>139.98959597999999</v>
+        <v>139.98959905000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.3516594699999871</v>
+        <v>0.35164623000000006</v>
       </c>
       <c r="D82" s="5">
-        <v>3.0642512242063491</v>
+        <v>3.0641338895039727</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>140.75657751</v>
+        <v>140.75656432</v>
       </c>
       <c r="C83" s="5">
-        <v>0.76698153000000957</v>
+        <v>0.76696526999998582</v>
       </c>
       <c r="D83" s="5">
-        <v>6.7763963852594422</v>
+        <v>6.7762482163501447</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>140.07839498999999</v>
+        <v>140.07837024</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.67818252000000712</v>
+        <v>-0.67819407999999726</v>
       </c>
       <c r="D84" s="5">
-        <v>-5.6309675078445647</v>
+        <v>-5.6310614754718884</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>141.67278357999999</v>
+        <v>141.67277417</v>
       </c>
       <c r="C85" s="5">
-        <v>1.5943885899999941</v>
+        <v>1.5944039299999986</v>
       </c>
       <c r="D85" s="5">
-        <v>14.546873548648232</v>
+        <v>14.547025116431179</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>142.26887887000001</v>
+        <v>142.26885673000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.59609529000002226</v>
+        <v>0.59608256000001347</v>
       </c>
       <c r="D86" s="5">
-        <v>5.1675570379284164</v>
+        <v>5.167444466419413</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>142.96630056999999</v>
+        <v>142.96627764999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.69742169999997827</v>
+        <v>0.69742091999998479</v>
       </c>
       <c r="D87" s="5">
-        <v>6.0437905964062733</v>
+        <v>6.043784619763426</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>144.20861613</v>
+        <v>144.20859118999999</v>
       </c>
       <c r="C88" s="5">
-        <v>1.2423155600000086</v>
+        <v>1.2423135399999978</v>
       </c>
       <c r="D88" s="5">
-        <v>10.940561077589406</v>
+        <v>10.940544268234454</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>144.19104784000001</v>
+        <v>144.19103702000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.7568289999985609E-2</v>
+        <v>-1.7554169999982605E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.14609271306902372</v>
+        <v>-0.14597539914649182</v>
       </c>
       <c r="E89" s="5">
-        <v>3.247619109447375</v>
+        <v>3.2476530954181237</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>146.00670528000001</v>
+        <v>146.00670356000001</v>
       </c>
       <c r="C90" s="5">
-        <v>1.8156574399999954</v>
+        <v>1.8156665399999952</v>
       </c>
       <c r="D90" s="5">
-        <v>16.202116239212504</v>
+        <v>16.202204449277978</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>146.64795770000001</v>
+        <v>146.64793800000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.64125242000000071</v>
+        <v>0.64123444000000518</v>
       </c>
       <c r="D91" s="5">
-        <v>5.3995162980001732</v>
+        <v>5.3993612912035749</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>147.07592227999999</v>
+        <v>147.07601878</v>
       </c>
       <c r="C92" s="5">
-        <v>0.42796457999997983</v>
+        <v>0.42808077999998773</v>
       </c>
       <c r="D92" s="5">
-        <v>3.5587347107113976</v>
+        <v>3.5597170223568231</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>149.03215659</v>
+        <v>149.03216411</v>
       </c>
       <c r="C93" s="5">
-        <v>1.9562343100000135</v>
+        <v>1.9561453299999982</v>
       </c>
       <c r="D93" s="5">
-        <v>17.181989468482396</v>
+        <v>17.181137795799795</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>150.32303507</v>
+        <v>150.32303675</v>
       </c>
       <c r="C94" s="5">
-        <v>1.2908784800000035</v>
+        <v>1.2908726400000035</v>
       </c>
       <c r="D94" s="5">
-        <v>10.903843279053781</v>
+        <v>10.903790999470342</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>151.45221529</v>
+        <v>151.45220874</v>
       </c>
       <c r="C95" s="5">
-        <v>1.129180219999995</v>
+        <v>1.1291719900000032</v>
       </c>
       <c r="D95" s="5">
-        <v>9.3959220056682327</v>
+        <v>9.3958505606628329</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>150.45340156</v>
+        <v>150.45338838000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.99881372999999485</v>
+        <v>-0.9988203599999963</v>
       </c>
       <c r="D96" s="5">
-        <v>-7.6330569108273956</v>
+        <v>-7.6331060728387463</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>151.98327916</v>
+        <v>151.98328586</v>
       </c>
       <c r="C97" s="5">
-        <v>1.5298775999999918</v>
+        <v>1.5298974799999883</v>
       </c>
       <c r="D97" s="5">
-        <v>12.908228603855388</v>
+        <v>12.908407024750845</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>153.20906360000001</v>
+        <v>153.20906359</v>
       </c>
       <c r="C98" s="5">
-        <v>1.2257844400000124</v>
+        <v>1.2257777300000043</v>
       </c>
       <c r="D98" s="5">
-        <v>10.119383739753541</v>
+        <v>10.119325399753642</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>154.46505127</v>
+        <v>154.46505171000001</v>
       </c>
       <c r="C99" s="5">
-        <v>1.2559876699999961</v>
+        <v>1.255988120000012</v>
       </c>
       <c r="D99" s="5">
-        <v>10.29334194366367</v>
+        <v>10.293345800151222</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>156.60707219</v>
+        <v>156.60706758000001</v>
       </c>
       <c r="C100" s="5">
-        <v>2.1420209199999931</v>
+        <v>2.1420158699999945</v>
       </c>
       <c r="D100" s="5">
-        <v>17.970562401876688</v>
+        <v>17.970516697347172</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>157.02755253999999</v>
+        <v>157.02756177000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.42048034999999118</v>
+        <v>0.42049418999999943</v>
       </c>
       <c r="D101" s="5">
-        <v>3.2699332493595135</v>
+        <v>3.2700425704171865</v>
       </c>
       <c r="E101" s="5">
-        <v>8.9024283353872811</v>
+        <v>8.9024429085834846</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>158.06221267999999</v>
+        <v>158.06212657</v>
       </c>
       <c r="C102" s="5">
-        <v>1.0346601399999997</v>
+        <v>1.0345647999999983</v>
       </c>
       <c r="D102" s="5">
-        <v>8.199772081015011</v>
+        <v>8.1989884165386329</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>159.30743760999999</v>
+        <v>159.30740485999999</v>
       </c>
       <c r="C103" s="5">
-        <v>1.2452249300000062</v>
+        <v>1.2452782899999875</v>
       </c>
       <c r="D103" s="5">
-        <v>9.8742541530912433</v>
+        <v>9.8747013970730926</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>160.48210856</v>
+        <v>160.48219122</v>
       </c>
       <c r="C104" s="5">
-        <v>1.1746709500000065</v>
+        <v>1.174786360000013</v>
       </c>
       <c r="D104" s="5">
-        <v>9.21614306559424</v>
+        <v>9.2170875493367443</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>161.40696335999999</v>
+        <v>161.40697170999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.92485479999999143</v>
+        <v>0.92478048999998919</v>
       </c>
       <c r="D105" s="5">
-        <v>7.1390376524827159</v>
+        <v>7.138441952166974</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>162.38389892999999</v>
+        <v>162.3839041</v>
       </c>
       <c r="C106" s="5">
-        <v>0.97693556999999487</v>
+        <v>0.97693239000000176</v>
       </c>
       <c r="D106" s="5">
-        <v>7.5098793962418364</v>
+        <v>7.5098537300385848</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>162.60045310999999</v>
+        <v>162.60045596000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.21655418000000282</v>
+        <v>0.21655186000000981</v>
       </c>
       <c r="D107" s="5">
-        <v>1.6121029573461065</v>
+        <v>1.6120855079012619</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>164.41544912000001</v>
+        <v>164.41544733000001</v>
       </c>
       <c r="C108" s="5">
-        <v>1.8149960100000158</v>
+        <v>1.8149913700000013</v>
       </c>
       <c r="D108" s="5">
-        <v>14.248487627823781</v>
+        <v>14.24844867181838</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>165.34510938</v>
+        <v>165.34512776</v>
       </c>
       <c r="C109" s="5">
-        <v>0.92966025999999147</v>
+        <v>0.92968042999999057</v>
       </c>
       <c r="D109" s="5">
-        <v>7.0002438917247556</v>
+        <v>7.000400602452661</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>165.91287566</v>
+        <v>165.91289179</v>
       </c>
       <c r="C110" s="5">
-        <v>0.56776628000000073</v>
+        <v>0.56776403000000641</v>
       </c>
       <c r="D110" s="5">
-        <v>4.1993101173654734</v>
+        <v>4.1992926847361112</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>166.70200887999999</v>
+        <v>166.70202307</v>
       </c>
       <c r="C111" s="5">
-        <v>0.78913321999999653</v>
+        <v>0.78913127999999233</v>
       </c>
       <c r="D111" s="5">
-        <v>5.859274262569758</v>
+        <v>5.8592588946633439</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>166.82959306000001</v>
+        <v>166.82960152000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.1275841800000137</v>
+        <v>0.12757845000001566</v>
       </c>
       <c r="D112" s="5">
-        <v>0.9222871706835889</v>
+        <v>0.92224549602097916</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>167.57843883000001</v>
+        <v>167.57847201000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.74884577000000263</v>
+        <v>0.74887049000000161</v>
       </c>
       <c r="D113" s="5">
-        <v>5.5214127404688895</v>
+        <v>5.5215992430440508</v>
       </c>
       <c r="E113" s="5">
-        <v>6.7191305725231798</v>
+        <v>6.7191454296756215</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>167.09034242999999</v>
+        <v>167.09016564000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.48809640000001764</v>
+        <v>-0.48830637000000365</v>
       </c>
       <c r="D114" s="5">
-        <v>-3.4397222484052081</v>
+        <v>-3.4411776492723645</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>166.93264908</v>
+        <v>166.93262705999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.15769334999998819</v>
+        <v>-0.15753858000002197</v>
       </c>
       <c r="D115" s="5">
-        <v>-1.1266531435125682</v>
+        <v>-1.1255542889572534</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>167.52674426999999</v>
+        <v>167.52681541000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.59409518999999023</v>
+        <v>0.59418835000002446</v>
       </c>
       <c r="D116" s="5">
-        <v>4.3552631638813066</v>
+        <v>4.3559601233133405</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>167.70931156</v>
+        <v>167.70931911</v>
       </c>
       <c r="C117" s="5">
-        <v>0.1825672900000086</v>
+        <v>0.18250369999998384</v>
       </c>
       <c r="D117" s="5">
-        <v>1.3156027993553643</v>
+        <v>1.3151412509101901</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>167.64844868</v>
+        <v>167.6484365</v>
       </c>
       <c r="C118" s="5">
-        <v>-6.0862880000001951E-2</v>
+        <v>-6.0882609999993065E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.43462019849339617</v>
+        <v>-0.43476078917310534</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>167.66650346</v>
+        <v>167.66649401999999</v>
       </c>
       <c r="C119" s="5">
-        <v>1.8054779999999937E-2</v>
+        <v>1.8057519999985061E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>0.12930971802291857</v>
+        <v>0.12932936314133947</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>168.65492492000001</v>
+        <v>168.65493368</v>
       </c>
       <c r="C120" s="5">
-        <v>0.98842146000001208</v>
+        <v>0.9884396600000116</v>
       </c>
       <c r="D120" s="5">
-        <v>7.3081333414006133</v>
+        <v>7.3082727252487656</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>168.70816581</v>
+        <v>168.70821129999999</v>
       </c>
       <c r="C121" s="5">
-        <v>5.3240889999983665E-2</v>
+        <v>5.3277619999988701E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>0.37947371765951754</v>
+        <v>0.37973594549121081</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>168.29789177000001</v>
+        <v>168.29795118999999</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.41027403999999024</v>
+        <v>-0.41026010999999585</v>
       </c>
       <c r="D122" s="5">
-        <v>-2.879510496991311</v>
+        <v>-2.8794132670643457</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>168.16293583000001</v>
+        <v>168.16299423999999</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.13495593999999755</v>
+        <v>-0.13495695000000296</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.95803211574329028</v>
+        <v>-0.95803891723147405</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>167.83395634999999</v>
+        <v>167.83398808999999</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.3289794800000152</v>
+        <v>-0.32900614999999789</v>
       </c>
       <c r="D124" s="5">
-        <v>-2.3224813296247482</v>
+        <v>-2.3226667911280252</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>167.84391461000001</v>
+        <v>167.84393796000001</v>
       </c>
       <c r="C125" s="5">
-        <v>9.9582600000189814E-3</v>
+        <v>9.9498700000140161E-3</v>
       </c>
       <c r="D125" s="5">
-        <v>7.1224040294382007E-2</v>
+        <v>7.1163999823387059E-2</v>
       </c>
       <c r="E125" s="5">
-        <v>0.15841881679619085</v>
+        <v>0.15841291952116698</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>167.56018990999999</v>
+        <v>167.55985987</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.28372470000002181</v>
+        <v>-0.28407809000000839</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.0097361288914373</v>
+        <v>-2.0122157994038603</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>167.4977299</v>
+        <v>167.49784796</v>
       </c>
       <c r="C127" s="5">
-        <v>-6.2460009999995236E-2</v>
+        <v>-6.2011909999995396E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.44639801988006766</v>
+        <v>-0.44320286265031594</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>167.96524041999999</v>
+        <v>167.96523739</v>
       </c>
       <c r="C128" s="5">
-        <v>0.46751051999999049</v>
+        <v>0.46738942999999722</v>
       </c>
       <c r="D128" s="5">
-        <v>3.4012731383071149</v>
+        <v>3.4003761759768159</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>169.01835785</v>
+        <v>169.01832277</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0531174300000146</v>
+        <v>1.0530853799999988</v>
       </c>
       <c r="D129" s="5">
-        <v>7.7887767677850439</v>
+        <v>7.7885316408718985</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>168.4529177</v>
+        <v>168.45285471</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.56544015000000059</v>
+        <v>-0.56546806000000061</v>
       </c>
       <c r="D130" s="5">
-        <v>-3.9414742865819807</v>
+        <v>-3.9416660741612319</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>168.44541486</v>
+        <v>168.44536346000001</v>
       </c>
       <c r="C131" s="5">
-        <v>-7.5028400000007878E-3</v>
+        <v>-7.4912499999868487E-3</v>
       </c>
       <c r="D131" s="5">
-        <v>-5.3434531743512537E-2</v>
+        <v>-5.3352028969921861E-2</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>168.16733685</v>
+        <v>168.16735177000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.27807801000000154</v>
+        <v>-0.27801168999999959</v>
       </c>
       <c r="D132" s="5">
-        <v>-1.9631308737063757</v>
+        <v>-1.9626675136358407</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>167.46253580999999</v>
+        <v>167.46265219</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.70480104000000665</v>
+        <v>-0.70469958000001043</v>
       </c>
       <c r="D133" s="5">
-        <v>-4.9149586682857844</v>
+        <v>-4.9142669334818372</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>167.56290376999999</v>
+        <v>167.56307179999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.10036795999999981</v>
+        <v>0.10041960999998878</v>
       </c>
       <c r="D134" s="5">
-        <v>0.7215904703640641</v>
+        <v>0.72196252764142876</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>167.53963213</v>
+        <v>167.53979107999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-2.3271639999990157E-2</v>
+        <v>-2.3280720000002475E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.16653236373330715</v>
+        <v>-0.16659712383354508</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>167.13220215000001</v>
+        <v>167.13228945</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.4074299799999892</v>
+        <v>-0.40750162999998452</v>
       </c>
       <c r="D136" s="5">
-        <v>-2.8794940831877613</v>
+        <v>-2.8799910158151532</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>167.33397801999999</v>
+        <v>167.33398702</v>
       </c>
       <c r="C137" s="5">
-        <v>0.20177586999997743</v>
+        <v>0.20169756999999322</v>
       </c>
       <c r="D137" s="5">
-        <v>1.458398156677565</v>
+        <v>1.4578276907411203</v>
       </c>
       <c r="E137" s="5">
-        <v>-0.30381595375972292</v>
+        <v>-0.30382446110239769</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>166.96673557</v>
+        <v>166.96616727</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.367242449999992</v>
+        <v>-0.36781974999999534</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.6020431280505463</v>
+        <v>-2.6060840415391362</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>167.6937614</v>
+        <v>167.69402299999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.72702583000000232</v>
+        <v>0.72785572999998749</v>
       </c>
       <c r="D139" s="5">
-        <v>5.3521491055025905</v>
+        <v>5.3584244832127315</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>167.77806935000001</v>
+        <v>167.77798702999999</v>
       </c>
       <c r="C140" s="5">
-        <v>8.4307950000010123E-2</v>
+        <v>8.3964030000004186E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>0.60497036157869388</v>
+        <v>0.60249474492712896</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>167.96191066</v>
+        <v>167.96176489000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.18384130999999115</v>
+        <v>0.18377786000002061</v>
       </c>
       <c r="D141" s="5">
-        <v>1.3228424974204955</v>
+        <v>1.3223838373805696</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>168.00882935999999</v>
+        <v>168.00867172</v>
       </c>
       <c r="C142" s="5">
-        <v>4.6918699999991986E-2</v>
+        <v>4.6906829999983302E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.33572505908772143</v>
+        <v>0.33564028497181653</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>169.09607636999999</v>
+        <v>169.09604816000001</v>
       </c>
       <c r="C143" s="5">
-        <v>1.0872470099999987</v>
+        <v>1.0873764400000141</v>
       </c>
       <c r="D143" s="5">
-        <v>8.0480907333018159</v>
+        <v>8.0490909903817798</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>168.13879449999999</v>
+        <v>168.13868006000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.95728187000000275</v>
+        <v>-0.9573680999999965</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.5858243487497798</v>
+        <v>-6.5864003015865151</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>168.46610451000001</v>
+        <v>168.46601877000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.32731001000001925</v>
+        <v>0.32733870999999226</v>
       </c>
       <c r="D145" s="5">
-        <v>2.3611724906862808</v>
+        <v>2.3613833751809921</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>168.73377844999999</v>
+        <v>168.73473386000001</v>
       </c>
       <c r="C146" s="5">
-        <v>0.26767393999998035</v>
+        <v>0.2687150900000006</v>
       </c>
       <c r="D146" s="5">
-        <v>1.9234175120761865</v>
+        <v>1.9309656230924732</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>168.89342342</v>
+        <v>168.89381637</v>
       </c>
       <c r="C147" s="5">
-        <v>0.15964497000001643</v>
+        <v>0.15908250999999041</v>
       </c>
       <c r="D147" s="5">
-        <v>1.1412890666683939</v>
+        <v>1.1372407393819728</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>169.36760262000001</v>
+        <v>169.3675389</v>
       </c>
       <c r="C148" s="5">
-        <v>0.4741792000000089</v>
+        <v>0.47372253000000342</v>
       </c>
       <c r="D148" s="5">
-        <v>3.4215914672128367</v>
+        <v>3.4182371428977065</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>169.53776912999999</v>
+        <v>169.53766365000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.17016650999997296</v>
+        <v>0.17012475000001359</v>
       </c>
       <c r="D149" s="5">
-        <v>1.2123451774193938</v>
+        <v>1.2120464727406244</v>
       </c>
       <c r="E149" s="5">
-        <v>1.3170015654182299</v>
+        <v>1.3169330805083979</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>170.14311794</v>
+        <v>170.14226489999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.60534881000000951</v>
+        <v>0.60460124999997333</v>
       </c>
       <c r="D150" s="5">
-        <v>4.369853966354853</v>
+        <v>4.3643540141508952</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>169.74624007</v>
+        <v>169.74655684000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.3968778699999973</v>
+        <v>-0.3957080599999756</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.7635009833686386</v>
+        <v>-2.755473027320321</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>169.85125859999999</v>
+        <v>169.85101997000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.10501852999999528</v>
+        <v>0.10446312999999918</v>
       </c>
       <c r="D152" s="5">
-        <v>0.74494694034967779</v>
+        <v>0.74099248915908689</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>169.08033549000001</v>
+        <v>169.08004679999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.77092310999998404</v>
+        <v>-0.77097317000001908</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.312646444936675</v>
+        <v>-5.3129901350463697</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>169.29930877000001</v>
+        <v>169.29903132999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.21897328000000016</v>
+        <v>0.21898453000000018</v>
       </c>
       <c r="D154" s="5">
-        <v>1.5652188362830888</v>
+        <v>1.5653025165417445</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>169.13219278</v>
+        <v>169.13249648999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.16711599000001343</v>
+        <v>-0.16653483999999708</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.1781147978584317</v>
+        <v>-1.1740419278166159</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>168.82448054</v>
+        <v>168.82420092999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.30771224000000075</v>
+        <v>-0.3082955600000048</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.1615167415700798</v>
+        <v>-2.1655694166990092</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>169.00634678</v>
+        <v>169.00604522</v>
       </c>
       <c r="C157" s="5">
-        <v>0.18186624000000506</v>
+        <v>0.18184429000001501</v>
       </c>
       <c r="D157" s="5">
-        <v>1.3003871467232031</v>
+        <v>1.3002314342590804</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>168.91535995000001</v>
+        <v>168.91711459000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-9.0986829999991414E-2</v>
+        <v>-8.8930629999993016E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.64412658625375707</v>
+        <v>-0.62961327325836702</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>168.50668135000001</v>
+        <v>168.50731503</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.40867860000000178</v>
+        <v>-0.40979956000001039</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.8649898494748971</v>
+        <v>-2.8727141974777437</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>168.98618243000001</v>
+        <v>168.98594256000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.47950108000000569</v>
+        <v>0.47862753000001135</v>
       </c>
       <c r="D160" s="5">
-        <v>3.4686620262049939</v>
+        <v>3.4622305865533498</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>168.53342978000001</v>
+        <v>168.53316762</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.45275265000000786</v>
+        <v>-0.45277494000001184</v>
       </c>
       <c r="D161" s="5">
-        <v>-3.1681185894444575</v>
+        <v>-3.1682767027455649</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.59239858773290077</v>
+        <v>-0.59249137234410609</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>168.63739412000001</v>
+        <v>168.63632706000001</v>
       </c>
       <c r="C162" s="5">
-        <v>0.10396434000000454</v>
+        <v>0.10315944000001309</v>
       </c>
       <c r="D162" s="5">
-        <v>0.74276871181691018</v>
+        <v>0.73699991579410096</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>169.13745442000001</v>
+        <v>169.13760070000001</v>
       </c>
       <c r="C163" s="5">
-        <v>0.50006030000000123</v>
+        <v>0.50127363999999375</v>
       </c>
       <c r="D163" s="5">
-        <v>3.616970086693394</v>
+        <v>3.6259135528604158</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>168.52312283000001</v>
+        <v>168.52268745999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.61433159000000614</v>
+        <v>-0.61491324000002123</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.2725481038058728</v>
+        <v>-4.2765091916876834</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>168.77104163000001</v>
+        <v>168.77063928000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.24791880000000788</v>
+        <v>0.24795182000002569</v>
       </c>
       <c r="D165" s="5">
-        <v>1.7797056531184019</v>
+        <v>1.7799492470496503</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>169.07932450000001</v>
+        <v>169.07906256999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.30828286999999932</v>
+        <v>0.30842328999997903</v>
       </c>
       <c r="D166" s="5">
-        <v>2.2141165590306988</v>
+        <v>2.2151405609039942</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>169.01634576000001</v>
+        <v>169.0171828</v>
       </c>
       <c r="C167" s="5">
-        <v>-6.2978740000005473E-2</v>
+        <v>-6.1879769999990231E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.44606196052656699</v>
+        <v>-0.43829458209473371</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>169.4066856</v>
+        <v>169.40620010000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.39033983999999577</v>
+        <v>0.38901730000000612</v>
       </c>
       <c r="D168" s="5">
-        <v>2.8068505968929625</v>
+        <v>2.7972057557047236</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>169.78455466</v>
+        <v>169.78406722</v>
       </c>
       <c r="C169" s="5">
-        <v>0.37786905999999476</v>
+        <v>0.37786711999999056</v>
       </c>
       <c r="D169" s="5">
-        <v>2.7097352894399407</v>
+        <v>2.7097290676884933</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>169.72565419</v>
+        <v>169.72810476000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-5.890046999999754E-2</v>
+        <v>-5.5962459999989278E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.41550222239621348</v>
+        <v>-0.39481527748855827</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>169.69536636999999</v>
+        <v>169.69611116999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-3.0287820000012289E-2</v>
+        <v>-3.1993590000013228E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-0.21393190659425576</v>
+        <v>-0.22596452145632329</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>169.51292133000001</v>
+        <v>169.51245531000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.18244503999997619</v>
+        <v>-0.18365585999998757</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.2825575245093646</v>
+        <v>-1.2910131483158116</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>169.77024073000001</v>
+        <v>169.76977264000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.25731940000000009</v>
+        <v>0.25731733000000645</v>
       </c>
       <c r="D173" s="5">
-        <v>1.8368770142848323</v>
+        <v>1.8368672060800728</v>
       </c>
       <c r="E173" s="5">
-        <v>0.73386683675429332</v>
+        <v>0.73374578871516771</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>170.9263727</v>
+        <v>170.92523745</v>
       </c>
       <c r="C174" s="5">
-        <v>1.1561319699999899</v>
+        <v>1.1554648099999838</v>
       </c>
       <c r="D174" s="5">
-        <v>8.4851122962974923</v>
+        <v>8.4800553981836835</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>170.6887036</v>
+        <v>170.68871358999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.23766910000000507</v>
+        <v>-0.23652386000000547</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.6558701245519836</v>
+        <v>-1.6479625866152925</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>170.99470287</v>
+        <v>170.99405734999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.30599927000000093</v>
+        <v>0.30534375999999952</v>
       </c>
       <c r="D176" s="5">
-        <v>2.1726185416902855</v>
+        <v>2.1679183549030201</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>171.24254096000001</v>
+        <v>171.24180852999999</v>
       </c>
       <c r="C177" s="5">
-        <v>0.24783809000001611</v>
+        <v>0.24775117999999452</v>
       </c>
       <c r="D177" s="5">
-        <v>1.7532005845249943</v>
+        <v>1.7525875467983898</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>171.30549740000001</v>
+        <v>171.30476241</v>
       </c>
       <c r="C178" s="5">
-        <v>6.2956439999993563E-2</v>
+        <v>6.2953880000009121E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.44206700024982393</v>
+        <v>0.44205088264404058</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>171.05321511</v>
+        <v>171.0562008</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.25228229000001079</v>
+        <v>-0.24856160999999588</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.7530003723217447</v>
+        <v>-1.7273603108337032</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>172.23977912000001</v>
+        <v>172.23871862999999</v>
       </c>
       <c r="C180" s="5">
-        <v>1.1865640100000121</v>
+        <v>1.1825178299999948</v>
       </c>
       <c r="D180" s="5">
-        <v>8.6492216801717028</v>
+        <v>8.618441370959772</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>172.53505204999999</v>
+        <v>172.53437069</v>
       </c>
       <c r="C181" s="5">
-        <v>0.29527292999998167</v>
+        <v>0.29565206000000899</v>
       </c>
       <c r="D181" s="5">
-        <v>2.0766836701234803</v>
+        <v>2.0793882768159522</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>172.37761322</v>
+        <v>172.37993983999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.15743882999998959</v>
+        <v>-0.15443085000001133</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.0895252470255801</v>
+        <v>-1.0688156701884388</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>174.06927716999999</v>
+        <v>174.06985302999999</v>
       </c>
       <c r="C183" s="5">
-        <v>1.6916639499999917</v>
+        <v>1.6899131899999986</v>
       </c>
       <c r="D183" s="5">
-        <v>12.433350775738594</v>
+        <v>12.419604723629952</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>173.81439946</v>
+        <v>173.81378893999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.25487770999998816</v>
+        <v>-0.2560640899999953</v>
       </c>
       <c r="D184" s="5">
-        <v>-1.7429963495902756</v>
+        <v>-1.7510382061689089</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>174.03583416999999</v>
+        <v>174.03532440999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.22143470999998272</v>
+        <v>0.22153546999999207</v>
       </c>
       <c r="D185" s="5">
-        <v>1.5395240732446469</v>
+        <v>1.5402349728886655</v>
       </c>
       <c r="E185" s="5">
-        <v>2.5125684110820723</v>
+        <v>2.5125507937417968</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>174.08643878999999</v>
+        <v>174.08547353</v>
       </c>
       <c r="C186" s="5">
-        <v>5.0604620000001432E-2</v>
+        <v>5.0149120000014591E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>0.34948407790595937</v>
+        <v>0.3463343465908153</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>174.17952149000001</v>
+        <v>174.17951554000001</v>
       </c>
       <c r="C187" s="5">
-        <v>9.3082700000024943E-2</v>
+        <v>9.4042010000009668E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>0.64352118983448392</v>
+        <v>0.6501766503261841</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>173.84356081000001</v>
+        <v>173.84308462000001</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.33596067999999946</v>
+        <v>-0.33643091999999797</v>
       </c>
       <c r="D188" s="5">
-        <v>-2.2901851138952156</v>
+        <v>-2.2933567587333448</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>174.38673238999999</v>
+        <v>174.38606479000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.54317157999997789</v>
+        <v>0.54298016999999277</v>
       </c>
       <c r="D189" s="5">
-        <v>3.8144895498037013</v>
+        <v>3.8131327993090158</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>174.35598198</v>
+        <v>174.35358754000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-3.0750409999996009E-2</v>
+        <v>-3.2477249999999458E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.21139638860672161</v>
+        <v>-0.22325639842432077</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>174.87410844999999</v>
+        <v>174.87976223999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.51812646999999856</v>
+        <v>0.52617469999998434</v>
       </c>
       <c r="D191" s="5">
-        <v>3.62485462285973</v>
+        <v>3.6821500332389068</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>176.43967015999999</v>
+        <v>176.43815359000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.5655617099999972</v>
+        <v>1.5583913500000222</v>
       </c>
       <c r="D192" s="5">
-        <v>11.288089356137077</v>
+        <v>11.233448464155703</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>177.1192728</v>
+        <v>177.11829660999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.67960264000001303</v>
+        <v>0.68014301999997429</v>
       </c>
       <c r="D193" s="5">
-        <v>4.7212936879820866</v>
+        <v>4.7251692106460963</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>178.28474009999999</v>
+        <v>178.28666286999999</v>
       </c>
       <c r="C194" s="5">
-        <v>1.1654672999999889</v>
+        <v>1.1683662599999991</v>
       </c>
       <c r="D194" s="5">
-        <v>8.1882813371471066</v>
+        <v>8.2094401878565435</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>179.16661395</v>
+        <v>179.16665286</v>
       </c>
       <c r="C195" s="5">
-        <v>0.88187385000000518</v>
+        <v>0.87998999000001277</v>
       </c>
       <c r="D195" s="5">
-        <v>6.0998978749978505</v>
+        <v>6.0864440774422102</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>179.78702609000001</v>
+        <v>179.78587125999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.62041214000001332</v>
+        <v>0.61921839999999406</v>
       </c>
       <c r="D196" s="5">
-        <v>4.2353793239731541</v>
+        <v>4.2270735357246014</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>180.51303564</v>
+        <v>180.51285422000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.72600954999998635</v>
+        <v>0.72698296000001505</v>
       </c>
       <c r="D197" s="5">
-        <v>4.9548837807935842</v>
+        <v>4.9617081498535498</v>
       </c>
       <c r="E197" s="5">
-        <v>3.7217631075178614</v>
+        <v>3.721962671635537</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>181.46554922999999</v>
+        <v>181.46512375</v>
       </c>
       <c r="C198" s="5">
-        <v>0.95251358999999525</v>
+        <v>0.95226952999999526</v>
       </c>
       <c r="D198" s="5">
-        <v>6.5190817073079721</v>
+        <v>6.5173693220027307</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>182.16428757</v>
+        <v>182.16441587</v>
       </c>
       <c r="C199" s="5">
-        <v>0.69873834000000556</v>
+        <v>0.69929211999999552</v>
       </c>
       <c r="D199" s="5">
-        <v>4.7197569810884854</v>
+        <v>4.7235885367249875</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>183.25528439000001</v>
+        <v>183.25619413000001</v>
       </c>
       <c r="C200" s="5">
-        <v>1.0909968200000151</v>
+        <v>1.0917782600000123</v>
       </c>
       <c r="D200" s="5">
-        <v>7.4284246367030349</v>
+        <v>7.4339165313439093</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>184.43413451999999</v>
+        <v>184.43373596000001</v>
       </c>
       <c r="C201" s="5">
-        <v>1.1788501299999723</v>
+        <v>1.1775418299999956</v>
       </c>
       <c r="D201" s="5">
-        <v>7.9984548841821379</v>
+        <v>7.9892210094616223</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>184.74672194999999</v>
+        <v>184.74092557</v>
       </c>
       <c r="C202" s="5">
-        <v>0.31258743000000777</v>
+        <v>0.30718960999999467</v>
       </c>
       <c r="D202" s="5">
-        <v>2.0528810682685528</v>
+        <v>2.0171105708337134</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>185.17855084000001</v>
+        <v>185.18684859000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.43182889000001978</v>
+        <v>0.44592302000000927</v>
       </c>
       <c r="D203" s="5">
-        <v>2.8412338005636473</v>
+        <v>2.9352946751899145</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>184.31078546000001</v>
+        <v>184.30913305000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.86776538000000869</v>
+        <v>-0.87771553999999696</v>
       </c>
       <c r="D204" s="5">
-        <v>-5.4806283534397648</v>
+        <v>-5.5416007113303856</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>184.91246505000001</v>
+        <v>184.9113753</v>
       </c>
       <c r="C205" s="5">
-        <v>0.60167959000000337</v>
+        <v>0.6022422499999891</v>
       </c>
       <c r="D205" s="5">
-        <v>3.9884869242248433</v>
+        <v>3.9923204763613551</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>185.63561848000001</v>
+        <v>185.63640706999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.72315342999999643</v>
+        <v>0.72503176999998686</v>
       </c>
       <c r="D206" s="5">
-        <v>4.7952151323259251</v>
+        <v>4.8079691389782298</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>186.10188550999999</v>
+        <v>186.10128961999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.46626702999998315</v>
+        <v>0.46488254999999867</v>
       </c>
       <c r="D207" s="5">
-        <v>3.0560677639013045</v>
+        <v>3.0468549569164338</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>186.90385767000001</v>
+        <v>186.90232040999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.80197216000001958</v>
+        <v>0.80103078999999866</v>
       </c>
       <c r="D208" s="5">
-        <v>5.2955224963958214</v>
+        <v>5.2891759663636018</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>187.63293132999999</v>
+        <v>187.63322119</v>
       </c>
       <c r="C209" s="5">
-        <v>0.72907365999998319</v>
+        <v>0.73090078000001313</v>
       </c>
       <c r="D209" s="5">
-        <v>4.7826984574535603</v>
+        <v>4.7949835588342982</v>
       </c>
       <c r="E209" s="5">
-        <v>3.9442556958597219</v>
+        <v>3.9445207382971414</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>187.27900964</v>
+        <v>187.27949934</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.35392168999999285</v>
+        <v>-0.35372184999999945</v>
       </c>
       <c r="D210" s="5">
-        <v>-2.2401588180403609</v>
+        <v>-2.2389035874651242</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>187.50039727000001</v>
+        <v>187.50109266999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.22138763000000949</v>
+        <v>0.22159332999999037</v>
       </c>
       <c r="D211" s="5">
-        <v>1.4278122040105368</v>
+        <v>1.4291437248009631</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>188.10405856</v>
+        <v>188.10666064</v>
       </c>
       <c r="C212" s="5">
-        <v>0.60366128999999091</v>
+        <v>0.60556797000000984</v>
       </c>
       <c r="D212" s="5">
-        <v>3.9325746272047102</v>
+        <v>3.9452023457765106</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>187.60517222999999</v>
+        <v>187.60523255999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.49888633000000482</v>
+        <v>-0.50142808000001082</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.1366023436748325</v>
+        <v>-3.152306330306498</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>188.30914938000001</v>
+        <v>188.30016656999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.70397715000001426</v>
+        <v>0.69493400999999722</v>
       </c>
       <c r="D214" s="5">
-        <v>4.5970335985972888</v>
+        <v>4.5367714695482952</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>188.83084382999999</v>
+        <v>188.83952909999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.52169444999998404</v>
+        <v>0.53936253000000534</v>
       </c>
       <c r="D215" s="5">
-        <v>3.375624764423879</v>
+        <v>3.4919226055740937</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>188.29486487</v>
+        <v>188.29347648999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.53597895999999423</v>
+        <v>-0.54605261000000382</v>
       </c>
       <c r="D216" s="5">
-        <v>-3.3534160879783559</v>
+        <v>-3.4152895733881028</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>188.85656700999999</v>
+        <v>188.85576327999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.56170213999999419</v>
+        <v>0.5622867900000017</v>
       </c>
       <c r="D217" s="5">
-        <v>3.6390388143622499</v>
+        <v>3.6429162521752545</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>188.43547347000001</v>
+        <v>188.43526722999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.42109353999998689</v>
+        <v>-0.42049604999999701</v>
       </c>
       <c r="D218" s="5">
-        <v>-2.6430706688495342</v>
+        <v>-2.6393773148504662</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>188.34955097</v>
+        <v>188.34822079</v>
       </c>
       <c r="C219" s="5">
-        <v>-8.592250000000945E-2</v>
+        <v>-8.7046439999994618E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-0.54580387989849877</v>
+        <v>-0.55292593702191972</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>188.19668214000001</v>
+        <v>188.19492825</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.15286882999998852</v>
+        <v>-0.15329253999999537</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.96961172528118311</v>
+        <v>-0.97229403745773268</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>187.83961601999999</v>
+        <v>187.84042722000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.35706612000001314</v>
+        <v>-0.35450102999999444</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.2531547495501236</v>
+        <v>-2.2371565074503552</v>
       </c>
       <c r="E221" s="5">
-        <v>0.11015373929030847</v>
+        <v>0.11043141970588088</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>187.79070027</v>
+        <v>187.79188662000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.8915749999991931E-2</v>
+        <v>-4.8540599999995493E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.31204759483615119</v>
+        <v>-0.30965647043282862</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>188.06343784000001</v>
+        <v>188.06400106000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.27273757000000387</v>
+        <v>0.27211443999999574</v>
       </c>
       <c r="D223" s="5">
-        <v>1.7568074863772987</v>
+        <v>1.752750462877728</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>187.60061465999999</v>
+        <v>187.60792172999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.4628231800000151</v>
+        <v>-0.45607933000002276</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.9135472241135996</v>
+        <v>-2.8716497962743337</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>188.03488522000001</v>
+        <v>188.03544676000001</v>
       </c>
       <c r="C225" s="5">
-        <v>0.43427056000001585</v>
+        <v>0.42752503000002662</v>
       </c>
       <c r="D225" s="5">
-        <v>2.8134821228773754</v>
+        <v>2.7691218907304194</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>188.62280838000001</v>
+        <v>188.60729860999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.58792316000000255</v>
+        <v>0.57185184999997318</v>
       </c>
       <c r="D226" s="5">
-        <v>3.8172040775364069</v>
+        <v>3.7110955562766224</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>188.13027575999999</v>
+        <v>188.1395406</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.49253262000001996</v>
+        <v>-0.46775800999998296</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.0888327783555325</v>
+        <v>-2.9358147920824473</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>187.58304677000001</v>
+        <v>187.58256229</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.54722898999997938</v>
+        <v>-0.55697831000000519</v>
       </c>
       <c r="D228" s="5">
-        <v>-3.4352276453686104</v>
+        <v>-3.495266635207972</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>187.20950146999999</v>
+        <v>187.20900764000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.37354530000001773</v>
+        <v>-0.37355464999998844</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.3636320805242139</v>
+        <v>-2.3636966348984823</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>186.53531369000001</v>
+        <v>186.53429242000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.67418777999998269</v>
+        <v>-0.67471521999999595</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.2369211201846335</v>
+        <v>-4.2401813453288089</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>185.76083334</v>
+        <v>185.75936288</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.77448035000000459</v>
+        <v>-0.77492954000001646</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.8700942802179519</v>
+        <v>-4.8728807297697685</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>184.85020082</v>
+        <v>184.84871699999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.91063252000000716</v>
+        <v>-0.91064588000000413</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.7265691421627078</v>
+        <v>-5.7266950218004764</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>183.83763135000001</v>
+        <v>183.83854703</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.0125694699999883</v>
+        <v>-1.0101699699999926</v>
       </c>
       <c r="D233" s="5">
-        <v>-6.3788723038357142</v>
+        <v>-6.3642571837549848</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.1305328209220153</v>
+        <v>-2.1304679984106789</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>181.31605776000001</v>
+        <v>181.31756636</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.5215735900000027</v>
+        <v>-2.5209806700000001</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.272922583065284</v>
+        <v>-15.26952732617135</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>181.05283369</v>
+        <v>181.05337746000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.2632240700000068</v>
+        <v>-0.26418889999999351</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.7282471985068493</v>
+        <v>-1.7345169765745738</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>180.20580962</v>
+        <v>180.21677843000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.84702407000000335</v>
+        <v>-0.83659903000000213</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.4717671836775335</v>
+        <v>-5.4061081316400745</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>182.67585163000001</v>
+        <v>182.67653956000001</v>
       </c>
       <c r="C237" s="5">
-        <v>2.4700420100000144</v>
+        <v>2.459761130000004</v>
       </c>
       <c r="D237" s="5">
-        <v>17.746561166500353</v>
+        <v>17.66590809311317</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>182.63803786</v>
+        <v>182.61720016999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-3.7813770000013847E-2</v>
+        <v>-5.9339390000019421E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.24811653117662313</v>
+        <v>-0.38910408629861948</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>181.92112678000001</v>
+        <v>181.93157742</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.71691107999998849</v>
+        <v>-0.68562274999999318</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.609998755417843</v>
+        <v>-4.4134338858284217</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>181.48749194000001</v>
+        <v>181.48725243000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.4336348399999963</v>
+        <v>-0.44432498999998415</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.8231672248868467</v>
+        <v>-2.8916691209641354</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>181.21897014000001</v>
+        <v>181.21853007999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.26852180000000203</v>
+        <v>-0.26872235000001865</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.7610960563757994</v>
+        <v>-1.762402974570576</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>181.12813944000001</v>
+        <v>181.12716585999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-9.0830699999997933E-2</v>
+        <v>-9.1364220000002661E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.59980954675958875</v>
+        <v>-0.60332439651267222</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>180.79922400000001</v>
+        <v>180.79789410999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.32891544000000295</v>
+        <v>-0.32927175000000375</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.1574792511949492</v>
+        <v>-2.1598045967461954</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>181.12363696</v>
+        <v>181.12223471999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.32441295999998943</v>
+        <v>0.32434061000000725</v>
       </c>
       <c r="D244" s="5">
-        <v>2.1745696397014402</v>
+        <v>2.1740960260240083</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>181.19260750999999</v>
+        <v>181.19342205000001</v>
       </c>
       <c r="C245" s="5">
-        <v>6.8970549999988862E-2</v>
+        <v>7.1187330000014981E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.45790941789947137</v>
+        <v>0.47266256565681175</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.4387825934094378</v>
+        <v>-1.4388304426537601</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>180.98686735000001</v>
+        <v>180.98828447</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.20574015999997641</v>
+        <v>-0.20513758000001303</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.3540958878445197</v>
+        <v>-1.350148588632194</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>181.03873439</v>
+        <v>181.03859917</v>
       </c>
       <c r="C247" s="5">
-        <v>5.1867039999990538E-2</v>
+        <v>5.0314700000001267E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.34443738998792828</v>
+        <v>0.33411026084062545</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>180.82805927999999</v>
+        <v>180.84209541999999</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.21067511000001105</v>
+        <v>-0.19650375000000508</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.3875390648839581</v>
+        <v>-1.2947618234334768</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>180.43826184</v>
+        <v>180.43902435999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.38979743999999528</v>
+        <v>-0.40307106000000203</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.5563006599208848</v>
+        <v>-2.6420825609981602</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>180.77862901</v>
+        <v>180.75405527000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.34036717000000749</v>
+        <v>0.31503091000001859</v>
       </c>
       <c r="D250" s="5">
-        <v>2.2872359039401324</v>
+        <v>2.115331829679179</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>180.29252635</v>
+        <v>180.30405334</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.48610266000000024</v>
+        <v>-0.45000193000001332</v>
       </c>
       <c r="D251" s="5">
-        <v>-3.1794310598852737</v>
+        <v>-2.946928327917564</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>181.07297588</v>
+        <v>181.07312196999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.7804495299999985</v>
+        <v>0.76906862999999248</v>
       </c>
       <c r="D252" s="5">
-        <v>5.3200309089491249</v>
+        <v>5.2402798249513882</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>181.41871473</v>
+        <v>181.41830809000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.34573885000000359</v>
+        <v>0.34518612000002236</v>
       </c>
       <c r="D253" s="5">
-        <v>2.3154833519632545</v>
+        <v>2.3117408240918236</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>181.86637504000001</v>
+        <v>181.86552599000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.44766031000000339</v>
+        <v>0.44721789999999828</v>
       </c>
       <c r="D254" s="5">
-        <v>3.0015822887008214</v>
+        <v>2.9985823890691821</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>182.91388269999999</v>
+        <v>182.91306130000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.0475076599999795</v>
+        <v>1.0475353100000007</v>
       </c>
       <c r="D255" s="5">
-        <v>7.1349315783960643</v>
+        <v>7.1351602909818457</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>183.19772599999999</v>
+        <v>183.19665945</v>
       </c>
       <c r="C256" s="5">
-        <v>0.28384330000000091</v>
+        <v>0.28359814999998889</v>
       </c>
       <c r="D256" s="5">
-        <v>1.8781194105865984</v>
+        <v>1.8764919563484916</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>183.6286331</v>
+        <v>183.62885484</v>
       </c>
       <c r="C257" s="5">
-        <v>0.43090710000001309</v>
+        <v>0.43219539000000395</v>
       </c>
       <c r="D257" s="5">
-        <v>2.8593734217253752</v>
+        <v>2.8680502809194763</v>
       </c>
       <c r="E257" s="5">
-        <v>1.3444398331016627</v>
+        <v>1.3441066250892586</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>184.57949908000001</v>
+        <v>184.58056105</v>
       </c>
       <c r="C258" s="5">
-        <v>0.95086598000000322</v>
+        <v>0.95170620999999755</v>
       </c>
       <c r="D258" s="5">
-        <v>6.3939026329611348</v>
+        <v>6.399706656302917</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>184.75008758000001</v>
+        <v>184.74978572000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.17058850000000803</v>
+        <v>0.16922467000000552</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1146955979883355</v>
+        <v>1.1057323916843442</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>185.11297316</v>
+        <v>185.12567536</v>
       </c>
       <c r="C260" s="5">
-        <v>0.36288557999998261</v>
+        <v>0.37588963999999692</v>
       </c>
       <c r="D260" s="5">
-        <v>2.3826671974996216</v>
+        <v>2.4690123812366016</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>184.88364786</v>
+        <v>184.88401009</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.22932529999999929</v>
+        <v>-0.2416652699999986</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.4765201737660272</v>
+        <v>-1.5552960815894523</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>184.47636288999999</v>
+        <v>184.45425051000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.4072849700000063</v>
+        <v>-0.42975957999999537</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.6117160453320132</v>
+        <v>-2.7539922112082227</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>185.19248415999999</v>
+        <v>185.20435298000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.71612127000000214</v>
+        <v>0.75010247000000163</v>
       </c>
       <c r="D263" s="5">
-        <v>4.7590514305817067</v>
+        <v>4.990564430895561</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>185.93833620999999</v>
+        <v>185.93851737</v>
       </c>
       <c r="C264" s="5">
-        <v>0.74585204999999632</v>
+        <v>0.73416438999998945</v>
       </c>
       <c r="D264" s="5">
-        <v>4.9414350080429159</v>
+        <v>4.8619873895354049</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>186.59456072</v>
+        <v>186.59434813999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.65622451000001547</v>
+        <v>0.65583076999999435</v>
       </c>
       <c r="D265" s="5">
-        <v>4.3182927983892894</v>
+        <v>4.3156470323099105</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>187.26788944</v>
+        <v>187.26614776</v>
       </c>
       <c r="C266" s="5">
-        <v>0.67332872000000066</v>
+        <v>0.6717996200000016</v>
       </c>
       <c r="D266" s="5">
-        <v>4.4171975970855426</v>
+        <v>4.4069719940992735</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>187.57959672000001</v>
+        <v>187.57920539</v>
       </c>
       <c r="C267" s="5">
-        <v>0.31170728000000736</v>
+        <v>0.31305763000000297</v>
       </c>
       <c r="D267" s="5">
-        <v>2.0157867377475602</v>
+        <v>2.0246187980545338</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>187.91262426</v>
+        <v>187.91189317000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.33302753999998913</v>
+        <v>0.33268778000001475</v>
       </c>
       <c r="D268" s="5">
-        <v>2.1513987824758551</v>
+        <v>2.1491869640799521</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>188.79964189</v>
+        <v>188.79929494000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.88701763000000255</v>
+        <v>0.88740176999999676</v>
       </c>
       <c r="D269" s="5">
-        <v>5.8138466581987513</v>
+        <v>5.8164534291886616</v>
       </c>
       <c r="E269" s="5">
-        <v>2.8160144214459226</v>
+        <v>2.8157013256468577</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>189.21117258999999</v>
+        <v>189.21152945</v>
       </c>
       <c r="C270" s="5">
-        <v>0.41153069999998593</v>
+        <v>0.41223450999999045</v>
       </c>
       <c r="D270" s="5">
-        <v>2.6472529850503523</v>
+        <v>2.651839822308566</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>189.81133383</v>
+        <v>189.81038569</v>
       </c>
       <c r="C271" s="5">
-        <v>0.60016124000000559</v>
+        <v>0.59885624000000348</v>
       </c>
       <c r="D271" s="5">
-        <v>3.8734046208740436</v>
+        <v>3.8648276632973877</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>190.54986016999999</v>
+        <v>190.56103465000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.73852633999999284</v>
+        <v>0.75064896000000658</v>
       </c>
       <c r="D272" s="5">
-        <v>4.7702356000414836</v>
+        <v>4.8502730694988783</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>191.34708336</v>
+        <v>191.34745616999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.79722319000001107</v>
+        <v>0.78642151999997623</v>
       </c>
       <c r="D273" s="5">
-        <v>5.1377185374211987</v>
+        <v>5.0662156411072523</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>192.18471829000001</v>
+        <v>192.16602810000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.83763493000000722</v>
+        <v>0.81857193000001871</v>
       </c>
       <c r="D274" s="5">
-        <v>5.3814223085875579</v>
+        <v>5.2560455334003997</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>193.26134999999999</v>
+        <v>193.27322444999999</v>
       </c>
       <c r="C275" s="5">
-        <v>1.0766317099999867</v>
+        <v>1.1071963499999811</v>
       </c>
       <c r="D275" s="5">
-        <v>6.9335265224319986</v>
+        <v>7.1373602175702544</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>192.77727969</v>
+        <v>192.77805968999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.48407030999999279</v>
+        <v>-0.49516475999999443</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.9646304926385314</v>
+        <v>-3.0314389791438079</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>193.18002708</v>
+        <v>193.17982509000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.40274739000000181</v>
+        <v>0.40176540000001637</v>
       </c>
       <c r="D277" s="5">
-        <v>2.5360304661922628</v>
+        <v>2.5297656438071581</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>194.08323684999999</v>
+        <v>194.08030181000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.90320976999998948</v>
+        <v>0.90047672000000034</v>
       </c>
       <c r="D278" s="5">
-        <v>5.7571278496572287</v>
+        <v>5.7392643239888796</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>195.37093283999999</v>
+        <v>195.37089177999999</v>
       </c>
       <c r="C279" s="5">
-        <v>1.2876959900000031</v>
+        <v>1.290589969999985</v>
       </c>
       <c r="D279" s="5">
-        <v>8.2587685354907023</v>
+        <v>8.2781432194436242</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>196.23915894999999</v>
+        <v>196.23865979000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.86822610999999483</v>
+        <v>0.86776801000002024</v>
       </c>
       <c r="D280" s="5">
-        <v>5.4650796421904291</v>
+        <v>5.4621264885373</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>197.23454733</v>
+        <v>197.23358818</v>
       </c>
       <c r="C281" s="5">
-        <v>0.99538838000000851</v>
+        <v>0.99492838999998412</v>
       </c>
       <c r="D281" s="5">
-        <v>6.2594994159604012</v>
+        <v>6.2565419966122526</v>
       </c>
       <c r="E281" s="5">
-        <v>4.4676490673188907</v>
+        <v>4.4673330176791204</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>198.01114514</v>
+        <v>198.01073185000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.77659780999999839</v>
+        <v>0.77714367000001516</v>
       </c>
       <c r="D282" s="5">
-        <v>4.8285967948474839</v>
+        <v>4.8320886463086854</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>199.0978236</v>
+        <v>199.09702623000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.0866784600000017</v>
+        <v>1.0862943799999982</v>
       </c>
       <c r="D283" s="5">
-        <v>6.7880182405594569</v>
+        <v>6.7855608000011891</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>200.38262899</v>
+        <v>200.38995457999999</v>
       </c>
       <c r="C284" s="5">
-        <v>1.2848053900000025</v>
+        <v>1.2929283499999826</v>
       </c>
       <c r="D284" s="5">
-        <v>8.0246058751383131</v>
+        <v>8.0771993458830913</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>200.38070529000001</v>
+        <v>200.38059917000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.923699999991868E-3</v>
+        <v>-9.3554099999835216E-3</v>
       </c>
       <c r="D285" s="5">
-        <v>-1.1519552010008649E-2</v>
+        <v>-5.6008844408461655E-2</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>202.02663165999999</v>
+        <v>202.01537479000001</v>
       </c>
       <c r="C286" s="5">
-        <v>1.6459263699999838</v>
+        <v>1.6347756199999992</v>
       </c>
       <c r="D286" s="5">
-        <v>10.314516437928557</v>
+        <v>10.241479287134169</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>203.45246347</v>
+        <v>203.46372213999999</v>
       </c>
       <c r="C287" s="5">
-        <v>1.4258318100000054</v>
+        <v>1.4483473499999775</v>
       </c>
       <c r="D287" s="5">
-        <v>8.8057777009327367</v>
+        <v>8.9508791842858528</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>204.50657644</v>
+        <v>204.50712924999999</v>
       </c>
       <c r="C288" s="5">
-        <v>1.0541129700000056</v>
+        <v>1.043407110000004</v>
       </c>
       <c r="D288" s="5">
-        <v>6.3976185820602272</v>
+        <v>6.330438955026052</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>205.22916513999999</v>
+        <v>205.22873129999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.72258869999998865</v>
+        <v>0.72160205000000133</v>
       </c>
       <c r="D289" s="5">
-        <v>4.3233682089804937</v>
+        <v>4.317337989413228</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>205.56196675999999</v>
+        <v>205.55768842000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.33280161999999791</v>
+        <v>0.32895712000001254</v>
       </c>
       <c r="D290" s="5">
-        <v>1.9633813646094955</v>
+        <v>1.9405043499901797</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>205.86327094000001</v>
+        <v>205.86304129000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.30130418000001669</v>
+        <v>0.30535287000000721</v>
       </c>
       <c r="D291" s="5">
-        <v>1.7731593470432516</v>
+        <v>1.797218393270672</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>206.81869388999999</v>
+        <v>206.81788184999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.95542294999998489</v>
+        <v>0.95484055999997963</v>
       </c>
       <c r="D292" s="5">
-        <v>5.7136495092964035</v>
+        <v>5.7100838923895392</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>207.11253137</v>
+        <v>207.11137189999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.29383748000000764</v>
+        <v>0.29349005000000261</v>
       </c>
       <c r="D293" s="5">
-        <v>1.7182845390916635</v>
+        <v>1.7162437676409237</v>
       </c>
       <c r="E293" s="5">
-        <v>5.0082423052756564</v>
+        <v>5.0081650955846824</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>207.25358457999999</v>
+        <v>207.25270759</v>
       </c>
       <c r="C294" s="5">
-        <v>0.14105320999999549</v>
+        <v>0.14133569000000534</v>
       </c>
       <c r="D294" s="5">
-        <v>0.82032368206077511</v>
+        <v>0.82197729182822421</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>207.63646022</v>
+        <v>207.63576001999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.38287564000000884</v>
+        <v>0.38305242999999223</v>
       </c>
       <c r="D295" s="5">
-        <v>2.2395169698753437</v>
+        <v>2.2405711621336311</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>208.04136736999999</v>
+        <v>208.04620806</v>
       </c>
       <c r="C296" s="5">
-        <v>0.40490714999998545</v>
+        <v>0.41044804000000568</v>
       </c>
       <c r="D296" s="5">
-        <v>2.3653551278832952</v>
+        <v>2.3980843875386793</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>208.69613704</v>
+        <v>208.69645183</v>
       </c>
       <c r="C297" s="5">
-        <v>0.65476967000000741</v>
+        <v>0.650243770000003</v>
       </c>
       <c r="D297" s="5">
-        <v>3.8428334417655696</v>
+        <v>3.8157224308301707</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>208.80159413000001</v>
+        <v>208.79736940999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.1054570900000158</v>
+        <v>0.10091757999998663</v>
       </c>
       <c r="D298" s="5">
-        <v>0.60806495964260687</v>
+        <v>0.58181964157457688</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>209.16688995999999</v>
+        <v>209.17490745000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.36529582999997956</v>
+        <v>0.37753804000001878</v>
       </c>
       <c r="D299" s="5">
-        <v>2.1197042300032942</v>
+        <v>2.1914949787684268</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>210.75773644</v>
+        <v>210.75856166</v>
       </c>
       <c r="C300" s="5">
-        <v>1.5908464800000104</v>
+        <v>1.5836542099999917</v>
       </c>
       <c r="D300" s="5">
-        <v>9.5183867871200256</v>
+        <v>9.4731680484388079</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>211.33653509999999</v>
+        <v>211.33563187999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.5787986599999897</v>
+        <v>0.57707021999999597</v>
       </c>
       <c r="D301" s="5">
-        <v>3.3457656264575641</v>
+        <v>3.3356101229959023</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>211.32521030999999</v>
+        <v>211.32037288999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-1.1324790000003304E-2</v>
+        <v>-1.5258990000006634E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-6.4284878421827507E-2</v>
+        <v>-8.6608765911544427E-2</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>212.99310009999999</v>
+        <v>212.99296744</v>
       </c>
       <c r="C303" s="5">
-        <v>1.6678897900000038</v>
+        <v>1.6725945500000137</v>
       </c>
       <c r="D303" s="5">
-        <v>9.8931692565816363</v>
+        <v>9.922538795244872</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>213.65860158999999</v>
+        <v>213.65699090000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.66550148999999692</v>
+        <v>0.66402346000000989</v>
       </c>
       <c r="D304" s="5">
-        <v>3.8145348297117465</v>
+        <v>3.8059196524717231</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>213.90845053999999</v>
+        <v>213.90723807000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.24984895000000051</v>
+        <v>0.25024716999999441</v>
       </c>
       <c r="D305" s="5">
-        <v>1.412321300677255</v>
+        <v>1.4145975725740945</v>
       </c>
       <c r="E305" s="5">
-        <v>3.2812689435287146</v>
+        <v>3.2812617229348806</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>214.91057749999999</v>
+        <v>214.90918288</v>
       </c>
       <c r="C306" s="5">
-        <v>1.0021269599999982</v>
+        <v>1.0019448099999977</v>
       </c>
       <c r="D306" s="5">
-        <v>5.7689496478154023</v>
+        <v>5.7679074444527467</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>215.45468982</v>
+        <v>215.45392100999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.54411232000001064</v>
+        <v>0.54473812999998472</v>
       </c>
       <c r="D307" s="5">
-        <v>3.0808350255962402</v>
+        <v>3.0844482836672737</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>215.89585761999999</v>
+        <v>215.89796935000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.44116779999998812</v>
+        <v>0.44404834000002325</v>
       </c>
       <c r="D308" s="5">
-        <v>2.4849971543524862</v>
+        <v>2.5014159711072459</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>216.41890443</v>
+        <v>216.42180791999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.52304681000001096</v>
+        <v>0.52383856999998102</v>
       </c>
       <c r="D309" s="5">
-        <v>2.9462697747485445</v>
+        <v>2.9507601156004259</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>217.01166778000001</v>
+        <v>217.0140341</v>
       </c>
       <c r="C310" s="5">
-        <v>0.59276335000001268</v>
+        <v>0.59222618000001148</v>
       </c>
       <c r="D310" s="5">
-        <v>3.336722979222384</v>
+        <v>3.3336081433411602</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>217.44245979999999</v>
+        <v>217.44661417</v>
       </c>
       <c r="C311" s="5">
-        <v>0.43079201999998418</v>
+        <v>0.43258007000000021</v>
       </c>
       <c r="D311" s="5">
-        <v>2.4083131698164228</v>
+        <v>2.4183923260918894</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>217.94146164</v>
+        <v>217.94187929</v>
       </c>
       <c r="C312" s="5">
-        <v>0.49900184000000536</v>
+        <v>0.49526511999999911</v>
       </c>
       <c r="D312" s="5">
-        <v>2.7888677803707518</v>
+        <v>2.7676678076036909</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>218.24314975999999</v>
+        <v>218.24145182999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.30168811999999434</v>
+        <v>0.29957253999998557</v>
       </c>
       <c r="D313" s="5">
-        <v>1.6738199372124285</v>
+        <v>1.6619902328448566</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>218.96458068999999</v>
+        <v>218.95915665999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.72143092999999681</v>
+        <v>0.7177048300000024</v>
       </c>
       <c r="D314" s="5">
-        <v>4.0396750740631537</v>
+        <v>4.018463691353924</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>218.90484222000001</v>
+        <v>218.90501628999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-5.9738469999985E-2</v>
+        <v>-5.4140369999998939E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.32689622556627551</v>
+        <v>-0.29631171571704584</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>219.34589036</v>
+        <v>219.34388770999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.44104813999999237</v>
+        <v>0.43887141999999812</v>
       </c>
       <c r="D316" s="5">
-        <v>2.4447254319120981</v>
+        <v>2.4325245891573477</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>219.91717516</v>
+        <v>219.91575498</v>
       </c>
       <c r="C317" s="5">
-        <v>0.57128480000000081</v>
+        <v>0.5718672700000127</v>
       </c>
       <c r="D317" s="5">
-        <v>3.1705526974996179</v>
+        <v>3.1738612152198753</v>
       </c>
       <c r="E317" s="5">
-        <v>2.8090169438520718</v>
+        <v>2.8089357630963985</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>221.74988390999999</v>
+        <v>221.74725236</v>
       </c>
       <c r="C318" s="5">
-        <v>1.8327087499999948</v>
+        <v>1.8314973800000018</v>
       </c>
       <c r="D318" s="5">
-        <v>10.471699053484262</v>
+        <v>10.464528187713174</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>221.73971478000001</v>
+        <v>221.73776561</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.0169129999979987E-2</v>
+        <v>-9.4867500000077598E-3</v>
       </c>
       <c r="D319" s="5">
-        <v>-5.5016392344664489E-2</v>
+        <v>-5.1326100243820338E-2</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>221.86861034</v>
+        <v>221.87108850000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.12889555999998947</v>
+        <v>0.13332289000001651</v>
       </c>
       <c r="D320" s="5">
-        <v>0.69978507485872754</v>
+        <v>0.72390735993779209</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>223.17557152000001</v>
+        <v>223.18263450000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.3069611800000018</v>
+        <v>1.3115459999999928</v>
       </c>
       <c r="D321" s="5">
-        <v>7.3024180598117105</v>
+        <v>7.3287889900983894</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>224.61586754999999</v>
+        <v>224.62089906</v>
       </c>
       <c r="C322" s="5">
-        <v>1.4402960299999847</v>
+        <v>1.4382645599999933</v>
       </c>
       <c r="D322" s="5">
-        <v>8.0252617771686019</v>
+        <v>8.0132756833600993</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>224.46559083</v>
+        <v>224.46813538000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.1502767199999937</v>
+        <v>-0.15276367999999252</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.79989883758362357</v>
+        <v>-0.81306890453564096</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>225.36630294</v>
+        <v>225.36756889</v>
       </c>
       <c r="C324" s="5">
-        <v>0.90071211000000062</v>
+        <v>0.89943350999999438</v>
       </c>
       <c r="D324" s="5">
-        <v>4.9229405961742412</v>
+        <v>4.9157405844448165</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>225.93339587</v>
+        <v>225.92524101000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.56709293000000116</v>
+        <v>0.55767212000000654</v>
       </c>
       <c r="D325" s="5">
-        <v>3.0617224277265542</v>
+        <v>3.010148380370814</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>227.04199869000001</v>
+        <v>227.03729046000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.1086028200000158</v>
+        <v>1.1120494500000007</v>
       </c>
       <c r="D326" s="5">
-        <v>6.0496539478707145</v>
+        <v>6.0691993345583617</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>227.67681528</v>
+        <v>227.68125515</v>
       </c>
       <c r="C327" s="5">
-        <v>0.63481658999998558</v>
+        <v>0.64396468999999001</v>
       </c>
       <c r="D327" s="5">
-        <v>3.4073192141740316</v>
+        <v>3.4572621716815188</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>228.70301784</v>
+        <v>228.69981372999999</v>
       </c>
       <c r="C328" s="5">
-        <v>1.0262025600000015</v>
+        <v>1.0185585799999899</v>
       </c>
       <c r="D328" s="5">
-        <v>5.5448505546714433</v>
+        <v>5.5024166577515743</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>229.81409162</v>
+        <v>229.81217634999999</v>
       </c>
       <c r="C329" s="5">
-        <v>1.1110737799999981</v>
+        <v>1.112362619999999</v>
       </c>
       <c r="D329" s="5">
-        <v>5.9881021986984528</v>
+        <v>5.9953214831428792</v>
       </c>
       <c r="E329" s="5">
-        <v>4.5002926455378178</v>
+        <v>4.5000965805746862</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>230.05511895000001</v>
+        <v>230.05209443999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.24102733000000853</v>
+        <v>0.2399180900000033</v>
       </c>
       <c r="D330" s="5">
-        <v>1.2658363949080709</v>
+        <v>1.2599879181538265</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>230.67837419</v>
+        <v>230.67020337</v>
       </c>
       <c r="C331" s="5">
-        <v>0.62325523999999177</v>
+        <v>0.61810893000000533</v>
       </c>
       <c r="D331" s="5">
-        <v>3.2998683810975038</v>
+        <v>3.2722606603212023</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>231.8719408</v>
+        <v>231.87347958999999</v>
       </c>
       <c r="C332" s="5">
-        <v>1.1935666100000049</v>
+        <v>1.2032762199999922</v>
       </c>
       <c r="D332" s="5">
-        <v>6.3887688753650362</v>
+        <v>6.4424761785933482</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>233.23332657</v>
+        <v>233.24765352</v>
       </c>
       <c r="C333" s="5">
-        <v>1.3613857699999983</v>
+        <v>1.374173930000012</v>
       </c>
       <c r="D333" s="5">
-        <v>7.2775665449614113</v>
+        <v>7.3481216883525713</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>233.90868791</v>
+        <v>233.91934343</v>
       </c>
       <c r="C334" s="5">
-        <v>0.67536133999999493</v>
+        <v>0.67168990999999778</v>
       </c>
       <c r="D334" s="5">
-        <v>3.5306533088074854</v>
+        <v>3.5109356949492687</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>234.35814400999999</v>
+        <v>234.36344467000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.44945609999999192</v>
+        <v>0.44410124000000906</v>
       </c>
       <c r="D335" s="5">
-        <v>2.3303279407065114</v>
+        <v>2.3021676911612277</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>234.60415028</v>
+        <v>234.60289169999999</v>
       </c>
       <c r="C336" s="5">
-        <v>0.24600627000000941</v>
+        <v>0.23944702999997958</v>
       </c>
       <c r="D336" s="5">
-        <v>1.2669405745023177</v>
+        <v>1.2329421840613586</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>234.56315995</v>
+        <v>234.54563261000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-4.0990329999999631E-2</v>
+        <v>-5.7259089999973867E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.20946413369548056</v>
+        <v>-0.29248892336274368</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>237.18427234000001</v>
+        <v>237.17856418</v>
       </c>
       <c r="C338" s="5">
-        <v>2.6211123900000075</v>
+        <v>2.6329315699999825</v>
       </c>
       <c r="D338" s="5">
-        <v>14.264943097609862</v>
+        <v>14.33442744606246</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>236.70109897</v>
+        <v>236.71237324000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.48317337000000293</v>
+        <v>-0.46619093999998995</v>
       </c>
       <c r="D339" s="5">
-        <v>-2.4173427677353088</v>
+        <v>-2.333350812109658</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>235.86692303000001</v>
+        <v>235.86223557</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.8341759399999944</v>
+        <v>-0.85013767000000939</v>
       </c>
       <c r="D340" s="5">
-        <v>-4.1479938378536581</v>
+        <v>-4.2256062265509042</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>236.46465006</v>
+        <v>236.46158564000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.59772702999998728</v>
+        <v>0.59935007000001406</v>
       </c>
       <c r="D341" s="5">
-        <v>3.0837501874728224</v>
+        <v>3.0923033469660854</v>
       </c>
       <c r="E341" s="5">
-        <v>2.8938862682958311</v>
+        <v>2.8934103473582162</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>236.74821725000001</v>
+        <v>236.74484753999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.28356719000001362</v>
+        <v>0.28326189999998519</v>
       </c>
       <c r="D342" s="5">
-        <v>1.4485631099226515</v>
+        <v>1.447012165678796</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>236.94986913</v>
+        <v>236.93614095999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.20165187999998579</v>
+        <v>0.19129341999999383</v>
       </c>
       <c r="D343" s="5">
-        <v>1.0269098900135942</v>
+        <v>0.97393885319365658</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>236.70052387000001</v>
+        <v>236.69894755000001</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.24934525999998414</v>
+        <v>-0.23719340999997485</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.2554917431563895</v>
+        <v>-1.1947106606888913</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>236.35386342999999</v>
+        <v>236.37527989</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.34666044000002216</v>
+        <v>-0.32366766000001235</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.7433759286777262</v>
+        <v>-1.6286230718580708</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>237.43464768999999</v>
+        <v>237.45334489999999</v>
       </c>
       <c r="C346" s="5">
-        <v>1.0807842600000015</v>
+        <v>1.0780650099999889</v>
       </c>
       <c r="D346" s="5">
-        <v>5.62741632776107</v>
+        <v>5.6123793345610684</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>238.36448318000001</v>
+        <v>238.37690277999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.92983549000001631</v>
+        <v>0.92355788000000416</v>
       </c>
       <c r="D347" s="5">
-        <v>4.8019627084911809</v>
+        <v>4.7684629345124296</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>238.72959976000001</v>
+        <v>238.72407724000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.3651165800000058</v>
+        <v>0.34717446000001928</v>
       </c>
       <c r="D348" s="5">
-        <v>1.8536737697599781</v>
+        <v>1.7617594149086369</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>239.58579366999999</v>
+        <v>239.55766201</v>
       </c>
       <c r="C349" s="5">
-        <v>0.85619390999997336</v>
+        <v>0.83358476999998743</v>
       </c>
       <c r="D349" s="5">
-        <v>4.3896676110495525</v>
+        <v>4.2716176190104482</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>240.23272485000001</v>
+        <v>240.22487685999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.64693118000002414</v>
+        <v>0.66721484999999348</v>
       </c>
       <c r="D350" s="5">
-        <v>3.2888052512546562</v>
+        <v>3.3939108152300612</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>241.76174841</v>
+        <v>241.77873115</v>
       </c>
       <c r="C351" s="5">
-        <v>1.5290235599999846</v>
+        <v>1.5538542900000039</v>
       </c>
       <c r="D351" s="5">
-        <v>7.9108331960298317</v>
+        <v>8.0441795031366503</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>242.7075719</v>
+        <v>242.69984649</v>
       </c>
       <c r="C352" s="5">
-        <v>0.94582349000000931</v>
+        <v>0.92111534000000006</v>
       </c>
       <c r="D352" s="5">
-        <v>4.7970004760031104</v>
+        <v>4.6687145670976316</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>243.59803891999999</v>
+        <v>243.59271385</v>
       </c>
       <c r="C353" s="5">
-        <v>0.89046701999998845</v>
+        <v>0.89286735999999678</v>
       </c>
       <c r="D353" s="5">
-        <v>4.4926026187812607</v>
+        <v>4.5051052550434401</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0166829833507824</v>
+        <v>3.0157660453384416</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>244.54719109000001</v>
+        <v>244.54366592</v>
       </c>
       <c r="C354" s="5">
-        <v>0.94915217000001917</v>
+        <v>0.95095206999999959</v>
       </c>
       <c r="D354" s="5">
-        <v>4.7771770447889716</v>
+        <v>4.7865383984647236</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>245.95586595</v>
+        <v>245.93823705</v>
       </c>
       <c r="C355" s="5">
-        <v>1.4086748599999908</v>
+        <v>1.3945711300000028</v>
       </c>
       <c r="D355" s="5">
-        <v>7.1356654696561606</v>
+        <v>7.0620725771805448</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>247.13587372999999</v>
+        <v>247.12796811999999</v>
       </c>
       <c r="C356" s="5">
-        <v>1.1800077799999826</v>
+        <v>1.1897310699999935</v>
       </c>
       <c r="D356" s="5">
-        <v>5.911538779403247</v>
+        <v>5.9619920401217996</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>247.5457744</v>
+        <v>247.57771851000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.40990067000001318</v>
+        <v>0.44975039000001971</v>
       </c>
       <c r="D357" s="5">
-        <v>2.0085825399123181</v>
+        <v>2.2058834914726155</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>248.77012962000001</v>
+        <v>248.80059281999999</v>
       </c>
       <c r="C358" s="5">
-        <v>1.2243552200000067</v>
+        <v>1.2228743099999804</v>
       </c>
       <c r="D358" s="5">
-        <v>6.0993153328540606</v>
+        <v>6.0909288948469031</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>250.30985165999999</v>
+        <v>250.33392916</v>
       </c>
       <c r="C359" s="5">
-        <v>1.5397220399999867</v>
+        <v>1.5333363400000053</v>
       </c>
       <c r="D359" s="5">
-        <v>7.6853254065856191</v>
+        <v>7.6513949316198149</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>251.62615016999999</v>
+        <v>251.61392866</v>
       </c>
       <c r="C360" s="5">
-        <v>1.3162985099999958</v>
+        <v>1.2799995000000024</v>
       </c>
       <c r="D360" s="5">
-        <v>6.496163406035671</v>
+        <v>6.3113306380017775</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>253.13147472</v>
+        <v>253.097193</v>
       </c>
       <c r="C361" s="5">
-        <v>1.5053245500000116</v>
+        <v>1.4832643400000052</v>
       </c>
       <c r="D361" s="5">
-        <v>7.4198434446031358</v>
+        <v>7.3079251440015813</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>253.45326326</v>
+        <v>253.43962685</v>
       </c>
       <c r="C362" s="5">
-        <v>0.32178854000000001</v>
+        <v>0.34243384999999193</v>
       </c>
       <c r="D362" s="5">
-        <v>1.5361881301873659</v>
+        <v>1.6357046634784878</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>253.77964019000001</v>
+        <v>253.7978157</v>
       </c>
       <c r="C363" s="5">
-        <v>0.32637693000000922</v>
+        <v>0.35818885000000478</v>
       </c>
       <c r="D363" s="5">
-        <v>1.5562558346514876</v>
+        <v>1.7092178796803692</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>254.77802102999999</v>
+        <v>254.76426436</v>
       </c>
       <c r="C364" s="5">
-        <v>0.99838083999998162</v>
+        <v>0.96644865999999752</v>
       </c>
       <c r="D364" s="5">
-        <v>4.8243532689108637</v>
+        <v>4.6664648271899534</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>255.84473027999999</v>
+        <v>255.83253687999999</v>
       </c>
       <c r="C365" s="5">
-        <v>1.0667092500000024</v>
+        <v>1.0682725199999936</v>
       </c>
       <c r="D365" s="5">
-        <v>5.1415061113155192</v>
+        <v>5.1495001241500082</v>
       </c>
       <c r="E365" s="5">
-        <v>5.0274178783606516</v>
+        <v>5.0247081846368502</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>257.08552818999999</v>
+        <v>257.07510843</v>
       </c>
       <c r="C366" s="5">
-        <v>1.2407979099999977</v>
+        <v>1.2425715500000081</v>
       </c>
       <c r="D366" s="5">
-        <v>5.9775434060379329</v>
+        <v>5.986610424484895</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>258.06471210000001</v>
+        <v>258.04782177999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.97918391000001748</v>
+        <v>0.97271334999999226</v>
       </c>
       <c r="D367" s="5">
-        <v>4.667515200269623</v>
+        <v>4.6362189308470692</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>258.28197208</v>
+        <v>258.27242238000002</v>
       </c>
       <c r="C368" s="5">
-        <v>0.21725997999999436</v>
+        <v>0.22460060000003068</v>
       </c>
       <c r="D368" s="5">
-        <v>1.0149491406238997</v>
+        <v>1.0494748380425412</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>252.93029274</v>
+        <v>252.97299149</v>
       </c>
       <c r="C369" s="5">
-        <v>-5.351679340000004</v>
+        <v>-5.2994308900000249</v>
       </c>
       <c r="D369" s="5">
-        <v>-22.217654488018223</v>
+        <v>-22.025347672917906</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>253.80486135000001</v>
+        <v>253.85021370000001</v>
       </c>
       <c r="C370" s="5">
-        <v>0.8745686100000114</v>
+        <v>0.87722221000001355</v>
       </c>
       <c r="D370" s="5">
-        <v>4.2291209794431683</v>
+        <v>4.2414689204145262</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>253.97546948999999</v>
+        <v>254.02098437000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.17060813999998459</v>
+        <v>0.17077066999999602</v>
       </c>
       <c r="D371" s="5">
-        <v>0.80963136071416919</v>
+        <v>0.8102601918120067</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>253.47383393999999</v>
+        <v>253.45796541999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.50163555000000315</v>
+        <v>-0.56301895000001423</v>
       </c>
       <c r="D372" s="5">
-        <v>-2.3445817855840656</v>
+        <v>-2.6275278468127938</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>255.38008919000001</v>
+        <v>255.34121926</v>
       </c>
       <c r="C373" s="5">
-        <v>1.9062552500000152</v>
+        <v>1.8832538400000089</v>
       </c>
       <c r="D373" s="5">
-        <v>9.4074272543339887</v>
+        <v>9.2898429097252553</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>256.78974937999999</v>
+        <v>256.77143831000001</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4096601899999825</v>
+        <v>1.4302190500000052</v>
       </c>
       <c r="D374" s="5">
-        <v>6.8286621160574157</v>
+        <v>6.9324289704455477</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>259.87577893000002</v>
+        <v>259.89101656999998</v>
       </c>
       <c r="C375" s="5">
-        <v>3.0860295500000348</v>
+        <v>3.1195782599999689</v>
       </c>
       <c r="D375" s="5">
-        <v>15.413722177117716</v>
+        <v>15.593828722590697</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>260.93946914999998</v>
+        <v>260.90602831000001</v>
       </c>
       <c r="C376" s="5">
-        <v>1.0636902199999554</v>
+        <v>1.015011740000034</v>
       </c>
       <c r="D376" s="5">
-        <v>5.0237800848438097</v>
+        <v>4.788627018765923</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>262.17398248000001</v>
+        <v>262.14868589000002</v>
       </c>
       <c r="C377" s="5">
-        <v>1.2345133300000271</v>
+        <v>1.2426575800000137</v>
       </c>
       <c r="D377" s="5">
-        <v>5.8273203186662403</v>
+        <v>5.8675482357343212</v>
       </c>
       <c r="E377" s="5">
-        <v>2.473864594777142</v>
+        <v>2.4688607192144163</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>263.57757888999998</v>
+        <v>263.55190405000002</v>
       </c>
       <c r="C378" s="5">
-        <v>1.4035964099999774</v>
+        <v>1.4032181599999944</v>
       </c>
       <c r="D378" s="5">
-        <v>6.6170052108720734</v>
+        <v>6.6158264558543678</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>263.94417100999999</v>
+        <v>263.92002722000001</v>
       </c>
       <c r="C379" s="5">
-        <v>0.36659212000000707</v>
+        <v>0.36812316999998984</v>
       </c>
       <c r="D379" s="5">
-        <v>1.6818248537324054</v>
+        <v>1.6890687345195277</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>266.40470957000002</v>
+        <v>266.39432355000002</v>
       </c>
       <c r="C380" s="5">
-        <v>2.4605385600000318</v>
+        <v>2.4742963300000156</v>
       </c>
       <c r="D380" s="5">
-        <v>11.77839586016951</v>
+        <v>11.848825881476888</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>266.58191237</v>
+        <v>266.65169275</v>
       </c>
       <c r="C381" s="5">
-        <v>0.17720279999997501</v>
+        <v>0.25736919999997099</v>
       </c>
       <c r="D381" s="5">
-        <v>0.80112330811166199</v>
+        <v>1.1655256811085479</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>266.97600283999998</v>
+        <v>267.05710027999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.39409046999998054</v>
+        <v>0.40540752999999086</v>
       </c>
       <c r="D382" s="5">
-        <v>1.7884658716192714</v>
+        <v>1.8397698477799818</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>267.65947711000001</v>
+        <v>267.73112821000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.68347427000003336</v>
+        <v>0.67402793000002248</v>
       </c>
       <c r="D383" s="5">
-        <v>3.1156975871091008</v>
+        <v>3.0710898068814441</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>271.50263914999999</v>
+        <v>271.47985505999998</v>
       </c>
       <c r="C384" s="5">
-        <v>3.8431620399999815</v>
+        <v>3.7487268499999686</v>
       </c>
       <c r="D384" s="5">
-        <v>18.658038201223647</v>
+        <v>18.15847757895126</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>272.28564012999999</v>
+        <v>272.24356599999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.78300097999999707</v>
+        <v>0.76371094000000994</v>
       </c>
       <c r="D385" s="5">
-        <v>3.5161687505226968</v>
+        <v>3.4284921414751146</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>272.89013089999997</v>
+        <v>272.87534512000002</v>
       </c>
       <c r="C386" s="5">
-        <v>0.60449076999998397</v>
+        <v>0.63177912000003289</v>
       </c>
       <c r="D386" s="5">
-        <v>2.6968445355165516</v>
+        <v>2.8205869735270284</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>277.72252236000003</v>
+        <v>277.73014287000001</v>
       </c>
       <c r="C387" s="5">
-        <v>4.8323914600000535</v>
+        <v>4.8547977499999888</v>
       </c>
       <c r="D387" s="5">
-        <v>23.446635018012984</v>
+        <v>23.567606613382573</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>278.55584913000001</v>
+        <v>278.49388203000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.83332676999998512</v>
+        <v>0.76373916000000008</v>
       </c>
       <c r="D388" s="5">
-        <v>3.6607089685718464</v>
+        <v>3.3502894523965487</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>279.19966013999999</v>
+        <v>279.14382640999997</v>
       </c>
       <c r="C389" s="5">
-        <v>0.64381100999997898</v>
+        <v>0.64994437999996535</v>
       </c>
       <c r="D389" s="5">
-        <v>2.8090241379969738</v>
+        <v>2.8367683103894148</v>
       </c>
       <c r="E389" s="5">
-        <v>6.4940378518676178</v>
+        <v>6.4830157215173934</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>279.18333727999999</v>
+        <v>279.13682332000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.6322860000002493E-2</v>
+        <v>-7.0030899999551366E-3</v>
       </c>
       <c r="D390" s="5">
-        <v>-7.0133090216728533E-2</v>
+        <v>-3.0101144056682294E-2</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>279.68830184000001</v>
+        <v>279.64431168999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.50496456000001899</v>
+        <v>0.50748836999997593</v>
       </c>
       <c r="D391" s="5">
-        <v>2.1921867234076187</v>
+        <v>2.2036238517456175</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>279.20362731</v>
+        <v>279.16688898000001</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.4846745300000066</v>
+        <v>-0.47742270999998482</v>
       </c>
       <c r="D392" s="5">
-        <v>-2.0597858649867407</v>
+        <v>-2.0295718452570832</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>280.80570678999999</v>
+        <v>280.92662302999997</v>
       </c>
       <c r="C393" s="5">
-        <v>1.6020794799999862</v>
+        <v>1.7597340499999632</v>
       </c>
       <c r="D393" s="5">
-        <v>7.1071545798777169</v>
+        <v>7.8320599275046643</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>281.60708819000001</v>
+        <v>281.75552118000002</v>
       </c>
       <c r="C394" s="5">
-        <v>0.80138140000002522</v>
+        <v>0.82889815000004319</v>
       </c>
       <c r="D394" s="5">
-        <v>3.4789058672881179</v>
+        <v>3.5987313712939839</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>282.53710001000002</v>
+        <v>282.65588926999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.93001182000000426</v>
+        <v>0.9003680899999722</v>
       </c>
       <c r="D395" s="5">
-        <v>4.0358007645459049</v>
+        <v>3.9027979215596975</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>286.42869292</v>
+        <v>286.39629552000002</v>
       </c>
       <c r="C396" s="5">
-        <v>3.8915929099999857</v>
+        <v>3.740406250000035</v>
       </c>
       <c r="D396" s="5">
-        <v>17.839924438449948</v>
+        <v>17.087973745410977</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>287.79883439000002</v>
+        <v>287.73990879000002</v>
       </c>
       <c r="C397" s="5">
-        <v>1.3701414700000214</v>
+        <v>1.3436132699999916</v>
       </c>
       <c r="D397" s="5">
-        <v>5.893697840170331</v>
+        <v>5.7772970819873537</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>289.00252604000002</v>
+        <v>289.00310705999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.2036916499999961</v>
+        <v>1.2631982699999753</v>
       </c>
       <c r="D398" s="5">
-        <v>5.1359629595998157</v>
+        <v>5.3971635084286929</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>290.13923147000003</v>
+        <v>290.13998703999999</v>
       </c>
       <c r="C399" s="5">
-        <v>1.1367054300000063</v>
+        <v>1.1368799800000033</v>
       </c>
       <c r="D399" s="5">
-        <v>4.8232959741357773</v>
+        <v>4.8240428174809447</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>290.58539452000002</v>
+        <v>290.49149012999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.44616304999999556</v>
+        <v>0.35150308999999424</v>
       </c>
       <c r="D400" s="5">
-        <v>1.860993216939133</v>
+        <v>1.4635199540600885</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>290.50032905</v>
+        <v>290.40172464</v>
       </c>
       <c r="C401" s="5">
-        <v>-8.506547000001774E-2</v>
+        <v>-8.9765489999990677E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-0.35072090173895454</v>
+        <v>-0.37018537539076357</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0475224448101033</v>
+        <v>4.0330099270992514</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>290.40120820999999</v>
+        <v>290.31947480999997</v>
       </c>
       <c r="C402" s="5">
-        <v>-9.9120840000011867E-2</v>
+        <v>-8.2249830000023394E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-0.40868127439809276</v>
+        <v>-0.33934437308202892</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>291.98597713999999</v>
+        <v>291.90265849000002</v>
       </c>
       <c r="C403" s="5">
-        <v>1.5847689299999956</v>
+        <v>1.5831836800000474</v>
       </c>
       <c r="D403" s="5">
-        <v>6.7487770796516688</v>
+        <v>6.7437778682305494</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>293.34805719000002</v>
+        <v>293.27391998000002</v>
       </c>
       <c r="C404" s="5">
-        <v>1.3620800500000314</v>
+        <v>1.3712614899999949</v>
       </c>
       <c r="D404" s="5">
-        <v>5.7437383812416698</v>
+        <v>5.7851547089129651</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>293.86104653000001</v>
+        <v>294.04332421999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.51298933999999008</v>
+        <v>0.76940423999997165</v>
       </c>
       <c r="D405" s="5">
-        <v>2.1187889302580309</v>
+        <v>3.1940262386412899</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>294.91166307999998</v>
+        <v>295.14479219999998</v>
       </c>
       <c r="C406" s="5">
-        <v>1.0506165499999724</v>
+        <v>1.1014679799999954</v>
       </c>
       <c r="D406" s="5">
-        <v>4.3756343285034083</v>
+        <v>4.5889029873102949</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>297.28123763999997</v>
+        <v>297.46154102999998</v>
       </c>
       <c r="C407" s="5">
-        <v>2.3695745599999896</v>
+        <v>2.3167488299999945</v>
       </c>
       <c r="D407" s="5">
-        <v>10.079544934725092</v>
+        <v>9.8369305168919841</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>297.28401604999999</v>
+        <v>297.24408724</v>
       </c>
       <c r="C408" s="5">
-        <v>2.7784100000189937E-3</v>
+        <v>-0.21745378999997911</v>
       </c>
       <c r="D408" s="5">
-        <v>1.1215855448432066E-2</v>
+        <v>-0.87371942796276025</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>297.52917993</v>
+        <v>297.45529497000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.24516388000000688</v>
+        <v>0.21120773000001236</v>
       </c>
       <c r="D409" s="5">
-        <v>0.99411577118484473</v>
+        <v>0.85600396171974236</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>297.95182036</v>
+        <v>297.97635158000003</v>
       </c>
       <c r="C410" s="5">
-        <v>0.42264043000000129</v>
+        <v>0.52105661000001646</v>
       </c>
       <c r="D410" s="5">
-        <v>1.7179818164209326</v>
+        <v>2.1224276555265265</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>298.03603020000003</v>
+        <v>298.02787397999998</v>
       </c>
       <c r="C411" s="5">
-        <v>8.420984000002818E-2</v>
+        <v>5.152239999995345E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>0.33968255984544449</v>
+        <v>0.20768665183203971</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>297.91264236000001</v>
+        <v>297.78941734</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.12338784000002079</v>
+        <v>-0.23845663999998123</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.49567404745439747</v>
+        <v>-0.95592430395510242</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>299.53749309</v>
+        <v>299.38964970000001</v>
       </c>
       <c r="C413" s="5">
-        <v>1.6248507299999915</v>
+        <v>1.6002323600000068</v>
       </c>
       <c r="D413" s="5">
-        <v>6.7448881634990521</v>
+        <v>6.6424872201326535</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1108963179331095</v>
+        <v>3.0949971358269268</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>299.58001619999999</v>
+        <v>299.46050872000001</v>
       </c>
       <c r="C414" s="5">
-        <v>4.2523109999990538E-2</v>
+        <v>7.0859020000000328E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>0.17048814986235783</v>
+        <v>0.28438390794403023</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>300.52318635</v>
+        <v>300.39500899000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.94317015000001447</v>
+        <v>0.93450027000000091</v>
       </c>
       <c r="D415" s="5">
-        <v>3.8440791267348562</v>
+        <v>3.8096808104570723</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>301.46431272000001</v>
+        <v>301.34770012000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.94112637000000632</v>
+        <v>0.95269113000000516</v>
       </c>
       <c r="D416" s="5">
-        <v>3.8233589919853372</v>
+        <v>3.8728442088522996</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>302.45711404000002</v>
+        <v>302.59639915000002</v>
       </c>
       <c r="C417" s="5">
-        <v>0.99280132000001231</v>
+        <v>1.2486990300000116</v>
       </c>
       <c r="D417" s="5">
-        <v>4.0242882900267452</v>
+        <v>5.0873626269969385</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>302.93395866999998</v>
+        <v>303.34847423999997</v>
       </c>
       <c r="C418" s="5">
-        <v>0.47684462999995958</v>
+        <v>0.75207508999994843</v>
       </c>
       <c r="D418" s="5">
-        <v>1.9083745632642701</v>
+        <v>3.0235974148977496</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>303.11660573</v>
+        <v>303.96418030000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.18264706000002207</v>
+        <v>0.61570606000003636</v>
       </c>
       <c r="D419" s="5">
-        <v>0.72591645525714732</v>
+        <v>2.4630133345437955</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>304.63280193999998</v>
+        <v>305.68452518999999</v>
       </c>
       <c r="C420" s="5">
-        <v>1.5161962099999755</v>
+        <v>1.7203448899999785</v>
       </c>
       <c r="D420" s="5">
-        <v>6.1703456229017073</v>
+        <v>7.0070872766546</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>304.33730571000001</v>
+        <v>305.54487538000001</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.29549622999996927</v>
+        <v>-0.13964980999998033</v>
       </c>
       <c r="D421" s="5">
-        <v>-1.1578194958986043</v>
+        <v>-0.54683613921103769</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>304.43359594999998</v>
+        <v>306.18412539000002</v>
       </c>
       <c r="C422" s="5">
-        <v>9.6290239999973437E-2</v>
+        <v>0.63925001000001203</v>
       </c>
       <c r="D422" s="5">
-        <v>0.38033317250127929</v>
+        <v>2.5396884984497881</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>306.42182845000002</v>
+        <v>308.08496874999997</v>
       </c>
       <c r="C423" s="5">
-        <v>1.9882325000000378</v>
+        <v>1.9008433599999535</v>
       </c>
       <c r="D423" s="5">
-        <v>8.1248370310447626</v>
+        <v>7.7095163926896193</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>307.57524903000001</v>
+        <v>309.35783652999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.1534205799999881</v>
+        <v>1.2728677800000128</v>
       </c>
       <c r="D424" s="5">
-        <v>4.6116892329555403</v>
+        <v>5.0720833685172551</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>307.93440770000001</v>
+        <v>309.85343803000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.35915866999999935</v>
+        <v>0.49560150000002068</v>
       </c>
       <c r="D425" s="5">
-        <v>1.4102864340291843</v>
+        <v>1.9394694934136814</v>
       </c>
       <c r="E425" s="5">
-        <v>2.8032933451429543</v>
+        <v>3.4950401059238745</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>309.11434768999999</v>
+        <v>310.87634757000001</v>
       </c>
       <c r="C426" s="5">
-        <v>1.1799399899999798</v>
+        <v>1.0229095400000006</v>
       </c>
       <c r="D426" s="5">
-        <v>4.6963017526385986</v>
+        <v>4.0342494870213796</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>309.41495572000002</v>
+        <v>311.30486493000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.30060803000003489</v>
+        <v>0.42851736000000074</v>
       </c>
       <c r="D427" s="5">
-        <v>1.1732400098903639</v>
+        <v>1.6666988794696191</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>309.50245132999999</v>
+        <v>311.49421906999999</v>
       </c>
       <c r="C428" s="5">
-        <v>8.7495609999962198E-2</v>
+        <v>0.18935413999997763</v>
       </c>
       <c r="D428" s="5">
-        <v>0.33986134131560597</v>
+        <v>0.73235821744781493</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>310.54731156999998</v>
+        <v>311.82925213999999</v>
       </c>
       <c r="C429" s="5">
-        <v>1.0448602399999913</v>
+        <v>0.33503307000000859</v>
       </c>
       <c r="D429" s="5">
-        <v>4.1271950362800292</v>
+        <v>1.2983436650962688</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>311.29334382000002</v>
+        <v>312.33957960999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.74603225000004159</v>
+        <v>0.5103274699999929</v>
       </c>
       <c r="D430" s="5">
-        <v>2.9211731862873958</v>
+        <v>1.9816464973835046</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>311.84307361999998</v>
+        <v>312.86693845999997</v>
       </c>
       <c r="C431" s="5">
-        <v>0.54972979999996596</v>
+        <v>0.52735884999998461</v>
       </c>
       <c r="D431" s="5">
-        <v>2.1398494525814549</v>
+        <v>2.0450192862272676</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>311.00273671999997</v>
+        <v>313.65688219999998</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.84033690000001116</v>
+        <v>0.78994374000001244</v>
       </c>
       <c r="D432" s="5">
-        <v>-3.1861925312288375</v>
+        <v>3.0722567565434344</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>310.39132476999998</v>
+        <v>314.35861609</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.61141194999999016</v>
+        <v>0.70173389000001407</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.3337830425073647</v>
+        <v>2.7180022242843549</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>310.51920720999999</v>
+        <v>314.51146127999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.12788244000000759</v>
+        <v>0.15284518999999364</v>
       </c>
       <c r="D434" s="5">
-        <v>0.49552656588782718</v>
+        <v>0.58501817766880571</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>309.77803784999998</v>
+        <v>313.63824634000002</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.74116936000001488</v>
+        <v>-0.87321493999996846</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.82694181379195</v>
+        <v>-3.281292169584904</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>309.76409911000002</v>
+        <v>313.99668621000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.3938739999957761E-2</v>
+        <v>0.35843986999998378</v>
       </c>
       <c r="D436" s="5">
-        <v>-5.3981713192796654E-2</v>
+        <v>1.3800670255986081</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>311.49117258000001</v>
+        <v>315.00922491</v>
       </c>
       <c r="C437" s="5">
-        <v>1.7270734699999934</v>
+        <v>1.0125386999999932</v>
       </c>
       <c r="D437" s="5">
-        <v>6.8995632685238784</v>
+        <v>3.9389890572234298</v>
       </c>
       <c r="E437" s="5">
-        <v>1.1550397718026684</v>
+        <v>1.6639437382975908</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>313.75307502999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-1.2561498800000095</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-4.6816258271982214</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>