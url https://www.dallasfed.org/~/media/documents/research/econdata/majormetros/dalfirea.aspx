--- v4 (2026-04-17)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E79B2B2D-2CB2-43E9-A7D4-21D97E7FED37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CB084E4E-07FA-4D4C-B5CE-2DE9C9D11234}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{31DA96E7-EC8A-4C82-8B12-C4BA8CE44B9A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{757778FF-DFC4-4C08-9AA1-912741D5E362}"/>
   </bookViews>
   <sheets>
     <sheet name="dalfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CED211C-93FC-442F-A282-928ABBA142B4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A91FB0B6-1039-4126-A649-E10E3047576C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>1.3800670255986081</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>315.00922491</v>
       </c>
       <c r="C437" s="5">
         <v>1.0125386999999932</v>
       </c>
       <c r="D437" s="5">
         <v>3.9389890572234298</v>
       </c>
       <c r="E437" s="5">
         <v>1.6639437382975908</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>313.75307502999999</v>
+        <v>313.92639509999998</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.2561498800000095</v>
+        <v>-1.0828298100000211</v>
       </c>
       <c r="D438" s="5">
-        <v>-4.6816258271982214</v>
+        <v>-4.0478456418609472</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>314.39733129000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.47093619000003173</v>
+      </c>
+      <c r="D439" s="5">
+        <v>1.8151055832771323</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>315.17175082</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.77441952999998875</v>
+      </c>
+      <c r="D440" s="5">
+        <v>2.9961995660815477</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>