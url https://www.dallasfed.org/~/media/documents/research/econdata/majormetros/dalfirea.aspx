--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CB084E4E-07FA-4D4C-B5CE-2DE9C9D11234}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7DF71156-3B17-42DC-9F56-92F44E9ACB17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{757778FF-DFC4-4C08-9AA1-912741D5E362}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{938C8755-6E68-4604-A1F3-01E5BA549160}"/>
   </bookViews>
   <sheets>
     <sheet name="dalfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A91FB0B6-1039-4126-A649-E10E3047576C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91172710-18D2-4099-82BF-A0D8454033A7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>130.61832390000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>131.83201833000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.2136944300000039</v>
       </c>
       <c r="D7" s="5">
         <v>11.738164884901359</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>131.46004425999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.37197407000002158</v>
       </c>
       <c r="D8" s="5">
         <v>-3.3338378473103725</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>133.28250165</v>
       </c>
       <c r="C9" s="5">
         <v>1.8224573900000109</v>
       </c>
       <c r="D9" s="5">
         <v>17.964773389998779</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>133.73761802000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.45511637000001315</v>
       </c>
       <c r="D10" s="5">
         <v>4.1754482084398026</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>134.05869859000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.32108056999999235</v>
       </c>
       <c r="D11" s="5">
         <v>2.919337802124633</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>133.27277799000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.78592059999999719</v>
       </c>
       <c r="D12" s="5">
         <v>-6.8125524368278683</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>133.53322236</v>
       </c>
       <c r="C13" s="5">
         <v>0.26044436999998766</v>
       </c>
       <c r="D13" s="5">
         <v>2.3704345376579283</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>133.29587710999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.23734525000000417</v>
       </c>
       <c r="D14" s="5">
         <v>-2.1121817299479595</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>132.74150093</v>
       </c>
       <c r="C15" s="5">
         <v>-0.55437617999999134</v>
       </c>
       <c r="D15" s="5">
         <v>-4.8781940941431623</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>132.70807053999999</v>
       </c>
       <c r="C16" s="5">
         <v>-3.3430390000006582E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-0.30179670214867116</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>132.92326113999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.21519059999999968</v>
       </c>
       <c r="D17" s="5">
         <v>1.9632883552434421</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>132.69947034</v>
       </c>
       <c r="C18" s="5">
         <v>-0.22379079999998908</v>
       </c>
       <c r="D18" s="5">
         <v>-2.001727444783119</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>132.41399362999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.28547671000001174</v>
       </c>
       <c r="D19" s="5">
         <v>-2.5512355771799222</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>131.55296633</v>
       </c>
       <c r="C20" s="5">
         <v>-0.86102729999998928</v>
       </c>
       <c r="D20" s="5">
         <v>-7.5299413591675135</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>132.43309568999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.88012935999998376</v>
       </c>
       <c r="D21" s="5">
         <v>8.3304704761249617</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>132.28400342</v>
       </c>
       <c r="C22" s="5">
         <v>-0.14909226999998282</v>
       </c>
       <c r="D22" s="5">
         <v>-1.3426181661674086</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>131.51519531</v>
       </c>
       <c r="C23" s="5">
         <v>-0.76880811000000904</v>
       </c>
       <c r="D23" s="5">
         <v>-6.7554939172395301</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>132.08679183999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.57159652999999366</v>
       </c>
       <c r="D24" s="5">
         <v>5.3419839783791501</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>132.41783541000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.33104357000001983</v>
       </c>
       <c r="D25" s="5">
         <v>3.0493145895969409</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>131.95066198000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.46717343000000255</v>
       </c>
       <c r="D26" s="5">
         <v>-4.1524384928319558</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>132.36214132000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.41147933999999964</v>
       </c>
       <c r="D27" s="5">
         <v>3.8069743771951936</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>132.05196178</v>
       </c>
       <c r="C28" s="5">
         <v>-0.31017954000000714</v>
       </c>
       <c r="D28" s="5">
         <v>-2.7761361079402413</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>131.99180763000001</v>
       </c>
       <c r="C29" s="5">
         <v>-6.0154149999988249E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.54527322784150289</v>
       </c>
       <c r="E29" s="5">
         <v>-0.70074530372749022</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>131.13691609</v>
       </c>
       <c r="C30" s="5">
         <v>-0.85489154000001122</v>
       </c>
       <c r="D30" s="5">
         <v>-7.5012473382796259</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>130.58431481</v>
       </c>
       <c r="C31" s="5">
         <v>-0.55260128000000464</v>
       </c>
       <c r="D31" s="5">
         <v>-4.9411447344792077</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>130.33150701</v>
       </c>
       <c r="C32" s="5">
         <v>-0.25280779999999936</v>
       </c>
       <c r="D32" s="5">
         <v>-2.2985906257499189</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>129.53710311</v>
       </c>
       <c r="C33" s="5">
         <v>-0.79440389999999184</v>
       </c>
       <c r="D33" s="5">
         <v>-7.0740173156662038</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>129.48974383999999</v>
       </c>
       <c r="C34" s="5">
         <v>-4.7359270000015385E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-0.43784355638837313</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>128.93508130999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.55466253000000165</v>
       </c>
       <c r="D35" s="5">
         <v>-5.0207532858027921</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>129.89630867</v>
       </c>
       <c r="C36" s="5">
         <v>0.96122736000000941</v>
       </c>
       <c r="D36" s="5">
         <v>9.322243198782143</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>128.86835263</v>
       </c>
       <c r="C37" s="5">
         <v>-1.0279560399999923</v>
       </c>
       <c r="D37" s="5">
         <v>-9.0937787449364649</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>128.64417961999999</v>
       </c>
       <c r="C38" s="5">
         <v>-0.22417301000001544</v>
       </c>
       <c r="D38" s="5">
         <v>-2.0676041426130665</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>128.18386747</v>
       </c>
       <c r="C39" s="5">
         <v>-0.46031214999999293</v>
       </c>
       <c r="D39" s="5">
         <v>-4.2103146273216101</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>128.23192695</v>
       </c>
       <c r="C40" s="5">
         <v>4.8059480000006261E-2</v>
       </c>
       <c r="D40" s="5">
         <v>0.4508402630544861</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>127.69751650000001</v>
       </c>
       <c r="C41" s="5">
         <v>-0.53441044999999576</v>
       </c>
       <c r="D41" s="5">
         <v>-4.8879831944045211</v>
       </c>
       <c r="E41" s="5">
         <v>-3.2534527764312315</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>130.76573207000001</v>
       </c>
       <c r="C42" s="5">
         <v>3.0682155700000067</v>
       </c>
       <c r="D42" s="5">
         <v>32.965196893507674</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>130.72207401</v>
       </c>
       <c r="C43" s="5">
         <v>-4.3658060000012711E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-0.39990276744953368</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>130.59558383999999</v>
       </c>
       <c r="C44" s="5">
         <v>-0.12649017000001095</v>
       </c>
       <c r="D44" s="5">
         <v>-1.1549923472685464</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>130.64388242999999</v>
       </c>
       <c r="C45" s="5">
         <v>4.8298590000001695E-2</v>
       </c>
       <c r="D45" s="5">
         <v>0.44470374687759495</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>130.45347247999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.19040995000000294</v>
       </c>
       <c r="D46" s="5">
         <v>-1.7350157568721269</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>130.78889831999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.3354258399999992</v>
       </c>
       <c r="D47" s="5">
         <v>3.1294858286442295</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>132.13149096999999</v>
       </c>
       <c r="C48" s="5">
         <v>1.3425926500000003</v>
       </c>
       <c r="D48" s="5">
         <v>13.038255922831809</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>132.46360454000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.3321135700000184</v>
       </c>
       <c r="D49" s="5">
         <v>3.0582580012292748</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>132.74501268</v>
       </c>
       <c r="C50" s="5">
         <v>0.28140813999999637</v>
       </c>
       <c r="D50" s="5">
         <v>2.5793010336613298</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>133.02332446</v>
       </c>
       <c r="C51" s="5">
         <v>0.27831177999999568</v>
       </c>
       <c r="D51" s="5">
         <v>2.5451224655057114</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>133.47853737</v>
       </c>
       <c r="C52" s="5">
         <v>0.45521291000000019</v>
       </c>
       <c r="D52" s="5">
         <v>4.1846414039330426</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>134.0345988</v>
       </c>
       <c r="C53" s="5">
         <v>0.55606142999999975</v>
       </c>
       <c r="D53" s="5">
         <v>5.1152567677119842</v>
       </c>
       <c r="E53" s="5">
         <v>4.9625728625662058</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>135.07872329</v>
       </c>
       <c r="C54" s="5">
         <v>1.0441244900000015</v>
       </c>
       <c r="D54" s="5">
         <v>9.7590505893258683</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>135.76330278</v>
       </c>
       <c r="C55" s="5">
         <v>0.6845794900000044</v>
       </c>
       <c r="D55" s="5">
         <v>6.2540200598734552</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>136.31407053999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.55076775999998517</v>
       </c>
       <c r="D56" s="5">
         <v>4.9782921749765396</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>136.84381848999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.52974795000000086</v>
       </c>
       <c r="D57" s="5">
         <v>4.7644580757950861</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>137.12087987999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.27706139000000007</v>
       </c>
       <c r="D58" s="5">
         <v>2.4568231503941274</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>136.71059129</v>
       </c>
       <c r="C59" s="5">
         <v>-0.41028858999999329</v>
       </c>
       <c r="D59" s="5">
         <v>-3.5320957465413305</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>135.64037618</v>
       </c>
       <c r="C60" s="5">
         <v>-1.0702151099999924</v>
       </c>
       <c r="D60" s="5">
         <v>-8.9998964366343905</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>135.35395116000001</v>
       </c>
       <c r="C61" s="5">
         <v>-0.28642501999999581</v>
       </c>
       <c r="D61" s="5">
         <v>-2.5047565067774946</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>135.53378162999999</v>
       </c>
       <c r="C62" s="5">
         <v>0.17983046999998464</v>
       </c>
       <c r="D62" s="5">
         <v>1.6060148213358216</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>136.05629963000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.52251800000001936</v>
       </c>
       <c r="D63" s="5">
         <v>4.7256799222692214</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>136.20801231999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.15171268999998233</v>
       </c>
       <c r="D64" s="5">
         <v>1.3463243937924529</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>136.43887118000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.2308588600000121</v>
       </c>
       <c r="D65" s="5">
         <v>2.0529463551083538</v>
       </c>
       <c r="E65" s="5">
         <v>1.7937699679972496</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>136.64712438999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.20825320999998098</v>
       </c>
       <c r="D66" s="5">
         <v>1.8470724793731019</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>136.73531310000001</v>
       </c>
       <c r="C67" s="5">
         <v>8.8188710000025594E-2</v>
       </c>
       <c r="D67" s="5">
         <v>0.77720551861673037</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>136.97070998000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.23539687999999614</v>
       </c>
       <c r="D68" s="5">
         <v>2.085535136062866</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>137.38400786</v>
       </c>
       <c r="C69" s="5">
         <v>0.41329787999998757</v>
       </c>
       <c r="D69" s="5">
         <v>3.6816018327204603</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>137.48013298000001</v>
       </c>
       <c r="C70" s="5">
         <v>9.6125120000010611E-2</v>
       </c>
       <c r="D70" s="5">
         <v>0.84285703294026959</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>138.04046502</v>
       </c>
       <c r="C71" s="5">
         <v>0.56033203999999159</v>
       </c>
       <c r="D71" s="5">
         <v>5.0020168945385413</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>138.24903785000001</v>
       </c>
       <c r="C72" s="5">
         <v>0.20857283000000848</v>
       </c>
       <c r="D72" s="5">
         <v>1.8282889572729388</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>138.67794069999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.42890284999998585</v>
       </c>
       <c r="D73" s="5">
         <v>3.7870571131205066</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>139.87730549</v>
       </c>
       <c r="C74" s="5">
         <v>1.1993647900000042</v>
       </c>
       <c r="D74" s="5">
         <v>10.886451360105887</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>138.27099010000001</v>
       </c>
       <c r="C75" s="5">
         <v>-1.6063153899999918</v>
       </c>
       <c r="D75" s="5">
         <v>-12.942582691151848</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>138.89889098</v>
       </c>
       <c r="C76" s="5">
         <v>0.62790087999999855</v>
       </c>
       <c r="D76" s="5">
         <v>5.5874900727406196</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>139.65551051</v>
       </c>
       <c r="C77" s="5">
         <v>0.75661952999999471</v>
       </c>
       <c r="D77" s="5">
         <v>6.7361619727193123</v>
       </c>
       <c r="E77" s="5">
         <v>2.3575681198332088</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>139.88135326</v>
       </c>
       <c r="C78" s="5">
         <v>0.2258427499999982</v>
       </c>
       <c r="D78" s="5">
         <v>1.9579233936379836</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>140.20773838</v>
       </c>
       <c r="C79" s="5">
         <v>0.32638511999999764</v>
       </c>
       <c r="D79" s="5">
         <v>2.8361728830615052</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>140.68083032999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.47309194999999704</v>
       </c>
       <c r="D80" s="5">
         <v>4.1250607309381682</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>139.63795282000001</v>
       </c>
       <c r="C81" s="5">
         <v>-1.0428775099999825</v>
       </c>
       <c r="D81" s="5">
         <v>-8.5418099594845582</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>139.98959905000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.35164623000000006</v>
       </c>
       <c r="D82" s="5">
         <v>3.0641338895039727</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>140.75656432</v>
       </c>
       <c r="C83" s="5">
         <v>0.76696526999998582</v>
       </c>
       <c r="D83" s="5">
         <v>6.7762482163501447</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>140.07837024</v>
       </c>
       <c r="C84" s="5">
         <v>-0.67819407999999726</v>
       </c>
       <c r="D84" s="5">
         <v>-5.6310614754718884</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>141.67277417</v>
       </c>
       <c r="C85" s="5">
         <v>1.5944039299999986</v>
       </c>
       <c r="D85" s="5">
         <v>14.547025116431179</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>142.26885673000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.59608256000001347</v>
       </c>
       <c r="D86" s="5">
         <v>5.167444466419413</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>142.96627764999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.69742091999998479</v>
       </c>
       <c r="D87" s="5">
         <v>6.043784619763426</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>144.20859118999999</v>
       </c>
       <c r="C88" s="5">
         <v>1.2423135399999978</v>
       </c>
       <c r="D88" s="5">
         <v>10.940544268234454</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>144.19103702000001</v>
       </c>
       <c r="C89" s="5">
         <v>-1.7554169999982605E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-0.14597539914649182</v>
       </c>
       <c r="E89" s="5">
         <v>3.2476530954181237</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>146.00670356000001</v>
       </c>
       <c r="C90" s="5">
         <v>1.8156665399999952</v>
       </c>
       <c r="D90" s="5">
         <v>16.202204449277978</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>146.64793800000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.64123444000000518</v>
       </c>
       <c r="D91" s="5">
         <v>5.3993612912035749</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>147.07601878</v>
       </c>
       <c r="C92" s="5">
         <v>0.42808077999998773</v>
       </c>
       <c r="D92" s="5">
         <v>3.5597170223568231</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>149.03216411</v>
       </c>
       <c r="C93" s="5">
         <v>1.9561453299999982</v>
       </c>
       <c r="D93" s="5">
         <v>17.181137795799795</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>150.32303675</v>
       </c>
       <c r="C94" s="5">
         <v>1.2908726400000035</v>
       </c>
       <c r="D94" s="5">
         <v>10.903790999470342</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>151.45220874</v>
       </c>
       <c r="C95" s="5">
         <v>1.1291719900000032</v>
       </c>
       <c r="D95" s="5">
         <v>9.3958505606628329</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>150.45338838000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.9988203599999963</v>
       </c>
       <c r="D96" s="5">
         <v>-7.6331060728387463</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>151.98328586</v>
       </c>
       <c r="C97" s="5">
         <v>1.5298974799999883</v>
       </c>
       <c r="D97" s="5">
         <v>12.908407024750845</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>153.20906359</v>
       </c>
       <c r="C98" s="5">
         <v>1.2257777300000043</v>
       </c>
       <c r="D98" s="5">
         <v>10.119325399753642</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>154.46505171000001</v>
       </c>
       <c r="C99" s="5">
         <v>1.255988120000012</v>
       </c>
       <c r="D99" s="5">
         <v>10.293345800151222</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>156.60706758000001</v>
       </c>
       <c r="C100" s="5">
         <v>2.1420158699999945</v>
       </c>
       <c r="D100" s="5">
         <v>17.970516697347172</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>157.02756177000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.42049418999999943</v>
       </c>
       <c r="D101" s="5">
         <v>3.2700425704171865</v>
       </c>
       <c r="E101" s="5">
         <v>8.9024429085834846</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>158.06212657</v>
       </c>
       <c r="C102" s="5">
         <v>1.0345647999999983</v>
       </c>
       <c r="D102" s="5">
         <v>8.1989884165386329</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>159.30740485999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.2452782899999875</v>
       </c>
       <c r="D103" s="5">
         <v>9.8747013970730926</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>160.48219122</v>
       </c>
       <c r="C104" s="5">
         <v>1.174786360000013</v>
       </c>
       <c r="D104" s="5">
         <v>9.2170875493367443</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>161.40697170999999</v>
       </c>
       <c r="C105" s="5">
         <v>0.92478048999998919</v>
       </c>
       <c r="D105" s="5">
         <v>7.138441952166974</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>162.3839041</v>
       </c>
       <c r="C106" s="5">
         <v>0.97693239000000176</v>
       </c>
       <c r="D106" s="5">
         <v>7.5098537300385848</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>162.60045596000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.21655186000000981</v>
       </c>
       <c r="D107" s="5">
         <v>1.6120855079012619</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>164.41544733000001</v>
       </c>
       <c r="C108" s="5">
         <v>1.8149913700000013</v>
       </c>
       <c r="D108" s="5">
         <v>14.24844867181838</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>165.34512776</v>
       </c>
       <c r="C109" s="5">
         <v>0.92968042999999057</v>
       </c>
       <c r="D109" s="5">
         <v>7.000400602452661</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>165.91289179</v>
       </c>
       <c r="C110" s="5">
         <v>0.56776403000000641</v>
       </c>
       <c r="D110" s="5">
         <v>4.1992926847361112</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>166.70202307</v>
       </c>
       <c r="C111" s="5">
         <v>0.78913127999999233</v>
       </c>
       <c r="D111" s="5">
         <v>5.8592588946633439</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>166.82960152000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.12757845000001566</v>
       </c>
       <c r="D112" s="5">
         <v>0.92224549602097916</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>167.57847201000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.74887049000000161</v>
       </c>
       <c r="D113" s="5">
         <v>5.5215992430440508</v>
       </c>
       <c r="E113" s="5">
         <v>6.7191454296756215</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>167.09016564000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.48830637000000365</v>
       </c>
       <c r="D114" s="5">
         <v>-3.4411776492723645</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>166.93262705999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.15753858000002197</v>
       </c>
       <c r="D115" s="5">
         <v>-1.1255542889572534</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>167.52681541000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.59418835000002446</v>
       </c>
       <c r="D116" s="5">
         <v>4.3559601233133405</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>167.70931911</v>
       </c>
       <c r="C117" s="5">
         <v>0.18250369999998384</v>
       </c>
       <c r="D117" s="5">
         <v>1.3151412509101901</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>167.6484365</v>
       </c>
       <c r="C118" s="5">
         <v>-6.0882609999993065E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-0.43476078917310534</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>167.66649401999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.8057519999985061E-2</v>
       </c>
       <c r="D119" s="5">
         <v>0.12932936314133947</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>168.65493368</v>
       </c>
       <c r="C120" s="5">
         <v>0.9884396600000116</v>
       </c>
       <c r="D120" s="5">
         <v>7.3082727252487656</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>168.70821129999999</v>
       </c>
       <c r="C121" s="5">
         <v>5.3277619999988701E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.37973594549121081</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>168.29795118999999</v>
       </c>
       <c r="C122" s="5">
         <v>-0.41026010999999585</v>
       </c>
       <c r="D122" s="5">
         <v>-2.8794132670643457</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>168.16299423999999</v>
       </c>
       <c r="C123" s="5">
         <v>-0.13495695000000296</v>
       </c>
       <c r="D123" s="5">
         <v>-0.95803891723147405</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>167.83398808999999</v>
       </c>
       <c r="C124" s="5">
         <v>-0.32900614999999789</v>
       </c>
       <c r="D124" s="5">
         <v>-2.3226667911280252</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>167.84393796000001</v>
       </c>
       <c r="C125" s="5">
         <v>9.9498700000140161E-3</v>
       </c>
       <c r="D125" s="5">
         <v>7.1163999823387059E-2</v>
       </c>
       <c r="E125" s="5">
         <v>0.15841291952116698</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>167.55985987</v>
       </c>
       <c r="C126" s="5">
         <v>-0.28407809000000839</v>
       </c>
       <c r="D126" s="5">
         <v>-2.0122157994038603</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>167.49784796</v>
       </c>
       <c r="C127" s="5">
         <v>-6.2011909999995396E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.44320286265031594</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>167.96523739</v>
       </c>
       <c r="C128" s="5">
         <v>0.46738942999999722</v>
       </c>
       <c r="D128" s="5">
         <v>3.4003761759768159</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>169.01832277</v>
       </c>
       <c r="C129" s="5">
         <v>1.0530853799999988</v>
       </c>
       <c r="D129" s="5">
         <v>7.7885316408718985</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>168.45285471</v>
       </c>
       <c r="C130" s="5">
         <v>-0.56546806000000061</v>
       </c>
       <c r="D130" s="5">
         <v>-3.9416660741612319</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>168.44536346000001</v>
       </c>
       <c r="C131" s="5">
         <v>-7.4912499999868487E-3</v>
       </c>
       <c r="D131" s="5">
         <v>-5.3352028969921861E-2</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>168.16735177000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.27801168999999959</v>
       </c>
       <c r="D132" s="5">
         <v>-1.9626675136358407</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>167.46265219</v>
       </c>
       <c r="C133" s="5">
         <v>-0.70469958000001043</v>
       </c>
       <c r="D133" s="5">
         <v>-4.9142669334818372</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>167.56307179999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.10041960999998878</v>
       </c>
       <c r="D134" s="5">
         <v>0.72196252764142876</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>167.53979107999999</v>
       </c>
       <c r="C135" s="5">
         <v>-2.3280720000002475E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.16659712383354508</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>167.13228945</v>
       </c>
       <c r="C136" s="5">
         <v>-0.40750162999998452</v>
       </c>
       <c r="D136" s="5">
         <v>-2.8799910158151532</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>167.33398702</v>
       </c>
       <c r="C137" s="5">
         <v>0.20169756999999322</v>
       </c>
       <c r="D137" s="5">
         <v>1.4578276907411203</v>
       </c>
       <c r="E137" s="5">
         <v>-0.30382446110239769</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>166.96616727</v>
       </c>
       <c r="C138" s="5">
         <v>-0.36781974999999534</v>
       </c>
       <c r="D138" s="5">
         <v>-2.6060840415391362</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>167.69402299999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.72785572999998749</v>
       </c>
       <c r="D139" s="5">
         <v>5.3584244832127315</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>167.77798702999999</v>
       </c>
       <c r="C140" s="5">
         <v>8.3964030000004186E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.60249474492712896</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>167.96176489000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.18377786000002061</v>
       </c>
       <c r="D141" s="5">
         <v>1.3223838373805696</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>168.00867172</v>
       </c>
       <c r="C142" s="5">
         <v>4.6906829999983302E-2</v>
       </c>
       <c r="D142" s="5">
         <v>0.33564028497181653</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>169.09604816000001</v>
       </c>
       <c r="C143" s="5">
         <v>1.0873764400000141</v>
       </c>
       <c r="D143" s="5">
         <v>8.0490909903817798</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>168.13868006000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.9573680999999965</v>
       </c>
       <c r="D144" s="5">
         <v>-6.5864003015865151</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>168.46601877000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.32733870999999226</v>
       </c>
       <c r="D145" s="5">
         <v>2.3613833751809921</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>168.73473386000001</v>
       </c>
       <c r="C146" s="5">
         <v>0.2687150900000006</v>
       </c>
       <c r="D146" s="5">
         <v>1.9309656230924732</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>168.89381637</v>
       </c>
       <c r="C147" s="5">
         <v>0.15908250999999041</v>
       </c>
       <c r="D147" s="5">
         <v>1.1372407393819728</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>169.3675389</v>
       </c>
       <c r="C148" s="5">
         <v>0.47372253000000342</v>
       </c>
       <c r="D148" s="5">
         <v>3.4182371428977065</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>169.53766365000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.17012475000001359</v>
       </c>
       <c r="D149" s="5">
         <v>1.2120464727406244</v>
       </c>
       <c r="E149" s="5">
         <v>1.3169330805083979</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>170.14226489999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.60460124999997333</v>
       </c>
       <c r="D150" s="5">
         <v>4.3643540141508952</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>169.74655684000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.3957080599999756</v>
       </c>
       <c r="D151" s="5">
         <v>-2.755473027320321</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>169.85101997000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.10446312999999918</v>
       </c>
       <c r="D152" s="5">
         <v>0.74099248915908689</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>169.08004679999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.77097317000001908</v>
       </c>
       <c r="D153" s="5">
         <v>-5.3129901350463697</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>169.29903132999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.21898453000000018</v>
       </c>
       <c r="D154" s="5">
         <v>1.5653025165417445</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>169.13249648999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.16653483999999708</v>
       </c>
       <c r="D155" s="5">
         <v>-1.1740419278166159</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>168.82420092999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.3082955600000048</v>
       </c>
       <c r="D156" s="5">
         <v>-2.1655694166990092</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>169.00604522</v>
       </c>
       <c r="C157" s="5">
         <v>0.18184429000001501</v>
       </c>
       <c r="D157" s="5">
         <v>1.3002314342590804</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>168.91711459000001</v>
       </c>
       <c r="C158" s="5">
         <v>-8.8930629999993016E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-0.62961327325836702</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>168.50731503</v>
       </c>
       <c r="C159" s="5">
         <v>-0.40979956000001039</v>
       </c>
       <c r="D159" s="5">
         <v>-2.8727141974777437</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>168.98594256000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.47862753000001135</v>
       </c>
       <c r="D160" s="5">
         <v>3.4622305865533498</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>168.53316762</v>
       </c>
       <c r="C161" s="5">
         <v>-0.45277494000001184</v>
       </c>
       <c r="D161" s="5">
         <v>-3.1682767027455649</v>
       </c>
       <c r="E161" s="5">
         <v>-0.59249137234410609</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>168.63632706000001</v>
       </c>
       <c r="C162" s="5">
         <v>0.10315944000001309</v>
       </c>
       <c r="D162" s="5">
         <v>0.73699991579410096</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>169.13760070000001</v>
       </c>
       <c r="C163" s="5">
         <v>0.50127363999999375</v>
       </c>
       <c r="D163" s="5">
         <v>3.6259135528604158</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>168.52268745999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.61491324000002123</v>
       </c>
       <c r="D164" s="5">
         <v>-4.2765091916876834</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>168.77063928000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.24795182000002569</v>
       </c>
       <c r="D165" s="5">
         <v>1.7799492470496503</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>169.07906256999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.30842328999997903</v>
       </c>
       <c r="D166" s="5">
         <v>2.2151405609039942</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>169.0171828</v>
       </c>
       <c r="C167" s="5">
         <v>-6.1879769999990231E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-0.43829458209473371</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>169.40620010000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.38901730000000612</v>
       </c>
       <c r="D168" s="5">
         <v>2.7972057557047236</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>169.78406722</v>
       </c>
       <c r="C169" s="5">
         <v>0.37786711999999056</v>
       </c>
       <c r="D169" s="5">
         <v>2.7097290676884933</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>169.72810476000001</v>
       </c>
       <c r="C170" s="5">
         <v>-5.5962459999989278E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.39481527748855827</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>169.69611116999999</v>
       </c>
       <c r="C171" s="5">
         <v>-3.1993590000013228E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-0.22596452145632329</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>169.51245531000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.18365585999998757</v>
       </c>
       <c r="D172" s="5">
         <v>-1.2910131483158116</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>169.76977264000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.25731733000000645</v>
       </c>
       <c r="D173" s="5">
         <v>1.8368672060800728</v>
       </c>
       <c r="E173" s="5">
         <v>0.73374578871516771</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>170.92523745</v>
       </c>
       <c r="C174" s="5">
         <v>1.1554648099999838</v>
       </c>
       <c r="D174" s="5">
         <v>8.4800553981836835</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>170.68871358999999</v>
       </c>
       <c r="C175" s="5">
         <v>-0.23652386000000547</v>
       </c>
       <c r="D175" s="5">
         <v>-1.6479625866152925</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>170.99405734999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.30534375999999952</v>
       </c>
       <c r="D176" s="5">
         <v>2.1679183549030201</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>171.24180852999999</v>
       </c>
       <c r="C177" s="5">
         <v>0.24775117999999452</v>
       </c>
       <c r="D177" s="5">
         <v>1.7525875467983898</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>171.30476241</v>
       </c>
       <c r="C178" s="5">
         <v>6.2953880000009121E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.44205088264404058</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>171.0562008</v>
       </c>
       <c r="C179" s="5">
         <v>-0.24856160999999588</v>
       </c>
       <c r="D179" s="5">
         <v>-1.7273603108337032</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>172.23871862999999</v>
       </c>
       <c r="C180" s="5">
         <v>1.1825178299999948</v>
       </c>
       <c r="D180" s="5">
         <v>8.618441370959772</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>172.53437069</v>
       </c>
       <c r="C181" s="5">
         <v>0.29565206000000899</v>
       </c>
       <c r="D181" s="5">
         <v>2.0793882768159522</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>172.37993983999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.15443085000001133</v>
       </c>
       <c r="D182" s="5">
         <v>-1.0688156701884388</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>174.06985302999999</v>
       </c>
       <c r="C183" s="5">
         <v>1.6899131899999986</v>
       </c>
       <c r="D183" s="5">
         <v>12.419604723629952</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>173.81378893999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.2560640899999953</v>
       </c>
       <c r="D184" s="5">
         <v>-1.7510382061689089</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>174.03532440999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.22153546999999207</v>
       </c>
       <c r="D185" s="5">
         <v>1.5402349728886655</v>
       </c>
       <c r="E185" s="5">
         <v>2.5125507937417968</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>174.08547353</v>
       </c>
       <c r="C186" s="5">
         <v>5.0149120000014591E-2</v>
       </c>
       <c r="D186" s="5">
         <v>0.3463343465908153</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>174.17951554000001</v>
       </c>
       <c r="C187" s="5">
         <v>9.4042010000009668E-2</v>
       </c>
       <c r="D187" s="5">
         <v>0.6501766503261841</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>173.84308462000001</v>
       </c>
       <c r="C188" s="5">
         <v>-0.33643091999999797</v>
       </c>
       <c r="D188" s="5">
         <v>-2.2933567587333448</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>174.38606479000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.54298016999999277</v>
       </c>
       <c r="D189" s="5">
         <v>3.8131327993090158</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>174.35358754000001</v>
       </c>
       <c r="C190" s="5">
         <v>-3.2477249999999458E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.22325639842432077</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>174.87976223999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.52617469999998434</v>
       </c>
       <c r="D191" s="5">
         <v>3.6821500332389068</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>176.43815359000001</v>
       </c>
       <c r="C192" s="5">
         <v>1.5583913500000222</v>
       </c>
       <c r="D192" s="5">
         <v>11.233448464155703</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>177.11829660999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.68014301999997429</v>
       </c>
       <c r="D193" s="5">
         <v>4.7251692106460963</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>178.28666286999999</v>
       </c>
       <c r="C194" s="5">
         <v>1.1683662599999991</v>
       </c>
       <c r="D194" s="5">
         <v>8.2094401878565435</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>179.16665286</v>
       </c>
       <c r="C195" s="5">
         <v>0.87998999000001277</v>
       </c>
       <c r="D195" s="5">
         <v>6.0864440774422102</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>179.78587125999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.61921839999999406</v>
       </c>
       <c r="D196" s="5">
         <v>4.2270735357246014</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>180.51285422000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.72698296000001505</v>
       </c>
       <c r="D197" s="5">
         <v>4.9617081498535498</v>
       </c>
       <c r="E197" s="5">
         <v>3.721962671635537</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>181.46512375</v>
       </c>
       <c r="C198" s="5">
         <v>0.95226952999999526</v>
       </c>
       <c r="D198" s="5">
         <v>6.5173693220027307</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>182.16441587</v>
       </c>
       <c r="C199" s="5">
         <v>0.69929211999999552</v>
       </c>
       <c r="D199" s="5">
         <v>4.7235885367249875</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>183.25619413000001</v>
       </c>
       <c r="C200" s="5">
         <v>1.0917782600000123</v>
       </c>
       <c r="D200" s="5">
         <v>7.4339165313439093</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>184.43373596000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.1775418299999956</v>
       </c>
       <c r="D201" s="5">
         <v>7.9892210094616223</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>184.74092557</v>
       </c>
       <c r="C202" s="5">
         <v>0.30718960999999467</v>
       </c>
       <c r="D202" s="5">
         <v>2.0171105708337134</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>185.18684859000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.44592302000000927</v>
       </c>
       <c r="D203" s="5">
         <v>2.9352946751899145</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>184.30913305000001</v>
       </c>
       <c r="C204" s="5">
         <v>-0.87771553999999696</v>
       </c>
       <c r="D204" s="5">
         <v>-5.5416007113303856</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>184.9113753</v>
       </c>
       <c r="C205" s="5">
         <v>0.6022422499999891</v>
       </c>
       <c r="D205" s="5">
         <v>3.9923204763613551</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>185.63640706999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.72503176999998686</v>
       </c>
       <c r="D206" s="5">
         <v>4.8079691389782298</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>186.10128961999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.46488254999999867</v>
       </c>
       <c r="D207" s="5">
         <v>3.0468549569164338</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>186.90232040999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.80103078999999866</v>
       </c>
       <c r="D208" s="5">
         <v>5.2891759663636018</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>187.63322119</v>
       </c>
       <c r="C209" s="5">
         <v>0.73090078000001313</v>
       </c>
       <c r="D209" s="5">
         <v>4.7949835588342982</v>
       </c>
       <c r="E209" s="5">
         <v>3.9445207382971414</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>187.27949934</v>
       </c>
       <c r="C210" s="5">
         <v>-0.35372184999999945</v>
       </c>
       <c r="D210" s="5">
         <v>-2.2389035874651242</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>187.50109266999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.22159332999999037</v>
       </c>
       <c r="D211" s="5">
         <v>1.4291437248009631</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>188.10666064</v>
       </c>
       <c r="C212" s="5">
         <v>0.60556797000000984</v>
       </c>
       <c r="D212" s="5">
         <v>3.9452023457765106</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>187.60523255999999</v>
       </c>
       <c r="C213" s="5">
         <v>-0.50142808000001082</v>
       </c>
       <c r="D213" s="5">
         <v>-3.152306330306498</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>188.30016656999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.69493400999999722</v>
       </c>
       <c r="D214" s="5">
         <v>4.5367714695482952</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>188.83952909999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.53936253000000534</v>
       </c>
       <c r="D215" s="5">
         <v>3.4919226055740937</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>188.29347648999999</v>
       </c>
       <c r="C216" s="5">
         <v>-0.54605261000000382</v>
       </c>
       <c r="D216" s="5">
         <v>-3.4152895733881028</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>188.85576327999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.5622867900000017</v>
       </c>
       <c r="D217" s="5">
         <v>3.6429162521752545</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>188.43526722999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.42049604999999701</v>
       </c>
       <c r="D218" s="5">
         <v>-2.6393773148504662</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>188.34822079</v>
       </c>
       <c r="C219" s="5">
         <v>-8.7046439999994618E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-0.55292593702191972</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>188.19492825</v>
       </c>
       <c r="C220" s="5">
         <v>-0.15329253999999537</v>
       </c>
       <c r="D220" s="5">
         <v>-0.97229403745773268</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>187.84042722000001</v>
       </c>
       <c r="C221" s="5">
         <v>-0.35450102999999444</v>
       </c>
       <c r="D221" s="5">
         <v>-2.2371565074503552</v>
       </c>
       <c r="E221" s="5">
         <v>0.11043141970588088</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>187.79188662000001</v>
       </c>
       <c r="C222" s="5">
         <v>-4.8540599999995493E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-0.30965647043282862</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>188.06400106000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.27211443999999574</v>
       </c>
       <c r="D223" s="5">
         <v>1.752750462877728</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>187.60792172999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.45607933000002276</v>
       </c>
       <c r="D224" s="5">
         <v>-2.8716497962743337</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>188.03544676000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.42752503000002662</v>
       </c>
       <c r="D225" s="5">
         <v>2.7691218907304194</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>188.60729860999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.57185184999997318</v>
       </c>
       <c r="D226" s="5">
         <v>3.7110955562766224</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>188.1395406</v>
       </c>
       <c r="C227" s="5">
         <v>-0.46775800999998296</v>
       </c>
       <c r="D227" s="5">
         <v>-2.9358147920824473</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>187.58256229</v>
       </c>
       <c r="C228" s="5">
         <v>-0.55697831000000519</v>
       </c>
       <c r="D228" s="5">
         <v>-3.495266635207972</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>187.20900764000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.37355464999998844</v>
       </c>
       <c r="D229" s="5">
         <v>-2.3636966348984823</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>186.53429242000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.67471521999999595</v>
       </c>
       <c r="D230" s="5">
         <v>-4.2401813453288089</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>185.75936288</v>
       </c>
       <c r="C231" s="5">
         <v>-0.77492954000001646</v>
       </c>
       <c r="D231" s="5">
         <v>-4.8728807297697685</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>184.84871699999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.91064588000000413</v>
       </c>
       <c r="D232" s="5">
         <v>-5.7266950218004764</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>183.83854703</v>
       </c>
       <c r="C233" s="5">
         <v>-1.0101699699999926</v>
       </c>
       <c r="D233" s="5">
         <v>-6.3642571837549848</v>
       </c>
       <c r="E233" s="5">
         <v>-2.1304679984106789</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>181.31756636</v>
       </c>
       <c r="C234" s="5">
         <v>-2.5209806700000001</v>
       </c>
       <c r="D234" s="5">
         <v>-15.26952732617135</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>181.05337746000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.26418889999999351</v>
       </c>
       <c r="D235" s="5">
         <v>-1.7345169765745738</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>180.21677843000001</v>
       </c>
       <c r="C236" s="5">
         <v>-0.83659903000000213</v>
       </c>
       <c r="D236" s="5">
         <v>-5.4061081316400745</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>182.67653956000001</v>
       </c>
       <c r="C237" s="5">
         <v>2.459761130000004</v>
       </c>
       <c r="D237" s="5">
         <v>17.66590809311317</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>182.61720016999999</v>
       </c>
       <c r="C238" s="5">
         <v>-5.9339390000019421E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-0.38910408629861948</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>181.93157742</v>
       </c>
       <c r="C239" s="5">
         <v>-0.68562274999999318</v>
       </c>
       <c r="D239" s="5">
         <v>-4.4134338858284217</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>181.48725243000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.44432498999998415</v>
       </c>
       <c r="D240" s="5">
         <v>-2.8916691209641354</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>181.21853007999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.26872235000001865</v>
       </c>
       <c r="D241" s="5">
         <v>-1.762402974570576</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>181.12716585999999</v>
       </c>
       <c r="C242" s="5">
         <v>-9.1364220000002661E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-0.60332439651267222</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>180.79789410999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.32927175000000375</v>
       </c>
       <c r="D243" s="5">
         <v>-2.1598045967461954</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>181.12223471999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.32434061000000725</v>
       </c>
       <c r="D244" s="5">
         <v>2.1740960260240083</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>181.19342205000001</v>
       </c>
       <c r="C245" s="5">
         <v>7.1187330000014981E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.47266256565681175</v>
       </c>
       <c r="E245" s="5">
         <v>-1.4388304426537601</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>180.98828447</v>
       </c>
       <c r="C246" s="5">
         <v>-0.20513758000001303</v>
       </c>
       <c r="D246" s="5">
         <v>-1.350148588632194</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>181.03859917</v>
       </c>
       <c r="C247" s="5">
         <v>5.0314700000001267E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.33411026084062545</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>180.84209541999999</v>
       </c>
       <c r="C248" s="5">
         <v>-0.19650375000000508</v>
       </c>
       <c r="D248" s="5">
         <v>-1.2947618234334768</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>180.43902435999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.40307106000000203</v>
       </c>
       <c r="D249" s="5">
         <v>-2.6420825609981602</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>180.75405527000001</v>
       </c>
       <c r="C250" s="5">
         <v>0.31503091000001859</v>
       </c>
       <c r="D250" s="5">
         <v>2.115331829679179</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>180.30405334</v>
       </c>
       <c r="C251" s="5">
         <v>-0.45000193000001332</v>
       </c>
       <c r="D251" s="5">
         <v>-2.946928327917564</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>181.07312196999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.76906862999999248</v>
       </c>
       <c r="D252" s="5">
         <v>5.2402798249513882</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>181.41830809000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.34518612000002236</v>
       </c>
       <c r="D253" s="5">
         <v>2.3117408240918236</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>181.86552599000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.44721789999999828</v>
       </c>
       <c r="D254" s="5">
         <v>2.9985823890691821</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>182.91306130000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.0475353100000007</v>
       </c>
       <c r="D255" s="5">
         <v>7.1351602909818457</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>183.19665945</v>
       </c>
       <c r="C256" s="5">
         <v>0.28359814999998889</v>
       </c>
       <c r="D256" s="5">
         <v>1.8764919563484916</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>183.62885484</v>
       </c>
       <c r="C257" s="5">
         <v>0.43219539000000395</v>
       </c>
       <c r="D257" s="5">
         <v>2.8680502809194763</v>
       </c>
       <c r="E257" s="5">
         <v>1.3441066250892586</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>184.58056105</v>
       </c>
       <c r="C258" s="5">
         <v>0.95170620999999755</v>
       </c>
       <c r="D258" s="5">
         <v>6.399706656302917</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>184.74978572000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.16922467000000552</v>
       </c>
       <c r="D259" s="5">
         <v>1.1057323916843442</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>185.12567536</v>
       </c>
       <c r="C260" s="5">
         <v>0.37588963999999692</v>
       </c>
       <c r="D260" s="5">
         <v>2.4690123812366016</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>184.88401009</v>
       </c>
       <c r="C261" s="5">
         <v>-0.2416652699999986</v>
       </c>
       <c r="D261" s="5">
         <v>-1.5552960815894523</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>184.45425051000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.42975957999999537</v>
       </c>
       <c r="D262" s="5">
         <v>-2.7539922112082227</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>185.20435298000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.75010247000000163</v>
       </c>
       <c r="D263" s="5">
         <v>4.990564430895561</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>185.93851737</v>
       </c>
       <c r="C264" s="5">
         <v>0.73416438999998945</v>
       </c>
       <c r="D264" s="5">
         <v>4.8619873895354049</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>186.59434813999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.65583076999999435</v>
       </c>
       <c r="D265" s="5">
         <v>4.3156470323099105</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>187.26614776</v>
       </c>
       <c r="C266" s="5">
         <v>0.6717996200000016</v>
       </c>
       <c r="D266" s="5">
         <v>4.4069719940992735</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>187.57920539</v>
       </c>
       <c r="C267" s="5">
         <v>0.31305763000000297</v>
       </c>
       <c r="D267" s="5">
         <v>2.0246187980545338</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>187.91189317000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.33268778000001475</v>
       </c>
       <c r="D268" s="5">
         <v>2.1491869640799521</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>188.79929494000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.88740176999999676</v>
       </c>
       <c r="D269" s="5">
         <v>5.8164534291886616</v>
       </c>
       <c r="E269" s="5">
         <v>2.8157013256468577</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>189.21152945</v>
       </c>
       <c r="C270" s="5">
         <v>0.41223450999999045</v>
       </c>
       <c r="D270" s="5">
         <v>2.651839822308566</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>189.81038569</v>
       </c>
       <c r="C271" s="5">
         <v>0.59885624000000348</v>
       </c>
       <c r="D271" s="5">
         <v>3.8648276632973877</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>190.56103465000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.75064896000000658</v>
       </c>
       <c r="D272" s="5">
         <v>4.8502730694988783</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>191.34745616999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.78642151999997623</v>
       </c>
       <c r="D273" s="5">
         <v>5.0662156411072523</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>192.16602810000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.81857193000001871</v>
       </c>
       <c r="D274" s="5">
         <v>5.2560455334003997</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>193.27322444999999</v>
       </c>
       <c r="C275" s="5">
         <v>1.1071963499999811</v>
       </c>
       <c r="D275" s="5">
         <v>7.1373602175702544</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>192.77805968999999</v>
       </c>
       <c r="C276" s="5">
         <v>-0.49516475999999443</v>
       </c>
       <c r="D276" s="5">
         <v>-3.0314389791438079</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>193.17982509000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.40176540000001637</v>
       </c>
       <c r="D277" s="5">
         <v>2.5297656438071581</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>194.08030181000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.90047672000000034</v>
       </c>
       <c r="D278" s="5">
         <v>5.7392643239888796</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>195.37089177999999</v>
       </c>
       <c r="C279" s="5">
         <v>1.290589969999985</v>
       </c>
       <c r="D279" s="5">
         <v>8.2781432194436242</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>196.23865979000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.86776801000002024</v>
       </c>
       <c r="D280" s="5">
         <v>5.4621264885373</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>197.23358818</v>
       </c>
       <c r="C281" s="5">
         <v>0.99492838999998412</v>
       </c>
       <c r="D281" s="5">
         <v>6.2565419966122526</v>
       </c>
       <c r="E281" s="5">
         <v>4.4673330176791204</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>198.01073185000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.77714367000001516</v>
       </c>
       <c r="D282" s="5">
         <v>4.8320886463086854</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>199.09702623000001</v>
       </c>
       <c r="C283" s="5">
         <v>1.0862943799999982</v>
       </c>
       <c r="D283" s="5">
         <v>6.7855608000011891</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>200.38995457999999</v>
       </c>
       <c r="C284" s="5">
         <v>1.2929283499999826</v>
       </c>
       <c r="D284" s="5">
         <v>8.0771993458830913</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>200.38059917000001</v>
       </c>
       <c r="C285" s="5">
         <v>-9.3554099999835216E-3</v>
       </c>
       <c r="D285" s="5">
         <v>-5.6008844408461655E-2</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>202.01537479000001</v>
       </c>
       <c r="C286" s="5">
         <v>1.6347756199999992</v>
       </c>
       <c r="D286" s="5">
         <v>10.241479287134169</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>203.46372213999999</v>
       </c>
       <c r="C287" s="5">
         <v>1.4483473499999775</v>
       </c>
       <c r="D287" s="5">
         <v>8.9508791842858528</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>204.50712924999999</v>
       </c>
       <c r="C288" s="5">
         <v>1.043407110000004</v>
       </c>
       <c r="D288" s="5">
         <v>6.330438955026052</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>205.22873129999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.72160205000000133</v>
       </c>
       <c r="D289" s="5">
         <v>4.317337989413228</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>205.55768842000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.32895712000001254</v>
       </c>
       <c r="D290" s="5">
         <v>1.9405043499901797</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>205.86304129000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.30535287000000721</v>
       </c>
       <c r="D291" s="5">
         <v>1.797218393270672</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>206.81788184999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.95484055999997963</v>
       </c>
       <c r="D292" s="5">
         <v>5.7100838923895392</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>207.11137189999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.29349005000000261</v>
       </c>
       <c r="D293" s="5">
         <v>1.7162437676409237</v>
       </c>
       <c r="E293" s="5">
         <v>5.0081650955846824</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>207.25270759</v>
       </c>
       <c r="C294" s="5">
         <v>0.14133569000000534</v>
       </c>
       <c r="D294" s="5">
         <v>0.82197729182822421</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>207.63576001999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.38305242999999223</v>
       </c>
       <c r="D295" s="5">
         <v>2.2405711621336311</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>208.04620806</v>
       </c>
       <c r="C296" s="5">
         <v>0.41044804000000568</v>
       </c>
       <c r="D296" s="5">
         <v>2.3980843875386793</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>208.69645183</v>
       </c>
       <c r="C297" s="5">
         <v>0.650243770000003</v>
       </c>
       <c r="D297" s="5">
         <v>3.8157224308301707</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>208.79736940999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.10091757999998663</v>
       </c>
       <c r="D298" s="5">
         <v>0.58181964157457688</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>209.17490745000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.37753804000001878</v>
       </c>
       <c r="D299" s="5">
         <v>2.1914949787684268</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>210.75856166</v>
       </c>
       <c r="C300" s="5">
         <v>1.5836542099999917</v>
       </c>
       <c r="D300" s="5">
         <v>9.4731680484388079</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>211.33563187999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.57707021999999597</v>
       </c>
       <c r="D301" s="5">
         <v>3.3356101229959023</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>211.32037288999999</v>
       </c>
       <c r="C302" s="5">
         <v>-1.5258990000006634E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-8.6608765911544427E-2</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>212.99296744</v>
       </c>
       <c r="C303" s="5">
         <v>1.6725945500000137</v>
       </c>
       <c r="D303" s="5">
         <v>9.922538795244872</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>213.65699090000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.66402346000000989</v>
       </c>
       <c r="D304" s="5">
         <v>3.8059196524717231</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>213.90723807000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.25024716999999441</v>
       </c>
       <c r="D305" s="5">
         <v>1.4145975725740945</v>
       </c>
       <c r="E305" s="5">
         <v>3.2812617229348806</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>214.90918288</v>
       </c>
       <c r="C306" s="5">
         <v>1.0019448099999977</v>
       </c>
       <c r="D306" s="5">
         <v>5.7679074444527467</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>215.45392100999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.54473812999998472</v>
       </c>
       <c r="D307" s="5">
         <v>3.0844482836672737</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>215.89796935000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.44404834000002325</v>
       </c>
       <c r="D308" s="5">
         <v>2.5014159711072459</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>216.42180791999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.52383856999998102</v>
       </c>
       <c r="D309" s="5">
         <v>2.9507601156004259</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>217.0140341</v>
       </c>
       <c r="C310" s="5">
         <v>0.59222618000001148</v>
       </c>
       <c r="D310" s="5">
         <v>3.3336081433411602</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>217.44661417</v>
       </c>
       <c r="C311" s="5">
         <v>0.43258007000000021</v>
       </c>
       <c r="D311" s="5">
         <v>2.4183923260918894</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>217.94187929</v>
       </c>
       <c r="C312" s="5">
         <v>0.49526511999999911</v>
       </c>
       <c r="D312" s="5">
         <v>2.7676678076036909</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>218.24145182999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.29957253999998557</v>
       </c>
       <c r="D313" s="5">
         <v>1.6619902328448566</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>218.95915665999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.7177048300000024</v>
       </c>
       <c r="D314" s="5">
         <v>4.018463691353924</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>218.90501628999999</v>
       </c>
       <c r="C315" s="5">
         <v>-5.4140369999998939E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-0.29631171571704584</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>219.34388770999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.43887141999999812</v>
       </c>
       <c r="D316" s="5">
         <v>2.4325245891573477</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>219.91575498</v>
       </c>
       <c r="C317" s="5">
         <v>0.5718672700000127</v>
       </c>
       <c r="D317" s="5">
         <v>3.1738612152198753</v>
       </c>
       <c r="E317" s="5">
         <v>2.8089357630963985</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>221.74725236</v>
       </c>
       <c r="C318" s="5">
         <v>1.8314973800000018</v>
       </c>
       <c r="D318" s="5">
         <v>10.464528187713174</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>221.73776561</v>
       </c>
       <c r="C319" s="5">
         <v>-9.4867500000077598E-3</v>
       </c>
       <c r="D319" s="5">
         <v>-5.1326100243820338E-2</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>221.87108850000001</v>
       </c>
       <c r="C320" s="5">
         <v>0.13332289000001651</v>
       </c>
       <c r="D320" s="5">
         <v>0.72390735993779209</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>223.18263450000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.3115459999999928</v>
       </c>
       <c r="D321" s="5">
         <v>7.3287889900983894</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>224.62089906</v>
       </c>
       <c r="C322" s="5">
         <v>1.4382645599999933</v>
       </c>
       <c r="D322" s="5">
         <v>8.0132756833600993</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>224.46813538000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.15276367999999252</v>
       </c>
       <c r="D323" s="5">
         <v>-0.81306890453564096</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>225.36756889</v>
       </c>
       <c r="C324" s="5">
         <v>0.89943350999999438</v>
       </c>
       <c r="D324" s="5">
         <v>4.9157405844448165</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>225.92524101000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.55767212000000654</v>
       </c>
       <c r="D325" s="5">
         <v>3.010148380370814</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>227.03729046000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.1120494500000007</v>
       </c>
       <c r="D326" s="5">
         <v>6.0691993345583617</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>227.68125515</v>
       </c>
       <c r="C327" s="5">
         <v>0.64396468999999001</v>
       </c>
       <c r="D327" s="5">
         <v>3.4572621716815188</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>228.69981372999999</v>
       </c>
       <c r="C328" s="5">
         <v>1.0185585799999899</v>
       </c>
       <c r="D328" s="5">
         <v>5.5024166577515743</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>229.81217634999999</v>
       </c>
       <c r="C329" s="5">
         <v>1.112362619999999</v>
       </c>
       <c r="D329" s="5">
         <v>5.9953214831428792</v>
       </c>
       <c r="E329" s="5">
         <v>4.5000965805746862</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>230.05209443999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.2399180900000033</v>
       </c>
       <c r="D330" s="5">
         <v>1.2599879181538265</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>230.67020337</v>
       </c>
       <c r="C331" s="5">
         <v>0.61810893000000533</v>
       </c>
       <c r="D331" s="5">
         <v>3.2722606603212023</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>231.87347958999999</v>
       </c>
       <c r="C332" s="5">
         <v>1.2032762199999922</v>
       </c>
       <c r="D332" s="5">
         <v>6.4424761785933482</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>233.24765352</v>
       </c>
       <c r="C333" s="5">
         <v>1.374173930000012</v>
       </c>
       <c r="D333" s="5">
         <v>7.3481216883525713</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>233.91934343</v>
       </c>
       <c r="C334" s="5">
         <v>0.67168990999999778</v>
       </c>
       <c r="D334" s="5">
         <v>3.5109356949492687</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>234.36344467000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.44410124000000906</v>
       </c>
       <c r="D335" s="5">
         <v>2.3021676911612277</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>234.60289169999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.23944702999997958</v>
       </c>
       <c r="D336" s="5">
         <v>1.2329421840613586</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>234.54563261000001</v>
       </c>
       <c r="C337" s="5">
         <v>-5.7259089999973867E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-0.29248892336274368</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>237.17856418</v>
       </c>
       <c r="C338" s="5">
         <v>2.6329315699999825</v>
       </c>
       <c r="D338" s="5">
         <v>14.33442744606246</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>236.71237324000001</v>
       </c>
       <c r="C339" s="5">
         <v>-0.46619093999998995</v>
       </c>
       <c r="D339" s="5">
         <v>-2.333350812109658</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>235.86223557</v>
       </c>
       <c r="C340" s="5">
         <v>-0.85013767000000939</v>
       </c>
       <c r="D340" s="5">
         <v>-4.2256062265509042</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>236.46158564000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.59935007000001406</v>
       </c>
       <c r="D341" s="5">
         <v>3.0923033469660854</v>
       </c>
       <c r="E341" s="5">
         <v>2.8934103473582162</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>236.74484753999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.28326189999998519</v>
       </c>
       <c r="D342" s="5">
         <v>1.447012165678796</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>236.93614095999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.19129341999999383</v>
       </c>
       <c r="D343" s="5">
         <v>0.97393885319365658</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>236.69894755000001</v>
       </c>
       <c r="C344" s="5">
         <v>-0.23719340999997485</v>
       </c>
       <c r="D344" s="5">
         <v>-1.1947106606888913</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>236.37527989</v>
       </c>
       <c r="C345" s="5">
         <v>-0.32366766000001235</v>
       </c>
       <c r="D345" s="5">
         <v>-1.6286230718580708</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>237.45334489999999</v>
       </c>
       <c r="C346" s="5">
         <v>1.0780650099999889</v>
       </c>
       <c r="D346" s="5">
         <v>5.6123793345610684</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>238.37690277999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.92355788000000416</v>
       </c>
       <c r="D347" s="5">
         <v>4.7684629345124296</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>238.72407724000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.34717446000001928</v>
       </c>
       <c r="D348" s="5">
         <v>1.7617594149086369</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>239.55766201</v>
       </c>
       <c r="C349" s="5">
         <v>0.83358476999998743</v>
       </c>
       <c r="D349" s="5">
         <v>4.2716176190104482</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>240.22487685999999</v>
       </c>
       <c r="C350" s="5">
         <v>0.66721484999999348</v>
       </c>
       <c r="D350" s="5">
         <v>3.3939108152300612</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>241.77873115</v>
       </c>
       <c r="C351" s="5">
         <v>1.5538542900000039</v>
       </c>
       <c r="D351" s="5">
         <v>8.0441795031366503</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>242.69984649</v>
       </c>
       <c r="C352" s="5">
         <v>0.92111534000000006</v>
       </c>
       <c r="D352" s="5">
         <v>4.6687145670976316</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>243.59271385</v>
       </c>
       <c r="C353" s="5">
         <v>0.89286735999999678</v>
       </c>
       <c r="D353" s="5">
         <v>4.5051052550434401</v>
       </c>
       <c r="E353" s="5">
         <v>3.0157660453384416</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>244.54366592</v>
       </c>
       <c r="C354" s="5">
         <v>0.95095206999999959</v>
       </c>
       <c r="D354" s="5">
         <v>4.7865383984647236</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>245.93823705</v>
       </c>
       <c r="C355" s="5">
         <v>1.3945711300000028</v>
       </c>
       <c r="D355" s="5">
         <v>7.0620725771805448</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>247.12796811999999</v>
       </c>
       <c r="C356" s="5">
         <v>1.1897310699999935</v>
       </c>
       <c r="D356" s="5">
         <v>5.9619920401217996</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>247.57771851000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.44975039000001971</v>
       </c>
       <c r="D357" s="5">
         <v>2.2058834914726155</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>248.80059281999999</v>
       </c>
       <c r="C358" s="5">
         <v>1.2228743099999804</v>
       </c>
       <c r="D358" s="5">
         <v>6.0909288948469031</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>250.33392916</v>
       </c>
       <c r="C359" s="5">
         <v>1.5333363400000053</v>
       </c>
       <c r="D359" s="5">
         <v>7.6513949316198149</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>251.61392866</v>
       </c>
       <c r="C360" s="5">
         <v>1.2799995000000024</v>
       </c>
       <c r="D360" s="5">
         <v>6.3113306380017775</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>253.097193</v>
       </c>
       <c r="C361" s="5">
         <v>1.4832643400000052</v>
       </c>
       <c r="D361" s="5">
         <v>7.3079251440015813</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>253.43962685</v>
       </c>
       <c r="C362" s="5">
         <v>0.34243384999999193</v>
       </c>
       <c r="D362" s="5">
         <v>1.6357046634784878</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>253.7978157</v>
       </c>
       <c r="C363" s="5">
         <v>0.35818885000000478</v>
       </c>
       <c r="D363" s="5">
         <v>1.7092178796803692</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>254.76426436</v>
       </c>
       <c r="C364" s="5">
         <v>0.96644865999999752</v>
       </c>
       <c r="D364" s="5">
         <v>4.6664648271899534</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>255.83253687999999</v>
       </c>
       <c r="C365" s="5">
         <v>1.0682725199999936</v>
       </c>
       <c r="D365" s="5">
         <v>5.1495001241500082</v>
       </c>
       <c r="E365" s="5">
         <v>5.0247081846368502</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>257.07510843</v>
       </c>
       <c r="C366" s="5">
         <v>1.2425715500000081</v>
       </c>
       <c r="D366" s="5">
         <v>5.986610424484895</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>258.04782177999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.97271334999999226</v>
       </c>
       <c r="D367" s="5">
         <v>4.6362189308470692</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>258.27242238000002</v>
       </c>
       <c r="C368" s="5">
         <v>0.22460060000003068</v>
       </c>
       <c r="D368" s="5">
         <v>1.0494748380425412</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>252.97299149</v>
       </c>
       <c r="C369" s="5">
         <v>-5.2994308900000249</v>
       </c>
       <c r="D369" s="5">
         <v>-22.025347672917906</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>253.85021370000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.87722221000001355</v>
       </c>
       <c r="D370" s="5">
         <v>4.2414689204145262</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>254.02098437000001</v>
       </c>
       <c r="C371" s="5">
         <v>0.17077066999999602</v>
       </c>
       <c r="D371" s="5">
         <v>0.8102601918120067</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>253.45796541999999</v>
       </c>
       <c r="C372" s="5">
         <v>-0.56301895000001423</v>
       </c>
       <c r="D372" s="5">
         <v>-2.6275278468127938</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>255.34121926</v>
       </c>
       <c r="C373" s="5">
         <v>1.8832538400000089</v>
       </c>
       <c r="D373" s="5">
         <v>9.2898429097252553</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>256.77143831000001</v>
       </c>
       <c r="C374" s="5">
         <v>1.4302190500000052</v>
       </c>
       <c r="D374" s="5">
         <v>6.9324289704455477</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>259.89101656999998</v>
       </c>
       <c r="C375" s="5">
         <v>3.1195782599999689</v>
       </c>
       <c r="D375" s="5">
         <v>15.593828722590697</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>260.90602831000001</v>
       </c>
       <c r="C376" s="5">
         <v>1.015011740000034</v>
       </c>
       <c r="D376" s="5">
         <v>4.788627018765923</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>262.14868589000002</v>
       </c>
       <c r="C377" s="5">
         <v>1.2426575800000137</v>
       </c>
       <c r="D377" s="5">
         <v>5.8675482357343212</v>
       </c>
       <c r="E377" s="5">
         <v>2.4688607192144163</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>263.55190405000002</v>
       </c>
       <c r="C378" s="5">
         <v>1.4032181599999944</v>
       </c>
       <c r="D378" s="5">
         <v>6.6158264558543678</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>263.92002722000001</v>
       </c>
       <c r="C379" s="5">
         <v>0.36812316999998984</v>
       </c>
       <c r="D379" s="5">
         <v>1.6890687345195277</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>266.39432355000002</v>
       </c>
       <c r="C380" s="5">
         <v>2.4742963300000156</v>
       </c>
       <c r="D380" s="5">
         <v>11.848825881476888</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>266.65169275</v>
       </c>
       <c r="C381" s="5">
         <v>0.25736919999997099</v>
       </c>
       <c r="D381" s="5">
         <v>1.1655256811085479</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>267.05710027999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.40540752999999086</v>
       </c>
       <c r="D382" s="5">
         <v>1.8397698477799818</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>267.73112821000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.67402793000002248</v>
       </c>
       <c r="D383" s="5">
         <v>3.0710898068814441</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>271.47985505999998</v>
       </c>
       <c r="C384" s="5">
         <v>3.7487268499999686</v>
       </c>
       <c r="D384" s="5">
         <v>18.15847757895126</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>272.24356599999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.76371094000000994</v>
       </c>
       <c r="D385" s="5">
         <v>3.4284921414751146</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>272.87534512000002</v>
       </c>
       <c r="C386" s="5">
         <v>0.63177912000003289</v>
       </c>
       <c r="D386" s="5">
         <v>2.8205869735270284</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>277.73014287000001</v>
       </c>
       <c r="C387" s="5">
         <v>4.8547977499999888</v>
       </c>
       <c r="D387" s="5">
         <v>23.567606613382573</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>278.49388203000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.76373916000000008</v>
       </c>
       <c r="D388" s="5">
         <v>3.3502894523965487</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>279.14382640999997</v>
       </c>
       <c r="C389" s="5">
         <v>0.64994437999996535</v>
       </c>
       <c r="D389" s="5">
         <v>2.8367683103894148</v>
       </c>
       <c r="E389" s="5">
         <v>6.4830157215173934</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>279.13682332000002</v>
       </c>
       <c r="C390" s="5">
         <v>-7.0030899999551366E-3</v>
       </c>
       <c r="D390" s="5">
         <v>-3.0101144056682294E-2</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>279.64431168999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.50748836999997593</v>
       </c>
       <c r="D391" s="5">
         <v>2.2036238517456175</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>279.16688898000001</v>
       </c>
       <c r="C392" s="5">
         <v>-0.47742270999998482</v>
       </c>
       <c r="D392" s="5">
         <v>-2.0295718452570832</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>280.92662302999997</v>
       </c>
       <c r="C393" s="5">
         <v>1.7597340499999632</v>
       </c>
       <c r="D393" s="5">
         <v>7.8320599275046643</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>281.75552118000002</v>
       </c>
       <c r="C394" s="5">
         <v>0.82889815000004319</v>
       </c>
       <c r="D394" s="5">
         <v>3.5987313712939839</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>282.65588926999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.9003680899999722</v>
       </c>
       <c r="D395" s="5">
         <v>3.9027979215596975</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>286.39629552000002</v>
       </c>
       <c r="C396" s="5">
         <v>3.740406250000035</v>
       </c>
       <c r="D396" s="5">
         <v>17.087973745410977</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>287.73990879000002</v>
       </c>
       <c r="C397" s="5">
         <v>1.3436132699999916</v>
       </c>
       <c r="D397" s="5">
         <v>5.7772970819873537</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>289.00310705999999</v>
       </c>
       <c r="C398" s="5">
         <v>1.2631982699999753</v>
       </c>
       <c r="D398" s="5">
         <v>5.3971635084286929</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>290.13998703999999</v>
       </c>
       <c r="C399" s="5">
         <v>1.1368799800000033</v>
       </c>
       <c r="D399" s="5">
         <v>4.8240428174809447</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>290.49149012999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.35150308999999424</v>
       </c>
       <c r="D400" s="5">
         <v>1.4635199540600885</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>290.40172464</v>
       </c>
       <c r="C401" s="5">
         <v>-8.9765489999990677E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-0.37018537539076357</v>
       </c>
       <c r="E401" s="5">
         <v>4.0330099270992514</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>290.31947480999997</v>
       </c>
       <c r="C402" s="5">
         <v>-8.2249830000023394E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-0.33934437308202892</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>291.90265849000002</v>
       </c>
       <c r="C403" s="5">
         <v>1.5831836800000474</v>
       </c>
       <c r="D403" s="5">
         <v>6.7437778682305494</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>293.27391998000002</v>
       </c>
       <c r="C404" s="5">
         <v>1.3712614899999949</v>
       </c>
       <c r="D404" s="5">
         <v>5.7851547089129651</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>294.04332421999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.76940423999997165</v>
       </c>
       <c r="D405" s="5">
         <v>3.1940262386412899</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>295.14479219999998</v>
       </c>
       <c r="C406" s="5">
         <v>1.1014679799999954</v>
       </c>
       <c r="D406" s="5">
         <v>4.5889029873102949</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>297.46154102999998</v>
       </c>
       <c r="C407" s="5">
         <v>2.3167488299999945</v>
       </c>
       <c r="D407" s="5">
         <v>9.8369305168919841</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>297.24408724</v>
       </c>
       <c r="C408" s="5">
         <v>-0.21745378999997911</v>
       </c>
       <c r="D408" s="5">
         <v>-0.87371942796276025</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>297.45529497000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.21120773000001236</v>
       </c>
       <c r="D409" s="5">
         <v>0.85600396171974236</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>297.97635158000003</v>
       </c>
       <c r="C410" s="5">
         <v>0.52105661000001646</v>
       </c>
       <c r="D410" s="5">
         <v>2.1224276555265265</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>298.02787397999998</v>
       </c>
       <c r="C411" s="5">
         <v>5.152239999995345E-2</v>
       </c>
       <c r="D411" s="5">
         <v>0.20768665183203971</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>297.78941734</v>
       </c>
       <c r="C412" s="5">
         <v>-0.23845663999998123</v>
       </c>
       <c r="D412" s="5">
         <v>-0.95592430395510242</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>299.38964970000001</v>
       </c>
       <c r="C413" s="5">
         <v>1.6002323600000068</v>
       </c>
       <c r="D413" s="5">
         <v>6.6424872201326535</v>
       </c>
       <c r="E413" s="5">
         <v>3.0949971358269268</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>299.46050872000001</v>
       </c>
       <c r="C414" s="5">
         <v>7.0859020000000328E-2</v>
       </c>
       <c r="D414" s="5">
         <v>0.28438390794403023</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>300.39500899000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.93450027000000091</v>
       </c>
       <c r="D415" s="5">
         <v>3.8096808104570723</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>301.34770012000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.95269113000000516</v>
       </c>
       <c r="D416" s="5">
         <v>3.8728442088522996</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>302.59639915000002</v>
       </c>
       <c r="C417" s="5">
         <v>1.2486990300000116</v>
       </c>
       <c r="D417" s="5">
         <v>5.0873626269969385</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>303.34847423999997</v>
       </c>
       <c r="C418" s="5">
         <v>0.75207508999994843</v>
       </c>
       <c r="D418" s="5">
         <v>3.0235974148977496</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>303.96418030000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.61570606000003636</v>
       </c>
       <c r="D419" s="5">
         <v>2.4630133345437955</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>305.68452518999999</v>
       </c>
       <c r="C420" s="5">
         <v>1.7203448899999785</v>
       </c>
       <c r="D420" s="5">
         <v>7.0070872766546</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>305.54487538000001</v>
       </c>
       <c r="C421" s="5">
         <v>-0.13964980999998033</v>
       </c>
       <c r="D421" s="5">
         <v>-0.54683613921103769</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>306.18412539000002</v>
       </c>
       <c r="C422" s="5">
         <v>0.63925001000001203</v>
       </c>
       <c r="D422" s="5">
         <v>2.5396884984497881</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>308.08496874999997</v>
       </c>
       <c r="C423" s="5">
         <v>1.9008433599999535</v>
       </c>
       <c r="D423" s="5">
         <v>7.7095163926896193</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>309.35783652999999</v>
       </c>
       <c r="C424" s="5">
         <v>1.2728677800000128</v>
       </c>
       <c r="D424" s="5">
         <v>5.0720833685172551</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>309.85343803000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.49560150000002068</v>
       </c>
       <c r="D425" s="5">
         <v>1.9394694934136814</v>
       </c>
       <c r="E425" s="5">
         <v>3.4950401059238745</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>310.87634757000001</v>
       </c>
       <c r="C426" s="5">
         <v>1.0229095400000006</v>
       </c>
       <c r="D426" s="5">
         <v>4.0342494870213796</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>311.30486493000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.42851736000000074</v>
       </c>
       <c r="D427" s="5">
         <v>1.6666988794696191</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>311.49421906999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.18935413999997763</v>
       </c>
       <c r="D428" s="5">
         <v>0.73235821744781493</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>311.82925213999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.33503307000000859</v>
       </c>
       <c r="D429" s="5">
         <v>1.2983436650962688</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>312.33957960999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.5103274699999929</v>
       </c>
       <c r="D430" s="5">
         <v>1.9816464973835046</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>312.86693845999997</v>
       </c>
       <c r="C431" s="5">
         <v>0.52735884999998461</v>
       </c>
       <c r="D431" s="5">
         <v>2.0450192862272676</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>313.65688219999998</v>
       </c>
       <c r="C432" s="5">
         <v>0.78994374000001244</v>
       </c>
       <c r="D432" s="5">
         <v>3.0722567565434344</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>314.35861609</v>
       </c>
       <c r="C433" s="5">
         <v>0.70173389000001407</v>
       </c>
       <c r="D433" s="5">
         <v>2.7180022242843549</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>314.51146127999999</v>
       </c>
       <c r="C434" s="5">
         <v>0.15284518999999364</v>
       </c>
       <c r="D434" s="5">
         <v>0.58501817766880571</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>313.63824634000002</v>
       </c>
       <c r="C435" s="5">
         <v>-0.87321493999996846</v>
       </c>
       <c r="D435" s="5">
         <v>-3.281292169584904</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>313.99668621000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.35843986999998378</v>
       </c>
       <c r="D436" s="5">
         <v>1.3800670255986081</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>315.00922491</v>
       </c>
       <c r="C437" s="5">
         <v>1.0125386999999932</v>
       </c>
       <c r="D437" s="5">
         <v>3.9389890572234298</v>
       </c>
       <c r="E437" s="5">
         <v>1.6639437382975908</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>313.92639509999998</v>
       </c>
       <c r="C438" s="5">
         <v>-1.0828298100000211</v>
       </c>
       <c r="D438" s="5">
         <v>-4.0478456418609472</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>314.39733129000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.47093619000003173</v>
       </c>
       <c r="D439" s="5">
         <v>1.8151055832771323</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>315.17175082</v>
+        <v>315.06485230999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.77441952999998875</v>
+        <v>0.66752101999998104</v>
       </c>
       <c r="D440" s="5">
-        <v>2.9961995660815477</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5777753482367549</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>313.86096162000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-1.2038906899999802</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-4.490158393571841</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>