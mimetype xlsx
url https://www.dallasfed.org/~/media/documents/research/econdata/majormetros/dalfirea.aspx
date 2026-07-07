--- v6 (2026-05-27)
+++ v7 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7DF71156-3B17-42DC-9F56-92F44E9ACB17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5331C0FF-074F-4A3A-A8A5-721D5AC82D81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{938C8755-6E68-4604-A1F3-01E5BA549160}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E9AB0D43-D7CD-4410-971B-88381FA675F5}"/>
   </bookViews>
   <sheets>
     <sheet name="dalfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91172710-18D2-4099-82BF-A0D8454033A7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{117BB381-52A6-4BF7-B8C6-49BC28008594}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>130.61832390000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>130.61608673999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>131.83201833000001</v>
+        <v>131.83007631000001</v>
       </c>
       <c r="C7" s="5">
-        <v>1.2136944300000039</v>
+        <v>1.2139895700000238</v>
       </c>
       <c r="D7" s="5">
-        <v>11.738164884901359</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>11.741378267779879</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>131.46004425999999</v>
+        <v>131.4581101</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.37197407000002158</v>
+        <v>-0.37196621000001073</v>
       </c>
       <c r="D8" s="5">
-        <v>-3.3338378473103725</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-3.3338168421431336</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>133.28250165</v>
+        <v>133.28191357</v>
       </c>
       <c r="C9" s="5">
-        <v>1.8224573900000109</v>
+        <v>1.8238034700000014</v>
       </c>
       <c r="D9" s="5">
-        <v>17.964773389998779</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>17.97935576762</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>133.73761802000001</v>
+        <v>133.73684148999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.45511637000001315</v>
+        <v>0.45492791999998872</v>
       </c>
       <c r="D10" s="5">
-        <v>4.1754482084398026</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>4.1737054582362543</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>134.05869859000001</v>
+        <v>134.05877287999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.32108056999999235</v>
+        <v>0.32193139000000315</v>
       </c>
       <c r="D11" s="5">
-        <v>2.919337802124633</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>2.9271935804111804</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>133.27277799000001</v>
+        <v>133.27292029</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.78592059999999719</v>
+        <v>-0.78585258999999041</v>
       </c>
       <c r="D12" s="5">
-        <v>-6.8125524368278683</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-6.8119781309473826</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>133.53322236</v>
+        <v>133.53373331</v>
       </c>
       <c r="C13" s="5">
-        <v>0.26044436999998766</v>
+        <v>0.26081302000000051</v>
       </c>
       <c r="D13" s="5">
-        <v>2.3704345376579283</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>2.3738234403619662</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>133.29587710999999</v>
+        <v>133.29683030000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.23734525000000417</v>
+        <v>-0.23690300999999181</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.1121817299479595</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-2.1082764837081269</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>132.74150093</v>
+        <v>132.74291646</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.55437617999999134</v>
+        <v>-0.55391384000000699</v>
       </c>
       <c r="D15" s="5">
-        <v>-4.8781940941431623</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-4.8741842331144429</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>132.70807053999999</v>
+        <v>132.71002999999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-3.3430390000006582E-2</v>
+        <v>-3.2886460000014495E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.30179670214867116</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-0.29688983875947317</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>132.92326113999999</v>
+        <v>132.92585034000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.21519059999999968</v>
+        <v>0.21582034000002182</v>
       </c>
       <c r="D17" s="5">
-        <v>1.9632883552434421</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>1.9690559329506696</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>132.69947034</v>
+        <v>132.69704019</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.22379079999998908</v>
+        <v>-0.22881015000001526</v>
       </c>
       <c r="D18" s="5">
-        <v>-2.001727444783119</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-2.0461600615506947</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>132.41399362999999</v>
+        <v>132.41199313999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.28547671000001174</v>
+        <v>-0.28504705000000286</v>
       </c>
       <c r="D19" s="5">
-        <v>-2.5512355771799222</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-2.5474871641301577</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>131.55296633</v>
+        <v>131.55108738999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.86102729999998928</v>
+        <v>-0.86090575000000058</v>
       </c>
       <c r="D20" s="5">
-        <v>-7.5299413591675135</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-7.5290257987264297</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>132.43309568999999</v>
+        <v>132.43247231000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.88012935999998376</v>
+        <v>0.88138492000001634</v>
       </c>
       <c r="D21" s="5">
-        <v>8.3304704761249617</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>8.3429193030758917</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>132.28400342</v>
+        <v>132.28326999000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.14909226999998282</v>
+        <v>-0.14920232000000055</v>
       </c>
       <c r="D22" s="5">
-        <v>-1.3426181661674086</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-1.3436093502702584</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>131.51519531</v>
+        <v>131.51528389000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.76880811000000904</v>
+        <v>-0.76798610000000167</v>
       </c>
       <c r="D23" s="5">
-        <v>-6.7554939172395301</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-6.7485362280483852</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>132.08679183999999</v>
+        <v>132.08699860999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.57159652999999366</v>
+        <v>0.57171471999998857</v>
       </c>
       <c r="D24" s="5">
-        <v>5.3419839783791501</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>5.3431114067159946</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>132.41783541000001</v>
+        <v>132.41839704</v>
       </c>
       <c r="C25" s="5">
-        <v>0.33104357000001983</v>
+        <v>0.33139843000000724</v>
       </c>
       <c r="D25" s="5">
-        <v>3.0493145895969409</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.0526236747641322</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>131.95066198000001</v>
+        <v>131.95165799</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.46717343000000255</v>
+        <v>-0.46673905000000104</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.1524384928319558</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-4.1486348198731315</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>132.36214132000001</v>
+        <v>132.36357551</v>
       </c>
       <c r="C27" s="5">
-        <v>0.41147933999999964</v>
+        <v>0.41191752000000292</v>
       </c>
       <c r="D27" s="5">
-        <v>3.8069743771951936</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>3.8110689793217967</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>132.05196178</v>
+        <v>132.05385987</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.31017954000000714</v>
+        <v>-0.3097156400000074</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.7761361079402413</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-2.7720077964705658</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>131.99180763000001</v>
+        <v>131.99417745</v>
       </c>
       <c r="C29" s="5">
-        <v>-6.0154149999988249E-2</v>
+        <v>-5.9682420000001457E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.54527322784150289</v>
+        <v>-0.54100005161338283</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.70074530372749022</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.70089669362051188</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>131.13691609</v>
+        <v>131.13441535000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.85489154000001122</v>
+        <v>-0.85976209999998332</v>
       </c>
       <c r="D30" s="5">
-        <v>-7.5012473382796259</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-7.5423343008676147</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>130.58431481</v>
+        <v>130.58231297</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.55260128000000464</v>
+        <v>-0.552102380000008</v>
       </c>
       <c r="D31" s="5">
-        <v>-4.9411447344792077</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-4.9368785272308147</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>130.33150701</v>
+        <v>130.32975640000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.25280779999999936</v>
+        <v>-0.25255656999999587</v>
       </c>
       <c r="D32" s="5">
-        <v>-2.2985906257499189</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-2.2963654534365552</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>129.53710311</v>
+        <v>129.53646351</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.79440389999999184</v>
+        <v>-0.79329289000000358</v>
       </c>
       <c r="D33" s="5">
-        <v>-7.0740173156662038</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-7.0645445435805758</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>129.48974383999999</v>
+        <v>129.48908968999999</v>
       </c>
       <c r="C34" s="5">
-        <v>-4.7359270000015385E-2</v>
+        <v>-4.7373820000018441E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-0.43784355638837313</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-0.43797996107799442</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>128.93508130999999</v>
+        <v>128.93521923</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.55466253000000165</v>
+        <v>-0.55387045999998463</v>
       </c>
       <c r="D35" s="5">
-        <v>-5.0207532858027921</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-5.0137761019027449</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>129.89630867</v>
+        <v>129.89655454999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.96122736000000941</v>
+        <v>0.96133531999998922</v>
       </c>
       <c r="D36" s="5">
-        <v>9.322243198782143</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>9.3233231429537877</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>128.86835263</v>
+        <v>128.86890217999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.0279560399999923</v>
+        <v>-1.0276523699999984</v>
       </c>
       <c r="D37" s="5">
-        <v>-9.0937787449364649</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-9.091191668633714</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>128.64417961999999</v>
+        <v>128.64517369000001</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.22417301000001544</v>
+        <v>-0.22372848999998496</v>
       </c>
       <c r="D38" s="5">
-        <v>-2.0676041426130665</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-2.0635345757788914</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>128.18386747</v>
+        <v>128.18524471000001</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.46031214999999293</v>
+        <v>-0.45992898000000082</v>
       </c>
       <c r="D39" s="5">
-        <v>-4.2103146273216101</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-4.2068466605754917</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>128.23192695</v>
+        <v>128.23363749999999</v>
       </c>
       <c r="C40" s="5">
-        <v>4.8059480000006261E-2</v>
+        <v>4.8392789999979868E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>0.4508402630544861</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.45396861206035144</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>127.69751650000001</v>
+        <v>127.69960483</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.53441044999999576</v>
+        <v>-0.53403266999998777</v>
       </c>
       <c r="D41" s="5">
-        <v>-4.8879831944045211</v>
+        <v>-4.8845429175175425</v>
       </c>
       <c r="E41" s="5">
-        <v>-3.2534527764312315</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-3.2536076234323308</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>130.76573207000001</v>
+        <v>130.76353473</v>
       </c>
       <c r="C42" s="5">
-        <v>3.0682155700000067</v>
+        <v>3.0639299000000051</v>
       </c>
       <c r="D42" s="5">
-        <v>32.965196893507674</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>32.912302102963785</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>130.72207401</v>
+        <v>130.72025113999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-4.3658060000012711E-2</v>
+        <v>-4.3283590000015693E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-0.39990276744953368</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-0.39648555809000952</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>130.59558383999999</v>
+        <v>130.59383466</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.12649017000001095</v>
+        <v>-0.12641647999998895</v>
       </c>
       <c r="D44" s="5">
-        <v>-1.1549923472685464</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-1.1543390638520279</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>130.64388242999999</v>
+        <v>130.64329509999999</v>
       </c>
       <c r="C45" s="5">
-        <v>4.8298590000001695E-2</v>
+        <v>4.9460439999990058E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>0.44470374687759495</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>0.45542975415140408</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>130.45347247999999</v>
+        <v>130.45290696000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.19040995000000294</v>
+        <v>-0.19038813999998183</v>
       </c>
       <c r="D46" s="5">
-        <v>-1.7350157568721269</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-1.734826351060581</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>130.78889831999999</v>
+        <v>130.78904878</v>
       </c>
       <c r="C47" s="5">
-        <v>0.3354258399999992</v>
+        <v>0.3361418199999946</v>
       </c>
       <c r="D47" s="5">
-        <v>3.1294858286442295</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>3.1362745847500539</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>132.13149096999999</v>
+        <v>132.13176399</v>
       </c>
       <c r="C48" s="5">
-        <v>1.3425926500000003</v>
+        <v>1.3427152099999944</v>
       </c>
       <c r="D48" s="5">
-        <v>13.038255922831809</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>13.039498269967019</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>132.46360454000001</v>
+        <v>132.46410907000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.3321135700000184</v>
+        <v>0.33234508000001028</v>
       </c>
       <c r="D49" s="5">
-        <v>3.0582580012292748</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>3.0604130209786584</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>132.74501268</v>
+        <v>132.74592376000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.28140813999999637</v>
+        <v>0.28181469000000448</v>
       </c>
       <c r="D50" s="5">
-        <v>2.5793010336613298</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.5830611032702677</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>133.02332446</v>
+        <v>133.02453152000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.27831177999999568</v>
+        <v>0.27860775999999987</v>
       </c>
       <c r="D51" s="5">
-        <v>2.5451224655057114</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>2.5478427933125047</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>133.47853737</v>
+        <v>133.47999822</v>
       </c>
       <c r="C52" s="5">
-        <v>0.45521291000000019</v>
+        <v>0.45546669999998812</v>
       </c>
       <c r="D52" s="5">
-        <v>4.1846414039330426</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>4.18697982069971</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>134.0345988</v>
+        <v>134.03649558999999</v>
       </c>
       <c r="C53" s="5">
-        <v>0.55606142999999975</v>
+        <v>0.55649736999998822</v>
       </c>
       <c r="D53" s="5">
-        <v>5.1152567677119842</v>
+        <v>5.1193020997565508</v>
       </c>
       <c r="E53" s="5">
-        <v>4.9625728625662058</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>4.9623417147108384</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>135.07872329</v>
+        <v>135.07673417999999</v>
       </c>
       <c r="C54" s="5">
-        <v>1.0441244900000015</v>
+        <v>1.0402385900000013</v>
       </c>
       <c r="D54" s="5">
-        <v>9.7590505893258683</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>9.721022947898561</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>135.76330278</v>
+        <v>135.76177708</v>
       </c>
       <c r="C55" s="5">
-        <v>0.6845794900000044</v>
+        <v>0.68504290000001333</v>
       </c>
       <c r="D55" s="5">
-        <v>6.2540200598734552</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>6.2584670944726639</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>136.31407053999999</v>
+        <v>136.31235717999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.55076775999998517</v>
+        <v>0.55058009999999058</v>
       </c>
       <c r="D56" s="5">
-        <v>4.9782921749765396</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.9766151180311358</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>136.84381848999999</v>
+        <v>136.84333530000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.52974795000000086</v>
+        <v>0.53097812000001454</v>
       </c>
       <c r="D57" s="5">
-        <v>4.7644580757950861</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>4.7758214306539148</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>137.12087987999999</v>
+        <v>137.12048142</v>
       </c>
       <c r="C58" s="5">
-        <v>0.27706139000000007</v>
+        <v>0.27714611999999761</v>
       </c>
       <c r="D58" s="5">
-        <v>2.4568231503941274</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>2.4575916513470242</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>136.71059129</v>
+        <v>136.71077514000001</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.41028858999999329</v>
+        <v>-0.40970627999999465</v>
       </c>
       <c r="D59" s="5">
-        <v>-3.5320957465413305</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-3.5271749265570751</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>135.64037618</v>
+        <v>135.64069845</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.0702151099999924</v>
+        <v>-1.0700766900000076</v>
       </c>
       <c r="D60" s="5">
-        <v>-8.9998964366343905</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-8.9987704656920968</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>135.35395116000001</v>
+        <v>135.35436559999999</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.28642501999999581</v>
+        <v>-0.28633285000000797</v>
       </c>
       <c r="D61" s="5">
-        <v>-2.5047565067774946</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-2.5039539445971482</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>135.53378162999999</v>
+        <v>135.53456408</v>
       </c>
       <c r="C62" s="5">
-        <v>0.17983046999998464</v>
+        <v>0.18019848000000138</v>
       </c>
       <c r="D62" s="5">
-        <v>1.6060148213358216</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>1.6093205529336796</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>136.05629963000001</v>
+        <v>136.05726845000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.52251800000001936</v>
+        <v>0.5227043700000138</v>
       </c>
       <c r="D63" s="5">
-        <v>4.7256799222692214</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>4.7273735017426155</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>136.20801231999999</v>
+        <v>136.20908599000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.15171268999998233</v>
+        <v>0.15181753999999614</v>
       </c>
       <c r="D64" s="5">
-        <v>1.3463243937924529</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>1.3472509160592283</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>136.43887118000001</v>
+        <v>136.44015830999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.2308588600000121</v>
+        <v>0.23107231999998135</v>
       </c>
       <c r="D65" s="5">
-        <v>2.0529463551083538</v>
+        <v>2.0548459771409178</v>
       </c>
       <c r="E65" s="5">
-        <v>1.7937699679972496</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>1.7932897375596113</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>136.64712438999999</v>
+        <v>136.64577409</v>
       </c>
       <c r="C66" s="5">
-        <v>0.20825320999998098</v>
+        <v>0.20561578000001646</v>
       </c>
       <c r="D66" s="5">
-        <v>1.8470724793731019</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.8234685997418953</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>136.73531310000001</v>
+        <v>136.7342788</v>
       </c>
       <c r="C67" s="5">
-        <v>8.8188710000025594E-2</v>
+        <v>8.8504709999995157E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>0.77720551861673037</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>0.78000808434648405</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>136.97070998000001</v>
+        <v>136.96905149</v>
       </c>
       <c r="C68" s="5">
-        <v>0.23539687999999614</v>
+        <v>0.23477268999999978</v>
       </c>
       <c r="D68" s="5">
-        <v>2.085535136062866</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>2.0799685833973847</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>137.38400786</v>
+        <v>137.38367151</v>
       </c>
       <c r="C69" s="5">
-        <v>0.41329787999998757</v>
+        <v>0.41462002000000098</v>
       </c>
       <c r="D69" s="5">
-        <v>3.6816018327204603</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>3.6936215225521929</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>137.48013298000001</v>
+        <v>137.47992905000001</v>
       </c>
       <c r="C70" s="5">
-        <v>9.6125120000010611E-2</v>
+        <v>9.6257540000010522E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>0.84285703294026959</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>0.84402468793840502</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>138.04046502</v>
+        <v>138.04064194</v>
       </c>
       <c r="C71" s="5">
-        <v>0.56033203999999159</v>
+        <v>0.56071288999999069</v>
       </c>
       <c r="D71" s="5">
-        <v>5.0020168945385413</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>5.0055009130199668</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>138.24903785000001</v>
+        <v>138.24938177999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.20857283000000848</v>
+        <v>0.20873983999999268</v>
       </c>
       <c r="D72" s="5">
-        <v>1.8282889572729388</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>1.8297627509253456</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>138.67794069999999</v>
+        <v>138.67825157999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.42890284999998585</v>
+        <v>0.42886980000000108</v>
       </c>
       <c r="D73" s="5">
-        <v>3.7870571131205066</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>3.7867507148540813</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>139.87730549</v>
+        <v>139.87788916</v>
       </c>
       <c r="C74" s="5">
-        <v>1.1993647900000042</v>
+        <v>1.199637580000001</v>
       </c>
       <c r="D74" s="5">
-        <v>10.886451360105887</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>10.889020825914875</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>138.27099010000001</v>
+        <v>138.27165249000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.6063153899999918</v>
+        <v>-1.606236669999987</v>
       </c>
       <c r="D75" s="5">
-        <v>-12.942582691151848</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-12.941937291093019</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>138.89889098</v>
+        <v>138.89957133999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.62790087999999855</v>
+        <v>0.62791884999998615</v>
       </c>
       <c r="D76" s="5">
-        <v>5.5874900727406196</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>5.5876265573164385</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>139.65551051</v>
+        <v>139.65617828000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.75661952999999471</v>
+        <v>0.75660694000001172</v>
       </c>
       <c r="D77" s="5">
-        <v>6.7361619727193123</v>
+        <v>6.7360125157680972</v>
       </c>
       <c r="E77" s="5">
-        <v>2.3575681198332088</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.3570919367397858</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>139.88135326</v>
+        <v>139.88062991999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.2258427499999982</v>
+        <v>0.22445163999998385</v>
       </c>
       <c r="D78" s="5">
-        <v>1.9579233936379836</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>1.9457471024610262</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>140.20773838</v>
+        <v>140.20719908999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.32638511999999764</v>
+        <v>0.32656916999999908</v>
       </c>
       <c r="D79" s="5">
-        <v>2.8361728830615052</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>2.8378076686576881</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>140.68083032999999</v>
+        <v>140.67939003000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.47309194999999704</v>
+        <v>0.4721909400000186</v>
       </c>
       <c r="D80" s="5">
-        <v>4.1250607309381682</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>4.1170745413668497</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>139.63795282000001</v>
+        <v>139.63774011999999</v>
       </c>
       <c r="C81" s="5">
-        <v>-1.0428775099999825</v>
+        <v>-1.0416499100000181</v>
       </c>
       <c r="D81" s="5">
-        <v>-8.5418099594845582</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-8.5322448770018156</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>139.98959905000001</v>
+        <v>139.98956208000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.35164623000000006</v>
+        <v>0.35182196000002364</v>
       </c>
       <c r="D82" s="5">
-        <v>3.0641338895039727</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.0656911610796422</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>140.75656432</v>
+        <v>140.75673577000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.76696526999998582</v>
+        <v>0.7671736899999928</v>
       </c>
       <c r="D83" s="5">
-        <v>6.7762482163501447</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>6.7781473352114707</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>140.07837024</v>
+        <v>140.07869131000001</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.67819407999999726</v>
+        <v>-0.6780444599999953</v>
       </c>
       <c r="D84" s="5">
-        <v>-5.6310614754718884</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-5.6298452274342603</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>141.67277417</v>
+        <v>141.67296514</v>
       </c>
       <c r="C85" s="5">
-        <v>1.5944039299999986</v>
+        <v>1.5942738299999917</v>
       </c>
       <c r="D85" s="5">
-        <v>14.547025116431179</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>14.545727388093898</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>142.26885673000001</v>
+        <v>142.26925605</v>
       </c>
       <c r="C86" s="5">
-        <v>0.59608256000001347</v>
+        <v>0.59629090999999335</v>
       </c>
       <c r="D86" s="5">
-        <v>5.167444466419413</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>5.1692855395561121</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>142.96627764999999</v>
+        <v>142.96667285000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.69742091999998479</v>
+        <v>0.69741680000001338</v>
       </c>
       <c r="D87" s="5">
-        <v>6.043784619763426</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>6.0437305246638484</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>144.20859118999999</v>
+        <v>144.20891724000001</v>
       </c>
       <c r="C88" s="5">
-        <v>1.2423135399999978</v>
+        <v>1.2422443899999962</v>
       </c>
       <c r="D88" s="5">
-        <v>10.940544268234454</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>10.939874199161515</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>144.19103702000001</v>
+        <v>144.19110147999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.7554169999982605E-2</v>
+        <v>-1.7815760000019054E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.14597539914649182</v>
+        <v>-0.14814889331933312</v>
       </c>
       <c r="E89" s="5">
-        <v>3.2476530954181237</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.2472055700305757</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>146.00670356000001</v>
+        <v>146.00658948</v>
       </c>
       <c r="C90" s="5">
-        <v>1.8156665399999952</v>
+        <v>1.8154880000000162</v>
       </c>
       <c r="D90" s="5">
-        <v>16.202204449277978</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>16.200491576320573</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>146.64793800000001</v>
+        <v>146.64780902999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.64123444000000518</v>
+        <v>0.6412195499999882</v>
       </c>
       <c r="D91" s="5">
-        <v>5.3993612912035749</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>5.3992371907320313</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>147.07601878</v>
+        <v>147.07482836</v>
       </c>
       <c r="C92" s="5">
-        <v>0.42808077999998773</v>
+        <v>0.42701933000000736</v>
       </c>
       <c r="D92" s="5">
-        <v>3.5597170223568231</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.5507518454697351</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>149.03216411</v>
+        <v>149.03210734000001</v>
       </c>
       <c r="C93" s="5">
-        <v>1.9561453299999982</v>
+        <v>1.9572789800000123</v>
       </c>
       <c r="D93" s="5">
-        <v>17.181137795799795</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>17.191984140157967</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>150.32303675</v>
+        <v>150.32307241999999</v>
       </c>
       <c r="C94" s="5">
-        <v>1.2908726400000035</v>
+        <v>1.2909650799999781</v>
       </c>
       <c r="D94" s="5">
-        <v>10.903790999470342</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>10.904613749180236</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>151.45220874</v>
+        <v>151.45233614</v>
       </c>
       <c r="C95" s="5">
-        <v>1.1291719900000032</v>
+        <v>1.1292637200000115</v>
       </c>
       <c r="D95" s="5">
-        <v>9.3958505606628329</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>9.3966433335739286</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>150.45338838000001</v>
+        <v>150.45362985</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.9988203599999963</v>
+        <v>-0.99870629000000122</v>
       </c>
       <c r="D96" s="5">
-        <v>-7.6331060728387463</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-7.6322595169376894</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>151.98328586</v>
+        <v>151.98339318000001</v>
       </c>
       <c r="C97" s="5">
-        <v>1.5298974799999883</v>
+        <v>1.5297633300000086</v>
       </c>
       <c r="D97" s="5">
-        <v>12.908407024750845</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>12.907189222582517</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>153.20906359</v>
+        <v>153.20927515</v>
       </c>
       <c r="C98" s="5">
-        <v>1.2257777300000043</v>
+        <v>1.225881969999989</v>
       </c>
       <c r="D98" s="5">
-        <v>10.119325399753642</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>10.120217009505694</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>154.46505171000001</v>
+        <v>154.46522762999999</v>
       </c>
       <c r="C99" s="5">
-        <v>1.255988120000012</v>
+        <v>1.2559524799999906</v>
       </c>
       <c r="D99" s="5">
-        <v>10.293345800151222</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>10.293025562275604</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>156.60706758000001</v>
+        <v>156.60725386999999</v>
       </c>
       <c r="C100" s="5">
-        <v>2.1420158699999945</v>
+        <v>2.142026240000007</v>
       </c>
       <c r="D100" s="5">
-        <v>17.970516697347172</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>17.970588384521523</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>157.02756177000001</v>
+        <v>157.02757206999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.42049418999999943</v>
+        <v>0.42031819999999698</v>
       </c>
       <c r="D101" s="5">
-        <v>3.2700425704171865</v>
+        <v>3.2686497436860584</v>
       </c>
       <c r="E101" s="5">
-        <v>8.9024429085834846</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>8.9024013675216285</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>158.06212657</v>
+        <v>158.06207112999999</v>
       </c>
       <c r="C102" s="5">
-        <v>1.0345647999999983</v>
+        <v>1.0344990600000017</v>
       </c>
       <c r="D102" s="5">
-        <v>8.1989884165386329</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>8.1984478447508558</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>159.30740485999999</v>
+        <v>159.30742323000001</v>
       </c>
       <c r="C103" s="5">
-        <v>1.2452782899999875</v>
+        <v>1.2453521000000194</v>
       </c>
       <c r="D103" s="5">
-        <v>9.8747013970730926</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>9.8753158970554153</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>160.48219122</v>
+        <v>160.48134911</v>
       </c>
       <c r="C104" s="5">
-        <v>1.174786360000013</v>
+        <v>1.1739258799999845</v>
       </c>
       <c r="D104" s="5">
-        <v>9.2170875493367443</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>9.2100593951772289</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>161.40697170999999</v>
+        <v>161.40699484000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.92478048999998919</v>
+        <v>0.9256457300000136</v>
       </c>
       <c r="D105" s="5">
-        <v>7.138441952166974</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>7.1453727773967302</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>162.3839041</v>
+        <v>162.38395061</v>
       </c>
       <c r="C106" s="5">
-        <v>0.97693239000000176</v>
+        <v>0.97695576999998934</v>
       </c>
       <c r="D106" s="5">
-        <v>7.5098537300385848</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>7.5100383688528227</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>162.60045596000001</v>
+        <v>162.60055796</v>
       </c>
       <c r="C107" s="5">
-        <v>0.21655186000000981</v>
+        <v>0.21660735000000386</v>
       </c>
       <c r="D107" s="5">
-        <v>1.6120855079012619</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.6125011643818521</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>164.41544733000001</v>
+        <v>164.41562447000001</v>
       </c>
       <c r="C108" s="5">
-        <v>1.8149913700000013</v>
+        <v>1.8150665100000083</v>
       </c>
       <c r="D108" s="5">
-        <v>14.24844867181838</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>14.249065735460253</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>165.34512776</v>
+        <v>165.34518541</v>
       </c>
       <c r="C109" s="5">
-        <v>0.92968042999999057</v>
+        <v>0.92956093999998757</v>
       </c>
       <c r="D109" s="5">
-        <v>7.000400602452661</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>6.9994649169042411</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>165.91289179</v>
+        <v>165.91298207</v>
       </c>
       <c r="C110" s="5">
-        <v>0.56776403000000641</v>
+        <v>0.56779665999999906</v>
       </c>
       <c r="D110" s="5">
-        <v>4.1992926847361112</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>4.1995371068389353</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>166.70202307</v>
+        <v>166.70207454999999</v>
       </c>
       <c r="C111" s="5">
-        <v>0.78913127999999233</v>
+        <v>0.78909247999999366</v>
       </c>
       <c r="D111" s="5">
-        <v>5.8592588946633439</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>5.8589599573842799</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>166.82960152000001</v>
+        <v>166.82973250000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.12757845000001566</v>
+        <v>0.1276579500000139</v>
       </c>
       <c r="D112" s="5">
-        <v>0.92224549602097916</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>0.92282232609173231</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>167.57847201000001</v>
+        <v>167.57845438999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.74887049000000161</v>
+        <v>0.74872188999998457</v>
       </c>
       <c r="D113" s="5">
-        <v>5.5215992430440508</v>
+        <v>5.5204719530394852</v>
       </c>
       <c r="E113" s="5">
-        <v>6.7191454296756215</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>6.7191272086258857</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>167.09016564000001</v>
+        <v>167.09012888999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.48830637000000365</v>
+        <v>-0.48832550000000197</v>
       </c>
       <c r="D114" s="5">
-        <v>-3.4411776492723645</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-3.441310664418773</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>166.93262705999999</v>
+        <v>166.93266202999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.15753858000002197</v>
+        <v>-0.15746685999999954</v>
       </c>
       <c r="D115" s="5">
-        <v>-1.1255542889572534</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-1.1250447755505544</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>167.52681541000001</v>
+        <v>167.52633549999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.59418835000002446</v>
+        <v>0.59367346999999882</v>
       </c>
       <c r="D116" s="5">
-        <v>4.3559601233133405</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.3521105044008968</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>167.70931911</v>
+        <v>167.70933805000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.18250369999998384</v>
+        <v>0.18300255000002608</v>
       </c>
       <c r="D117" s="5">
-        <v>1.3151412509101901</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>1.3187614433459505</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>167.6484365</v>
+        <v>167.64846790000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-6.0882609999993065E-2</v>
+        <v>-6.0870149999999512E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.43476078917310534</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-0.43467194125883513</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>167.66649401999999</v>
+        <v>167.66655567999999</v>
       </c>
       <c r="C119" s="5">
-        <v>1.8057519999985061E-2</v>
+        <v>1.8087779999973463E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>0.12932936314133947</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>0.12954619195830741</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>168.65493368</v>
+        <v>168.65505132000001</v>
       </c>
       <c r="C120" s="5">
-        <v>0.9884396600000116</v>
+        <v>0.98849564000002488</v>
       </c>
       <c r="D120" s="5">
-        <v>7.3082727252487656</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>7.3086973640387631</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>168.70821129999999</v>
+        <v>168.70825293999999</v>
       </c>
       <c r="C121" s="5">
-        <v>5.3277619999988701E-2</v>
+        <v>5.3201619999981631E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>0.37973594549121081</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>0.37919305080045262</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>168.29795118999999</v>
+        <v>168.29797353000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.41026010999999585</v>
+        <v>-0.41027940999998691</v>
       </c>
       <c r="D122" s="5">
-        <v>-2.8794132670643457</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-2.879546216373019</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>168.16299423999999</v>
+        <v>168.16299312999999</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.13495695000000296</v>
+        <v>-0.13498040000001765</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.95803891723147405</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-0.95820452496078179</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>167.83398808999999</v>
+        <v>167.83408036</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.32900614999999789</v>
+        <v>-0.32891276999998809</v>
       </c>
       <c r="D124" s="5">
-        <v>-2.3226667911280252</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-2.3220146520475438</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>167.84393796000001</v>
+        <v>167.84392285000001</v>
       </c>
       <c r="C125" s="5">
-        <v>9.9498700000140161E-3</v>
+        <v>9.8424900000111393E-3</v>
       </c>
       <c r="D125" s="5">
-        <v>7.1163999823387059E-2</v>
+        <v>7.0395704317438579E-2</v>
       </c>
       <c r="E125" s="5">
-        <v>0.15841291952116698</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>0.15841443398338928</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>167.55985987</v>
+        <v>167.55982288999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.28407809000000839</v>
+        <v>-0.28409996000002025</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.0122157994038603</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-2.0123694517706459</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>167.49784796</v>
+        <v>167.49785007</v>
       </c>
       <c r="C127" s="5">
-        <v>-6.2011909999995396E-2</v>
+        <v>-6.1972819999994044E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.44320286265031594</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>-0.44292414968221117</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>167.96523739</v>
+        <v>167.9650633</v>
       </c>
       <c r="C128" s="5">
-        <v>0.46738942999999722</v>
+        <v>0.4672132299999987</v>
       </c>
       <c r="D128" s="5">
-        <v>3.4003761759768159</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.3990745030823222</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>169.01832277</v>
+        <v>169.01830268000001</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0530853799999988</v>
+        <v>1.0532393800000079</v>
       </c>
       <c r="D129" s="5">
-        <v>7.7885316408718985</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>7.7897185312580497</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>168.45285471</v>
+        <v>168.45286376000001</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.56546806000000061</v>
+        <v>-0.56543891999999119</v>
       </c>
       <c r="D130" s="5">
-        <v>-3.9416660741612319</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-3.9414671328167117</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>168.44536346000001</v>
+        <v>168.44540284999999</v>
       </c>
       <c r="C131" s="5">
-        <v>-7.4912499999868487E-3</v>
+        <v>-7.4609100000202488E-3</v>
       </c>
       <c r="D131" s="5">
-        <v>-5.3352028969921861E-2</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-5.3135999916942289E-2</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>168.16735177000001</v>
+        <v>168.16741748000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.27801168999999959</v>
+        <v>-0.27798536999998191</v>
       </c>
       <c r="D132" s="5">
-        <v>-1.9626675136358407</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-1.9624829319501824</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>167.46265219</v>
+        <v>167.46267023999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.70469958000001043</v>
+        <v>-0.70474724000001743</v>
       </c>
       <c r="D133" s="5">
-        <v>-4.9142669334818372</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-4.9145897943579815</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>167.56307179999999</v>
+        <v>167.56307365000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.10041960999998878</v>
+        <v>0.10040341000001263</v>
       </c>
       <c r="D134" s="5">
-        <v>0.72196252764142876</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>0.7218455960346315</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>167.53979107999999</v>
+        <v>167.53977839999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-2.3280720000002475E-2</v>
+        <v>-2.3295250000018086E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.16659712383354508</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-0.16670101936547832</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>167.13228945</v>
+        <v>167.13232575999999</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.40750162999998452</v>
+        <v>-0.40745264000000248</v>
       </c>
       <c r="D136" s="5">
-        <v>-2.8799910158151532</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-2.8796496152168838</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>167.33398702</v>
+        <v>167.33397203000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.20169756999999322</v>
+        <v>0.20164627000002611</v>
       </c>
       <c r="D137" s="5">
-        <v>1.4578276907411203</v>
+        <v>1.4574541224624316</v>
       </c>
       <c r="E137" s="5">
-        <v>-0.30382446110239769</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>-0.30382441695891993</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>166.96616727</v>
+        <v>166.96615525999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.36781974999999534</v>
+        <v>-0.36781677000001878</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.6060840415391362</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-2.6060634128224458</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>167.69402299999999</v>
+        <v>167.69401654000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.72785572999998749</v>
+        <v>0.72786128000001327</v>
       </c>
       <c r="D139" s="5">
-        <v>5.3584244832127315</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>5.3584667212456916</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>167.77798702999999</v>
+        <v>167.77795745</v>
       </c>
       <c r="C140" s="5">
-        <v>8.3964030000004186E-2</v>
+        <v>8.3940909999995483E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>0.60249474492712896</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.60232841064331577</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>167.96176489000001</v>
+        <v>167.9617484</v>
       </c>
       <c r="C141" s="5">
-        <v>0.18377786000002061</v>
+        <v>0.18379095000000234</v>
       </c>
       <c r="D141" s="5">
-        <v>1.3223838373805696</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>1.3224788299812662</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>168.00867172</v>
+        <v>168.00867740000001</v>
       </c>
       <c r="C142" s="5">
-        <v>4.6906829999983302E-2</v>
+        <v>4.6929000000005772E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.33564028497181653</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>0.33579919855788454</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>169.09604816000001</v>
+        <v>169.09606869000001</v>
       </c>
       <c r="C143" s="5">
-        <v>1.0873764400000141</v>
+        <v>1.0873912899999993</v>
       </c>
       <c r="D143" s="5">
-        <v>8.0490909903817798</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>8.0492045748911334</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>168.13868006000001</v>
+        <v>168.13871</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.9573680999999965</v>
+        <v>-0.95735869000000662</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.5864003015865151</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-6.5863367911550892</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>168.46601877000001</v>
+        <v>168.46602701</v>
       </c>
       <c r="C145" s="5">
-        <v>0.32733870999999226</v>
+        <v>0.32731701000000157</v>
       </c>
       <c r="D145" s="5">
-        <v>2.3613833751809921</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>2.3612247290734079</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>168.73473386000001</v>
+        <v>168.734701</v>
       </c>
       <c r="C146" s="5">
-        <v>0.2687150900000006</v>
+        <v>0.26867398999999637</v>
       </c>
       <c r="D146" s="5">
-        <v>1.9309656230924732</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>1.930667591040236</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>168.89381637</v>
+        <v>168.89380305</v>
       </c>
       <c r="C147" s="5">
-        <v>0.15908250999999041</v>
+        <v>0.15910205000000133</v>
       </c>
       <c r="D147" s="5">
-        <v>1.1372407393819728</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>1.137381373773505</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>169.3675389</v>
+        <v>169.36753877999999</v>
       </c>
       <c r="C148" s="5">
-        <v>0.47372253000000342</v>
+        <v>0.47373572999998714</v>
       </c>
       <c r="D148" s="5">
-        <v>3.4182371428977065</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>3.4183341380037202</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>169.53766365000001</v>
+        <v>169.53766028999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.17012475000001359</v>
+        <v>0.17012151000000131</v>
       </c>
       <c r="D149" s="5">
-        <v>1.2120464727406244</v>
+        <v>1.2120232626910754</v>
       </c>
       <c r="E149" s="5">
-        <v>1.3169330805083979</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>1.3169401486536669</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>170.14226489999999</v>
+        <v>170.14227478000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.60460124999997333</v>
+        <v>0.60461449000001721</v>
       </c>
       <c r="D150" s="5">
-        <v>4.3643540141508952</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>4.3644515585349986</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>169.74655684000001</v>
+        <v>169.74656379999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.3957080599999756</v>
+        <v>-0.39571098000001825</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.755473027320321</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-2.7554929430908648</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>169.85101997000001</v>
+        <v>169.85101893999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.10446312999999918</v>
+        <v>0.10445513999999889</v>
       </c>
       <c r="D152" s="5">
-        <v>0.74099248915908689</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>0.74093559093484362</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>169.08004679999999</v>
+        <v>169.08005141999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.77097317000001908</v>
+        <v>-0.77096751999999924</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.3129901350463697</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-5.3129521975820992</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>169.29903132999999</v>
+        <v>169.29903562000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.21898453000000018</v>
+        <v>0.21898420000002261</v>
       </c>
       <c r="D154" s="5">
-        <v>1.5653025165417445</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.5653000977961407</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>169.13249648999999</v>
+        <v>169.13253646000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.16653483999999708</v>
+        <v>-0.16649916000000076</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.1740419278166159</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.1737917193964997</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>168.82420092999999</v>
+        <v>168.82420181000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.3082955600000048</v>
+        <v>-0.30833465000000615</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.1655694166990092</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-2.1658407437345928</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>169.00604522</v>
+        <v>169.00604146000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.18184429000001501</v>
+        <v>0.18183965000000057</v>
       </c>
       <c r="D157" s="5">
-        <v>1.3002314342590804</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>1.3001980535107371</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>168.91711459000001</v>
+        <v>168.91704515000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-8.8930629999993016E-2</v>
+        <v>-8.8996309999998857E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.62961327325836702</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-0.6300769441994869</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>168.50731503</v>
+        <v>168.50729414</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.40979956000001039</v>
+        <v>-0.40975101000000791</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.8727141974777437</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-2.872379552543658</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>168.98594256000001</v>
+        <v>168.98594632999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.47862753000001135</v>
+        <v>0.47865218999999115</v>
       </c>
       <c r="D160" s="5">
-        <v>3.4622305865533498</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>3.4624122007133051</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>168.53316762</v>
+        <v>168.53316380999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.45277494000001184</v>
+        <v>-0.45278251999999952</v>
       </c>
       <c r="D161" s="5">
-        <v>-3.1682767027455649</v>
+        <v>-3.1683288946902977</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.59249137234410609</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-0.59249164951420408</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>168.63632706000001</v>
+        <v>168.63634729</v>
       </c>
       <c r="C162" s="5">
-        <v>0.10315944000001309</v>
+        <v>0.10318348000001265</v>
       </c>
       <c r="D162" s="5">
-        <v>0.73699991579410096</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>0.73717225975373779</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>169.13760070000001</v>
+        <v>169.13760823000001</v>
       </c>
       <c r="C163" s="5">
-        <v>0.50127363999999375</v>
+        <v>0.50126094000000876</v>
       </c>
       <c r="D163" s="5">
-        <v>3.6259135528604158</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>3.6258197395518055</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>168.52268745999999</v>
+        <v>168.52269985999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.61491324000002123</v>
+        <v>-0.6149083700000233</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.2765091916876834</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-4.2764758102614486</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>168.77063928000001</v>
+        <v>168.7706632</v>
       </c>
       <c r="C165" s="5">
-        <v>0.24795182000002569</v>
+        <v>0.24796334000001252</v>
       </c>
       <c r="D165" s="5">
-        <v>1.7799492470496503</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>1.7800324829810199</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>169.07906256999999</v>
+        <v>169.0790939</v>
       </c>
       <c r="C166" s="5">
-        <v>0.30842328999997903</v>
+        <v>0.30843070000000239</v>
       </c>
       <c r="D166" s="5">
-        <v>2.2151405609039942</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>2.2151939995344039</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>169.0171828</v>
+        <v>169.01728484</v>
       </c>
       <c r="C167" s="5">
-        <v>-6.1879769999990231E-2</v>
+        <v>-6.1809060000001637E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.43829458209473371</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-0.43779466856648241</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>169.40620010000001</v>
+        <v>169.40609423999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.38901730000000612</v>
+        <v>0.38880939999998532</v>
       </c>
       <c r="D168" s="5">
-        <v>2.7972057557047236</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>2.7956901896044162</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>169.78406722</v>
+        <v>169.78408137</v>
       </c>
       <c r="C169" s="5">
-        <v>0.37786711999999056</v>
+        <v>0.37798713000000816</v>
       </c>
       <c r="D169" s="5">
-        <v>2.7097290676884933</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.710601976643856</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>169.72810476000001</v>
+        <v>169.72799957000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-5.5962459999989278E-2</v>
+        <v>-5.608179999998697E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.39481527748855827</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-0.39565565955134163</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>169.69611116999999</v>
+        <v>169.69606759999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-3.1993590000013228E-2</v>
+        <v>-3.1931970000016463E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-0.22596452145632329</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-0.22552990120989769</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>169.51245531000001</v>
+        <v>169.51245360999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.18365585999998757</v>
+        <v>-0.18361398999999778</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.2910131483158116</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-1.2907209009485943</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>169.76977264000001</v>
+        <v>169.76977044</v>
       </c>
       <c r="C173" s="5">
-        <v>0.25731733000000645</v>
+        <v>0.25731683000000771</v>
       </c>
       <c r="D173" s="5">
-        <v>1.8368672060800728</v>
+        <v>1.836863625539098</v>
       </c>
       <c r="E173" s="5">
-        <v>0.73374578871516771</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.73374676060442567</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>170.92523745</v>
+        <v>170.92526488999999</v>
       </c>
       <c r="C174" s="5">
-        <v>1.1554648099999838</v>
+        <v>1.155494449999992</v>
       </c>
       <c r="D174" s="5">
-        <v>8.4800553981836835</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>8.4802812496480797</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>170.68871358999999</v>
+        <v>170.68874166000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.23652386000000547</v>
+        <v>-0.23652322999998887</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.6479625866152925</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-1.6479579679402945</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>170.99405734999999</v>
+        <v>170.99409016999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.30534375999999952</v>
+        <v>0.30534850999998753</v>
       </c>
       <c r="D176" s="5">
-        <v>2.1679183549030201</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.1679520520267559</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>171.24180852999999</v>
+        <v>171.24185037000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.24775117999999452</v>
+        <v>0.24776020000001608</v>
       </c>
       <c r="D177" s="5">
-        <v>1.7525875467983898</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>1.7526515243875052</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>171.30476241</v>
+        <v>171.30480967</v>
       </c>
       <c r="C178" s="5">
-        <v>6.2953880000009121E-2</v>
+        <v>6.2959299999988616E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.44205088264404058</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.44208890967121217</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>171.0562008</v>
+        <v>171.05644751</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.24856160999999588</v>
+        <v>-0.24836215999999922</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.7273603108337032</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-1.7259848094113961</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>172.23871862999999</v>
+        <v>172.23848135</v>
       </c>
       <c r="C180" s="5">
-        <v>1.1825178299999948</v>
+        <v>1.1820338400000026</v>
       </c>
       <c r="D180" s="5">
-        <v>8.618441370959772</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>8.6147659189368611</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>172.53437069</v>
+        <v>172.53436328999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.29565206000000899</v>
+        <v>0.2958819399999868</v>
       </c>
       <c r="D181" s="5">
-        <v>2.0793882768159522</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.0810232756585556</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>172.37993983999999</v>
+        <v>172.37978957000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.15443085000001133</v>
+        <v>-0.15457371999997349</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.0688156701884388</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.0697996517183839</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>174.06985302999999</v>
+        <v>174.06975600000001</v>
       </c>
       <c r="C183" s="5">
-        <v>1.6899131899999986</v>
+        <v>1.6899664299999984</v>
       </c>
       <c r="D183" s="5">
-        <v>12.419604723629952</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>12.420028749804835</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>173.81378893999999</v>
+        <v>173.81374984999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.2560640899999953</v>
+        <v>-0.25600615000001881</v>
       </c>
       <c r="D184" s="5">
-        <v>-1.7510382061689089</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-1.7506461635231174</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>174.03532440999999</v>
+        <v>174.03531981</v>
       </c>
       <c r="C185" s="5">
-        <v>0.22153546999999207</v>
+        <v>0.22156996000001072</v>
       </c>
       <c r="D185" s="5">
-        <v>1.5402349728886655</v>
+        <v>1.5404767987122536</v>
       </c>
       <c r="E185" s="5">
-        <v>2.5125507937417968</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.5125494126220449</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>174.08547353</v>
+        <v>174.08553047000001</v>
       </c>
       <c r="C186" s="5">
-        <v>5.0149120000014591E-2</v>
+        <v>5.0210660000004737E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>0.3463343465908153</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>0.34676003117901644</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>174.17951554000001</v>
+        <v>174.17959198</v>
       </c>
       <c r="C187" s="5">
-        <v>9.4042010000009668E-2</v>
+        <v>9.4061509999988857E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>0.6501766503261841</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.65031165470259555</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>173.84308462000001</v>
+        <v>173.84316325</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.33643091999999797</v>
+        <v>-0.3364287299999944</v>
       </c>
       <c r="D188" s="5">
-        <v>-2.2933567587333448</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-2.2933409925573356</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>174.38606479000001</v>
+        <v>174.38613928000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.54298016999999277</v>
+        <v>0.54297603000000549</v>
       </c>
       <c r="D189" s="5">
-        <v>3.8131327993090158</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>3.8131014700756749</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>174.35358754000001</v>
+        <v>174.35367633999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-3.2477249999999458E-2</v>
+        <v>-3.246294000001626E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.22325639842432077</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-0.2231580335251615</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>174.87976223999999</v>
+        <v>174.88017977000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.52617469999998434</v>
+        <v>0.52650343000001953</v>
       </c>
       <c r="D191" s="5">
-        <v>3.6821500332389068</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.6844869061974928</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>176.43815359000001</v>
+        <v>176.43777539000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.5583913500000222</v>
+        <v>1.5575956200000007</v>
       </c>
       <c r="D192" s="5">
-        <v>11.233448464155703</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>11.227400572943559</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>177.11829660999999</v>
+        <v>177.11825192000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.68014301999997429</v>
+        <v>0.68047652999999286</v>
       </c>
       <c r="D193" s="5">
-        <v>4.7251692106460963</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>4.7275459279905396</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>178.28666286999999</v>
+        <v>178.28644428000001</v>
       </c>
       <c r="C194" s="5">
-        <v>1.1683662599999991</v>
+        <v>1.1681923600000061</v>
       </c>
       <c r="D194" s="5">
-        <v>8.2094401878565435</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>8.2081757774662201</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>179.16665286</v>
+        <v>179.16644052000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.87998999000001277</v>
+        <v>0.87999623999999699</v>
       </c>
       <c r="D195" s="5">
-        <v>6.0864440774422102</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>6.086496151875842</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>179.78587125999999</v>
+        <v>179.78565040999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.61921839999999406</v>
+        <v>0.61920988999997917</v>
       </c>
       <c r="D196" s="5">
-        <v>4.2270735357246014</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>4.2270194390940707</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>180.51285422000001</v>
+        <v>180.51289463000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.72698296000001505</v>
+        <v>0.72724422000001709</v>
       </c>
       <c r="D197" s="5">
-        <v>4.9617081498535498</v>
+        <v>4.9635373569889341</v>
       </c>
       <c r="E197" s="5">
-        <v>3.721962671635537</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.7219886325785989</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>181.46512375</v>
+        <v>181.46532084</v>
       </c>
       <c r="C198" s="5">
-        <v>0.95226952999999526</v>
+        <v>0.95242620999999872</v>
       </c>
       <c r="D198" s="5">
-        <v>6.5173693220027307</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>6.5184714517776632</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>182.16441587</v>
+        <v>182.16458059999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.69929211999999552</v>
+        <v>0.69925975999998968</v>
       </c>
       <c r="D199" s="5">
-        <v>4.7235885367249875</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>4.7233600583327151</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>183.25619413000001</v>
+        <v>183.25634346999999</v>
       </c>
       <c r="C200" s="5">
-        <v>1.0917782600000123</v>
+        <v>1.0917628699999966</v>
       </c>
       <c r="D200" s="5">
-        <v>7.4339165313439093</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>7.4338013173170792</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>184.43373596000001</v>
+        <v>184.43385043999999</v>
       </c>
       <c r="C201" s="5">
-        <v>1.1775418299999956</v>
+        <v>1.177506969999996</v>
       </c>
       <c r="D201" s="5">
-        <v>7.9892210094616223</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>7.9889693337525047</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>184.74092557</v>
+        <v>184.74105291000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.30718960999999467</v>
+        <v>0.30720247000002132</v>
       </c>
       <c r="D202" s="5">
-        <v>2.0171105708337134</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.0171945254327417</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>185.18684859000001</v>
+        <v>185.18737519999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.44592302000000927</v>
+        <v>0.44632228999998347</v>
       </c>
       <c r="D203" s="5">
-        <v>2.9352946751899145</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>2.9379558443489051</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>184.30913305000001</v>
+        <v>184.30868699000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.87771553999999696</v>
+        <v>-0.87868820999997865</v>
       </c>
       <c r="D204" s="5">
-        <v>-5.5416007113303856</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-5.5475670901633407</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>184.9113753</v>
+        <v>184.91124106999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.6022422499999891</v>
+        <v>0.60255407999997601</v>
       </c>
       <c r="D205" s="5">
-        <v>3.9923204763613551</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>3.9944347787177925</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>185.63640706999999</v>
+        <v>185.63611294</v>
       </c>
       <c r="C206" s="5">
-        <v>0.72503176999998686</v>
+        <v>0.72487187000001541</v>
       </c>
       <c r="D206" s="5">
-        <v>4.8079691389782298</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.8068893788522082</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>186.10128961999999</v>
+        <v>186.10094477000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.46488254999999867</v>
+        <v>0.46483183000000849</v>
       </c>
       <c r="D207" s="5">
-        <v>3.0468549569164338</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>3.0465228387533516</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>186.90232040999999</v>
+        <v>186.90190082999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.80103078999999866</v>
+        <v>0.80095605999997588</v>
       </c>
       <c r="D208" s="5">
-        <v>5.2891759663636018</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>5.2886808216889403</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>187.63322119</v>
+        <v>187.63330619000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.73090078000001313</v>
+        <v>0.73140536000002498</v>
       </c>
       <c r="D209" s="5">
-        <v>4.7949835588342982</v>
+        <v>4.7983763679003477</v>
       </c>
       <c r="E209" s="5">
-        <v>3.9445207382971414</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.944544557104801</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>187.27949934</v>
+        <v>187.27985422</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.35372184999999945</v>
+        <v>-0.35345197000000894</v>
       </c>
       <c r="D210" s="5">
-        <v>-2.2389035874651242</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-2.2372120220281344</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>187.50109266999999</v>
+        <v>187.50136332</v>
       </c>
       <c r="C211" s="5">
-        <v>0.22159332999999037</v>
+        <v>0.22150909999999158</v>
       </c>
       <c r="D211" s="5">
-        <v>1.4291437248009631</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>1.4285942285159781</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>188.10666064</v>
+        <v>188.10688948000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.60556797000000984</v>
+        <v>0.6055261600000108</v>
       </c>
       <c r="D212" s="5">
-        <v>3.9452023457765106</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>3.9449193065659305</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>187.60523255999999</v>
+        <v>187.60539649</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.50142808000001082</v>
+        <v>-0.50149299000000269</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.152306330306498</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-3.1527046530873015</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>188.30016656999999</v>
+        <v>188.30035172999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.69493400999999722</v>
+        <v>0.69495523999998454</v>
       </c>
       <c r="D214" s="5">
-        <v>4.5367714695482952</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>4.5369088567860372</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>188.83952909999999</v>
+        <v>188.84005999999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.53936253000000534</v>
+        <v>0.53970827000000554</v>
       </c>
       <c r="D215" s="5">
-        <v>3.4919226055740937</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>3.4941928971451874</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>188.29347648999999</v>
+        <v>188.29299352000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.54605261000000382</v>
+        <v>-0.54706647999998381</v>
       </c>
       <c r="D216" s="5">
-        <v>-3.4152895733881028</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-3.4215206698391065</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>188.85576327999999</v>
+        <v>188.85556491</v>
       </c>
       <c r="C217" s="5">
-        <v>0.5622867900000017</v>
+        <v>0.56257138999998801</v>
       </c>
       <c r="D217" s="5">
-        <v>3.6429162521752545</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>3.6448000121123814</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>188.43526722999999</v>
+        <v>188.43491616</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.42049604999999701</v>
+        <v>-0.42064874999999802</v>
       </c>
       <c r="D218" s="5">
-        <v>-2.6393773148504662</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-2.6403268134375768</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>188.34822079</v>
+        <v>188.34775762999999</v>
       </c>
       <c r="C219" s="5">
-        <v>-8.7046439999994618E-2</v>
+        <v>-8.7158530000010614E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-0.55292593702191972</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-0.55363716016839648</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>188.19492825</v>
+        <v>188.19432276000001</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.15329253999999537</v>
+        <v>-0.1534348699999839</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.97229403745773268</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-0.97319514048395117</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>187.84042722000001</v>
+        <v>187.84055964999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.35450102999999444</v>
+        <v>-0.35376311000001692</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.2371565074503552</v>
+        <v>-2.2325548501677783</v>
       </c>
       <c r="E221" s="5">
-        <v>0.11043141970588088</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>0.11045664770736874</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>187.79188662000001</v>
+        <v>187.79240006000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.8540599999995493E-2</v>
+        <v>-4.8159589999983154E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.30965647043282862</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-0.3072290923048282</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>188.06400106000001</v>
+        <v>188.06435428</v>
       </c>
       <c r="C223" s="5">
-        <v>0.27211443999999574</v>
+        <v>0.2719542199999978</v>
       </c>
       <c r="D223" s="5">
-        <v>1.752750462877728</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>1.7517053884600786</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>187.60792172999999</v>
+        <v>187.60821776</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.45607933000002276</v>
+        <v>-0.45613652000000116</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.8716497962743337</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.8719997740664249</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>188.03544676000001</v>
+        <v>188.03563665999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.42752503000002662</v>
+        <v>0.42741889999999216</v>
       </c>
       <c r="D225" s="5">
-        <v>2.7691218907304194</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>2.7684214166335375</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>188.60729860999999</v>
+        <v>188.60749483000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.57185184999997318</v>
+        <v>0.57185817000001293</v>
       </c>
       <c r="D226" s="5">
-        <v>3.7110955562766224</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>3.7111334482240466</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>188.1395406</v>
+        <v>188.13998728000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.46775800999998296</v>
+        <v>-0.46750754999999344</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.9358147920824473</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-2.9342611738975566</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>187.58256229</v>
+        <v>187.58214788000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.55697831000000519</v>
+        <v>-0.55783940000000598</v>
       </c>
       <c r="D228" s="5">
-        <v>-3.495266635207972</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-3.5005743368926256</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>187.20900764000001</v>
+        <v>187.20874320999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.37355464999998844</v>
+        <v>-0.37340467000001354</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.3636966348984823</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-2.36276315332693</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>186.53429242000001</v>
+        <v>186.53391210000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.67471521999999595</v>
+        <v>-0.6748311099999853</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.2401813453288089</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.2409011386089102</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>185.75936288</v>
+        <v>185.75886012000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.77492954000001646</v>
+        <v>-0.77505198000000064</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.8728807297697685</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-4.8736428541243271</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>184.84871699999999</v>
+        <v>184.84808351999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.91064588000000413</v>
+        <v>-0.9107766000000197</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.7266950218004764</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-5.7275101149544039</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>183.83854703</v>
+        <v>183.83868090999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.0101699699999926</v>
+        <v>-1.0094026099999951</v>
       </c>
       <c r="D233" s="5">
-        <v>-6.3642571837549848</v>
+        <v>-6.3595880836296743</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.1304679984106789</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-2.130465724472197</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>181.31756636</v>
+        <v>181.31812127000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.5209806700000001</v>
+        <v>-2.5205596399999877</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.26952732617135</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-15.267156013010874</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>181.05337746000001</v>
+        <v>181.05376107999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.26418889999999351</v>
+        <v>-0.2643601900000192</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.7345169765745738</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-1.7356272992433697</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>180.21677843000001</v>
+        <v>180.21710239999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.83659903000000213</v>
+        <v>-0.83665867999999932</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.4061081316400745</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-5.4064726810558401</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>182.67653956000001</v>
+        <v>182.67672295</v>
       </c>
       <c r="C237" s="5">
-        <v>2.459761130000004</v>
+        <v>2.459620550000011</v>
       </c>
       <c r="D237" s="5">
-        <v>17.66590809311317</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>17.66478731422556</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>182.61720016999999</v>
+        <v>182.61736748999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.9339390000019421E-2</v>
+        <v>-5.9355460000006133E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.38910408629861948</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-0.38920888326999803</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>181.93157742</v>
+        <v>181.93193289000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.68562274999999318</v>
+        <v>-0.68543459999997935</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.4134338858284217</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-4.4122436749351346</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>181.48725243000001</v>
+        <v>181.48692832</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.44432498999998415</v>
+        <v>-0.44500457000000893</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.8916691209641354</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-2.8960269206088296</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>181.21853007999999</v>
+        <v>181.21825278</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.26872235000001865</v>
+        <v>-0.26867554000000382</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.762402974570576</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.7621015900073811</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>181.12716585999999</v>
+        <v>181.12680544</v>
       </c>
       <c r="C242" s="5">
-        <v>-9.1364220000002661E-2</v>
+        <v>-9.1447340000001986E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.60332439651267222</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-0.60387267912189735</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>180.79789410999999</v>
+        <v>180.79742704</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.32927175000000375</v>
+        <v>-0.32937839999999596</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.1598045967461954</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-2.1605014245012821</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>181.12223471999999</v>
+        <v>181.12162759</v>
       </c>
       <c r="C244" s="5">
-        <v>0.32434061000000725</v>
+        <v>0.32420055000000048</v>
       </c>
       <c r="D244" s="5">
-        <v>2.1740960260240083</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>2.1731535772324229</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>181.19342205000001</v>
+        <v>181.19355813000001</v>
       </c>
       <c r="C245" s="5">
-        <v>7.1187330000014981E-2</v>
+        <v>7.1930540000010978E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.47266256565681175</v>
+        <v>0.4776096458247725</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.4388304426537601</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.4388281981281836</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>180.98828447</v>
+        <v>180.98883703999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.20513758000001303</v>
+        <v>-0.20472109000002092</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.350148588632194</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-1.3474233936051627</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>181.03859917</v>
+        <v>181.03895288999999</v>
       </c>
       <c r="C247" s="5">
-        <v>5.0314700000001267E-2</v>
+        <v>5.0115849999997408E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.33411026084062545</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.3327867860236422</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>180.84209541999999</v>
+        <v>180.84239851999999</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.19650375000000508</v>
+        <v>-0.1965543700000012</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.2947618234334768</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-1.2950908538186146</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>180.43902435999999</v>
+        <v>180.43915874000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.40307106000000203</v>
+        <v>-0.40323977999997851</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.6420825609981602</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-2.6431705969102604</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>180.75405527000001</v>
+        <v>180.75415319999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.31503091000001859</v>
+        <v>0.31499445999997988</v>
       </c>
       <c r="D250" s="5">
-        <v>2.115331829679179</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>2.1150831345285059</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>180.30405334</v>
+        <v>180.30427945</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.45000193000001332</v>
+        <v>-0.44987374999999474</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.946928327917564</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-2.9460987980273634</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>181.07312196999999</v>
+        <v>181.07290266999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.76906862999999248</v>
+        <v>0.76862321999999494</v>
       </c>
       <c r="D252" s="5">
-        <v>5.2402798249513882</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>5.2371666599092093</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>181.41830809000001</v>
+        <v>181.41806609</v>
       </c>
       <c r="C253" s="5">
-        <v>0.34518612000002236</v>
+        <v>0.34516342000000577</v>
       </c>
       <c r="D253" s="5">
-        <v>2.3117408240918236</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.3115900318999794</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>181.86552599000001</v>
+        <v>181.86526169999999</v>
       </c>
       <c r="C254" s="5">
-        <v>0.44721789999999828</v>
+        <v>0.4471956099999943</v>
       </c>
       <c r="D254" s="5">
-        <v>2.9985823890691821</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.998434957377194</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>182.91306130000001</v>
+        <v>182.91273944</v>
       </c>
       <c r="C255" s="5">
-        <v>1.0475353100000007</v>
+        <v>1.047477740000005</v>
       </c>
       <c r="D255" s="5">
-        <v>7.1351602909818457</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>7.1347663544298667</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>183.19665945</v>
+        <v>183.19623970999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.28359814999998889</v>
+        <v>0.28350026999999045</v>
       </c>
       <c r="D256" s="5">
-        <v>1.8764919563484916</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.8758421091163324</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>183.62885484</v>
+        <v>183.62891945000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.43219539000000395</v>
+        <v>0.43267974000002596</v>
       </c>
       <c r="D257" s="5">
-        <v>2.8680502809194763</v>
+        <v>2.8713129606331211</v>
       </c>
       <c r="E257" s="5">
-        <v>1.3441066250892586</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.3440661716310753</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>184.58056105</v>
+        <v>184.58091422999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.95170620999999755</v>
+        <v>0.95199477999997839</v>
       </c>
       <c r="D258" s="5">
-        <v>6.399706656302917</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>6.4017004775525743</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>184.74978572000001</v>
+        <v>184.75000675000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.16922467000000552</v>
+        <v>0.16909252000002084</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1057323916843442</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.1048624291991604</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>185.12567536</v>
+        <v>185.12589575000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.37588963999999692</v>
+        <v>0.37588900000000081</v>
       </c>
       <c r="D260" s="5">
-        <v>2.4690123812366016</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>2.4690051432876947</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>184.88401009</v>
+        <v>184.8841299</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.2416652699999986</v>
+        <v>-0.24176585000000728</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.5552960815894523</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-1.5559369074514717</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>184.45425051000001</v>
+        <v>184.45439207000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.42975957999999537</v>
+        <v>-0.42973782999999344</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.7539922112082227</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.753852847653715</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>185.20435298000001</v>
+        <v>185.20457572999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.75010247000000163</v>
+        <v>0.75018365999997627</v>
       </c>
       <c r="D263" s="5">
-        <v>4.990564430895561</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.9911128256469262</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>185.93851737</v>
+        <v>185.93819449</v>
       </c>
       <c r="C264" s="5">
-        <v>0.73416438999998945</v>
+        <v>0.73361876000001303</v>
       </c>
       <c r="D264" s="5">
-        <v>4.8619873895354049</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.8582889125595274</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>186.59434813999999</v>
+        <v>186.59420377000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.65583076999999435</v>
+        <v>0.65600928000000636</v>
       </c>
       <c r="D265" s="5">
-        <v>4.3156470323099105</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>4.3168522338938864</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>187.26614776</v>
+        <v>187.26614991</v>
       </c>
       <c r="C266" s="5">
-        <v>0.6717996200000016</v>
+        <v>0.67194613999998865</v>
       </c>
       <c r="D266" s="5">
-        <v>4.4069719940992735</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>4.4079557526516711</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>187.57920539</v>
+        <v>187.57901989000001</v>
       </c>
       <c r="C267" s="5">
-        <v>0.31305763000000297</v>
+        <v>0.31286998000001631</v>
       </c>
       <c r="D267" s="5">
-        <v>2.0246187980545338</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>2.023394023859848</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>187.91189317000001</v>
+        <v>187.91164341999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.33268778000001475</v>
+        <v>0.33262352999997802</v>
       </c>
       <c r="D268" s="5">
-        <v>2.1491869640799521</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.1487699938305127</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>188.79929494000001</v>
+        <v>188.79925691</v>
       </c>
       <c r="C269" s="5">
-        <v>0.88740176999999676</v>
+        <v>0.88761349000000678</v>
       </c>
       <c r="D269" s="5">
-        <v>5.8164534291886616</v>
+        <v>5.8178853264066577</v>
       </c>
       <c r="E269" s="5">
-        <v>2.8157013256468577</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.8156444396046254</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>189.21152945</v>
+        <v>189.21157224999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.41223450999999045</v>
+        <v>0.41231533999999215</v>
       </c>
       <c r="D270" s="5">
-        <v>2.651839822308566</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>2.6523665910517025</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>189.81038569</v>
+        <v>189.81033925</v>
       </c>
       <c r="C271" s="5">
-        <v>0.59885624000000348</v>
+        <v>0.59876700000000938</v>
       </c>
       <c r="D271" s="5">
-        <v>3.8648276632973877</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.8642407866104955</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>190.56103465000001</v>
+        <v>190.56112644000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.75064896000000658</v>
+        <v>0.75078719000001115</v>
       </c>
       <c r="D272" s="5">
-        <v>4.8502730694988783</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.8511869670139207</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>191.34745616999999</v>
+        <v>191.34762402000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.78642151999997623</v>
+        <v>0.78649758000000247</v>
       </c>
       <c r="D273" s="5">
-        <v>5.0662156411072523</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>5.0667143077923082</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>192.16602810000001</v>
+        <v>192.16632758</v>
       </c>
       <c r="C274" s="5">
-        <v>0.81857193000001871</v>
+        <v>0.81870355999998878</v>
       </c>
       <c r="D274" s="5">
-        <v>5.2560455334003997</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>5.256905996430361</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>193.27322444999999</v>
+        <v>193.27356474999999</v>
       </c>
       <c r="C275" s="5">
-        <v>1.1071963499999811</v>
+        <v>1.1072371699999906</v>
       </c>
       <c r="D275" s="5">
-        <v>7.1373602175702544</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>7.1376202729996896</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>192.77805968999999</v>
+        <v>192.77767252000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.49516475999999443</v>
+        <v>-0.49589222999998128</v>
       </c>
       <c r="D276" s="5">
-        <v>-3.0314389791438079</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-3.0358246810995193</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>193.17982509000001</v>
+        <v>193.17976003000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.40176540000001637</v>
+        <v>0.4020875100000012</v>
       </c>
       <c r="D277" s="5">
-        <v>2.5297656438071581</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.5318223159898734</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>194.08030181000001</v>
+        <v>194.08057817</v>
       </c>
       <c r="C278" s="5">
-        <v>0.90047672000000034</v>
+        <v>0.90081813999998417</v>
       </c>
       <c r="D278" s="5">
-        <v>5.7392643239888796</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>5.741498487595087</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>195.37089177999999</v>
+        <v>195.37092455000001</v>
       </c>
       <c r="C279" s="5">
-        <v>1.290589969999985</v>
+        <v>1.2903463800000168</v>
       </c>
       <c r="D279" s="5">
-        <v>8.2781432194436242</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>8.2765109862683151</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>196.23865979000001</v>
+        <v>196.23854793000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.86776801000002024</v>
+        <v>0.86762337999999772</v>
       </c>
       <c r="D280" s="5">
-        <v>5.4621264885373</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.4611928331718795</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>197.23358818</v>
+        <v>197.23332771</v>
       </c>
       <c r="C281" s="5">
-        <v>0.99492838999998412</v>
+        <v>0.99477977999998757</v>
       </c>
       <c r="D281" s="5">
-        <v>6.2565419966122526</v>
+        <v>6.2555849303630895</v>
       </c>
       <c r="E281" s="5">
-        <v>4.4673330176791204</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.4672160992776044</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>198.01073185000001</v>
+        <v>198.01038258</v>
       </c>
       <c r="C282" s="5">
-        <v>0.77714367000001516</v>
+        <v>0.77705487000000062</v>
       </c>
       <c r="D282" s="5">
-        <v>4.8320886463086854</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>4.8315310105286668</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>199.09702623000001</v>
+        <v>199.09677976</v>
       </c>
       <c r="C283" s="5">
-        <v>1.0862943799999982</v>
+        <v>1.0863971800000058</v>
       </c>
       <c r="D283" s="5">
-        <v>6.7855608000011891</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.7862347761414421</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>200.38995457999999</v>
+        <v>200.38913579000001</v>
       </c>
       <c r="C284" s="5">
-        <v>1.2929283499999826</v>
+        <v>1.2923560300000076</v>
       </c>
       <c r="D284" s="5">
-        <v>8.0771993458830913</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>8.0735056955741022</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>200.38059917000001</v>
+        <v>200.38032405999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-9.3554099999835216E-3</v>
+        <v>-8.8117300000192245E-3</v>
       </c>
       <c r="D285" s="5">
-        <v>-5.6008844408461655E-2</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-5.2754950869204897E-2</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>202.01537479000001</v>
+        <v>202.01813242</v>
       </c>
       <c r="C286" s="5">
-        <v>1.6347756199999992</v>
+        <v>1.6378083600000082</v>
       </c>
       <c r="D286" s="5">
-        <v>10.241479287134169</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>10.261355553414585</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>203.46372213999999</v>
+        <v>203.46358859</v>
       </c>
       <c r="C287" s="5">
-        <v>1.4483473499999775</v>
+        <v>1.4454561699999999</v>
       </c>
       <c r="D287" s="5">
-        <v>8.9508791842858528</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>8.9321758186476465</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>204.50712924999999</v>
+        <v>204.50633932</v>
       </c>
       <c r="C288" s="5">
-        <v>1.043407110000004</v>
+        <v>1.0427507299999945</v>
       </c>
       <c r="D288" s="5">
-        <v>6.330438955026052</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>6.3263479973877823</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>205.22873129999999</v>
+        <v>205.22873268999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.72160205000000133</v>
+        <v>0.72239336999999182</v>
       </c>
       <c r="D289" s="5">
-        <v>4.317337989413228</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.3221818280804403</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>205.55768842000001</v>
+        <v>205.55830186</v>
       </c>
       <c r="C290" s="5">
-        <v>0.32895712000001254</v>
+        <v>0.3295691700000134</v>
       </c>
       <c r="D290" s="5">
-        <v>1.9405043499901797</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.9441467423746195</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>205.86304129000001</v>
+        <v>205.86317933999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.30535287000000721</v>
+        <v>0.3048774799999876</v>
       </c>
       <c r="D291" s="5">
-        <v>1.797218393270672</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.7943921230872961</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>206.81788184999999</v>
+        <v>206.81774361000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.95484055999997963</v>
+        <v>0.95456427000002009</v>
       </c>
       <c r="D292" s="5">
-        <v>5.7100838923895392</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>5.7083853492696068</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>207.11137189999999</v>
+        <v>207.11090417</v>
       </c>
       <c r="C293" s="5">
-        <v>0.29349005000000261</v>
+        <v>0.2931605599999898</v>
       </c>
       <c r="D293" s="5">
-        <v>1.7162437676409237</v>
+        <v>1.7143031154955413</v>
       </c>
       <c r="E293" s="5">
-        <v>5.0081650955846824</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>5.0080666258003781</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>207.25270759</v>
+        <v>207.25194619000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.14133569000000534</v>
+        <v>0.14104202000001465</v>
       </c>
       <c r="D294" s="5">
-        <v>0.82197729182822421</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.82026482904491438</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>207.63576001999999</v>
+        <v>207.63520410999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.38305242999999223</v>
+        <v>0.38325791999997705</v>
       </c>
       <c r="D295" s="5">
-        <v>2.2405711621336311</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.2417936964327589</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>208.04620806</v>
+        <v>208.04441772999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.41044804000000568</v>
+        <v>0.40921362000000272</v>
       </c>
       <c r="D296" s="5">
-        <v>2.3980843875386793</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.3908002785401283</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>208.69645183</v>
+        <v>208.69585465</v>
       </c>
       <c r="C297" s="5">
-        <v>0.650243770000003</v>
+        <v>0.65143692000000897</v>
       </c>
       <c r="D297" s="5">
-        <v>3.8157224308301707</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>3.8228784881072064</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>208.79736940999999</v>
+        <v>208.80277215000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.10091757999998663</v>
+        <v>0.10691750000000866</v>
       </c>
       <c r="D298" s="5">
-        <v>0.58181964157457688</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>0.61651025336526555</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>209.17490745000001</v>
+        <v>209.17429934</v>
       </c>
       <c r="C299" s="5">
-        <v>0.37753804000001878</v>
+        <v>0.37152718999999479</v>
       </c>
       <c r="D299" s="5">
-        <v>2.1914949787684268</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.1562053108222567</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>210.75856166</v>
+        <v>210.75736674999999</v>
       </c>
       <c r="C300" s="5">
-        <v>1.5836542099999917</v>
+        <v>1.583067409999984</v>
       </c>
       <c r="D300" s="5">
-        <v>9.4731680484388079</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>9.4695392102202458</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>211.33563187999999</v>
+        <v>211.33624721999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.57707021999999597</v>
+        <v>0.57888047000000142</v>
       </c>
       <c r="D301" s="5">
-        <v>3.3356101229959023</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.3462516573902867</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>211.32037288999999</v>
+        <v>211.32147545999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-1.5258990000006634E-2</v>
+        <v>-1.4771760000002132E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-8.6608765911544427E-2</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-8.38441077370633E-2</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>212.99296744</v>
+        <v>212.99222119999999</v>
       </c>
       <c r="C303" s="5">
-        <v>1.6725945500000137</v>
+        <v>1.670745740000001</v>
       </c>
       <c r="D303" s="5">
-        <v>9.922538795244872</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>9.911035637812148</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>213.65699090000001</v>
+        <v>213.65751993000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.66402346000000989</v>
+        <v>0.66529873000001771</v>
       </c>
       <c r="D304" s="5">
-        <v>3.8059196524717231</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.8133686145856993</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>213.90723807000001</v>
+        <v>213.90613368000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.25024716999999441</v>
+        <v>0.24861375000000407</v>
       </c>
       <c r="D305" s="5">
-        <v>1.4145975725740945</v>
+        <v>1.4053015001041613</v>
       </c>
       <c r="E305" s="5">
-        <v>3.2812617229348806</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.2809617326678087</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>214.90918288</v>
+        <v>214.90776557000001</v>
       </c>
       <c r="C306" s="5">
-        <v>1.0019448099999977</v>
+        <v>1.0016318899999987</v>
       </c>
       <c r="D306" s="5">
-        <v>5.7679074444527467</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>5.7660899509647034</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>215.45392100999999</v>
+        <v>215.45269296999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.54473812999998472</v>
+        <v>0.54492739999997752</v>
       </c>
       <c r="D307" s="5">
-        <v>3.0844482836672737</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>3.0855556028040132</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>215.89796935000001</v>
+        <v>215.89460245000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.44404834000002325</v>
+        <v>0.44190948000002095</v>
       </c>
       <c r="D308" s="5">
-        <v>2.5014159711072459</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>2.4892454399206398</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>216.42180791999999</v>
+        <v>216.42200858000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.52383856999998102</v>
+        <v>0.5274061300000028</v>
       </c>
       <c r="D309" s="5">
-        <v>2.9507601156004259</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.9711737645341518</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>217.0140341</v>
+        <v>217.02167054</v>
       </c>
       <c r="C310" s="5">
-        <v>0.59222618000001148</v>
+        <v>0.59966195999999172</v>
       </c>
       <c r="D310" s="5">
-        <v>3.3336081433411602</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.3761005096715646</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>217.44661417</v>
+        <v>217.44583999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.43258007000000021</v>
+        <v>0.42416944999999373</v>
       </c>
       <c r="D311" s="5">
-        <v>2.4183923260918894</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.3707808084899584</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>217.94187929</v>
+        <v>217.94105113000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.49526511999999911</v>
+        <v>0.49521114000000921</v>
       </c>
       <c r="D312" s="5">
-        <v>2.7676678076036909</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.7673723416647533</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>218.24145182999999</v>
+        <v>218.24333135000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.29957253999998557</v>
+        <v>0.3022802200000001</v>
       </c>
       <c r="D313" s="5">
-        <v>1.6619902328448566</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.6771332980517695</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>218.95915665999999</v>
+        <v>218.96080297</v>
       </c>
       <c r="C314" s="5">
-        <v>0.7177048300000024</v>
+        <v>0.71747161999999776</v>
       </c>
       <c r="D314" s="5">
-        <v>4.018463691353924</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>4.0170990140934837</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>218.90501628999999</v>
+        <v>218.90291404999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-5.4140369999998939E-2</v>
+        <v>-5.7888920000010557E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.29631171571704584</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-0.3167954313031518</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>219.34388770999999</v>
+        <v>219.34454572999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.43887141999999812</v>
+        <v>0.44163168000000042</v>
       </c>
       <c r="D316" s="5">
-        <v>2.4325245891573477</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.4480177659738533</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>219.91575498</v>
+        <v>219.91361481000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.5718672700000127</v>
+        <v>0.56906908000001977</v>
       </c>
       <c r="D317" s="5">
-        <v>3.1738612152198753</v>
+        <v>3.1580993990768302</v>
       </c>
       <c r="E317" s="5">
-        <v>2.8089357630963985</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.8084660437961428</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>221.74725236</v>
+        <v>221.74488095000001</v>
       </c>
       <c r="C318" s="5">
-        <v>1.8314973800000018</v>
+        <v>1.8312661399999968</v>
       </c>
       <c r="D318" s="5">
-        <v>10.464528187713174</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>10.463252409080859</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>221.73776561</v>
+        <v>221.73524972999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-9.4867500000077598E-3</v>
+        <v>-9.6312200000170378E-3</v>
       </c>
       <c r="D319" s="5">
-        <v>-5.1326100243820338E-2</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-5.2108095735192705E-2</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>221.87108850000001</v>
+        <v>221.86607953000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.13332289000001651</v>
+        <v>0.13082980000001498</v>
       </c>
       <c r="D320" s="5">
-        <v>0.72390735993779209</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>0.71033468134911182</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>223.18263450000001</v>
+        <v>223.18381994999999</v>
       </c>
       <c r="C321" s="5">
-        <v>1.3115459999999928</v>
+        <v>1.3177404199999785</v>
       </c>
       <c r="D321" s="5">
-        <v>7.3287889900983894</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>7.3647130274172135</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>224.62089906</v>
+        <v>224.62878985</v>
       </c>
       <c r="C322" s="5">
-        <v>1.4382645599999933</v>
+        <v>1.444969900000018</v>
       </c>
       <c r="D322" s="5">
-        <v>8.0132756833600993</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>8.0519304331480246</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>224.46813538000001</v>
+        <v>224.46837875</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.15276367999999252</v>
+        <v>-0.16041110000000458</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.81306890453564096</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.85358191365393354</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>225.36756889</v>
+        <v>225.36883170999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.89943350999999438</v>
+        <v>0.90045295999999553</v>
       </c>
       <c r="D324" s="5">
-        <v>4.9157405844448165</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.9214303071367205</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>225.92524101000001</v>
+        <v>225.93265360999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.55767212000000654</v>
+        <v>0.56382189999999355</v>
       </c>
       <c r="D325" s="5">
-        <v>3.010148380370814</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.0437838817904961</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>227.03729046000001</v>
+        <v>227.04200311</v>
       </c>
       <c r="C326" s="5">
-        <v>1.1120494500000007</v>
+        <v>1.1093495000000075</v>
       </c>
       <c r="D326" s="5">
-        <v>6.0691993345583617</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>6.0538596775790765</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>227.68125515</v>
+        <v>227.67003500999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.64396468999999001</v>
+        <v>0.62803189999999631</v>
       </c>
       <c r="D327" s="5">
-        <v>3.4572621716815188</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>3.3703471813212538</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>228.69981372999999</v>
+        <v>228.70198703</v>
       </c>
       <c r="C328" s="5">
-        <v>1.0185585799999899</v>
+        <v>1.0319520200000056</v>
       </c>
       <c r="D328" s="5">
-        <v>5.5024166577515743</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>5.5768652289050147</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>229.81217634999999</v>
+        <v>229.80882212</v>
       </c>
       <c r="C329" s="5">
-        <v>1.112362619999999</v>
+        <v>1.1068350900000041</v>
       </c>
       <c r="D329" s="5">
-        <v>5.9953214831428792</v>
+        <v>5.9646740531974496</v>
       </c>
       <c r="E329" s="5">
-        <v>4.5000965805746862</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>4.4995883126877745</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>230.05209443999999</v>
+        <v>230.04764096</v>
       </c>
       <c r="C330" s="5">
-        <v>0.2399180900000033</v>
+        <v>0.23881883999999332</v>
       </c>
       <c r="D330" s="5">
-        <v>1.2599879181538265</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>1.254200315854237</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>230.67020337</v>
+        <v>230.66629427000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.61810893000000533</v>
+        <v>0.61865331000001333</v>
       </c>
       <c r="D331" s="5">
-        <v>3.2722606603212023</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>3.2752497045446916</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>231.87347958999999</v>
+        <v>231.86511723000001</v>
       </c>
       <c r="C332" s="5">
-        <v>1.2032762199999922</v>
+        <v>1.1988229600000011</v>
       </c>
       <c r="D332" s="5">
-        <v>6.4424761785933482</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>6.4180592140610893</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>233.24765352</v>
+        <v>233.24880408999999</v>
       </c>
       <c r="C333" s="5">
-        <v>1.374173930000012</v>
+        <v>1.3836868599999832</v>
       </c>
       <c r="D333" s="5">
-        <v>7.3481216883525713</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>7.4009471061413201</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>233.91934343</v>
+        <v>233.92812223000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.67168990999999778</v>
+        <v>0.67931814000002078</v>
       </c>
       <c r="D334" s="5">
-        <v>3.5109356949492687</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>3.5514316984281979</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>234.36344467000001</v>
+        <v>234.36589946000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.44410124000000906</v>
+        <v>0.43777722999999469</v>
       </c>
       <c r="D335" s="5">
-        <v>2.3021676911612277</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.2689605946626612</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>234.60289169999999</v>
+        <v>234.60842955000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.23944702999997958</v>
+        <v>0.24253009000000247</v>
       </c>
       <c r="D336" s="5">
-        <v>1.2329421840613586</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>1.2488945498327242</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>234.54563261000001</v>
+        <v>234.5611897</v>
       </c>
       <c r="C337" s="5">
-        <v>-5.7259089999973867E-2</v>
+        <v>-4.7239850000011074E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.29248892336274368</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-0.2413599664765731</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>237.17856418</v>
+        <v>237.19118366999999</v>
       </c>
       <c r="C338" s="5">
-        <v>2.6329315699999825</v>
+        <v>2.6299939699999868</v>
       </c>
       <c r="D338" s="5">
-        <v>14.33442744606246</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>14.31642648926128</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>236.71237324000001</v>
+        <v>236.68852046999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.46619093999998995</v>
+        <v>-0.50266320000000064</v>
       </c>
       <c r="D339" s="5">
-        <v>-2.333350812109658</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-2.5136455080196574</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>235.86223557</v>
+        <v>235.86205645000001</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.85013767000000939</v>
+        <v>-0.82646401999997465</v>
       </c>
       <c r="D340" s="5">
-        <v>-4.2256062265509042</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-4.1105935370826412</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>236.46158564000001</v>
+        <v>236.45570563000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.59935007000001406</v>
+        <v>0.59364917999999989</v>
       </c>
       <c r="D341" s="5">
-        <v>3.0923033469660854</v>
+        <v>3.0624840345808924</v>
       </c>
       <c r="E341" s="5">
-        <v>2.8934103473582162</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.8923535000449974</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>236.74484753999999</v>
+        <v>236.73780246999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.28326189999998519</v>
+        <v>0.28209683999997992</v>
       </c>
       <c r="D342" s="5">
-        <v>1.447012165678796</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>1.4410575500930722</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>236.93614095999999</v>
+        <v>236.93042498</v>
       </c>
       <c r="C343" s="5">
-        <v>0.19129341999999383</v>
+        <v>0.19262251000000674</v>
       </c>
       <c r="D343" s="5">
-        <v>0.97393885319365658</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>0.98076532224289359</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>236.69894755000001</v>
+        <v>236.68676656</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.23719340999997485</v>
+        <v>-0.24365842000000271</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.1947106606888913</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-1.2271195178699457</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>236.37527989</v>
+        <v>236.37621147999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.32366766000001235</v>
+        <v>-0.31055508000000032</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.6286230718580708</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.5631988199052427</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>237.45334489999999</v>
+        <v>237.4620458</v>
       </c>
       <c r="C346" s="5">
-        <v>1.0780650099999889</v>
+        <v>1.0858343200000036</v>
       </c>
       <c r="D346" s="5">
-        <v>5.6123793345610684</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>5.6538307213015893</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>238.37690277999999</v>
+        <v>238.38319906000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.92355788000000416</v>
+        <v>0.92115326000001119</v>
       </c>
       <c r="D347" s="5">
-        <v>4.7684629345124296</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>4.7556034604216535</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>238.72407724000001</v>
+        <v>238.73519593</v>
       </c>
       <c r="C348" s="5">
-        <v>0.34717446000001928</v>
+        <v>0.35199686999999358</v>
       </c>
       <c r="D348" s="5">
-        <v>1.7617594149086369</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.7863825778444253</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>239.55766201</v>
+        <v>239.58389614999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.83358476999998743</v>
+        <v>0.84870021999998357</v>
       </c>
       <c r="D349" s="5">
-        <v>4.2716176190104482</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.3503895578362206</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>240.22487685999999</v>
+        <v>240.25109957000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.66721484999999348</v>
+        <v>0.6672034200000212</v>
       </c>
       <c r="D350" s="5">
-        <v>3.3939108152300612</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>3.3934744479752643</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>241.77873115</v>
+        <v>241.73688924999999</v>
       </c>
       <c r="C351" s="5">
-        <v>1.5538542900000039</v>
+        <v>1.4857896799999821</v>
       </c>
       <c r="D351" s="5">
-        <v>8.0441795031366503</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>7.6788830341187886</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>242.69984649</v>
+        <v>242.69501534</v>
       </c>
       <c r="C352" s="5">
-        <v>0.92111534000000006</v>
+        <v>0.95812609000000748</v>
       </c>
       <c r="D352" s="5">
-        <v>4.6687145670976316</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>4.8612736970179204</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>243.59271385</v>
+        <v>243.58375597</v>
       </c>
       <c r="C353" s="5">
-        <v>0.89286735999999678</v>
+        <v>0.88874063000000092</v>
       </c>
       <c r="D353" s="5">
-        <v>4.5051052550434401</v>
+        <v>4.4839531118704867</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0157660453384416</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.0145393704957835</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>244.54366592</v>
+        <v>244.53410212</v>
       </c>
       <c r="C354" s="5">
-        <v>0.95095206999999959</v>
+        <v>0.95034615000000144</v>
       </c>
       <c r="D354" s="5">
-        <v>4.7865383984647236</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>4.7836025167689256</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>245.93823705</v>
+        <v>245.93111952000001</v>
       </c>
       <c r="C355" s="5">
-        <v>1.3945711300000028</v>
+        <v>1.39701740000001</v>
       </c>
       <c r="D355" s="5">
-        <v>7.0620725771805448</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>7.0751376790502807</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>247.12796811999999</v>
+        <v>247.11097699000001</v>
       </c>
       <c r="C356" s="5">
-        <v>1.1897310699999935</v>
+        <v>1.1798574700000017</v>
       </c>
       <c r="D356" s="5">
-        <v>5.9619920401217996</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>5.9113763291889221</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>247.57771851000001</v>
+        <v>247.57921579999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.44975039000001971</v>
+        <v>0.46823880999997414</v>
       </c>
       <c r="D357" s="5">
-        <v>2.2058834914726155</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.2976701796590504</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>248.80059281999999</v>
+        <v>248.80897228000001</v>
       </c>
       <c r="C358" s="5">
-        <v>1.2228743099999804</v>
+        <v>1.2297564800000202</v>
       </c>
       <c r="D358" s="5">
-        <v>6.0909288948469031</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>6.1261116552695283</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>250.33392916</v>
+        <v>250.34361021999999</v>
       </c>
       <c r="C359" s="5">
-        <v>1.5333363400000053</v>
+        <v>1.5346379399999819</v>
       </c>
       <c r="D359" s="5">
-        <v>7.6513949316198149</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>7.6578451430956651</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>251.61392866</v>
+        <v>251.63073539000001</v>
       </c>
       <c r="C360" s="5">
-        <v>1.2799995000000024</v>
+        <v>1.2871251700000244</v>
       </c>
       <c r="D360" s="5">
-        <v>6.3113306380017775</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>6.3472124778663597</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>253.097193</v>
+        <v>253.13206525999999</v>
       </c>
       <c r="C361" s="5">
-        <v>1.4832643400000052</v>
+        <v>1.501329869999978</v>
       </c>
       <c r="D361" s="5">
-        <v>7.3079251440015813</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>7.3993635485122944</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>253.43962685</v>
+        <v>253.48019997</v>
       </c>
       <c r="C362" s="5">
-        <v>0.34243384999999193</v>
+        <v>0.34813471000001073</v>
       </c>
       <c r="D362" s="5">
-        <v>1.6357046634784878</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.6629114719922011</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>253.7978157</v>
+        <v>253.74216863000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.35818885000000478</v>
+        <v>0.26196866000000796</v>
       </c>
       <c r="D363" s="5">
-        <v>1.7092178796803692</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.2472589782095866</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>254.76426436</v>
+        <v>254.75490128000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.96644865999999752</v>
+        <v>1.0127326500000038</v>
       </c>
       <c r="D364" s="5">
-        <v>4.6664648271899534</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.8959719554125369</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>255.83253687999999</v>
+        <v>255.82130079999999</v>
       </c>
       <c r="C365" s="5">
-        <v>1.0682725199999936</v>
+        <v>1.0663995199999761</v>
       </c>
       <c r="D365" s="5">
-        <v>5.1495001241500082</v>
+        <v>5.1404559477808753</v>
       </c>
       <c r="E365" s="5">
-        <v>5.0247081846368502</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>5.0239576860401147</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>257.07510843</v>
+        <v>257.06084695999999</v>
       </c>
       <c r="C366" s="5">
-        <v>1.2425715500000081</v>
+        <v>1.2395461600000033</v>
       </c>
       <c r="D366" s="5">
-        <v>5.986610424484895</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>5.9719130573164358</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>258.04782177999999</v>
+        <v>258.03766352999997</v>
       </c>
       <c r="C367" s="5">
-        <v>0.97271334999999226</v>
+        <v>0.97681656999998268</v>
       </c>
       <c r="D367" s="5">
-        <v>4.6362189308470692</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>4.6564502739781632</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>258.27242238000002</v>
+        <v>258.25105539999998</v>
       </c>
       <c r="C368" s="5">
-        <v>0.22460060000003068</v>
+        <v>0.21339187000000948</v>
       </c>
       <c r="D368" s="5">
-        <v>1.0494748380425412</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>0.99690162974748198</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>252.97299149</v>
+        <v>252.97394183</v>
       </c>
       <c r="C369" s="5">
-        <v>-5.2994308900000249</v>
+        <v>-5.2771135699999832</v>
       </c>
       <c r="D369" s="5">
-        <v>-22.025347672917906</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-21.944376863035409</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>253.85021370000001</v>
+        <v>253.85769468000001</v>
       </c>
       <c r="C370" s="5">
-        <v>0.87722221000001355</v>
+        <v>0.88375285000000758</v>
       </c>
       <c r="D370" s="5">
-        <v>4.2414689204145262</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>4.2736381427195935</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>254.02098437000001</v>
+        <v>254.03588693</v>
       </c>
       <c r="C371" s="5">
-        <v>0.17077066999999602</v>
+        <v>0.17819224999999506</v>
       </c>
       <c r="D371" s="5">
-        <v>0.8102601918120067</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>0.84558461692891829</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>253.45796541999999</v>
+        <v>253.48297685</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.56301895000001423</v>
+        <v>-0.55291008000000375</v>
       </c>
       <c r="D372" s="5">
-        <v>-2.6275278468127938</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-2.5807650004449845</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>255.34121926</v>
+        <v>255.38538005000001</v>
       </c>
       <c r="C373" s="5">
-        <v>1.8832538400000089</v>
+        <v>1.9024032000000091</v>
       </c>
       <c r="D373" s="5">
-        <v>9.2898429097252553</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>9.3872731075276938</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>256.77143831000001</v>
+        <v>256.82056467000001</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4302190500000052</v>
+        <v>1.4351846200000011</v>
       </c>
       <c r="D374" s="5">
-        <v>6.9324289704455477</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>6.9560060814496394</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>259.89101656999998</v>
+        <v>259.81945543</v>
       </c>
       <c r="C375" s="5">
-        <v>3.1195782599999689</v>
+        <v>2.9988907599999948</v>
       </c>
       <c r="D375" s="5">
-        <v>15.593828722590697</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>14.948275412201584</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>260.90602831000001</v>
+        <v>260.90925069000002</v>
       </c>
       <c r="C376" s="5">
-        <v>1.015011740000034</v>
+        <v>1.0897952600000167</v>
       </c>
       <c r="D376" s="5">
-        <v>4.788627018765923</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>5.1510738747670093</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>262.14868589000002</v>
+        <v>262.12669068000002</v>
       </c>
       <c r="C377" s="5">
-        <v>1.2426575800000137</v>
+        <v>1.2174399900000026</v>
       </c>
       <c r="D377" s="5">
-        <v>5.8675482357343212</v>
+        <v>5.7453319813860038</v>
       </c>
       <c r="E377" s="5">
-        <v>2.4688607192144163</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>2.4647634345857483</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>263.55190405000002</v>
+        <v>263.52696909999997</v>
       </c>
       <c r="C378" s="5">
-        <v>1.4032181599999944</v>
+        <v>1.4002784199999496</v>
       </c>
       <c r="D378" s="5">
-        <v>6.6158264558543678</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>6.602126934138508</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>263.92002722000001</v>
+        <v>263.90488142999999</v>
       </c>
       <c r="C379" s="5">
-        <v>0.36812316999998984</v>
+        <v>0.37791233000001512</v>
       </c>
       <c r="D379" s="5">
-        <v>1.6890687345195277</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>1.734504832837036</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>266.39432355000002</v>
+        <v>266.36775922999999</v>
       </c>
       <c r="C380" s="5">
-        <v>2.4742963300000156</v>
+        <v>2.4628778000000011</v>
       </c>
       <c r="D380" s="5">
-        <v>11.848825881476888</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>11.792020796584545</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>266.65169275</v>
+        <v>266.64906051999998</v>
       </c>
       <c r="C381" s="5">
-        <v>0.25736919999997099</v>
+        <v>0.2813012899999876</v>
       </c>
       <c r="D381" s="5">
-        <v>1.1655256811085479</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>1.2746630557672667</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>267.05710027999999</v>
+        <v>267.06799390999998</v>
       </c>
       <c r="C382" s="5">
-        <v>0.40540752999999086</v>
+        <v>0.41893339000000651</v>
       </c>
       <c r="D382" s="5">
-        <v>1.8397698477799818</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>1.9017015757376354</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>267.73112821000001</v>
+        <v>267.75674600999997</v>
       </c>
       <c r="C383" s="5">
-        <v>0.67402793000002248</v>
+        <v>0.68875209999998788</v>
       </c>
       <c r="D383" s="5">
-        <v>3.0710898068814441</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>3.1390026251408409</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>271.47985505999998</v>
+        <v>271.51616231000003</v>
       </c>
       <c r="C384" s="5">
-        <v>3.7487268499999686</v>
+        <v>3.7594163000000549</v>
       </c>
       <c r="D384" s="5">
-        <v>18.15847757895126</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>18.212439806816395</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>272.24356599999999</v>
+        <v>272.28905824999998</v>
       </c>
       <c r="C385" s="5">
-        <v>0.76371094000000994</v>
+        <v>0.77289593999995532</v>
       </c>
       <c r="D385" s="5">
-        <v>3.4284921414751146</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>3.4699024211836127</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>272.87534512000002</v>
+        <v>272.95211578999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.63177912000003289</v>
+        <v>0.66305754000001116</v>
       </c>
       <c r="D386" s="5">
-        <v>2.8205869735270284</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>2.9616047299695802</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>277.73014287000001</v>
+        <v>277.64307049000001</v>
       </c>
       <c r="C387" s="5">
-        <v>4.8547977499999888</v>
+        <v>4.6909547000000202</v>
       </c>
       <c r="D387" s="5">
-        <v>23.567606613382573</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>22.688676909963657</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>278.49388203000001</v>
+        <v>278.49839659000003</v>
       </c>
       <c r="C388" s="5">
-        <v>0.76373916000000008</v>
+        <v>0.85532610000001341</v>
       </c>
       <c r="D388" s="5">
-        <v>3.3502894523965487</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>3.7600865970586206</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>279.14382640999997</v>
+        <v>279.10325846000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.64994437999996535</v>
+        <v>0.60486186999997926</v>
       </c>
       <c r="D389" s="5">
-        <v>2.8367683103894148</v>
+        <v>2.6376008639919402</v>
       </c>
       <c r="E389" s="5">
-        <v>6.4830157215173934</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.4764743094112065</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>279.13682332000002</v>
+        <v>279.09652947000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-7.0030899999551366E-3</v>
+        <v>-6.7289899999991576E-3</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.0101144056682294E-2</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-2.8927348980012368E-2</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>279.64431168999999</v>
+        <v>279.61754959000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.50748836999997593</v>
+        <v>0.52102012000000286</v>
       </c>
       <c r="D391" s="5">
-        <v>2.2036238517456175</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>2.2633162788907368</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>279.16688898000001</v>
+        <v>279.13339789999998</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.47742270999998482</v>
+        <v>-0.48415169000003289</v>
       </c>
       <c r="D392" s="5">
-        <v>-2.0295718452570832</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-2.0581006816209446</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>280.92662302999997</v>
+        <v>280.92158432999997</v>
       </c>
       <c r="C393" s="5">
-        <v>1.7597340499999632</v>
+        <v>1.7881864299999961</v>
       </c>
       <c r="D393" s="5">
-        <v>7.8320599275046643</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>7.964177688923435</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>281.75552118000002</v>
+        <v>281.77300284</v>
       </c>
       <c r="C394" s="5">
-        <v>0.82889815000004319</v>
+        <v>0.85141851000003044</v>
       </c>
       <c r="D394" s="5">
-        <v>3.5987313712939839</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.6982086817597626</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>282.65588926999999</v>
+        <v>282.69760488999998</v>
       </c>
       <c r="C395" s="5">
-        <v>0.9003680899999722</v>
+        <v>0.92460204999997586</v>
       </c>
       <c r="D395" s="5">
-        <v>3.9027979215596975</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>4.0094943602784427</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>286.39629552000002</v>
+        <v>286.45787519999999</v>
       </c>
       <c r="C396" s="5">
-        <v>3.740406250000035</v>
+        <v>3.7602703100000099</v>
       </c>
       <c r="D396" s="5">
-        <v>17.087973745410977</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>17.182739433414284</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>287.73990879000002</v>
+        <v>287.82103563999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.3436132699999916</v>
+        <v>1.3631604400000015</v>
       </c>
       <c r="D397" s="5">
-        <v>5.7772970819873537</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>5.8622654741280034</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>289.00310705999999</v>
+        <v>289.10608880000001</v>
       </c>
       <c r="C398" s="5">
-        <v>1.2631982699999753</v>
+        <v>1.2850531600000181</v>
       </c>
       <c r="D398" s="5">
-        <v>5.3971635084286929</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.4912605196164366</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>290.13998703999999</v>
+        <v>289.99994289</v>
       </c>
       <c r="C399" s="5">
-        <v>1.1368799800000033</v>
+        <v>0.89385408999999072</v>
       </c>
       <c r="D399" s="5">
-        <v>4.8240428174809447</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>3.773887988602076</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>290.49149012999999</v>
+        <v>290.48972910999998</v>
       </c>
       <c r="C400" s="5">
-        <v>0.35150308999999424</v>
+        <v>0.48978621999998495</v>
       </c>
       <c r="D400" s="5">
-        <v>1.4635199540600885</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>2.0456345268818454</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>290.40172464</v>
+        <v>290.33370868999998</v>
       </c>
       <c r="C401" s="5">
-        <v>-8.9765489999990677E-2</v>
+        <v>-0.15602042000000438</v>
       </c>
       <c r="D401" s="5">
-        <v>-0.37018537539076357</v>
+        <v>-0.64261283423026061</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0330099270992514</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.0237617761848865</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>290.31947480999997</v>
+        <v>290.25739170999998</v>
       </c>
       <c r="C402" s="5">
-        <v>-8.2249830000023394E-2</v>
+        <v>-7.6316980000001422E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-0.33934437308202892</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-0.31497579835464418</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>291.90265849000002</v>
+        <v>291.86037243999999</v>
       </c>
       <c r="C403" s="5">
-        <v>1.5831836800000474</v>
+        <v>1.602980730000013</v>
       </c>
       <c r="D403" s="5">
-        <v>6.7437778682305494</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>6.8321892397154471</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>293.27391998000002</v>
+        <v>293.23665756999998</v>
       </c>
       <c r="C404" s="5">
-        <v>1.3712614899999949</v>
+        <v>1.3762851299999852</v>
       </c>
       <c r="D404" s="5">
-        <v>5.7851547089129651</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>5.8077646077999701</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>294.04332421999999</v>
+        <v>294.04178510000003</v>
       </c>
       <c r="C405" s="5">
-        <v>0.76940423999997165</v>
+        <v>0.80512753000004977</v>
       </c>
       <c r="D405" s="5">
-        <v>3.1940262386412899</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>3.3450026140970479</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>295.14479219999998</v>
+        <v>295.17710269999998</v>
       </c>
       <c r="C406" s="5">
-        <v>1.1014679799999954</v>
+        <v>1.1353175999999507</v>
       </c>
       <c r="D406" s="5">
-        <v>4.5889029873102949</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.732960455596591</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>297.46154102999998</v>
+        <v>297.52930257999998</v>
       </c>
       <c r="C407" s="5">
-        <v>2.3167488299999945</v>
+        <v>2.3521998800000006</v>
       </c>
       <c r="D407" s="5">
-        <v>9.8369305168919841</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>9.9929737063226156</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>297.24408724</v>
+        <v>297.34122431999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.21745378999997911</v>
+        <v>-0.1880782599999975</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.87371942796276025</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-0.75592851952607232</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>297.45529497000001</v>
+        <v>297.57894133999997</v>
       </c>
       <c r="C409" s="5">
-        <v>0.21120773000001236</v>
+        <v>0.23771701999999095</v>
       </c>
       <c r="D409" s="5">
-        <v>0.85600396171974236</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>0.9636003089832812</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>297.97635158000003</v>
+        <v>298.11209083</v>
       </c>
       <c r="C410" s="5">
-        <v>0.52105661000001646</v>
+        <v>0.53314949000002798</v>
       </c>
       <c r="D410" s="5">
-        <v>2.1224276555265265</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>2.1712609397918081</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>298.02787397999998</v>
+        <v>297.83524937999999</v>
       </c>
       <c r="C411" s="5">
-        <v>5.152239999995345E-2</v>
+        <v>-0.27684145000000626</v>
       </c>
       <c r="D411" s="5">
-        <v>0.20768665183203971</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-1.1087044354704201</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>297.78941734</v>
+        <v>297.76561149000003</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.23845663999998123</v>
+        <v>-6.9637889999967229E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.95592430395510242</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-0.28021561874425061</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>299.38964970000001</v>
+        <v>299.26567229</v>
       </c>
       <c r="C413" s="5">
-        <v>1.6002323600000068</v>
+        <v>1.5000607999999716</v>
       </c>
       <c r="D413" s="5">
-        <v>6.6424872201326535</v>
+        <v>6.2156121192788572</v>
       </c>
       <c r="E413" s="5">
-        <v>3.0949971358269268</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.0764473199827558</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>299.46050872000001</v>
+        <v>299.37819811000003</v>
       </c>
       <c r="C414" s="5">
-        <v>7.0859020000000328E-2</v>
+        <v>0.11252582000003031</v>
       </c>
       <c r="D414" s="5">
-        <v>0.28438390794403023</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>0.45214201186647429</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>300.39500899000001</v>
+        <v>300.33735483999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.93450027000000091</v>
+        <v>0.95915672999996104</v>
       </c>
       <c r="D415" s="5">
-        <v>3.8096808104570723</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>3.9130700973632138</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>301.34770012000001</v>
+        <v>301.31017711999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.95269113000000516</v>
+        <v>0.97282228000000259</v>
       </c>
       <c r="D416" s="5">
-        <v>3.8728442088522996</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.9569169500729195</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>302.59639915000002</v>
+        <v>302.60283541000001</v>
       </c>
       <c r="C417" s="5">
-        <v>1.2486990300000116</v>
+        <v>1.2926582900000199</v>
       </c>
       <c r="D417" s="5">
-        <v>5.0873626269969385</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>5.2713780128826437</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>303.34847423999997</v>
+        <v>303.39906772000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.75207508999994843</v>
+        <v>0.7962323099999935</v>
       </c>
       <c r="D418" s="5">
-        <v>3.0235974148977496</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>3.2036332124003364</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>303.96418030000001</v>
+        <v>304.05970681999997</v>
       </c>
       <c r="C419" s="5">
-        <v>0.61570606000003636</v>
+        <v>0.66063909999996895</v>
       </c>
       <c r="D419" s="5">
-        <v>2.4630133345437955</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.6444720896232621</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>305.68452518999999</v>
+        <v>305.82231451000001</v>
       </c>
       <c r="C420" s="5">
-        <v>1.7203448899999785</v>
+        <v>1.7626076900000385</v>
       </c>
       <c r="D420" s="5">
-        <v>7.0070872766546</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>7.1824254511276386</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>305.54487538000001</v>
+        <v>305.72750063000001</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.13964980999998033</v>
+        <v>-9.4813880000003792E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.54683613921103769</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-0.37140144269109943</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>306.18412539000002</v>
+        <v>306.33561352999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.63925001000001203</v>
+        <v>0.60811289999998053</v>
       </c>
       <c r="D422" s="5">
-        <v>2.5396884984497881</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.4131681393787741</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>308.08496874999997</v>
+        <v>307.83403177999998</v>
       </c>
       <c r="C423" s="5">
-        <v>1.9008433599999535</v>
+        <v>1.4984182499999861</v>
       </c>
       <c r="D423" s="5">
-        <v>7.7095163926896193</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>6.030227489722062</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>309.35783652999999</v>
+        <v>309.32219588999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.2728677800000128</v>
+        <v>1.4881641100000138</v>
       </c>
       <c r="D424" s="5">
-        <v>5.0720833685172551</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>5.9579262418925305</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>309.85343803000001</v>
+        <v>309.65785421999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.49560150000002068</v>
+        <v>0.33565833000000111</v>
       </c>
       <c r="D425" s="5">
-        <v>1.9394694934136814</v>
+        <v>1.309969606881678</v>
       </c>
       <c r="E425" s="5">
-        <v>3.4950401059238745</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.4725606349964355</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>310.87634757000001</v>
+        <v>310.77622122999998</v>
       </c>
       <c r="C426" s="5">
-        <v>1.0229095400000006</v>
+        <v>1.1183670099999858</v>
       </c>
       <c r="D426" s="5">
-        <v>4.0342494870213796</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.4210800063080757</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>311.30486493000001</v>
+        <v>311.23707401000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.42851736000000074</v>
+        <v>0.46085278000003882</v>
       </c>
       <c r="D427" s="5">
-        <v>1.6666988794696191</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.7940760106905929</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>311.49421906999999</v>
+        <v>311.46063103</v>
       </c>
       <c r="C428" s="5">
-        <v>0.18935413999997763</v>
+        <v>0.22355701999998701</v>
       </c>
       <c r="D428" s="5">
-        <v>0.73235821744781493</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.86535570814993967</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>311.82925213999999</v>
+        <v>311.84489997999998</v>
       </c>
       <c r="C429" s="5">
-        <v>0.33503307000000859</v>
+        <v>0.38426894999997785</v>
       </c>
       <c r="D429" s="5">
-        <v>1.2983436650962688</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.490604717460875</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>312.33957960999999</v>
+        <v>312.41169766000002</v>
       </c>
       <c r="C430" s="5">
-        <v>0.5103274699999929</v>
+        <v>0.56679768000003605</v>
       </c>
       <c r="D430" s="5">
-        <v>1.9816464973835046</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>2.2030112885057518</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>312.86693845999997</v>
+        <v>312.99079172</v>
       </c>
       <c r="C431" s="5">
-        <v>0.52735884999998461</v>
+        <v>0.57909405999998853</v>
       </c>
       <c r="D431" s="5">
-        <v>2.0450192862272676</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>2.2471675250662182</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>313.65688219999998</v>
+        <v>313.82601818000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.78994374000001244</v>
+        <v>0.83522646000000123</v>
       </c>
       <c r="D432" s="5">
-        <v>3.0722567565434344</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.2496600376792806</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>314.35861609</v>
+        <v>314.57355931000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.70173389000001407</v>
+        <v>0.74754113000000189</v>
       </c>
       <c r="D433" s="5">
-        <v>2.7180022242843549</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>2.896176487822899</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>314.51146127999999</v>
+        <v>314.68871831000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.15284518999999364</v>
+        <v>0.11515900000000556</v>
       </c>
       <c r="D434" s="5">
-        <v>0.58501817766880571</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.4401812370340652</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>313.63824634000002</v>
+        <v>317.01249340999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.87321493999996846</v>
+        <v>2.3237750999999776</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.281292169584904</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>9.2301306646635375</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>313.99668621000001</v>
+        <v>317.27026296000003</v>
       </c>
       <c r="C436" s="5">
-        <v>0.35843986999998378</v>
+        <v>0.25776955000003454</v>
       </c>
       <c r="D436" s="5">
-        <v>1.3800670255986081</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.98012087423644534</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>315.00922491</v>
+        <v>318.18587581000003</v>
       </c>
       <c r="C437" s="5">
-        <v>1.0125386999999932</v>
+        <v>0.91561285000000225</v>
       </c>
       <c r="D437" s="5">
-        <v>3.9389890572234298</v>
+        <v>3.5185899264266629</v>
       </c>
       <c r="E437" s="5">
-        <v>1.6639437382975908</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.7540143011974827</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>313.92639509999998</v>
+        <v>317.08928018</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.0828298100000211</v>
+        <v>-1.0965956300000244</v>
       </c>
       <c r="D438" s="5">
-        <v>-4.0478456418609472</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-4.0581803621407513</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>314.39733129000001</v>
+        <v>317.42718000000002</v>
       </c>
       <c r="C439" s="5">
-        <v>0.47093619000003173</v>
+        <v>0.33789982000001828</v>
       </c>
       <c r="D439" s="5">
-        <v>1.8151055832771323</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.2862773166947727</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>315.06485230999999</v>
+        <v>318.10113393</v>
       </c>
       <c r="C440" s="5">
-        <v>0.66752101999998104</v>
+        <v>0.67395392999998194</v>
       </c>
       <c r="D440" s="5">
-        <v>2.5777753482367549</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>2.5777753732849185</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>313.86096162000001</v>
+        <v>317.17372420999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-1.2038906899999802</v>
+        <v>-0.9274097200000142</v>
       </c>
       <c r="D441" s="5">
-        <v>-4.490158393571841</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-3.4429890811211727</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>315.89373827999998</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-1.2799859300000094</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-4.7366635680653246</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>