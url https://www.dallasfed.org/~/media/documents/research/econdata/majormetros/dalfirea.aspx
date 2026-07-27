--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5331C0FF-074F-4A3A-A8A5-721D5AC82D81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{33E38820-4265-4BD8-956B-0B77F2AECDC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E9AB0D43-D7CD-4410-971B-88381FA675F5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9A0442C4-B504-4E8B-A6AF-977682BA852B}"/>
   </bookViews>
   <sheets>
     <sheet name="dalfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{117BB381-52A6-4BF7-B8C6-49BC28008594}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CB14019-3FE8-469D-BBE6-E0018A39FEE5}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>130.61608673999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>131.83007631000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.2139895700000238</v>
       </c>
       <c r="D7" s="5">
         <v>11.741378267779879</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>131.4581101</v>
       </c>
       <c r="C8" s="5">
         <v>-0.37196621000001073</v>
       </c>
       <c r="D8" s="5">
         <v>-3.3338168421431336</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>133.28191357</v>
       </c>
       <c r="C9" s="5">
         <v>1.8238034700000014</v>
       </c>
       <c r="D9" s="5">
         <v>17.97935576762</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>133.73684148999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.45492791999998872</v>
       </c>
       <c r="D10" s="5">
         <v>4.1737054582362543</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>134.05877287999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.32193139000000315</v>
       </c>
       <c r="D11" s="5">
         <v>2.9271935804111804</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>133.27292029</v>
       </c>
       <c r="C12" s="5">
         <v>-0.78585258999999041</v>
       </c>
       <c r="D12" s="5">
         <v>-6.8119781309473826</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>133.53373331</v>
       </c>
       <c r="C13" s="5">
         <v>0.26081302000000051</v>
       </c>
       <c r="D13" s="5">
         <v>2.3738234403619662</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>133.29683030000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.23690300999999181</v>
       </c>
       <c r="D14" s="5">
         <v>-2.1082764837081269</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>132.74291646</v>
       </c>
       <c r="C15" s="5">
         <v>-0.55391384000000699</v>
       </c>
       <c r="D15" s="5">
         <v>-4.8741842331144429</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>132.71002999999999</v>
       </c>
       <c r="C16" s="5">
         <v>-3.2886460000014495E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-0.29688983875947317</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>132.92585034000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.21582034000002182</v>
       </c>
       <c r="D17" s="5">
         <v>1.9690559329506696</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>132.69704019</v>
       </c>
       <c r="C18" s="5">
         <v>-0.22881015000001526</v>
       </c>
       <c r="D18" s="5">
         <v>-2.0461600615506947</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>132.41199313999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.28504705000000286</v>
       </c>
       <c r="D19" s="5">
         <v>-2.5474871641301577</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>131.55108738999999</v>
       </c>
       <c r="C20" s="5">
         <v>-0.86090575000000058</v>
       </c>
       <c r="D20" s="5">
         <v>-7.5290257987264297</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>132.43247231000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.88138492000001634</v>
       </c>
       <c r="D21" s="5">
         <v>8.3429193030758917</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>132.28326999000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.14920232000000055</v>
       </c>
       <c r="D22" s="5">
         <v>-1.3436093502702584</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>131.51528389000001</v>
       </c>
       <c r="C23" s="5">
         <v>-0.76798610000000167</v>
       </c>
       <c r="D23" s="5">
         <v>-6.7485362280483852</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>132.08699860999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.57171471999998857</v>
       </c>
       <c r="D24" s="5">
         <v>5.3431114067159946</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>132.41839704</v>
       </c>
       <c r="C25" s="5">
         <v>0.33139843000000724</v>
       </c>
       <c r="D25" s="5">
         <v>3.0526236747641322</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>131.95165799</v>
       </c>
       <c r="C26" s="5">
         <v>-0.46673905000000104</v>
       </c>
       <c r="D26" s="5">
         <v>-4.1486348198731315</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>132.36357551</v>
       </c>
       <c r="C27" s="5">
         <v>0.41191752000000292</v>
       </c>
       <c r="D27" s="5">
         <v>3.8110689793217967</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>132.05385987</v>
       </c>
       <c r="C28" s="5">
         <v>-0.3097156400000074</v>
       </c>
       <c r="D28" s="5">
         <v>-2.7720077964705658</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>131.99417745</v>
       </c>
       <c r="C29" s="5">
         <v>-5.9682420000001457E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.54100005161338283</v>
       </c>
       <c r="E29" s="5">
         <v>-0.70089669362051188</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>131.13441535000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.85976209999998332</v>
       </c>
       <c r="D30" s="5">
         <v>-7.5423343008676147</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>130.58231297</v>
       </c>
       <c r="C31" s="5">
         <v>-0.552102380000008</v>
       </c>
       <c r="D31" s="5">
         <v>-4.9368785272308147</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>130.32975640000001</v>
       </c>
       <c r="C32" s="5">
         <v>-0.25255656999999587</v>
       </c>
       <c r="D32" s="5">
         <v>-2.2963654534365552</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>129.53646351</v>
       </c>
       <c r="C33" s="5">
         <v>-0.79329289000000358</v>
       </c>
       <c r="D33" s="5">
         <v>-7.0645445435805758</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>129.48908968999999</v>
       </c>
       <c r="C34" s="5">
         <v>-4.7373820000018441E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-0.43797996107799442</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>128.93521923</v>
       </c>
       <c r="C35" s="5">
         <v>-0.55387045999998463</v>
       </c>
       <c r="D35" s="5">
         <v>-5.0137761019027449</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>129.89655454999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.96133531999998922</v>
       </c>
       <c r="D36" s="5">
         <v>9.3233231429537877</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>128.86890217999999</v>
       </c>
       <c r="C37" s="5">
         <v>-1.0276523699999984</v>
       </c>
       <c r="D37" s="5">
         <v>-9.091191668633714</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>128.64517369000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.22372848999998496</v>
       </c>
       <c r="D38" s="5">
         <v>-2.0635345757788914</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>128.18524471000001</v>
       </c>
       <c r="C39" s="5">
         <v>-0.45992898000000082</v>
       </c>
       <c r="D39" s="5">
         <v>-4.2068466605754917</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>128.23363749999999</v>
       </c>
       <c r="C40" s="5">
         <v>4.8392789999979868E-2</v>
       </c>
       <c r="D40" s="5">
         <v>0.45396861206035144</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>127.69960483</v>
       </c>
       <c r="C41" s="5">
         <v>-0.53403266999998777</v>
       </c>
       <c r="D41" s="5">
         <v>-4.8845429175175425</v>
       </c>
       <c r="E41" s="5">
         <v>-3.2536076234323308</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>130.76353473</v>
       </c>
       <c r="C42" s="5">
         <v>3.0639299000000051</v>
       </c>
       <c r="D42" s="5">
         <v>32.912302102963785</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>130.72025113999999</v>
       </c>
       <c r="C43" s="5">
         <v>-4.3283590000015693E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-0.39648555809000952</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>130.59383466</v>
       </c>
       <c r="C44" s="5">
         <v>-0.12641647999998895</v>
       </c>
       <c r="D44" s="5">
         <v>-1.1543390638520279</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>130.64329509999999</v>
       </c>
       <c r="C45" s="5">
         <v>4.9460439999990058E-2</v>
       </c>
       <c r="D45" s="5">
         <v>0.45542975415140408</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>130.45290696000001</v>
       </c>
       <c r="C46" s="5">
         <v>-0.19038813999998183</v>
       </c>
       <c r="D46" s="5">
         <v>-1.734826351060581</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>130.78904878</v>
       </c>
       <c r="C47" s="5">
         <v>0.3361418199999946</v>
       </c>
       <c r="D47" s="5">
         <v>3.1362745847500539</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>132.13176399</v>
       </c>
       <c r="C48" s="5">
         <v>1.3427152099999944</v>
       </c>
       <c r="D48" s="5">
         <v>13.039498269967019</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>132.46410907000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.33234508000001028</v>
       </c>
       <c r="D49" s="5">
         <v>3.0604130209786584</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>132.74592376000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.28181469000000448</v>
       </c>
       <c r="D50" s="5">
         <v>2.5830611032702677</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>133.02453152000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.27860775999999987</v>
       </c>
       <c r="D51" s="5">
         <v>2.5478427933125047</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>133.47999822</v>
       </c>
       <c r="C52" s="5">
         <v>0.45546669999998812</v>
       </c>
       <c r="D52" s="5">
         <v>4.18697982069971</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>134.03649558999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.55649736999998822</v>
       </c>
       <c r="D53" s="5">
         <v>5.1193020997565508</v>
       </c>
       <c r="E53" s="5">
         <v>4.9623417147108384</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>135.07673417999999</v>
       </c>
       <c r="C54" s="5">
         <v>1.0402385900000013</v>
       </c>
       <c r="D54" s="5">
         <v>9.721022947898561</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>135.76177708</v>
       </c>
       <c r="C55" s="5">
         <v>0.68504290000001333</v>
       </c>
       <c r="D55" s="5">
         <v>6.2584670944726639</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>136.31235717999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.55058009999999058</v>
       </c>
       <c r="D56" s="5">
         <v>4.9766151180311358</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>136.84333530000001</v>
       </c>
       <c r="C57" s="5">
         <v>0.53097812000001454</v>
       </c>
       <c r="D57" s="5">
         <v>4.7758214306539148</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>137.12048142</v>
       </c>
       <c r="C58" s="5">
         <v>0.27714611999999761</v>
       </c>
       <c r="D58" s="5">
         <v>2.4575916513470242</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>136.71077514000001</v>
       </c>
       <c r="C59" s="5">
         <v>-0.40970627999999465</v>
       </c>
       <c r="D59" s="5">
         <v>-3.5271749265570751</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>135.64069845</v>
       </c>
       <c r="C60" s="5">
         <v>-1.0700766900000076</v>
       </c>
       <c r="D60" s="5">
         <v>-8.9987704656920968</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>135.35436559999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.28633285000000797</v>
       </c>
       <c r="D61" s="5">
         <v>-2.5039539445971482</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>135.53456408</v>
       </c>
       <c r="C62" s="5">
         <v>0.18019848000000138</v>
       </c>
       <c r="D62" s="5">
         <v>1.6093205529336796</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>136.05726845000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.5227043700000138</v>
       </c>
       <c r="D63" s="5">
         <v>4.7273735017426155</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>136.20908599000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.15181753999999614</v>
       </c>
       <c r="D64" s="5">
         <v>1.3472509160592283</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>136.44015830999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.23107231999998135</v>
       </c>
       <c r="D65" s="5">
         <v>2.0548459771409178</v>
       </c>
       <c r="E65" s="5">
         <v>1.7932897375596113</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>136.64577409</v>
       </c>
       <c r="C66" s="5">
         <v>0.20561578000001646</v>
       </c>
       <c r="D66" s="5">
         <v>1.8234685997418953</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>136.7342788</v>
       </c>
       <c r="C67" s="5">
         <v>8.8504709999995157E-2</v>
       </c>
       <c r="D67" s="5">
         <v>0.78000808434648405</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>136.96905149</v>
       </c>
       <c r="C68" s="5">
         <v>0.23477268999999978</v>
       </c>
       <c r="D68" s="5">
         <v>2.0799685833973847</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>137.38367151</v>
       </c>
       <c r="C69" s="5">
         <v>0.41462002000000098</v>
       </c>
       <c r="D69" s="5">
         <v>3.6936215225521929</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>137.47992905000001</v>
       </c>
       <c r="C70" s="5">
         <v>9.6257540000010522E-2</v>
       </c>
       <c r="D70" s="5">
         <v>0.84402468793840502</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>138.04064194</v>
       </c>
       <c r="C71" s="5">
         <v>0.56071288999999069</v>
       </c>
       <c r="D71" s="5">
         <v>5.0055009130199668</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>138.24938177999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.20873983999999268</v>
       </c>
       <c r="D72" s="5">
         <v>1.8297627509253456</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>138.67825157999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.42886980000000108</v>
       </c>
       <c r="D73" s="5">
         <v>3.7867507148540813</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>139.87788916</v>
       </c>
       <c r="C74" s="5">
         <v>1.199637580000001</v>
       </c>
       <c r="D74" s="5">
         <v>10.889020825914875</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>138.27165249000001</v>
       </c>
       <c r="C75" s="5">
         <v>-1.606236669999987</v>
       </c>
       <c r="D75" s="5">
         <v>-12.941937291093019</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>138.89957133999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.62791884999998615</v>
       </c>
       <c r="D76" s="5">
         <v>5.5876265573164385</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>139.65617828000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.75660694000001172</v>
       </c>
       <c r="D77" s="5">
         <v>6.7360125157680972</v>
       </c>
       <c r="E77" s="5">
         <v>2.3570919367397858</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>139.88062991999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.22445163999998385</v>
       </c>
       <c r="D78" s="5">
         <v>1.9457471024610262</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>140.20719908999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.32656916999999908</v>
       </c>
       <c r="D79" s="5">
         <v>2.8378076686576881</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>140.67939003000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.4721909400000186</v>
       </c>
       <c r="D80" s="5">
         <v>4.1170745413668497</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>139.63774011999999</v>
       </c>
       <c r="C81" s="5">
         <v>-1.0416499100000181</v>
       </c>
       <c r="D81" s="5">
         <v>-8.5322448770018156</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>139.98956208000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.35182196000002364</v>
       </c>
       <c r="D82" s="5">
         <v>3.0656911610796422</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>140.75673577000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.7671736899999928</v>
       </c>
       <c r="D83" s="5">
         <v>6.7781473352114707</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>140.07869131000001</v>
       </c>
       <c r="C84" s="5">
         <v>-0.6780444599999953</v>
       </c>
       <c r="D84" s="5">
         <v>-5.6298452274342603</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>141.67296514</v>
       </c>
       <c r="C85" s="5">
         <v>1.5942738299999917</v>
       </c>
       <c r="D85" s="5">
         <v>14.545727388093898</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>142.26925605</v>
       </c>
       <c r="C86" s="5">
         <v>0.59629090999999335</v>
       </c>
       <c r="D86" s="5">
         <v>5.1692855395561121</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>142.96667285000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.69741680000001338</v>
       </c>
       <c r="D87" s="5">
         <v>6.0437305246638484</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>144.20891724000001</v>
       </c>
       <c r="C88" s="5">
         <v>1.2422443899999962</v>
       </c>
       <c r="D88" s="5">
         <v>10.939874199161515</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>144.19110147999999</v>
       </c>
       <c r="C89" s="5">
         <v>-1.7815760000019054E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-0.14814889331933312</v>
       </c>
       <c r="E89" s="5">
         <v>3.2472055700305757</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>146.00658948</v>
       </c>
       <c r="C90" s="5">
         <v>1.8154880000000162</v>
       </c>
       <c r="D90" s="5">
         <v>16.200491576320573</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>146.64780902999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.6412195499999882</v>
       </c>
       <c r="D91" s="5">
         <v>5.3992371907320313</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>147.07482836</v>
       </c>
       <c r="C92" s="5">
         <v>0.42701933000000736</v>
       </c>
       <c r="D92" s="5">
         <v>3.5507518454697351</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>149.03210734000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.9572789800000123</v>
       </c>
       <c r="D93" s="5">
         <v>17.191984140157967</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>150.32307241999999</v>
       </c>
       <c r="C94" s="5">
         <v>1.2909650799999781</v>
       </c>
       <c r="D94" s="5">
         <v>10.904613749180236</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>151.45233614</v>
       </c>
       <c r="C95" s="5">
         <v>1.1292637200000115</v>
       </c>
       <c r="D95" s="5">
         <v>9.3966433335739286</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>150.45362985</v>
       </c>
       <c r="C96" s="5">
         <v>-0.99870629000000122</v>
       </c>
       <c r="D96" s="5">
         <v>-7.6322595169376894</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>151.98339318000001</v>
       </c>
       <c r="C97" s="5">
         <v>1.5297633300000086</v>
       </c>
       <c r="D97" s="5">
         <v>12.907189222582517</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>153.20927515</v>
       </c>
       <c r="C98" s="5">
         <v>1.225881969999989</v>
       </c>
       <c r="D98" s="5">
         <v>10.120217009505694</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>154.46522762999999</v>
       </c>
       <c r="C99" s="5">
         <v>1.2559524799999906</v>
       </c>
       <c r="D99" s="5">
         <v>10.293025562275604</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>156.60725386999999</v>
       </c>
       <c r="C100" s="5">
         <v>2.142026240000007</v>
       </c>
       <c r="D100" s="5">
         <v>17.970588384521523</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>157.02757206999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.42031819999999698</v>
       </c>
       <c r="D101" s="5">
         <v>3.2686497436860584</v>
       </c>
       <c r="E101" s="5">
         <v>8.9024013675216285</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>158.06207112999999</v>
       </c>
       <c r="C102" s="5">
         <v>1.0344990600000017</v>
       </c>
       <c r="D102" s="5">
         <v>8.1984478447508558</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>159.30742323000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.2453521000000194</v>
       </c>
       <c r="D103" s="5">
         <v>9.8753158970554153</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>160.48134911</v>
       </c>
       <c r="C104" s="5">
         <v>1.1739258799999845</v>
       </c>
       <c r="D104" s="5">
         <v>9.2100593951772289</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>161.40699484000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.9256457300000136</v>
       </c>
       <c r="D105" s="5">
         <v>7.1453727773967302</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>162.38395061</v>
       </c>
       <c r="C106" s="5">
         <v>0.97695576999998934</v>
       </c>
       <c r="D106" s="5">
         <v>7.5100383688528227</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>162.60055796</v>
       </c>
       <c r="C107" s="5">
         <v>0.21660735000000386</v>
       </c>
       <c r="D107" s="5">
         <v>1.6125011643818521</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>164.41562447000001</v>
       </c>
       <c r="C108" s="5">
         <v>1.8150665100000083</v>
       </c>
       <c r="D108" s="5">
         <v>14.249065735460253</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>165.34518541</v>
       </c>
       <c r="C109" s="5">
         <v>0.92956093999998757</v>
       </c>
       <c r="D109" s="5">
         <v>6.9994649169042411</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>165.91298207</v>
       </c>
       <c r="C110" s="5">
         <v>0.56779665999999906</v>
       </c>
       <c r="D110" s="5">
         <v>4.1995371068389353</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>166.70207454999999</v>
       </c>
       <c r="C111" s="5">
         <v>0.78909247999999366</v>
       </c>
       <c r="D111" s="5">
         <v>5.8589599573842799</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>166.82973250000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.1276579500000139</v>
       </c>
       <c r="D112" s="5">
         <v>0.92282232609173231</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>167.57845438999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.74872188999998457</v>
       </c>
       <c r="D113" s="5">
         <v>5.5204719530394852</v>
       </c>
       <c r="E113" s="5">
         <v>6.7191272086258857</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>167.09012888999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.48832550000000197</v>
       </c>
       <c r="D114" s="5">
         <v>-3.441310664418773</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>166.93266202999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.15746685999999954</v>
       </c>
       <c r="D115" s="5">
         <v>-1.1250447755505544</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>167.52633549999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.59367346999999882</v>
       </c>
       <c r="D116" s="5">
         <v>4.3521105044008968</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>167.70933805000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.18300255000002608</v>
       </c>
       <c r="D117" s="5">
         <v>1.3187614433459505</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>167.64846790000001</v>
       </c>
       <c r="C118" s="5">
         <v>-6.0870149999999512E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-0.43467194125883513</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>167.66655567999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.8087779999973463E-2</v>
       </c>
       <c r="D119" s="5">
         <v>0.12954619195830741</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>168.65505132000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.98849564000002488</v>
       </c>
       <c r="D120" s="5">
         <v>7.3086973640387631</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>168.70825293999999</v>
       </c>
       <c r="C121" s="5">
         <v>5.3201619999981631E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.37919305080045262</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>168.29797353000001</v>
       </c>
       <c r="C122" s="5">
         <v>-0.41027940999998691</v>
       </c>
       <c r="D122" s="5">
         <v>-2.879546216373019</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>168.16299312999999</v>
       </c>
       <c r="C123" s="5">
         <v>-0.13498040000001765</v>
       </c>
       <c r="D123" s="5">
         <v>-0.95820452496078179</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>167.83408036</v>
       </c>
       <c r="C124" s="5">
         <v>-0.32891276999998809</v>
       </c>
       <c r="D124" s="5">
         <v>-2.3220146520475438</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>167.84392285000001</v>
       </c>
       <c r="C125" s="5">
         <v>9.8424900000111393E-3</v>
       </c>
       <c r="D125" s="5">
         <v>7.0395704317438579E-2</v>
       </c>
       <c r="E125" s="5">
         <v>0.15841443398338928</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>167.55982288999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.28409996000002025</v>
       </c>
       <c r="D126" s="5">
         <v>-2.0123694517706459</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>167.49785007</v>
       </c>
       <c r="C127" s="5">
         <v>-6.1972819999994044E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.44292414968221117</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>167.9650633</v>
       </c>
       <c r="C128" s="5">
         <v>0.4672132299999987</v>
       </c>
       <c r="D128" s="5">
         <v>3.3990745030823222</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>169.01830268000001</v>
       </c>
       <c r="C129" s="5">
         <v>1.0532393800000079</v>
       </c>
       <c r="D129" s="5">
         <v>7.7897185312580497</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>168.45286376000001</v>
       </c>
       <c r="C130" s="5">
         <v>-0.56543891999999119</v>
       </c>
       <c r="D130" s="5">
         <v>-3.9414671328167117</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>168.44540284999999</v>
       </c>
       <c r="C131" s="5">
         <v>-7.4609100000202488E-3</v>
       </c>
       <c r="D131" s="5">
         <v>-5.3135999916942289E-2</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>168.16741748000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.27798536999998191</v>
       </c>
       <c r="D132" s="5">
         <v>-1.9624829319501824</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>167.46267023999999</v>
       </c>
       <c r="C133" s="5">
         <v>-0.70474724000001743</v>
       </c>
       <c r="D133" s="5">
         <v>-4.9145897943579815</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>167.56307365000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.10040341000001263</v>
       </c>
       <c r="D134" s="5">
         <v>0.7218455960346315</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>167.53977839999999</v>
       </c>
       <c r="C135" s="5">
         <v>-2.3295250000018086E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.16670101936547832</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>167.13232575999999</v>
       </c>
       <c r="C136" s="5">
         <v>-0.40745264000000248</v>
       </c>
       <c r="D136" s="5">
         <v>-2.8796496152168838</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>167.33397203000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.20164627000002611</v>
       </c>
       <c r="D137" s="5">
         <v>1.4574541224624316</v>
       </c>
       <c r="E137" s="5">
         <v>-0.30382441695891993</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>166.96615525999999</v>
       </c>
       <c r="C138" s="5">
         <v>-0.36781677000001878</v>
       </c>
       <c r="D138" s="5">
         <v>-2.6060634128224458</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>167.69401654000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.72786128000001327</v>
       </c>
       <c r="D139" s="5">
         <v>5.3584667212456916</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>167.77795745</v>
       </c>
       <c r="C140" s="5">
         <v>8.3940909999995483E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.60232841064331577</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>167.9617484</v>
       </c>
       <c r="C141" s="5">
         <v>0.18379095000000234</v>
       </c>
       <c r="D141" s="5">
         <v>1.3224788299812662</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>168.00867740000001</v>
       </c>
       <c r="C142" s="5">
         <v>4.6929000000005772E-2</v>
       </c>
       <c r="D142" s="5">
         <v>0.33579919855788454</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>169.09606869000001</v>
       </c>
       <c r="C143" s="5">
         <v>1.0873912899999993</v>
       </c>
       <c r="D143" s="5">
         <v>8.0492045748911334</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>168.13871</v>
       </c>
       <c r="C144" s="5">
         <v>-0.95735869000000662</v>
       </c>
       <c r="D144" s="5">
         <v>-6.5863367911550892</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>168.46602701</v>
       </c>
       <c r="C145" s="5">
         <v>0.32731701000000157</v>
       </c>
       <c r="D145" s="5">
         <v>2.3612247290734079</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>168.734701</v>
       </c>
       <c r="C146" s="5">
         <v>0.26867398999999637</v>
       </c>
       <c r="D146" s="5">
         <v>1.930667591040236</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>168.89380305</v>
       </c>
       <c r="C147" s="5">
         <v>0.15910205000000133</v>
       </c>
       <c r="D147" s="5">
         <v>1.137381373773505</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>169.36753877999999</v>
       </c>
       <c r="C148" s="5">
         <v>0.47373572999998714</v>
       </c>
       <c r="D148" s="5">
         <v>3.4183341380037202</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>169.53766028999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.17012151000000131</v>
       </c>
       <c r="D149" s="5">
         <v>1.2120232626910754</v>
       </c>
       <c r="E149" s="5">
         <v>1.3169401486536669</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>170.14227478000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.60461449000001721</v>
       </c>
       <c r="D150" s="5">
         <v>4.3644515585349986</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>169.74656379999999</v>
       </c>
       <c r="C151" s="5">
         <v>-0.39571098000001825</v>
       </c>
       <c r="D151" s="5">
         <v>-2.7554929430908648</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>169.85101893999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.10445513999999889</v>
       </c>
       <c r="D152" s="5">
         <v>0.74093559093484362</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>169.08005141999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.77096751999999924</v>
       </c>
       <c r="D153" s="5">
         <v>-5.3129521975820992</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>169.29903562000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.21898420000002261</v>
       </c>
       <c r="D154" s="5">
         <v>1.5653000977961407</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>169.13253646000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.16649916000000076</v>
       </c>
       <c r="D155" s="5">
         <v>-1.1737917193964997</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>168.82420181000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.30833465000000615</v>
       </c>
       <c r="D156" s="5">
         <v>-2.1658407437345928</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>169.00604146000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.18183965000000057</v>
       </c>
       <c r="D157" s="5">
         <v>1.3001980535107371</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>168.91704515000001</v>
       </c>
       <c r="C158" s="5">
         <v>-8.8996309999998857E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-0.6300769441994869</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>168.50729414</v>
       </c>
       <c r="C159" s="5">
         <v>-0.40975101000000791</v>
       </c>
       <c r="D159" s="5">
         <v>-2.872379552543658</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>168.98594632999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.47865218999999115</v>
       </c>
       <c r="D160" s="5">
         <v>3.4624122007133051</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>168.53316380999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.45278251999999952</v>
       </c>
       <c r="D161" s="5">
         <v>-3.1683288946902977</v>
       </c>
       <c r="E161" s="5">
         <v>-0.59249164951420408</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>168.63634729</v>
       </c>
       <c r="C162" s="5">
         <v>0.10318348000001265</v>
       </c>
       <c r="D162" s="5">
         <v>0.73717225975373779</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>169.13760823000001</v>
       </c>
       <c r="C163" s="5">
         <v>0.50126094000000876</v>
       </c>
       <c r="D163" s="5">
         <v>3.6258197395518055</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>168.52269985999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.6149083700000233</v>
       </c>
       <c r="D164" s="5">
         <v>-4.2764758102614486</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>168.7706632</v>
       </c>
       <c r="C165" s="5">
         <v>0.24796334000001252</v>
       </c>
       <c r="D165" s="5">
         <v>1.7800324829810199</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>169.0790939</v>
       </c>
       <c r="C166" s="5">
         <v>0.30843070000000239</v>
       </c>
       <c r="D166" s="5">
         <v>2.2151939995344039</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>169.01728484</v>
       </c>
       <c r="C167" s="5">
         <v>-6.1809060000001637E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-0.43779466856648241</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>169.40609423999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.38880939999998532</v>
       </c>
       <c r="D168" s="5">
         <v>2.7956901896044162</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>169.78408137</v>
       </c>
       <c r="C169" s="5">
         <v>0.37798713000000816</v>
       </c>
       <c r="D169" s="5">
         <v>2.710601976643856</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>169.72799957000001</v>
       </c>
       <c r="C170" s="5">
         <v>-5.608179999998697E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.39565565955134163</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>169.69606759999999</v>
       </c>
       <c r="C171" s="5">
         <v>-3.1931970000016463E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-0.22552990120989769</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>169.51245360999999</v>
       </c>
       <c r="C172" s="5">
         <v>-0.18361398999999778</v>
       </c>
       <c r="D172" s="5">
         <v>-1.2907209009485943</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>169.76977044</v>
       </c>
       <c r="C173" s="5">
         <v>0.25731683000000771</v>
       </c>
       <c r="D173" s="5">
         <v>1.836863625539098</v>
       </c>
       <c r="E173" s="5">
         <v>0.73374676060442567</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>170.92526488999999</v>
       </c>
       <c r="C174" s="5">
         <v>1.155494449999992</v>
       </c>
       <c r="D174" s="5">
         <v>8.4802812496480797</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>170.68874166000001</v>
       </c>
       <c r="C175" s="5">
         <v>-0.23652322999998887</v>
       </c>
       <c r="D175" s="5">
         <v>-1.6479579679402945</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>170.99409016999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.30534850999998753</v>
       </c>
       <c r="D176" s="5">
         <v>2.1679520520267559</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>171.24185037000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.24776020000001608</v>
       </c>
       <c r="D177" s="5">
         <v>1.7526515243875052</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>171.30480967</v>
       </c>
       <c r="C178" s="5">
         <v>6.2959299999988616E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.44208890967121217</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>171.05644751</v>
       </c>
       <c r="C179" s="5">
         <v>-0.24836215999999922</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.7259848094113961</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7259848094114072</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>172.23848135</v>
       </c>
       <c r="C180" s="5">
         <v>1.1820338400000026</v>
       </c>
       <c r="D180" s="5">
         <v>8.6147659189368611</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>172.53436328999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.2958819399999868</v>
       </c>
       <c r="D181" s="5">
         <v>2.0810232756585556</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>172.37978957000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.15457371999997349</v>
       </c>
       <c r="D182" s="5">
         <v>-1.0697996517183839</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>174.06975600000001</v>
       </c>
       <c r="C183" s="5">
         <v>1.6899664299999984</v>
       </c>
       <c r="D183" s="5">
         <v>12.420028749804835</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>173.81374984999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.25600615000001881</v>
       </c>
       <c r="D184" s="5">
         <v>-1.7506461635231174</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>174.03531981</v>
       </c>
       <c r="C185" s="5">
         <v>0.22156996000001072</v>
       </c>
       <c r="D185" s="5">
         <v>1.5404767987122536</v>
       </c>
       <c r="E185" s="5">
         <v>2.5125494126220449</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>174.08553047000001</v>
       </c>
       <c r="C186" s="5">
         <v>5.0210660000004737E-2</v>
       </c>
       <c r="D186" s="5">
         <v>0.34676003117901644</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>174.17959198</v>
       </c>
       <c r="C187" s="5">
         <v>9.4061509999988857E-2</v>
       </c>
       <c r="D187" s="5">
         <v>0.65031165470259555</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>173.84316325</v>
       </c>
       <c r="C188" s="5">
         <v>-0.3364287299999944</v>
       </c>
       <c r="D188" s="5">
         <v>-2.2933409925573356</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>174.38613928000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.54297603000000549</v>
       </c>
       <c r="D189" s="5">
         <v>3.8131014700756749</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>174.35367633999999</v>
       </c>
       <c r="C190" s="5">
         <v>-3.246294000001626E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.2231580335251615</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>174.88017977000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.52650343000001953</v>
       </c>
       <c r="D191" s="5">
         <v>3.6844869061974928</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>176.43777539000001</v>
       </c>
       <c r="C192" s="5">
         <v>1.5575956200000007</v>
       </c>
       <c r="D192" s="5">
         <v>11.227400572943559</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>177.11825192000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.68047652999999286</v>
       </c>
       <c r="D193" s="5">
         <v>4.7275459279905396</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>178.28644428000001</v>
       </c>
       <c r="C194" s="5">
         <v>1.1681923600000061</v>
       </c>
       <c r="D194" s="5">
         <v>8.2081757774662201</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>179.16644052000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.87999623999999699</v>
       </c>
       <c r="D195" s="5">
         <v>6.086496151875842</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>179.78565040999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.61920988999997917</v>
       </c>
       <c r="D196" s="5">
         <v>4.2270194390940707</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>180.51289463000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.72724422000001709</v>
       </c>
       <c r="D197" s="5">
         <v>4.9635373569889341</v>
       </c>
       <c r="E197" s="5">
         <v>3.7219886325785989</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>181.46532084</v>
       </c>
       <c r="C198" s="5">
         <v>0.95242620999999872</v>
       </c>
       <c r="D198" s="5">
         <v>6.5184714517776632</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>182.16458059999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.69925975999998968</v>
       </c>
       <c r="D199" s="5">
         <v>4.7233600583327151</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>183.25634346999999</v>
       </c>
       <c r="C200" s="5">
         <v>1.0917628699999966</v>
       </c>
       <c r="D200" s="5">
         <v>7.4338013173170792</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>184.43385043999999</v>
       </c>
       <c r="C201" s="5">
         <v>1.177506969999996</v>
       </c>
       <c r="D201" s="5">
         <v>7.9889693337525047</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>184.74105291000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.30720247000002132</v>
       </c>
       <c r="D202" s="5">
         <v>2.0171945254327417</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>185.18737519999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.44632228999998347</v>
       </c>
       <c r="D203" s="5">
         <v>2.9379558443489051</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>184.30868699000001</v>
       </c>
       <c r="C204" s="5">
         <v>-0.87868820999997865</v>
       </c>
       <c r="D204" s="5">
         <v>-5.5475670901633407</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>184.91124106999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.60255407999997601</v>
       </c>
       <c r="D205" s="5">
         <v>3.9944347787177925</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>185.63611294</v>
       </c>
       <c r="C206" s="5">
         <v>0.72487187000001541</v>
       </c>
       <c r="D206" s="5">
         <v>4.8068893788522082</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>186.10094477000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.46483183000000849</v>
       </c>
       <c r="D207" s="5">
         <v>3.0465228387533516</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>186.90190082999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.80095605999997588</v>
       </c>
       <c r="D208" s="5">
         <v>5.2886808216889403</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>187.63330619000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.73140536000002498</v>
       </c>
       <c r="D209" s="5">
         <v>4.7983763679003477</v>
       </c>
       <c r="E209" s="5">
         <v>3.944544557104801</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>187.27985422</v>
       </c>
       <c r="C210" s="5">
         <v>-0.35345197000000894</v>
       </c>
       <c r="D210" s="5">
         <v>-2.2372120220281344</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>187.50136332</v>
       </c>
       <c r="C211" s="5">
         <v>0.22150909999999158</v>
       </c>
       <c r="D211" s="5">
         <v>1.4285942285159781</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>188.10688948000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.6055261600000108</v>
       </c>
       <c r="D212" s="5">
         <v>3.9449193065659305</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>187.60539649</v>
       </c>
       <c r="C213" s="5">
         <v>-0.50149299000000269</v>
       </c>
       <c r="D213" s="5">
         <v>-3.1527046530873015</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>188.30035172999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.69495523999998454</v>
       </c>
       <c r="D214" s="5">
         <v>4.5369088567860372</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>188.84005999999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.53970827000000554</v>
       </c>
       <c r="D215" s="5">
         <v>3.4941928971451874</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>188.29299352000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.54706647999998381</v>
       </c>
       <c r="D216" s="5">
         <v>-3.4215206698391065</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>188.85556491</v>
       </c>
       <c r="C217" s="5">
         <v>0.56257138999998801</v>
       </c>
       <c r="D217" s="5">
         <v>3.6448000121123814</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>188.43491616</v>
       </c>
       <c r="C218" s="5">
         <v>-0.42064874999999802</v>
       </c>
       <c r="D218" s="5">
         <v>-2.6403268134375768</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>188.34775762999999</v>
       </c>
       <c r="C219" s="5">
         <v>-8.7158530000010614E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-0.55363716016839648</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>188.19432276000001</v>
       </c>
       <c r="C220" s="5">
         <v>-0.1534348699999839</v>
       </c>
       <c r="D220" s="5">
         <v>-0.97319514048395117</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>187.84055964999999</v>
       </c>
       <c r="C221" s="5">
         <v>-0.35376311000001692</v>
       </c>
       <c r="D221" s="5">
         <v>-2.2325548501677783</v>
       </c>
       <c r="E221" s="5">
         <v>0.11045664770736874</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>187.79240006000001</v>
       </c>
       <c r="C222" s="5">
         <v>-4.8159589999983154E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-0.3072290923048282</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>188.06435428</v>
       </c>
       <c r="C223" s="5">
         <v>0.2719542199999978</v>
       </c>
       <c r="D223" s="5">
         <v>1.7517053884600786</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>187.60821776</v>
       </c>
       <c r="C224" s="5">
         <v>-0.45613652000000116</v>
       </c>
       <c r="D224" s="5">
         <v>-2.8719997740664249</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>188.03563665999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.42741889999999216</v>
       </c>
       <c r="D225" s="5">
         <v>2.7684214166335375</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>188.60749483000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.57185817000001293</v>
       </c>
       <c r="D226" s="5">
         <v>3.7111334482240466</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>188.13998728000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.46750754999999344</v>
       </c>
       <c r="D227" s="5">
         <v>-2.9342611738975566</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>187.58214788000001</v>
       </c>
       <c r="C228" s="5">
         <v>-0.55783940000000598</v>
       </c>
       <c r="D228" s="5">
         <v>-3.5005743368926256</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>187.20874320999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.37340467000001354</v>
       </c>
       <c r="D229" s="5">
         <v>-2.36276315332693</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>186.53391210000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.6748311099999853</v>
       </c>
       <c r="D230" s="5">
         <v>-4.2409011386089102</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>185.75886012000001</v>
       </c>
       <c r="C231" s="5">
         <v>-0.77505198000000064</v>
       </c>
       <c r="D231" s="5">
         <v>-4.8736428541243271</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>184.84808351999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.9107766000000197</v>
       </c>
       <c r="D232" s="5">
         <v>-5.7275101149544039</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>183.83868090999999</v>
       </c>
       <c r="C233" s="5">
         <v>-1.0094026099999951</v>
       </c>
       <c r="D233" s="5">
         <v>-6.3595880836296743</v>
       </c>
       <c r="E233" s="5">
         <v>-2.130465724472197</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>181.31812127000001</v>
       </c>
       <c r="C234" s="5">
         <v>-2.5205596399999877</v>
       </c>
       <c r="D234" s="5">
         <v>-15.267156013010874</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>181.05376107999999</v>
       </c>
       <c r="C235" s="5">
         <v>-0.2643601900000192</v>
       </c>
       <c r="D235" s="5">
         <v>-1.7356272992433697</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>180.21710239999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.83665867999999932</v>
       </c>
       <c r="D236" s="5">
         <v>-5.4064726810558401</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>182.67672295</v>
       </c>
       <c r="C237" s="5">
         <v>2.459620550000011</v>
       </c>
       <c r="D237" s="5">
         <v>17.66478731422556</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>182.61736748999999</v>
       </c>
       <c r="C238" s="5">
         <v>-5.9355460000006133E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-0.38920888326999803</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>181.93193289000001</v>
       </c>
       <c r="C239" s="5">
         <v>-0.68543459999997935</v>
       </c>
       <c r="D239" s="5">
         <v>-4.4122436749351346</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>181.48692832</v>
       </c>
       <c r="C240" s="5">
         <v>-0.44500457000000893</v>
       </c>
       <c r="D240" s="5">
         <v>-2.8960269206088296</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>181.21825278</v>
       </c>
       <c r="C241" s="5">
         <v>-0.26867554000000382</v>
       </c>
       <c r="D241" s="5">
         <v>-1.7621015900073811</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>181.12680544</v>
       </c>
       <c r="C242" s="5">
         <v>-9.1447340000001986E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-0.60387267912189735</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>180.79742704</v>
       </c>
       <c r="C243" s="5">
         <v>-0.32937839999999596</v>
       </c>
       <c r="D243" s="5">
         <v>-2.1605014245012821</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>181.12162759</v>
       </c>
       <c r="C244" s="5">
         <v>0.32420055000000048</v>
       </c>
       <c r="D244" s="5">
         <v>2.1731535772324229</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>181.19355813000001</v>
       </c>
       <c r="C245" s="5">
         <v>7.1930540000010978E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.4776096458247725</v>
       </c>
       <c r="E245" s="5">
         <v>-1.4388281981281836</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>180.98883703999999</v>
       </c>
       <c r="C246" s="5">
         <v>-0.20472109000002092</v>
       </c>
       <c r="D246" s="5">
         <v>-1.3474233936051627</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>181.03895288999999</v>
       </c>
       <c r="C247" s="5">
         <v>5.0115849999997408E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.3327867860236422</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>180.84239851999999</v>
       </c>
       <c r="C248" s="5">
         <v>-0.1965543700000012</v>
       </c>
       <c r="D248" s="5">
         <v>-1.2950908538186146</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>180.43915874000001</v>
       </c>
       <c r="C249" s="5">
         <v>-0.40323977999997851</v>
       </c>
       <c r="D249" s="5">
         <v>-2.6431705969102604</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>180.75415319999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.31499445999997988</v>
       </c>
       <c r="D250" s="5">
         <v>2.1150831345285059</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>180.30427945</v>
       </c>
       <c r="C251" s="5">
         <v>-0.44987374999999474</v>
       </c>
       <c r="D251" s="5">
         <v>-2.9460987980273634</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>181.07290266999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.76862321999999494</v>
       </c>
       <c r="D252" s="5">
         <v>5.2371666599092093</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>181.41806609</v>
       </c>
       <c r="C253" s="5">
         <v>0.34516342000000577</v>
       </c>
       <c r="D253" s="5">
         <v>2.3115900318999794</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>181.86526169999999</v>
       </c>
       <c r="C254" s="5">
         <v>0.4471956099999943</v>
       </c>
       <c r="D254" s="5">
         <v>2.998434957377194</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>182.91273944</v>
       </c>
       <c r="C255" s="5">
         <v>1.047477740000005</v>
       </c>
       <c r="D255" s="5">
         <v>7.1347663544298667</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>183.19623970999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.28350026999999045</v>
       </c>
       <c r="D256" s="5">
         <v>1.8758421091163324</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>183.62891945000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.43267974000002596</v>
       </c>
       <c r="D257" s="5">
         <v>2.8713129606331211</v>
       </c>
       <c r="E257" s="5">
         <v>1.3440661716310753</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>184.58091422999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.95199477999997839</v>
       </c>
       <c r="D258" s="5">
         <v>6.4017004775525743</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>184.75000675000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.16909252000002084</v>
       </c>
       <c r="D259" s="5">
         <v>1.1048624291991604</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>185.12589575000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.37588900000000081</v>
       </c>
       <c r="D260" s="5">
         <v>2.4690051432876947</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>184.8841299</v>
       </c>
       <c r="C261" s="5">
         <v>-0.24176585000000728</v>
       </c>
       <c r="D261" s="5">
         <v>-1.5559369074514717</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>184.45439207000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.42973782999999344</v>
       </c>
       <c r="D262" s="5">
         <v>-2.753852847653715</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>185.20457572999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.75018365999997627</v>
       </c>
       <c r="D263" s="5">
         <v>4.9911128256469262</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>185.93819449</v>
       </c>
       <c r="C264" s="5">
         <v>0.73361876000001303</v>
       </c>
       <c r="D264" s="5">
         <v>4.8582889125595274</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>186.59420377000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.65600928000000636</v>
       </c>
       <c r="D265" s="5">
         <v>4.3168522338938864</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>187.26614991</v>
       </c>
       <c r="C266" s="5">
         <v>0.67194613999998865</v>
       </c>
       <c r="D266" s="5">
         <v>4.4079557526516711</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>187.57901989000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.31286998000001631</v>
       </c>
       <c r="D267" s="5">
         <v>2.023394023859848</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>187.91164341999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.33262352999997802</v>
       </c>
       <c r="D268" s="5">
         <v>2.1487699938305127</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>188.79925691</v>
       </c>
       <c r="C269" s="5">
         <v>0.88761349000000678</v>
       </c>
       <c r="D269" s="5">
         <v>5.8178853264066577</v>
       </c>
       <c r="E269" s="5">
         <v>2.8156444396046254</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>189.21157224999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.41231533999999215</v>
       </c>
       <c r="D270" s="5">
         <v>2.6523665910517025</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>189.81033925</v>
       </c>
       <c r="C271" s="5">
         <v>0.59876700000000938</v>
       </c>
       <c r="D271" s="5">
         <v>3.8642407866104955</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>190.56112644000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.75078719000001115</v>
       </c>
       <c r="D272" s="5">
         <v>4.8511869670139207</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>191.34762402000001</v>
       </c>
       <c r="C273" s="5">
         <v>0.78649758000000247</v>
       </c>
       <c r="D273" s="5">
         <v>5.0667143077923082</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>192.16632758</v>
       </c>
       <c r="C274" s="5">
         <v>0.81870355999998878</v>
       </c>
       <c r="D274" s="5">
         <v>5.256905996430361</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>193.27356474999999</v>
       </c>
       <c r="C275" s="5">
         <v>1.1072371699999906</v>
       </c>
       <c r="D275" s="5">
         <v>7.1376202729996896</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>192.77767252000001</v>
       </c>
       <c r="C276" s="5">
         <v>-0.49589222999998128</v>
       </c>
       <c r="D276" s="5">
         <v>-3.0358246810995193</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>193.17976003000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.4020875100000012</v>
       </c>
       <c r="D277" s="5">
         <v>2.5318223159898734</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>194.08057817</v>
       </c>
       <c r="C278" s="5">
         <v>0.90081813999998417</v>
       </c>
       <c r="D278" s="5">
         <v>5.741498487595087</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>195.37092455000001</v>
       </c>
       <c r="C279" s="5">
         <v>1.2903463800000168</v>
       </c>
       <c r="D279" s="5">
         <v>8.2765109862683151</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>196.23854793000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.86762337999999772</v>
       </c>
       <c r="D280" s="5">
         <v>5.4611928331718795</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>197.23332771</v>
       </c>
       <c r="C281" s="5">
         <v>0.99477977999998757</v>
       </c>
       <c r="D281" s="5">
         <v>6.2555849303630895</v>
       </c>
       <c r="E281" s="5">
         <v>4.4672160992776044</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>198.01038258</v>
       </c>
       <c r="C282" s="5">
         <v>0.77705487000000062</v>
       </c>
       <c r="D282" s="5">
         <v>4.8315310105286668</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>199.09677976</v>
       </c>
       <c r="C283" s="5">
         <v>1.0863971800000058</v>
       </c>
       <c r="D283" s="5">
         <v>6.7862347761414421</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>200.38913579000001</v>
       </c>
       <c r="C284" s="5">
         <v>1.2923560300000076</v>
       </c>
       <c r="D284" s="5">
         <v>8.0735056955741022</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>200.38032405999999</v>
       </c>
       <c r="C285" s="5">
         <v>-8.8117300000192245E-3</v>
       </c>
       <c r="D285" s="5">
         <v>-5.2754950869204897E-2</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>202.01813242</v>
       </c>
       <c r="C286" s="5">
         <v>1.6378083600000082</v>
       </c>
       <c r="D286" s="5">
         <v>10.261355553414585</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>203.46358859</v>
       </c>
       <c r="C287" s="5">
         <v>1.4454561699999999</v>
       </c>
       <c r="D287" s="5">
         <v>8.9321758186476465</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>204.50633932</v>
       </c>
       <c r="C288" s="5">
         <v>1.0427507299999945</v>
       </c>
       <c r="D288" s="5">
         <v>6.3263479973877823</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>205.22873268999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.72239336999999182</v>
       </c>
       <c r="D289" s="5">
         <v>4.3221818280804403</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>205.55830186</v>
       </c>
       <c r="C290" s="5">
         <v>0.3295691700000134</v>
       </c>
       <c r="D290" s="5">
         <v>1.9441467423746195</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>205.86317933999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.3048774799999876</v>
       </c>
       <c r="D291" s="5">
         <v>1.7943921230872961</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>206.81774361000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.95456427000002009</v>
       </c>
       <c r="D292" s="5">
         <v>5.7083853492696068</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>207.11090417</v>
       </c>
       <c r="C293" s="5">
         <v>0.2931605599999898</v>
       </c>
       <c r="D293" s="5">
         <v>1.7143031154955413</v>
       </c>
       <c r="E293" s="5">
         <v>5.0080666258003781</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>207.25194619000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.14104202000001465</v>
       </c>
       <c r="D294" s="5">
         <v>0.82026482904491438</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>207.63520410999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.38325791999997705</v>
       </c>
       <c r="D295" s="5">
         <v>2.2417936964327589</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>208.04441772999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.40921362000000272</v>
       </c>
       <c r="D296" s="5">
         <v>2.3908002785401283</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>208.69585465</v>
       </c>
       <c r="C297" s="5">
         <v>0.65143692000000897</v>
       </c>
       <c r="D297" s="5">
         <v>3.8228784881072064</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>208.80277215000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.10691750000000866</v>
       </c>
       <c r="D298" s="5">
         <v>0.61651025336526555</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>209.17429934</v>
       </c>
       <c r="C299" s="5">
         <v>0.37152718999999479</v>
       </c>
       <c r="D299" s="5">
         <v>2.1562053108222567</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>210.75736674999999</v>
       </c>
       <c r="C300" s="5">
         <v>1.583067409999984</v>
       </c>
       <c r="D300" s="5">
         <v>9.4695392102202458</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>211.33624721999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.57888047000000142</v>
       </c>
       <c r="D301" s="5">
         <v>3.3462516573902867</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>211.32147545999999</v>
       </c>
       <c r="C302" s="5">
         <v>-1.4771760000002132E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-8.38441077370633E-2</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>212.99222119999999</v>
       </c>
       <c r="C303" s="5">
         <v>1.670745740000001</v>
       </c>
       <c r="D303" s="5">
         <v>9.911035637812148</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>213.65751993000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.66529873000001771</v>
       </c>
       <c r="D304" s="5">
         <v>3.8133686145856993</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>213.90613368000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.24861375000000407</v>
       </c>
       <c r="D305" s="5">
         <v>1.4053015001041613</v>
       </c>
       <c r="E305" s="5">
         <v>3.2809617326678087</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>214.90776557000001</v>
       </c>
       <c r="C306" s="5">
         <v>1.0016318899999987</v>
       </c>
       <c r="D306" s="5">
         <v>5.7660899509647034</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>215.45269296999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.54492739999997752</v>
       </c>
       <c r="D307" s="5">
         <v>3.0855556028040132</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>215.89460245000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.44190948000002095</v>
       </c>
       <c r="D308" s="5">
         <v>2.4892454399206398</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>216.42200858000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.5274061300000028</v>
       </c>
       <c r="D309" s="5">
         <v>2.9711737645341518</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>217.02167054</v>
       </c>
       <c r="C310" s="5">
         <v>0.59966195999999172</v>
       </c>
       <c r="D310" s="5">
         <v>3.3761005096715646</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>217.44583999</v>
       </c>
       <c r="C311" s="5">
         <v>0.42416944999999373</v>
       </c>
       <c r="D311" s="5">
         <v>2.3707808084899584</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>217.94105113000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.49521114000000921</v>
       </c>
       <c r="D312" s="5">
         <v>2.7673723416647533</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>218.24333135000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.3022802200000001</v>
       </c>
       <c r="D313" s="5">
         <v>1.6771332980517695</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>218.96080297</v>
       </c>
       <c r="C314" s="5">
         <v>0.71747161999999776</v>
       </c>
       <c r="D314" s="5">
         <v>4.0170990140934837</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>218.90291404999999</v>
       </c>
       <c r="C315" s="5">
         <v>-5.7888920000010557E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-0.3167954313031518</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>219.34454572999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.44163168000000042</v>
       </c>
       <c r="D316" s="5">
         <v>2.4480177659738533</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>219.91361481000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.56906908000001977</v>
       </c>
       <c r="D317" s="5">
         <v>3.1580993990768302</v>
       </c>
       <c r="E317" s="5">
         <v>2.8084660437961428</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>221.74488095000001</v>
       </c>
       <c r="C318" s="5">
         <v>1.8312661399999968</v>
       </c>
       <c r="D318" s="5">
         <v>10.463252409080859</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>221.73524972999999</v>
       </c>
       <c r="C319" s="5">
         <v>-9.6312200000170378E-3</v>
       </c>
       <c r="D319" s="5">
         <v>-5.2108095735192705E-2</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>221.86607953000001</v>
       </c>
       <c r="C320" s="5">
         <v>0.13082980000001498</v>
       </c>
       <c r="D320" s="5">
         <v>0.71033468134911182</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>223.18381994999999</v>
       </c>
       <c r="C321" s="5">
         <v>1.3177404199999785</v>
       </c>
       <c r="D321" s="5">
         <v>7.3647130274172135</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>224.62878985</v>
       </c>
       <c r="C322" s="5">
         <v>1.444969900000018</v>
       </c>
       <c r="D322" s="5">
         <v>8.0519304331480246</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>224.46837875</v>
       </c>
       <c r="C323" s="5">
         <v>-0.16041110000000458</v>
       </c>
       <c r="D323" s="5">
         <v>-0.85358191365393354</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>225.36883170999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.90045295999999553</v>
       </c>
       <c r="D324" s="5">
         <v>4.9214303071367205</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>225.93265360999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.56382189999999355</v>
       </c>
       <c r="D325" s="5">
         <v>3.0437838817904961</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>227.04200311</v>
       </c>
       <c r="C326" s="5">
         <v>1.1093495000000075</v>
       </c>
       <c r="D326" s="5">
         <v>6.0538596775790765</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>227.67003500999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.62803189999999631</v>
       </c>
       <c r="D327" s="5">
         <v>3.3703471813212538</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>228.70198703</v>
       </c>
       <c r="C328" s="5">
         <v>1.0319520200000056</v>
       </c>
       <c r="D328" s="5">
         <v>5.5768652289050147</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>229.80882212</v>
       </c>
       <c r="C329" s="5">
         <v>1.1068350900000041</v>
       </c>
       <c r="D329" s="5">
         <v>5.9646740531974496</v>
       </c>
       <c r="E329" s="5">
         <v>4.4995883126877745</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>230.04764096</v>
       </c>
       <c r="C330" s="5">
         <v>0.23881883999999332</v>
       </c>
       <c r="D330" s="5">
         <v>1.254200315854237</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>230.66629427000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.61865331000001333</v>
       </c>
       <c r="D331" s="5">
         <v>3.2752497045446916</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>231.86511723000001</v>
       </c>
       <c r="C332" s="5">
         <v>1.1988229600000011</v>
       </c>
       <c r="D332" s="5">
         <v>6.4180592140610893</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>233.24880408999999</v>
       </c>
       <c r="C333" s="5">
         <v>1.3836868599999832</v>
       </c>
       <c r="D333" s="5">
         <v>7.4009471061413201</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>233.92812223000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.67931814000002078</v>
       </c>
       <c r="D334" s="5">
         <v>3.5514316984281979</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>234.36589946000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.43777722999999469</v>
       </c>
       <c r="D335" s="5">
         <v>2.2689605946626612</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>234.60842955000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.24253009000000247</v>
       </c>
       <c r="D336" s="5">
         <v>1.2488945498327242</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>234.5611897</v>
       </c>
       <c r="C337" s="5">
         <v>-4.7239850000011074E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-0.2413599664765731</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>237.19118366999999</v>
       </c>
       <c r="C338" s="5">
         <v>2.6299939699999868</v>
       </c>
       <c r="D338" s="5">
         <v>14.31642648926128</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>236.68852046999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.50266320000000064</v>
       </c>
       <c r="D339" s="5">
         <v>-2.5136455080196574</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>235.86205645000001</v>
       </c>
       <c r="C340" s="5">
         <v>-0.82646401999997465</v>
       </c>
       <c r="D340" s="5">
         <v>-4.1105935370826412</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>236.45570563000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.59364917999999989</v>
       </c>
       <c r="D341" s="5">
         <v>3.0624840345808924</v>
       </c>
       <c r="E341" s="5">
         <v>2.8923535000449974</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>236.73780246999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.28209683999997992</v>
       </c>
       <c r="D342" s="5">
         <v>1.4410575500930722</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>236.93042498</v>
       </c>
       <c r="C343" s="5">
         <v>0.19262251000000674</v>
       </c>
       <c r="D343" s="5">
         <v>0.98076532224289359</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>236.68676656</v>
       </c>
       <c r="C344" s="5">
         <v>-0.24365842000000271</v>
       </c>
       <c r="D344" s="5">
         <v>-1.2271195178699457</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>236.37621147999999</v>
       </c>
       <c r="C345" s="5">
         <v>-0.31055508000000032</v>
       </c>
       <c r="D345" s="5">
         <v>-1.5631988199052427</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>237.4620458</v>
       </c>
       <c r="C346" s="5">
         <v>1.0858343200000036</v>
       </c>
       <c r="D346" s="5">
         <v>5.6538307213015893</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>238.38319906000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.92115326000001119</v>
       </c>
       <c r="D347" s="5">
         <v>4.7556034604216535</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>238.73519593</v>
       </c>
       <c r="C348" s="5">
         <v>0.35199686999999358</v>
       </c>
       <c r="D348" s="5">
         <v>1.7863825778444253</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>239.58389614999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.84870021999998357</v>
       </c>
       <c r="D349" s="5">
         <v>4.3503895578362206</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>240.25109957000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.6672034200000212</v>
       </c>
       <c r="D350" s="5">
         <v>3.3934744479752643</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>241.73688924999999</v>
       </c>
       <c r="C351" s="5">
         <v>1.4857896799999821</v>
       </c>
       <c r="D351" s="5">
         <v>7.6788830341187886</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>242.69501534</v>
       </c>
       <c r="C352" s="5">
         <v>0.95812609000000748</v>
       </c>
       <c r="D352" s="5">
         <v>4.8612736970179204</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>243.58375597</v>
       </c>
       <c r="C353" s="5">
         <v>0.88874063000000092</v>
       </c>
       <c r="D353" s="5">
         <v>4.4839531118704867</v>
       </c>
       <c r="E353" s="5">
         <v>3.0145393704957835</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>244.53410212</v>
       </c>
       <c r="C354" s="5">
         <v>0.95034615000000144</v>
       </c>
       <c r="D354" s="5">
         <v>4.7836025167689256</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>245.93111952000001</v>
       </c>
       <c r="C355" s="5">
         <v>1.39701740000001</v>
       </c>
       <c r="D355" s="5">
         <v>7.0751376790502807</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>247.11097699000001</v>
       </c>
       <c r="C356" s="5">
         <v>1.1798574700000017</v>
       </c>
       <c r="D356" s="5">
         <v>5.9113763291889221</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>247.57921579999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.46823880999997414</v>
       </c>
       <c r="D357" s="5">
         <v>2.2976701796590504</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>248.80897228000001</v>
       </c>
       <c r="C358" s="5">
         <v>1.2297564800000202</v>
       </c>
       <c r="D358" s="5">
         <v>6.1261116552695283</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>250.34361021999999</v>
       </c>
       <c r="C359" s="5">
         <v>1.5346379399999819</v>
       </c>
       <c r="D359" s="5">
         <v>7.6578451430956651</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>251.63073539000001</v>
       </c>
       <c r="C360" s="5">
         <v>1.2871251700000244</v>
       </c>
       <c r="D360" s="5">
         <v>6.3472124778663597</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>253.13206525999999</v>
       </c>
       <c r="C361" s="5">
         <v>1.501329869999978</v>
       </c>
       <c r="D361" s="5">
         <v>7.3993635485122944</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>253.48019997</v>
       </c>
       <c r="C362" s="5">
         <v>0.34813471000001073</v>
       </c>
       <c r="D362" s="5">
         <v>1.6629114719922011</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>253.74216863000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.26196866000000796</v>
       </c>
       <c r="D363" s="5">
         <v>1.2472589782095866</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>254.75490128000001</v>
       </c>
       <c r="C364" s="5">
         <v>1.0127326500000038</v>
       </c>
       <c r="D364" s="5">
         <v>4.8959719554125369</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>255.82130079999999</v>
       </c>
       <c r="C365" s="5">
         <v>1.0663995199999761</v>
       </c>
       <c r="D365" s="5">
         <v>5.1404559477808753</v>
       </c>
       <c r="E365" s="5">
         <v>5.0239576860401147</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>257.06084695999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.2395461600000033</v>
       </c>
       <c r="D366" s="5">
         <v>5.9719130573164358</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>258.03766352999997</v>
       </c>
       <c r="C367" s="5">
         <v>0.97681656999998268</v>
       </c>
       <c r="D367" s="5">
         <v>4.6564502739781632</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>258.25105539999998</v>
       </c>
       <c r="C368" s="5">
         <v>0.21339187000000948</v>
       </c>
       <c r="D368" s="5">
         <v>0.99690162974748198</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>252.97394183</v>
       </c>
       <c r="C369" s="5">
         <v>-5.2771135699999832</v>
       </c>
       <c r="D369" s="5">
         <v>-21.944376863035409</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>253.85769468000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.88375285000000758</v>
       </c>
       <c r="D370" s="5">
         <v>4.2736381427195935</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>254.03588693</v>
       </c>
       <c r="C371" s="5">
         <v>0.17819224999999506</v>
       </c>
       <c r="D371" s="5">
         <v>0.84558461692891829</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>253.48297685</v>
       </c>
       <c r="C372" s="5">
         <v>-0.55291008000000375</v>
       </c>
       <c r="D372" s="5">
         <v>-2.5807650004449845</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>255.38538005000001</v>
       </c>
       <c r="C373" s="5">
         <v>1.9024032000000091</v>
       </c>
       <c r="D373" s="5">
         <v>9.3872731075276938</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>256.82056467000001</v>
       </c>
       <c r="C374" s="5">
         <v>1.4351846200000011</v>
       </c>
       <c r="D374" s="5">
         <v>6.9560060814496394</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>259.81945543</v>
       </c>
       <c r="C375" s="5">
         <v>2.9988907599999948</v>
       </c>
       <c r="D375" s="5">
         <v>14.948275412201584</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>260.90925069000002</v>
       </c>
       <c r="C376" s="5">
         <v>1.0897952600000167</v>
       </c>
       <c r="D376" s="5">
         <v>5.1510738747670093</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>262.12669068000002</v>
       </c>
       <c r="C377" s="5">
         <v>1.2174399900000026</v>
       </c>
       <c r="D377" s="5">
         <v>5.7453319813860038</v>
       </c>
       <c r="E377" s="5">
         <v>2.4647634345857483</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>263.52696909999997</v>
       </c>
       <c r="C378" s="5">
         <v>1.4002784199999496</v>
       </c>
       <c r="D378" s="5">
         <v>6.602126934138508</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>263.90488142999999</v>
       </c>
       <c r="C379" s="5">
         <v>0.37791233000001512</v>
       </c>
       <c r="D379" s="5">
         <v>1.734504832837036</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>266.36775922999999</v>
       </c>
       <c r="C380" s="5">
         <v>2.4628778000000011</v>
       </c>
       <c r="D380" s="5">
         <v>11.792020796584545</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>266.64906051999998</v>
       </c>
       <c r="C381" s="5">
         <v>0.2813012899999876</v>
       </c>
       <c r="D381" s="5">
         <v>1.2746630557672667</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>267.06799390999998</v>
       </c>
       <c r="C382" s="5">
         <v>0.41893339000000651</v>
       </c>
       <c r="D382" s="5">
         <v>1.9017015757376354</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>267.75674600999997</v>
       </c>
       <c r="C383" s="5">
         <v>0.68875209999998788</v>
       </c>
       <c r="D383" s="5">
         <v>3.1390026251408409</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>271.51616231000003</v>
       </c>
       <c r="C384" s="5">
         <v>3.7594163000000549</v>
       </c>
       <c r="D384" s="5">
         <v>18.212439806816395</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>272.28905824999998</v>
       </c>
       <c r="C385" s="5">
         <v>0.77289593999995532</v>
       </c>
       <c r="D385" s="5">
         <v>3.4699024211836127</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>272.95211578999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.66305754000001116</v>
       </c>
       <c r="D386" s="5">
         <v>2.9616047299695802</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>277.64307049000001</v>
       </c>
       <c r="C387" s="5">
         <v>4.6909547000000202</v>
       </c>
       <c r="D387" s="5">
         <v>22.688676909963657</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>278.49839659000003</v>
       </c>
       <c r="C388" s="5">
         <v>0.85532610000001341</v>
       </c>
       <c r="D388" s="5">
         <v>3.7600865970586206</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>279.10325846000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.60486186999997926</v>
       </c>
       <c r="D389" s="5">
         <v>2.6376008639919402</v>
       </c>
       <c r="E389" s="5">
         <v>6.4764743094112065</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>279.09652947000001</v>
       </c>
       <c r="C390" s="5">
         <v>-6.7289899999991576E-3</v>
       </c>
       <c r="D390" s="5">
         <v>-2.8927348980012368E-2</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>279.61754959000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.52102012000000286</v>
       </c>
       <c r="D391" s="5">
         <v>2.2633162788907368</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>279.13339789999998</v>
       </c>
       <c r="C392" s="5">
         <v>-0.48415169000003289</v>
       </c>
       <c r="D392" s="5">
         <v>-2.0581006816209446</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>280.92158432999997</v>
       </c>
       <c r="C393" s="5">
         <v>1.7881864299999961</v>
       </c>
       <c r="D393" s="5">
         <v>7.964177688923435</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>281.77300284</v>
       </c>
       <c r="C394" s="5">
         <v>0.85141851000003044</v>
       </c>
       <c r="D394" s="5">
         <v>3.6982086817597626</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>282.69760488999998</v>
       </c>
       <c r="C395" s="5">
         <v>0.92460204999997586</v>
       </c>
       <c r="D395" s="5">
         <v>4.0094943602784427</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>286.45787519999999</v>
       </c>
       <c r="C396" s="5">
         <v>3.7602703100000099</v>
       </c>
       <c r="D396" s="5">
         <v>17.182739433414284</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>287.82103563999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.3631604400000015</v>
       </c>
       <c r="D397" s="5">
         <v>5.8622654741280034</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>289.10608880000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.2850531600000181</v>
       </c>
       <c r="D398" s="5">
         <v>5.4912605196164366</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>289.99994289</v>
       </c>
       <c r="C399" s="5">
         <v>0.89385408999999072</v>
       </c>
       <c r="D399" s="5">
         <v>3.773887988602076</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>290.48972910999998</v>
       </c>
       <c r="C400" s="5">
         <v>0.48978621999998495</v>
       </c>
       <c r="D400" s="5">
         <v>2.0456345268818454</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>290.33370868999998</v>
       </c>
       <c r="C401" s="5">
         <v>-0.15602042000000438</v>
       </c>
       <c r="D401" s="5">
         <v>-0.64261283423026061</v>
       </c>
       <c r="E401" s="5">
         <v>4.0237617761848865</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>290.25739170999998</v>
       </c>
       <c r="C402" s="5">
         <v>-7.6316980000001422E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-0.31497579835464418</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>291.86037243999999</v>
       </c>
       <c r="C403" s="5">
         <v>1.602980730000013</v>
       </c>
       <c r="D403" s="5">
         <v>6.8321892397154471</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>293.23665756999998</v>
       </c>
       <c r="C404" s="5">
         <v>1.3762851299999852</v>
       </c>
       <c r="D404" s="5">
         <v>5.8077646077999701</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>294.04178510000003</v>
       </c>
       <c r="C405" s="5">
         <v>0.80512753000004977</v>
       </c>
       <c r="D405" s="5">
         <v>3.3450026140970479</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>295.17710269999998</v>
       </c>
       <c r="C406" s="5">
         <v>1.1353175999999507</v>
       </c>
       <c r="D406" s="5">
         <v>4.732960455596591</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>297.52930257999998</v>
       </c>
       <c r="C407" s="5">
         <v>2.3521998800000006</v>
       </c>
       <c r="D407" s="5">
         <v>9.9929737063226156</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>297.34122431999998</v>
       </c>
       <c r="C408" s="5">
         <v>-0.1880782599999975</v>
       </c>
       <c r="D408" s="5">
         <v>-0.75592851952607232</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>297.57894133999997</v>
       </c>
       <c r="C409" s="5">
         <v>0.23771701999999095</v>
       </c>
       <c r="D409" s="5">
         <v>0.9636003089832812</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>298.11209083</v>
       </c>
       <c r="C410" s="5">
         <v>0.53314949000002798</v>
       </c>
       <c r="D410" s="5">
         <v>2.1712609397918081</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>297.83524937999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.27684145000000626</v>
       </c>
       <c r="D411" s="5">
         <v>-1.1087044354704201</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>297.76561149000003</v>
       </c>
       <c r="C412" s="5">
         <v>-6.9637889999967229E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-0.28021561874425061</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>299.26567229</v>
       </c>
       <c r="C413" s="5">
         <v>1.5000607999999716</v>
       </c>
       <c r="D413" s="5">
         <v>6.2156121192788572</v>
       </c>
       <c r="E413" s="5">
         <v>3.0764473199827558</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>299.37819811000003</v>
       </c>
       <c r="C414" s="5">
         <v>0.11252582000003031</v>
       </c>
       <c r="D414" s="5">
         <v>0.45214201186647429</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>300.33735483999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.95915672999996104</v>
       </c>
       <c r="D415" s="5">
         <v>3.9130700973632138</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>301.31017711999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.97282228000000259</v>
       </c>
       <c r="D416" s="5">
         <v>3.9569169500729195</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>302.60283541000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.2926582900000199</v>
       </c>
       <c r="D417" s="5">
         <v>5.2713780128826437</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>303.39906772000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.7962323099999935</v>
       </c>
       <c r="D418" s="5">
         <v>3.2036332124003364</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>304.05970681999997</v>
       </c>
       <c r="C419" s="5">
         <v>0.66063909999996895</v>
       </c>
       <c r="D419" s="5">
         <v>2.6444720896232621</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>305.82231451000001</v>
       </c>
       <c r="C420" s="5">
         <v>1.7626076900000385</v>
       </c>
       <c r="D420" s="5">
         <v>7.1824254511276386</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>305.72750063000001</v>
       </c>
       <c r="C421" s="5">
         <v>-9.4813880000003792E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-0.37140144269109943</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>306.33561352999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.60811289999998053</v>
       </c>
       <c r="D422" s="5">
         <v>2.4131681393787741</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>307.83403177999998</v>
       </c>
       <c r="C423" s="5">
         <v>1.4984182499999861</v>
       </c>
       <c r="D423" s="5">
         <v>6.030227489722062</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>309.32219588999999</v>
       </c>
       <c r="C424" s="5">
         <v>1.4881641100000138</v>
       </c>
       <c r="D424" s="5">
         <v>5.9579262418925305</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>309.65785421999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.33565833000000111</v>
       </c>
       <c r="D425" s="5">
         <v>1.309969606881678</v>
       </c>
       <c r="E425" s="5">
         <v>3.4725606349964355</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>310.77622122999998</v>
       </c>
       <c r="C426" s="5">
         <v>1.1183670099999858</v>
       </c>
       <c r="D426" s="5">
         <v>4.4210800063080757</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>311.23707401000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.46085278000003882</v>
       </c>
       <c r="D427" s="5">
         <v>1.7940760106905929</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>311.46063103</v>
       </c>
       <c r="C428" s="5">
         <v>0.22355701999998701</v>
       </c>
       <c r="D428" s="5">
         <v>0.86535570814993967</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>311.84489997999998</v>
       </c>
       <c r="C429" s="5">
         <v>0.38426894999997785</v>
       </c>
       <c r="D429" s="5">
         <v>1.490604717460875</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>312.41169766000002</v>
       </c>
       <c r="C430" s="5">
         <v>0.56679768000003605</v>
       </c>
       <c r="D430" s="5">
         <v>2.2030112885057518</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>312.99079172</v>
       </c>
       <c r="C431" s="5">
         <v>0.57909405999998853</v>
       </c>
       <c r="D431" s="5">
         <v>2.2471675250662182</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>313.82601818000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.83522646000000123</v>
       </c>
       <c r="D432" s="5">
         <v>3.2496600376792806</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>314.57355931000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.74754113000000189</v>
       </c>
       <c r="D433" s="5">
         <v>2.896176487822899</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>314.68871831000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.11515900000000556</v>
       </c>
       <c r="D434" s="5">
         <v>0.4401812370340652</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>317.01249340999999</v>
       </c>
       <c r="C435" s="5">
         <v>2.3237750999999776</v>
       </c>
       <c r="D435" s="5">
         <v>9.2301306646635375</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>317.27026296000003</v>
       </c>
       <c r="C436" s="5">
         <v>0.25776955000003454</v>
       </c>
       <c r="D436" s="5">
         <v>0.98012087423644534</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>318.18587581000003</v>
       </c>
       <c r="C437" s="5">
         <v>0.91561285000000225</v>
       </c>
       <c r="D437" s="5">
         <v>3.5185899264266629</v>
       </c>
       <c r="E437" s="5">
         <v>2.7540143011974827</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>317.08928018</v>
       </c>
       <c r="C438" s="5">
         <v>-1.0965956300000244</v>
       </c>
       <c r="D438" s="5">
         <v>-4.0581803621407513</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>317.42718000000002</v>
       </c>
       <c r="C439" s="5">
         <v>0.33789982000001828</v>
       </c>
       <c r="D439" s="5">
         <v>1.2862773166947727</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>318.10113393</v>
       </c>
       <c r="C440" s="5">
         <v>0.67395392999998194</v>
       </c>
       <c r="D440" s="5">
         <v>2.5777753732849185</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>317.17372420999999</v>
       </c>
       <c r="C441" s="5">
         <v>-0.9274097200000142</v>
       </c>
       <c r="D441" s="5">
         <v>-3.4429890811211727</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>315.89373827999998</v>
+        <v>316.57749992999999</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.2799859300000094</v>
+        <v>-0.59622428000000127</v>
       </c>
       <c r="D442" s="5">
-        <v>-4.7366635680653246</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2325875683704477</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>317.79455072000002</v>
+      </c>
+      <c r="C443" s="5">
+        <v>1.2170507900000302</v>
+      </c>
+      <c r="D443" s="5">
+        <v>4.7120859750343635</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23B26739-AF46-4EAB-A0B7-BE0265E4F6D2}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27668526-CBF5-4351-A2A2-62EAB716BBAB}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAB07E04-72A3-469E-A812-2214115B6CBF}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>