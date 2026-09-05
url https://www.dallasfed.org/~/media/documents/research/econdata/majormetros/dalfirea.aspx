--- v8 (2026-07-27)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{33E38820-4265-4BD8-956B-0B77F2AECDC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{35A25B68-6654-403F-900A-488FC977BD8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9A0442C4-B504-4E8B-A6AF-977682BA852B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{528D70DB-3845-4E53-A3AC-359042DE7DBC}"/>
   </bookViews>
   <sheets>
     <sheet name="dalfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CB14019-3FE8-469D-BBE6-E0018A39FEE5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19047ECD-E066-4C8C-9C9F-F3A13B57EF97}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>130.61608673999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>131.83007631000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.2139895700000238</v>
       </c>
       <c r="D7" s="5">
         <v>11.741378267779879</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>131.4581101</v>
       </c>
       <c r="C8" s="5">
         <v>-0.37196621000001073</v>
       </c>
       <c r="D8" s="5">
         <v>-3.3338168421431336</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>133.28191357</v>
       </c>
       <c r="C9" s="5">
         <v>1.8238034700000014</v>
       </c>
       <c r="D9" s="5">
         <v>17.97935576762</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>133.73684148999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.45492791999998872</v>
       </c>
       <c r="D10" s="5">
         <v>4.1737054582362543</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>134.05877287999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.32193139000000315</v>
       </c>
       <c r="D11" s="5">
         <v>2.9271935804111804</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>133.27292029</v>
       </c>
       <c r="C12" s="5">
         <v>-0.78585258999999041</v>
       </c>
       <c r="D12" s="5">
         <v>-6.8119781309473826</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>133.53373331</v>
       </c>
       <c r="C13" s="5">
         <v>0.26081302000000051</v>
       </c>
       <c r="D13" s="5">
         <v>2.3738234403619662</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>133.29683030000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.23690300999999181</v>
       </c>
       <c r="D14" s="5">
         <v>-2.1082764837081269</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>132.74291646</v>
       </c>
       <c r="C15" s="5">
         <v>-0.55391384000000699</v>
       </c>
       <c r="D15" s="5">
         <v>-4.8741842331144429</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>132.71002999999999</v>
       </c>
       <c r="C16" s="5">
         <v>-3.2886460000014495E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-0.29688983875947317</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>132.92585034000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.21582034000002182</v>
       </c>
       <c r="D17" s="5">
         <v>1.9690559329506696</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>132.69704019</v>
       </c>
       <c r="C18" s="5">
         <v>-0.22881015000001526</v>
       </c>
       <c r="D18" s="5">
         <v>-2.0461600615506947</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>132.41199313999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.28504705000000286</v>
       </c>
       <c r="D19" s="5">
         <v>-2.5474871641301577</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>131.55108738999999</v>
       </c>
       <c r="C20" s="5">
         <v>-0.86090575000000058</v>
       </c>
       <c r="D20" s="5">
         <v>-7.5290257987264297</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>132.43247231000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.88138492000001634</v>
       </c>
       <c r="D21" s="5">
         <v>8.3429193030758917</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>132.28326999000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.14920232000000055</v>
       </c>
       <c r="D22" s="5">
         <v>-1.3436093502702584</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>131.51528389000001</v>
       </c>
       <c r="C23" s="5">
         <v>-0.76798610000000167</v>
       </c>
       <c r="D23" s="5">
         <v>-6.7485362280483852</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>132.08699860999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.57171471999998857</v>
       </c>
       <c r="D24" s="5">
         <v>5.3431114067159946</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>132.41839704</v>
       </c>
       <c r="C25" s="5">
         <v>0.33139843000000724</v>
       </c>
       <c r="D25" s="5">
         <v>3.0526236747641322</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>131.95165799</v>
       </c>
       <c r="C26" s="5">
         <v>-0.46673905000000104</v>
       </c>
       <c r="D26" s="5">
         <v>-4.1486348198731315</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>132.36357551</v>
       </c>
       <c r="C27" s="5">
         <v>0.41191752000000292</v>
       </c>
       <c r="D27" s="5">
         <v>3.8110689793217967</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>132.05385987</v>
       </c>
       <c r="C28" s="5">
         <v>-0.3097156400000074</v>
       </c>
       <c r="D28" s="5">
         <v>-2.7720077964705658</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>131.99417745</v>
       </c>
       <c r="C29" s="5">
         <v>-5.9682420000001457E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.54100005161338283</v>
       </c>
       <c r="E29" s="5">
         <v>-0.70089669362051188</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>131.13441535000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.85976209999998332</v>
       </c>
       <c r="D30" s="5">
         <v>-7.5423343008676147</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>130.58231297</v>
       </c>
       <c r="C31" s="5">
         <v>-0.552102380000008</v>
       </c>
       <c r="D31" s="5">
         <v>-4.9368785272308147</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>130.32975640000001</v>
       </c>
       <c r="C32" s="5">
         <v>-0.25255656999999587</v>
       </c>
       <c r="D32" s="5">
         <v>-2.2963654534365552</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>129.53646351</v>
       </c>
       <c r="C33" s="5">
         <v>-0.79329289000000358</v>
       </c>
       <c r="D33" s="5">
         <v>-7.0645445435805758</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>129.48908968999999</v>
       </c>
       <c r="C34" s="5">
         <v>-4.7373820000018441E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-0.43797996107799442</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>128.93521923</v>
       </c>
       <c r="C35" s="5">
         <v>-0.55387045999998463</v>
       </c>
       <c r="D35" s="5">
         <v>-5.0137761019027449</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>129.89655454999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.96133531999998922</v>
       </c>
       <c r="D36" s="5">
         <v>9.3233231429537877</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>128.86890217999999</v>
       </c>
       <c r="C37" s="5">
         <v>-1.0276523699999984</v>
       </c>
       <c r="D37" s="5">
         <v>-9.091191668633714</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>128.64517369000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.22372848999998496</v>
       </c>
       <c r="D38" s="5">
         <v>-2.0635345757788914</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>128.18524471000001</v>
       </c>
       <c r="C39" s="5">
         <v>-0.45992898000000082</v>
       </c>
       <c r="D39" s="5">
         <v>-4.2068466605754917</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>128.23363749999999</v>
       </c>
       <c r="C40" s="5">
         <v>4.8392789999979868E-2</v>
       </c>
       <c r="D40" s="5">
         <v>0.45396861206035144</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>127.69960483</v>
       </c>
       <c r="C41" s="5">
         <v>-0.53403266999998777</v>
       </c>
       <c r="D41" s="5">
         <v>-4.8845429175175425</v>
       </c>
       <c r="E41" s="5">
         <v>-3.2536076234323308</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>130.76353473</v>
       </c>
       <c r="C42" s="5">
         <v>3.0639299000000051</v>
       </c>
       <c r="D42" s="5">
         <v>32.912302102963785</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>130.72025113999999</v>
       </c>
       <c r="C43" s="5">
         <v>-4.3283590000015693E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-0.39648555809000952</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>130.59383466</v>
       </c>
       <c r="C44" s="5">
         <v>-0.12641647999998895</v>
       </c>
       <c r="D44" s="5">
         <v>-1.1543390638520279</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>130.64329509999999</v>
       </c>
       <c r="C45" s="5">
         <v>4.9460439999990058E-2</v>
       </c>
       <c r="D45" s="5">
         <v>0.45542975415140408</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>130.45290696000001</v>
       </c>
       <c r="C46" s="5">
         <v>-0.19038813999998183</v>
       </c>
       <c r="D46" s="5">
         <v>-1.734826351060581</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>130.78904878</v>
       </c>
       <c r="C47" s="5">
         <v>0.3361418199999946</v>
       </c>
       <c r="D47" s="5">
         <v>3.1362745847500539</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>132.13176399</v>
       </c>
       <c r="C48" s="5">
         <v>1.3427152099999944</v>
       </c>
       <c r="D48" s="5">
         <v>13.039498269967019</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>132.46410907000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.33234508000001028</v>
       </c>
       <c r="D49" s="5">
         <v>3.0604130209786584</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>132.74592376000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.28181469000000448</v>
       </c>
       <c r="D50" s="5">
         <v>2.5830611032702677</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>133.02453152000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.27860775999999987</v>
       </c>
       <c r="D51" s="5">
         <v>2.5478427933125047</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>133.47999822</v>
       </c>
       <c r="C52" s="5">
         <v>0.45546669999998812</v>
       </c>
       <c r="D52" s="5">
         <v>4.18697982069971</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>134.03649558999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.55649736999998822</v>
       </c>
       <c r="D53" s="5">
         <v>5.1193020997565508</v>
       </c>
       <c r="E53" s="5">
         <v>4.9623417147108384</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>135.07673417999999</v>
       </c>
       <c r="C54" s="5">
         <v>1.0402385900000013</v>
       </c>
       <c r="D54" s="5">
         <v>9.721022947898561</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>135.76177708</v>
       </c>
       <c r="C55" s="5">
         <v>0.68504290000001333</v>
       </c>
       <c r="D55" s="5">
         <v>6.2584670944726639</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>136.31235717999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.55058009999999058</v>
       </c>
       <c r="D56" s="5">
         <v>4.9766151180311358</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>136.84333530000001</v>
       </c>
       <c r="C57" s="5">
         <v>0.53097812000001454</v>
       </c>
       <c r="D57" s="5">
         <v>4.7758214306539148</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>137.12048142</v>
       </c>
       <c r="C58" s="5">
         <v>0.27714611999999761</v>
       </c>
       <c r="D58" s="5">
         <v>2.4575916513470242</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>136.71077514000001</v>
       </c>
       <c r="C59" s="5">
         <v>-0.40970627999999465</v>
       </c>
       <c r="D59" s="5">
         <v>-3.5271749265570751</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>135.64069845</v>
       </c>
       <c r="C60" s="5">
         <v>-1.0700766900000076</v>
       </c>
       <c r="D60" s="5">
         <v>-8.9987704656920968</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>135.35436559999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.28633285000000797</v>
       </c>
       <c r="D61" s="5">
         <v>-2.5039539445971482</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>135.53456408</v>
       </c>
       <c r="C62" s="5">
         <v>0.18019848000000138</v>
       </c>
       <c r="D62" s="5">
         <v>1.6093205529336796</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>136.05726845000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.5227043700000138</v>
       </c>
       <c r="D63" s="5">
         <v>4.7273735017426155</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>136.20908599000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.15181753999999614</v>
       </c>
       <c r="D64" s="5">
         <v>1.3472509160592283</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>136.44015830999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.23107231999998135</v>
       </c>
       <c r="D65" s="5">
         <v>2.0548459771409178</v>
       </c>
       <c r="E65" s="5">
         <v>1.7932897375596113</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>136.64577409</v>
       </c>
       <c r="C66" s="5">
         <v>0.20561578000001646</v>
       </c>
       <c r="D66" s="5">
         <v>1.8234685997418953</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>136.7342788</v>
       </c>
       <c r="C67" s="5">
         <v>8.8504709999995157E-2</v>
       </c>
       <c r="D67" s="5">
         <v>0.78000808434648405</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>136.96905149</v>
       </c>
       <c r="C68" s="5">
         <v>0.23477268999999978</v>
       </c>
       <c r="D68" s="5">
         <v>2.0799685833973847</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>137.38367151</v>
       </c>
       <c r="C69" s="5">
         <v>0.41462002000000098</v>
       </c>
       <c r="D69" s="5">
         <v>3.6936215225521929</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>137.47992905000001</v>
       </c>
       <c r="C70" s="5">
         <v>9.6257540000010522E-2</v>
       </c>
       <c r="D70" s="5">
         <v>0.84402468793840502</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>138.04064194</v>
       </c>
       <c r="C71" s="5">
         <v>0.56071288999999069</v>
       </c>
       <c r="D71" s="5">
         <v>5.0055009130199668</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>138.24938177999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.20873983999999268</v>
       </c>
       <c r="D72" s="5">
         <v>1.8297627509253456</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>138.67825157999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.42886980000000108</v>
       </c>
       <c r="D73" s="5">
         <v>3.7867507148540813</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>139.87788916</v>
       </c>
       <c r="C74" s="5">
         <v>1.199637580000001</v>
       </c>
       <c r="D74" s="5">
         <v>10.889020825914875</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>138.27165249000001</v>
       </c>
       <c r="C75" s="5">
         <v>-1.606236669999987</v>
       </c>
       <c r="D75" s="5">
         <v>-12.941937291093019</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>138.89957133999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.62791884999998615</v>
       </c>
       <c r="D76" s="5">
         <v>5.5876265573164385</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>139.65617828000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.75660694000001172</v>
       </c>
       <c r="D77" s="5">
         <v>6.7360125157680972</v>
       </c>
       <c r="E77" s="5">
         <v>2.3570919367397858</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>139.88062991999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.22445163999998385</v>
       </c>
       <c r="D78" s="5">
         <v>1.9457471024610262</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>140.20719908999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.32656916999999908</v>
       </c>
       <c r="D79" s="5">
         <v>2.8378076686576881</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>140.67939003000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.4721909400000186</v>
       </c>
       <c r="D80" s="5">
         <v>4.1170745413668497</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>139.63774011999999</v>
       </c>
       <c r="C81" s="5">
         <v>-1.0416499100000181</v>
       </c>
       <c r="D81" s="5">
         <v>-8.5322448770018156</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>139.98956208000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.35182196000002364</v>
       </c>
       <c r="D82" s="5">
         <v>3.0656911610796422</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>140.75673577000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.7671736899999928</v>
       </c>
       <c r="D83" s="5">
         <v>6.7781473352114707</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>140.07869131000001</v>
       </c>
       <c r="C84" s="5">
         <v>-0.6780444599999953</v>
       </c>
       <c r="D84" s="5">
         <v>-5.6298452274342603</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>141.67296514</v>
       </c>
       <c r="C85" s="5">
         <v>1.5942738299999917</v>
       </c>
       <c r="D85" s="5">
         <v>14.545727388093898</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>142.26925605</v>
       </c>
       <c r="C86" s="5">
         <v>0.59629090999999335</v>
       </c>
       <c r="D86" s="5">
         <v>5.1692855395561121</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>142.96667285000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.69741680000001338</v>
       </c>
       <c r="D87" s="5">
         <v>6.0437305246638484</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>144.20891724000001</v>
       </c>
       <c r="C88" s="5">
         <v>1.2422443899999962</v>
       </c>
       <c r="D88" s="5">
         <v>10.939874199161515</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>144.19110147999999</v>
       </c>
       <c r="C89" s="5">
         <v>-1.7815760000019054E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-0.14814889331933312</v>
       </c>
       <c r="E89" s="5">
         <v>3.2472055700305757</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>146.00658948</v>
       </c>
       <c r="C90" s="5">
         <v>1.8154880000000162</v>
       </c>
       <c r="D90" s="5">
         <v>16.200491576320573</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>146.64780902999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.6412195499999882</v>
       </c>
       <c r="D91" s="5">
         <v>5.3992371907320313</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>147.07482836</v>
       </c>
       <c r="C92" s="5">
         <v>0.42701933000000736</v>
       </c>
       <c r="D92" s="5">
         <v>3.5507518454697351</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>149.03210734000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.9572789800000123</v>
       </c>
       <c r="D93" s="5">
         <v>17.191984140157967</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>150.32307241999999</v>
       </c>
       <c r="C94" s="5">
         <v>1.2909650799999781</v>
       </c>
       <c r="D94" s="5">
         <v>10.904613749180236</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>151.45233614</v>
       </c>
       <c r="C95" s="5">
         <v>1.1292637200000115</v>
       </c>
       <c r="D95" s="5">
         <v>9.3966433335739286</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>150.45362985</v>
       </c>
       <c r="C96" s="5">
         <v>-0.99870629000000122</v>
       </c>
       <c r="D96" s="5">
         <v>-7.6322595169376894</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>151.98339318000001</v>
       </c>
       <c r="C97" s="5">
         <v>1.5297633300000086</v>
       </c>
       <c r="D97" s="5">
         <v>12.907189222582517</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>153.20927515</v>
       </c>
       <c r="C98" s="5">
         <v>1.225881969999989</v>
       </c>
       <c r="D98" s="5">
         <v>10.120217009505694</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>154.46522762999999</v>
       </c>
       <c r="C99" s="5">
         <v>1.2559524799999906</v>
       </c>
       <c r="D99" s="5">
         <v>10.293025562275604</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>156.60725386999999</v>
       </c>
       <c r="C100" s="5">
         <v>2.142026240000007</v>
       </c>
       <c r="D100" s="5">
         <v>17.970588384521523</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>157.02757206999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.42031819999999698</v>
       </c>
       <c r="D101" s="5">
         <v>3.2686497436860584</v>
       </c>
       <c r="E101" s="5">
         <v>8.9024013675216285</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>158.06207112999999</v>
       </c>
       <c r="C102" s="5">
         <v>1.0344990600000017</v>
       </c>
       <c r="D102" s="5">
         <v>8.1984478447508558</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>159.30742323000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.2453521000000194</v>
       </c>
       <c r="D103" s="5">
         <v>9.8753158970554153</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>160.48134911</v>
       </c>
       <c r="C104" s="5">
         <v>1.1739258799999845</v>
       </c>
       <c r="D104" s="5">
         <v>9.2100593951772289</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>161.40699484000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.9256457300000136</v>
       </c>
       <c r="D105" s="5">
         <v>7.1453727773967302</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>162.38395061</v>
       </c>
       <c r="C106" s="5">
         <v>0.97695576999998934</v>
       </c>
       <c r="D106" s="5">
         <v>7.5100383688528227</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>162.60055796</v>
       </c>
       <c r="C107" s="5">
         <v>0.21660735000000386</v>
       </c>
       <c r="D107" s="5">
         <v>1.6125011643818521</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>164.41562447000001</v>
       </c>
       <c r="C108" s="5">
         <v>1.8150665100000083</v>
       </c>
       <c r="D108" s="5">
         <v>14.249065735460253</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>165.34518541</v>
       </c>
       <c r="C109" s="5">
         <v>0.92956093999998757</v>
       </c>
       <c r="D109" s="5">
         <v>6.9994649169042411</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>165.91298207</v>
       </c>
       <c r="C110" s="5">
         <v>0.56779665999999906</v>
       </c>
       <c r="D110" s="5">
         <v>4.1995371068389353</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>166.70207454999999</v>
       </c>
       <c r="C111" s="5">
         <v>0.78909247999999366</v>
       </c>
       <c r="D111" s="5">
         <v>5.8589599573842799</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>166.82973250000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.1276579500000139</v>
       </c>
       <c r="D112" s="5">
         <v>0.92282232609173231</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>167.57845438999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.74872188999998457</v>
       </c>
       <c r="D113" s="5">
         <v>5.5204719530394852</v>
       </c>
       <c r="E113" s="5">
         <v>6.7191272086258857</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>167.09012888999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.48832550000000197</v>
       </c>
       <c r="D114" s="5">
         <v>-3.441310664418773</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>166.93266202999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.15746685999999954</v>
       </c>
       <c r="D115" s="5">
         <v>-1.1250447755505544</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>167.52633549999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.59367346999999882</v>
       </c>
       <c r="D116" s="5">
         <v>4.3521105044008968</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>167.70933805000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.18300255000002608</v>
       </c>
       <c r="D117" s="5">
         <v>1.3187614433459505</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>167.64846790000001</v>
       </c>
       <c r="C118" s="5">
         <v>-6.0870149999999512E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-0.43467194125883513</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>167.66655567999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.8087779999973463E-2</v>
       </c>
       <c r="D119" s="5">
         <v>0.12954619195830741</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>168.65505132000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.98849564000002488</v>
       </c>
       <c r="D120" s="5">
         <v>7.3086973640387631</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>168.70825293999999</v>
       </c>
       <c r="C121" s="5">
         <v>5.3201619999981631E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.37919305080045262</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>168.29797353000001</v>
       </c>
       <c r="C122" s="5">
         <v>-0.41027940999998691</v>
       </c>
       <c r="D122" s="5">
         <v>-2.879546216373019</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>168.16299312999999</v>
       </c>
       <c r="C123" s="5">
         <v>-0.13498040000001765</v>
       </c>
       <c r="D123" s="5">
         <v>-0.95820452496078179</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>167.83408036</v>
       </c>
       <c r="C124" s="5">
         <v>-0.32891276999998809</v>
       </c>
       <c r="D124" s="5">
         <v>-2.3220146520475438</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>167.84392285000001</v>
       </c>
       <c r="C125" s="5">
         <v>9.8424900000111393E-3</v>
       </c>
       <c r="D125" s="5">
         <v>7.0395704317438579E-2</v>
       </c>
       <c r="E125" s="5">
         <v>0.15841443398338928</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>167.55982288999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.28409996000002025</v>
       </c>
       <c r="D126" s="5">
         <v>-2.0123694517706459</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>167.49785007</v>
       </c>
       <c r="C127" s="5">
         <v>-6.1972819999994044E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.44292414968221117</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>167.9650633</v>
       </c>
       <c r="C128" s="5">
         <v>0.4672132299999987</v>
       </c>
       <c r="D128" s="5">
         <v>3.3990745030823222</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>169.01830268000001</v>
       </c>
       <c r="C129" s="5">
         <v>1.0532393800000079</v>
       </c>
       <c r="D129" s="5">
         <v>7.7897185312580497</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>168.45286376000001</v>
       </c>
       <c r="C130" s="5">
         <v>-0.56543891999999119</v>
       </c>
       <c r="D130" s="5">
         <v>-3.9414671328167117</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>168.44540284999999</v>
       </c>
       <c r="C131" s="5">
         <v>-7.4609100000202488E-3</v>
       </c>
       <c r="D131" s="5">
         <v>-5.3135999916942289E-2</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>168.16741748000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.27798536999998191</v>
       </c>
       <c r="D132" s="5">
         <v>-1.9624829319501824</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>167.46267023999999</v>
       </c>
       <c r="C133" s="5">
         <v>-0.70474724000001743</v>
       </c>
       <c r="D133" s="5">
         <v>-4.9145897943579815</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>167.56307365000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.10040341000001263</v>
       </c>
       <c r="D134" s="5">
         <v>0.7218455960346315</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>167.53977839999999</v>
       </c>
       <c r="C135" s="5">
         <v>-2.3295250000018086E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.16670101936547832</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>167.13232575999999</v>
       </c>
       <c r="C136" s="5">
         <v>-0.40745264000000248</v>
       </c>
       <c r="D136" s="5">
         <v>-2.8796496152168838</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>167.33397203000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.20164627000002611</v>
       </c>
       <c r="D137" s="5">
         <v>1.4574541224624316</v>
       </c>
       <c r="E137" s="5">
         <v>-0.30382441695891993</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>166.96615525999999</v>
       </c>
       <c r="C138" s="5">
         <v>-0.36781677000001878</v>
       </c>
       <c r="D138" s="5">
         <v>-2.6060634128224458</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>167.69401654000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.72786128000001327</v>
       </c>
       <c r="D139" s="5">
         <v>5.3584667212456916</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>167.77795745</v>
       </c>
       <c r="C140" s="5">
         <v>8.3940909999995483E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.60232841064331577</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>167.9617484</v>
       </c>
       <c r="C141" s="5">
         <v>0.18379095000000234</v>
       </c>
       <c r="D141" s="5">
         <v>1.3224788299812662</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>168.00867740000001</v>
       </c>
       <c r="C142" s="5">
         <v>4.6929000000005772E-2</v>
       </c>
       <c r="D142" s="5">
         <v>0.33579919855788454</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>169.09606869000001</v>
       </c>
       <c r="C143" s="5">
         <v>1.0873912899999993</v>
       </c>
       <c r="D143" s="5">
         <v>8.0492045748911334</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>168.13871</v>
       </c>
       <c r="C144" s="5">
         <v>-0.95735869000000662</v>
       </c>
       <c r="D144" s="5">
         <v>-6.5863367911550892</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>168.46602701</v>
       </c>
       <c r="C145" s="5">
         <v>0.32731701000000157</v>
       </c>
       <c r="D145" s="5">
         <v>2.3612247290734079</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>168.734701</v>
       </c>
       <c r="C146" s="5">
         <v>0.26867398999999637</v>
       </c>
       <c r="D146" s="5">
         <v>1.930667591040236</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>168.89380305</v>
       </c>
       <c r="C147" s="5">
         <v>0.15910205000000133</v>
       </c>
       <c r="D147" s="5">
         <v>1.137381373773505</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>169.36753877999999</v>
       </c>
       <c r="C148" s="5">
         <v>0.47373572999998714</v>
       </c>
       <c r="D148" s="5">
         <v>3.4183341380037202</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>169.53766028999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.17012151000000131</v>
       </c>
       <c r="D149" s="5">
         <v>1.2120232626910754</v>
       </c>
       <c r="E149" s="5">
         <v>1.3169401486536669</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>170.14227478000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.60461449000001721</v>
       </c>
       <c r="D150" s="5">
         <v>4.3644515585349986</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>169.74656379999999</v>
       </c>
       <c r="C151" s="5">
         <v>-0.39571098000001825</v>
       </c>
       <c r="D151" s="5">
         <v>-2.7554929430908648</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>169.85101893999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.10445513999999889</v>
       </c>
       <c r="D152" s="5">
         <v>0.74093559093484362</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>169.08005141999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.77096751999999924</v>
       </c>
       <c r="D153" s="5">
         <v>-5.3129521975820992</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>169.29903562000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.21898420000002261</v>
       </c>
       <c r="D154" s="5">
         <v>1.5653000977961407</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>169.13253646000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.16649916000000076</v>
       </c>
       <c r="D155" s="5">
         <v>-1.1737917193964997</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>168.82420181000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.30833465000000615</v>
       </c>
       <c r="D156" s="5">
         <v>-2.1658407437345928</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>169.00604146000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.18183965000000057</v>
       </c>
       <c r="D157" s="5">
         <v>1.3001980535107371</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>168.91704515000001</v>
       </c>
       <c r="C158" s="5">
         <v>-8.8996309999998857E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-0.6300769441994869</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>168.50729414</v>
       </c>
       <c r="C159" s="5">
         <v>-0.40975101000000791</v>
       </c>
       <c r="D159" s="5">
         <v>-2.872379552543658</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>168.98594632999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.47865218999999115</v>
       </c>
       <c r="D160" s="5">
         <v>3.4624122007133051</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>168.53316380999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.45278251999999952</v>
       </c>
       <c r="D161" s="5">
         <v>-3.1683288946902977</v>
       </c>
       <c r="E161" s="5">
         <v>-0.59249164951420408</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>168.63634729</v>
       </c>
       <c r="C162" s="5">
         <v>0.10318348000001265</v>
       </c>
       <c r="D162" s="5">
         <v>0.73717225975373779</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>169.13760823000001</v>
       </c>
       <c r="C163" s="5">
         <v>0.50126094000000876</v>
       </c>
       <c r="D163" s="5">
         <v>3.6258197395518055</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>168.52269985999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.6149083700000233</v>
       </c>
       <c r="D164" s="5">
         <v>-4.2764758102614486</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>168.7706632</v>
       </c>
       <c r="C165" s="5">
         <v>0.24796334000001252</v>
       </c>
       <c r="D165" s="5">
         <v>1.7800324829810199</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>169.0790939</v>
       </c>
       <c r="C166" s="5">
         <v>0.30843070000000239</v>
       </c>
       <c r="D166" s="5">
         <v>2.2151939995344039</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>169.01728484</v>
       </c>
       <c r="C167" s="5">
         <v>-6.1809060000001637E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-0.43779466856648241</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>169.40609423999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.38880939999998532</v>
       </c>
       <c r="D168" s="5">
         <v>2.7956901896044162</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>169.78408137</v>
       </c>
       <c r="C169" s="5">
         <v>0.37798713000000816</v>
       </c>
       <c r="D169" s="5">
         <v>2.710601976643856</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>169.72799957000001</v>
       </c>
       <c r="C170" s="5">
         <v>-5.608179999998697E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.39565565955134163</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>169.69606759999999</v>
       </c>
       <c r="C171" s="5">
         <v>-3.1931970000016463E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-0.22552990120989769</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>169.51245360999999</v>
       </c>
       <c r="C172" s="5">
         <v>-0.18361398999999778</v>
       </c>
       <c r="D172" s="5">
         <v>-1.2907209009485943</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>169.76977044</v>
       </c>
       <c r="C173" s="5">
         <v>0.25731683000000771</v>
       </c>
       <c r="D173" s="5">
         <v>1.836863625539098</v>
       </c>
       <c r="E173" s="5">
         <v>0.73374676060442567</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>170.92526488999999</v>
       </c>
       <c r="C174" s="5">
         <v>1.155494449999992</v>
       </c>
       <c r="D174" s="5">
         <v>8.4802812496480797</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>170.68874166000001</v>
       </c>
       <c r="C175" s="5">
         <v>-0.23652322999998887</v>
       </c>
       <c r="D175" s="5">
         <v>-1.6479579679402945</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>170.99409016999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.30534850999998753</v>
       </c>
       <c r="D176" s="5">
         <v>2.1679520520267559</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>171.24185037000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.24776020000001608</v>
       </c>
       <c r="D177" s="5">
         <v>1.7526515243875052</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>171.30480967</v>
       </c>
       <c r="C178" s="5">
         <v>6.2959299999988616E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.44208890967121217</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>171.05644751</v>
       </c>
       <c r="C179" s="5">
         <v>-0.24836215999999922</v>
       </c>
       <c r="D179" s="5">
         <v>-1.7259848094114072</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>172.23848135</v>
       </c>
       <c r="C180" s="5">
         <v>1.1820338400000026</v>
       </c>
       <c r="D180" s="5">
         <v>8.6147659189368611</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>172.53436328999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.2958819399999868</v>
       </c>
       <c r="D181" s="5">
         <v>2.0810232756585556</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>172.37978957000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.15457371999997349</v>
       </c>
       <c r="D182" s="5">
         <v>-1.0697996517183839</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>174.06975600000001</v>
       </c>
       <c r="C183" s="5">
         <v>1.6899664299999984</v>
       </c>
       <c r="D183" s="5">
         <v>12.420028749804835</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>173.81374984999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.25600615000001881</v>
       </c>
       <c r="D184" s="5">
         <v>-1.7506461635231174</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>174.03531981</v>
       </c>
       <c r="C185" s="5">
         <v>0.22156996000001072</v>
       </c>
       <c r="D185" s="5">
         <v>1.5404767987122536</v>
       </c>
       <c r="E185" s="5">
         <v>2.5125494126220449</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>174.08553047000001</v>
       </c>
       <c r="C186" s="5">
         <v>5.0210660000004737E-2</v>
       </c>
       <c r="D186" s="5">
         <v>0.34676003117901644</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>174.17959198</v>
       </c>
       <c r="C187" s="5">
         <v>9.4061509999988857E-2</v>
       </c>
       <c r="D187" s="5">
         <v>0.65031165470259555</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>173.84316325</v>
       </c>
       <c r="C188" s="5">
         <v>-0.3364287299999944</v>
       </c>
       <c r="D188" s="5">
         <v>-2.2933409925573356</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>174.38613928000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.54297603000000549</v>
       </c>
       <c r="D189" s="5">
         <v>3.8131014700756749</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>174.35367633999999</v>
       </c>
       <c r="C190" s="5">
         <v>-3.246294000001626E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.2231580335251615</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>174.88017977000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.52650343000001953</v>
       </c>
       <c r="D191" s="5">
         <v>3.6844869061974928</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>176.43777539000001</v>
       </c>
       <c r="C192" s="5">
         <v>1.5575956200000007</v>
       </c>
       <c r="D192" s="5">
         <v>11.227400572943559</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>177.11825192000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.68047652999999286</v>
       </c>
       <c r="D193" s="5">
         <v>4.7275459279905396</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>178.28644428000001</v>
       </c>
       <c r="C194" s="5">
         <v>1.1681923600000061</v>
       </c>
       <c r="D194" s="5">
         <v>8.2081757774662201</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>179.16644052000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.87999623999999699</v>
       </c>
       <c r="D195" s="5">
         <v>6.086496151875842</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>179.78565040999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.61920988999997917</v>
       </c>
       <c r="D196" s="5">
         <v>4.2270194390940707</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>180.51289463000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.72724422000001709</v>
       </c>
       <c r="D197" s="5">
         <v>4.9635373569889341</v>
       </c>
       <c r="E197" s="5">
         <v>3.7219886325785989</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>181.46532084</v>
       </c>
       <c r="C198" s="5">
         <v>0.95242620999999872</v>
       </c>
       <c r="D198" s="5">
         <v>6.5184714517776632</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>182.16458059999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.69925975999998968</v>
       </c>
       <c r="D199" s="5">
         <v>4.7233600583327151</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>183.25634346999999</v>
       </c>
       <c r="C200" s="5">
         <v>1.0917628699999966</v>
       </c>
       <c r="D200" s="5">
         <v>7.4338013173170792</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>184.43385043999999</v>
       </c>
       <c r="C201" s="5">
         <v>1.177506969999996</v>
       </c>
       <c r="D201" s="5">
         <v>7.9889693337525047</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>184.74105291000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.30720247000002132</v>
       </c>
       <c r="D202" s="5">
         <v>2.0171945254327417</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>185.18737519999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.44632228999998347</v>
       </c>
       <c r="D203" s="5">
         <v>2.9379558443489051</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>184.30868699000001</v>
       </c>
       <c r="C204" s="5">
         <v>-0.87868820999997865</v>
       </c>
       <c r="D204" s="5">
         <v>-5.5475670901633407</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>184.91124106999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.60255407999997601</v>
       </c>
       <c r="D205" s="5">
         <v>3.9944347787177925</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>185.63611294</v>
       </c>
       <c r="C206" s="5">
         <v>0.72487187000001541</v>
       </c>
       <c r="D206" s="5">
         <v>4.8068893788522082</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>186.10094477000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.46483183000000849</v>
       </c>
       <c r="D207" s="5">
         <v>3.0465228387533516</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>186.90190082999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.80095605999997588</v>
       </c>
       <c r="D208" s="5">
         <v>5.2886808216889403</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>187.63330619000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.73140536000002498</v>
       </c>
       <c r="D209" s="5">
         <v>4.7983763679003477</v>
       </c>
       <c r="E209" s="5">
         <v>3.944544557104801</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>187.27985422</v>
       </c>
       <c r="C210" s="5">
         <v>-0.35345197000000894</v>
       </c>
       <c r="D210" s="5">
         <v>-2.2372120220281344</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>187.50136332</v>
       </c>
       <c r="C211" s="5">
         <v>0.22150909999999158</v>
       </c>
       <c r="D211" s="5">
         <v>1.4285942285159781</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>188.10688948000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.6055261600000108</v>
       </c>
       <c r="D212" s="5">
         <v>3.9449193065659305</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>187.60539649</v>
       </c>
       <c r="C213" s="5">
         <v>-0.50149299000000269</v>
       </c>
       <c r="D213" s="5">
         <v>-3.1527046530873015</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>188.30035172999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.69495523999998454</v>
       </c>
       <c r="D214" s="5">
         <v>4.5369088567860372</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>188.84005999999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.53970827000000554</v>
       </c>
       <c r="D215" s="5">
         <v>3.4941928971451874</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>188.29299352000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.54706647999998381</v>
       </c>
       <c r="D216" s="5">
         <v>-3.4215206698391065</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>188.85556491</v>
       </c>
       <c r="C217" s="5">
         <v>0.56257138999998801</v>
       </c>
       <c r="D217" s="5">
         <v>3.6448000121123814</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>188.43491616</v>
       </c>
       <c r="C218" s="5">
         <v>-0.42064874999999802</v>
       </c>
       <c r="D218" s="5">
         <v>-2.6403268134375768</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>188.34775762999999</v>
       </c>
       <c r="C219" s="5">
         <v>-8.7158530000010614E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-0.55363716016839648</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>188.19432276000001</v>
       </c>
       <c r="C220" s="5">
         <v>-0.1534348699999839</v>
       </c>
       <c r="D220" s="5">
         <v>-0.97319514048395117</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>187.84055964999999</v>
       </c>
       <c r="C221" s="5">
         <v>-0.35376311000001692</v>
       </c>
       <c r="D221" s="5">
         <v>-2.2325548501677783</v>
       </c>
       <c r="E221" s="5">
         <v>0.11045664770736874</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>187.79240006000001</v>
       </c>
       <c r="C222" s="5">
         <v>-4.8159589999983154E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-0.3072290923048282</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>188.06435428</v>
       </c>
       <c r="C223" s="5">
         <v>0.2719542199999978</v>
       </c>
       <c r="D223" s="5">
         <v>1.7517053884600786</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>187.60821776</v>
       </c>
       <c r="C224" s="5">
         <v>-0.45613652000000116</v>
       </c>
       <c r="D224" s="5">
         <v>-2.8719997740664249</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>188.03563665999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.42741889999999216</v>
       </c>
       <c r="D225" s="5">
         <v>2.7684214166335375</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>188.60749483000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.57185817000001293</v>
       </c>
       <c r="D226" s="5">
         <v>3.7111334482240466</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>188.13998728000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.46750754999999344</v>
       </c>
       <c r="D227" s="5">
         <v>-2.9342611738975566</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>187.58214788000001</v>
       </c>
       <c r="C228" s="5">
         <v>-0.55783940000000598</v>
       </c>
       <c r="D228" s="5">
         <v>-3.5005743368926256</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>187.20874320999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.37340467000001354</v>
       </c>
       <c r="D229" s="5">
         <v>-2.36276315332693</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>186.53391210000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.6748311099999853</v>
       </c>
       <c r="D230" s="5">
         <v>-4.2409011386089102</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>185.75886012000001</v>
       </c>
       <c r="C231" s="5">
         <v>-0.77505198000000064</v>
       </c>
       <c r="D231" s="5">
         <v>-4.8736428541243271</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>184.84808351999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.9107766000000197</v>
       </c>
       <c r="D232" s="5">
         <v>-5.7275101149544039</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>183.83868090999999</v>
       </c>
       <c r="C233" s="5">
         <v>-1.0094026099999951</v>
       </c>
       <c r="D233" s="5">
         <v>-6.3595880836296743</v>
       </c>
       <c r="E233" s="5">
         <v>-2.130465724472197</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>181.31812127000001</v>
       </c>
       <c r="C234" s="5">
         <v>-2.5205596399999877</v>
       </c>
       <c r="D234" s="5">
         <v>-15.267156013010874</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>181.05376107999999</v>
       </c>
       <c r="C235" s="5">
         <v>-0.2643601900000192</v>
       </c>
       <c r="D235" s="5">
         <v>-1.7356272992433697</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>180.21710239999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.83665867999999932</v>
       </c>
       <c r="D236" s="5">
         <v>-5.4064726810558401</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>182.67672295</v>
       </c>
       <c r="C237" s="5">
         <v>2.459620550000011</v>
       </c>
       <c r="D237" s="5">
         <v>17.66478731422556</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>182.61736748999999</v>
       </c>
       <c r="C238" s="5">
         <v>-5.9355460000006133E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-0.38920888326999803</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>181.93193289000001</v>
       </c>
       <c r="C239" s="5">
         <v>-0.68543459999997935</v>
       </c>
       <c r="D239" s="5">
         <v>-4.4122436749351346</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>181.48692832</v>
       </c>
       <c r="C240" s="5">
         <v>-0.44500457000000893</v>
       </c>
       <c r="D240" s="5">
         <v>-2.8960269206088296</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>181.21825278</v>
       </c>
       <c r="C241" s="5">
         <v>-0.26867554000000382</v>
       </c>
       <c r="D241" s="5">
         <v>-1.7621015900073811</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>181.12680544</v>
       </c>
       <c r="C242" s="5">
         <v>-9.1447340000001986E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-0.60387267912189735</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>180.79742704</v>
       </c>
       <c r="C243" s="5">
         <v>-0.32937839999999596</v>
       </c>
       <c r="D243" s="5">
         <v>-2.1605014245012821</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>181.12162759</v>
       </c>
       <c r="C244" s="5">
         <v>0.32420055000000048</v>
       </c>
       <c r="D244" s="5">
         <v>2.1731535772324229</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>181.19355813000001</v>
       </c>
       <c r="C245" s="5">
         <v>7.1930540000010978E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.4776096458247725</v>
       </c>
       <c r="E245" s="5">
         <v>-1.4388281981281836</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>180.98883703999999</v>
       </c>
       <c r="C246" s="5">
         <v>-0.20472109000002092</v>
       </c>
       <c r="D246" s="5">
         <v>-1.3474233936051627</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>181.03895288999999</v>
       </c>
       <c r="C247" s="5">
         <v>5.0115849999997408E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.3327867860236422</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>180.84239851999999</v>
       </c>
       <c r="C248" s="5">
         <v>-0.1965543700000012</v>
       </c>
       <c r="D248" s="5">
         <v>-1.2950908538186146</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>180.43915874000001</v>
       </c>
       <c r="C249" s="5">
         <v>-0.40323977999997851</v>
       </c>
       <c r="D249" s="5">
         <v>-2.6431705969102604</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>180.75415319999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.31499445999997988</v>
       </c>
       <c r="D250" s="5">
         <v>2.1150831345285059</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>180.30427945</v>
       </c>
       <c r="C251" s="5">
         <v>-0.44987374999999474</v>
       </c>
       <c r="D251" s="5">
         <v>-2.9460987980273634</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>181.07290266999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.76862321999999494</v>
       </c>
       <c r="D252" s="5">
         <v>5.2371666599092093</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>181.41806609</v>
       </c>
       <c r="C253" s="5">
         <v>0.34516342000000577</v>
       </c>
       <c r="D253" s="5">
         <v>2.3115900318999794</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>181.86526169999999</v>
       </c>
       <c r="C254" s="5">
         <v>0.4471956099999943</v>
       </c>
       <c r="D254" s="5">
         <v>2.998434957377194</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>182.91273944</v>
       </c>
       <c r="C255" s="5">
         <v>1.047477740000005</v>
       </c>
       <c r="D255" s="5">
         <v>7.1347663544298667</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>183.19623970999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.28350026999999045</v>
       </c>
       <c r="D256" s="5">
         <v>1.8758421091163324</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>183.62891945000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.43267974000002596</v>
       </c>
       <c r="D257" s="5">
         <v>2.8713129606331211</v>
       </c>
       <c r="E257" s="5">
         <v>1.3440661716310753</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>184.58091422999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.95199477999997839</v>
       </c>
       <c r="D258" s="5">
         <v>6.4017004775525743</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>184.75000675000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.16909252000002084</v>
       </c>
       <c r="D259" s="5">
         <v>1.1048624291991604</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>185.12589575000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.37588900000000081</v>
       </c>
       <c r="D260" s="5">
         <v>2.4690051432876947</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>184.8841299</v>
       </c>
       <c r="C261" s="5">
         <v>-0.24176585000000728</v>
       </c>
       <c r="D261" s="5">
         <v>-1.5559369074514717</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>184.45439207000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.42973782999999344</v>
       </c>
       <c r="D262" s="5">
         <v>-2.753852847653715</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>185.20457572999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.75018365999997627</v>
       </c>
       <c r="D263" s="5">
         <v>4.9911128256469262</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>185.93819449</v>
       </c>
       <c r="C264" s="5">
         <v>0.73361876000001303</v>
       </c>
       <c r="D264" s="5">
         <v>4.8582889125595274</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>186.59420377000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.65600928000000636</v>
       </c>
       <c r="D265" s="5">
         <v>4.3168522338938864</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>187.26614991</v>
       </c>
       <c r="C266" s="5">
         <v>0.67194613999998865</v>
       </c>
       <c r="D266" s="5">
         <v>4.4079557526516711</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>187.57901989000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.31286998000001631</v>
       </c>
       <c r="D267" s="5">
         <v>2.023394023859848</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>187.91164341999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.33262352999997802</v>
       </c>
       <c r="D268" s="5">
         <v>2.1487699938305127</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>188.79925691</v>
       </c>
       <c r="C269" s="5">
         <v>0.88761349000000678</v>
       </c>
       <c r="D269" s="5">
         <v>5.8178853264066577</v>
       </c>
       <c r="E269" s="5">
         <v>2.8156444396046254</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>189.21157224999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.41231533999999215</v>
       </c>
       <c r="D270" s="5">
         <v>2.6523665910517025</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>189.81033925</v>
       </c>
       <c r="C271" s="5">
         <v>0.59876700000000938</v>
       </c>
       <c r="D271" s="5">
         <v>3.8642407866104955</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>190.56112644000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.75078719000001115</v>
       </c>
       <c r="D272" s="5">
         <v>4.8511869670139207</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>191.34762402000001</v>
       </c>
       <c r="C273" s="5">
         <v>0.78649758000000247</v>
       </c>
       <c r="D273" s="5">
         <v>5.0667143077923082</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>192.16632758</v>
       </c>
       <c r="C274" s="5">
         <v>0.81870355999998878</v>
       </c>
       <c r="D274" s="5">
         <v>5.256905996430361</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>193.27356474999999</v>
       </c>
       <c r="C275" s="5">
         <v>1.1072371699999906</v>
       </c>
       <c r="D275" s="5">
         <v>7.1376202729996896</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>192.77767252000001</v>
       </c>
       <c r="C276" s="5">
         <v>-0.49589222999998128</v>
       </c>
       <c r="D276" s="5">
         <v>-3.0358246810995193</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>193.17976003000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.4020875100000012</v>
       </c>
       <c r="D277" s="5">
         <v>2.5318223159898734</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>194.08057817</v>
       </c>
       <c r="C278" s="5">
         <v>0.90081813999998417</v>
       </c>
       <c r="D278" s="5">
         <v>5.741498487595087</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>195.37092455000001</v>
       </c>
       <c r="C279" s="5">
         <v>1.2903463800000168</v>
       </c>
       <c r="D279" s="5">
         <v>8.2765109862683151</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>196.23854793000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.86762337999999772</v>
       </c>
       <c r="D280" s="5">
         <v>5.4611928331718795</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>197.23332771</v>
       </c>
       <c r="C281" s="5">
         <v>0.99477977999998757</v>
       </c>
       <c r="D281" s="5">
         <v>6.2555849303630895</v>
       </c>
       <c r="E281" s="5">
         <v>4.4672160992776044</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>198.01038258</v>
       </c>
       <c r="C282" s="5">
         <v>0.77705487000000062</v>
       </c>
       <c r="D282" s="5">
         <v>4.8315310105286668</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>199.09677976</v>
       </c>
       <c r="C283" s="5">
         <v>1.0863971800000058</v>
       </c>
       <c r="D283" s="5">
         <v>6.7862347761414421</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>200.38913579000001</v>
       </c>
       <c r="C284" s="5">
         <v>1.2923560300000076</v>
       </c>
       <c r="D284" s="5">
         <v>8.0735056955741022</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>200.38032405999999</v>
       </c>
       <c r="C285" s="5">
         <v>-8.8117300000192245E-3</v>
       </c>
       <c r="D285" s="5">
         <v>-5.2754950869204897E-2</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>202.01813242</v>
       </c>
       <c r="C286" s="5">
         <v>1.6378083600000082</v>
       </c>
       <c r="D286" s="5">
         <v>10.261355553414585</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>203.46358859</v>
       </c>
       <c r="C287" s="5">
         <v>1.4454561699999999</v>
       </c>
       <c r="D287" s="5">
         <v>8.9321758186476465</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>204.50633932</v>
       </c>
       <c r="C288" s="5">
         <v>1.0427507299999945</v>
       </c>
       <c r="D288" s="5">
         <v>6.3263479973877823</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>205.22873268999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.72239336999999182</v>
       </c>
       <c r="D289" s="5">
         <v>4.3221818280804403</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>205.55830186</v>
       </c>
       <c r="C290" s="5">
         <v>0.3295691700000134</v>
       </c>
       <c r="D290" s="5">
         <v>1.9441467423746195</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>205.86317933999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.3048774799999876</v>
       </c>
       <c r="D291" s="5">
         <v>1.7943921230872961</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>206.81774361000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.95456427000002009</v>
       </c>
       <c r="D292" s="5">
         <v>5.7083853492696068</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>207.11090417</v>
       </c>
       <c r="C293" s="5">
         <v>0.2931605599999898</v>
       </c>
       <c r="D293" s="5">
         <v>1.7143031154955413</v>
       </c>
       <c r="E293" s="5">
         <v>5.0080666258003781</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>207.25194619000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.14104202000001465</v>
       </c>
       <c r="D294" s="5">
         <v>0.82026482904491438</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>207.63520410999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.38325791999997705</v>
       </c>
       <c r="D295" s="5">
         <v>2.2417936964327589</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>208.04441772999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.40921362000000272</v>
       </c>
       <c r="D296" s="5">
         <v>2.3908002785401283</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>208.69585465</v>
       </c>
       <c r="C297" s="5">
         <v>0.65143692000000897</v>
       </c>
       <c r="D297" s="5">
         <v>3.8228784881072064</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>208.80277215000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.10691750000000866</v>
       </c>
       <c r="D298" s="5">
         <v>0.61651025336526555</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>209.17429934</v>
       </c>
       <c r="C299" s="5">
         <v>0.37152718999999479</v>
       </c>
       <c r="D299" s="5">
         <v>2.1562053108222567</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>210.75736674999999</v>
       </c>
       <c r="C300" s="5">
         <v>1.583067409999984</v>
       </c>
       <c r="D300" s="5">
         <v>9.4695392102202458</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>211.33624721999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.57888047000000142</v>
       </c>
       <c r="D301" s="5">
         <v>3.3462516573902867</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>211.32147545999999</v>
       </c>
       <c r="C302" s="5">
         <v>-1.4771760000002132E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-8.38441077370633E-2</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>212.99222119999999</v>
       </c>
       <c r="C303" s="5">
         <v>1.670745740000001</v>
       </c>
       <c r="D303" s="5">
         <v>9.911035637812148</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>213.65751993000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.66529873000001771</v>
       </c>
       <c r="D304" s="5">
         <v>3.8133686145856993</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>213.90613368000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.24861375000000407</v>
       </c>
       <c r="D305" s="5">
         <v>1.4053015001041613</v>
       </c>
       <c r="E305" s="5">
         <v>3.2809617326678087</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>214.90776557000001</v>
       </c>
       <c r="C306" s="5">
         <v>1.0016318899999987</v>
       </c>
       <c r="D306" s="5">
         <v>5.7660899509647034</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>215.45269296999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.54492739999997752</v>
       </c>
       <c r="D307" s="5">
         <v>3.0855556028040132</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>215.89460245000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.44190948000002095</v>
       </c>
       <c r="D308" s="5">
         <v>2.4892454399206398</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>216.42200858000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.5274061300000028</v>
       </c>
       <c r="D309" s="5">
         <v>2.9711737645341518</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>217.02167054</v>
       </c>
       <c r="C310" s="5">
         <v>0.59966195999999172</v>
       </c>
       <c r="D310" s="5">
         <v>3.3761005096715646</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>217.44583999</v>
       </c>
       <c r="C311" s="5">
         <v>0.42416944999999373</v>
       </c>
       <c r="D311" s="5">
         <v>2.3707808084899584</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>217.94105113000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.49521114000000921</v>
       </c>
       <c r="D312" s="5">
         <v>2.7673723416647533</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>218.24333135000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.3022802200000001</v>
       </c>
       <c r="D313" s="5">
         <v>1.6771332980517695</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>218.96080297</v>
       </c>
       <c r="C314" s="5">
         <v>0.71747161999999776</v>
       </c>
       <c r="D314" s="5">
         <v>4.0170990140934837</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>218.90291404999999</v>
       </c>
       <c r="C315" s="5">
         <v>-5.7888920000010557E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-0.3167954313031518</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>219.34454572999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.44163168000000042</v>
       </c>
       <c r="D316" s="5">
         <v>2.4480177659738533</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>219.91361481000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.56906908000001977</v>
       </c>
       <c r="D317" s="5">
         <v>3.1580993990768302</v>
       </c>
       <c r="E317" s="5">
         <v>2.8084660437961428</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>221.74488095000001</v>
       </c>
       <c r="C318" s="5">
         <v>1.8312661399999968</v>
       </c>
       <c r="D318" s="5">
         <v>10.463252409080859</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>221.73524972999999</v>
       </c>
       <c r="C319" s="5">
         <v>-9.6312200000170378E-3</v>
       </c>
       <c r="D319" s="5">
         <v>-5.2108095735192705E-2</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>221.86607953000001</v>
       </c>
       <c r="C320" s="5">
         <v>0.13082980000001498</v>
       </c>
       <c r="D320" s="5">
         <v>0.71033468134911182</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>223.18381994999999</v>
       </c>
       <c r="C321" s="5">
         <v>1.3177404199999785</v>
       </c>
       <c r="D321" s="5">
         <v>7.3647130274172135</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>224.62878985</v>
       </c>
       <c r="C322" s="5">
         <v>1.444969900000018</v>
       </c>
       <c r="D322" s="5">
         <v>8.0519304331480246</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>224.46837875</v>
       </c>
       <c r="C323" s="5">
         <v>-0.16041110000000458</v>
       </c>
       <c r="D323" s="5">
         <v>-0.85358191365393354</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>225.36883170999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.90045295999999553</v>
       </c>
       <c r="D324" s="5">
         <v>4.9214303071367205</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>225.93265360999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.56382189999999355</v>
       </c>
       <c r="D325" s="5">
         <v>3.0437838817904961</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>227.04200311</v>
       </c>
       <c r="C326" s="5">
         <v>1.1093495000000075</v>
       </c>
       <c r="D326" s="5">
         <v>6.0538596775790765</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>227.67003500999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.62803189999999631</v>
       </c>
       <c r="D327" s="5">
         <v>3.3703471813212538</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>228.70198703</v>
       </c>
       <c r="C328" s="5">
         <v>1.0319520200000056</v>
       </c>
       <c r="D328" s="5">
         <v>5.5768652289050147</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>229.80882212</v>
       </c>
       <c r="C329" s="5">
         <v>1.1068350900000041</v>
       </c>
       <c r="D329" s="5">
         <v>5.9646740531974496</v>
       </c>
       <c r="E329" s="5">
         <v>4.4995883126877745</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>230.04764096</v>
       </c>
       <c r="C330" s="5">
         <v>0.23881883999999332</v>
       </c>
       <c r="D330" s="5">
         <v>1.254200315854237</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>230.66629427000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.61865331000001333</v>
       </c>
       <c r="D331" s="5">
         <v>3.2752497045446916</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>231.86511723000001</v>
       </c>
       <c r="C332" s="5">
         <v>1.1988229600000011</v>
       </c>
       <c r="D332" s="5">
         <v>6.4180592140610893</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>233.24880408999999</v>
       </c>
       <c r="C333" s="5">
         <v>1.3836868599999832</v>
       </c>
       <c r="D333" s="5">
         <v>7.4009471061413201</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>233.92812223000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.67931814000002078</v>
       </c>
       <c r="D334" s="5">
         <v>3.5514316984281979</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>234.36589946000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.43777722999999469</v>
       </c>
       <c r="D335" s="5">
         <v>2.2689605946626612</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>234.60842955000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.24253009000000247</v>
       </c>
       <c r="D336" s="5">
         <v>1.2488945498327242</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>234.5611897</v>
       </c>
       <c r="C337" s="5">
         <v>-4.7239850000011074E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-0.2413599664765731</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>237.19118366999999</v>
       </c>
       <c r="C338" s="5">
         <v>2.6299939699999868</v>
       </c>
       <c r="D338" s="5">
         <v>14.31642648926128</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>236.68852046999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.50266320000000064</v>
       </c>
       <c r="D339" s="5">
         <v>-2.5136455080196574</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>235.86205645000001</v>
       </c>
       <c r="C340" s="5">
         <v>-0.82646401999997465</v>
       </c>
       <c r="D340" s="5">
         <v>-4.1105935370826412</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>236.45570563000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.59364917999999989</v>
       </c>
       <c r="D341" s="5">
         <v>3.0624840345808924</v>
       </c>
       <c r="E341" s="5">
         <v>2.8923535000449974</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>236.73780246999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.28209683999997992</v>
       </c>
       <c r="D342" s="5">
         <v>1.4410575500930722</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>236.93042498</v>
       </c>
       <c r="C343" s="5">
         <v>0.19262251000000674</v>
       </c>
       <c r="D343" s="5">
         <v>0.98076532224289359</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>236.68676656</v>
       </c>
       <c r="C344" s="5">
         <v>-0.24365842000000271</v>
       </c>
       <c r="D344" s="5">
         <v>-1.2271195178699457</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>236.37621147999999</v>
       </c>
       <c r="C345" s="5">
         <v>-0.31055508000000032</v>
       </c>
       <c r="D345" s="5">
         <v>-1.5631988199052427</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>237.4620458</v>
       </c>
       <c r="C346" s="5">
         <v>1.0858343200000036</v>
       </c>
       <c r="D346" s="5">
         <v>5.6538307213015893</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>238.38319906000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.92115326000001119</v>
       </c>
       <c r="D347" s="5">
         <v>4.7556034604216535</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>238.73519593</v>
       </c>
       <c r="C348" s="5">
         <v>0.35199686999999358</v>
       </c>
       <c r="D348" s="5">
         <v>1.7863825778444253</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>239.58389614999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.84870021999998357</v>
       </c>
       <c r="D349" s="5">
         <v>4.3503895578362206</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>240.25109957000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.6672034200000212</v>
       </c>
       <c r="D350" s="5">
         <v>3.3934744479752643</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>241.73688924999999</v>
       </c>
       <c r="C351" s="5">
         <v>1.4857896799999821</v>
       </c>
       <c r="D351" s="5">
         <v>7.6788830341187886</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>242.69501534</v>
       </c>
       <c r="C352" s="5">
         <v>0.95812609000000748</v>
       </c>
       <c r="D352" s="5">
         <v>4.8612736970179204</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>243.58375597</v>
       </c>
       <c r="C353" s="5">
         <v>0.88874063000000092</v>
       </c>
       <c r="D353" s="5">
         <v>4.4839531118704867</v>
       </c>
       <c r="E353" s="5">
         <v>3.0145393704957835</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>244.53410212</v>
       </c>
       <c r="C354" s="5">
         <v>0.95034615000000144</v>
       </c>
       <c r="D354" s="5">
         <v>4.7836025167689256</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>245.93111952000001</v>
       </c>
       <c r="C355" s="5">
         <v>1.39701740000001</v>
       </c>
       <c r="D355" s="5">
         <v>7.0751376790502807</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>247.11097699000001</v>
       </c>
       <c r="C356" s="5">
         <v>1.1798574700000017</v>
       </c>
       <c r="D356" s="5">
         <v>5.9113763291889221</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>247.57921579999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.46823880999997414</v>
       </c>
       <c r="D357" s="5">
         <v>2.2976701796590504</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>248.80897228000001</v>
       </c>
       <c r="C358" s="5">
         <v>1.2297564800000202</v>
       </c>
       <c r="D358" s="5">
         <v>6.1261116552695283</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>250.34361021999999</v>
       </c>
       <c r="C359" s="5">
         <v>1.5346379399999819</v>
       </c>
       <c r="D359" s="5">
         <v>7.6578451430956651</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>251.63073539000001</v>
       </c>
       <c r="C360" s="5">
         <v>1.2871251700000244</v>
       </c>
       <c r="D360" s="5">
         <v>6.3472124778663597</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>253.13206525999999</v>
       </c>
       <c r="C361" s="5">
         <v>1.501329869999978</v>
       </c>
       <c r="D361" s="5">
         <v>7.3993635485122944</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>253.48019997</v>
       </c>
       <c r="C362" s="5">
         <v>0.34813471000001073</v>
       </c>
       <c r="D362" s="5">
         <v>1.6629114719922011</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>253.74216863000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.26196866000000796</v>
       </c>
       <c r="D363" s="5">
         <v>1.2472589782095866</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>254.75490128000001</v>
       </c>
       <c r="C364" s="5">
         <v>1.0127326500000038</v>
       </c>
       <c r="D364" s="5">
         <v>4.8959719554125369</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>255.82130079999999</v>
       </c>
       <c r="C365" s="5">
         <v>1.0663995199999761</v>
       </c>
       <c r="D365" s="5">
         <v>5.1404559477808753</v>
       </c>
       <c r="E365" s="5">
         <v>5.0239576860401147</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>257.06084695999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.2395461600000033</v>
       </c>
       <c r="D366" s="5">
         <v>5.9719130573164358</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>258.03766352999997</v>
       </c>
       <c r="C367" s="5">
         <v>0.97681656999998268</v>
       </c>
       <c r="D367" s="5">
         <v>4.6564502739781632</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>258.25105539999998</v>
       </c>
       <c r="C368" s="5">
         <v>0.21339187000000948</v>
       </c>
       <c r="D368" s="5">
         <v>0.99690162974748198</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>252.97394183</v>
       </c>
       <c r="C369" s="5">
         <v>-5.2771135699999832</v>
       </c>
       <c r="D369" s="5">
         <v>-21.944376863035409</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>253.85769468000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.88375285000000758</v>
       </c>
       <c r="D370" s="5">
         <v>4.2736381427195935</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>254.03588693</v>
       </c>
       <c r="C371" s="5">
         <v>0.17819224999999506</v>
       </c>
       <c r="D371" s="5">
         <v>0.84558461692891829</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>253.48297685</v>
       </c>
       <c r="C372" s="5">
         <v>-0.55291008000000375</v>
       </c>
       <c r="D372" s="5">
         <v>-2.5807650004449845</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>255.38538005000001</v>
       </c>
       <c r="C373" s="5">
         <v>1.9024032000000091</v>
       </c>
       <c r="D373" s="5">
         <v>9.3872731075276938</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>256.82056467000001</v>
       </c>
       <c r="C374" s="5">
         <v>1.4351846200000011</v>
       </c>
       <c r="D374" s="5">
         <v>6.9560060814496394</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>259.81945543</v>
       </c>
       <c r="C375" s="5">
         <v>2.9988907599999948</v>
       </c>
       <c r="D375" s="5">
         <v>14.948275412201584</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>260.90925069000002</v>
       </c>
       <c r="C376" s="5">
         <v>1.0897952600000167</v>
       </c>
       <c r="D376" s="5">
         <v>5.1510738747670093</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>262.12669068000002</v>
       </c>
       <c r="C377" s="5">
         <v>1.2174399900000026</v>
       </c>
       <c r="D377" s="5">
         <v>5.7453319813860038</v>
       </c>
       <c r="E377" s="5">
         <v>2.4647634345857483</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>263.52696909999997</v>
       </c>
       <c r="C378" s="5">
         <v>1.4002784199999496</v>
       </c>
       <c r="D378" s="5">
         <v>6.602126934138508</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>263.90488142999999</v>
       </c>
       <c r="C379" s="5">
         <v>0.37791233000001512</v>
       </c>
       <c r="D379" s="5">
         <v>1.734504832837036</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>266.36775922999999</v>
       </c>
       <c r="C380" s="5">
         <v>2.4628778000000011</v>
       </c>
       <c r="D380" s="5">
         <v>11.792020796584545</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>266.64906051999998</v>
       </c>
       <c r="C381" s="5">
         <v>0.2813012899999876</v>
       </c>
       <c r="D381" s="5">
         <v>1.2746630557672667</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>267.06799390999998</v>
       </c>
       <c r="C382" s="5">
         <v>0.41893339000000651</v>
       </c>
       <c r="D382" s="5">
         <v>1.9017015757376354</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>267.75674600999997</v>
       </c>
       <c r="C383" s="5">
         <v>0.68875209999998788</v>
       </c>
       <c r="D383" s="5">
         <v>3.1390026251408409</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>271.51616231000003</v>
       </c>
       <c r="C384" s="5">
         <v>3.7594163000000549</v>
       </c>
       <c r="D384" s="5">
         <v>18.212439806816395</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>272.28905824999998</v>
       </c>
       <c r="C385" s="5">
         <v>0.77289593999995532</v>
       </c>
       <c r="D385" s="5">
         <v>3.4699024211836127</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>272.95211578999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.66305754000001116</v>
       </c>
       <c r="D386" s="5">
         <v>2.9616047299695802</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>277.64307049000001</v>
       </c>
       <c r="C387" s="5">
         <v>4.6909547000000202</v>
       </c>
       <c r="D387" s="5">
         <v>22.688676909963657</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>278.49839659000003</v>
       </c>
       <c r="C388" s="5">
         <v>0.85532610000001341</v>
       </c>
       <c r="D388" s="5">
         <v>3.7600865970586206</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>279.10325846000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.60486186999997926</v>
       </c>
       <c r="D389" s="5">
         <v>2.6376008639919402</v>
       </c>
       <c r="E389" s="5">
         <v>6.4764743094112065</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>279.09652947000001</v>
       </c>
       <c r="C390" s="5">
         <v>-6.7289899999991576E-3</v>
       </c>
       <c r="D390" s="5">
         <v>-2.8927348980012368E-2</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>279.61754959000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.52102012000000286</v>
       </c>
       <c r="D391" s="5">
         <v>2.2633162788907368</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>279.13339789999998</v>
       </c>
       <c r="C392" s="5">
         <v>-0.48415169000003289</v>
       </c>
       <c r="D392" s="5">
         <v>-2.0581006816209446</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>280.92158432999997</v>
       </c>
       <c r="C393" s="5">
         <v>1.7881864299999961</v>
       </c>
       <c r="D393" s="5">
         <v>7.964177688923435</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>281.77300284</v>
       </c>
       <c r="C394" s="5">
         <v>0.85141851000003044</v>
       </c>
       <c r="D394" s="5">
         <v>3.6982086817597626</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>282.69760488999998</v>
       </c>
       <c r="C395" s="5">
         <v>0.92460204999997586</v>
       </c>
       <c r="D395" s="5">
         <v>4.0094943602784427</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>286.45787519999999</v>
       </c>
       <c r="C396" s="5">
         <v>3.7602703100000099</v>
       </c>
       <c r="D396" s="5">
         <v>17.182739433414284</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>287.82103563999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.3631604400000015</v>
       </c>
       <c r="D397" s="5">
         <v>5.8622654741280034</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>289.10608880000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.2850531600000181</v>
       </c>
       <c r="D398" s="5">
         <v>5.4912605196164366</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>289.99994289</v>
       </c>
       <c r="C399" s="5">
         <v>0.89385408999999072</v>
       </c>
       <c r="D399" s="5">
         <v>3.773887988602076</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>290.48972910999998</v>
       </c>
       <c r="C400" s="5">
         <v>0.48978621999998495</v>
       </c>
       <c r="D400" s="5">
         <v>2.0456345268818454</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>290.33370868999998</v>
       </c>
       <c r="C401" s="5">
         <v>-0.15602042000000438</v>
       </c>
       <c r="D401" s="5">
         <v>-0.64261283423026061</v>
       </c>
       <c r="E401" s="5">
         <v>4.0237617761848865</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>290.25739170999998</v>
       </c>
       <c r="C402" s="5">
         <v>-7.6316980000001422E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-0.31497579835464418</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>291.86037243999999</v>
       </c>
       <c r="C403" s="5">
         <v>1.602980730000013</v>
       </c>
       <c r="D403" s="5">
         <v>6.8321892397154471</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>293.23665756999998</v>
       </c>
       <c r="C404" s="5">
         <v>1.3762851299999852</v>
       </c>
       <c r="D404" s="5">
         <v>5.8077646077999701</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>294.04178510000003</v>
       </c>
       <c r="C405" s="5">
         <v>0.80512753000004977</v>
       </c>
       <c r="D405" s="5">
         <v>3.3450026140970479</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>295.17710269999998</v>
       </c>
       <c r="C406" s="5">
         <v>1.1353175999999507</v>
       </c>
       <c r="D406" s="5">
         <v>4.732960455596591</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>297.52930257999998</v>
       </c>
       <c r="C407" s="5">
         <v>2.3521998800000006</v>
       </c>
       <c r="D407" s="5">
         <v>9.9929737063226156</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>297.34122431999998</v>
       </c>
       <c r="C408" s="5">
         <v>-0.1880782599999975</v>
       </c>
       <c r="D408" s="5">
         <v>-0.75592851952607232</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>297.57894133999997</v>
       </c>
       <c r="C409" s="5">
         <v>0.23771701999999095</v>
       </c>
       <c r="D409" s="5">
         <v>0.9636003089832812</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>298.11209083</v>
       </c>
       <c r="C410" s="5">
         <v>0.53314949000002798</v>
       </c>
       <c r="D410" s="5">
         <v>2.1712609397918081</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>297.83524937999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.27684145000000626</v>
       </c>
       <c r="D411" s="5">
         <v>-1.1087044354704201</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>297.76561149000003</v>
       </c>
       <c r="C412" s="5">
         <v>-6.9637889999967229E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-0.28021561874425061</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>299.26567229</v>
       </c>
       <c r="C413" s="5">
         <v>1.5000607999999716</v>
       </c>
       <c r="D413" s="5">
         <v>6.2156121192788572</v>
       </c>
       <c r="E413" s="5">
         <v>3.0764473199827558</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>299.37819811000003</v>
       </c>
       <c r="C414" s="5">
         <v>0.11252582000003031</v>
       </c>
       <c r="D414" s="5">
         <v>0.45214201186647429</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>300.33735483999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.95915672999996104</v>
       </c>
       <c r="D415" s="5">
         <v>3.9130700973632138</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>301.31017711999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.97282228000000259</v>
       </c>
       <c r="D416" s="5">
         <v>3.9569169500729195</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>302.60283541000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.2926582900000199</v>
       </c>
       <c r="D417" s="5">
         <v>5.2713780128826437</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>303.39906772000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.7962323099999935</v>
       </c>
       <c r="D418" s="5">
         <v>3.2036332124003364</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>304.05970681999997</v>
       </c>
       <c r="C419" s="5">
         <v>0.66063909999996895</v>
       </c>
       <c r="D419" s="5">
         <v>2.6444720896232621</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>305.82231451000001</v>
       </c>
       <c r="C420" s="5">
         <v>1.7626076900000385</v>
       </c>
       <c r="D420" s="5">
         <v>7.1824254511276386</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>305.72750063000001</v>
       </c>
       <c r="C421" s="5">
         <v>-9.4813880000003792E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-0.37140144269109943</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>306.33561352999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.60811289999998053</v>
       </c>
       <c r="D422" s="5">
         <v>2.4131681393787741</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>307.83403177999998</v>
       </c>
       <c r="C423" s="5">
         <v>1.4984182499999861</v>
       </c>
       <c r="D423" s="5">
         <v>6.030227489722062</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>309.32219588999999</v>
       </c>
       <c r="C424" s="5">
         <v>1.4881641100000138</v>
       </c>
       <c r="D424" s="5">
         <v>5.9579262418925305</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>309.65785421999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.33565833000000111</v>
       </c>
       <c r="D425" s="5">
         <v>1.309969606881678</v>
       </c>
       <c r="E425" s="5">
         <v>3.4725606349964355</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>310.77622122999998</v>
       </c>
       <c r="C426" s="5">
         <v>1.1183670099999858</v>
       </c>
       <c r="D426" s="5">
         <v>4.4210800063080757</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>311.23707401000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.46085278000003882</v>
       </c>
       <c r="D427" s="5">
         <v>1.7940760106905929</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>311.46063103</v>
       </c>
       <c r="C428" s="5">
         <v>0.22355701999998701</v>
       </c>
       <c r="D428" s="5">
         <v>0.86535570814993967</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>311.84489997999998</v>
       </c>
       <c r="C429" s="5">
         <v>0.38426894999997785</v>
       </c>
       <c r="D429" s="5">
         <v>1.490604717460875</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>312.41169766000002</v>
       </c>
       <c r="C430" s="5">
         <v>0.56679768000003605</v>
       </c>
       <c r="D430" s="5">
         <v>2.2030112885057518</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>312.99079172</v>
       </c>
       <c r="C431" s="5">
         <v>0.57909405999998853</v>
       </c>
       <c r="D431" s="5">
         <v>2.2471675250662182</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>313.82601818000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.83522646000000123</v>
       </c>
       <c r="D432" s="5">
         <v>3.2496600376792806</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>314.57355931000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.74754113000000189</v>
       </c>
       <c r="D433" s="5">
         <v>2.896176487822899</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>314.68871831000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.11515900000000556</v>
       </c>
       <c r="D434" s="5">
         <v>0.4401812370340652</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>317.01249340999999</v>
       </c>
       <c r="C435" s="5">
         <v>2.3237750999999776</v>
       </c>
       <c r="D435" s="5">
         <v>9.2301306646635375</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>317.27026296000003</v>
       </c>
       <c r="C436" s="5">
         <v>0.25776955000003454</v>
       </c>
       <c r="D436" s="5">
         <v>0.98012087423644534</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>318.18587581000003</v>
       </c>
       <c r="C437" s="5">
         <v>0.91561285000000225</v>
       </c>
       <c r="D437" s="5">
         <v>3.5185899264266629</v>
       </c>
       <c r="E437" s="5">
         <v>2.7540143011974827</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>317.08928018</v>
       </c>
       <c r="C438" s="5">
         <v>-1.0965956300000244</v>
       </c>
       <c r="D438" s="5">
         <v>-4.0581803621407513</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>317.42718000000002</v>
       </c>
       <c r="C439" s="5">
         <v>0.33789982000001828</v>
       </c>
       <c r="D439" s="5">
         <v>1.2862773166947727</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>318.10113393</v>
       </c>
       <c r="C440" s="5">
         <v>0.67395392999998194</v>
       </c>
       <c r="D440" s="5">
         <v>2.5777753732849185</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>317.17372420999999</v>
       </c>
       <c r="C441" s="5">
         <v>-0.9274097200000142</v>
       </c>
       <c r="D441" s="5">
         <v>-3.4429890811211727</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>316.57749992999999</v>
       </c>
       <c r="C442" s="5">
         <v>-0.59622428000000127</v>
       </c>
       <c r="D442" s="5">
         <v>-2.2325875683704477</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>317.79455072000002</v>
+        <v>318.28211955</v>
       </c>
       <c r="C443" s="5">
-        <v>1.2170507900000302</v>
+        <v>1.7046196200000168</v>
       </c>
       <c r="D443" s="5">
-        <v>4.7120859750343635</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>6.656261635790095</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>315.12171783999997</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-3.1604017100000306</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-11.285803089985047</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAB07E04-72A3-469E-A812-2214115B6CBF}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>