--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{35A25B68-6654-403F-900A-488FC977BD8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3CF9A744-7ABA-401D-B492-05B92E22192E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{528D70DB-3845-4E53-A3AC-359042DE7DBC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9CE27F35-5590-43C5-AF70-AA6967A88565}"/>
   </bookViews>
   <sheets>
     <sheet name="dalfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19047ECD-E066-4C8C-9C9F-F3A13B57EF97}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42845746-85D9-412B-B483-0A69FC42E050}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>130.61608673999999</v>
+        <v>130.61729299000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>131.83007631000001</v>
+        <v>131.83112342999999</v>
       </c>
       <c r="C7" s="5">
-        <v>1.2139895700000238</v>
+        <v>1.2138304399999811</v>
       </c>
       <c r="D7" s="5">
-        <v>11.741378267779879</v>
+        <v>11.739645686558253</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>131.4581101</v>
+        <v>131.45915289999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.37196621000001073</v>
+        <v>-0.37197052999999869</v>
       </c>
       <c r="D8" s="5">
-        <v>-3.3338168421431336</v>
+        <v>-3.3338288912132086</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>133.28191357</v>
+        <v>133.28222993</v>
       </c>
       <c r="C9" s="5">
-        <v>1.8238034700000014</v>
+        <v>1.8230770300000074</v>
       </c>
       <c r="D9" s="5">
-        <v>17.97935576762</v>
+        <v>17.971485975159119</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>133.73684148999999</v>
+        <v>133.73726013000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.45492791999998872</v>
+        <v>0.45503020000001015</v>
       </c>
       <c r="D10" s="5">
-        <v>4.1737054582362543</v>
+        <v>4.1746514129402001</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>134.05877287999999</v>
+        <v>134.05873084999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.32193139000000315</v>
+        <v>0.32147071999997934</v>
       </c>
       <c r="D11" s="5">
-        <v>2.9271935804111804</v>
+        <v>2.9229400896146229</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>133.27292029</v>
+        <v>133.27284284999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.78585258999999041</v>
+        <v>-0.78588799999999992</v>
       </c>
       <c r="D12" s="5">
-        <v>-6.8119781309473826</v>
+        <v>-6.8122773134358212</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>133.53373331</v>
+        <v>133.53346010999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.26081302000000051</v>
+        <v>0.26061726000000363</v>
       </c>
       <c r="D13" s="5">
-        <v>2.3738234403619662</v>
+        <v>2.372023891902364</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>133.29683030000001</v>
+        <v>133.29631666</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.23690300999999181</v>
+        <v>-0.23714344999999071</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.1082764837081269</v>
+        <v>-2.1103996561627425</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>132.74291646</v>
+        <v>132.74215354</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.55391384000000699</v>
+        <v>-0.55416311999999834</v>
       </c>
       <c r="D15" s="5">
-        <v>-4.8741842331144429</v>
+        <v>-4.876346232813356</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>132.71002999999999</v>
+        <v>132.70897378000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-3.2886460000014495E-2</v>
+        <v>-3.3179759999995895E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.29688983875947317</v>
+        <v>-0.29953574994047161</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>132.92585034000001</v>
+        <v>132.92445459999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.21582034000002182</v>
+        <v>0.21548081999998203</v>
       </c>
       <c r="D17" s="5">
-        <v>1.9690559329506696</v>
+        <v>1.9659463638814323</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>132.69704019</v>
+        <v>132.69835044999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.22881015000001526</v>
+        <v>-0.22610414999999762</v>
       </c>
       <c r="D18" s="5">
-        <v>-2.0461600615506947</v>
+        <v>-2.0222083400539659</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>132.41199313999999</v>
+        <v>132.41307175</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.28504705000000286</v>
+        <v>-0.28527869999999211</v>
       </c>
       <c r="D19" s="5">
-        <v>-2.5474871641301577</v>
+        <v>-2.549508143153667</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>131.55108738999999</v>
+        <v>131.5521004</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.86090575000000058</v>
+        <v>-0.8609713499999998</v>
       </c>
       <c r="D20" s="5">
-        <v>-7.5290257987264297</v>
+        <v>-7.5295199844846668</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>132.43247231000001</v>
+        <v>132.43280776</v>
       </c>
       <c r="C21" s="5">
-        <v>0.88138492000001634</v>
+        <v>0.88070736000000238</v>
       </c>
       <c r="D21" s="5">
-        <v>8.3429193030758917</v>
+        <v>8.3362011786491053</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>132.28326999000001</v>
+        <v>132.28366535999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.14920232000000055</v>
+        <v>-0.14914240000001655</v>
       </c>
       <c r="D22" s="5">
-        <v>-1.3436093502702584</v>
+        <v>-1.3430697105318412</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>131.51528389000001</v>
+        <v>131.51523435999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.76798610000000167</v>
+        <v>-0.76843099999999254</v>
       </c>
       <c r="D23" s="5">
-        <v>-6.7485362280483852</v>
+        <v>-6.7523021151475682</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>132.08699860999999</v>
+        <v>132.08688649000001</v>
       </c>
       <c r="C24" s="5">
-        <v>0.57171471999998857</v>
+        <v>0.57165213000001813</v>
       </c>
       <c r="D24" s="5">
-        <v>5.3431114067159946</v>
+        <v>5.342514461156278</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>132.41839704</v>
+        <v>132.41809627000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.33139843000000724</v>
+        <v>0.33120977999999468</v>
       </c>
       <c r="D25" s="5">
-        <v>3.0526236747641322</v>
+        <v>3.0508645458026784</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>131.95165799</v>
+        <v>131.95112128</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.46673905000000104</v>
+        <v>-0.4669749900000113</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.1486348198731315</v>
+        <v>-4.1507007231432302</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>132.36357551</v>
+        <v>132.36280253000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.41191752000000292</v>
+        <v>0.4116812500000151</v>
       </c>
       <c r="D27" s="5">
-        <v>3.8110689793217967</v>
+        <v>3.8088611177289566</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>132.05385987</v>
+        <v>132.05283673</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.3097156400000074</v>
+        <v>-0.30996580000001472</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.7720077964705658</v>
+        <v>-2.7742340058662718</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>131.99417745</v>
+        <v>131.99289997</v>
       </c>
       <c r="C29" s="5">
-        <v>-5.9682420000001457E-2</v>
+        <v>-5.9936759999999367E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.54100005161338283</v>
+        <v>-0.54330400055944139</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.70089669362051188</v>
+        <v>-0.70081508538308857</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>131.13441535000001</v>
+        <v>131.13576361</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.85976209999998332</v>
+        <v>-0.85713635999999838</v>
       </c>
       <c r="D30" s="5">
-        <v>-7.5423343008676147</v>
+        <v>-7.5201863979664445</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>130.58231297</v>
+        <v>130.58339226000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.552102380000008</v>
+        <v>-0.55237134999998716</v>
       </c>
       <c r="D31" s="5">
-        <v>-4.9368785272308147</v>
+        <v>-4.9391785911409141</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>130.32975640000001</v>
+        <v>130.33070021</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.25255656999999587</v>
+        <v>-0.25269205000000738</v>
       </c>
       <c r="D32" s="5">
-        <v>-2.2963654534365552</v>
+        <v>-2.2975654333580064</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>129.53646351</v>
+        <v>129.53680779000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.79329289000000358</v>
+        <v>-0.79389241999999172</v>
       </c>
       <c r="D33" s="5">
-        <v>-7.0645445435805758</v>
+        <v>-7.0696564856026161</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>129.48908968999999</v>
+        <v>129.48944233</v>
       </c>
       <c r="C34" s="5">
-        <v>-4.7373820000018441E-2</v>
+        <v>-4.7365460000008852E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-0.43797996107799442</v>
+        <v>-0.43790166515266238</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>128.93521923</v>
+        <v>128.93514332000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.55387045999998463</v>
+        <v>-0.55429900999999404</v>
       </c>
       <c r="D35" s="5">
-        <v>-5.0137761019027449</v>
+        <v>-5.0175512277234162</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>129.89655454999999</v>
+        <v>129.89642155000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.96133531999998922</v>
+        <v>0.9612782300000049</v>
       </c>
       <c r="D36" s="5">
-        <v>9.3233231429537877</v>
+        <v>9.322752284175273</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>128.86890217999999</v>
+        <v>128.86860758</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.0276523699999984</v>
+        <v>-1.0278139700000111</v>
       </c>
       <c r="D37" s="5">
-        <v>-9.091191668633714</v>
+        <v>-9.0925685498219231</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>128.64517369000001</v>
+        <v>128.64463798</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.22372848999998496</v>
+        <v>-0.22396960000000377</v>
       </c>
       <c r="D38" s="5">
-        <v>-2.0635345757788914</v>
+        <v>-2.0657418900592694</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>128.18524471000001</v>
+        <v>128.18450240999999</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.45992898000000082</v>
+        <v>-0.4601355700000056</v>
       </c>
       <c r="D39" s="5">
-        <v>-4.2068466605754917</v>
+        <v>-4.2087164496211198</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>128.23363749999999</v>
+        <v>128.23271543999999</v>
       </c>
       <c r="C40" s="5">
-        <v>4.8392789999979868E-2</v>
+        <v>4.8213029999999435E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>0.45396861206035144</v>
+        <v>0.45228143350131145</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>127.69960483</v>
+        <v>127.69847907</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.53403266999998777</v>
+        <v>-0.53423636999998791</v>
       </c>
       <c r="D41" s="5">
-        <v>-4.8845429175175425</v>
+        <v>-4.8863979167354188</v>
       </c>
       <c r="E41" s="5">
-        <v>-3.2536076234323308</v>
+        <v>-3.2535241675696547</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>130.76353473</v>
+        <v>130.76471936999999</v>
       </c>
       <c r="C42" s="5">
-        <v>3.0639299000000051</v>
+        <v>3.0662402999999898</v>
       </c>
       <c r="D42" s="5">
-        <v>32.912302102963785</v>
+        <v>32.940814998302194</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>130.72025113999999</v>
+        <v>130.72123392</v>
       </c>
       <c r="C43" s="5">
-        <v>-4.3283590000015693E-2</v>
+        <v>-4.3485449999991488E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-0.39648555809000952</v>
+        <v>-0.39832764971388102</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>130.59383466</v>
+        <v>130.59477770000001</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.12641647999998895</v>
+        <v>-0.12645621999999435</v>
       </c>
       <c r="D44" s="5">
-        <v>-1.1543390638520279</v>
+        <v>-1.1546913756978583</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>130.64329509999999</v>
+        <v>130.64361127999999</v>
       </c>
       <c r="C45" s="5">
-        <v>4.9460439999990058E-2</v>
+        <v>4.8833579999978838E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>0.45542975415140408</v>
+        <v>0.44964252251247228</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>130.45290696000001</v>
+        <v>130.45321188</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.19038813999998183</v>
+        <v>-0.19039939999998978</v>
       </c>
       <c r="D46" s="5">
-        <v>-1.734826351060581</v>
+        <v>-1.7349239665029659</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>130.78904878</v>
+        <v>130.78896645</v>
       </c>
       <c r="C47" s="5">
-        <v>0.3361418199999946</v>
+        <v>0.33575457000000597</v>
       </c>
       <c r="D47" s="5">
-        <v>3.1362745847500539</v>
+        <v>3.1326027351654906</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>132.13176399</v>
+        <v>132.13161661000001</v>
       </c>
       <c r="C48" s="5">
-        <v>1.3427152099999944</v>
+        <v>1.3426501600000051</v>
       </c>
       <c r="D48" s="5">
-        <v>13.039498269967019</v>
+        <v>13.038839140545399</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>132.46410907000001</v>
+        <v>132.46383814000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.33234508000001028</v>
+        <v>0.33222152999999821</v>
       </c>
       <c r="D49" s="5">
-        <v>3.0604130209786584</v>
+        <v>3.0592629863886556</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>132.74592376000001</v>
+        <v>132.74543284000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.28181469000000448</v>
+        <v>0.28159469999999942</v>
       </c>
       <c r="D50" s="5">
-        <v>2.5830611032702677</v>
+        <v>2.5810264229078728</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>133.02453152000001</v>
+        <v>133.02388094</v>
       </c>
       <c r="C51" s="5">
-        <v>0.27860775999999987</v>
+        <v>0.27844809999999143</v>
       </c>
       <c r="D51" s="5">
-        <v>2.5478427933125047</v>
+        <v>2.5463753572968262</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>133.47999822</v>
+        <v>133.47921074000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.45546669999998812</v>
+        <v>0.45532980000001544</v>
       </c>
       <c r="D52" s="5">
-        <v>4.18697982069971</v>
+        <v>4.1857184085539512</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>134.03649558999999</v>
+        <v>134.03547304</v>
       </c>
       <c r="C53" s="5">
-        <v>0.55649736999998822</v>
+        <v>0.556262299999986</v>
       </c>
       <c r="D53" s="5">
-        <v>5.1193020997565508</v>
+        <v>5.1171207367896265</v>
       </c>
       <c r="E53" s="5">
-        <v>4.9623417147108384</v>
+        <v>4.9624662847599588</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>135.07673417999999</v>
+        <v>135.07780654000001</v>
       </c>
       <c r="C54" s="5">
-        <v>1.0402385900000013</v>
+        <v>1.0423335000000122</v>
       </c>
       <c r="D54" s="5">
-        <v>9.721022947898561</v>
+        <v>9.7415222220166964</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>135.76177708</v>
+        <v>135.76259959999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.68504290000001333</v>
+        <v>0.68479305999997564</v>
       </c>
       <c r="D55" s="5">
-        <v>6.2584670944726639</v>
+        <v>6.2560695120247534</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>136.31235717999999</v>
+        <v>136.31328088999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.55058009999999058</v>
+        <v>0.55068128999999999</v>
       </c>
       <c r="D56" s="5">
-        <v>4.9766151180311358</v>
+        <v>4.9775194283720348</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>136.84333530000001</v>
+        <v>136.84359548</v>
       </c>
       <c r="C57" s="5">
-        <v>0.53097812000001454</v>
+        <v>0.53031459000001746</v>
       </c>
       <c r="D57" s="5">
-        <v>4.7758214306539148</v>
+        <v>4.7696920959646061</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>137.12048142</v>
+        <v>137.12069625999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.27714611999999761</v>
+        <v>0.27710077999998362</v>
       </c>
       <c r="D58" s="5">
-        <v>2.4575916513470242</v>
+        <v>2.457180386889446</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>136.71077514000001</v>
+        <v>136.71067529000001</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.40970627999999465</v>
+        <v>-0.41002096999997661</v>
       </c>
       <c r="D59" s="5">
-        <v>-3.5271749265570751</v>
+        <v>-3.5298342640866953</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>135.64069845</v>
+        <v>135.64052468</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.0700766900000076</v>
+        <v>-1.0701506100000131</v>
       </c>
       <c r="D60" s="5">
-        <v>-8.9987704656920968</v>
+        <v>-8.9993718708382247</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>135.35436559999999</v>
+        <v>135.35414269</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.28633285000000797</v>
+        <v>-0.28638198999999531</v>
       </c>
       <c r="D61" s="5">
-        <v>-2.5039539445971482</v>
+        <v>-2.5043818627567549</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>135.53456408</v>
+        <v>135.53414248999999</v>
       </c>
       <c r="C62" s="5">
-        <v>0.18019848000000138</v>
+        <v>0.17999979999999027</v>
       </c>
       <c r="D62" s="5">
-        <v>1.6093205529336796</v>
+        <v>1.6075358459487044</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>136.05726845000001</v>
+        <v>136.05674625</v>
       </c>
       <c r="C63" s="5">
-        <v>0.5227043700000138</v>
+        <v>0.52260376000000974</v>
       </c>
       <c r="D63" s="5">
-        <v>4.7273735017426155</v>
+        <v>4.7264592101619929</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>136.20908599000001</v>
+        <v>136.20850719000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.15181753999999614</v>
+        <v>0.15176094000000262</v>
       </c>
       <c r="D64" s="5">
-        <v>1.3472509160592283</v>
+        <v>1.3467507547657576</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>136.44015830999999</v>
+        <v>136.43946438</v>
       </c>
       <c r="C65" s="5">
-        <v>0.23107231999998135</v>
+        <v>0.23095718999999804</v>
       </c>
       <c r="D65" s="5">
-        <v>2.0548459771409178</v>
+        <v>2.0538214082378436</v>
       </c>
       <c r="E65" s="5">
-        <v>1.7932897375596113</v>
+        <v>1.7935485923809003</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>136.64577409</v>
+        <v>136.64650208</v>
       </c>
       <c r="C66" s="5">
-        <v>0.20561578000001646</v>
+        <v>0.20703770000000077</v>
       </c>
       <c r="D66" s="5">
-        <v>1.8234685997418953</v>
+        <v>1.8361935021265596</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>136.7342788</v>
+        <v>136.73483641000001</v>
       </c>
       <c r="C67" s="5">
-        <v>8.8504709999995157E-2</v>
+        <v>8.8334330000009231E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>0.78000808434648405</v>
+        <v>0.77849698935310574</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>136.96905149</v>
+        <v>136.96994563999999</v>
       </c>
       <c r="C68" s="5">
-        <v>0.23477268999999978</v>
+        <v>0.23510922999997774</v>
       </c>
       <c r="D68" s="5">
-        <v>2.0799685833973847</v>
+        <v>2.0829698378700856</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>137.38367151</v>
+        <v>137.38385269</v>
       </c>
       <c r="C69" s="5">
-        <v>0.41462002000000098</v>
+        <v>0.41390705000000594</v>
       </c>
       <c r="D69" s="5">
-        <v>3.6936215225521929</v>
+        <v>3.6871396608139984</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>137.47992905000001</v>
+        <v>137.480039</v>
       </c>
       <c r="C70" s="5">
-        <v>9.6257540000010522E-2</v>
+        <v>9.6186310000007325E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>0.84402468793840502</v>
+        <v>0.84339659119381238</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>138.04064194</v>
+        <v>138.04054633999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.56071288999999069</v>
+        <v>0.5605073399999867</v>
       </c>
       <c r="D71" s="5">
-        <v>5.0055009130199668</v>
+        <v>5.0036205299631487</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>138.24938177999999</v>
+        <v>138.24919632999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.20873983999999268</v>
+        <v>0.20864998999999784</v>
       </c>
       <c r="D72" s="5">
-        <v>1.8297627509253456</v>
+        <v>1.8289698657489195</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>138.67825157999999</v>
+        <v>138.67808396000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.42886980000000108</v>
+        <v>0.42888763000001973</v>
       </c>
       <c r="D73" s="5">
-        <v>3.7867507148540813</v>
+        <v>3.7869160093682463</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>139.87788916</v>
+        <v>139.87757458999999</v>
       </c>
       <c r="C74" s="5">
-        <v>1.199637580000001</v>
+        <v>1.1994906299999855</v>
       </c>
       <c r="D74" s="5">
-        <v>10.889020825914875</v>
+        <v>10.887636680357883</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>138.27165249000001</v>
+        <v>138.27129531</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.606236669999987</v>
+        <v>-1.6062792799999954</v>
       </c>
       <c r="D75" s="5">
-        <v>-12.941937291093019</v>
+        <v>-12.942286518524293</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>138.89957133999999</v>
+        <v>138.8992045</v>
       </c>
       <c r="C76" s="5">
-        <v>0.62791884999998615</v>
+        <v>0.6279091899999969</v>
       </c>
       <c r="D76" s="5">
-        <v>5.5876265573164385</v>
+        <v>5.587553234183984</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>139.65617828000001</v>
+        <v>139.65581831</v>
       </c>
       <c r="C77" s="5">
-        <v>0.75660694000001172</v>
+        <v>0.75661381000000461</v>
       </c>
       <c r="D77" s="5">
-        <v>6.7360125157680972</v>
+        <v>6.7360938494538614</v>
       </c>
       <c r="E77" s="5">
-        <v>2.3570919367397858</v>
+        <v>2.3573486927814802</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>139.88062991999999</v>
+        <v>139.88102011999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.22445163999998385</v>
+        <v>0.22520180999998729</v>
       </c>
       <c r="D78" s="5">
-        <v>1.9457471024610262</v>
+        <v>1.952313107501813</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>140.20719908999999</v>
+        <v>140.20749004999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.32656916999999908</v>
+        <v>0.3264699300000018</v>
       </c>
       <c r="D79" s="5">
-        <v>2.8378076686576881</v>
+        <v>2.8369261814956692</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>140.67939003000001</v>
+        <v>140.68016664999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.4721909400000186</v>
+        <v>0.47267659999999978</v>
       </c>
       <c r="D80" s="5">
-        <v>4.1170745413668497</v>
+        <v>4.1213791655940968</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>139.63774011999999</v>
+        <v>139.63785480000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-1.0416499100000181</v>
+        <v>-1.0423118499999759</v>
       </c>
       <c r="D81" s="5">
-        <v>-8.5322448770018156</v>
+        <v>-8.5374026492335826</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>139.98956208000001</v>
+        <v>139.98958196000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.35182196000002364</v>
+        <v>0.35172715999999582</v>
       </c>
       <c r="D82" s="5">
-        <v>3.0656911610796422</v>
+        <v>3.064851067358787</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>140.75673577000001</v>
+        <v>140.75664338000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.7671736899999928</v>
+        <v>0.76706142000000455</v>
       </c>
       <c r="D83" s="5">
-        <v>6.7781473352114707</v>
+        <v>6.7771243309816098</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>140.07869131000001</v>
+        <v>140.07851811</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.6780444599999953</v>
+        <v>-0.67812527000000955</v>
       </c>
       <c r="D84" s="5">
-        <v>-5.6298452274342603</v>
+        <v>-5.6305021181554675</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>141.67296514</v>
+        <v>141.67286182999999</v>
       </c>
       <c r="C85" s="5">
-        <v>1.5942738299999917</v>
+        <v>1.5943437199999835</v>
       </c>
       <c r="D85" s="5">
-        <v>14.545727388093898</v>
+        <v>14.54642460769997</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>142.26925605</v>
+        <v>142.26904035999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.59629090999999335</v>
+        <v>0.59617853000000309</v>
       </c>
       <c r="D86" s="5">
-        <v>5.1692855395561121</v>
+        <v>5.1682925082744413</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>142.96667285000001</v>
+        <v>142.96645932000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.69741680000001338</v>
+        <v>0.69741896000002157</v>
       </c>
       <c r="D87" s="5">
-        <v>6.0437305246638484</v>
+        <v>6.0437591616965936</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>144.20891724000001</v>
+        <v>144.20874133000001</v>
       </c>
       <c r="C88" s="5">
-        <v>1.2422443899999962</v>
+        <v>1.2422820099999967</v>
       </c>
       <c r="D88" s="5">
-        <v>10.939874199161515</v>
+        <v>10.940238620953323</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>144.19110147999999</v>
+        <v>144.19106689</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.7815760000019054E-2</v>
+        <v>-1.7674440000007507E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.14814889331933312</v>
+        <v>-0.14697470267545087</v>
       </c>
       <c r="E89" s="5">
-        <v>3.2472055700305757</v>
+        <v>3.2474469269392792</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>146.00658948</v>
+        <v>146.00665143000001</v>
       </c>
       <c r="C90" s="5">
-        <v>1.8154880000000162</v>
+        <v>1.8155845400000032</v>
       </c>
       <c r="D90" s="5">
-        <v>16.200491576320573</v>
+        <v>16.201417724656331</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>146.64780902999999</v>
+        <v>146.6478802</v>
       </c>
       <c r="C91" s="5">
-        <v>0.6412195499999882</v>
+        <v>0.64122876999999789</v>
       </c>
       <c r="D91" s="5">
-        <v>5.3992371907320313</v>
+        <v>5.3993143638111363</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>147.07482836</v>
+        <v>147.07547011</v>
       </c>
       <c r="C92" s="5">
-        <v>0.42701933000000736</v>
+        <v>0.42758990999999469</v>
       </c>
       <c r="D92" s="5">
-        <v>3.5507518454697351</v>
+        <v>3.5555709237703903</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>149.03210734000001</v>
+        <v>149.03213790000001</v>
       </c>
       <c r="C93" s="5">
-        <v>1.9572789800000123</v>
+        <v>1.9566677900000116</v>
       </c>
       <c r="D93" s="5">
-        <v>17.191984140157967</v>
+        <v>17.186136369771621</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>150.32307241999999</v>
+        <v>150.32305306999999</v>
       </c>
       <c r="C94" s="5">
-        <v>1.2909650799999781</v>
+        <v>1.2909151699999768</v>
       </c>
       <c r="D94" s="5">
-        <v>10.904613749180236</v>
+        <v>10.90416953819544</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>151.45233614</v>
+        <v>151.45226758999999</v>
       </c>
       <c r="C95" s="5">
-        <v>1.1292637200000115</v>
+        <v>1.129214520000005</v>
       </c>
       <c r="D95" s="5">
-        <v>9.3966433335739286</v>
+        <v>9.3962181381087362</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>150.45362985</v>
+        <v>150.45349944</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.99870629000000122</v>
+        <v>-0.99876814999998942</v>
       </c>
       <c r="D96" s="5">
-        <v>-7.6322595169376894</v>
+        <v>-7.6327185775352469</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>151.98339318000001</v>
+        <v>151.98333442000001</v>
       </c>
       <c r="C97" s="5">
-        <v>1.5297633300000086</v>
+        <v>1.529834980000004</v>
       </c>
       <c r="D97" s="5">
-        <v>12.907189222582517</v>
+        <v>12.907839783670315</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>153.20927515</v>
+        <v>153.20916005000001</v>
       </c>
       <c r="C98" s="5">
-        <v>1.225881969999989</v>
+        <v>1.2258256300000028</v>
       </c>
       <c r="D98" s="5">
-        <v>10.120217009505694</v>
+        <v>10.119735161024824</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>154.46522762999999</v>
+        <v>154.46513164999999</v>
       </c>
       <c r="C99" s="5">
-        <v>1.2559524799999906</v>
+        <v>1.255971599999981</v>
       </c>
       <c r="D99" s="5">
-        <v>10.293025562275604</v>
+        <v>10.2931974745613</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>156.60725386999999</v>
+        <v>156.60715253999999</v>
       </c>
       <c r="C100" s="5">
-        <v>2.142026240000007</v>
+        <v>2.1420208899999977</v>
       </c>
       <c r="D100" s="5">
-        <v>17.970588384521523</v>
+        <v>17.970552054771339</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>157.02757206999999</v>
+        <v>157.02756571</v>
       </c>
       <c r="C101" s="5">
-        <v>0.42031819999999698</v>
+        <v>0.42041317000001754</v>
       </c>
       <c r="D101" s="5">
-        <v>3.2686497436860584</v>
+        <v>3.2694013732970317</v>
       </c>
       <c r="E101" s="5">
-        <v>8.9024013675216285</v>
+        <v>8.9024230813082639</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>158.06207112999999</v>
+        <v>158.06210583999999</v>
       </c>
       <c r="C102" s="5">
-        <v>1.0344990600000017</v>
+        <v>1.0345401299999821</v>
       </c>
       <c r="D102" s="5">
-        <v>8.1984478447508558</v>
+        <v>8.1987855538735452</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>159.30742323000001</v>
+        <v>159.30741545999999</v>
       </c>
       <c r="C103" s="5">
-        <v>1.2453521000000194</v>
+        <v>1.2453096200000005</v>
       </c>
       <c r="D103" s="5">
-        <v>9.8753158970554153</v>
+        <v>9.8749620496112467</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>160.48134911</v>
+        <v>160.48180252</v>
       </c>
       <c r="C104" s="5">
-        <v>1.1739258799999845</v>
+        <v>1.174387060000015</v>
       </c>
       <c r="D104" s="5">
-        <v>9.2100593951772289</v>
+        <v>9.2138260046073839</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>161.40699484000001</v>
+        <v>161.40698208000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.9256457300000136</v>
+        <v>0.92517956000000368</v>
       </c>
       <c r="D105" s="5">
-        <v>7.1453727773967302</v>
+        <v>7.1416385730676213</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>162.38395061</v>
+        <v>162.38392501999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.97695576999998934</v>
+        <v>0.97694293999998649</v>
       </c>
       <c r="D106" s="5">
-        <v>7.5100383688528227</v>
+        <v>7.5099370497281992</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>162.60055796</v>
+        <v>162.60050394999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.21660735000000386</v>
+        <v>0.21657892999999717</v>
       </c>
       <c r="D107" s="5">
-        <v>1.6125011643818521</v>
+        <v>1.612288297479525</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>164.41562447000001</v>
+        <v>164.41552816999999</v>
       </c>
       <c r="C108" s="5">
-        <v>1.8150665100000083</v>
+        <v>1.815024219999998</v>
       </c>
       <c r="D108" s="5">
-        <v>14.249065735460253</v>
+        <v>14.248718125630955</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>165.34518541</v>
+        <v>165.34515264000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.92956093999998757</v>
+        <v>0.92962447000002157</v>
       </c>
       <c r="D109" s="5">
-        <v>6.9994649169042411</v>
+        <v>6.99996249057524</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>165.91298207</v>
+        <v>165.91293139000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.56779665999999906</v>
+        <v>0.56777875000000222</v>
       </c>
       <c r="D110" s="5">
-        <v>4.1995371068389353</v>
+        <v>4.1994029772152608</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>166.70207454999999</v>
+        <v>166.70204455000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.78909247999999366</v>
+        <v>0.78911315999999943</v>
       </c>
       <c r="D111" s="5">
-        <v>5.8589599573842799</v>
+        <v>5.8591193805796138</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>166.82973250000001</v>
+        <v>166.82965970000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.1276579500000139</v>
+        <v>0.1276151499999969</v>
       </c>
       <c r="D112" s="5">
-        <v>0.92282232609173231</v>
+        <v>0.92251179346440892</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>167.57845438999999</v>
+        <v>167.57846161000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.74872188999998457</v>
+        <v>0.74880190999999741</v>
       </c>
       <c r="D113" s="5">
-        <v>5.5204719530394852</v>
+        <v>5.5210790656987196</v>
       </c>
       <c r="E113" s="5">
-        <v>6.7191272086258857</v>
+        <v>6.71913612893007</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>167.09012888999999</v>
+        <v>167.09015822000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.48832550000000197</v>
+        <v>-0.48830338999999867</v>
       </c>
       <c r="D114" s="5">
-        <v>-3.441310664418773</v>
+        <v>-3.4411571942683739</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>166.93266202999999</v>
+        <v>166.93264547000001</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.15746685999999954</v>
+        <v>-0.15751274999999509</v>
       </c>
       <c r="D115" s="5">
-        <v>-1.1250447755505544</v>
+        <v>-1.125370748743082</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>167.52633549999999</v>
+        <v>167.52659334000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.59367346999999882</v>
+        <v>0.59394786999999383</v>
       </c>
       <c r="D116" s="5">
-        <v>4.3521105044008968</v>
+        <v>4.3541620475638254</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>167.70933805000001</v>
+        <v>167.70932858</v>
       </c>
       <c r="C117" s="5">
-        <v>0.18300255000002608</v>
+        <v>0.18273523999999952</v>
       </c>
       <c r="D117" s="5">
-        <v>1.3187614433459505</v>
+        <v>1.3168215316265108</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>167.64846790000001</v>
+        <v>167.6484528</v>
       </c>
       <c r="C118" s="5">
-        <v>-6.0870149999999512E-2</v>
+        <v>-6.0875780000003488E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.43467194125883513</v>
+        <v>-0.43471208919112492</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>167.66655567999999</v>
+        <v>167.66652723999999</v>
       </c>
       <c r="C119" s="5">
-        <v>1.8087779999973463E-2</v>
+        <v>1.8074439999992364E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>0.12954619195830741</v>
+        <v>0.12945060476985404</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>168.65505132000001</v>
+        <v>168.65498740999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.98849564000002488</v>
+        <v>0.9884601699999962</v>
       </c>
       <c r="D120" s="5">
-        <v>7.3086973640387631</v>
+        <v>7.3084278261958957</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>168.70825293999999</v>
+        <v>168.70822584999999</v>
       </c>
       <c r="C121" s="5">
-        <v>5.3201619999981631E-2</v>
+        <v>5.3238440000001219E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>0.37919305080045262</v>
+        <v>0.37945608414930998</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>168.29797353000001</v>
+        <v>168.29795419000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.41027940999998691</v>
+        <v>-0.41027165999997806</v>
       </c>
       <c r="D122" s="5">
-        <v>-2.879546216373019</v>
+        <v>-2.8794930046415645</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>168.16299312999999</v>
+        <v>168.16298653999999</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.13498040000001765</v>
+        <v>-0.13496765000002142</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.95820452496078179</v>
+        <v>-0.95811452318781409</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>167.83408036</v>
+        <v>167.83402537000001</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.32891276999998809</v>
+        <v>-0.32896116999998526</v>
       </c>
       <c r="D124" s="5">
-        <v>-2.3220146520475438</v>
+        <v>-2.3223527621274775</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>167.84392285000001</v>
+        <v>167.84392708999999</v>
       </c>
       <c r="C125" s="5">
-        <v>9.8424900000111393E-3</v>
+        <v>9.9017199999877903E-3</v>
       </c>
       <c r="D125" s="5">
-        <v>7.0395704317438579E-2</v>
+        <v>7.0819491292395398E-2</v>
       </c>
       <c r="E125" s="5">
-        <v>0.15841443398338928</v>
+        <v>0.15841264888669659</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>167.55982288999999</v>
+        <v>167.55985699999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.28409996000002025</v>
+        <v>-0.28407009000000016</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.0123694517706459</v>
+        <v>-2.0121597883911213</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>167.49785007</v>
+        <v>167.49785388000001</v>
       </c>
       <c r="C127" s="5">
-        <v>-6.1972819999994044E-2</v>
+        <v>-6.2003119999985756E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.44292414968221117</v>
+        <v>-0.4431401753658859</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>167.9650633</v>
+        <v>167.96515547999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.4672132299999987</v>
+        <v>0.46730159999998477</v>
       </c>
       <c r="D128" s="5">
-        <v>3.3990745030823222</v>
+        <v>3.399727231933336</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>169.01830268000001</v>
+        <v>169.01831758</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0532393800000079</v>
+        <v>1.0531621000000086</v>
       </c>
       <c r="D129" s="5">
-        <v>7.7897185312580497</v>
+        <v>7.7891226950667747</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>168.45286376000001</v>
+        <v>168.45286978999999</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.56543891999999119</v>
+        <v>-0.56544779000000744</v>
       </c>
       <c r="D130" s="5">
-        <v>-3.9414671328167117</v>
+        <v>-3.9415274880255868</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>168.44540284999999</v>
+        <v>168.44539816</v>
       </c>
       <c r="C131" s="5">
-        <v>-7.4609100000202488E-3</v>
+        <v>-7.4716299999977309E-3</v>
       </c>
       <c r="D131" s="5">
-        <v>-5.3135999916942289E-2</v>
+        <v>-5.3212326364915352E-2</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>168.16741748000001</v>
+        <v>168.16738470999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.27798536999998191</v>
+        <v>-0.2780134500000031</v>
       </c>
       <c r="D132" s="5">
-        <v>-1.9624829319501824</v>
+        <v>-1.9626794254116176</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>167.46267023999999</v>
+        <v>167.46264805000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.70474724000001743</v>
+        <v>-0.70473665999998047</v>
       </c>
       <c r="D133" s="5">
-        <v>-4.9145897943579815</v>
+        <v>-4.9145186420692877</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>167.56307365000001</v>
+        <v>167.56305028</v>
       </c>
       <c r="C134" s="5">
-        <v>0.10040341000001263</v>
+        <v>0.10040222999998605</v>
       </c>
       <c r="D134" s="5">
-        <v>0.7218455960346315</v>
+        <v>0.72183718044991352</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>167.53977839999999</v>
+        <v>167.53976245999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-2.3295250000018086E-2</v>
+        <v>-2.3287820000007287E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.16670101936547832</v>
+        <v>-0.16664791407819957</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>167.13232575999999</v>
+        <v>167.13229053000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.40745264000000248</v>
+        <v>-0.4074719299999856</v>
       </c>
       <c r="D136" s="5">
-        <v>-2.8796496152168838</v>
+        <v>-2.8797843981540172</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>167.33397203000001</v>
+        <v>167.33397087</v>
       </c>
       <c r="C137" s="5">
-        <v>0.20164627000002611</v>
+        <v>0.20168033999999579</v>
       </c>
       <c r="D137" s="5">
-        <v>1.4574541224624316</v>
+        <v>1.4577023187492211</v>
       </c>
       <c r="E137" s="5">
-        <v>-0.30382441695891993</v>
+        <v>-0.30382762655841722</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>166.96615525999999</v>
+        <v>166.96619382</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.36781677000001878</v>
+        <v>-0.36777705000000083</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.6060634128224458</v>
+        <v>-2.605785398832694</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>167.69401654000001</v>
+        <v>167.69402735</v>
       </c>
       <c r="C139" s="5">
-        <v>0.72786128000001327</v>
+        <v>0.72783352999999806</v>
       </c>
       <c r="D139" s="5">
-        <v>5.3584667212456916</v>
+        <v>5.3582562375703136</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>167.77795745</v>
+        <v>167.77797745000001</v>
       </c>
       <c r="C140" s="5">
-        <v>8.3940909999995483E-2</v>
+        <v>8.3950100000009797E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>0.60232841064331577</v>
+        <v>0.60239449736427808</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>167.9617484</v>
+        <v>167.96177514999999</v>
       </c>
       <c r="C141" s="5">
-        <v>0.18379095000000234</v>
+        <v>0.1837976999999853</v>
       </c>
       <c r="D141" s="5">
-        <v>1.3224788299812662</v>
+        <v>1.3225275344238563</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>168.00867740000001</v>
+        <v>168.00869517000001</v>
       </c>
       <c r="C142" s="5">
-        <v>4.6929000000005772E-2</v>
+        <v>4.6920020000015938E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.33579919855788454</v>
+        <v>0.3357347901005836</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>169.09606869000001</v>
+        <v>169.09610004999999</v>
       </c>
       <c r="C143" s="5">
-        <v>1.0873912899999993</v>
+        <v>1.0874048799999798</v>
       </c>
       <c r="D143" s="5">
-        <v>8.0492045748911334</v>
+        <v>8.0493078980924171</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>168.13871</v>
+        <v>168.13870023000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.95735869000000662</v>
+        <v>-0.95739981999997781</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.5863367911550892</v>
+        <v>-6.5866098166350913</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>168.46602701</v>
+        <v>168.46602111999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.32731701000000157</v>
+        <v>0.32732088999998155</v>
       </c>
       <c r="D145" s="5">
-        <v>2.3612247290734079</v>
+        <v>2.3612531579602081</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>168.734701</v>
+        <v>168.73460134000001</v>
       </c>
       <c r="C146" s="5">
-        <v>0.26867398999999637</v>
+        <v>0.26858022000001824</v>
       </c>
       <c r="D146" s="5">
-        <v>1.930667591040236</v>
+        <v>1.9299879168100498</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>168.89380305</v>
+        <v>168.89376548000001</v>
       </c>
       <c r="C147" s="5">
-        <v>0.15910205000000133</v>
+        <v>0.15916414000000145</v>
       </c>
       <c r="D147" s="5">
-        <v>1.137381373773505</v>
+        <v>1.1378282207478163</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>169.36753877999999</v>
+        <v>169.36753762999999</v>
       </c>
       <c r="C148" s="5">
-        <v>0.47373572999998714</v>
+        <v>0.47377214999997364</v>
       </c>
       <c r="D148" s="5">
-        <v>3.4183341380037202</v>
+        <v>3.4186017736630214</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>169.53766028999999</v>
+        <v>169.53765501000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.17012151000000131</v>
+        <v>0.17011738000002197</v>
       </c>
       <c r="D149" s="5">
-        <v>1.2120232626910754</v>
+        <v>1.2119936842230894</v>
       </c>
       <c r="E149" s="5">
-        <v>1.3169401486536669</v>
+        <v>1.3169376956410295</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>170.14227478000001</v>
+        <v>170.14232018000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.60461449000001721</v>
+        <v>0.60466517000000408</v>
       </c>
       <c r="D150" s="5">
-        <v>4.3644515585349986</v>
+        <v>4.3648247401731233</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>169.74656379999999</v>
+        <v>169.74657596</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.39571098000001825</v>
+        <v>-0.39574422000001164</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.7554929430908648</v>
+        <v>-2.7557207275007878</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>169.85101893999999</v>
+        <v>169.85104007999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.10445513999999889</v>
+        <v>0.10446411999998872</v>
       </c>
       <c r="D152" s="5">
-        <v>0.74093559093484362</v>
+        <v>0.74099945160386316</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>169.08005141999999</v>
+        <v>169.08008290999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.77096751999999924</v>
+        <v>-0.77095717000000263</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.3129521975820992</v>
+        <v>-5.3128819990963532</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>169.29903562000001</v>
+        <v>169.29905314999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.21898420000002261</v>
+        <v>0.21897024000000442</v>
       </c>
       <c r="D154" s="5">
-        <v>1.5653000977961407</v>
+        <v>1.5651993062274272</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>169.13253646000001</v>
+        <v>169.13263430999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.16649916000000076</v>
+        <v>-0.16641884000000573</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.1737917193964997</v>
+        <v>-1.1732284136076188</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>168.82420181000001</v>
+        <v>168.82418028999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.30833465000000615</v>
+        <v>-0.30845401999999922</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.1658407437345928</v>
+        <v>-2.1666696030605337</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>169.00604146000001</v>
+        <v>169.00602777</v>
       </c>
       <c r="C157" s="5">
-        <v>0.18183965000000057</v>
+        <v>0.18184748000001605</v>
       </c>
       <c r="D157" s="5">
-        <v>1.3001980535107371</v>
+        <v>1.3002545387506226</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>168.91704515000001</v>
+        <v>168.91685916</v>
       </c>
       <c r="C158" s="5">
-        <v>-8.8996309999998857E-2</v>
+        <v>-8.9168610000001536E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.6300769441994869</v>
+        <v>-0.63129330879364565</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>168.50729414</v>
+        <v>168.50723916000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.40975101000000791</v>
+        <v>-0.40961999999998966</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.872379552543658</v>
+        <v>-2.8714764982066598</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>168.98594632999999</v>
+        <v>168.98595764999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.47865218999999115</v>
+        <v>0.47871848999997724</v>
       </c>
       <c r="D160" s="5">
-        <v>3.4624122007133051</v>
+        <v>3.4629004590495782</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>168.53316380999999</v>
+        <v>168.53315383</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.45278251999999952</v>
+        <v>-0.45280381999998554</v>
       </c>
       <c r="D161" s="5">
-        <v>-3.1683288946902977</v>
+        <v>-3.168475541865412</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.59249164951420408</v>
+        <v>-0.59249444021197695</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>168.63634729</v>
+        <v>168.63640402999999</v>
       </c>
       <c r="C162" s="5">
-        <v>0.10318348000001265</v>
+        <v>0.10325019999999085</v>
       </c>
       <c r="D162" s="5">
-        <v>0.73717225975373779</v>
+        <v>0.73765057761023822</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>169.13760823000001</v>
+        <v>169.13763281999999</v>
       </c>
       <c r="C163" s="5">
-        <v>0.50126094000000876</v>
+        <v>0.50122878999999898</v>
       </c>
       <c r="D163" s="5">
-        <v>3.6258197395518055</v>
+        <v>3.6255821311840464</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>168.52269985999999</v>
+        <v>168.52273116000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.6149083700000233</v>
+        <v>-0.6149016599999868</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.2764758102614486</v>
+        <v>-4.276429464285803</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>168.7706632</v>
+        <v>168.77072820999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.24796334000001252</v>
+        <v>0.24799704999998085</v>
       </c>
       <c r="D165" s="5">
-        <v>1.7800324829810199</v>
+        <v>1.7802761026131764</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>169.0790939</v>
+        <v>169.07917778999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.30843070000000239</v>
+        <v>0.30844958000000133</v>
       </c>
       <c r="D166" s="5">
-        <v>2.2151939995344039</v>
+        <v>2.2153301024247174</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>169.01728484</v>
+        <v>169.01755094000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-6.1809060000001637E-2</v>
+        <v>-6.1626849999981914E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.43779466856648241</v>
+        <v>-0.43650644188599763</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>169.40609423999999</v>
+        <v>169.4058148</v>
       </c>
       <c r="C168" s="5">
-        <v>0.38880939999998532</v>
+        <v>0.38826385999999502</v>
       </c>
       <c r="D168" s="5">
-        <v>2.7956901896044162</v>
+        <v>2.7917134021674617</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>169.78408137</v>
+        <v>169.78411666</v>
       </c>
       <c r="C169" s="5">
-        <v>0.37798713000000816</v>
+        <v>0.37830185999999344</v>
       </c>
       <c r="D169" s="5">
-        <v>2.710601976643856</v>
+        <v>2.7128912748081824</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>169.72799957000001</v>
+        <v>169.72772108000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-5.608179999998697E-2</v>
+        <v>-5.6395579999986012E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.39565565955134163</v>
+        <v>-0.39786524424636482</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>169.69606759999999</v>
+        <v>169.69595242</v>
       </c>
       <c r="C171" s="5">
-        <v>-3.1931970000016463E-2</v>
+        <v>-3.176866000001155E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-0.22552990120989769</v>
+        <v>-0.22437802626507075</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>169.51245360999999</v>
+        <v>169.51244961</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.18361398999999778</v>
+        <v>-0.18350280999999313</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.2907209009485943</v>
+        <v>-1.2899448699812299</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>169.76977044</v>
+        <v>169.76976482000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.25731683000000771</v>
+        <v>0.25731521000000157</v>
       </c>
       <c r="D173" s="5">
-        <v>1.836863625539098</v>
+        <v>1.8368520081091688</v>
       </c>
       <c r="E173" s="5">
-        <v>0.73374676060442567</v>
+        <v>0.7337493910826387</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>170.92526488999999</v>
+        <v>170.92534058000001</v>
       </c>
       <c r="C174" s="5">
-        <v>1.155494449999992</v>
+        <v>1.1555757600000049</v>
       </c>
       <c r="D174" s="5">
-        <v>8.4802812496480797</v>
+        <v>8.4809007979323781</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>170.68874166000001</v>
+        <v>170.68881647000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.23652322999998887</v>
+        <v>-0.23652411000000484</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.6479579679402945</v>
+        <v>-1.6479633284713691</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>170.99409016999999</v>
+        <v>170.99417659</v>
       </c>
       <c r="C176" s="5">
-        <v>0.30534850999998753</v>
+        <v>0.30536011999998891</v>
       </c>
       <c r="D176" s="5">
-        <v>2.1679520520267559</v>
+        <v>2.1680343353474685</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>171.24185037000001</v>
+        <v>171.24196074</v>
       </c>
       <c r="C177" s="5">
-        <v>0.24776020000001608</v>
+        <v>0.24778415000000109</v>
       </c>
       <c r="D177" s="5">
-        <v>1.7526515243875052</v>
+        <v>1.7528214059037373</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>171.30480967</v>
+        <v>171.30493422000001</v>
       </c>
       <c r="C178" s="5">
-        <v>6.2959299999988616E-2</v>
+        <v>6.2973480000010795E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.44208890967121217</v>
+        <v>0.44218839498406659</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>171.05644751</v>
+        <v>171.05709322000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.24836215999999922</v>
+        <v>-0.24784099999999398</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.7259848094114072</v>
+        <v>-1.7223905535505457</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>172.23848135</v>
+        <v>172.23785835000001</v>
       </c>
       <c r="C180" s="5">
-        <v>1.1820338400000026</v>
+        <v>1.1807651299999975</v>
       </c>
       <c r="D180" s="5">
-        <v>8.6147659189368611</v>
+        <v>8.6051318953191291</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>172.53436328999999</v>
+        <v>172.53434331</v>
       </c>
       <c r="C181" s="5">
-        <v>0.2958819399999868</v>
+        <v>0.29648495999998659</v>
       </c>
       <c r="D181" s="5">
-        <v>2.0810232756585556</v>
+        <v>2.0853123384073191</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>172.37978957000001</v>
+        <v>172.37939306999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.15457371999997349</v>
+        <v>-0.15495024000000512</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.0697996517183839</v>
+        <v>-1.07239279979775</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>174.06975600000001</v>
+        <v>174.06949965000001</v>
       </c>
       <c r="C183" s="5">
-        <v>1.6899664299999984</v>
+        <v>1.6901065800000197</v>
       </c>
       <c r="D183" s="5">
-        <v>12.420028749804835</v>
+        <v>12.42114504539833</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>173.81374984999999</v>
+        <v>173.81364644000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.25600615000001881</v>
+        <v>-0.25585320999999794</v>
       </c>
       <c r="D184" s="5">
-        <v>-1.7506461635231174</v>
+        <v>-1.7496113103659616</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>174.03531981</v>
+        <v>174.03530756999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.22156996000001072</v>
+        <v>0.22166112999997267</v>
       </c>
       <c r="D185" s="5">
-        <v>1.5404767987122536</v>
+        <v>1.5411160388057121</v>
       </c>
       <c r="E185" s="5">
-        <v>2.5125494126220449</v>
+        <v>2.5125455963979082</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>174.08553047000001</v>
+        <v>174.08568226</v>
       </c>
       <c r="C186" s="5">
-        <v>5.0210660000004737E-2</v>
+        <v>5.0374690000012379E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>0.34676003117901644</v>
+        <v>0.34789466791724788</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>174.17959198</v>
+        <v>174.17979471000001</v>
       </c>
       <c r="C187" s="5">
-        <v>9.4061509999988857E-2</v>
+        <v>9.4112450000011449E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>0.65031165470259555</v>
+        <v>0.65066431662521573</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>173.84316325</v>
+        <v>173.84337110999999</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.3364287299999944</v>
+        <v>-0.33642360000001759</v>
       </c>
       <c r="D188" s="5">
-        <v>-2.2933409925573356</v>
+        <v>-2.2933037525071698</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>174.38613928000001</v>
+        <v>174.38633608999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.54297603000000549</v>
+        <v>0.5429649799999936</v>
       </c>
       <c r="D189" s="5">
-        <v>3.8131014700756749</v>
+        <v>3.8130178948047933</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>174.35367633999999</v>
+        <v>174.3539112</v>
       </c>
       <c r="C190" s="5">
-        <v>-3.246294000001626E-2</v>
+        <v>-3.2424889999987272E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.2231580335251615</v>
+        <v>-0.22289648483306834</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>174.88017977000001</v>
+        <v>174.8812734</v>
       </c>
       <c r="C191" s="5">
-        <v>0.52650343000001953</v>
+        <v>0.52736219999999889</v>
       </c>
       <c r="D191" s="5">
-        <v>3.6844869061974928</v>
+        <v>3.690591877489946</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>176.43777539000001</v>
+        <v>176.43678306999999</v>
       </c>
       <c r="C192" s="5">
-        <v>1.5575956200000007</v>
+        <v>1.5555096699999922</v>
       </c>
       <c r="D192" s="5">
-        <v>11.227400572943559</v>
+        <v>11.211548081284505</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>177.11825192000001</v>
+        <v>177.11813401000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.68047652999999286</v>
+        <v>0.68135094000001573</v>
       </c>
       <c r="D193" s="5">
-        <v>4.7275459279905396</v>
+        <v>4.7337776050191849</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>178.28644428000001</v>
+        <v>178.28586802000001</v>
       </c>
       <c r="C194" s="5">
-        <v>1.1681923600000061</v>
+        <v>1.1677340100000038</v>
       </c>
       <c r="D194" s="5">
-        <v>8.2081757774662201</v>
+        <v>8.204843225730718</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>179.16644052000001</v>
+        <v>179.16588060000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.87999623999999699</v>
+        <v>0.88001257999999893</v>
       </c>
       <c r="D195" s="5">
-        <v>6.086496151875842</v>
+        <v>6.0866324635739932</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>179.78565040999999</v>
+        <v>179.78506804</v>
       </c>
       <c r="C196" s="5">
-        <v>0.61920988999997917</v>
+        <v>0.61918743999999037</v>
       </c>
       <c r="D196" s="5">
-        <v>4.2270194390940707</v>
+        <v>4.2268767217775283</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>180.51289463000001</v>
+        <v>180.51299843999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.72724422000001709</v>
+        <v>0.7279303999999911</v>
       </c>
       <c r="D197" s="5">
-        <v>4.9635373569889341</v>
+        <v>4.9683418599941742</v>
       </c>
       <c r="E197" s="5">
-        <v>3.7219886325785989</v>
+        <v>3.7220555762195406</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>181.46532084</v>
+        <v>181.46584236999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.95242620999999872</v>
+        <v>0.95284393000000023</v>
       </c>
       <c r="D198" s="5">
-        <v>6.5184714517776632</v>
+        <v>6.5214100026279809</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>182.16458059999999</v>
+        <v>182.16501618999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.69925975999998968</v>
+        <v>0.69917381999999861</v>
       </c>
       <c r="D199" s="5">
-        <v>4.7233600583327151</v>
+        <v>4.7227533322350412</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>183.25634346999999</v>
+        <v>183.25673599999999</v>
       </c>
       <c r="C200" s="5">
-        <v>1.0917628699999966</v>
+        <v>1.0917198100000007</v>
       </c>
       <c r="D200" s="5">
-        <v>7.4338013173170792</v>
+        <v>7.4334800264604262</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>184.43385043999999</v>
+        <v>184.43415295</v>
       </c>
       <c r="C201" s="5">
-        <v>1.177506969999996</v>
+        <v>1.1774169500000085</v>
       </c>
       <c r="D201" s="5">
-        <v>7.9889693337525047</v>
+        <v>7.9883191177703594</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>184.74105291000001</v>
+        <v>184.74139317999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.30720247000002132</v>
+        <v>0.30724022999999079</v>
       </c>
       <c r="D202" s="5">
-        <v>2.0171945254327417</v>
+        <v>2.017441406988274</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>185.18737519999999</v>
+        <v>185.18875326</v>
       </c>
       <c r="C203" s="5">
-        <v>0.44632228999998347</v>
+        <v>0.44736008000000993</v>
       </c>
       <c r="D203" s="5">
-        <v>2.9379558443489051</v>
+        <v>2.9448729324982326</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>184.30868699000001</v>
+        <v>184.30751659000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.87868820999997865</v>
+        <v>-0.88123666999999273</v>
       </c>
       <c r="D204" s="5">
-        <v>-5.5475670901633407</v>
+        <v>-5.5631976493574875</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>184.91124106999999</v>
+        <v>184.91088704000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.60255407999997601</v>
+        <v>0.60337044999999989</v>
       </c>
       <c r="D205" s="5">
-        <v>3.9944347787177925</v>
+        <v>3.9999703088091643</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>185.63611294</v>
+        <v>185.63533704</v>
       </c>
       <c r="C206" s="5">
-        <v>0.72487187000001541</v>
+        <v>0.72444999999999027</v>
       </c>
       <c r="D206" s="5">
-        <v>4.8068893788522082</v>
+        <v>4.8040406467365182</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>186.10094477000001</v>
+        <v>186.10003512</v>
       </c>
       <c r="C207" s="5">
-        <v>0.46483183000000849</v>
+        <v>0.46469808000000512</v>
       </c>
       <c r="D207" s="5">
-        <v>3.0465228387533516</v>
+        <v>3.0456470384226719</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>186.90190082999999</v>
+        <v>186.90079545</v>
       </c>
       <c r="C208" s="5">
-        <v>0.80095605999997588</v>
+        <v>0.8007603300000028</v>
       </c>
       <c r="D208" s="5">
-        <v>5.2886808216889403</v>
+        <v>5.287384145920182</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>187.63330619000001</v>
+        <v>187.63352692000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.73140536000002498</v>
+        <v>0.73273147000000449</v>
       </c>
       <c r="D209" s="5">
-        <v>4.7983763679003477</v>
+        <v>4.8072937887513767</v>
       </c>
       <c r="E209" s="5">
-        <v>3.944544557104801</v>
+        <v>3.9446070596222294</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>187.27985422</v>
+        <v>187.28079586999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.35345197000000894</v>
+        <v>-0.35273105000001692</v>
       </c>
       <c r="D210" s="5">
-        <v>-2.2372120220281344</v>
+        <v>-2.2326933592041187</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>187.50136332</v>
+        <v>187.50208180999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.22150909999999158</v>
+        <v>0.22128594000000135</v>
       </c>
       <c r="D211" s="5">
-        <v>1.4285942285159781</v>
+        <v>1.4271383986046882</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>188.10688948000001</v>
+        <v>188.10749211999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.6055261600000108</v>
+        <v>0.60541030999999634</v>
       </c>
       <c r="D212" s="5">
-        <v>3.9449193065659305</v>
+        <v>3.9441357234250241</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>187.60539649</v>
+        <v>187.60582772999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.50149299000000269</v>
+        <v>-0.50166439000000196</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.1527046530873015</v>
+        <v>-3.1537564710169219</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>188.30035172999999</v>
+        <v>188.30084189999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.69495523999998454</v>
+        <v>0.69501417000000743</v>
       </c>
       <c r="D214" s="5">
-        <v>4.5369088567860372</v>
+        <v>4.5372908016418689</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>188.84005999999999</v>
+        <v>188.84144101000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.53970827000000554</v>
+        <v>0.54059911000001648</v>
       </c>
       <c r="D215" s="5">
-        <v>3.4941928971451874</v>
+        <v>3.5000425146280545</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>188.29299352000001</v>
+        <v>188.29172068</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.54706647999998381</v>
+        <v>-0.54972033000001375</v>
       </c>
       <c r="D216" s="5">
-        <v>-3.4215206698391065</v>
+        <v>-3.4378290874510387</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>188.85556491</v>
+        <v>188.8550395</v>
       </c>
       <c r="C217" s="5">
-        <v>0.56257138999998801</v>
+        <v>0.56331882000000633</v>
       </c>
       <c r="D217" s="5">
-        <v>3.6448000121123814</v>
+        <v>3.6497475146586522</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>188.43491616</v>
+        <v>188.43399188000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.42064874999999802</v>
+        <v>-0.42104761999999596</v>
       </c>
       <c r="D218" s="5">
-        <v>-2.6403268134375768</v>
+        <v>-2.6428070826919559</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>188.34775762999999</v>
+        <v>188.34654006</v>
       </c>
       <c r="C219" s="5">
-        <v>-8.7158530000010614E-2</v>
+        <v>-8.7451820000012503E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-0.55363716016839648</v>
+        <v>-0.5554981240633472</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>188.19432276000001</v>
+        <v>188.19273106</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.1534348699999839</v>
+        <v>-0.15380899999999542</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.97319514048395117</v>
+        <v>-0.97556377434288022</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>187.84055964999999</v>
+        <v>187.84091072999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.35376311000001692</v>
+        <v>-0.35182033000000956</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.2325548501677783</v>
+        <v>-2.2204385858529685</v>
       </c>
       <c r="E221" s="5">
-        <v>0.11045664770736874</v>
+        <v>0.11052598829439653</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>187.79240006000001</v>
+        <v>187.79376814</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.8159589999983154E-2</v>
+        <v>-4.7142589999992879E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.3072290923048282</v>
+        <v>-0.30074963824030521</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>188.06435428</v>
+        <v>188.06531414</v>
       </c>
       <c r="C223" s="5">
-        <v>0.2719542199999978</v>
+        <v>0.27154600000000073</v>
       </c>
       <c r="D223" s="5">
-        <v>1.7517053884600786</v>
+        <v>1.7490421809113643</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>187.60821776</v>
+        <v>187.60897506000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.45613652000000116</v>
+        <v>-0.45633907999999224</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.8719997740664249</v>
+        <v>-2.8732437225654106</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>188.03563665999999</v>
+        <v>188.03614286999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.42741889999999216</v>
+        <v>0.42716780999998605</v>
       </c>
       <c r="D225" s="5">
-        <v>2.7684214166335375</v>
+        <v>2.7667633606473174</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>188.60749483000001</v>
+        <v>188.60800477999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.57185817000001293</v>
+        <v>0.57186190999999553</v>
       </c>
       <c r="D226" s="5">
-        <v>3.7111334482240466</v>
+        <v>3.7111479682863102</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>188.13998728000001</v>
+        <v>188.14112514999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.46750754999999344</v>
+        <v>-0.46687962999999399</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.9342611738975566</v>
+        <v>-2.9303657869496846</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>187.58214788000001</v>
+        <v>187.58103768000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.55783940000000598</v>
+        <v>-0.56008746999998493</v>
       </c>
       <c r="D228" s="5">
-        <v>-3.5005743368926256</v>
+        <v>-3.5144304311788832</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>187.20874320999999</v>
+        <v>187.2080417</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.37340467000001354</v>
+        <v>-0.37299598000001311</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.36276315332693</v>
+        <v>-2.3602191507170134</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>186.53391210000001</v>
+        <v>186.53292103000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.6748311099999853</v>
+        <v>-0.6751206699999841</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.2409011386089102</v>
+        <v>-4.242700490848117</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>185.75886012000001</v>
+        <v>185.75755085</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.77505198000000064</v>
+        <v>-0.77537018000001012</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.8736428541243271</v>
+        <v>-4.8756235380729933</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>184.84808351999999</v>
+        <v>184.84642375999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.9107766000000197</v>
+        <v>-0.91112709000000791</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.7275101149544039</v>
+        <v>-5.7296943916616661</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>183.83868090999999</v>
+        <v>183.83904784999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.0094026099999951</v>
+        <v>-1.0073759100000075</v>
       </c>
       <c r="D233" s="5">
-        <v>-6.3595880836296743</v>
+        <v>-6.3472547433869542</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.130465724472197</v>
+        <v>-2.1304532992561076</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>181.31812127000001</v>
+        <v>181.31961035</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.5205596399999877</v>
+        <v>-2.5194374999999809</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.267156013010874</v>
+        <v>-15.260834870066653</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>181.05376107999999</v>
+        <v>181.05481413000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.2643601900000192</v>
+        <v>-0.26479621999999381</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.7356272992433697</v>
+        <v>-1.7384528885366679</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>180.21710239999999</v>
+        <v>180.21790621</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.83665867999999932</v>
+        <v>-0.83690792000001579</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.4064726810558401</v>
+        <v>-5.408011882792751</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>182.67672295</v>
+        <v>182.67724491000001</v>
       </c>
       <c r="C237" s="5">
-        <v>2.459620550000011</v>
+        <v>2.4593387000000178</v>
       </c>
       <c r="D237" s="5">
-        <v>17.66478731422556</v>
+        <v>17.66252402411348</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>182.61736748999999</v>
+        <v>182.61786043999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.9355460000006133E-2</v>
+        <v>-5.9384470000026113E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.38920888326999803</v>
+        <v>-0.38939765862028297</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>181.93193289000001</v>
+        <v>181.93261931000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.68543459999997935</v>
+        <v>-0.6852411299999801</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.4122436749351346</v>
+        <v>-4.4110122067120949</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>181.48692832</v>
+        <v>181.48611672000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.44500457000000893</v>
+        <v>-0.44650258999999437</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.8960269206088296</v>
+        <v>-2.9056337957201195</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>181.21825278</v>
+        <v>181.21755289000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.26867554000000382</v>
+        <v>-0.26856383000000505</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.7621015900073811</v>
+        <v>-1.7613827082850309</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>181.12680544</v>
+        <v>181.12587780999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-9.1447340000001986E-2</v>
+        <v>-9.1675080000015896E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.60387267912189735</v>
+        <v>-0.60537471032945378</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>180.79742704</v>
+        <v>180.79621442999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.32937839999999596</v>
+        <v>-0.32966337999999951</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.1605014245012821</v>
+        <v>-2.162362993735456</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>181.12162759</v>
+        <v>181.12004573999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.32420055000000048</v>
+        <v>0.32383131000000276</v>
       </c>
       <c r="D244" s="5">
-        <v>2.1731535772324229</v>
+        <v>2.1706687884892828</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>181.19355813000001</v>
+        <v>181.19394255</v>
       </c>
       <c r="C245" s="5">
-        <v>7.1930540000010978E-2</v>
+        <v>7.3896810000007918E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.4776096458247725</v>
+        <v>0.49069903546852256</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.4388281981281836</v>
+        <v>-1.4388158179312383</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>180.98883703999999</v>
+        <v>180.99031979</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.20472109000002092</v>
+        <v>-0.20362276000000179</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.3474233936051627</v>
+        <v>-1.3402362549494229</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>181.03895288999999</v>
+        <v>181.03992552</v>
       </c>
       <c r="C247" s="5">
-        <v>5.0115849999997408E-2</v>
+        <v>4.9605729999996129E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.3327867860236422</v>
+        <v>0.32939160016081104</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>180.84239851999999</v>
+        <v>180.84310228000001</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.1965543700000012</v>
+        <v>-0.1968232399999863</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.2950908538186146</v>
+        <v>-1.2968449248174196</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>180.43915874000001</v>
+        <v>180.43960999999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.40323977999997851</v>
+        <v>-0.40349228000002313</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.6431705969102604</v>
+        <v>-2.6447952692066012</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>180.75415319999999</v>
+        <v>180.75453766000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.31499445999997988</v>
+        <v>0.31492766000002348</v>
       </c>
       <c r="D250" s="5">
-        <v>2.1150831345285059</v>
+        <v>2.1146249409601081</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>180.30427945</v>
+        <v>180.30444714999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.44987374999999474</v>
+        <v>-0.45009051000002387</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.9460987980273634</v>
+        <v>-2.9474927318714372</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>181.07290266999999</v>
+        <v>181.07244212000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.76862321999999494</v>
+        <v>0.76799497000001793</v>
       </c>
       <c r="D252" s="5">
-        <v>5.2371666599092093</v>
+        <v>5.2327801952674946</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>181.41806609</v>
+        <v>181.41746276000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.34516342000000577</v>
+        <v>0.34502064000000132</v>
       </c>
       <c r="D253" s="5">
-        <v>2.3115900318999794</v>
+        <v>2.3106297171773482</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>181.86526169999999</v>
+        <v>181.86452549000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.4471956099999943</v>
+        <v>0.44706272999999896</v>
       </c>
       <c r="D254" s="5">
-        <v>2.998434957377194</v>
+        <v>2.9975419945561299</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>182.91273944</v>
+        <v>182.91184791000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.047477740000005</v>
+        <v>1.0473224200000004</v>
       </c>
       <c r="D255" s="5">
-        <v>7.1347663544298667</v>
+        <v>7.1337044789005821</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>183.19623970999999</v>
+        <v>183.19515458000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.28350026999999045</v>
+        <v>0.28330667000000176</v>
       </c>
       <c r="D256" s="5">
-        <v>1.8758421091163324</v>
+        <v>1.874559394577946</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>183.62891945000001</v>
+        <v>183.62920195000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.43267974000002596</v>
+        <v>0.43404737000000182</v>
       </c>
       <c r="D257" s="5">
-        <v>2.8713129606331211</v>
+        <v>2.8805245921950995</v>
       </c>
       <c r="E257" s="5">
-        <v>1.3440661716310753</v>
+        <v>1.3440070709471952</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>184.58091422999999</v>
+        <v>184.58201753</v>
       </c>
       <c r="C258" s="5">
-        <v>0.95199477999997839</v>
+        <v>0.95281557999999222</v>
       </c>
       <c r="D258" s="5">
-        <v>6.4017004775525743</v>
+        <v>6.4073682797962217</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>184.75000675000001</v>
+        <v>184.75074411</v>
       </c>
       <c r="C259" s="5">
-        <v>0.16909252000002084</v>
+        <v>0.16872657999999774</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1048624291991604</v>
+        <v>1.102452694503353</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>185.12589575000001</v>
+        <v>185.12640626999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.37588900000000081</v>
+        <v>0.37566215999999031</v>
       </c>
       <c r="D260" s="5">
-        <v>2.4690051432876947</v>
+        <v>2.467488496927972</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>184.8841299</v>
+        <v>184.88446489</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.24176585000000728</v>
+        <v>-0.24194137999998588</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.5559369074514717</v>
+        <v>-1.5570541984944009</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>184.45439207000001</v>
+        <v>184.45466728</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.42973782999999344</v>
+        <v>-0.42979761000000849</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.753852847653715</v>
+        <v>-2.7542261194121953</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>185.20457572999999</v>
+        <v>185.20439303000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.75018365999997627</v>
+        <v>0.74972575000001029</v>
       </c>
       <c r="D263" s="5">
-        <v>4.9911128256469262</v>
+        <v>4.9879902288990863</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>185.93819449</v>
+        <v>185.93791704</v>
       </c>
       <c r="C264" s="5">
-        <v>0.73361876000001303</v>
+        <v>0.73352400999999645</v>
       </c>
       <c r="D264" s="5">
-        <v>4.8582889125595274</v>
+        <v>4.8576526095456263</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>186.59420377000001</v>
+        <v>186.59382914</v>
       </c>
       <c r="C265" s="5">
-        <v>0.65600928000000636</v>
+        <v>0.65591209999999478</v>
       </c>
       <c r="D265" s="5">
-        <v>4.3168522338938864</v>
+        <v>4.3162068514463137</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>187.26614991</v>
+        <v>187.26572146999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.67194613999998865</v>
+        <v>0.67189232999999149</v>
       </c>
       <c r="D266" s="5">
-        <v>4.4079557526516711</v>
+        <v>4.4076047651656847</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>187.57901989000001</v>
+        <v>187.57850015</v>
       </c>
       <c r="C267" s="5">
-        <v>0.31286998000001631</v>
+        <v>0.31277868000000808</v>
       </c>
       <c r="D267" s="5">
-        <v>2.023394023859848</v>
+        <v>2.0228028039906087</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>187.91164341999999</v>
+        <v>187.91107817</v>
       </c>
       <c r="C268" s="5">
-        <v>0.33262352999997802</v>
+        <v>0.3325780199999997</v>
       </c>
       <c r="D268" s="5">
-        <v>2.1487699938305127</v>
+        <v>2.1484791345231846</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>188.79925691</v>
+        <v>188.79942729999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.88761349000000678</v>
+        <v>0.8883491299999946</v>
       </c>
       <c r="D269" s="5">
-        <v>5.8178853264066577</v>
+        <v>5.822851128874218</v>
       </c>
       <c r="E269" s="5">
-        <v>2.8156444396046254</v>
+        <v>2.8155790555620674</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>189.21157224999999</v>
+        <v>189.21223660000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.41231533999999215</v>
+        <v>0.41280930000002058</v>
       </c>
       <c r="D270" s="5">
-        <v>2.6523665910517025</v>
+        <v>2.6555800507040983</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>189.81033925</v>
+        <v>189.81077331</v>
       </c>
       <c r="C271" s="5">
-        <v>0.59876700000000938</v>
+        <v>0.59853670999999053</v>
       </c>
       <c r="D271" s="5">
-        <v>3.8642407866104955</v>
+        <v>3.8627148207106554</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>190.56112644000001</v>
+        <v>190.56139755000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.75078719000001115</v>
+        <v>0.7506242400000076</v>
       </c>
       <c r="D272" s="5">
-        <v>4.8511869670139207</v>
+        <v>4.8500997316833772</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>191.34762402000001</v>
+        <v>191.34780584000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.78649758000000247</v>
+        <v>0.78640828999999712</v>
       </c>
       <c r="D273" s="5">
-        <v>5.0667143077923082</v>
+        <v>5.0661186004173686</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>192.16632758</v>
+        <v>192.16644645</v>
       </c>
       <c r="C274" s="5">
-        <v>0.81870355999998878</v>
+        <v>0.81864060999998856</v>
       </c>
       <c r="D274" s="5">
-        <v>5.256905996430361</v>
+        <v>5.2564871226074006</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>193.27356474999999</v>
+        <v>193.27330856</v>
       </c>
       <c r="C275" s="5">
-        <v>1.1072371699999906</v>
+        <v>1.1068621100000087</v>
       </c>
       <c r="D275" s="5">
-        <v>7.1376202729996896</v>
+        <v>7.1351208544857103</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>192.77767252000001</v>
+        <v>192.77752862</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.49589222999998128</v>
+        <v>-0.49577994000000558</v>
       </c>
       <c r="D276" s="5">
-        <v>-3.0358246810995193</v>
+        <v>-3.0351508840104069</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>193.17976003000001</v>
+        <v>193.17957501000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.4020875100000012</v>
+        <v>0.40204639000000952</v>
       </c>
       <c r="D277" s="5">
-        <v>2.5318223159898734</v>
+        <v>2.5315623301920054</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>194.08057817</v>
+        <v>194.08042479</v>
       </c>
       <c r="C278" s="5">
-        <v>0.90081813999998417</v>
+        <v>0.90084977999998728</v>
       </c>
       <c r="D278" s="5">
-        <v>5.741498487595087</v>
+        <v>5.7417109909530417</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>195.37092455000001</v>
+        <v>195.37074258999999</v>
       </c>
       <c r="C279" s="5">
-        <v>1.2903463800000168</v>
+        <v>1.2903177999999969</v>
       </c>
       <c r="D279" s="5">
-        <v>8.2765109862683151</v>
+        <v>8.2763276962753984</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>196.23854793000001</v>
+        <v>196.23845985</v>
       </c>
       <c r="C280" s="5">
-        <v>0.86762337999999772</v>
+        <v>0.86771726000000626</v>
       </c>
       <c r="D280" s="5">
-        <v>5.4611928331718795</v>
+        <v>5.4618034748041389</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>197.23332771</v>
+        <v>197.23337279</v>
       </c>
       <c r="C281" s="5">
-        <v>0.99477977999998757</v>
+        <v>0.99491294000000607</v>
       </c>
       <c r="D281" s="5">
-        <v>6.2555849303630895</v>
+        <v>6.256448668519532</v>
       </c>
       <c r="E281" s="5">
-        <v>4.4672160992776044</v>
+        <v>4.4671456956268063</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>198.01038258</v>
+        <v>198.01059529</v>
       </c>
       <c r="C282" s="5">
-        <v>0.77705487000000062</v>
+        <v>0.77722249999999349</v>
       </c>
       <c r="D282" s="5">
-        <v>4.8315310105286668</v>
+        <v>4.8325948558691767</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>199.09677976</v>
+        <v>199.09698119000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.0863971800000058</v>
+        <v>1.0863859000000105</v>
       </c>
       <c r="D283" s="5">
-        <v>6.7862347761414421</v>
+        <v>6.7861546640594073</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>200.38913579000001</v>
+        <v>200.38910858</v>
       </c>
       <c r="C284" s="5">
-        <v>1.2923560300000076</v>
+        <v>1.2921273899999903</v>
       </c>
       <c r="D284" s="5">
-        <v>8.0735056955741022</v>
+        <v>8.0720175280346815</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>200.38032405999999</v>
+        <v>200.38040538000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-8.8117300000192245E-3</v>
+        <v>-8.703199999985145E-3</v>
       </c>
       <c r="D285" s="5">
-        <v>-5.2754950869204897E-2</v>
+        <v>-5.210535483176626E-2</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>202.01813242</v>
+        <v>202.01821547</v>
       </c>
       <c r="C286" s="5">
-        <v>1.6378083600000082</v>
+        <v>1.6378100899999879</v>
       </c>
       <c r="D286" s="5">
-        <v>10.261355553414585</v>
+        <v>10.26136253089518</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>203.46358859</v>
+        <v>203.46339868000001</v>
       </c>
       <c r="C287" s="5">
-        <v>1.4454561699999999</v>
+        <v>1.4451832100000104</v>
       </c>
       <c r="D287" s="5">
-        <v>8.9321758186476465</v>
+        <v>8.9304183371232924</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>204.50633932</v>
+        <v>204.50630910999999</v>
       </c>
       <c r="C288" s="5">
-        <v>1.0427507299999945</v>
+        <v>1.0429104299999779</v>
       </c>
       <c r="D288" s="5">
-        <v>6.3263479973877823</v>
+        <v>6.3273504441864192</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>205.22873268999999</v>
+        <v>205.22869922000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.72239336999999182</v>
+        <v>0.72239011000002051</v>
       </c>
       <c r="D289" s="5">
-        <v>4.3221818280804403</v>
+        <v>4.3221625934761532</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>205.55830186</v>
+        <v>205.55835639</v>
       </c>
       <c r="C290" s="5">
-        <v>0.3295691700000134</v>
+        <v>0.32965716999999017</v>
       </c>
       <c r="D290" s="5">
-        <v>1.9441467423746195</v>
+        <v>1.944670773956525</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>205.86317933999999</v>
+        <v>205.86315432999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.3048774799999876</v>
+        <v>0.30479793999998606</v>
       </c>
       <c r="D291" s="5">
-        <v>1.7943921230872961</v>
+        <v>1.7939196769067633</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>206.81774361000001</v>
+        <v>206.81772572</v>
       </c>
       <c r="C292" s="5">
-        <v>0.95456427000002009</v>
+        <v>0.95457139000001234</v>
       </c>
       <c r="D292" s="5">
-        <v>5.7083853492696068</v>
+        <v>5.7084297305364462</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>207.11090417</v>
+        <v>207.11090421</v>
       </c>
       <c r="C293" s="5">
-        <v>0.2931605599999898</v>
+        <v>0.29317849000000251</v>
       </c>
       <c r="D293" s="5">
-        <v>1.7143031154955413</v>
+        <v>1.7144089322999045</v>
       </c>
       <c r="E293" s="5">
-        <v>5.0080666258003781</v>
+        <v>5.0080426452560278</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>207.25194619000001</v>
+        <v>207.25198126000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.14104202000001465</v>
+        <v>0.14107705000000692</v>
       </c>
       <c r="D294" s="5">
-        <v>0.82026482904491438</v>
+        <v>0.82046931838148929</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>207.63520410999999</v>
+        <v>207.63530349999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.38325791999997705</v>
+        <v>0.38332223999998405</v>
       </c>
       <c r="D295" s="5">
-        <v>2.2417936964327589</v>
+        <v>2.2421733760700668</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>208.04441772999999</v>
+        <v>208.04415234000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.40921362000000272</v>
+        <v>0.40884884000001875</v>
       </c>
       <c r="D296" s="5">
-        <v>2.3908002785401283</v>
+        <v>2.3886447891811935</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>208.69585465</v>
+        <v>208.69589486999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.65143692000000897</v>
+        <v>0.65174252999997861</v>
       </c>
       <c r="D297" s="5">
-        <v>3.8228784881072064</v>
+        <v>3.824707899673796</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>208.80277215000001</v>
+        <v>208.80289968</v>
       </c>
       <c r="C298" s="5">
-        <v>0.10691750000000866</v>
+        <v>0.1070048100000065</v>
       </c>
       <c r="D298" s="5">
-        <v>0.61651025336526555</v>
+        <v>0.61701500372044471</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>209.17429934</v>
+        <v>209.17417925999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.37152718999999479</v>
+        <v>0.37127957999999239</v>
       </c>
       <c r="D299" s="5">
-        <v>2.1562053108222567</v>
+        <v>2.1547528628729218</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>210.75736674999999</v>
+        <v>210.75735623</v>
       </c>
       <c r="C300" s="5">
-        <v>1.583067409999984</v>
+        <v>1.5831769700000109</v>
       </c>
       <c r="D300" s="5">
-        <v>9.4695392102202458</v>
+        <v>9.4702277560561718</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>211.33624721999999</v>
+        <v>211.33636129999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.57888047000000142</v>
+        <v>0.57900506999999379</v>
       </c>
       <c r="D301" s="5">
-        <v>3.3462516573902867</v>
+        <v>3.3469830021583435</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>211.32147545999999</v>
+        <v>211.32169751000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-1.4771760000002132E-2</v>
+        <v>-1.4663789999985966E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-8.38441077370633E-2</v>
+        <v>-8.323146189732622E-2</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>212.99222119999999</v>
+        <v>212.99222433</v>
       </c>
       <c r="C303" s="5">
-        <v>1.670745740000001</v>
+        <v>1.6705268199999921</v>
       </c>
       <c r="D303" s="5">
-        <v>9.911035637812148</v>
+        <v>9.9096691362760225</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>213.65751993000001</v>
+        <v>213.65742994999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.66529873000001771</v>
+        <v>0.66520561999999472</v>
       </c>
       <c r="D304" s="5">
-        <v>3.8133686145856993</v>
+        <v>3.8128256678506389</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>213.90613368000001</v>
+        <v>213.90610416999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.24861375000000407</v>
+        <v>0.24867421999999806</v>
       </c>
       <c r="D305" s="5">
-        <v>1.4053015001041613</v>
+        <v>1.4056460965635953</v>
       </c>
       <c r="E305" s="5">
-        <v>3.2809617326678087</v>
+        <v>3.2809474643160197</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>214.90776557000001</v>
+        <v>214.9076627</v>
       </c>
       <c r="C306" s="5">
-        <v>1.0016318899999987</v>
+        <v>1.0015585300000112</v>
       </c>
       <c r="D306" s="5">
-        <v>5.7660899509647034</v>
+        <v>5.7656575214430905</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>215.45269296999999</v>
+        <v>215.45270453000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.54492739999997752</v>
+        <v>0.54504183000000239</v>
       </c>
       <c r="D307" s="5">
-        <v>3.0855556028040132</v>
+        <v>3.0862141051868131</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>215.89460245000001</v>
+        <v>215.89407571999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.44190948000002095</v>
+        <v>0.44137118999998393</v>
       </c>
       <c r="D308" s="5">
-        <v>2.4892454399206398</v>
+        <v>2.4861789099116516</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>216.42200858000001</v>
+        <v>216.42225316</v>
       </c>
       <c r="C309" s="5">
-        <v>0.5274061300000028</v>
+        <v>0.52817744000000744</v>
       </c>
       <c r="D309" s="5">
-        <v>2.9711737645341518</v>
+        <v>2.9755849766845532</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>217.02167054</v>
+        <v>217.02184263000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.59966195999999172</v>
+        <v>0.59958947000001217</v>
       </c>
       <c r="D310" s="5">
-        <v>3.3761005096715646</v>
+        <v>3.3756822786037199</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>217.44583999</v>
+        <v>217.44584553999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.42416944999999373</v>
+        <v>0.42400290999998447</v>
       </c>
       <c r="D311" s="5">
-        <v>2.3707808084899584</v>
+        <v>2.3698380536429475</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>217.94105113000001</v>
+        <v>217.94113346</v>
       </c>
       <c r="C312" s="5">
-        <v>0.49521114000000921</v>
+        <v>0.49528792000000976</v>
       </c>
       <c r="D312" s="5">
-        <v>2.7673723416647533</v>
+        <v>2.7678067267403961</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>218.24333135000001</v>
+        <v>218.24361159</v>
       </c>
       <c r="C313" s="5">
-        <v>0.3022802200000001</v>
+        <v>0.30247812999999724</v>
       </c>
       <c r="D313" s="5">
-        <v>1.6771332980517695</v>
+        <v>1.6782391134799068</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>218.96080297</v>
+        <v>218.96110625</v>
       </c>
       <c r="C314" s="5">
-        <v>0.71747161999999776</v>
+        <v>0.71749465999999984</v>
       </c>
       <c r="D314" s="5">
-        <v>4.0170990140934837</v>
+        <v>4.0172251036704854</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>218.90291404999999</v>
+        <v>218.90277785999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-5.7888920000010557E-2</v>
+        <v>-5.8328390000013997E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.3167954313031518</v>
+        <v>-0.3191964541223502</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>219.34454572999999</v>
+        <v>219.34421071</v>
       </c>
       <c r="C316" s="5">
-        <v>0.44163168000000042</v>
+        <v>0.44143285000001242</v>
       </c>
       <c r="D316" s="5">
-        <v>2.4480177659738533</v>
+        <v>2.4469049139331567</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>219.91361481000001</v>
+        <v>219.91344888</v>
       </c>
       <c r="C317" s="5">
-        <v>0.56906908000001977</v>
+        <v>0.56923817000000554</v>
       </c>
       <c r="D317" s="5">
-        <v>3.1580993990768302</v>
+        <v>3.1590561074897217</v>
       </c>
       <c r="E317" s="5">
-        <v>2.8084660437961428</v>
+        <v>2.8084026555996511</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>221.74488095000001</v>
+        <v>221.74467938999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.8312661399999968</v>
+        <v>1.8312305099999833</v>
       </c>
       <c r="D318" s="5">
-        <v>10.463252409080859</v>
+        <v>10.46304767788464</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>221.73524972999999</v>
+        <v>221.73522574</v>
       </c>
       <c r="C319" s="5">
-        <v>-9.6312200000170378E-3</v>
+        <v>-9.4536499999833268E-3</v>
       </c>
       <c r="D319" s="5">
-        <v>-5.2108095735192705E-2</v>
+        <v>-5.1147654858552105E-2</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>221.86607953000001</v>
+        <v>221.86546952</v>
       </c>
       <c r="C320" s="5">
-        <v>0.13082980000001498</v>
+        <v>0.1302437800000007</v>
       </c>
       <c r="D320" s="5">
-        <v>0.71033468134911182</v>
+        <v>0.70714270208040997</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>223.18381994999999</v>
+        <v>223.18429527000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.3177404199999785</v>
+        <v>1.318825750000002</v>
       </c>
       <c r="D321" s="5">
-        <v>7.3647130274172135</v>
+        <v>7.3709994289400171</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>224.62878985</v>
+        <v>224.62902292000001</v>
       </c>
       <c r="C322" s="5">
-        <v>1.444969900000018</v>
+        <v>1.4447276500000044</v>
       </c>
       <c r="D322" s="5">
-        <v>8.0519304331480246</v>
+        <v>8.0505143431370385</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>224.46837875</v>
+        <v>224.46864128000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.16041110000000458</v>
+        <v>-0.16038163999999711</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.85358191365393354</v>
+        <v>-0.85342488372814884</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>225.36883170999999</v>
+        <v>225.36924253000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.90045295999999553</v>
+        <v>0.90060124999999402</v>
       </c>
       <c r="D324" s="5">
-        <v>4.9214303071367205</v>
+        <v>4.9222528702001833</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>225.93265360999999</v>
+        <v>225.93301954</v>
       </c>
       <c r="C325" s="5">
-        <v>0.56382189999999355</v>
+        <v>0.56377700999999547</v>
       </c>
       <c r="D325" s="5">
-        <v>3.0437838817904961</v>
+        <v>3.0435325753401576</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>227.04200311</v>
+        <v>227.04262525999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.1093495000000075</v>
+        <v>1.1096057199999905</v>
       </c>
       <c r="D326" s="5">
-        <v>6.0538596775790765</v>
+        <v>6.055285811421629</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>227.67003500999999</v>
+        <v>227.66904912000001</v>
       </c>
       <c r="C327" s="5">
-        <v>0.62803189999999631</v>
+        <v>0.62642386000001693</v>
       </c>
       <c r="D327" s="5">
-        <v>3.3703471813212538</v>
+        <v>3.3615768771018129</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>228.70198703</v>
+        <v>228.70125200000001</v>
       </c>
       <c r="C328" s="5">
-        <v>1.0319520200000056</v>
+        <v>1.0322028799999998</v>
       </c>
       <c r="D328" s="5">
-        <v>5.5768652289050147</v>
+        <v>5.578279668053332</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>229.80882212</v>
+        <v>229.80846743999999</v>
       </c>
       <c r="C329" s="5">
-        <v>1.1068350900000041</v>
+        <v>1.1072154399999761</v>
       </c>
       <c r="D329" s="5">
-        <v>5.9646740531974496</v>
+        <v>5.9667983118189438</v>
       </c>
       <c r="E329" s="5">
-        <v>4.4995883126877745</v>
+        <v>4.4995058785146869</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>230.04764096</v>
+        <v>230.04758383000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.23881883999999332</v>
+        <v>0.23911639000002083</v>
       </c>
       <c r="D330" s="5">
-        <v>1.254200315854237</v>
+        <v>1.255773856158604</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>230.66629427000001</v>
+        <v>230.66585749999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.61865331000001333</v>
+        <v>0.61827366999997935</v>
       </c>
       <c r="D331" s="5">
-        <v>3.2752497045446916</v>
+        <v>3.2732108524855086</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>231.86511723000001</v>
+        <v>231.86475372000001</v>
       </c>
       <c r="C332" s="5">
-        <v>1.1988229600000011</v>
+        <v>1.198896220000023</v>
       </c>
       <c r="D332" s="5">
-        <v>6.4180592140610893</v>
+        <v>6.4184752033848103</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>233.24880408999999</v>
+        <v>233.24971120000001</v>
       </c>
       <c r="C333" s="5">
-        <v>1.3836868599999832</v>
+        <v>1.3849574799999971</v>
       </c>
       <c r="D333" s="5">
-        <v>7.4009471061413201</v>
+        <v>7.4079800987475242</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>233.92812223000001</v>
+        <v>233.92830846000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.67931814000002078</v>
+        <v>0.67859726000000364</v>
       </c>
       <c r="D334" s="5">
-        <v>3.5514316984281979</v>
+        <v>3.5475884583562767</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>234.36589946000001</v>
+        <v>234.36649844999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.43777722999999469</v>
+        <v>0.43818998999998371</v>
       </c>
       <c r="D335" s="5">
-        <v>2.2689605946626612</v>
+        <v>2.2711201546695925</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>234.60842955000001</v>
+        <v>234.60953014</v>
       </c>
       <c r="C336" s="5">
-        <v>0.24253009000000247</v>
+        <v>0.24303169000000935</v>
       </c>
       <c r="D336" s="5">
-        <v>1.2488945498327242</v>
+        <v>1.2514890423818592</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>234.5611897</v>
+        <v>234.56207845</v>
       </c>
       <c r="C337" s="5">
-        <v>-4.7239850000011074E-2</v>
+        <v>-4.74516900000026E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.2413599664765731</v>
+        <v>-0.2424399691306367</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>237.19118366999999</v>
+        <v>237.19262839999999</v>
       </c>
       <c r="C338" s="5">
-        <v>2.6299939699999868</v>
+        <v>2.6305499499999883</v>
       </c>
       <c r="D338" s="5">
-        <v>14.31642648926128</v>
+        <v>14.319584399300279</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>236.68852046999999</v>
+        <v>236.68600871999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.50266320000000064</v>
+        <v>-0.50661968000000002</v>
       </c>
       <c r="D339" s="5">
-        <v>-2.5136455080196574</v>
+        <v>-2.5331834180650437</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>235.86205645000001</v>
+        <v>235.86030757</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.82646401999997465</v>
+        <v>-0.82570114999998623</v>
       </c>
       <c r="D340" s="5">
-        <v>-4.1105935370826412</v>
+        <v>-4.1069144954016483</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>236.45570563000001</v>
+        <v>236.45403228999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.59364917999999989</v>
+        <v>0.59372471999998311</v>
       </c>
       <c r="D341" s="5">
-        <v>3.0624840345808924</v>
+        <v>3.0629021633855835</v>
       </c>
       <c r="E341" s="5">
-        <v>2.8923535000449974</v>
+        <v>2.8917841557491997</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>236.73780246999999</v>
+        <v>236.73625518</v>
       </c>
       <c r="C342" s="5">
-        <v>0.28209683999997992</v>
+        <v>0.2822228900000141</v>
       </c>
       <c r="D342" s="5">
-        <v>1.4410575500930722</v>
+        <v>1.4417159638670185</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>236.93042498</v>
+        <v>236.93203115</v>
       </c>
       <c r="C343" s="5">
-        <v>0.19262251000000674</v>
+        <v>0.19577596999999969</v>
       </c>
       <c r="D343" s="5">
-        <v>0.98076532224289359</v>
+        <v>0.99690126666742707</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>236.68676656</v>
+        <v>236.68743642000001</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.24365842000000271</v>
+        <v>-0.24459472999998866</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.2271195178699457</v>
+        <v>-1.2317999445033978</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>236.37621147999999</v>
+        <v>236.37660270999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.31055508000000032</v>
+        <v>-0.31083371000002558</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.5631988199052427</v>
+        <v>-1.5645868110431005</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>237.4620458</v>
+        <v>237.46229489999999</v>
       </c>
       <c r="C346" s="5">
-        <v>1.0858343200000036</v>
+        <v>1.0856921900000032</v>
       </c>
       <c r="D346" s="5">
-        <v>5.6538307213015893</v>
+        <v>5.6530622760289528</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>238.38319906000001</v>
+        <v>238.38478058000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.92115326000001119</v>
+        <v>0.92248568000002251</v>
       </c>
       <c r="D347" s="5">
-        <v>4.7556034604216535</v>
+        <v>4.7626248297928608</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>238.73519593</v>
+        <v>238.73764692</v>
       </c>
       <c r="C348" s="5">
-        <v>0.35199686999999358</v>
+        <v>0.3528663399999914</v>
       </c>
       <c r="D348" s="5">
-        <v>1.7863825778444253</v>
+        <v>1.7908191428489983</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>239.58389614999999</v>
+        <v>239.58619028999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.84870021999998357</v>
+        <v>0.84854336999998736</v>
       </c>
       <c r="D349" s="5">
-        <v>4.3503895578362206</v>
+        <v>4.349524240328928</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>240.25109957000001</v>
+        <v>240.25406437999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.6672034200000212</v>
+        <v>0.66787408999999798</v>
       </c>
       <c r="D350" s="5">
-        <v>3.3934744479752643</v>
+        <v>3.3969049950786534</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>241.73688924999999</v>
+        <v>241.73162424</v>
       </c>
       <c r="C351" s="5">
-        <v>1.4857896799999821</v>
+        <v>1.4775598600000137</v>
       </c>
       <c r="D351" s="5">
-        <v>7.6788830341187886</v>
+        <v>7.6348033135596127</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>242.69501534</v>
+        <v>242.69072005999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.95812609000000748</v>
+        <v>0.9590958199999875</v>
       </c>
       <c r="D352" s="5">
-        <v>4.8612736970179204</v>
+        <v>4.8664100177364888</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>243.58375597</v>
+        <v>243.57934347</v>
       </c>
       <c r="C353" s="5">
-        <v>0.88874063000000092</v>
+        <v>0.88862341000000811</v>
       </c>
       <c r="D353" s="5">
-        <v>4.4839531118704867</v>
+        <v>4.4834306963908999</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0145393704957835</v>
+        <v>3.0134022714660924</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>244.53410212</v>
+        <v>244.53006690000001</v>
       </c>
       <c r="C354" s="5">
-        <v>0.95034615000000144</v>
+        <v>0.95072343000001069</v>
       </c>
       <c r="D354" s="5">
-        <v>4.7836025167689256</v>
+        <v>4.7856310814070158</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>245.93111952000001</v>
+        <v>245.93418534</v>
       </c>
       <c r="C355" s="5">
-        <v>1.39701740000001</v>
+        <v>1.4041184399999906</v>
       </c>
       <c r="D355" s="5">
-        <v>7.0751376790502807</v>
+        <v>7.1123650485645395</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>247.11097699000001</v>
+        <v>247.11539857</v>
       </c>
       <c r="C356" s="5">
-        <v>1.1798574700000017</v>
+        <v>1.1812132299999973</v>
       </c>
       <c r="D356" s="5">
-        <v>5.9113763291889221</v>
+        <v>5.9182737208447023</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>247.57921579999999</v>
+        <v>247.57908806</v>
       </c>
       <c r="C357" s="5">
-        <v>0.46823880999997414</v>
+        <v>0.46368949000000725</v>
       </c>
       <c r="D357" s="5">
-        <v>2.2976701796590504</v>
+        <v>2.2750744363799758</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>248.80897228000001</v>
+        <v>248.8095721</v>
       </c>
       <c r="C358" s="5">
-        <v>1.2297564800000202</v>
+        <v>1.2304840399999932</v>
       </c>
       <c r="D358" s="5">
-        <v>6.1261116552695283</v>
+        <v>6.1298389357131722</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>250.34361021999999</v>
+        <v>250.34710429</v>
       </c>
       <c r="C359" s="5">
-        <v>1.5346379399999819</v>
+        <v>1.5375321900000074</v>
       </c>
       <c r="D359" s="5">
-        <v>7.6578451430956651</v>
+        <v>7.6727626926537562</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>251.63073539000001</v>
+        <v>251.63578623000001</v>
       </c>
       <c r="C360" s="5">
-        <v>1.2871251700000244</v>
+        <v>1.2886819400000036</v>
       </c>
       <c r="D360" s="5">
-        <v>6.3472124778663597</v>
+        <v>6.3550168134734797</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>253.13206525999999</v>
+        <v>253.13665448</v>
       </c>
       <c r="C361" s="5">
-        <v>1.501329869999978</v>
+        <v>1.5008682499999964</v>
       </c>
       <c r="D361" s="5">
-        <v>7.3993635485122944</v>
+        <v>7.3968599106218225</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>253.48019997</v>
+        <v>253.48424467999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.34813471000001073</v>
+        <v>0.34759019999998486</v>
       </c>
       <c r="D362" s="5">
-        <v>1.6629114719922011</v>
+        <v>1.6602605457669339</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>253.74216863000001</v>
+        <v>253.73430020000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.26196866000000796</v>
+        <v>0.25005552000001785</v>
       </c>
       <c r="D363" s="5">
-        <v>1.2472589782095866</v>
+        <v>1.1902121673562194</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>254.75490128000001</v>
+        <v>254.74804245999999</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0127326500000038</v>
+        <v>1.0137422599999866</v>
       </c>
       <c r="D364" s="5">
-        <v>4.8959719554125369</v>
+        <v>4.9011159140431859</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>255.82130079999999</v>
+        <v>255.80678295000001</v>
       </c>
       <c r="C365" s="5">
-        <v>1.0663995199999761</v>
+        <v>1.0587404900000195</v>
       </c>
       <c r="D365" s="5">
-        <v>5.1404559477808753</v>
+        <v>5.1028291250764246</v>
       </c>
       <c r="E365" s="5">
-        <v>5.0239576860401147</v>
+        <v>5.019900007040623</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>257.06084695999999</v>
+        <v>257.05281575999999</v>
       </c>
       <c r="C366" s="5">
-        <v>1.2395461600000033</v>
+        <v>1.2460328099999742</v>
       </c>
       <c r="D366" s="5">
-        <v>5.9719130573164358</v>
+        <v>6.0043564650936743</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>258.03766352999997</v>
+        <v>258.04436274</v>
       </c>
       <c r="C367" s="5">
-        <v>0.97681656999998268</v>
+        <v>0.99154698000000963</v>
       </c>
       <c r="D367" s="5">
-        <v>4.6564502739781632</v>
+        <v>4.7283170276835707</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>258.25105539999998</v>
+        <v>258.26030406000001</v>
       </c>
       <c r="C368" s="5">
-        <v>0.21339187000000948</v>
+        <v>0.21594132000001309</v>
       </c>
       <c r="D368" s="5">
-        <v>0.99690162974748198</v>
+        <v>1.0088404432802456</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>252.97394183</v>
+        <v>252.97367489999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-5.2771135699999832</v>
+        <v>-5.2866291600000181</v>
       </c>
       <c r="D369" s="5">
-        <v>-21.944376863035409</v>
+        <v>-21.978901530814142</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>253.85769468000001</v>
+        <v>253.86126368999999</v>
       </c>
       <c r="C370" s="5">
-        <v>0.88375285000000758</v>
+        <v>0.88758878999999524</v>
       </c>
       <c r="D370" s="5">
-        <v>4.2736381427195935</v>
+        <v>4.292551967882452</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>254.03588693</v>
+        <v>254.04813992000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.17819224999999506</v>
+        <v>0.18687623000002418</v>
       </c>
       <c r="D371" s="5">
-        <v>0.84558461692891829</v>
+        <v>0.88694762295649099</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>253.48297685</v>
+        <v>253.49271707</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.55291008000000375</v>
+        <v>-0.55542285000001357</v>
       </c>
       <c r="D372" s="5">
-        <v>-2.5807650004449845</v>
+        <v>-2.5922294079218755</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>255.38538005000001</v>
+        <v>255.39349381</v>
       </c>
       <c r="C373" s="5">
-        <v>1.9024032000000091</v>
+        <v>1.9007767399999977</v>
       </c>
       <c r="D373" s="5">
-        <v>9.3872731075276938</v>
+        <v>9.3785382434692579</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>256.82056467000001</v>
+        <v>256.82674902999997</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4351846200000011</v>
+        <v>1.4332552199999782</v>
       </c>
       <c r="D374" s="5">
-        <v>6.9560060814496394</v>
+        <v>6.9461366792804569</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>259.81945543</v>
+        <v>259.81084719</v>
       </c>
       <c r="C375" s="5">
-        <v>2.9988907599999948</v>
+        <v>2.9840981600000305</v>
       </c>
       <c r="D375" s="5">
-        <v>14.948275412201584</v>
+        <v>14.869384962884769</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>260.90925069000002</v>
+        <v>260.86914392</v>
       </c>
       <c r="C376" s="5">
-        <v>1.0897952600000167</v>
+        <v>1.058296729999995</v>
       </c>
       <c r="D376" s="5">
-        <v>5.1510738747670093</v>
+        <v>4.9990107142219964</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>262.12669068000002</v>
+        <v>262.10274455000001</v>
       </c>
       <c r="C377" s="5">
-        <v>1.2174399900000026</v>
+        <v>1.2336006300000122</v>
       </c>
       <c r="D377" s="5">
-        <v>5.7453319813860038</v>
+        <v>5.824510223803947</v>
       </c>
       <c r="E377" s="5">
-        <v>2.4647634345857483</v>
+        <v>2.4612176140890618</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>263.52696909999997</v>
+        <v>263.51692062000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.4002784199999496</v>
+        <v>1.4141760699999963</v>
       </c>
       <c r="D378" s="5">
-        <v>6.602126934138508</v>
+        <v>6.6702367002823948</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>263.90488142999999</v>
+        <v>263.91542041999998</v>
       </c>
       <c r="C379" s="5">
-        <v>0.37791233000001512</v>
+        <v>0.39849979999996776</v>
       </c>
       <c r="D379" s="5">
-        <v>1.734504832837036</v>
+        <v>1.8298529228755633</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>266.36775922999999</v>
+        <v>266.38730308999999</v>
       </c>
       <c r="C380" s="5">
-        <v>2.4628778000000011</v>
+        <v>2.4718826700000136</v>
       </c>
       <c r="D380" s="5">
-        <v>11.792020796584545</v>
+        <v>11.836883014915944</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>266.64906051999998</v>
+        <v>266.65880706000002</v>
       </c>
       <c r="C381" s="5">
-        <v>0.2813012899999876</v>
+        <v>0.27150397000002613</v>
       </c>
       <c r="D381" s="5">
-        <v>1.2746630557672667</v>
+        <v>1.2299284689822665</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>267.06799390999998</v>
+        <v>267.08343707</v>
       </c>
       <c r="C382" s="5">
-        <v>0.41893339000000651</v>
+        <v>0.42463000999998712</v>
       </c>
       <c r="D382" s="5">
-        <v>1.9017015757376354</v>
+        <v>1.9277165886895542</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>267.75674600999997</v>
+        <v>267.78442189999998</v>
       </c>
       <c r="C383" s="5">
-        <v>0.68875209999998788</v>
+        <v>0.70098482999998168</v>
       </c>
       <c r="D383" s="5">
-        <v>3.1390026251408409</v>
+        <v>3.1953734678481061</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>271.51616231000003</v>
+        <v>271.53657300999998</v>
       </c>
       <c r="C384" s="5">
-        <v>3.7594163000000549</v>
+        <v>3.7521511099999998</v>
       </c>
       <c r="D384" s="5">
-        <v>18.212439806816395</v>
+        <v>18.172462641686373</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>272.28905824999998</v>
+        <v>272.30167353000002</v>
       </c>
       <c r="C385" s="5">
-        <v>0.77289593999995532</v>
+        <v>0.7651005200000327</v>
       </c>
       <c r="D385" s="5">
-        <v>3.4699024211836127</v>
+        <v>3.4340987163052672</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>272.95211578999999</v>
+        <v>272.95312336000001</v>
       </c>
       <c r="C386" s="5">
-        <v>0.66305754000001116</v>
+        <v>0.65144982999999002</v>
       </c>
       <c r="D386" s="5">
-        <v>2.9616047299695802</v>
+        <v>2.9089372532526303</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>277.64307049000001</v>
+        <v>277.62058604999999</v>
       </c>
       <c r="C387" s="5">
-        <v>4.6909547000000202</v>
+        <v>4.6674626899999794</v>
       </c>
       <c r="D387" s="5">
-        <v>22.688676909963657</v>
+        <v>22.564071980819357</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>278.49839659000003</v>
+        <v>278.40712953000002</v>
       </c>
       <c r="C388" s="5">
-        <v>0.85532610000001341</v>
+        <v>0.78654348000003438</v>
       </c>
       <c r="D388" s="5">
-        <v>3.7600865970586206</v>
+        <v>3.4532720953010854</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>279.10325846000001</v>
+        <v>279.05516410000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.60486186999997926</v>
+        <v>0.64803456999999298</v>
       </c>
       <c r="D389" s="5">
-        <v>2.6376008639919402</v>
+        <v>2.8292183530321591</v>
       </c>
       <c r="E389" s="5">
-        <v>6.4764743094112065</v>
+        <v>6.4678527419105514</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>279.09652947000001</v>
+        <v>279.07963219999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-6.7289899999991576E-3</v>
+        <v>2.4468099999978676E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.8927348980012368E-2</v>
+        <v>0.10526909238270932</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>279.61754959000001</v>
+        <v>279.63965277</v>
       </c>
       <c r="C391" s="5">
-        <v>0.52102012000000286</v>
+        <v>0.56002057000000605</v>
       </c>
       <c r="D391" s="5">
-        <v>2.2633162788907368</v>
+        <v>2.4347582698472037</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>279.13339789999998</v>
+        <v>279.17521144</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.48415169000003289</v>
+        <v>-0.46444132999999965</v>
       </c>
       <c r="D392" s="5">
-        <v>-2.0581006816209446</v>
+        <v>-1.9749224613443972</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>280.92158432999997</v>
+        <v>280.95803454000003</v>
       </c>
       <c r="C393" s="5">
-        <v>1.7881864299999961</v>
+        <v>1.7828231000000301</v>
       </c>
       <c r="D393" s="5">
-        <v>7.964177688923435</v>
+        <v>7.9382141700081954</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>281.77300284</v>
+        <v>281.81610996000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.85141851000003044</v>
+        <v>0.85807541999997738</v>
       </c>
       <c r="D394" s="5">
-        <v>3.6982086817597626</v>
+        <v>3.7271192896008554</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>282.69760488999998</v>
+        <v>282.75268411000002</v>
       </c>
       <c r="C395" s="5">
-        <v>0.92460204999997586</v>
+        <v>0.93657415000001265</v>
       </c>
       <c r="D395" s="5">
-        <v>4.0094943602784427</v>
+        <v>4.0617308762921134</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>286.45787519999999</v>
+        <v>286.49589152999999</v>
       </c>
       <c r="C396" s="5">
-        <v>3.7602703100000099</v>
+        <v>3.7432074199999761</v>
       </c>
       <c r="D396" s="5">
-        <v>17.182739433414284</v>
+        <v>17.095429863328505</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>287.82103563999999</v>
+        <v>287.84131493000001</v>
       </c>
       <c r="C397" s="5">
-        <v>1.3631604400000015</v>
+        <v>1.3454234000000156</v>
       </c>
       <c r="D397" s="5">
-        <v>5.8622654741280034</v>
+        <v>5.7832191191001137</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>289.10608880000001</v>
+        <v>289.09316269999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.2850531600000181</v>
+        <v>1.2518477699999835</v>
       </c>
       <c r="D398" s="5">
-        <v>5.4912605196164366</v>
+        <v>5.3455717705740424</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>289.99994289</v>
+        <v>289.95067015000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.89385408999999072</v>
+        <v>0.85750745000001416</v>
       </c>
       <c r="D399" s="5">
-        <v>3.773887988602076</v>
+        <v>3.61808410279163</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>290.48972910999998</v>
+        <v>290.29355239</v>
       </c>
       <c r="C400" s="5">
-        <v>0.48978621999998495</v>
+        <v>0.34288223999999445</v>
       </c>
       <c r="D400" s="5">
-        <v>2.0456345268818454</v>
+        <v>1.4283305875618435</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>290.33370868999998</v>
+        <v>290.25043950999998</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.15602042000000438</v>
+        <v>-4.3112880000023779E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-0.64261283423026061</v>
+        <v>-0.17807222155485913</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0237617761848865</v>
+        <v>4.0118502899262332</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>290.25739170999998</v>
+        <v>290.21740378999999</v>
       </c>
       <c r="C402" s="5">
-        <v>-7.6316980000001422E-2</v>
+        <v>-3.3035719999986668E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-0.31497579835464418</v>
+        <v>-0.13649611380367466</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>291.86037243999999</v>
+        <v>291.91036838999997</v>
       </c>
       <c r="C403" s="5">
-        <v>1.602980730000013</v>
+        <v>1.6929645999999821</v>
       </c>
       <c r="D403" s="5">
-        <v>6.8321892397154471</v>
+        <v>7.2291392004563582</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>293.23665756999998</v>
+        <v>293.33866320999999</v>
       </c>
       <c r="C404" s="5">
-        <v>1.3762851299999852</v>
+        <v>1.4282948200000192</v>
       </c>
       <c r="D404" s="5">
-        <v>5.8077646077999701</v>
+        <v>6.0321212769359756</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>294.04178510000003</v>
+        <v>294.12934510000002</v>
       </c>
       <c r="C405" s="5">
-        <v>0.80512753000004977</v>
+        <v>0.79068189000003031</v>
       </c>
       <c r="D405" s="5">
-        <v>3.3450026140970479</v>
+        <v>3.2829346686117589</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>295.17710269999998</v>
+        <v>295.25979403000002</v>
       </c>
       <c r="C406" s="5">
-        <v>1.1353175999999507</v>
+        <v>1.13044893</v>
       </c>
       <c r="D406" s="5">
-        <v>4.732960455596591</v>
+        <v>4.710800090628986</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>297.52930257999998</v>
+        <v>297.61492799000001</v>
       </c>
       <c r="C407" s="5">
-        <v>2.3521998800000006</v>
+        <v>2.3551339599999892</v>
       </c>
       <c r="D407" s="5">
-        <v>9.9929737063226156</v>
+        <v>10.003064365654858</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>297.34122431999998</v>
+        <v>297.40078505000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.1880782599999975</v>
+        <v>-0.2141429399999879</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.75592851952607232</v>
+        <v>-0.86002749102678244</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>297.57894133999997</v>
+        <v>297.60396996999998</v>
       </c>
       <c r="C409" s="5">
-        <v>0.23771701999999095</v>
+        <v>0.20318491999995558</v>
       </c>
       <c r="D409" s="5">
-        <v>0.9636003089832812</v>
+        <v>0.8229305178280466</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>298.11209083</v>
+        <v>298.07250304000002</v>
       </c>
       <c r="C410" s="5">
-        <v>0.53314949000002798</v>
+        <v>0.46853307000003497</v>
       </c>
       <c r="D410" s="5">
-        <v>2.1712609397918081</v>
+        <v>1.9056658326038312</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>297.83524937999999</v>
+        <v>297.73674733000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.27684145000000626</v>
+        <v>-0.33575571000000082</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.1087044354704201</v>
+        <v>-1.3433646417150835</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>297.76561149000003</v>
+        <v>297.47115009999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-6.9637889999967229E-2</v>
+        <v>-0.26559723000002577</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.28021561874425061</v>
+        <v>-1.065228262035034</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>299.26567229</v>
+        <v>299.13589160999999</v>
       </c>
       <c r="C413" s="5">
-        <v>1.5000607999999716</v>
+        <v>1.6647415099999989</v>
       </c>
       <c r="D413" s="5">
-        <v>6.2156121192788572</v>
+        <v>6.926183400362973</v>
       </c>
       <c r="E413" s="5">
-        <v>3.0764473199827558</v>
+        <v>3.0613053041367966</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>299.37819811000003</v>
+        <v>299.29951620999998</v>
       </c>
       <c r="C414" s="5">
-        <v>0.11252582000003031</v>
+        <v>0.16362459999999146</v>
       </c>
       <c r="D414" s="5">
-        <v>0.45214201186647429</v>
+        <v>0.65836735595716789</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>300.33735483999999</v>
+        <v>300.40878723999998</v>
       </c>
       <c r="C415" s="5">
-        <v>0.95915672999996104</v>
+        <v>1.1092710300000022</v>
       </c>
       <c r="D415" s="5">
-        <v>3.9130700973632138</v>
+        <v>4.5392563460209034</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>301.31017711999999</v>
+        <v>301.49325700999998</v>
       </c>
       <c r="C416" s="5">
-        <v>0.97282228000000259</v>
+        <v>1.0844697699999983</v>
       </c>
       <c r="D416" s="5">
-        <v>3.9569169500729195</v>
+        <v>4.4190305883164749</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>302.60283541000001</v>
+        <v>302.74840786999999</v>
       </c>
       <c r="C417" s="5">
-        <v>1.2926582900000199</v>
+        <v>1.2551508600000147</v>
       </c>
       <c r="D417" s="5">
-        <v>5.2713780128826437</v>
+        <v>5.1117274097303156</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>303.39906772000001</v>
+        <v>303.52510453999997</v>
       </c>
       <c r="C418" s="5">
-        <v>0.7962323099999935</v>
+        <v>0.77669666999997844</v>
       </c>
       <c r="D418" s="5">
-        <v>3.2036332124003364</v>
+        <v>3.1223956336013936</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>304.05970681999997</v>
+        <v>304.17920207999998</v>
       </c>
       <c r="C419" s="5">
-        <v>0.66063909999996895</v>
+        <v>0.6540975400000093</v>
       </c>
       <c r="D419" s="5">
-        <v>2.6444720896232621</v>
+        <v>2.6168756137147975</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>305.82231451000001</v>
+        <v>305.90286779000002</v>
       </c>
       <c r="C420" s="5">
-        <v>1.7626076900000385</v>
+        <v>1.7236657100000343</v>
       </c>
       <c r="D420" s="5">
-        <v>7.1824254511276386</v>
+        <v>7.0159190297383489</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>305.72750063000001</v>
+        <v>305.75670448</v>
       </c>
       <c r="C421" s="5">
-        <v>-9.4813880000003792E-2</v>
+        <v>-0.14616331000001992</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.37140144269109943</v>
+        <v>-0.57186705805969407</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>306.33561352999999</v>
+        <v>306.27029970000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.60811289999998053</v>
+        <v>0.51359522000001334</v>
       </c>
       <c r="D422" s="5">
-        <v>2.4131681393787741</v>
+        <v>2.0344285426304731</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>307.83403177999998</v>
+        <v>307.68911293999997</v>
       </c>
       <c r="C423" s="5">
-        <v>1.4984182499999861</v>
+        <v>1.4188132399999631</v>
       </c>
       <c r="D423" s="5">
-        <v>6.030227489722062</v>
+        <v>5.7029127144275327</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>309.32219588999999</v>
+        <v>308.91690689000001</v>
       </c>
       <c r="C424" s="5">
-        <v>1.4881641100000138</v>
+        <v>1.2277939500000343</v>
       </c>
       <c r="D424" s="5">
-        <v>5.9579262418925305</v>
+        <v>4.8949488524081763</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>309.65785421999999</v>
+        <v>309.49361055999998</v>
       </c>
       <c r="C425" s="5">
-        <v>0.33565833000000111</v>
+        <v>0.57670366999997213</v>
       </c>
       <c r="D425" s="5">
-        <v>1.309969606881678</v>
+        <v>2.2633740852387563</v>
       </c>
       <c r="E425" s="5">
-        <v>3.4725606349964355</v>
+        <v>3.4625463678908508</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>310.77622122999998</v>
+        <v>310.65512314</v>
       </c>
       <c r="C426" s="5">
-        <v>1.1183670099999858</v>
+        <v>1.1615125800000214</v>
       </c>
       <c r="D426" s="5">
-        <v>4.4210800063080757</v>
+        <v>4.5976654354640933</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>311.23707401000001</v>
+        <v>311.32312834999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.46085278000003882</v>
+        <v>0.6680052099999898</v>
       </c>
       <c r="D427" s="5">
-        <v>1.7940760106905929</v>
+        <v>2.6111106502855863</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>311.46063103</v>
+        <v>311.73483987999998</v>
       </c>
       <c r="C428" s="5">
-        <v>0.22355701999998701</v>
+        <v>0.41171152999999094</v>
       </c>
       <c r="D428" s="5">
-        <v>0.86535570814993967</v>
+        <v>1.5985424362217282</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>311.84489997999998</v>
+        <v>312.04540658000002</v>
       </c>
       <c r="C429" s="5">
-        <v>0.38426894999997785</v>
+        <v>0.31056670000003805</v>
       </c>
       <c r="D429" s="5">
-        <v>1.490604717460875</v>
+        <v>1.202075764499333</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>312.41169766000002</v>
+        <v>312.57399212000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.56679768000003605</v>
+        <v>0.52858553999999458</v>
       </c>
       <c r="D430" s="5">
-        <v>2.2030112885057518</v>
+        <v>2.0517710286760416</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>312.99079172</v>
+        <v>313.13429905999999</v>
       </c>
       <c r="C431" s="5">
-        <v>0.57909405999998853</v>
+        <v>0.56030693999997538</v>
       </c>
       <c r="D431" s="5">
-        <v>2.2471675250662182</v>
+        <v>2.1724041006074168</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>313.82601818000001</v>
+        <v>313.92412159000003</v>
       </c>
       <c r="C432" s="5">
-        <v>0.83522646000000123</v>
+        <v>0.78982253000003766</v>
       </c>
       <c r="D432" s="5">
-        <v>3.2496600376792806</v>
+        <v>3.0691195410657901</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>314.57355931000001</v>
+        <v>314.60541783999997</v>
       </c>
       <c r="C433" s="5">
-        <v>0.74754113000000189</v>
+        <v>0.68129624999994576</v>
       </c>
       <c r="D433" s="5">
-        <v>2.896176487822899</v>
+        <v>2.6356213778678583</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>314.68871831000001</v>
+        <v>314.60247421000003</v>
       </c>
       <c r="C434" s="5">
-        <v>0.11515900000000556</v>
+        <v>-2.9436299999474613E-3</v>
       </c>
       <c r="D434" s="5">
-        <v>0.4401812370340652</v>
+        <v>-1.1227315316697517E-2</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>317.01249340999999</v>
+        <v>317.06835613999999</v>
       </c>
       <c r="C435" s="5">
-        <v>2.3237750999999776</v>
+        <v>2.4658819299999664</v>
       </c>
       <c r="D435" s="5">
-        <v>9.2301306646635375</v>
+        <v>9.8219639580471316</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>317.27026296000003</v>
+        <v>317.25387203000003</v>
       </c>
       <c r="C436" s="5">
-        <v>0.25776955000003454</v>
+        <v>0.18551589000003332</v>
       </c>
       <c r="D436" s="5">
-        <v>0.98012087423644534</v>
+        <v>0.70438080276373771</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>318.18587581000003</v>
+        <v>318.52384967</v>
       </c>
       <c r="C437" s="5">
-        <v>0.91561285000000225</v>
+        <v>1.2699776399999791</v>
       </c>
       <c r="D437" s="5">
-        <v>3.5185899264266629</v>
+        <v>4.910823487970517</v>
       </c>
       <c r="E437" s="5">
-        <v>2.7540143011974827</v>
+        <v>2.9177465388253498</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>317.08928018</v>
+        <v>317.79483849000002</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.0965956300000244</v>
+        <v>-0.72901117999998633</v>
       </c>
       <c r="D438" s="5">
-        <v>-4.0581803621407513</v>
+        <v>-2.7121513585699808</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>317.42718000000002</v>
+        <v>317.68624774</v>
       </c>
       <c r="C439" s="5">
-        <v>0.33789982000001828</v>
+        <v>-0.10859075000001894</v>
       </c>
       <c r="D439" s="5">
-        <v>1.2862773166947727</v>
+        <v>-0.40927122271160465</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>318.10113393</v>
+        <v>317.68695678</v>
       </c>
       <c r="C440" s="5">
-        <v>0.67395392999998194</v>
+        <v>7.0904000000382439E-4</v>
       </c>
       <c r="D440" s="5">
-        <v>2.5777753732849185</v>
+        <v>2.6782980082407093E-3</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>317.17372420999999</v>
+        <v>316.74759261000003</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.9274097200000142</v>
+        <v>-0.93936416999997618</v>
       </c>
       <c r="D441" s="5">
-        <v>-3.4429890811211727</v>
+        <v>-3.4911234381933998</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>316.57749992999999</v>
+        <v>316.08774109000001</v>
       </c>
       <c r="C442" s="5">
-        <v>-0.59622428000000127</v>
+        <v>-0.6598515200000179</v>
       </c>
       <c r="D442" s="5">
-        <v>-2.2325875683704477</v>
+        <v>-2.4714066626567277</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>318.28211955</v>
+        <v>317.58965447999998</v>
       </c>
       <c r="C443" s="5">
-        <v>1.7046196200000168</v>
+        <v>1.5019133899999701</v>
       </c>
       <c r="D443" s="5">
-        <v>6.656261635790095</v>
+        <v>5.8532819483715803</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>315.12171783999997</v>
+        <v>314.27496122999997</v>
       </c>
       <c r="C444" s="5">
-        <v>-3.1604017100000306</v>
+        <v>-3.3146932500000048</v>
       </c>
       <c r="D444" s="5">
-        <v>-11.285803089985047</v>
+        <v>-11.829923759719286</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>316.87287551999998</v>
+      </c>
+      <c r="C445" s="5">
+        <v>2.5979142900000056</v>
+      </c>
+      <c r="D445" s="5">
+        <v>10.38330713598501</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>