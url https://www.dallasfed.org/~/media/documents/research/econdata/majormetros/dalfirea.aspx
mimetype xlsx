--- v10 (2026-09-26)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3CF9A744-7ABA-401D-B492-05B92E22192E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{51152A68-8158-4F5A-A65B-624CF76FC899}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9CE27F35-5590-43C5-AF70-AA6967A88565}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{92FC43C4-7CD3-45BD-9BA3-35C17D024A57}"/>
   </bookViews>
   <sheets>
     <sheet name="dalfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42845746-85D9-412B-B483-0A69FC42E050}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B15650D-BD5A-4EA1-AB5F-C6C4D1AC02C1}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>1.5019133899999701</v>
       </c>
       <c r="D443" s="5">
         <v>5.8532819483715803</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>314.27496122999997</v>
       </c>
       <c r="C444" s="5">
         <v>-3.3146932500000048</v>
       </c>
       <c r="D444" s="5">
         <v>-11.829923759719286</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>316.87287551999998</v>
+        <v>317.32812681000001</v>
       </c>
       <c r="C445" s="5">
-        <v>2.5979142900000056</v>
+        <v>3.0531655800000408</v>
       </c>
       <c r="D445" s="5">
-        <v>10.38330713598501</v>
+        <v>12.301469513551289</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>317.75573582999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>0.42760901999997714</v>
+      </c>
+      <c r="D446" s="5">
+        <v>1.6290739416567446</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>