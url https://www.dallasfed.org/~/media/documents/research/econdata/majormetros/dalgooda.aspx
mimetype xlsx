--- v9 (2026-09-05)
+++ v10 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EC278CC8-B1AC-4DA9-A257-6813B0B6E80A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B1CE8435-D605-4349-AAFC-A839380C6E3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6250D47A-FBC9-41B1-98CA-2FB08A6FD336}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{06D14A1D-997B-42FF-B2C3-04EE939F83DA}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AF35E71-12E0-445E-81D5-2185B11781A3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A45A1E63-1D7A-4A4E-8550-52ECE58602CF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>289.35539526999997</v>
+        <v>289.35556366999998</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>289.02283074000002</v>
+        <v>289.02300117999999</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.33256452999995645</v>
+        <v>-0.33256248999998661</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.370509727323832</v>
+        <v>-1.3705005809122706</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>288.32091095999999</v>
+        <v>288.32123954999997</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.70191978000002564</v>
+        <v>-0.70176163000002134</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.8757016566999472</v>
+        <v>-2.8750606855866723</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>287.26146104999998</v>
+        <v>287.26124041000003</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.0594499100000121</v>
+        <v>-1.0599991399999453</v>
       </c>
       <c r="D9" s="5">
-        <v>-4.321428485798517</v>
+        <v>-4.3236188279664685</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>287.36183940000001</v>
+        <v>287.36155488999998</v>
       </c>
       <c r="C10" s="5">
-        <v>0.10037835000002815</v>
+        <v>0.1003144799999518</v>
       </c>
       <c r="D10" s="5">
-        <v>0.42012523055046103</v>
+        <v>0.41985771744186273</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>287.83420142</v>
+        <v>287.83407335999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.47236201999999139</v>
+        <v>0.47251847000001135</v>
       </c>
       <c r="D11" s="5">
-        <v>1.9904774607101716</v>
+        <v>1.9911446853389192</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>287.33743007999999</v>
+        <v>287.33744623000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.49677134000000933</v>
+        <v>-0.49662712999997893</v>
       </c>
       <c r="D12" s="5">
-        <v>-2.0515260527883328</v>
+        <v>-2.0509370499758539</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>288.56421273000001</v>
+        <v>288.56420417999999</v>
       </c>
       <c r="C13" s="5">
-        <v>1.2267826500000183</v>
+        <v>1.2267579499999783</v>
       </c>
       <c r="D13" s="5">
-        <v>5.2454179888385521</v>
+        <v>5.2453095838220776</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>288.40226007000001</v>
+        <v>288.40227349000003</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.16195265999999719</v>
+        <v>-0.16193068999996285</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.67140832442532661</v>
+        <v>-0.67131754399230026</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>287.96988200999999</v>
+        <v>287.96991242000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.4323780600000191</v>
+        <v>-0.43236107000001311</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.7843017844669684</v>
+        <v>-1.7842321663019356</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>287.93463888000002</v>
+        <v>287.93469372999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-3.5243129999969369E-2</v>
+        <v>-3.5218690000021979E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.14676291855804102</v>
+        <v>-0.14666119607156247</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>286.97003540999998</v>
+        <v>286.96992913999998</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.96460347000004276</v>
+        <v>-0.96476459000001569</v>
       </c>
       <c r="D17" s="5">
-        <v>-3.946842488197766</v>
+        <v>-3.9474888992761969</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>284.01199594000002</v>
+        <v>284.01215151999997</v>
       </c>
       <c r="C18" s="5">
-        <v>-2.9580394699999601</v>
+        <v>-2.9577776200000017</v>
       </c>
       <c r="D18" s="5">
-        <v>-11.691686388947042</v>
+        <v>-11.690713461482261</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>284.38111572000003</v>
+        <v>284.38125809000002</v>
       </c>
       <c r="C19" s="5">
-        <v>0.36911978000000545</v>
+        <v>0.36910657000004221</v>
       </c>
       <c r="D19" s="5">
-        <v>1.5707918156940393</v>
+        <v>1.5707343314204092</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>282.75939519999997</v>
+        <v>282.75968533999998</v>
       </c>
       <c r="C20" s="5">
-        <v>-1.6217205200000535</v>
+        <v>-1.6215727500000412</v>
       </c>
       <c r="D20" s="5">
-        <v>-6.6325530304329972</v>
+        <v>-6.6319642863126083</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>278.66974593999998</v>
+        <v>278.66952232</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.0896492599999874</v>
+        <v>-4.0901630199999772</v>
       </c>
       <c r="D21" s="5">
-        <v>-16.039825784465844</v>
+        <v>-16.041668075936279</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>277.82398769999998</v>
+        <v>277.82370417999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.84575824000000921</v>
+        <v>-0.84581814000000577</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.5817982826661821</v>
+        <v>-3.5820505669452274</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>276.57954905000003</v>
+        <v>276.57940933999998</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.2444386499999496</v>
+        <v>-1.2442948400000091</v>
       </c>
       <c r="D23" s="5">
-        <v>-5.2446187874026551</v>
+        <v>-5.2440327792764307</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>276.50705907000003</v>
+        <v>276.50716950999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-7.2489980000000287E-2</v>
+        <v>-7.2239830000000893E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.31406042455786043</v>
+        <v>-0.3129783722898738</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>275.96016338999999</v>
+        <v>275.96017809</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.54689568000003419</v>
+        <v>-0.54699141999998346</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.3477972823566784</v>
+        <v>-2.3482029004505134</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>275.37010309999999</v>
+        <v>275.37010813000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.59006028999999671</v>
+        <v>-0.5900699599999939</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.5358891333636557</v>
+        <v>-2.5359300708910459</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>272.93693959000001</v>
+        <v>272.93697894000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.4331635099999858</v>
+        <v>-2.4331291899999883</v>
       </c>
       <c r="D27" s="5">
-        <v>-10.102758742833595</v>
+        <v>-10.102622919332994</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>273.73727014999997</v>
+        <v>273.73732502000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.8003305599999635</v>
+        <v>0.80034607999999707</v>
       </c>
       <c r="D28" s="5">
-        <v>3.5760566692230711</v>
+        <v>3.5761266143706782</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>273.1550661</v>
+        <v>273.15496559000002</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.58220404999997299</v>
+        <v>-0.58235942999999679</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.5226010316590997</v>
+        <v>-2.5232659116790956</v>
       </c>
       <c r="E29" s="5">
-        <v>-4.8140807768526255</v>
+        <v>-4.8140805524122481</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>273.42732531000001</v>
+        <v>273.42746469000002</v>
       </c>
       <c r="C30" s="5">
-        <v>0.27225921000001563</v>
+        <v>0.27249910000000455</v>
       </c>
       <c r="D30" s="5">
-        <v>1.2026430190814397</v>
+        <v>1.2037089447362259</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>272.91367819999999</v>
+        <v>272.91377748999997</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.51364711000002217</v>
+        <v>-0.51368720000004942</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.2311150538643854</v>
+        <v>-2.2312862706587611</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>273.37397076000002</v>
+        <v>273.37420763</v>
       </c>
       <c r="C32" s="5">
-        <v>0.46029256000002761</v>
+        <v>0.46043014000002813</v>
       </c>
       <c r="D32" s="5">
-        <v>2.0427840931577679</v>
+        <v>2.0433996012834132</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>275.25708983999999</v>
+        <v>275.25684608</v>
       </c>
       <c r="C33" s="5">
-        <v>1.8831190799999717</v>
+        <v>1.8826384500000017</v>
       </c>
       <c r="D33" s="5">
-        <v>8.5866003430294935</v>
+        <v>8.5843173891007716</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>275.81805169</v>
+        <v>275.81772104999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.56096185000001242</v>
+        <v>0.56087496999998621</v>
       </c>
       <c r="D34" s="5">
-        <v>2.4731458696142017</v>
+        <v>2.4727607481771496</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>274.21035078</v>
+        <v>274.21009162000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.6077009100000055</v>
+        <v>-1.6076294299999745</v>
       </c>
       <c r="D35" s="5">
-        <v>-6.7746773241754816</v>
+        <v>-6.7743935670787963</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>274.88951528000001</v>
+        <v>274.88985191</v>
       </c>
       <c r="C36" s="5">
-        <v>0.67916450000001305</v>
+        <v>0.67976028999999016</v>
       </c>
       <c r="D36" s="5">
-        <v>3.0129854545462686</v>
+        <v>3.0156675948491252</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>274.31044674999998</v>
+        <v>274.31053883999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.57906853000002911</v>
+        <v>-0.57931307000001198</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.4987769258431158</v>
+        <v>-2.4998169298175776</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>274.3424713</v>
+        <v>274.34248235000001</v>
       </c>
       <c r="C38" s="5">
-        <v>3.2024550000016916E-2</v>
+        <v>3.194351000001916E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.14018476385853074</v>
+        <v>0.13982974389081804</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>274.79327868000001</v>
+        <v>274.79334647000002</v>
       </c>
       <c r="C39" s="5">
-        <v>0.45080738000001475</v>
+        <v>0.45086412000000564</v>
       </c>
       <c r="D39" s="5">
-        <v>1.9897935514445964</v>
+        <v>1.9900461801269032</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>274.79741426999999</v>
+        <v>274.79747221000002</v>
       </c>
       <c r="C40" s="5">
-        <v>4.1355899999757639E-3</v>
+        <v>4.1257400000063171E-3</v>
       </c>
       <c r="D40" s="5">
-        <v>1.8061281657755224E-2</v>
+        <v>1.8018255947116479E-2</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>275.54018779</v>
+        <v>275.54005410000002</v>
       </c>
       <c r="C41" s="5">
-        <v>0.74277352000001429</v>
+        <v>0.74258188999999675</v>
       </c>
       <c r="D41" s="5">
-        <v>3.2922406017443562</v>
+        <v>3.2913778605705879</v>
       </c>
       <c r="E41" s="5">
-        <v>0.8731749786133669</v>
+        <v>0.87316315295544733</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>278.10061573000002</v>
+        <v>278.10072971</v>
       </c>
       <c r="C42" s="5">
-        <v>2.5604279400000109</v>
+        <v>2.5606756099999757</v>
       </c>
       <c r="D42" s="5">
-        <v>11.738800333959665</v>
+        <v>11.740000474224278</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>278.95218261000002</v>
+        <v>278.95223987000003</v>
       </c>
       <c r="C43" s="5">
-        <v>0.85156688000000713</v>
+        <v>0.8515101600000321</v>
       </c>
       <c r="D43" s="5">
-        <v>3.7370182601736968</v>
+        <v>3.7367635859674397</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>279.86584182000001</v>
+        <v>279.86599253999998</v>
       </c>
       <c r="C44" s="5">
-        <v>0.91365920999999162</v>
+        <v>0.91375266999995119</v>
       </c>
       <c r="D44" s="5">
-        <v>4.0019725934978823</v>
+        <v>4.0023885300059403</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>279.48706011000002</v>
+        <v>279.48680898999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.37878170999999838</v>
+        <v>-0.37918354999999337</v>
       </c>
       <c r="D45" s="5">
-        <v>-1.6120928577162741</v>
+        <v>-1.6137894998198177</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>280.07301761999997</v>
+        <v>280.07263488000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.58595750999995744</v>
+        <v>0.58582589000002372</v>
       </c>
       <c r="D46" s="5">
-        <v>2.5450693726934759</v>
+        <v>2.5444933955626414</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>280.74935084999998</v>
+        <v>280.74897218000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.67633323000001155</v>
+        <v>0.67633730000000014</v>
       </c>
       <c r="D47" s="5">
-        <v>2.9366145768532803</v>
+        <v>2.9366365505940628</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>282.29804966</v>
+        <v>282.29861240999998</v>
       </c>
       <c r="C48" s="5">
-        <v>1.548698810000019</v>
+        <v>1.5496402299999659</v>
       </c>
       <c r="D48" s="5">
-        <v>6.8241395594210053</v>
+        <v>6.8284240315602984</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>282.42112513000001</v>
+        <v>282.42131654000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.12307547000000341</v>
+        <v>0.1227041300000451</v>
       </c>
       <c r="D49" s="5">
-        <v>0.52442878253076142</v>
+        <v>0.52284166075142746</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>283.04795152999998</v>
+        <v>283.04798359</v>
       </c>
       <c r="C50" s="5">
-        <v>0.62682639999997036</v>
+        <v>0.62666704999998046</v>
       </c>
       <c r="D50" s="5">
-        <v>2.6961228079850796</v>
+        <v>2.6954271720674106</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>285.25208213000002</v>
+        <v>285.25218801</v>
       </c>
       <c r="C51" s="5">
-        <v>2.2041306000000418</v>
+        <v>2.2042044199999964</v>
       </c>
       <c r="D51" s="5">
-        <v>9.7553461090331695</v>
+        <v>9.7556857980176659</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>286.14571472</v>
+        <v>286.14577944000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.89363258999998152</v>
+        <v>0.89359143000001495</v>
       </c>
       <c r="D52" s="5">
-        <v>3.824794146170607</v>
+        <v>3.8246134887568672</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>287.14834445000002</v>
+        <v>287.14816015000002</v>
       </c>
       <c r="C53" s="5">
-        <v>1.0026297300000238</v>
+        <v>1.0023807100000113</v>
       </c>
       <c r="D53" s="5">
-        <v>4.286680577851687</v>
+        <v>4.2855943244572758</v>
       </c>
       <c r="E53" s="5">
-        <v>4.2128724499698178</v>
+        <v>4.2128561264588971</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>286.66016142000001</v>
+        <v>286.66025212</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.48818303000001606</v>
+        <v>-0.48790803000002825</v>
       </c>
       <c r="D54" s="5">
-        <v>-2.0211601832326842</v>
+        <v>-2.0200335401619585</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>286.38768856000002</v>
+        <v>286.38770420999998</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.27247285999999349</v>
+        <v>-0.27254791000001433</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.1346659251902813</v>
+        <v>-1.1349764681634178</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>287.05881098999998</v>
+        <v>287.05887660000002</v>
       </c>
       <c r="C56" s="5">
-        <v>0.67112242999996852</v>
+        <v>0.67117239000003792</v>
       </c>
       <c r="D56" s="5">
-        <v>2.8486152060745562</v>
+        <v>2.8488298470898066</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>288.16512224000002</v>
+        <v>288.16485893999999</v>
       </c>
       <c r="C57" s="5">
-        <v>1.1063112500000329</v>
+        <v>1.1059823399999686</v>
       </c>
       <c r="D57" s="5">
-        <v>4.7240437865576634</v>
+        <v>4.7226083161926447</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>288.80859237999999</v>
+        <v>288.80818218000002</v>
       </c>
       <c r="C58" s="5">
-        <v>0.64347013999997671</v>
+        <v>0.64332324000002927</v>
       </c>
       <c r="D58" s="5">
-        <v>2.7127446969555491</v>
+        <v>2.7121202798912725</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>289.90145039999999</v>
+        <v>289.90092956000001</v>
       </c>
       <c r="C59" s="5">
-        <v>1.0928580199999942</v>
+        <v>1.0927473799999916</v>
       </c>
       <c r="D59" s="5">
-        <v>4.6365326542733731</v>
+        <v>4.6360601670422774</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>289.07202157</v>
+        <v>289.0727541</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.82942882999998346</v>
+        <v>-0.8281754600000113</v>
       </c>
       <c r="D60" s="5">
-        <v>-3.3797721289633542</v>
+        <v>-3.3747508191968256</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>291.36604778999998</v>
+        <v>291.36633954000001</v>
       </c>
       <c r="C61" s="5">
-        <v>2.2940262199999779</v>
+        <v>2.2935854400000153</v>
       </c>
       <c r="D61" s="5">
-        <v>9.9498398703944382</v>
+        <v>9.9478175764535983</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>292.44218124000002</v>
+        <v>292.44226420000001</v>
       </c>
       <c r="C62" s="5">
-        <v>1.076133450000043</v>
+        <v>1.0759246599999983</v>
       </c>
       <c r="D62" s="5">
-        <v>4.5232385825879851</v>
+        <v>4.5223384691695845</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>291.04650380999999</v>
+        <v>291.04664371000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.3956774300000347</v>
+        <v>-1.3956204899999989</v>
       </c>
       <c r="D63" s="5">
-        <v>-5.5790281578441352</v>
+        <v>-5.5788049474047474</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>292.72876714</v>
+        <v>292.72882419000001</v>
       </c>
       <c r="C64" s="5">
-        <v>1.682263330000012</v>
+        <v>1.6821804799999995</v>
       </c>
       <c r="D64" s="5">
-        <v>7.1608632785130855</v>
+        <v>7.1604957746592701</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>294.16573834000002</v>
+        <v>294.16553629999999</v>
       </c>
       <c r="C65" s="5">
-        <v>1.4369712000000163</v>
+        <v>1.4367121099999736</v>
       </c>
       <c r="D65" s="5">
-        <v>6.0523317267218379</v>
+        <v>6.0512096384659486</v>
       </c>
       <c r="E65" s="5">
-        <v>2.4438218174097415</v>
+        <v>2.4438172079299436</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>297.27073607</v>
+        <v>297.27078282999997</v>
       </c>
       <c r="C66" s="5">
-        <v>3.1049977299999796</v>
+        <v>3.1052465299999881</v>
       </c>
       <c r="D66" s="5">
-        <v>13.428146709760448</v>
+        <v>13.429295681378361</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>298.00374149999999</v>
+        <v>298.00372283000002</v>
       </c>
       <c r="C67" s="5">
-        <v>0.73300542999999152</v>
+        <v>0.73294000000004189</v>
       </c>
       <c r="D67" s="5">
-        <v>2.9994010862783194</v>
+        <v>2.9991292326144281</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>298.35090366999998</v>
+        <v>298.35086546999997</v>
       </c>
       <c r="C68" s="5">
-        <v>0.34716216999999006</v>
+        <v>0.34714263999995865</v>
       </c>
       <c r="D68" s="5">
-        <v>1.4069428473864942</v>
+        <v>1.4068632791436775</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>299.76939679999998</v>
+        <v>299.76915446999999</v>
       </c>
       <c r="C69" s="5">
-        <v>1.4184931300000017</v>
+        <v>1.4182890000000157</v>
       </c>
       <c r="D69" s="5">
-        <v>5.8569159362936052</v>
+        <v>5.8560517012350433</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>299.46339946000001</v>
+        <v>299.46302013000002</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.30599733999997625</v>
+        <v>-0.30613433999997142</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.2180771937951862</v>
+        <v>-1.2186204669451528</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>300.38214764999998</v>
+        <v>300.38159737000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.91874818999997387</v>
+        <v>0.91857723999999052</v>
       </c>
       <c r="D71" s="5">
-        <v>3.7443401643327157</v>
+        <v>3.7436364876069828</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>298.08306411000001</v>
+        <v>298.08380255999998</v>
       </c>
       <c r="C72" s="5">
-        <v>-2.2990835399999696</v>
+        <v>-2.2977948100000276</v>
       </c>
       <c r="D72" s="5">
-        <v>-8.8076923926517772</v>
+        <v>-8.8029766129178668</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>300.23118337</v>
+        <v>300.23151469999999</v>
       </c>
       <c r="C73" s="5">
-        <v>2.1481192599999872</v>
+        <v>2.1477121400000101</v>
       </c>
       <c r="D73" s="5">
-        <v>8.9988596199173756</v>
+        <v>8.997062796051436</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>302.21503081999998</v>
+        <v>302.21514692</v>
       </c>
       <c r="C74" s="5">
-        <v>1.9838474499999847</v>
+        <v>1.9836322200000041</v>
       </c>
       <c r="D74" s="5">
-        <v>8.2238920288844497</v>
+        <v>8.2229577332716417</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>303.84511583</v>
+        <v>303.84527424999999</v>
       </c>
       <c r="C75" s="5">
-        <v>1.6300850100000162</v>
+        <v>1.6301273299999934</v>
       </c>
       <c r="D75" s="5">
-        <v>6.6680586597081204</v>
+        <v>6.6682343043138248</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>305.50564549000001</v>
+        <v>305.50569347999999</v>
       </c>
       <c r="C76" s="5">
-        <v>1.6605296600000088</v>
+        <v>1.6604192300000022</v>
       </c>
       <c r="D76" s="5">
-        <v>6.7588199653384473</v>
+        <v>6.758353259378147</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>307.10352134999999</v>
+        <v>307.10332770000002</v>
       </c>
       <c r="C77" s="5">
-        <v>1.5978758599999878</v>
+        <v>1.5976342200000317</v>
       </c>
       <c r="D77" s="5">
-        <v>6.4600520528070637</v>
+        <v>6.459045814411013</v>
       </c>
       <c r="E77" s="5">
-        <v>4.3981270840747433</v>
+        <v>4.3981329569503513</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>306.00416976000002</v>
+        <v>306.0041903</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.0993515899999693</v>
+        <v>-1.0991374000000178</v>
       </c>
       <c r="D78" s="5">
-        <v>-4.2121162832854271</v>
+        <v>-4.2113143139637206</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>307.78387949</v>
+        <v>307.78385608000002</v>
       </c>
       <c r="C79" s="5">
-        <v>1.7797097299999791</v>
+        <v>1.7796657800000162</v>
       </c>
       <c r="D79" s="5">
-        <v>7.2067919262384983</v>
+        <v>7.2066077239446802</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>308.42863414999999</v>
+        <v>308.42851951</v>
       </c>
       <c r="C80" s="5">
-        <v>0.6447546599999896</v>
+        <v>0.64466342999998005</v>
       </c>
       <c r="D80" s="5">
-        <v>2.5429610868161312</v>
+        <v>2.5425973092631615</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>309.41749351999999</v>
+        <v>309.41730387000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.98885937000000013</v>
+        <v>0.98878436000001102</v>
       </c>
       <c r="D81" s="5">
-        <v>3.9159176879182578</v>
+        <v>3.9156168698400551</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>311.00338298000003</v>
+        <v>311.00308276999999</v>
       </c>
       <c r="C82" s="5">
-        <v>1.5858894600000326</v>
+        <v>1.5857788999999798</v>
       </c>
       <c r="D82" s="5">
-        <v>6.3268610318522933</v>
+        <v>6.3264114369050217</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>311.56774852000001</v>
+        <v>311.56719695999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.56436553999998296</v>
+        <v>0.56411418999999796</v>
       </c>
       <c r="D83" s="5">
-        <v>2.1994582980358501</v>
+        <v>2.1984710815186936</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>311.46278566000001</v>
+        <v>311.46344273</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.10496286000000055</v>
+        <v>-0.10375422999999273</v>
       </c>
       <c r="D84" s="5">
-        <v>-0.40351517430285977</v>
+        <v>-0.39887797537675462</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>311.84607102000001</v>
+        <v>311.84639970000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.38328536000000213</v>
+        <v>0.38295697000000928</v>
       </c>
       <c r="D85" s="5">
-        <v>1.4867530910884552</v>
+        <v>1.4854674940757429</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>312.10396982999998</v>
+        <v>312.10410691999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.25789880999997195</v>
+        <v>0.25770721999998614</v>
       </c>
       <c r="D86" s="5">
-        <v>0.99693458869931639</v>
+        <v>0.99618955351843397</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>314.93328830000002</v>
+        <v>314.93344002999999</v>
       </c>
       <c r="C87" s="5">
-        <v>2.8293184700000324</v>
+        <v>2.8293331099999932</v>
       </c>
       <c r="D87" s="5">
-        <v>11.437484602590997</v>
+        <v>11.437541489079583</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>317.19328687000001</v>
+        <v>317.19332020000002</v>
       </c>
       <c r="C88" s="5">
-        <v>2.2599985699999934</v>
+        <v>2.2598801700000308</v>
       </c>
       <c r="D88" s="5">
-        <v>8.9594829643576226</v>
+        <v>8.9589904164243848</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>318.44603732000002</v>
+        <v>318.44588141000003</v>
       </c>
       <c r="C89" s="5">
-        <v>1.2527504500000077</v>
+        <v>1.2525612100000103</v>
       </c>
       <c r="D89" s="5">
-        <v>4.8437003668178935</v>
+        <v>4.8429521952440213</v>
       </c>
       <c r="E89" s="5">
-        <v>3.6933851882060331</v>
+        <v>3.6933998061656315</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>319.96574163000002</v>
+        <v>319.96569440000002</v>
       </c>
       <c r="C90" s="5">
-        <v>1.5197043100000087</v>
+        <v>1.5198129899999913</v>
       </c>
       <c r="D90" s="5">
-        <v>5.8794286110679161</v>
+        <v>5.8798631244281641</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>321.25054723</v>
+        <v>321.25053851000001</v>
       </c>
       <c r="C91" s="5">
-        <v>1.2848055999999701</v>
+        <v>1.2848441099999945</v>
       </c>
       <c r="D91" s="5">
-        <v>4.9263913842713558</v>
+        <v>4.9265430646805441</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>323.62725732000001</v>
+        <v>323.62710507000003</v>
       </c>
       <c r="C92" s="5">
-        <v>2.3767100900000173</v>
+        <v>2.3765665600000148</v>
       </c>
       <c r="D92" s="5">
-        <v>9.2482775922654739</v>
+        <v>9.2476964303573883</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>324.50902852000002</v>
+        <v>324.50892971000002</v>
       </c>
       <c r="C93" s="5">
-        <v>0.88177120000000286</v>
+        <v>0.88182463999999072</v>
       </c>
       <c r="D93" s="5">
-        <v>3.319025009663279</v>
+        <v>3.3192307692149869</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>326.81901787999999</v>
+        <v>326.81884740999999</v>
       </c>
       <c r="C94" s="5">
-        <v>2.3099893599999746</v>
+        <v>2.3099176999999713</v>
       </c>
       <c r="D94" s="5">
-        <v>8.8845938145363235</v>
+        <v>8.8843101317701567</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>326.52975937000002</v>
+        <v>326.52941566999999</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.28925850999996783</v>
+        <v>-0.28943173999999772</v>
       </c>
       <c r="D95" s="5">
-        <v>-1.0569320355474421</v>
+        <v>-1.0575624759058488</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>329.62467204000001</v>
+        <v>329.62503255000001</v>
       </c>
       <c r="C96" s="5">
-        <v>3.0949126699999852</v>
+        <v>3.0956168800000228</v>
       </c>
       <c r="D96" s="5">
-        <v>11.985890819737378</v>
+        <v>11.988775097074566</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>331.38355259000002</v>
+        <v>331.38379822000002</v>
       </c>
       <c r="C97" s="5">
-        <v>1.7588805500000149</v>
+        <v>1.7587656700000025</v>
       </c>
       <c r="D97" s="5">
-        <v>6.5945168164160739</v>
+        <v>6.5940659577837124</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>332.26990294000001</v>
+        <v>332.27003955999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.88635034999998652</v>
+        <v>0.88624133999996957</v>
       </c>
       <c r="D98" s="5">
-        <v>3.2572754266271264</v>
+        <v>3.2568664620440835</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>333.20512829</v>
+        <v>333.20523157999997</v>
       </c>
       <c r="C99" s="5">
-        <v>0.93522534999999607</v>
+        <v>0.93519201999998813</v>
       </c>
       <c r="D99" s="5">
-        <v>3.4303675225041852</v>
+        <v>3.4302419384690364</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>333.59215126999999</v>
+        <v>333.59215955000002</v>
       </c>
       <c r="C100" s="5">
-        <v>0.38702297999998336</v>
+        <v>0.38692797000004475</v>
       </c>
       <c r="D100" s="5">
-        <v>1.4027575597622244</v>
+        <v>1.4024105579486079</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>335.01460495999999</v>
+        <v>335.01450597000002</v>
       </c>
       <c r="C101" s="5">
-        <v>1.4224536899999976</v>
+        <v>1.4223464199999967</v>
       </c>
       <c r="D101" s="5">
-        <v>5.23858442445988</v>
+        <v>5.2381799296754572</v>
       </c>
       <c r="E101" s="5">
-        <v>5.2029435754449516</v>
+        <v>5.2029639970968322</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>335.69508177</v>
+        <v>335.69497052000003</v>
       </c>
       <c r="C102" s="5">
-        <v>0.68047681000001603</v>
+        <v>0.6804645500000106</v>
       </c>
       <c r="D102" s="5">
-        <v>2.4648375310119652</v>
+        <v>2.4647933617598206</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>336.71820219</v>
+        <v>336.71821896</v>
       </c>
       <c r="C103" s="5">
-        <v>1.0231204199999979</v>
+        <v>1.0232484399999748</v>
       </c>
       <c r="D103" s="5">
-        <v>3.7192542544866702</v>
+        <v>3.7197287167038517</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>337.22536365000002</v>
+        <v>337.22522755</v>
       </c>
       <c r="C104" s="5">
-        <v>0.50716146000002027</v>
+        <v>0.50700858999999809</v>
       </c>
       <c r="D104" s="5">
-        <v>1.8224757760220811</v>
+        <v>1.8219217915641295</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>341.41457671000001</v>
+        <v>341.41459269000001</v>
       </c>
       <c r="C105" s="5">
-        <v>4.1892130599999859</v>
+        <v>4.1893651400000067</v>
       </c>
       <c r="D105" s="5">
-        <v>15.969005470154407</v>
+        <v>15.969632251415211</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>342.61625067</v>
+        <v>342.61626244000001</v>
       </c>
       <c r="C106" s="5">
-        <v>1.2016739599999937</v>
+        <v>1.2016697500000078</v>
       </c>
       <c r="D106" s="5">
-        <v>4.3063589201349117</v>
+        <v>4.3063433343107249</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>342.69464577999997</v>
+        <v>342.69461333999999</v>
       </c>
       <c r="C107" s="5">
-        <v>7.8395109999974011E-2</v>
+        <v>7.8350899999975354E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>0.27492161233078072</v>
+        <v>0.27476636901679896</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>344.75712673999999</v>
+        <v>344.75708840999999</v>
       </c>
       <c r="C108" s="5">
-        <v>2.0624809600000162</v>
+        <v>2.062475070000005</v>
       </c>
       <c r="D108" s="5">
-        <v>7.4660290081532077</v>
+        <v>7.4660077064264696</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>345.91713948</v>
+        <v>345.91722400999998</v>
       </c>
       <c r="C109" s="5">
-        <v>1.1600127400000133</v>
+        <v>1.1601355999999896</v>
       </c>
       <c r="D109" s="5">
-        <v>4.11323484035373</v>
+        <v>4.1136790440490456</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>346.70625982000001</v>
+        <v>346.70635455000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.78912034000001086</v>
+        <v>0.78913054000003058</v>
       </c>
       <c r="D110" s="5">
-        <v>2.7720984471786281</v>
+        <v>2.7721340435629127</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>347.15192755999999</v>
+        <v>347.15195459</v>
       </c>
       <c r="C111" s="5">
-        <v>0.44566773999997622</v>
+        <v>0.44560003999998798</v>
       </c>
       <c r="D111" s="5">
-        <v>1.5534721474179225</v>
+        <v>1.5532340662905542</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>347.43402057999998</v>
+        <v>347.43399599999998</v>
       </c>
       <c r="C112" s="5">
-        <v>0.2820930199999907</v>
+        <v>0.28204140999997662</v>
       </c>
       <c r="D112" s="5">
-        <v>0.97948073526916701</v>
+        <v>0.97930065741904659</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>348.62800736000003</v>
+        <v>348.62798327000002</v>
       </c>
       <c r="C113" s="5">
-        <v>1.1939867800000457</v>
+        <v>1.1939872700000365</v>
       </c>
       <c r="D113" s="5">
-        <v>4.2027494611379002</v>
+        <v>4.2027515216087608</v>
       </c>
       <c r="E113" s="5">
-        <v>4.063525051878103</v>
+        <v>4.0635486098082652</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>346.74479352999998</v>
+        <v>346.74463201999998</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.8832138300000452</v>
+        <v>-1.8833512500000325</v>
       </c>
       <c r="D114" s="5">
-        <v>-6.2929855428860204</v>
+        <v>-6.2934316133656303</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>348.13692307000002</v>
+        <v>348.13697017999999</v>
       </c>
       <c r="C115" s="5">
-        <v>1.3921295400000417</v>
+        <v>1.3923381600000084</v>
       </c>
       <c r="D115" s="5">
-        <v>4.9256465802184124</v>
+        <v>4.9264034448069483</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>348.99108907999999</v>
+        <v>348.99101848999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.85416600999997172</v>
+        <v>0.85404830999999604</v>
       </c>
       <c r="D116" s="5">
-        <v>2.9842992332980822</v>
+        <v>2.9838820376124175</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>348.92731185000002</v>
+        <v>348.92743304999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-6.3777229999971041E-2</v>
+        <v>-6.3585439999997106E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.21907665095507456</v>
+        <v>-0.21841855086959239</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>347.67616681999999</v>
+        <v>347.67634013999998</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.251145030000032</v>
+        <v>-1.2510929100000112</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.2189762919556557</v>
+        <v>-4.2188025532323481</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>347.86652968999999</v>
+        <v>347.86682696999998</v>
       </c>
       <c r="C119" s="5">
-        <v>0.19036287000000129</v>
+        <v>0.19048682999999755</v>
       </c>
       <c r="D119" s="5">
-        <v>0.65901731524824481</v>
+        <v>0.65944741667876006</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>347.98860459000002</v>
+        <v>347.98822582000003</v>
       </c>
       <c r="C120" s="5">
-        <v>0.12207490000002963</v>
+        <v>0.12139885000004824</v>
       </c>
       <c r="D120" s="5">
-        <v>0.4219231698880721</v>
+        <v>0.41958171618845519</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>348.03258950999998</v>
+        <v>348.03249377999998</v>
       </c>
       <c r="C121" s="5">
-        <v>4.3984919999957128E-2</v>
+        <v>4.4267959999956474E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>0.15178259301225072</v>
+        <v>0.15276015364034112</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>349.20282621000001</v>
+        <v>349.20283135</v>
       </c>
       <c r="C122" s="5">
-        <v>1.1702367000000322</v>
+        <v>1.1703375700000151</v>
       </c>
       <c r="D122" s="5">
-        <v>4.1103831700819216</v>
+        <v>4.1107451996500233</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>350.68862525999998</v>
+        <v>350.68856907999998</v>
       </c>
       <c r="C123" s="5">
-        <v>1.4857990499999687</v>
+        <v>1.4857377299999825</v>
       </c>
       <c r="D123" s="5">
-        <v>5.2269919598475489</v>
+        <v>5.2267710865026462</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>352.00785986</v>
+        <v>352.00780363000001</v>
       </c>
       <c r="C124" s="5">
-        <v>1.3192346000000157</v>
+        <v>1.3192345500000329</v>
       </c>
       <c r="D124" s="5">
-        <v>4.608789021741333</v>
+        <v>4.6087895971013815</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>352.80511904000002</v>
+        <v>352.80515638000003</v>
       </c>
       <c r="C125" s="5">
-        <v>0.79725918000002594</v>
+        <v>0.79735275000001593</v>
       </c>
       <c r="D125" s="5">
-        <v>2.7519814489345151</v>
+        <v>2.7523089137226453</v>
       </c>
       <c r="E125" s="5">
-        <v>1.1981572311505762</v>
+        <v>1.1981749344443626</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>354.98400845999998</v>
+        <v>354.98386506000003</v>
       </c>
       <c r="C126" s="5">
-        <v>2.1788894199999618</v>
+        <v>2.1787086799999997</v>
       </c>
       <c r="D126" s="5">
-        <v>7.6680715674711353</v>
+        <v>7.6674129000643854</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>356.13577292999997</v>
+        <v>356.13585516000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.1517644699999892</v>
+        <v>1.1519900999999777</v>
       </c>
       <c r="D127" s="5">
-        <v>3.9636997031041066</v>
+        <v>3.964491731111508</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>357.31822491999998</v>
+        <v>357.31821747999999</v>
       </c>
       <c r="C128" s="5">
-        <v>1.1824519900000041</v>
+        <v>1.1823623199999815</v>
       </c>
       <c r="D128" s="5">
-        <v>4.0578428089121266</v>
+        <v>4.0575284920556509</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>358.29080814999998</v>
+        <v>358.29101243000002</v>
       </c>
       <c r="C129" s="5">
-        <v>0.97258322999999791</v>
+        <v>0.97279495000003635</v>
       </c>
       <c r="D129" s="5">
-        <v>3.3156197460563419</v>
+        <v>3.3163524295518609</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>358.46429135</v>
+        <v>358.46456360000002</v>
       </c>
       <c r="C130" s="5">
-        <v>0.17348320000002104</v>
+        <v>0.17355116999999609</v>
       </c>
       <c r="D130" s="5">
-        <v>0.58258579592342929</v>
+        <v>0.58281432589213367</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>360.45673906000002</v>
+        <v>360.45719020000001</v>
       </c>
       <c r="C131" s="5">
-        <v>1.9924477100000217</v>
+        <v>1.9926265999999941</v>
       </c>
       <c r="D131" s="5">
-        <v>6.8776750511971185</v>
+        <v>6.878306172221893</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>359.36212659</v>
+        <v>359.36158468000002</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.0946124700000155</v>
+        <v>-1.0956055199999923</v>
       </c>
       <c r="D132" s="5">
-        <v>-3.5838331028494874</v>
+        <v>-3.5870258404390398</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>359.12801509000002</v>
+        <v>359.12780695999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.23411149999998315</v>
+        <v>-0.23377772000003461</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.77896183682969466</v>
+        <v>-0.77785638628081744</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>360.52644808000002</v>
+        <v>360.52636641999999</v>
       </c>
       <c r="C134" s="5">
-        <v>1.3984329900000034</v>
+        <v>1.3985594600000013</v>
       </c>
       <c r="D134" s="5">
-        <v>4.7741477067239746</v>
+        <v>4.7745915821020724</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>361.80031450000001</v>
+        <v>361.80020679</v>
       </c>
       <c r="C135" s="5">
-        <v>1.2738664199999903</v>
+        <v>1.2738403700000163</v>
       </c>
       <c r="D135" s="5">
-        <v>4.3233973605860676</v>
+        <v>4.3233082222466912</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>361.33799133999997</v>
+        <v>361.33792426999997</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.46232316000003948</v>
+        <v>-0.46228252000003067</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.5226776019374166</v>
+        <v>-1.522545141977738</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>361.2394678</v>
+        <v>361.23952591</v>
       </c>
       <c r="C137" s="5">
-        <v>-9.8523539999973764E-2</v>
+        <v>-9.8398359999976037E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-0.32670549797128023</v>
+        <v>-0.32629108125008521</v>
       </c>
       <c r="E137" s="5">
-        <v>2.3906537362468727</v>
+        <v>2.3906593703283185</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>364.39611759000002</v>
+        <v>364.39600601000001</v>
       </c>
       <c r="C138" s="5">
-        <v>3.1566497900000172</v>
+        <v>3.1564801000000102</v>
       </c>
       <c r="D138" s="5">
-        <v>11.005007112990416</v>
+        <v>11.00438495196947</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>363.42643090000001</v>
+        <v>363.42653755999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.96968669000000318</v>
+        <v>-0.96946845000002213</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.1469695114969998</v>
+        <v>-3.1462725278406989</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>362.13896999000002</v>
+        <v>362.13903398999997</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.287460909999993</v>
+        <v>-1.2875035700000126</v>
       </c>
       <c r="D140" s="5">
-        <v>-4.1692171905093112</v>
+        <v>-4.1693514570126933</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>359.30179450000003</v>
+        <v>359.30201281000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.8371754899999928</v>
+        <v>-2.8370211799999652</v>
       </c>
       <c r="D141" s="5">
-        <v>-9.0066842436336891</v>
+        <v>-9.0062137700294702</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>357.11628961000002</v>
+        <v>357.11656900999998</v>
       </c>
       <c r="C142" s="5">
-        <v>-2.1855048900000043</v>
+        <v>-2.18544380000003</v>
       </c>
       <c r="D142" s="5">
-        <v>-7.0598662455375045</v>
+        <v>-7.0596713130616333</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>355.16054025</v>
+        <v>355.16101332</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.9557493600000271</v>
+        <v>-1.9555556899999829</v>
       </c>
       <c r="D143" s="5">
-        <v>-6.3774281752569166</v>
+        <v>-6.3768107019422482</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>349.18362285000001</v>
+        <v>349.18305629000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-5.9769173999999907</v>
+        <v>-5.9779570299999705</v>
       </c>
       <c r="D144" s="5">
-        <v>-18.426348461429509</v>
+        <v>-18.429240539073554</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>347.79060657999997</v>
+        <v>347.79037433000002</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.3930162700000324</v>
+        <v>-1.3926819600000044</v>
       </c>
       <c r="D145" s="5">
-        <v>-4.6835678182373996</v>
+        <v>-4.6824757811834488</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>344.66181203999997</v>
+        <v>344.66170183000003</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.1287945400000012</v>
+        <v>-3.1286724999999933</v>
       </c>
       <c r="D146" s="5">
-        <v>-10.276991575446658</v>
+        <v>-10.276616865200793</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>340.00147743000002</v>
+        <v>340.00135201000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-4.6603346099999499</v>
+        <v>-4.6603498200000217</v>
       </c>
       <c r="D147" s="5">
-        <v>-15.071853299757599</v>
+        <v>-15.071903357794881</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>337.03269246000002</v>
+        <v>337.03262877999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.9687849700000015</v>
+        <v>-2.9687232300000232</v>
       </c>
       <c r="D148" s="5">
-        <v>-9.9891821751043501</v>
+        <v>-9.9889878188145218</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>334.30227447999999</v>
+        <v>334.30233824999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.730417980000027</v>
+        <v>-2.7302905299999907</v>
       </c>
       <c r="D149" s="5">
-        <v>-9.2999307739220818</v>
+        <v>-9.2995175087066997</v>
       </c>
       <c r="E149" s="5">
-        <v>-7.4568799151574883</v>
+        <v>-7.4568771487955043</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>331.35679758999999</v>
+        <v>331.35673671000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-2.945476890000009</v>
+        <v>-2.9456015399999842</v>
       </c>
       <c r="D150" s="5">
-        <v>-10.075375081302617</v>
+        <v>-10.075779185418043</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>328.38020691000003</v>
+        <v>328.38030078000003</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.9765906799999584</v>
+        <v>-2.9764359299999796</v>
       </c>
       <c r="D151" s="5">
-        <v>-10.262688455453073</v>
+        <v>-10.262182780235761</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>327.00068886999998</v>
+        <v>327.00077972000003</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.3795180400000504</v>
+        <v>-1.3795210600000019</v>
       </c>
       <c r="D152" s="5">
-        <v>-4.9263111869415894</v>
+        <v>-4.9263203476761275</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>324.89879069</v>
+        <v>324.89896700999998</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.1018981799999779</v>
+        <v>-2.101812710000047</v>
       </c>
       <c r="D153" s="5">
-        <v>-7.4464401417037589</v>
+        <v>-7.4461459721758221</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>323.82196198999998</v>
+        <v>323.82219551999998</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.0768287000000214</v>
+        <v>-1.0767714899999987</v>
       </c>
       <c r="D154" s="5">
-        <v>-3.9055159859640476</v>
+        <v>-3.9053101793852019</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>322.45839545000001</v>
+        <v>322.45877643</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.3635665399999652</v>
+        <v>-1.3634190899999794</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.9376237824082185</v>
+        <v>-4.9370986745357666</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>320.37423813999999</v>
+        <v>320.37375581999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.0841573100000232</v>
+        <v>-2.085020610000015</v>
       </c>
       <c r="D156" s="5">
-        <v>-7.4861459173811928</v>
+        <v>-7.4891288588321387</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>318.42935176999998</v>
+        <v>318.42914789000002</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.9448863700000061</v>
+        <v>-1.944607929999961</v>
       </c>
       <c r="D157" s="5">
-        <v>-7.046429619926875</v>
+        <v>-7.0454645084944705</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>316.17946459000001</v>
+        <v>316.17936223999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.2498871799999733</v>
+        <v>-2.2497856500000353</v>
       </c>
       <c r="D158" s="5">
-        <v>-8.1568430540102312</v>
+        <v>-8.1564941677923279</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>313.57731149</v>
+        <v>313.57720725000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.6021531000000095</v>
+        <v>-2.6021549899999741</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.4409889540551735</v>
+        <v>-9.4409984230312443</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>312.77155378999998</v>
+        <v>312.77151189</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.80575770000001512</v>
+        <v>-0.80569536000001563</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.0402730640720743</v>
+        <v>-3.040042154052669</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>310.78015183999997</v>
+        <v>310.78020587999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.9914019500000109</v>
+        <v>-1.9913060100000166</v>
       </c>
       <c r="D161" s="5">
-        <v>-7.37839056888554</v>
+        <v>-7.3780484071027441</v>
       </c>
       <c r="E161" s="5">
-        <v>-7.0361838478628869</v>
+        <v>-7.036185416211338</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>308.54412159999998</v>
+        <v>308.54410295000002</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.236030239999991</v>
+        <v>-2.2361029299999586</v>
       </c>
       <c r="D162" s="5">
-        <v>-8.3002767314086956</v>
+        <v>-8.3005345871418168</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>307.14366079000001</v>
+        <v>307.14373260999997</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.40046080999997</v>
+        <v>-1.4003703400000518</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.3127822970264642</v>
+        <v>-5.3124479250957091</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>304.61540178000001</v>
+        <v>304.61549792</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.5282590099999993</v>
+        <v>-2.5282346899999766</v>
       </c>
       <c r="D164" s="5">
-        <v>-9.4426673062421802</v>
+        <v>-9.4425784378058033</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>304.26845085000002</v>
+        <v>304.26857493</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.34695092999999133</v>
+        <v>-0.34692298999999593</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.3582467154803823</v>
+        <v>-1.3581375939778484</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>303.77933790999998</v>
+        <v>303.77949547999998</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.48911294000004091</v>
+        <v>-0.48907945000001973</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.9120417291829339</v>
+        <v>-1.9119111924206345</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>302.24320289000002</v>
+        <v>302.24343281</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.5361350199999606</v>
+        <v>-1.5360626699999784</v>
       </c>
       <c r="D167" s="5">
-        <v>-5.902141557687357</v>
+        <v>-5.9018682825780715</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>301.26182540999997</v>
+        <v>301.26150853000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.98137748000004876</v>
+        <v>-0.98192427999998699</v>
       </c>
       <c r="D168" s="5">
-        <v>-3.827540046166511</v>
+        <v>-3.8296318375349969</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>300.95087566000001</v>
+        <v>300.95072786999998</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.31094974999996339</v>
+        <v>-0.31078066000003446</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.2315822149383315</v>
+        <v>-1.2309175808930095</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>300.53883330000002</v>
+        <v>300.53875291000003</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.41204235999998673</v>
+        <v>-0.41197495999995226</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.6306463194995513</v>
+        <v>-1.6303823855013611</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>301.42178783000003</v>
+        <v>301.42170950000002</v>
       </c>
       <c r="C171" s="5">
-        <v>0.88295453000000634</v>
+        <v>0.88295658999999205</v>
       </c>
       <c r="D171" s="5">
-        <v>3.5830140195035165</v>
+        <v>3.5830234884327572</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>301.15397915</v>
+        <v>301.15395825000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.26780868000003011</v>
+        <v>-0.26775125000000344</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.0609870971717839</v>
+        <v>-1.0607609594616263</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>300.87346205</v>
+        <v>300.87350483</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.2805170999999973</v>
+        <v>-0.28045342000001483</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.1120600875453523</v>
+        <v>-1.1118090079079934</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.1876841977670045</v>
+        <v>-3.1876872666160794</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>301.85888771999998</v>
+        <v>301.85889716999998</v>
       </c>
       <c r="C174" s="5">
-        <v>0.98542566999998371</v>
+        <v>0.98539233999997577</v>
       </c>
       <c r="D174" s="5">
-        <v>4.0018367080751682</v>
+        <v>4.0016983274941742</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>301.64080210999998</v>
+        <v>301.64085404999997</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.21808561000000282</v>
+        <v>-0.21804312000000436</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.86353371432844606</v>
+        <v>-0.86336611146844433</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>301.98737828999998</v>
+        <v>301.98745234</v>
       </c>
       <c r="C176" s="5">
-        <v>0.34657617999999957</v>
+        <v>0.34659829000003128</v>
       </c>
       <c r="D176" s="5">
-        <v>1.3875101163426606</v>
+        <v>1.3875989529486432</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>303.07310468999998</v>
+        <v>303.07318299000002</v>
       </c>
       <c r="C177" s="5">
-        <v>1.0857263999999986</v>
+        <v>1.0857306500000163</v>
       </c>
       <c r="D177" s="5">
-        <v>4.4006670734859421</v>
+        <v>4.400683541124617</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>302.75047770999998</v>
+        <v>302.75056876000002</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.32262697999999546</v>
+        <v>-0.32261422999999922</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.2699697660120579</v>
+        <v>-1.2699195449644041</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>301.56836035999999</v>
+        <v>301.56846180000002</v>
       </c>
       <c r="C179" s="5">
-        <v>-1.1821173499999986</v>
+        <v>-1.1821069599999987</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.5861870385707988</v>
+        <v>-4.5861462410437426</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>304.45080946000002</v>
+        <v>304.45063068000002</v>
       </c>
       <c r="C180" s="5">
-        <v>2.8824491000000307</v>
+        <v>2.8821688799999947</v>
       </c>
       <c r="D180" s="5">
-        <v>12.09243414559873</v>
+        <v>12.091191814693737</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>304.12810781000002</v>
+        <v>304.12801442</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.32270164999999906</v>
+        <v>-0.32261626000001797</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.2645472365819588</v>
+        <v>-1.264215310874417</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>304.20138093000003</v>
+        <v>304.20132563999999</v>
       </c>
       <c r="C182" s="5">
-        <v>7.3273120000010294E-2</v>
+        <v>7.3311219999993682E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>0.28949758011280746</v>
+        <v>0.289648399554987</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>305.9043782</v>
+        <v>305.90432965999997</v>
       </c>
       <c r="C183" s="5">
-        <v>1.7029972699999689</v>
+        <v>1.7030040199999803</v>
       </c>
       <c r="D183" s="5">
-        <v>6.9286635740120506</v>
+        <v>6.9286931858569156</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>305.19328030999998</v>
+        <v>305.19327903999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.71109789000001911</v>
+        <v>-0.71105061999998043</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.7541016645432737</v>
+        <v>-2.7539213520997752</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>305.69215752000002</v>
+        <v>305.69219012000002</v>
       </c>
       <c r="C185" s="5">
-        <v>0.49887721000004603</v>
+        <v>0.4989110800000276</v>
       </c>
       <c r="D185" s="5">
-        <v>1.9792842155337054</v>
+        <v>1.979419812817218</v>
       </c>
       <c r="E185" s="5">
-        <v>1.6015687914673116</v>
+        <v>1.60156518026493</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>306.68429161</v>
+        <v>306.68429921000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.9921340899999791</v>
+        <v>0.99210908999998537</v>
       </c>
       <c r="D186" s="5">
-        <v>3.9649186540752002</v>
+        <v>3.9648165247575307</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>306.62443042000001</v>
+        <v>306.62446678999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-5.9861189999992348E-2</v>
+        <v>-5.9832420000020647E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.23397469111747782</v>
+        <v>-0.23386235494329277</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>306.99533666000002</v>
+        <v>306.99539301999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.37090624000001071</v>
+        <v>0.37092623000000913</v>
       </c>
       <c r="D188" s="5">
-        <v>1.4612685764302524</v>
+        <v>1.4613476817678661</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>309.20479935999998</v>
+        <v>309.20483708</v>
       </c>
       <c r="C189" s="5">
-        <v>2.2094626999999605</v>
+        <v>2.2094440600000098</v>
       </c>
       <c r="D189" s="5">
-        <v>8.9866674946645908</v>
+        <v>8.986586937639407</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>309.48508987000002</v>
+        <v>309.48512160000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.28029051000004301</v>
+        <v>0.28028452000000925</v>
       </c>
       <c r="D190" s="5">
-        <v>1.0932256498382253</v>
+        <v>1.0932020362312667</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>310.60343337</v>
+        <v>310.60344507000002</v>
       </c>
       <c r="C191" s="5">
-        <v>1.1183434999999804</v>
+        <v>1.1183234700000071</v>
       </c>
       <c r="D191" s="5">
-        <v>4.4235024020547353</v>
+        <v>4.4234211315503424</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>313.83343674000002</v>
+        <v>313.83336658000002</v>
       </c>
       <c r="C192" s="5">
-        <v>3.2300033700000199</v>
+        <v>3.2299215099999969</v>
       </c>
       <c r="D192" s="5">
-        <v>13.218012862054685</v>
+        <v>13.21765795577754</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>313.72609861000001</v>
+        <v>313.72606122000002</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.10733813000001646</v>
+        <v>-0.10730535999999802</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.40965594272169836</v>
+        <v>-0.4095312025081177</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>313.03357218000002</v>
+        <v>313.03355455000002</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.6925264299999867</v>
+        <v>-0.69250667000000021</v>
       </c>
       <c r="D194" s="5">
-        <v>-2.6169839735435851</v>
+        <v>-2.6169105149029814</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>314.84565223999999</v>
+        <v>314.84561416999998</v>
       </c>
       <c r="C195" s="5">
-        <v>1.8120800599999711</v>
+        <v>1.8120596199999568</v>
       </c>
       <c r="D195" s="5">
-        <v>7.1720156384016631</v>
+        <v>7.171932563112704</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>315.15344540000001</v>
+        <v>315.15343439999998</v>
       </c>
       <c r="C196" s="5">
-        <v>0.307793160000017</v>
+        <v>0.30782023000000436</v>
       </c>
       <c r="D196" s="5">
-        <v>1.1794484254223692</v>
+        <v>1.1795528581661996</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>315.64979674</v>
+        <v>315.64985644000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.4963513399999897</v>
+        <v>0.49642204000002721</v>
       </c>
       <c r="D197" s="5">
-        <v>1.9063989679833027</v>
+        <v>1.9066729383299341</v>
       </c>
       <c r="E197" s="5">
-        <v>3.2574074849625489</v>
+        <v>3.257416002708835</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>315.85349830000001</v>
+        <v>315.85344426</v>
       </c>
       <c r="C198" s="5">
-        <v>0.20370156000001316</v>
+        <v>0.20358781999999565</v>
       </c>
       <c r="D198" s="5">
-        <v>0.77716304196107089</v>
+        <v>0.77672741269649848</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>317.04258184000003</v>
+        <v>317.04264383999998</v>
       </c>
       <c r="C199" s="5">
-        <v>1.1890835400000128</v>
+        <v>1.1891995799999791</v>
       </c>
       <c r="D199" s="5">
-        <v>4.6123253420914612</v>
+        <v>4.6127856155364855</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>318.29207996999997</v>
+        <v>318.29210609</v>
       </c>
       <c r="C200" s="5">
-        <v>1.2494981299999495</v>
+        <v>1.2494622500000219</v>
       </c>
       <c r="D200" s="5">
-        <v>4.8331980734301894</v>
+        <v>4.8330552978559371</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>317.94546516999998</v>
+        <v>317.94547283000003</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.34661479999999756</v>
+        <v>-0.34663325999997596</v>
       </c>
       <c r="D201" s="5">
-        <v>-1.2989816134163279</v>
+        <v>-1.2990502747230126</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>319.78093505999999</v>
+        <v>319.78094351999999</v>
       </c>
       <c r="C202" s="5">
-        <v>1.835469890000013</v>
+        <v>1.8354706899999655</v>
       </c>
       <c r="D202" s="5">
-        <v>7.1517322447067988</v>
+        <v>7.1517352836525605</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>320.77681509000001</v>
+        <v>320.77681193000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.99588003000002345</v>
+        <v>0.99586841000001414</v>
       </c>
       <c r="D203" s="5">
-        <v>3.8017883600522939</v>
+        <v>3.8017431356617282</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>319.28210761999998</v>
+        <v>319.28207450999997</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.4947074700000371</v>
+        <v>-1.4947374200000354</v>
       </c>
       <c r="D204" s="5">
-        <v>-5.4504804184615674</v>
+        <v>-5.4505869004272567</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>320.90867308999998</v>
+        <v>320.90866767</v>
       </c>
       <c r="C205" s="5">
-        <v>1.6265654700000027</v>
+        <v>1.6265931600000272</v>
       </c>
       <c r="D205" s="5">
-        <v>6.2875699773636384</v>
+        <v>6.2876807016810643</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>322.49964404999997</v>
+        <v>322.49965429999997</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5909709599999928</v>
+        <v>1.5909866299999749</v>
       </c>
       <c r="D206" s="5">
-        <v>6.1141789664288071</v>
+        <v>6.1142409445819501</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>322.27679920999998</v>
+        <v>322.27676948999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.22284483999999338</v>
+        <v>-0.22288480999998228</v>
       </c>
       <c r="D207" s="5">
-        <v>-0.82604695835437614</v>
+        <v>-0.82619453128536247</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>323.84697856000003</v>
+        <v>323.84698104</v>
       </c>
       <c r="C208" s="5">
-        <v>1.5701793500000463</v>
+        <v>1.5702115500000104</v>
       </c>
       <c r="D208" s="5">
-        <v>6.0058161709322544</v>
+        <v>6.0059432212750785</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>323.74923209000002</v>
+        <v>323.74937483000002</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.7746470000004138E-2</v>
+        <v>-9.760620999998082E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.36159436232994224</v>
+        <v>-0.36107635434707852</v>
       </c>
       <c r="E209" s="5">
-        <v>2.565956143057968</v>
+        <v>2.5659819653805593</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>325.03809230000002</v>
+        <v>325.03778561000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.2888602099999957</v>
+        <v>1.2884107799999924</v>
       </c>
       <c r="D210" s="5">
-        <v>4.8832559385632912</v>
+        <v>4.8815134879518052</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>325.57820900000002</v>
+        <v>325.57836645999998</v>
       </c>
       <c r="C211" s="5">
-        <v>0.54011669999999867</v>
+        <v>0.54058084999996936</v>
       </c>
       <c r="D211" s="5">
-        <v>2.0123689434415448</v>
+        <v>2.0141160424129945</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>327.48699085999999</v>
+        <v>327.48702150999998</v>
       </c>
       <c r="C212" s="5">
-        <v>1.9087818599999764</v>
+        <v>1.908655049999993</v>
       </c>
       <c r="D212" s="5">
-        <v>7.2666394422172154</v>
+        <v>7.2661373836977683</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>325.30192864999998</v>
+        <v>325.30193095999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-2.1850622100000123</v>
+        <v>-2.185090549999984</v>
       </c>
       <c r="D213" s="5">
-        <v>-7.7192691778159688</v>
+        <v>-7.7193649545388432</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>324.90650864000003</v>
+        <v>324.90650897</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.39542000999995253</v>
+        <v>-0.39542198999998845</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.4489447697507041</v>
+        <v>-1.4489519664434902</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>325.70333520999998</v>
+        <v>325.70332967000002</v>
       </c>
       <c r="C215" s="5">
-        <v>0.79682656999995061</v>
+        <v>0.79682070000001204</v>
       </c>
       <c r="D215" s="5">
-        <v>2.9829985122467262</v>
+        <v>2.9829762370012336</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>323.23119035000002</v>
+        <v>323.23119070000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.4721448599999576</v>
+        <v>-2.4721389700000032</v>
       </c>
       <c r="D216" s="5">
-        <v>-8.7374352274501419</v>
+        <v>-8.7374154138049285</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>323.67096350999998</v>
+        <v>323.67097351000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.43977315999995881</v>
+        <v>0.43978280999999697</v>
       </c>
       <c r="D217" s="5">
-        <v>1.6449364454546922</v>
+        <v>1.6449728092502669</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>324.04443652999998</v>
+        <v>324.04445692000002</v>
       </c>
       <c r="C218" s="5">
-        <v>0.37347302000000582</v>
+        <v>0.37348341000000573</v>
       </c>
       <c r="D218" s="5">
-        <v>1.3934607458105042</v>
+        <v>1.393499714846036</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>323.31189581000001</v>
+        <v>323.31187147000003</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.7325407199999745</v>
+        <v>-0.73258544999998776</v>
       </c>
       <c r="D219" s="5">
-        <v>-2.6792659942185826</v>
+        <v>-2.679427398744938</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>323.75325912</v>
+        <v>323.75327794999998</v>
       </c>
       <c r="C220" s="5">
-        <v>0.44136330999998563</v>
+        <v>0.44140647999995508</v>
       </c>
       <c r="D220" s="5">
-        <v>1.6505138092349325</v>
+        <v>1.6506765863010919</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>323.63804819000001</v>
+        <v>323.6382658</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.11521092999998928</v>
+        <v>-0.1150121499999841</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.42619754230885931</v>
+        <v>-0.4254636108006693</v>
       </c>
       <c r="E221" s="5">
-        <v>-3.4342598832515225E-2</v>
+        <v>-3.4319457777598483E-2</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>322.64903232</v>
+        <v>322.64845799</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.98901587000000291</v>
+        <v>-0.98980781000000206</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.6061064039627166</v>
+        <v>-3.6089431580935249</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>323.98286055</v>
+        <v>323.98314075000002</v>
       </c>
       <c r="C223" s="5">
-        <v>1.3338282299999946</v>
+        <v>1.3346827600000211</v>
       </c>
       <c r="D223" s="5">
-        <v>5.0751513921275748</v>
+        <v>5.0784864136052654</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>323.20638744000001</v>
+        <v>323.20640922000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.77647310999998354</v>
+        <v>-0.77673153000000639</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.8383697943622388</v>
+        <v>-2.8392995951311506</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>321.91821546</v>
+        <v>321.91822861000003</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.2881719800000155</v>
+        <v>-1.2881806099999835</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.6792615282995609</v>
+        <v>-4.6792918842088245</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>322.21772168000001</v>
+        <v>322.21772413000002</v>
       </c>
       <c r="C226" s="5">
-        <v>0.29950622000001204</v>
+        <v>0.29949551999999358</v>
       </c>
       <c r="D226" s="5">
-        <v>1.1221865748702875</v>
+        <v>1.1221462327936305</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>320.77583948</v>
+        <v>320.77584397999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.4418822000000091</v>
+        <v>-1.4418801500000313</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.2396334314014474</v>
+        <v>-5.2396261254527454</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>319.22915295000001</v>
+        <v>319.22916120000002</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.5466865299999881</v>
+        <v>-1.5466827799999692</v>
       </c>
       <c r="D228" s="5">
-        <v>-5.635043506963977</v>
+        <v>-5.6350301278811354</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>319.09709443999998</v>
+        <v>319.09711193999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.13205851000003577</v>
+        <v>-0.1320492600000307</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.49528731964897377</v>
+        <v>-0.49525269351183843</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>317.68494845999999</v>
+        <v>317.68497065000003</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.4121459799999911</v>
+        <v>-1.4121412899999655</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.1831614102196166</v>
+        <v>-5.1831443354125266</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>316.95328800999999</v>
+        <v>316.95327613000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.73166044999999258</v>
+        <v>-0.73169452000001911</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.7289800938005149</v>
+        <v>-2.7291053759974315</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>312.80190522999999</v>
+        <v>312.80195892</v>
       </c>
       <c r="C232" s="5">
-        <v>-4.1513827800000058</v>
+        <v>-4.151317210000002</v>
       </c>
       <c r="D232" s="5">
-        <v>-14.633094567564642</v>
+        <v>-14.632880340043474</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>310.44968082999998</v>
+        <v>310.44995440000002</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.3522244000000114</v>
+        <v>-2.3520045199999799</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.659804495621092</v>
+        <v>-8.6590267527682627</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.0750361194421325</v>
+        <v>-4.0750160885332454</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>306.14628177999998</v>
+        <v>306.1455057</v>
       </c>
       <c r="C234" s="5">
-        <v>-4.3033990499999959</v>
+        <v>-4.3044487000000231</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.422808823559686</v>
+        <v>-15.426275949525525</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>301.51763847000001</v>
+        <v>301.51797899000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.6286433099999726</v>
+        <v>-4.6275267099999837</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.707709403980498</v>
+        <v>-16.704046774813552</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>297.35158245999997</v>
+        <v>297.35159825</v>
       </c>
       <c r="C236" s="5">
-        <v>-4.1660560100000339</v>
+        <v>-4.1663807400000223</v>
       </c>
       <c r="D236" s="5">
-        <v>-15.376618961751298</v>
+        <v>-15.377711866412103</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>293.18473348999999</v>
+        <v>293.18475445000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-4.1668489699999895</v>
+        <v>-4.166843799999981</v>
       </c>
       <c r="D237" s="5">
-        <v>-15.578477870027163</v>
+        <v>-15.578459241262477</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>289.19200071</v>
+        <v>289.19199579000002</v>
       </c>
       <c r="C238" s="5">
-        <v>-3.992732779999983</v>
+        <v>-3.9927586599999927</v>
       </c>
       <c r="D238" s="5">
-        <v>-15.172028310278908</v>
+        <v>-15.172118401281299</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>285.61142211999999</v>
+        <v>285.61147305999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.580578590000016</v>
+        <v>-3.5805227300000411</v>
       </c>
       <c r="D239" s="5">
-        <v>-13.886438744054397</v>
+        <v>-13.886236858722011</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>282.46562669000002</v>
+        <v>282.46562964999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.1457954299999642</v>
+        <v>-3.1458434099999977</v>
       </c>
       <c r="D240" s="5">
-        <v>-12.445109035238689</v>
+        <v>-12.445285414435736</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>279.90072488999999</v>
+        <v>279.90072878000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.5649018000000297</v>
+        <v>-2.564900869999974</v>
       </c>
       <c r="D241" s="5">
-        <v>-10.368429341377416</v>
+        <v>-10.368425664367409</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>277.01659458</v>
+        <v>277.01660183000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.8841303099999891</v>
+        <v>-2.8841269499999953</v>
       </c>
       <c r="D242" s="5">
-        <v>-11.687708328880165</v>
+        <v>-11.68769532161007</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>274.12234367999997</v>
+        <v>274.12232146999997</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.8942509000000314</v>
+        <v>-2.8942803600000389</v>
       </c>
       <c r="D243" s="5">
-        <v>-11.841579173443062</v>
+        <v>-11.841692573948926</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>272.40867398</v>
+        <v>272.40879672</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.7136696999999685</v>
+        <v>-1.7135247499999764</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.2491387919947918</v>
+        <v>-7.2485471192199729</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>271.10746368000002</v>
+        <v>271.10769304000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.3012102999999797</v>
+        <v>-1.3011036799999829</v>
       </c>
       <c r="D245" s="5">
-        <v>-5.5838032887369327</v>
+        <v>-5.5833552585349615</v>
       </c>
       <c r="E245" s="5">
-        <v>-12.672655048256754</v>
+        <v>-12.672658121672441</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>272.86202436999997</v>
+        <v>272.86126504999999</v>
       </c>
       <c r="C246" s="5">
-        <v>1.7545606899999484</v>
+        <v>1.7535720099999708</v>
       </c>
       <c r="D246" s="5">
-        <v>8.0486820811348494</v>
+        <v>8.043977121669311</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>269.08748613</v>
+        <v>269.08783309</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.7745382399999698</v>
+        <v>-3.7734319599999822</v>
       </c>
       <c r="D247" s="5">
-        <v>-15.393280729373338</v>
+        <v>-15.389146206423144</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>269.51789282999999</v>
+        <v>269.51775945999998</v>
       </c>
       <c r="C248" s="5">
-        <v>0.43040669999999182</v>
+        <v>0.42992636999997558</v>
       </c>
       <c r="D248" s="5">
-        <v>1.9363815396103101</v>
+        <v>1.9341990145797627</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>270.25659954000002</v>
+        <v>270.25666738000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.73870671000003085</v>
+        <v>0.73890792000003103</v>
       </c>
       <c r="D249" s="5">
-        <v>3.339050238782737</v>
+        <v>3.3399751695924573</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>270.25860977999997</v>
+        <v>270.25868079999998</v>
       </c>
       <c r="C250" s="5">
-        <v>2.0102399999473164E-3</v>
+        <v>2.0134199999688462E-3</v>
       </c>
       <c r="D250" s="5">
-        <v>8.9262822602131919E-3</v>
+        <v>8.9404010865434813E-3</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>270.27181039999999</v>
+        <v>270.27198931999999</v>
       </c>
       <c r="C251" s="5">
-        <v>1.3200620000020535E-2</v>
+        <v>1.3308520000009594E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>5.8629030283108285E-2</v>
+        <v>5.9108369944627093E-2</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>270.73090535</v>
+        <v>270.73093389000002</v>
       </c>
       <c r="C252" s="5">
-        <v>0.45909495000000788</v>
+        <v>0.45894457000002831</v>
       </c>
       <c r="D252" s="5">
-        <v>2.0575217332081674</v>
+        <v>2.0568400953172583</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>271.13050091999997</v>
+        <v>271.13047913000003</v>
       </c>
       <c r="C253" s="5">
-        <v>0.39959556999997403</v>
+        <v>0.39954524000000902</v>
       </c>
       <c r="D253" s="5">
-        <v>1.7856349554279394</v>
+        <v>1.7854080321022758</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>271.00011826999997</v>
+        <v>271.00005578000003</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.13038265000000138</v>
+        <v>-0.13042335000000094</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.5755384513695061</v>
+        <v>-0.57571768144851765</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>271.67771811</v>
+        <v>271.67759683000003</v>
       </c>
       <c r="C255" s="5">
-        <v>0.6775998400000276</v>
+        <v>0.67754105000000209</v>
       </c>
       <c r="D255" s="5">
-        <v>3.0420487530413043</v>
+        <v>3.0417818896619542</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>271.50661368999999</v>
+        <v>271.50671232000002</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.17110442000000603</v>
+        <v>-0.17088451000000759</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.75315547652584636</v>
+        <v>-0.75219117295701743</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>271.38521109999999</v>
+        <v>271.38530336000002</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.12140259000000242</v>
+        <v>-0.12140895999999657</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.53525533718353779</v>
+        <v>-0.5352831590474727</v>
       </c>
       <c r="E257" s="5">
-        <v>0.1024491971669983</v>
+        <v>0.10239854018418981</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>270.24401474000001</v>
+        <v>270.24338195000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.1411963599999808</v>
+        <v>-1.141921410000009</v>
       </c>
       <c r="D258" s="5">
-        <v>-4.9310099878692721</v>
+        <v>-4.9340690831297334</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>270.15160830000002</v>
+        <v>270.15187429000002</v>
       </c>
       <c r="C259" s="5">
-        <v>-9.2406439999990653E-2</v>
+        <v>-9.1507659999990665E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-0.40955365540864541</v>
+        <v>-0.40557854529492676</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>271.51732734000001</v>
+        <v>271.51710911999999</v>
       </c>
       <c r="C260" s="5">
-        <v>1.3657190399999877</v>
+        <v>1.365234829999963</v>
       </c>
       <c r="D260" s="5">
-        <v>6.2380063202402525</v>
+        <v>6.2357265186418154</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>271.93822213999999</v>
+        <v>271.93842056</v>
       </c>
       <c r="C261" s="5">
-        <v>0.42089479999998503</v>
+        <v>0.42131144000001086</v>
       </c>
       <c r="D261" s="5">
-        <v>1.876131762484734</v>
+        <v>1.8780063291038873</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>271.32182461000002</v>
+        <v>271.32211775000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.61639752999997199</v>
+        <v>-0.61630280999997922</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.686363759302246</v>
+        <v>-2.6859541501136341</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>271.94111414999998</v>
+        <v>271.94158033000002</v>
       </c>
       <c r="C263" s="5">
-        <v>0.61928953999995429</v>
+        <v>0.61946258000000398</v>
       </c>
       <c r="D263" s="5">
-        <v>2.7736362304488171</v>
+        <v>2.7744179538575775</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>272.71215738000001</v>
+        <v>272.71227451999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.77104323000003205</v>
+        <v>0.77069418999997197</v>
       </c>
       <c r="D264" s="5">
-        <v>3.4559606665885312</v>
+        <v>3.4543657235792002</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>272.85076240000001</v>
+        <v>272.85068312999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.13860501999999997</v>
+        <v>0.13840860999999904</v>
       </c>
       <c r="D265" s="5">
-        <v>0.61160365808972106</v>
+        <v>0.61073430248443916</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>272.64221336999998</v>
+        <v>272.64196846999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.20854903000002878</v>
+        <v>-0.20871465999999828</v>
       </c>
       <c r="D266" s="5">
-        <v>-0.91335447502368661</v>
+        <v>-0.914077078071307</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>272.37765694000001</v>
+        <v>272.37727584999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.26455642999997053</v>
+        <v>-0.26469262000000526</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.1582171789662477</v>
+        <v>-1.1588112684807639</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>272.79534699999999</v>
+        <v>272.79523408</v>
       </c>
       <c r="C268" s="5">
-        <v>0.41769005999998399</v>
+        <v>0.41795823000001064</v>
       </c>
       <c r="D268" s="5">
-        <v>1.8557954927756137</v>
+        <v>1.8569996649200338</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>272.92558745999997</v>
+        <v>272.92537533000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.13024045999998179</v>
+        <v>0.13014125000000831</v>
       </c>
       <c r="D269" s="5">
-        <v>0.5744218128098888</v>
+        <v>0.57398333942615398</v>
       </c>
       <c r="E269" s="5">
-        <v>0.56759775293444559</v>
+        <v>0.56748539841047219</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>274.33533642999998</v>
+        <v>274.33490226999999</v>
       </c>
       <c r="C270" s="5">
-        <v>1.4097489700000096</v>
+        <v>1.4095269399999779</v>
       </c>
       <c r="D270" s="5">
-        <v>6.3775474636543983</v>
+        <v>6.3765194213472043</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>274.83083639</v>
+        <v>274.83089603000002</v>
       </c>
       <c r="C271" s="5">
-        <v>0.49549996000001784</v>
+        <v>0.49599376000003303</v>
       </c>
       <c r="D271" s="5">
-        <v>2.1890815398347474</v>
+        <v>2.1912883525743609</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>275.58546537000001</v>
+        <v>275.58516215999998</v>
       </c>
       <c r="C272" s="5">
-        <v>0.75462898000000678</v>
+        <v>0.75426612999996223</v>
       </c>
       <c r="D272" s="5">
-        <v>3.3451715331096921</v>
+        <v>3.3435379735502702</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>275.78801800000002</v>
+        <v>275.78855770000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.20255263000001378</v>
+        <v>0.20339554000003091</v>
       </c>
       <c r="D273" s="5">
-        <v>0.88556243957000902</v>
+        <v>0.88926360643981628</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>276.77093829</v>
+        <v>276.77149636000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.98292028999998138</v>
+        <v>0.98293866000000207</v>
       </c>
       <c r="D274" s="5">
-        <v>4.3616911768614264</v>
+        <v>4.3617655942257416</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>277.65610771000001</v>
+        <v>277.65709293999998</v>
       </c>
       <c r="C275" s="5">
-        <v>0.88516942000001109</v>
+        <v>0.88559657999996944</v>
       </c>
       <c r="D275" s="5">
-        <v>3.9060755925402812</v>
+        <v>3.9079858411223301</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>276.76905556000003</v>
+        <v>276.76998810999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.88705214999998816</v>
+        <v>-0.8871048299999984</v>
       </c>
       <c r="D276" s="5">
-        <v>-3.7670927769540286</v>
+        <v>-3.7672994456611431</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>277.31186097</v>
+        <v>277.31270870999998</v>
       </c>
       <c r="C277" s="5">
-        <v>0.54280540999997129</v>
+        <v>0.54272059999999556</v>
       </c>
       <c r="D277" s="5">
-        <v>2.3790186123411772</v>
+        <v>2.3786347860948354</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>277.71802294999998</v>
+        <v>277.71471258999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.40616197999997894</v>
+        <v>0.40200387999999521</v>
       </c>
       <c r="D278" s="5">
-        <v>1.7717951926829567</v>
+        <v>1.7535061022027287</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>278.71175991000001</v>
+        <v>278.71235813999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.9937369600000352</v>
+        <v>0.99764555000001565</v>
       </c>
       <c r="D279" s="5">
-        <v>4.3793877083873944</v>
+        <v>4.3970080268852962</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>279.51529084999999</v>
+        <v>279.51604849</v>
       </c>
       <c r="C280" s="5">
-        <v>0.80353093999997327</v>
+        <v>0.80369035000001077</v>
       </c>
       <c r="D280" s="5">
-        <v>3.5150096967099698</v>
+        <v>3.5157104588097621</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>279.82834450000001</v>
+        <v>279.82528438000003</v>
       </c>
       <c r="C281" s="5">
-        <v>0.31305365000002894</v>
+        <v>0.30923589000002494</v>
       </c>
       <c r="D281" s="5">
-        <v>1.3522949196639322</v>
+        <v>1.3356992608549056</v>
       </c>
       <c r="E281" s="5">
-        <v>2.5291718172125277</v>
+        <v>2.528130277976981</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>279.23161918</v>
+        <v>279.23210327999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.59672532000001866</v>
+        <v>-0.59318110000003799</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.5291623301068489</v>
+        <v>-2.5143423822789224</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>279.51973833</v>
+        <v>279.51985345000003</v>
       </c>
       <c r="C283" s="5">
-        <v>0.28811914999999999</v>
+        <v>0.287750170000038</v>
       </c>
       <c r="D283" s="5">
-        <v>1.245245278227225</v>
+        <v>1.2436393362567966</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>281.00708505</v>
+        <v>281.00670822000001</v>
       </c>
       <c r="C284" s="5">
-        <v>1.487346720000005</v>
+        <v>1.4868547699999795</v>
       </c>
       <c r="D284" s="5">
-        <v>6.5755214730574663</v>
+        <v>6.5732797679731725</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>278.86961508000002</v>
+        <v>278.86997456</v>
       </c>
       <c r="C285" s="5">
-        <v>-2.1374699699999837</v>
+        <v>-2.1367336600000044</v>
       </c>
       <c r="D285" s="5">
-        <v>-8.7554092819495661</v>
+        <v>-8.7525294920927426</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>279.29051852999999</v>
+        <v>279.29144716000002</v>
       </c>
       <c r="C286" s="5">
-        <v>0.42090344999996887</v>
+        <v>0.42147260000001552</v>
       </c>
       <c r="D286" s="5">
-        <v>1.8262948456604144</v>
+        <v>1.8287825675545211</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>279.59163826000002</v>
+        <v>279.59356274999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.301119730000039</v>
+        <v>0.30211558999997123</v>
       </c>
       <c r="D287" s="5">
-        <v>1.3014910816145475</v>
+        <v>1.3058166322599263</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>280.13226130999999</v>
+        <v>280.13464391999997</v>
       </c>
       <c r="C288" s="5">
-        <v>0.54062304999996513</v>
+        <v>0.54108116999998401</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3451763016840044</v>
+        <v>2.3471684585552266</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>280.80060669</v>
+        <v>280.80321140000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.66834538000000521</v>
+        <v>0.66856748000003563</v>
       </c>
       <c r="D289" s="5">
-        <v>2.9008534877912773</v>
+        <v>2.901805162942539</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>281.53426610999998</v>
+        <v>281.52839259000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.73365941999998086</v>
+        <v>0.7251811900000007</v>
       </c>
       <c r="D290" s="5">
-        <v>3.1807389561146593</v>
+        <v>3.1434288690202594</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>280.75120114999999</v>
+        <v>280.75260107999998</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.78306495999999015</v>
+        <v>-0.77579151000003321</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.2871145582770489</v>
+        <v>-3.2571105917847842</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>281.46241399000002</v>
+        <v>281.46336416999998</v>
       </c>
       <c r="C292" s="5">
-        <v>0.71121284000003016</v>
+        <v>0.71076309000000037</v>
       </c>
       <c r="D292" s="5">
-        <v>3.0826136257237513</v>
+        <v>3.0806214736396775</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>280.93570792999998</v>
+        <v>280.92889435000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.52670606000003772</v>
+        <v>-0.53446981999996979</v>
       </c>
       <c r="D293" s="5">
-        <v>-2.2226146569884531</v>
+        <v>-2.2550275569450107</v>
       </c>
       <c r="E293" s="5">
-        <v>0.39572954340225674</v>
+        <v>0.39439251261557118</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>283.31506519999999</v>
+        <v>283.31549473000001</v>
       </c>
       <c r="C294" s="5">
-        <v>2.3793572700000141</v>
+        <v>2.3866003800000044</v>
       </c>
       <c r="D294" s="5">
-        <v>10.650328202093284</v>
+        <v>10.684550394737279</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>282.85477857000001</v>
+        <v>282.85455421</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.4602866299999846</v>
+        <v>-0.46094052000000829</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.9322484252890515</v>
+        <v>-1.9349659827585519</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>283.67402457999998</v>
+        <v>283.67406831</v>
       </c>
       <c r="C296" s="5">
-        <v>0.8192460099999721</v>
+        <v>0.81951409999999214</v>
       </c>
       <c r="D296" s="5">
-        <v>3.5315225260747596</v>
+        <v>3.5326995056153221</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>285.2963249</v>
+        <v>285.29596141000002</v>
       </c>
       <c r="C297" s="5">
-        <v>1.6223003200000221</v>
+        <v>1.6218931000000225</v>
       </c>
       <c r="D297" s="5">
-        <v>7.0826929598790445</v>
+        <v>7.08085770407203</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>286.55398061</v>
+        <v>286.55438452999999</v>
       </c>
       <c r="C298" s="5">
-        <v>1.2576557099999945</v>
+        <v>1.2584231199999749</v>
       </c>
       <c r="D298" s="5">
-        <v>5.4200510343796804</v>
+        <v>5.42344602283511</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>286.28489298</v>
+        <v>286.29028840000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.26908763000000135</v>
+        <v>-0.26409612999998444</v>
       </c>
       <c r="D299" s="5">
-        <v>-1.1210545306691633</v>
+        <v>-1.1003630411819953</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>286.96975981999998</v>
+        <v>286.97301693999998</v>
       </c>
       <c r="C300" s="5">
-        <v>0.68486683999998377</v>
+        <v>0.68272853999997096</v>
       </c>
       <c r="D300" s="5">
-        <v>2.9087814614669361</v>
+        <v>2.8995248143935726</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>287.91070481999998</v>
+        <v>287.91826945999998</v>
       </c>
       <c r="C301" s="5">
-        <v>0.94094499999999925</v>
+        <v>0.94525251999999682</v>
       </c>
       <c r="D301" s="5">
-        <v>4.00641848884844</v>
+        <v>4.0250463717589113</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>288.6884925</v>
+        <v>288.68026583</v>
       </c>
       <c r="C302" s="5">
-        <v>0.77778768000001719</v>
+        <v>0.76199637000001985</v>
       </c>
       <c r="D302" s="5">
-        <v>3.2903906079415846</v>
+        <v>3.2225250714384535</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>290.13533411999998</v>
+        <v>290.13714270000003</v>
       </c>
       <c r="C303" s="5">
-        <v>1.4468416199999865</v>
+        <v>1.4568768700000305</v>
       </c>
       <c r="D303" s="5">
-        <v>6.1827083649375725</v>
+        <v>6.2269711377077375</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>291.32677487000001</v>
+        <v>291.32653593999999</v>
       </c>
       <c r="C304" s="5">
-        <v>1.1914407500000266</v>
+        <v>1.1893932399999585</v>
       </c>
       <c r="D304" s="5">
-        <v>5.0406357150283965</v>
+        <v>5.0317449910215473</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>292.84761056999997</v>
+        <v>292.83553345000001</v>
       </c>
       <c r="C305" s="5">
-        <v>1.5208356999999637</v>
+        <v>1.5089975100000288</v>
       </c>
       <c r="D305" s="5">
-        <v>6.4474852320690168</v>
+        <v>6.395865193789918</v>
       </c>
       <c r="E305" s="5">
-        <v>4.2400813793909142</v>
+        <v>4.2383105972594981</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>293.14560084999999</v>
+        <v>293.14473328000003</v>
       </c>
       <c r="C306" s="5">
-        <v>0.29799028000002181</v>
+        <v>0.30919983000001139</v>
       </c>
       <c r="D306" s="5">
-        <v>1.2279301594352088</v>
+        <v>1.2744428666600749</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>293.85979866999998</v>
+        <v>293.85889502999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.71419781999998122</v>
+        <v>0.71416174999995974</v>
       </c>
       <c r="D307" s="5">
-        <v>2.9630848111449115</v>
+        <v>2.9629420387592864</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>293.32581856000002</v>
+        <v>293.32658261</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.53398010999995904</v>
+        <v>-0.53231241999998247</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.1588891309822222</v>
+        <v>-2.152220222850787</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>295.37294003</v>
+        <v>295.37215067</v>
       </c>
       <c r="C309" s="5">
-        <v>2.0471214699999791</v>
+        <v>2.0455680599999937</v>
       </c>
       <c r="D309" s="5">
-        <v>8.7038621233168421</v>
+        <v>8.6969785157851476</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>295.66085726</v>
+        <v>295.66061022999997</v>
       </c>
       <c r="C310" s="5">
-        <v>0.28791723000000502</v>
+        <v>0.28845955999997841</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1760014161954047</v>
+        <v>1.1782316470779319</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>296.58496768999998</v>
+        <v>296.59349377000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.92411042999998472</v>
+        <v>0.93288354000003437</v>
       </c>
       <c r="D311" s="5">
-        <v>3.8158443848020918</v>
+        <v>3.8527046599746928</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>298.40720094</v>
+        <v>298.41052752000002</v>
       </c>
       <c r="C312" s="5">
-        <v>1.8222332500000107</v>
+        <v>1.8170337500000073</v>
       </c>
       <c r="D312" s="5">
-        <v>7.6271811364436504</v>
+        <v>7.604453484415008</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>298.97228903000001</v>
+        <v>298.98976663000002</v>
       </c>
       <c r="C313" s="5">
-        <v>0.56508809000001747</v>
+        <v>0.57923911000000317</v>
       </c>
       <c r="D313" s="5">
-        <v>2.2962351967910521</v>
+        <v>2.3543266846254518</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>298.92785927</v>
+        <v>298.91958863000002</v>
       </c>
       <c r="C314" s="5">
-        <v>-4.4429760000014085E-2</v>
+        <v>-7.0177999999998519E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-0.17818426045588254</v>
+        <v>-0.28129715251383747</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>300.47018326</v>
+        <v>300.47198315999998</v>
       </c>
       <c r="C315" s="5">
-        <v>1.5423239899999999</v>
+        <v>1.5523945299999582</v>
       </c>
       <c r="D315" s="5">
-        <v>6.3701761494541431</v>
+        <v>6.4131477264934178</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>300.80852062999998</v>
+        <v>300.81122672999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.33833736999997654</v>
+        <v>0.33924357000000782</v>
       </c>
       <c r="D316" s="5">
-        <v>1.3596315891834854</v>
+        <v>1.3632876412776218</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>300.55843664000002</v>
+        <v>300.52480331999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.25008398999995052</v>
+        <v>-0.2864234099999976</v>
       </c>
       <c r="D317" s="5">
-        <v>-0.99309805865288592</v>
+        <v>-1.1366391461000935</v>
       </c>
       <c r="E317" s="5">
-        <v>2.6330507033988315</v>
+        <v>2.6257980988201535</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>303.14949189999999</v>
+        <v>303.15146518</v>
       </c>
       <c r="C318" s="5">
-        <v>2.5910552599999619</v>
+        <v>2.6266618600000129</v>
       </c>
       <c r="D318" s="5">
-        <v>10.849837069102563</v>
+        <v>11.007468791067598</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>304.50328303999999</v>
+        <v>304.50408626000001</v>
       </c>
       <c r="C319" s="5">
-        <v>1.3537911399999984</v>
+        <v>1.3526210800000058</v>
       </c>
       <c r="D319" s="5">
-        <v>5.4925078332876298</v>
+        <v>5.4876070496504781</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>304.57481989000001</v>
+        <v>304.57702088000002</v>
       </c>
       <c r="C320" s="5">
-        <v>7.1536850000029517E-2</v>
+        <v>7.2934620000012274E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.28228013336681901</v>
+        <v>0.28780215807933107</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>306.14419887999998</v>
+        <v>306.14331687999999</v>
       </c>
       <c r="C321" s="5">
-        <v>1.5693789899999615</v>
+        <v>1.5662959999999657</v>
       </c>
       <c r="D321" s="5">
-        <v>6.3615016443332228</v>
+        <v>6.3486019576715291</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>305.77119886000003</v>
+        <v>305.77080575999997</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.37300001999994947</v>
+        <v>-0.37251112000001285</v>
       </c>
       <c r="D322" s="5">
-        <v>-1.4522985091421692</v>
+        <v>-1.4504118187816384</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>305.72313495999998</v>
+        <v>305.73467312000002</v>
       </c>
       <c r="C323" s="5">
-        <v>-4.8063900000045123E-2</v>
+        <v>-3.6132639999948424E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.18846393163318709</v>
+        <v>-0.14171071230808518</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>306.91521256999999</v>
+        <v>306.91828484000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.1920776100000126</v>
+        <v>1.1836117199999876</v>
       </c>
       <c r="D324" s="5">
-        <v>4.7807085877325184</v>
+        <v>4.7458478969909512</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>307.68295922999999</v>
+        <v>307.71068299000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.76774666000000025</v>
+        <v>0.7923981499999968</v>
       </c>
       <c r="D325" s="5">
-        <v>3.043438820194555</v>
+        <v>3.1425203904308141</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>308.90348845</v>
+        <v>308.89561649000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.2205292200000031</v>
+        <v>1.1849334999999996</v>
       </c>
       <c r="D326" s="5">
-        <v>4.8654506280324084</v>
+        <v>4.7201012503535145</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>309.70927152000002</v>
+        <v>309.71124006999997</v>
       </c>
       <c r="C327" s="5">
-        <v>0.80578307000001814</v>
+        <v>0.81562357999996493</v>
       </c>
       <c r="D327" s="5">
-        <v>3.1755342368506856</v>
+        <v>3.2149630582796851</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>310.68298155000002</v>
+        <v>310.68822180000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.97371003000000655</v>
+        <v>0.97698173000003408</v>
       </c>
       <c r="D328" s="5">
-        <v>3.838663976594936</v>
+        <v>3.8517617166694773</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>311.92062010000001</v>
+        <v>311.86496541999998</v>
       </c>
       <c r="C329" s="5">
-        <v>1.2376385499999856</v>
+        <v>1.1767436199999679</v>
       </c>
       <c r="D329" s="5">
-        <v>4.8864665157959619</v>
+        <v>4.6409318255971721</v>
       </c>
       <c r="E329" s="5">
-        <v>3.7803575194960359</v>
+        <v>3.7734529645211845</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>312.72781850000001</v>
+        <v>312.73245781999998</v>
       </c>
       <c r="C330" s="5">
-        <v>0.80719840000000431</v>
+        <v>0.86749240000000327</v>
       </c>
       <c r="D330" s="5">
-        <v>3.1499822105415687</v>
+        <v>3.389497592372237</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>314.11387418999999</v>
+        <v>314.11723272</v>
       </c>
       <c r="C331" s="5">
-        <v>1.3860556899999779</v>
+        <v>1.3847749000000249</v>
       </c>
       <c r="D331" s="5">
-        <v>5.4501610912504495</v>
+        <v>5.4449188154078731</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>315.60776063999998</v>
+        <v>315.61179935000001</v>
       </c>
       <c r="C332" s="5">
-        <v>1.4938864499999909</v>
+        <v>1.4945666300000084</v>
       </c>
       <c r="D332" s="5">
-        <v>5.8587236659998876</v>
+        <v>5.8613970677050098</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>315.17118121999999</v>
+        <v>315.17093750999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.43657941999998684</v>
+        <v>-0.44086184000002504</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.6473858496747762</v>
+        <v>-1.6634000406520966</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>315.40207776</v>
+        <v>315.40202718</v>
       </c>
       <c r="C334" s="5">
-        <v>0.23089654000000337</v>
+        <v>0.23108967000001712</v>
       </c>
       <c r="D334" s="5">
-        <v>0.88267908823616015</v>
+        <v>0.88342105790462089</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>316.66765176000001</v>
+        <v>316.67918107999998</v>
       </c>
       <c r="C335" s="5">
-        <v>1.2655740000000151</v>
+        <v>1.2771538999999734</v>
       </c>
       <c r="D335" s="5">
-        <v>4.9227872826625774</v>
+        <v>4.9688391456941705</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>316.51062439999998</v>
+        <v>316.51330782999997</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.15702736000002915</v>
+        <v>-0.16587325000000419</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.59342899390081305</v>
+        <v>-0.6267398875288821</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>316.56383400999999</v>
+        <v>316.59826820000001</v>
       </c>
       <c r="C337" s="5">
-        <v>5.3209610000010343E-2</v>
+        <v>8.4960370000032981E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.20192245926271557</v>
+        <v>0.32258705385408426</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>317.31642239000001</v>
+        <v>317.31240322000002</v>
       </c>
       <c r="C338" s="5">
-        <v>0.75258838000002015</v>
+        <v>0.71413502000001472</v>
       </c>
       <c r="D338" s="5">
-        <v>2.8904398334476777</v>
+        <v>2.7406148177633982</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>318.66355679999998</v>
+        <v>318.6652052</v>
       </c>
       <c r="C339" s="5">
-        <v>1.3471344099999669</v>
+        <v>1.3528019799999811</v>
       </c>
       <c r="D339" s="5">
-        <v>5.2151312442783704</v>
+        <v>5.2376569076895363</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>319.14581594999999</v>
+        <v>319.15332126999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.48225915000000441</v>
+        <v>0.48811606999998958</v>
       </c>
       <c r="D340" s="5">
-        <v>1.8312489896959105</v>
+        <v>1.8536671001356808</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>319.69802842000001</v>
+        <v>319.62357675999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.55221247000002904</v>
+        <v>0.47025548999999955</v>
       </c>
       <c r="D341" s="5">
-        <v>2.0962131927101169</v>
+        <v>1.7825358615411568</v>
       </c>
       <c r="E341" s="5">
-        <v>2.4933934529582036</v>
+        <v>2.4878111363202393</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>319.44047532000002</v>
+        <v>319.44760300000002</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.25755309999999554</v>
+        <v>-0.17597375999997666</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.96246439030402975</v>
+        <v>-0.65868182971837719</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>320.08534363000001</v>
+        <v>320.09309285000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.64486830999999256</v>
+        <v>0.64548984999998993</v>
       </c>
       <c r="D343" s="5">
-        <v>2.4495708855707177</v>
+        <v>2.4519028245804764</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>321.32332468999999</v>
+        <v>321.32923993999998</v>
       </c>
       <c r="C344" s="5">
-        <v>1.2379810599999814</v>
+        <v>1.2361470899999745</v>
       </c>
       <c r="D344" s="5">
-        <v>4.7412031453380354</v>
+        <v>4.7339125259867609</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>321.22918969</v>
+        <v>321.22961315999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-9.4134999999994307E-2</v>
+        <v>-9.9626779999994142E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.35098654631825488</v>
+        <v>-0.37142116311629225</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>322.91325339000002</v>
+        <v>322.91467299999999</v>
       </c>
       <c r="C346" s="5">
-        <v>1.6840637000000243</v>
+        <v>1.6850598400000081</v>
       </c>
       <c r="D346" s="5">
-        <v>6.4756785145034579</v>
+        <v>6.4796113336176964</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>324.99108597999998</v>
+        <v>324.99805319000001</v>
       </c>
       <c r="C347" s="5">
-        <v>2.0778325899999572</v>
+        <v>2.083380190000014</v>
       </c>
       <c r="D347" s="5">
-        <v>8.0007935548353828</v>
+        <v>8.0228819915934668</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>325.67953605999998</v>
+        <v>325.68165350999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.68845007999999552</v>
+        <v>0.68360031999998228</v>
       </c>
       <c r="D348" s="5">
-        <v>2.5718667161753084</v>
+        <v>2.5534838188820075</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>326.87302317000001</v>
+        <v>326.90683125999999</v>
       </c>
       <c r="C349" s="5">
-        <v>1.193487110000035</v>
+        <v>1.2251777500000003</v>
       </c>
       <c r="D349" s="5">
-        <v>4.4872522200022802</v>
+        <v>4.6088480950619237</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>327.26905153000001</v>
+        <v>327.27287401000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.39602836000000252</v>
+        <v>0.36604275000001962</v>
       </c>
       <c r="D350" s="5">
-        <v>1.4636069630818982</v>
+        <v>1.3519647837269222</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>326.54755836999999</v>
+        <v>326.54766469999998</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.72149316000002273</v>
+        <v>-0.7252093100000252</v>
       </c>
       <c r="D351" s="5">
-        <v>-2.6136618410585455</v>
+        <v>-2.6269299164427551</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>328.65363875000003</v>
+        <v>328.65901951000001</v>
       </c>
       <c r="C352" s="5">
-        <v>2.1060803800000372</v>
+        <v>2.111354810000023</v>
       </c>
       <c r="D352" s="5">
-        <v>8.0199694342760974</v>
+        <v>8.0407713868309916</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>330.04841623999999</v>
+        <v>329.97313123999999</v>
       </c>
       <c r="C353" s="5">
-        <v>1.3947774899999672</v>
+        <v>1.3141117299999792</v>
       </c>
       <c r="D353" s="5">
-        <v>5.2132647813943445</v>
+        <v>4.9050203279666693</v>
       </c>
       <c r="E353" s="5">
-        <v>3.237551345297085</v>
+        <v>3.2380447603123086</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>331.20338784</v>
+        <v>331.21022161000002</v>
       </c>
       <c r="C354" s="5">
-        <v>1.1549716000000103</v>
+        <v>1.2370903700000326</v>
       </c>
       <c r="D354" s="5">
-        <v>4.2810531627458737</v>
+        <v>4.5928120339352896</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>331.75005239000001</v>
+        <v>331.76025737999998</v>
       </c>
       <c r="C355" s="5">
-        <v>0.54666455000000269</v>
+        <v>0.5500357699999654</v>
       </c>
       <c r="D355" s="5">
-        <v>1.9987279619911646</v>
+        <v>2.0111248258016801</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>333.01255932999999</v>
+        <v>333.01919609999999</v>
       </c>
       <c r="C356" s="5">
-        <v>1.2625069399999802</v>
+        <v>1.2589387200000033</v>
       </c>
       <c r="D356" s="5">
-        <v>4.6635240823167834</v>
+        <v>4.6499212404275791</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>335.08872682999998</v>
+        <v>335.09118946000001</v>
       </c>
       <c r="C357" s="5">
-        <v>2.0761674999999968</v>
+        <v>2.0719933600000218</v>
       </c>
       <c r="D357" s="5">
-        <v>7.7433447999492477</v>
+        <v>7.7270809252777406</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>336.06539285000002</v>
+        <v>336.07007547000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.97666602000003877</v>
+        <v>0.97888600999999653</v>
       </c>
       <c r="D358" s="5">
-        <v>3.5541952897973683</v>
+        <v>3.562377719152221</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>337.18812241000001</v>
+        <v>337.18051455</v>
       </c>
       <c r="C359" s="5">
-        <v>1.122729559999982</v>
+        <v>1.1104390799999919</v>
       </c>
       <c r="D359" s="5">
-        <v>4.0834572395724411</v>
+        <v>4.0378830724445036</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>337.23134048999998</v>
+        <v>337.23508520000001</v>
       </c>
       <c r="C360" s="5">
-        <v>4.3218079999974179E-2</v>
+        <v>5.4570650000016485E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>0.15391488570768441</v>
+        <v>0.19438579452304428</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>338.36117267999998</v>
+        <v>338.39188425999998</v>
       </c>
       <c r="C361" s="5">
-        <v>1.1298321900000019</v>
+        <v>1.1567990599999689</v>
       </c>
       <c r="D361" s="5">
-        <v>4.0952976181838352</v>
+        <v>4.1948486454227218</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>338.56445346999999</v>
+        <v>338.57637116000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.20328079000000798</v>
+        <v>0.18448690000002443</v>
       </c>
       <c r="D362" s="5">
-        <v>0.72332354652757669</v>
+        <v>0.65618983612500958</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>338.38557773000002</v>
+        <v>338.38305574999998</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.17887573999996675</v>
+        <v>-0.19331541000002517</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.63216395077686505</v>
+        <v>-0.68301101911201201</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>338.80998147999998</v>
+        <v>338.81671173000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.42440374999995356</v>
+        <v>0.43365598000002592</v>
       </c>
       <c r="D364" s="5">
-        <v>1.5154674502414922</v>
+        <v>1.5487503092537214</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>338.10973304999999</v>
+        <v>338.03934822000002</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.70024842999998782</v>
+        <v>-0.77736350999998649</v>
       </c>
       <c r="D365" s="5">
-        <v>-2.4521463737598115</v>
+        <v>-2.7187395474935871</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4424649273693477</v>
+        <v>2.4445072087197373</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>339.20044014000001</v>
+        <v>339.20706876000003</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0907070900000235</v>
+        <v>1.1677205400000048</v>
       </c>
       <c r="D366" s="5">
-        <v>3.9405023370465253</v>
+        <v>4.2249414226749327</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>338.56855648999999</v>
+        <v>338.58149866999997</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.63188365000002022</v>
+        <v>-0.62557009000005337</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.2126724826318389</v>
+        <v>-2.1907456334529951</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>337.67327346000002</v>
+        <v>337.67936451000003</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.89528302999997322</v>
+        <v>-0.90213415999994595</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.1274363677005534</v>
+        <v>-3.1509006829521069</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>321.50431638999999</v>
+        <v>321.50662842999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.168957070000033</v>
+        <v>-16.17273608000005</v>
       </c>
       <c r="D369" s="5">
-        <v>-44.501475127088796</v>
+        <v>-44.508698459825744</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>322.94717902999997</v>
+        <v>322.95273528000001</v>
       </c>
       <c r="C370" s="5">
-        <v>1.4428626399999871</v>
+        <v>1.4461068500000351</v>
       </c>
       <c r="D370" s="5">
-        <v>5.5203560591449596</v>
+        <v>5.5330362124838883</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>322.41808757000001</v>
+        <v>322.39428652999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.52909145999996099</v>
+        <v>-0.55844875000002503</v>
       </c>
       <c r="D371" s="5">
-        <v>-1.9483677042001157</v>
+        <v>-2.0554143524845636</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>321.77842432</v>
+        <v>321.78590443000002</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.63966325000001234</v>
+        <v>-0.60838209999997162</v>
       </c>
       <c r="D372" s="5">
-        <v>-2.3549399168237284</v>
+        <v>-2.2411339118060924</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>322.82857288999998</v>
+        <v>322.85158754000003</v>
       </c>
       <c r="C373" s="5">
-        <v>1.0501485699999762</v>
+        <v>1.065683110000009</v>
       </c>
       <c r="D373" s="5">
-        <v>3.9873585718784632</v>
+        <v>4.0473252340061716</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>323.42296529999999</v>
+        <v>323.44365324</v>
       </c>
       <c r="C374" s="5">
-        <v>0.59439241000001175</v>
+        <v>0.59206569999997782</v>
       </c>
       <c r="D374" s="5">
-        <v>2.2319536780750937</v>
+        <v>2.2229684487274026</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>324.95863133</v>
+        <v>324.95730598</v>
       </c>
       <c r="C375" s="5">
-        <v>1.5356660300000158</v>
+        <v>1.5136527399999977</v>
       </c>
       <c r="D375" s="5">
-        <v>5.8489775345633488</v>
+        <v>5.7625866070962539</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>325.40095836</v>
+        <v>325.40881974000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.44232703000000129</v>
+        <v>0.45151376000001164</v>
       </c>
       <c r="D376" s="5">
-        <v>1.6456996080747244</v>
+        <v>1.6801478353495325</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>326.32743247000002</v>
+        <v>326.28007649</v>
       </c>
       <c r="C377" s="5">
-        <v>0.92647411000001512</v>
+        <v>0.87125674999998637</v>
       </c>
       <c r="D377" s="5">
-        <v>3.4706257330594958</v>
+        <v>3.2606439573052981</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.4847564054766744</v>
+        <v>-3.4786695075352481</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>326.99643700000001</v>
+        <v>326.99708244999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.66900452999999516</v>
+        <v>0.7170059599999945</v>
       </c>
       <c r="D378" s="5">
-        <v>2.4880521287330426</v>
+        <v>2.6691267498550442</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>326.10008054000002</v>
+        <v>326.10778864999997</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.89635645999999269</v>
+        <v>-0.88929380000001856</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.2402748191505903</v>
+        <v>-3.2151181616002944</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>330.35067515999998</v>
+        <v>330.35117553999999</v>
       </c>
       <c r="C380" s="5">
-        <v>4.2505946199999585</v>
+        <v>4.2433868900000107</v>
       </c>
       <c r="D380" s="5">
-        <v>16.813089953991799</v>
+        <v>16.782084005667475</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>330.06468474000002</v>
+        <v>330.06281002999998</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.28599041999996189</v>
+        <v>-0.28836551000000554</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.0339289792475226</v>
+        <v>-1.0424727881630291</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>329.81604070999998</v>
+        <v>329.81769155000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.24864403000003676</v>
+        <v>-0.24511847999997372</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.90024687278990045</v>
+        <v>-0.88753929111872187</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>329.45972740000002</v>
+        <v>329.42205774000001</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.3563133099999618</v>
+        <v>-0.39563380999999254</v>
       </c>
       <c r="D383" s="5">
-        <v>-1.2887320403146663</v>
+        <v>-1.4300045814526374</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>330.92872832</v>
+        <v>330.93957687</v>
       </c>
       <c r="C384" s="5">
-        <v>1.4690009199999849</v>
+        <v>1.5175191299999824</v>
       </c>
       <c r="D384" s="5">
-        <v>5.4837663367067968</v>
+        <v>5.6701634476581386</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>331.83033005999999</v>
+        <v>331.85192975000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.9016017399999896</v>
+        <v>0.91235288000001447</v>
       </c>
       <c r="D385" s="5">
-        <v>3.3187880617834953</v>
+        <v>3.3588531722727133</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>331.67513556</v>
+        <v>331.70703900000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.15519449999999324</v>
+        <v>-0.14489075000000184</v>
       </c>
       <c r="D386" s="5">
-        <v>-0.55978938506826559</v>
+        <v>-0.5226788456598741</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>335.64213078</v>
+        <v>335.65045371999997</v>
       </c>
       <c r="C387" s="5">
-        <v>3.9669952200000012</v>
+        <v>3.9434147199999643</v>
       </c>
       <c r="D387" s="5">
-        <v>15.335406363936954</v>
+        <v>15.236646683806443</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>337.84733240000003</v>
+        <v>337.8626956</v>
       </c>
       <c r="C388" s="5">
-        <v>2.2052016200000253</v>
+        <v>2.2122418800000219</v>
       </c>
       <c r="D388" s="5">
-        <v>8.1753467070064154</v>
+        <v>8.2021896407977977</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>340.13415054000001</v>
+        <v>340.11216985999999</v>
       </c>
       <c r="C389" s="5">
-        <v>2.2868181399999798</v>
+        <v>2.2494742599999995</v>
       </c>
       <c r="D389" s="5">
-        <v>8.4318666474784578</v>
+        <v>8.2887031284321733</v>
       </c>
       <c r="E389" s="5">
-        <v>4.2309400608755876</v>
+        <v>4.2393312882602396</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>340.22124020000001</v>
+        <v>340.21039107000001</v>
       </c>
       <c r="C390" s="5">
-        <v>8.7089660000003732E-2</v>
+        <v>9.822121000001971E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>0.30768709960478091</v>
+        <v>0.34709973417328399</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>342.79213177999998</v>
+        <v>342.78618175000003</v>
       </c>
       <c r="C391" s="5">
-        <v>2.5708915799999659</v>
+        <v>2.5757906800000114</v>
       </c>
       <c r="D391" s="5">
-        <v>9.4543579893807674</v>
+        <v>9.473445781173794</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>344.31768352</v>
+        <v>344.30496091999998</v>
       </c>
       <c r="C392" s="5">
-        <v>1.5255517400000258</v>
+        <v>1.5187791699999593</v>
       </c>
       <c r="D392" s="5">
-        <v>5.473120647121954</v>
+        <v>5.4483249345053553</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>345.50097349999999</v>
+        <v>345.48815102999998</v>
       </c>
       <c r="C393" s="5">
-        <v>1.1832899799999836</v>
+        <v>1.1831901099999982</v>
       </c>
       <c r="D393" s="5">
-        <v>4.2027956395112698</v>
+        <v>4.202592424733731</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>346.44974907</v>
+        <v>346.44026159999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.94877557000000934</v>
+        <v>0.9521105700000021</v>
       </c>
       <c r="D394" s="5">
-        <v>3.3455327881786179</v>
+        <v>3.357597841049742</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>346.84691851999997</v>
+        <v>346.80216188999998</v>
       </c>
       <c r="C395" s="5">
-        <v>0.3971694499999785</v>
+        <v>0.36190028999999413</v>
       </c>
       <c r="D395" s="5">
-        <v>1.3843852668868228</v>
+        <v>1.2607777924019459</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>348.86949866999998</v>
+        <v>348.88066235999997</v>
       </c>
       <c r="C396" s="5">
-        <v>2.0225801500000102</v>
+        <v>2.0785004699999945</v>
       </c>
       <c r="D396" s="5">
-        <v>7.2264501047577312</v>
+        <v>7.4338711557056181</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>350.53938987999999</v>
+        <v>350.56310680000001</v>
       </c>
       <c r="C397" s="5">
-        <v>1.669891210000003</v>
+        <v>1.6824444400000402</v>
       </c>
       <c r="D397" s="5">
-        <v>5.8975477438178769</v>
+        <v>5.9428692631175561</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>351.78749986999998</v>
+        <v>351.83703045999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.248109989999989</v>
+        <v>1.2739236599999799</v>
       </c>
       <c r="D398" s="5">
-        <v>4.3573218625369003</v>
+        <v>4.4489430222114157</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>351.51296189999999</v>
+        <v>351.54842102999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.27453796999998303</v>
+        <v>-0.28860943000000816</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.93248104161782752</v>
+        <v>-0.97992263021416948</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>352.86675845000002</v>
+        <v>352.92036029000002</v>
       </c>
       <c r="C400" s="5">
-        <v>1.3537965500000269</v>
+        <v>1.3719392600000333</v>
       </c>
       <c r="D400" s="5">
-        <v>4.7207745513359711</v>
+        <v>4.7849105929177016</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>353.51645726999999</v>
+        <v>353.49833254999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.64969881999996915</v>
+        <v>0.57797225999996726</v>
       </c>
       <c r="D401" s="5">
-        <v>2.2319538920419157</v>
+        <v>1.9830198513812958</v>
       </c>
       <c r="E401" s="5">
-        <v>3.9344202011924123</v>
+        <v>3.9358082057193489</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>356.19510049000002</v>
+        <v>356.17493144999997</v>
       </c>
       <c r="C402" s="5">
-        <v>2.6786432200000263</v>
+        <v>2.6765988999999877</v>
       </c>
       <c r="D402" s="5">
-        <v>9.4812281522344435</v>
+        <v>9.4741943515425753</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>356.24282612000002</v>
+        <v>356.18675636</v>
       </c>
       <c r="C403" s="5">
-        <v>4.7725630000002184E-2</v>
+        <v>1.1824910000029831E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.1609033345273625</v>
+        <v>3.9846946223520696E-2</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>356.88319866000001</v>
+        <v>356.85968251999998</v>
       </c>
       <c r="C404" s="5">
-        <v>0.64037253999998711</v>
+        <v>0.67292615999997452</v>
       </c>
       <c r="D404" s="5">
-        <v>2.1785424640271556</v>
+        <v>2.2908072733865525</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>357.57260589999999</v>
+        <v>357.54273066000002</v>
       </c>
       <c r="C405" s="5">
-        <v>0.68940723999997999</v>
+        <v>0.68304814000003944</v>
       </c>
       <c r="D405" s="5">
-        <v>2.3428817708883498</v>
+        <v>2.3211975830597975</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>358.72264115000002</v>
+        <v>358.69874566999999</v>
       </c>
       <c r="C406" s="5">
-        <v>1.1500352500000304</v>
+        <v>1.156015009999976</v>
       </c>
       <c r="D406" s="5">
-        <v>3.9284828268020044</v>
+        <v>3.9496099576405541</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>361.27906407</v>
+        <v>361.23054516000002</v>
       </c>
       <c r="C407" s="5">
-        <v>2.5564229199999886</v>
+        <v>2.5317994900000258</v>
       </c>
       <c r="D407" s="5">
-        <v>8.8950353245016878</v>
+        <v>8.8066157513026599</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>361.34154776000003</v>
+        <v>361.35218421000002</v>
       </c>
       <c r="C408" s="5">
-        <v>6.2483690000021852E-2</v>
+        <v>0.12163904999999886</v>
       </c>
       <c r="D408" s="5">
-        <v>0.20773911471614337</v>
+        <v>0.40483149235515103</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>362.78048206</v>
+        <v>362.81763702000001</v>
       </c>
       <c r="C409" s="5">
-        <v>1.4389342999999712</v>
+        <v>1.4654528099999879</v>
       </c>
       <c r="D409" s="5">
-        <v>4.8847040256247309</v>
+        <v>4.9765935329881827</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>364.13535976999998</v>
+        <v>364.20486507999999</v>
       </c>
       <c r="C410" s="5">
-        <v>1.3548777099999825</v>
+        <v>1.387228059999984</v>
       </c>
       <c r="D410" s="5">
-        <v>4.5748573717936836</v>
+        <v>4.6859089178739932</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>363.48249003000001</v>
+        <v>363.55719362999997</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.65286973999997144</v>
+        <v>-0.64767145000001847</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.1304276518796517</v>
+        <v>-2.1132308967639735</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>364.97518873000001</v>
+        <v>365.08000953999999</v>
       </c>
       <c r="C412" s="5">
-        <v>1.4926987000000054</v>
+        <v>1.5228159100000198</v>
       </c>
       <c r="D412" s="5">
-        <v>5.0408355217872236</v>
+        <v>5.1438148605587042</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>366.58754792000002</v>
+        <v>366.56398505999999</v>
       </c>
       <c r="C413" s="5">
-        <v>1.6123591900000065</v>
+        <v>1.4839755200000013</v>
       </c>
       <c r="D413" s="5">
-        <v>5.4319904675533826</v>
+        <v>4.988294446265118</v>
       </c>
       <c r="E413" s="5">
-        <v>3.6974489818494938</v>
+        <v>3.6961001812227723</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>367.63932668000001</v>
+        <v>367.59744611999997</v>
       </c>
       <c r="C414" s="5">
-        <v>1.0517787599999906</v>
+        <v>1.0334610599999792</v>
       </c>
       <c r="D414" s="5">
-        <v>3.497780604629086</v>
+        <v>3.4361402962116872</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>368.77208523000002</v>
+        <v>368.67823083000002</v>
       </c>
       <c r="C415" s="5">
-        <v>1.1327585500000055</v>
+        <v>1.0807847100000458</v>
       </c>
       <c r="D415" s="5">
-        <v>3.7607074198837021</v>
+        <v>3.5857731159876005</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>369.95349997</v>
+        <v>369.90670762000002</v>
       </c>
       <c r="C416" s="5">
-        <v>1.1814147399999797</v>
+        <v>1.228476790000002</v>
       </c>
       <c r="D416" s="5">
-        <v>3.9128402950931562</v>
+        <v>4.0726328194763184</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>370.44540943999999</v>
+        <v>370.394949</v>
       </c>
       <c r="C417" s="5">
-        <v>0.49190946999999596</v>
+        <v>0.48824137999997674</v>
       </c>
       <c r="D417" s="5">
-        <v>1.6073030974866676</v>
+        <v>1.595433827904591</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>371.79485548999997</v>
+        <v>371.75381059</v>
       </c>
       <c r="C418" s="5">
-        <v>1.3494460499999832</v>
+        <v>1.3588615900000036</v>
       </c>
       <c r="D418" s="5">
-        <v>4.4599720900427853</v>
+        <v>4.4923456677740559</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>372.66069032000001</v>
+        <v>372.61569192000002</v>
       </c>
       <c r="C419" s="5">
-        <v>0.8658348300000398</v>
+        <v>0.86188133000001699</v>
       </c>
       <c r="D419" s="5">
-        <v>2.8306297505163336</v>
+        <v>2.8178546007260774</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>373.33815600999998</v>
+        <v>373.34772127000002</v>
       </c>
       <c r="C420" s="5">
-        <v>0.67746568999996271</v>
+        <v>0.7320293500000048</v>
       </c>
       <c r="D420" s="5">
-        <v>2.2034432534214332</v>
+        <v>2.3831236285682955</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>374.19711033999999</v>
+        <v>374.24487341000003</v>
       </c>
       <c r="C421" s="5">
-        <v>0.85895433000001731</v>
+        <v>0.89715214000000287</v>
       </c>
       <c r="D421" s="5">
-        <v>2.7960947866408015</v>
+        <v>2.9220099929243348</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>375.19983439999999</v>
+        <v>375.2894569</v>
       </c>
       <c r="C422" s="5">
-        <v>1.0027240599999914</v>
+        <v>1.0445834899999795</v>
       </c>
       <c r="D422" s="5">
-        <v>3.2634197007080923</v>
+        <v>3.4013115883239298</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>376.95286791000001</v>
+        <v>377.07002308</v>
       </c>
       <c r="C423" s="5">
-        <v>1.7530335100000229</v>
+        <v>1.7805661799999939</v>
       </c>
       <c r="D423" s="5">
-        <v>5.7530656065454711</v>
+        <v>5.844360750864519</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>378.04099417999998</v>
+        <v>378.20105298999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.0881262699999752</v>
+        <v>1.1310299099999952</v>
       </c>
       <c r="D424" s="5">
-        <v>3.5194932431940718</v>
+        <v>3.6594054789459651</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>378.72168205000003</v>
+        <v>378.68464811000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.68068787000004249</v>
+        <v>0.48359512000001814</v>
       </c>
       <c r="D425" s="5">
-        <v>2.1822059509269298</v>
+        <v>1.5452436147990412</v>
       </c>
       <c r="E425" s="5">
-        <v>3.3100235397651945</v>
+        <v>3.3065613491778389</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>378.80139508000002</v>
+        <v>378.73771756999997</v>
       </c>
       <c r="C426" s="5">
-        <v>7.9713029999993523E-2</v>
+        <v>5.30694599999606E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>0.25286761394194279</v>
+        <v>0.16829956276591673</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>380.30630076</v>
+        <v>380.17905992999999</v>
       </c>
       <c r="C427" s="5">
-        <v>1.5049056799999789</v>
+        <v>1.4413423600000215</v>
       </c>
       <c r="D427" s="5">
-        <v>4.8729321782127855</v>
+        <v>4.6635878797389951</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>381.28098261000002</v>
+        <v>381.20895932000002</v>
       </c>
       <c r="C428" s="5">
-        <v>0.9746818500000245</v>
+        <v>1.0298993900000255</v>
       </c>
       <c r="D428" s="5">
-        <v>3.1191875380617518</v>
+        <v>3.2996568619548583</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>382.13720095000002</v>
+        <v>382.06789084000002</v>
       </c>
       <c r="C429" s="5">
-        <v>0.85621833999999808</v>
+        <v>0.85893151999999873</v>
       </c>
       <c r="D429" s="5">
-        <v>2.7282967435936056</v>
+        <v>2.7375731018174143</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>382.75209828999999</v>
+        <v>382.69727921999998</v>
       </c>
       <c r="C430" s="5">
-        <v>0.61489733999997043</v>
+        <v>0.62938837999996622</v>
       </c>
       <c r="D430" s="5">
-        <v>1.9481019120083154</v>
+        <v>1.9947938545078259</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>382.38195198</v>
+        <v>382.34270492000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.37014630999999554</v>
+        <v>-0.35457429999996748</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.1543259084663138</v>
+        <v>-1.1061683652085819</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>383.16607518000001</v>
+        <v>383.17380943000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.78412320000001046</v>
+        <v>0.83110450999998875</v>
       </c>
       <c r="D432" s="5">
-        <v>2.4886978822918682</v>
+        <v>2.6398717172358532</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>382.70341151999997</v>
+        <v>382.76205499000002</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.46266366000003245</v>
+        <v>-0.41175443999998151</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.4393864815697266</v>
+        <v>-1.2819129847016275</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>382.68754444000001</v>
+        <v>382.79250151999997</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.5867079999964062E-2</v>
+        <v>3.0446529999949234E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-4.9741272663994529E-2</v>
+        <v>9.5494900692072449E-2</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>383.22610176000001</v>
+        <v>383.40487216000002</v>
       </c>
       <c r="C435" s="5">
-        <v>0.53855731999999534</v>
+        <v>0.61237064000005148</v>
       </c>
       <c r="D435" s="5">
-        <v>1.7018963939060328</v>
+        <v>1.9366758052977939</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>383.39084783999999</v>
+        <v>383.65817186999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.16474607999998625</v>
+        <v>0.25329970999996476</v>
       </c>
       <c r="D436" s="5">
-        <v>0.51709264634114405</v>
+        <v>0.79567732321383922</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>383.31953214999999</v>
+        <v>383.35829409000002</v>
       </c>
       <c r="C437" s="5">
-        <v>-7.1315690000005816E-2</v>
+        <v>-0.29987777999997434</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.22298740169656162</v>
+        <v>-0.93393127998611103</v>
       </c>
       <c r="E437" s="5">
-        <v>1.2140445920899134</v>
+        <v>1.2341788882453963</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>385.09269135</v>
+        <v>380.44698785999998</v>
       </c>
       <c r="C438" s="5">
-        <v>1.7731592000000092</v>
+        <v>-2.9113062300000365</v>
       </c>
       <c r="D438" s="5">
-        <v>5.6943864673031142</v>
+        <v>-8.7418975639196876</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>384.56813571999999</v>
+        <v>379.99786141999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.52455563000000893</v>
+        <v>-0.44912643999998636</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.6223944200287166</v>
+        <v>-1.4074657747598751</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>384.89731053000003</v>
+        <v>380.93231441</v>
       </c>
       <c r="C440" s="5">
-        <v>0.32917481000004045</v>
+        <v>0.93445299000001114</v>
       </c>
       <c r="D440" s="5">
-        <v>1.032001015145112</v>
+        <v>2.9911611188734089</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>384.17399870999998</v>
+        <v>380.12751245999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.72331182000004901</v>
+        <v>-0.80480195000001231</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.231917260737537</v>
+        <v>-2.5060066032622674</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>385.42245326</v>
+        <v>381.40564569999998</v>
       </c>
       <c r="C442" s="5">
-        <v>1.2484545500000195</v>
+        <v>1.2781332399999883</v>
       </c>
       <c r="D442" s="5">
-        <v>3.9701141296504261</v>
+        <v>4.1103159281448365</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>386.51692264000002</v>
+        <v>382.73810234000001</v>
       </c>
       <c r="C443" s="5">
-        <v>1.0944693800000209</v>
+        <v>1.3324566400000322</v>
       </c>
       <c r="D443" s="5">
-        <v>3.461321314211907</v>
+        <v>4.2737477613116193</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>386.67274144999999</v>
+        <v>382.78687788000002</v>
       </c>
       <c r="C444" s="5">
-        <v>0.15581880999997111</v>
+        <v>4.8775540000008277E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>0.48483702827937236</v>
+        <v>0.15303334020839721</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>383.74756328000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.96068539999998848</v>
+      </c>
+      <c r="D445" s="5">
+        <v>3.0535771283495938</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>