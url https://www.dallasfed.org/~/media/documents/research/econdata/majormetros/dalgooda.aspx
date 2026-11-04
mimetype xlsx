--- v10 (2026-09-25)
+++ v11 (2026-11-04)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B1CE8435-D605-4349-AAFC-A839380C6E3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0DA4627A-0CA1-450A-B101-F2C0F3F396F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{06D14A1D-997B-42FF-B2C3-04EE939F83DA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9F3048D5-36B4-4B5F-AFE5-9B7F52B560EC}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A45A1E63-1D7A-4A4E-8550-52ECE58602CF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7F89FB0-703E-432A-9758-F9EA42C1F9DD}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>1.3324566400000322</v>
       </c>
       <c r="D443" s="5">
         <v>4.2737477613116193</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>382.78687788000002</v>
       </c>
       <c r="C444" s="5">
         <v>4.8775540000008277E-2</v>
       </c>
       <c r="D444" s="5">
         <v>0.15303334020839721</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>383.74756328000001</v>
+        <v>384.68580814000001</v>
       </c>
       <c r="C445" s="5">
-        <v>0.96068539999998848</v>
+        <v>1.898930259999986</v>
       </c>
       <c r="D445" s="5">
-        <v>3.0535771283495938</v>
+        <v>6.1181026805477323</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>383.88676648000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.79904166000000032</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-2.4642743879127571</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>