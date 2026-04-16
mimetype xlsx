--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6EDEDFE8-EC78-4362-B031-9974FC58D42A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{70C5A3D7-7A0C-41EF-A0A4-D8513D5ACA5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D33C7082-121B-472E-89D8-4A73EEF61656}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A92460E7-3BA9-4ACC-8F7A-9CD4F55FD223}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C3D1415-812E-4CFF-B8A5-D3BB5C44417A}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BA63C36-F21A-4D27-A1EA-BEF054D21772}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>289.35521132999997</v>
+        <v>289.35562754</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>289.02263462000002</v>
+        <v>289.02309468999999</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.33257670999995526</v>
+        <v>-0.33253285000000687</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.3705604703893259</v>
+        <v>-1.3703789039743675</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>288.32045182000002</v>
+        <v>288.32167118000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.70218280000000277</v>
+        <v>-0.70142350999998371</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.8767667940792663</v>
+        <v>-2.8736929554296076</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>287.26169175000001</v>
+        <v>287.26116503999998</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.0587600700000053</v>
+        <v>-1.0605061400000295</v>
       </c>
       <c r="D9" s="5">
-        <v>-4.3186779968725002</v>
+        <v>-4.3256388245044075</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>287.36210969000001</v>
+        <v>287.36155587000002</v>
       </c>
       <c r="C10" s="5">
-        <v>0.10041793999999982</v>
+        <v>0.10039083000003757</v>
       </c>
       <c r="D10" s="5">
-        <v>0.42029091172710586</v>
+        <v>0.42017799879960904</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>287.8343552</v>
+        <v>287.83395668000003</v>
       </c>
       <c r="C11" s="5">
-        <v>0.47224550999999337</v>
+        <v>0.47240081000001055</v>
       </c>
       <c r="D11" s="5">
-        <v>1.9899801666326322</v>
+        <v>1.9906443797869766</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>287.33747391000003</v>
+        <v>287.33722594</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.49688128999997616</v>
+        <v>-0.49673074000003226</v>
       </c>
       <c r="D12" s="5">
-        <v>-2.0519747270916322</v>
+        <v>-2.0513617021249764</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>288.56424708999998</v>
+        <v>288.56410670000002</v>
       </c>
       <c r="C13" s="5">
-        <v>1.2267731799999524</v>
+        <v>1.2268807600000287</v>
       </c>
       <c r="D13" s="5">
-        <v>5.2453757229527831</v>
+        <v>5.2458511978189515</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>288.40226618999998</v>
+        <v>288.40220872999998</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.1619809000000032</v>
+        <v>-0.16189797000004091</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.67152495827400571</v>
+        <v>-0.67118254072362493</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>287.96987258000001</v>
+        <v>287.96985876999997</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.43239360999996279</v>
+        <v>-0.43234996000001047</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.7843653891379319</v>
+        <v>-1.7841870931632586</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>287.93459809000001</v>
+        <v>287.93465806</v>
       </c>
       <c r="C16" s="5">
-        <v>-3.5274490000006153E-2</v>
+        <v>-3.5200709999969604E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.14689342780130898</v>
+        <v>-0.14658639957716435</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>286.97015520000002</v>
+        <v>286.96999892999997</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.96444288999998662</v>
+        <v>-0.96465913000002956</v>
       </c>
       <c r="D17" s="5">
-        <v>-3.94619805269254</v>
+        <v>-3.9470657926627739</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>284.01182870000002</v>
+        <v>284.01219881999998</v>
       </c>
       <c r="C18" s="5">
-        <v>-2.9583264999999983</v>
+        <v>-2.9578001099999938</v>
       </c>
       <c r="D18" s="5">
-        <v>-11.692752735909927</v>
+        <v>-11.690794692594375</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>284.38094629</v>
+        <v>284.38134975999998</v>
       </c>
       <c r="C19" s="5">
-        <v>0.36911758999997346</v>
+        <v>0.36915093999999726</v>
       </c>
       <c r="D19" s="5">
-        <v>1.5707833609905242</v>
+        <v>1.5709242364601472</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>282.7589797</v>
+        <v>282.76009377000003</v>
       </c>
       <c r="C20" s="5">
-        <v>-1.6219665899999995</v>
+        <v>-1.6212559899999519</v>
       </c>
       <c r="D20" s="5">
-        <v>-6.6335318856277521</v>
+        <v>-6.6307070673342183</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>278.66996358</v>
+        <v>278.66949978999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.0890161199999966</v>
+        <v>-4.090593980000051</v>
       </c>
       <c r="D21" s="5">
-        <v>-16.037558381681716</v>
+        <v>-16.043204791054688</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>277.82424307999997</v>
+        <v>277.82375221000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.84572050000002719</v>
+        <v>-0.84574757999996564</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.5816383608230473</v>
+        <v>-3.5817569994596066</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>276.57969773999997</v>
+        <v>276.57934797000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.2445453400000019</v>
+        <v>-1.2444042399999944</v>
       </c>
       <c r="D23" s="5">
-        <v>-5.2450527036552286</v>
+        <v>-5.2444816584759968</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>276.50703700999998</v>
+        <v>276.50685959999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-7.266072999999551E-2</v>
+        <v>-7.24883700000305E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.31479895568078398</v>
+        <v>-0.3140536873337707</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>275.96017741999998</v>
+        <v>275.96007424999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.54685958999999684</v>
+        <v>-0.54678534999999329</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.3476442163480882</v>
+        <v>-2.3473304553055963</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>275.37011272000001</v>
+        <v>275.37006434</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.5900646999999708</v>
+        <v>-0.59000990999999203</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.5359077363780624</v>
+        <v>-2.5356759654842409</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>272.93692471000003</v>
+        <v>272.93691813999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.4331880099999807</v>
+        <v>-2.4331462000000101</v>
       </c>
       <c r="D27" s="5">
-        <v>-10.102855241598663</v>
+        <v>-10.102691679705011</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>273.73724109</v>
+        <v>273.73726459</v>
       </c>
       <c r="C28" s="5">
-        <v>0.80031637999996974</v>
+        <v>0.80034645000000637</v>
       </c>
       <c r="D28" s="5">
-        <v>3.5759924826167966</v>
+        <v>3.576129103885517</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>273.15519140999999</v>
+        <v>273.15500398</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.58204968000001145</v>
+        <v>-0.58226060999999163</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.5219402373412469</v>
+        <v>-2.5228432882632656</v>
       </c>
       <c r="E29" s="5">
-        <v>-4.8140768437651253</v>
+        <v>-4.8140903235567301</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>273.42717799000002</v>
+        <v>273.42747968999998</v>
       </c>
       <c r="C30" s="5">
-        <v>0.27198658000003206</v>
+        <v>0.27247570999998061</v>
       </c>
       <c r="D30" s="5">
-        <v>1.2014315811592846</v>
+        <v>1.2036048866080229</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>272.91354876999998</v>
+        <v>272.91386598000003</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.51362922000004119</v>
+        <v>-0.5136137099999587</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.2310393363166647</v>
+        <v>-2.2309702241065765</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>273.37361167</v>
+        <v>273.37459812999998</v>
       </c>
       <c r="C32" s="5">
-        <v>0.46006290000002537</v>
+        <v>0.46073214999995571</v>
       </c>
       <c r="D32" s="5">
-        <v>2.0417563680964923</v>
+        <v>2.0447517289913009</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>275.25730537999999</v>
+        <v>275.25688887000001</v>
       </c>
       <c r="C33" s="5">
-        <v>1.8836937099999886</v>
+        <v>1.8822907400000304</v>
       </c>
       <c r="D33" s="5">
-        <v>8.5893323280047618</v>
+        <v>8.5826586819258246</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>275.81831800999998</v>
+        <v>275.81788817</v>
       </c>
       <c r="C34" s="5">
-        <v>0.56101262999999335</v>
+        <v>0.56099929999999176</v>
       </c>
       <c r="D34" s="5">
-        <v>2.4733703034389709</v>
+        <v>2.4733146589203558</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>274.21055819999998</v>
+        <v>274.21022862000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.6077598100000046</v>
+        <v>-1.6076595499999939</v>
       </c>
       <c r="D35" s="5">
-        <v>-6.774911286589214</v>
+        <v>-6.774512474883676</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>274.88934081000002</v>
+        <v>274.88930692999998</v>
       </c>
       <c r="C36" s="5">
-        <v>0.67878261000004159</v>
+        <v>0.67907830999996577</v>
       </c>
       <c r="D36" s="5">
-        <v>3.0112658304505491</v>
+        <v>3.012599226222501</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>274.3104045</v>
+        <v>274.31037063999997</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.57893631000001733</v>
+        <v>-0.57893629000000146</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.4982145344616291</v>
+        <v>-2.4982147535014154</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>274.34247221999999</v>
+        <v>274.34245367</v>
       </c>
       <c r="C38" s="5">
-        <v>3.2067719999986366E-2</v>
+        <v>3.2083030000023882E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.14037388004328744</v>
+        <v>0.14044095880785257</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>274.79325096999997</v>
+        <v>274.79323961</v>
       </c>
       <c r="C39" s="5">
-        <v>0.45077874999998357</v>
+        <v>0.45078594000000294</v>
       </c>
       <c r="D39" s="5">
-        <v>1.9896660321555792</v>
+        <v>1.9896981907837175</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>274.79739563999999</v>
+        <v>274.79738254</v>
       </c>
       <c r="C40" s="5">
-        <v>4.1446700000165038E-3</v>
+        <v>4.1429300000004332E-3</v>
       </c>
       <c r="D40" s="5">
-        <v>1.8100941680132543E-2</v>
+        <v>1.8093342727687478E-2</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>275.54035735000002</v>
+        <v>275.54007523000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.74296171000003142</v>
+        <v>0.74269269000001259</v>
       </c>
       <c r="D41" s="5">
-        <v>3.2930873969538865</v>
+        <v>3.2918773774701648</v>
       </c>
       <c r="E41" s="5">
-        <v>0.87319077762646469</v>
+        <v>0.87315671148189278</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>278.10049905</v>
+        <v>278.10071369000002</v>
       </c>
       <c r="C42" s="5">
-        <v>2.5601416999999742</v>
+        <v>2.5606384600000069</v>
       </c>
       <c r="D42" s="5">
-        <v>11.737412636101618</v>
+        <v>11.739820406532697</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>278.95208563</v>
+        <v>278.95233906999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.85158658000000287</v>
+        <v>0.85162537999997312</v>
       </c>
       <c r="D43" s="5">
-        <v>3.7371077673208131</v>
+        <v>3.7372779822463897</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>279.86556109999998</v>
+        <v>279.86639144999998</v>
       </c>
       <c r="C44" s="5">
-        <v>0.91347546999998031</v>
+        <v>0.9140523799999869</v>
       </c>
       <c r="D44" s="5">
-        <v>4.0011546490904104</v>
+        <v>4.0037236089530914</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>279.48725259999998</v>
+        <v>279.48694290999998</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.37830850000000282</v>
+        <v>-0.3794485399999985</v>
       </c>
       <c r="D45" s="5">
-        <v>-1.6100954311547788</v>
+        <v>-1.6149066050344274</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>280.07329226000002</v>
+        <v>280.07294487000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.58603966000003993</v>
+        <v>0.5860019600000328</v>
       </c>
       <c r="D46" s="5">
-        <v>2.5454285376723895</v>
+        <v>2.5452657499611897</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>280.74961447999999</v>
+        <v>280.74931537999998</v>
       </c>
       <c r="C47" s="5">
-        <v>0.67632221999997455</v>
+        <v>0.67637050999996973</v>
       </c>
       <c r="D47" s="5">
-        <v>2.936563217178767</v>
+        <v>2.9367793743019899</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>282.29772179000003</v>
+        <v>282.29783662</v>
       </c>
       <c r="C48" s="5">
-        <v>1.5481073100000344</v>
+        <v>1.5485212400000137</v>
       </c>
       <c r="D48" s="5">
-        <v>6.8214470418716866</v>
+        <v>6.8233341214308574</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>282.42101335000001</v>
+        <v>282.42105765000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.1232915599999842</v>
+        <v>0.12322103000002471</v>
       </c>
       <c r="D49" s="5">
-        <v>0.52535237391995171</v>
+        <v>0.5250509056185404</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>283.04793599999999</v>
+        <v>283.04794760999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.62692264999998315</v>
+        <v>0.62688995999997132</v>
       </c>
       <c r="D50" s="5">
-        <v>2.6965429489161696</v>
+        <v>2.6964001923365233</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>285.25203639</v>
+        <v>285.25201907000002</v>
       </c>
       <c r="C51" s="5">
-        <v>2.2041003900000078</v>
+        <v>2.2040714600000229</v>
       </c>
       <c r="D51" s="5">
-        <v>9.7552071820564699</v>
+        <v>9.7550731894395106</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>286.14570515000003</v>
+        <v>286.14565146000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.89366876000002549</v>
+        <v>0.89363238999999339</v>
       </c>
       <c r="D52" s="5">
-        <v>3.8249522568084116</v>
+        <v>3.8247941355171955</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>287.14857602000001</v>
+        <v>287.14816953000002</v>
       </c>
       <c r="C53" s="5">
-        <v>1.0028708699999811</v>
+        <v>1.0025180700000078</v>
       </c>
       <c r="D53" s="5">
-        <v>4.2877316570440804</v>
+        <v>4.2861949119799458</v>
       </c>
       <c r="E53" s="5">
-        <v>4.2128923623536041</v>
+        <v>4.2128515390403631</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>286.66007066999998</v>
+        <v>286.66021045999997</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.48850535000002537</v>
+        <v>-0.4879590700000449</v>
       </c>
       <c r="D54" s="5">
-        <v>-2.0224805653421996</v>
+        <v>-2.0202428191585131</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>286.38761993000003</v>
+        <v>286.38782516999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.27245073999995384</v>
+        <v>-0.27238528999998834</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.1345746485787345</v>
+        <v>-1.1343029657832404</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>287.0586174</v>
+        <v>287.0592552</v>
       </c>
       <c r="C56" s="5">
-        <v>0.67099746999997478</v>
+        <v>0.67143003000001045</v>
       </c>
       <c r="D56" s="5">
-        <v>2.8480786444814443</v>
+        <v>2.8499363352072926</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>288.16529630999997</v>
+        <v>288.16508515999999</v>
       </c>
       <c r="C57" s="5">
-        <v>1.106678909999971</v>
+        <v>1.1058299599999941</v>
       </c>
       <c r="D57" s="5">
-        <v>4.7256504184288284</v>
+        <v>4.7219374369509959</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>288.80885927000003</v>
+        <v>288.80861014999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.64356296000005386</v>
+        <v>0.64352499000000307</v>
       </c>
       <c r="D58" s="5">
-        <v>2.7131391679270589</v>
+        <v>2.7129791347957344</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>289.90178622000002</v>
+        <v>289.90149831000002</v>
       </c>
       <c r="C59" s="5">
-        <v>1.0929269499999918</v>
+        <v>1.0928881600000295</v>
       </c>
       <c r="D59" s="5">
-        <v>4.636826833878227</v>
+        <v>4.6366629072563059</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>289.07157515</v>
+        <v>289.07182090999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.83021107000001848</v>
+        <v>-0.82967740000003687</v>
       </c>
       <c r="D60" s="5">
-        <v>-3.3829057216461011</v>
+        <v>-3.3807685669460463</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>291.36586648000002</v>
+        <v>291.36598664000002</v>
       </c>
       <c r="C61" s="5">
-        <v>2.2942913300000214</v>
+        <v>2.2941657300000315</v>
       </c>
       <c r="D61" s="5">
-        <v>9.9510564233210808</v>
+        <v>9.9504788290740933</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>292.44213008000003</v>
+        <v>292.44218295000002</v>
       </c>
       <c r="C62" s="5">
-        <v>1.0762636000000043</v>
+        <v>1.0761963100000003</v>
       </c>
       <c r="D62" s="5">
-        <v>4.5237996672748082</v>
+        <v>4.5235091569648889</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>291.04644438000003</v>
+        <v>291.04641084999997</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.3956857000000014</v>
+        <v>-1.3957721000000447</v>
       </c>
       <c r="D63" s="5">
-        <v>-5.5790613036946546</v>
+        <v>-5.5793966782015421</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>292.72877222</v>
+        <v>292.72868102000001</v>
       </c>
       <c r="C64" s="5">
-        <v>1.6823278399999708</v>
+        <v>1.682270170000038</v>
       </c>
       <c r="D64" s="5">
-        <v>7.161148174373233</v>
+        <v>7.1608956863826512</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>294.16598796</v>
+        <v>294.16553672999999</v>
       </c>
       <c r="C65" s="5">
-        <v>1.4372157399999992</v>
+        <v>1.4368557099999748</v>
       </c>
       <c r="D65" s="5">
-        <v>6.0533895593900766</v>
+        <v>6.0518339205289262</v>
       </c>
       <c r="E65" s="5">
-        <v>2.4438261325423483</v>
+        <v>2.4438140112423179</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>297.27068967000002</v>
+        <v>297.27074632</v>
       </c>
       <c r="C66" s="5">
-        <v>3.1047017100000289</v>
+        <v>3.1052095900000154</v>
       </c>
       <c r="D66" s="5">
-        <v>13.426779243364862</v>
+        <v>13.429126518833456</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>298.00369506999999</v>
+        <v>298.00387510000002</v>
       </c>
       <c r="C67" s="5">
-        <v>0.73300539999996772</v>
+        <v>0.73312878000001547</v>
       </c>
       <c r="D67" s="5">
-        <v>2.9994014363850408</v>
+        <v>2.9999125859514475</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>298.35081996999998</v>
+        <v>298.35120569999998</v>
       </c>
       <c r="C68" s="5">
-        <v>0.34712489999998297</v>
+        <v>0.34733059999996385</v>
       </c>
       <c r="D68" s="5">
-        <v>1.4067910549955043</v>
+        <v>1.4076291895545934</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>299.76952877999997</v>
+        <v>299.76945146000003</v>
       </c>
       <c r="C69" s="5">
-        <v>1.4187088099999983</v>
+        <v>1.4182457600000475</v>
       </c>
       <c r="D69" s="5">
-        <v>5.8578315778136991</v>
+        <v>5.8558616183687073</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>299.46362589</v>
+        <v>299.46348459000001</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.30590288999997028</v>
+        <v>-0.30596687000002021</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.2177027932036788</v>
+        <v>-1.2179563617499278</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>300.38248957000002</v>
+        <v>300.38224001999998</v>
       </c>
       <c r="C71" s="5">
-        <v>0.91886368000001539</v>
+        <v>0.91875542999997606</v>
       </c>
       <c r="D71" s="5">
-        <v>3.7448159335034648</v>
+        <v>3.7443690880188507</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>298.08260669999999</v>
+        <v>298.08289231999998</v>
       </c>
       <c r="C72" s="5">
-        <v>-2.2998828700000331</v>
+        <v>-2.2993476999999984</v>
       </c>
       <c r="D72" s="5">
-        <v>-8.8106171993604718</v>
+        <v>-8.8086595632253744</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>300.23097394000001</v>
+        <v>300.23112904999999</v>
       </c>
       <c r="C73" s="5">
-        <v>2.1483672400000273</v>
+        <v>2.1482367300000078</v>
       </c>
       <c r="D73" s="5">
-        <v>8.999954336247562</v>
+        <v>8.9993767842527319</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>302.21495884000001</v>
+        <v>302.21502577000001</v>
       </c>
       <c r="C74" s="5">
-        <v>1.9839848999999958</v>
+        <v>1.9838967200000184</v>
       </c>
       <c r="D74" s="5">
-        <v>8.2244886314616359</v>
+        <v>8.2241052959214578</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>303.84504714000002</v>
+        <v>303.84500906</v>
       </c>
       <c r="C75" s="5">
-        <v>1.6300883000000113</v>
+        <v>1.6299832899999842</v>
       </c>
       <c r="D75" s="5">
-        <v>6.6680741551574885</v>
+        <v>6.6676302565875423</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>305.50566286999998</v>
+        <v>305.50554417000001</v>
       </c>
       <c r="C76" s="5">
-        <v>1.6606157299999609</v>
+        <v>1.6605351100000121</v>
       </c>
       <c r="D76" s="5">
-        <v>6.7591824656672461</v>
+        <v>6.7588452662140197</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>307.10376069</v>
+        <v>307.10332077999999</v>
       </c>
       <c r="C77" s="5">
-        <v>1.5980978200000209</v>
+        <v>1.5977766099999826</v>
       </c>
       <c r="D77" s="5">
-        <v>6.460975010178327</v>
+        <v>6.4596413875593672</v>
       </c>
       <c r="E77" s="5">
-        <v>4.3981198573368907</v>
+        <v>4.3981304519281395</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>306.00414776999997</v>
+        <v>306.00416768999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.0996129200000269</v>
+        <v>-1.0991530900000157</v>
       </c>
       <c r="D78" s="5">
-        <v>-4.2130947029991876</v>
+        <v>-4.2113733443901458</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>307.78383954999998</v>
+        <v>307.78400776000001</v>
       </c>
       <c r="C79" s="5">
-        <v>1.7796917800000074</v>
+        <v>1.7798400700000343</v>
       </c>
       <c r="D79" s="5">
-        <v>7.2067174330413541</v>
+        <v>7.2073367756933182</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>308.42863235999999</v>
+        <v>308.42884378000002</v>
       </c>
       <c r="C80" s="5">
-        <v>0.64479281000001265</v>
+        <v>0.64483602000001383</v>
       </c>
       <c r="D80" s="5">
-        <v>2.5431136250525954</v>
+        <v>2.5432846112602103</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>309.41758336999999</v>
+        <v>309.41755855000002</v>
       </c>
       <c r="C81" s="5">
-        <v>0.98895100999999386</v>
+        <v>0.98871477000000141</v>
       </c>
       <c r="D81" s="5">
-        <v>3.9162870322572818</v>
+        <v>3.915332225186785</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>311.00354877000001</v>
+        <v>311.00348343000002</v>
       </c>
       <c r="C82" s="5">
-        <v>1.5859654000000205</v>
+        <v>1.5859248799999932</v>
       </c>
       <c r="D82" s="5">
-        <v>6.3271706942649386</v>
+        <v>6.3270049785695726</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>311.56808647999998</v>
+        <v>311.56785343000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.56453770999996777</v>
+        <v>0.56436999999999671</v>
       </c>
       <c r="D83" s="5">
-        <v>2.2001348113569241</v>
+        <v>2.1994751359900144</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>311.46237502000002</v>
+        <v>311.46265433999997</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.10571145999995224</v>
+        <v>-0.10519909000004191</v>
       </c>
       <c r="D84" s="5">
-        <v>-0.40638725506580986</v>
+        <v>-0.40442150607590266</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>311.84586325999999</v>
+        <v>311.84602683000003</v>
       </c>
       <c r="C85" s="5">
-        <v>0.38348823999996284</v>
+        <v>0.38337249000005613</v>
       </c>
       <c r="D85" s="5">
-        <v>1.4875473682733675</v>
+        <v>1.4870939884530143</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>312.10388434999999</v>
+        <v>312.10396630999998</v>
       </c>
       <c r="C86" s="5">
-        <v>0.25802108999999973</v>
+        <v>0.25793947999994771</v>
       </c>
       <c r="D86" s="5">
-        <v>0.99741009536915559</v>
+        <v>0.9970926606331032</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>314.93322466000001</v>
+        <v>314.93318054000002</v>
       </c>
       <c r="C87" s="5">
-        <v>2.8293403100000205</v>
+        <v>2.8292142300000478</v>
       </c>
       <c r="D87" s="5">
-        <v>11.437580628623877</v>
+        <v>11.437042121588071</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>317.19330695000002</v>
+        <v>317.19320126999997</v>
       </c>
       <c r="C88" s="5">
-        <v>2.2600822900000139</v>
+        <v>2.2600207299999511</v>
       </c>
       <c r="D88" s="5">
-        <v>8.9598299526720382</v>
+        <v>8.9595774985976817</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>318.44622470000002</v>
+        <v>318.44588092999999</v>
       </c>
       <c r="C89" s="5">
-        <v>1.2529177499999946</v>
+        <v>1.2526796600000125</v>
       </c>
       <c r="D89" s="5">
-        <v>4.8443610282989935</v>
+        <v>4.8434220238945391</v>
       </c>
       <c r="E89" s="5">
-        <v>3.6933653904191122</v>
+        <v>3.6934019864036216</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>319.96578618000001</v>
+        <v>319.96573139999998</v>
       </c>
       <c r="C90" s="5">
-        <v>1.519561479999993</v>
+        <v>1.5198504699999944</v>
       </c>
       <c r="D90" s="5">
-        <v>5.8788578977614359</v>
+        <v>5.8800119637240522</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>321.25050582</v>
+        <v>321.25064831999998</v>
       </c>
       <c r="C91" s="5">
-        <v>1.2847196399999916</v>
+        <v>1.2849169200000006</v>
       </c>
       <c r="D91" s="5">
-        <v>4.9260537700999585</v>
+        <v>4.9268278562578649</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>323.62729324999998</v>
+        <v>323.62741989</v>
       </c>
       <c r="C92" s="5">
-        <v>2.3767874299999789</v>
+        <v>2.3767715700000167</v>
       </c>
       <c r="D92" s="5">
-        <v>9.2485921298183005</v>
+        <v>9.2485236116904623</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>324.50905759</v>
+        <v>324.50907289000003</v>
       </c>
       <c r="C93" s="5">
-        <v>0.88176434000001791</v>
+        <v>0.88165300000002844</v>
       </c>
       <c r="D93" s="5">
-        <v>3.3189984261340122</v>
+        <v>3.3185717202322884</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>326.81909856999999</v>
+        <v>326.81908188</v>
       </c>
       <c r="C94" s="5">
-        <v>2.3100409799999966</v>
+        <v>2.3100089899999716</v>
       </c>
       <c r="D94" s="5">
-        <v>8.8847993629910693</v>
+        <v>8.8846710321145217</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>326.52995426000001</v>
+        <v>326.52979964000002</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.28914430999998331</v>
+        <v>-0.28928223999997726</v>
       </c>
       <c r="D95" s="5">
-        <v>-1.0565165248687003</v>
+        <v>-1.057018115775743</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>329.62446046999997</v>
+        <v>329.62463594000002</v>
       </c>
       <c r="C96" s="5">
-        <v>3.0945062099999632</v>
+        <v>3.0948362999999972</v>
       </c>
       <c r="D96" s="5">
-        <v>11.98422622441322</v>
+        <v>11.98557791498156</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>331.38340313999998</v>
+        <v>331.38352735000001</v>
       </c>
       <c r="C97" s="5">
-        <v>1.7589426700000104</v>
+        <v>1.7588914099999897</v>
       </c>
       <c r="D97" s="5">
-        <v>6.5947609565317311</v>
+        <v>6.5945594793697548</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>332.26982017</v>
+        <v>332.26989283</v>
       </c>
       <c r="C98" s="5">
-        <v>0.88641703000001826</v>
+        <v>0.88636547999999493</v>
       </c>
       <c r="D98" s="5">
-        <v>3.2575255780104673</v>
+        <v>3.257332100574728</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>333.20509257999998</v>
+        <v>333.20505708000002</v>
       </c>
       <c r="C99" s="5">
-        <v>0.93527240999998185</v>
+        <v>0.93516425000001391</v>
       </c>
       <c r="D99" s="5">
-        <v>3.4305436854905613</v>
+        <v>3.4301400357517275</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>333.59217801</v>
+        <v>333.59210178000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.38708543000001328</v>
+        <v>0.38704469999998992</v>
       </c>
       <c r="D100" s="5">
-        <v>1.4029855081245213</v>
+        <v>1.4028370888397701</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>335.01472462999999</v>
+        <v>335.01448964999997</v>
       </c>
       <c r="C101" s="5">
-        <v>1.4225466199999914</v>
+        <v>1.4223878699999659</v>
       </c>
       <c r="D101" s="5">
-        <v>5.2389343018524936</v>
+        <v>5.2383371066828666</v>
       </c>
       <c r="E101" s="5">
-        <v>5.2029192513143308</v>
+        <v>5.2029590307817619</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>335.69518595</v>
+        <v>335.69509694999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.68046132000000625</v>
+        <v>0.68060730000001968</v>
       </c>
       <c r="D102" s="5">
-        <v>2.4647799042276208</v>
+        <v>2.4653163465648831</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>336.71815806000001</v>
+        <v>336.71824923000003</v>
       </c>
       <c r="C103" s="5">
-        <v>1.022972110000012</v>
+        <v>1.0231522800000334</v>
       </c>
       <c r="D103" s="5">
-        <v>3.7187048754683261</v>
+        <v>3.7193718494991979</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>337.22539322</v>
+        <v>337.22550094000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.50723515999999336</v>
+        <v>0.50725170999999136</v>
       </c>
       <c r="D104" s="5">
-        <v>1.8227430546520207</v>
+        <v>1.8228025228473665</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>341.41453182999999</v>
+        <v>341.41456833000001</v>
       </c>
       <c r="C105" s="5">
-        <v>4.1891386099999863</v>
+        <v>4.1890673899999911</v>
       </c>
       <c r="D105" s="5">
-        <v>15.968700510211043</v>
+        <v>15.9684047596919</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>342.61620861</v>
+        <v>342.61623545999998</v>
       </c>
       <c r="C106" s="5">
-        <v>1.2016767800000139</v>
+        <v>1.2016671299999757</v>
       </c>
       <c r="D106" s="5">
-        <v>4.3063697995003203</v>
+        <v>4.3063340759245339</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>342.69461544000001</v>
+        <v>342.69455274000001</v>
       </c>
       <c r="C107" s="5">
-        <v>7.8406830000005812E-2</v>
+        <v>7.8317280000021583E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>0.27496279841279225</v>
+        <v>0.27464834145738415</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>344.7572012</v>
+        <v>344.75723629999999</v>
       </c>
       <c r="C108" s="5">
-        <v>2.0625857599999904</v>
+        <v>2.0626835599999822</v>
       </c>
       <c r="D108" s="5">
-        <v>7.4664217048792558</v>
+        <v>7.4667889473162274</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>345.91710727999998</v>
+        <v>345.91716334</v>
       </c>
       <c r="C109" s="5">
-        <v>1.1599060799999847</v>
+        <v>1.1599270400000137</v>
       </c>
       <c r="D109" s="5">
-        <v>4.1128487092504162</v>
+        <v>4.1129239843140208</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>346.70620910000002</v>
+        <v>346.7062578</v>
       </c>
       <c r="C110" s="5">
-        <v>0.7891018200000417</v>
+        <v>0.78909446000000116</v>
       </c>
       <c r="D110" s="5">
-        <v>2.7720328311846343</v>
+        <v>2.7720061961338249</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>347.15193765999999</v>
+        <v>347.15190819999998</v>
       </c>
       <c r="C111" s="5">
-        <v>0.44572855999996364</v>
+        <v>0.4456503999999768</v>
       </c>
       <c r="D111" s="5">
-        <v>1.5536858789705343</v>
+        <v>1.5534112862362504</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>347.43405862999998</v>
+        <v>347.43401442999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.28212096999999403</v>
+        <v>0.28210623000001078</v>
       </c>
       <c r="D112" s="5">
-        <v>0.9795781885544308</v>
+        <v>0.97952686297573255</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>348.62804259000001</v>
+        <v>348.62793475000001</v>
       </c>
       <c r="C113" s="5">
-        <v>1.1939839600000255</v>
+        <v>1.1939203200000179</v>
       </c>
       <c r="D113" s="5">
-        <v>4.2027388775655927</v>
+        <v>4.2025111634064194</v>
       </c>
       <c r="E113" s="5">
-        <v>4.063498395491405</v>
+        <v>4.0635391962366763</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>346.74494489</v>
+        <v>346.74483240000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.8830977000000075</v>
+        <v>-1.8831023500000015</v>
       </c>
       <c r="D114" s="5">
-        <v>-6.2926083185627313</v>
+        <v>-6.292625287462239</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>348.13687066</v>
+        <v>348.13691693999999</v>
       </c>
       <c r="C115" s="5">
-        <v>1.3919257700000003</v>
+        <v>1.3920845399999848</v>
       </c>
       <c r="D115" s="5">
-        <v>4.9249074095852441</v>
+        <v>4.9254832643172985</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>348.99108065000001</v>
+        <v>348.99117137000002</v>
       </c>
       <c r="C116" s="5">
-        <v>0.8542099900000153</v>
+        <v>0.85425443000002588</v>
       </c>
       <c r="D116" s="5">
-        <v>2.9844554262621559</v>
+        <v>2.9846123908697342</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>348.92719688</v>
+        <v>348.92725526999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-6.3883770000018103E-2</v>
+        <v>-6.3916100000028564E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.21944225589372035</v>
+        <v>-0.21955314134960435</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>347.67601373999997</v>
+        <v>347.67607578000002</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.2511831400000233</v>
+        <v>-1.25117948999997</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.2191036414680365</v>
+        <v>-4.2190908828882208</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>347.86626214</v>
+        <v>347.86631168000002</v>
       </c>
       <c r="C119" s="5">
-        <v>0.19024840000002996</v>
+        <v>0.19023590000000468</v>
       </c>
       <c r="D119" s="5">
-        <v>0.65862012894286615</v>
+        <v>0.65857660706298837</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>347.98892920999998</v>
+        <v>347.98883764999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.12266706999997723</v>
+        <v>0.12252596999996967</v>
       </c>
       <c r="D120" s="5">
-        <v>0.42397416399133636</v>
+        <v>0.42348547453263663</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>348.03268758000002</v>
+        <v>348.03267025000002</v>
       </c>
       <c r="C121" s="5">
-        <v>4.3758370000034574E-2</v>
+        <v>4.3832600000030197E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>0.151000135485857</v>
+        <v>0.15125650356038189</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>349.20283998000002</v>
+        <v>349.20284523999999</v>
       </c>
       <c r="C122" s="5">
-        <v>1.1701524000000063</v>
+        <v>1.1701749899999641</v>
       </c>
       <c r="D122" s="5">
-        <v>4.1100803951481968</v>
+        <v>4.1101614224556604</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>350.68868572999997</v>
+        <v>350.68866373999998</v>
       </c>
       <c r="C123" s="5">
-        <v>1.4858457499999531</v>
+        <v>1.4858184999999935</v>
       </c>
       <c r="D123" s="5">
-        <v>5.2271599016083137</v>
+        <v>5.2270617018985055</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>352.00791604</v>
+        <v>352.00788304000002</v>
       </c>
       <c r="C124" s="5">
-        <v>1.3192303100000231</v>
+        <v>1.3192193000000429</v>
       </c>
       <c r="D124" s="5">
-        <v>4.6087729118337917</v>
+        <v>4.6087339437682395</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>352.80509324000002</v>
+        <v>352.80506445999998</v>
       </c>
       <c r="C125" s="5">
-        <v>0.79717720000002146</v>
+        <v>0.79718141999995851</v>
       </c>
       <c r="D125" s="5">
-        <v>2.7516944915467745</v>
+        <v>2.7517095012356885</v>
       </c>
       <c r="E125" s="5">
-        <v>1.1981396043095671</v>
+        <v>1.1981626523977162</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>354.98414198</v>
+        <v>354.98406914999998</v>
       </c>
       <c r="C126" s="5">
-        <v>2.1790487399999847</v>
+        <v>2.1790046899999993</v>
       </c>
       <c r="D126" s="5">
-        <v>7.6686520176124207</v>
+        <v>7.6684923373773417</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>356.13570385999998</v>
+        <v>356.1357256</v>
       </c>
       <c r="C127" s="5">
-        <v>1.1515618799999743</v>
+        <v>1.1516564500000186</v>
       </c>
       <c r="D127" s="5">
-        <v>3.9629885034391021</v>
+        <v>3.9633206136446386</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>357.31818242000003</v>
+        <v>357.31825677</v>
       </c>
       <c r="C128" s="5">
-        <v>1.1824785600000496</v>
+        <v>1.1825311700000043</v>
       </c>
       <c r="D128" s="5">
-        <v>4.0579364626393444</v>
+        <v>4.0581200630651848</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>358.29063613</v>
+        <v>358.29070138999998</v>
       </c>
       <c r="C129" s="5">
-        <v>0.97245370999996794</v>
+        <v>0.97244461999997611</v>
       </c>
       <c r="D129" s="5">
-        <v>3.3151719713820471</v>
+        <v>3.3151398173743907</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>358.46406426999999</v>
+        <v>358.46414334999997</v>
       </c>
       <c r="C130" s="5">
-        <v>0.17342813999999862</v>
+        <v>0.17344195999999101</v>
       </c>
       <c r="D130" s="5">
-        <v>0.5824006830082773</v>
+        <v>0.58244711014103778</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>360.45635354000001</v>
+        <v>360.45644828000002</v>
       </c>
       <c r="C131" s="5">
-        <v>1.9922892700000148</v>
+        <v>1.9923049300000457</v>
       </c>
       <c r="D131" s="5">
-        <v>6.8771158017025602</v>
+        <v>6.8771699571056333</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>359.36258150999998</v>
+        <v>359.36244010000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.0937720300000251</v>
+        <v>-1.094008180000003</v>
       </c>
       <c r="D132" s="5">
-        <v>-3.5811309732709518</v>
+        <v>-3.5818903681728242</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>359.12819822</v>
+        <v>359.12814348000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.23438328999998248</v>
+        <v>-0.23429662000000917</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.77986194152266375</v>
+        <v>-0.77957490397785323</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>360.52652461000002</v>
+        <v>360.52650385999999</v>
       </c>
       <c r="C134" s="5">
-        <v>1.3983263900000225</v>
+        <v>1.3983603799999855</v>
       </c>
       <c r="D134" s="5">
-        <v>4.7737734668394705</v>
+        <v>4.773892745532704</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>361.80040944000001</v>
+        <v>361.80038188999998</v>
       </c>
       <c r="C135" s="5">
-        <v>1.2738848299999859</v>
+        <v>1.2738780299999917</v>
       </c>
       <c r="D135" s="5">
-        <v>4.3234601261715078</v>
+        <v>4.3234368508843879</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>361.33805042</v>
+        <v>361.33803172</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.46235902000000806</v>
+        <v>-0.46235016999997924</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.5227944824294015</v>
+        <v>-1.5227656543663426</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>361.23942055999999</v>
+        <v>361.23941545999998</v>
       </c>
       <c r="C137" s="5">
-        <v>-9.8629860000016834E-2</v>
+        <v>-9.8616260000028433E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-0.32705747413462882</v>
+        <v>-0.32701246098730818</v>
       </c>
       <c r="E137" s="5">
-        <v>2.390647834061288</v>
+        <v>2.390654740999687</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>364.39622293000002</v>
+        <v>364.39616995</v>
       </c>
       <c r="C138" s="5">
-        <v>3.1568023700000367</v>
+        <v>3.1567544900000257</v>
       </c>
       <c r="D138" s="5">
-        <v>11.00556638377137</v>
+        <v>11.005391519320007</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>363.42634194999999</v>
+        <v>363.42637156000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.96988098000002765</v>
+        <v>-0.96979838999999401</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.1475899517328765</v>
+        <v>-3.1473262814355252</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>362.13888741</v>
+        <v>362.13894995999999</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.2874545399999988</v>
+        <v>-1.287421600000016</v>
       </c>
       <c r="D140" s="5">
-        <v>-4.1691979632513583</v>
+        <v>-4.1690930293640012</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>359.30161270000002</v>
+        <v>359.30167445000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.8372747099999742</v>
+        <v>-2.8372755099999836</v>
       </c>
       <c r="D141" s="5">
-        <v>-9.0069877394229447</v>
+        <v>-9.0069886813144535</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>357.11605734</v>
+        <v>357.11613344</v>
       </c>
       <c r="C142" s="5">
-        <v>-2.1855553600000235</v>
+        <v>-2.1855410100000086</v>
       </c>
       <c r="D142" s="5">
-        <v>-7.0600273178650363</v>
+        <v>-7.059981329519049</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>355.16014381999997</v>
+        <v>355.16025502000002</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.9559135200000242</v>
+        <v>-1.9558784199999764</v>
       </c>
       <c r="D143" s="5">
-        <v>-6.3779514814430556</v>
+        <v>-6.3778391324700863</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>349.18409516000003</v>
+        <v>349.18394439999997</v>
       </c>
       <c r="C144" s="5">
-        <v>-5.9760486599999467</v>
+        <v>-5.9763106200000493</v>
       </c>
       <c r="D144" s="5">
-        <v>-18.423931746220234</v>
+        <v>-18.424660883798126</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>347.79080642999998</v>
+        <v>347.79074261</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.3932887300000516</v>
+        <v>-1.3932017899999778</v>
       </c>
       <c r="D145" s="5">
-        <v>-4.6844576699981992</v>
+        <v>-4.684173726523289</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>344.66190905000002</v>
+        <v>344.66187937000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.1288973799999553</v>
+        <v>-3.1288632399999869</v>
       </c>
       <c r="D146" s="5">
-        <v>-10.27730721640906</v>
+        <v>-10.27720236165206</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>340.00158422999999</v>
+        <v>340.00155367000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-4.660324820000028</v>
+        <v>-4.6603256999999871</v>
       </c>
       <c r="D147" s="5">
-        <v>-15.071820022906069</v>
+        <v>-15.071823863589318</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>337.03274591000002</v>
+        <v>337.03273313</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.9688383199999748</v>
+        <v>-2.9688205400000243</v>
       </c>
       <c r="D148" s="5">
-        <v>-9.9893501635290534</v>
+        <v>-9.9892940370758136</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>334.30222012000002</v>
+        <v>334.30222498000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.7305257900000015</v>
+        <v>-2.7305081499999915</v>
       </c>
       <c r="D149" s="5">
-        <v>-9.3002803646414112</v>
+        <v>-9.3002232707008368</v>
       </c>
       <c r="E149" s="5">
-        <v>-7.4568828613005289</v>
+        <v>-7.4568802094030389</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>331.35685599999999</v>
+        <v>331.35682625999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-2.945364120000022</v>
+        <v>-2.9453987200000142</v>
       </c>
       <c r="D150" s="5">
-        <v>-10.075009393903256</v>
+        <v>-10.075121933081387</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>328.38012662</v>
+        <v>328.38015587000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.9767293799999948</v>
+        <v>-2.9766703899999811</v>
       </c>
       <c r="D151" s="5">
-        <v>-10.263141568602007</v>
+        <v>-10.262949001231625</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>327.00060015999998</v>
+        <v>327.00064388999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.3795264600000223</v>
+        <v>-1.379511980000018</v>
       </c>
       <c r="D152" s="5">
-        <v>-4.9263417405859595</v>
+        <v>-4.9262907920783032</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>324.89864225000002</v>
+        <v>324.89869188</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.1019579099999532</v>
+        <v>-2.1019520099999909</v>
       </c>
       <c r="D153" s="5">
-        <v>-7.446646273403779</v>
+        <v>-7.4466251438173092</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>323.82176659999999</v>
+        <v>323.82183032</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.0768756500000336</v>
+        <v>-1.0768615599999976</v>
       </c>
       <c r="D154" s="5">
-        <v>-3.905684927361075</v>
+        <v>-3.9056341669785</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>322.45807544000002</v>
+        <v>322.45816880000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.3636911599999735</v>
+        <v>-1.3636615199999937</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.9380675556905507</v>
+        <v>-4.9379617504753064</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>320.37463846999998</v>
+        <v>320.37451178999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.0834369700000366</v>
+        <v>-2.0836570100000245</v>
       </c>
       <c r="D156" s="5">
-        <v>-7.4836569170434579</v>
+        <v>-7.4844173295591006</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>318.42953240000003</v>
+        <v>318.42947429999998</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.9451060699999516</v>
+        <v>-1.9450374900000043</v>
       </c>
       <c r="D157" s="5">
-        <v>-7.0471907016246949</v>
+        <v>-7.0469531650458102</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>316.17955656999999</v>
+        <v>316.17952802000002</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.2499758300000394</v>
+        <v>-2.2499462799999606</v>
       </c>
       <c r="D158" s="5">
-        <v>-8.1571476151108371</v>
+        <v>-8.1570460429171714</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>313.57739877</v>
+        <v>313.57737363000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.6021577999999863</v>
+        <v>-2.6021543900000097</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.4410026186114937</v>
+        <v>-9.4409916154757809</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>312.77158863</v>
+        <v>312.77158014000003</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.8058101400000055</v>
+        <v>-0.80579348999998501</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.040467307441086</v>
+        <v>-3.0404056095249654</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>310.78010633000002</v>
+        <v>310.78011282</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.9914822999999728</v>
+        <v>-1.9914673200000266</v>
       </c>
       <c r="D161" s="5">
-        <v>-7.3786771350319524</v>
+        <v>-7.3786237547453499</v>
       </c>
       <c r="E161" s="5">
-        <v>-7.0361823446929428</v>
+        <v>-7.0361817548199816</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>308.54413138000001</v>
+        <v>308.54412357000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.2359749500000135</v>
+        <v>-2.2359892499999887</v>
       </c>
       <c r="D162" s="5">
-        <v>-8.3000807118355659</v>
+        <v>-8.3001315451475595</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>307.14359958</v>
+        <v>307.14362204999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.4005318000000102</v>
+        <v>-1.4005015200000344</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.313044752722373</v>
+        <v>-5.3129328663254931</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>304.61531975000003</v>
+        <v>304.61534912000002</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.528279829999974</v>
+        <v>-2.5282729299999573</v>
       </c>
       <c r="D164" s="5">
-        <v>-9.4427433771456357</v>
+        <v>-9.4427181021887527</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>304.26834530999997</v>
+        <v>304.26838190000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.34697444000005362</v>
+        <v>-0.34696722000001046</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.3583385403174941</v>
+        <v>-1.3583103220894732</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>303.77920528999999</v>
+        <v>303.77924941999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.48914001999997936</v>
+        <v>-0.48913248000002341</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.912147313561785</v>
+        <v>-1.9121178703826569</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>302.24300878999998</v>
+        <v>302.24306722</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.5361965000000168</v>
+        <v>-1.5361821999999847</v>
       </c>
       <c r="D167" s="5">
-        <v>-5.9023737509674152</v>
+        <v>-5.9023194928249261</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>301.26208692</v>
+        <v>301.26200452</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.98092186999997466</v>
+        <v>-0.9810626999999954</v>
       </c>
       <c r="D168" s="5">
-        <v>-3.825797100565731</v>
+        <v>-3.8263358714936802</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>300.95101222</v>
+        <v>300.95096719999998</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.31107470000000603</v>
+        <v>-0.31103732000002537</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.232073235228659</v>
+        <v>-1.2319263590298224</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>300.53890713999999</v>
+        <v>300.53888343</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.41210508000000345</v>
+        <v>-0.41208376999998109</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.6308919313138048</v>
+        <v>-1.6308084739297457</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>301.42185047999999</v>
+        <v>301.42183225999997</v>
       </c>
       <c r="C171" s="5">
-        <v>0.88294333999999708</v>
+        <v>0.88294882999997526</v>
       </c>
       <c r="D171" s="5">
-        <v>3.5829669798717489</v>
+        <v>3.5829899066441184</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>301.15399531000003</v>
+        <v>301.15399157000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.26785516999996162</v>
+        <v>-0.26784068999995725</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.0611701595067635</v>
+        <v>-1.0611131375382943</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>300.87343055999997</v>
+        <v>300.87343564999998</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.28056475000005321</v>
+        <v>-0.28055592000004026</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.1122479612421854</v>
+        <v>-1.1122131492171561</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.1876801533366805</v>
+        <v>-3.187680537247839</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>301.85886349999998</v>
+        <v>301.85887133</v>
       </c>
       <c r="C174" s="5">
-        <v>0.98543294000000969</v>
+        <v>0.98543568000002324</v>
       </c>
       <c r="D174" s="5">
-        <v>4.0018671919854309</v>
+        <v>4.0018784514715966</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>301.64075993</v>
+        <v>301.64077411</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.21810356999998248</v>
+        <v>-0.2180972200000042</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.8636046155541699</v>
+        <v>-0.86357954956410854</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>301.98732394000001</v>
+        <v>301.98734101999997</v>
       </c>
       <c r="C176" s="5">
-        <v>0.34656401000000869</v>
+        <v>0.34656690999997863</v>
       </c>
       <c r="D176" s="5">
-        <v>1.3874612809653852</v>
+        <v>1.3874728988775065</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>303.07303609000002</v>
+        <v>303.07305967000002</v>
       </c>
       <c r="C177" s="5">
-        <v>1.0857121500000062</v>
+        <v>1.0857186500000466</v>
       </c>
       <c r="D177" s="5">
-        <v>4.4006089762477663</v>
+        <v>4.4006355913426276</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>302.75039843000002</v>
+        <v>302.75042478</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.32263765999999805</v>
+        <v>-0.32263489000001755</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.2700118460756804</v>
+        <v>-1.2700009079404939</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>301.56827184000002</v>
+        <v>301.56830058999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-1.1821265899999958</v>
+        <v>-1.1821241900000246</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.5862232954104964</v>
+        <v>-4.5862137926916517</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>304.45095468</v>
+        <v>304.45090888999999</v>
       </c>
       <c r="C180" s="5">
-        <v>2.8826828399999727</v>
+        <v>2.8826083000000153</v>
       </c>
       <c r="D180" s="5">
-        <v>12.093470586731181</v>
+        <v>12.09314004124511</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>304.12820188000001</v>
+        <v>304.12816910999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.32275279999998929</v>
+        <v>-0.32273978000000625</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.2647459073393263</v>
+        <v>-1.2646953730992783</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>304.20143519999999</v>
+        <v>304.20141691999999</v>
       </c>
       <c r="C182" s="5">
-        <v>7.3233319999985724E-2</v>
+        <v>7.3247809999998026E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>0.289340034837271</v>
+        <v>0.28939739095514838</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>305.90441370000002</v>
+        <v>305.90440367999997</v>
       </c>
       <c r="C183" s="5">
-        <v>1.7029785000000288</v>
+        <v>1.7029867599999875</v>
       </c>
       <c r="D183" s="5">
-        <v>6.9285835671781149</v>
+        <v>6.9286186437357511</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>305.19327908000002</v>
+        <v>305.19327966999998</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.71113461999999572</v>
+        <v>-0.71112400999999181</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.7542417913811512</v>
+        <v>-2.7542013116219732</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>305.69213889999997</v>
+        <v>305.69214245000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.4988598199999501</v>
+        <v>0.49886278000002449</v>
       </c>
       <c r="D185" s="5">
-        <v>1.9792146076959227</v>
+        <v>1.9792264533448956</v>
       </c>
       <c r="E185" s="5">
-        <v>1.6015732366368107</v>
+        <v>1.6015726976992273</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>306.68425515000001</v>
+        <v>306.68427227000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.99211625000003778</v>
+        <v>0.99212982000000238</v>
       </c>
       <c r="D186" s="5">
-        <v>3.9648463275457457</v>
+        <v>3.9649014828568641</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>306.62440418</v>
+        <v>306.62441118999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-5.9850970000013604E-2</v>
+        <v>-5.9861080000018774E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.23393481566105212</v>
+        <v>-0.23397427636961954</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>306.99530695999999</v>
+        <v>306.99531322000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.37090277999999444</v>
+        <v>0.37090203000002475</v>
       </c>
       <c r="D188" s="5">
-        <v>1.4612549800472996</v>
+        <v>1.4612519719383599</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>309.20476460999998</v>
+        <v>309.20477678999998</v>
       </c>
       <c r="C189" s="5">
-        <v>2.2094576499999903</v>
+        <v>2.2094635699999685</v>
       </c>
       <c r="D189" s="5">
-        <v>8.9866470388437314</v>
+        <v>8.9866718880382557</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>309.48506013000002</v>
+        <v>309.48507030000002</v>
       </c>
       <c r="C190" s="5">
-        <v>0.28029552000003832</v>
+        <v>0.28029351000003544</v>
       </c>
       <c r="D190" s="5">
-        <v>1.0932454115003543</v>
+        <v>1.0932374894274233</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>310.60341840000001</v>
+        <v>310.60342393000002</v>
       </c>
       <c r="C191" s="5">
-        <v>1.1183582699999874</v>
+        <v>1.1183536300000014</v>
       </c>
       <c r="D191" s="5">
-        <v>4.4235624229419068</v>
+        <v>4.4235435552984148</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>313.83349281</v>
+        <v>313.83347517999999</v>
       </c>
       <c r="C192" s="5">
-        <v>3.2300744099999861</v>
+        <v>3.2300512499999741</v>
       </c>
       <c r="D192" s="5">
-        <v>13.21832107560985</v>
+        <v>13.218220564494288</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>313.72614829000003</v>
+        <v>313.72612909999998</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.10734451999996963</v>
+        <v>-0.10734608000001344</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.40968021123795051</v>
+        <v>-0.40968617675120056</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>313.03359903</v>
+        <v>313.03358854999999</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.69254926000002115</v>
+        <v>-0.69254054999998971</v>
       </c>
       <c r="D194" s="5">
-        <v>-2.6170687915464508</v>
+        <v>-2.6170364341179253</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>314.84566954000002</v>
+        <v>314.84566706999999</v>
       </c>
       <c r="C195" s="5">
-        <v>1.8120705100000123</v>
+        <v>1.81207852</v>
       </c>
       <c r="D195" s="5">
-        <v>7.1719759942117767</v>
+        <v>7.1720089608156901</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>315.1534345</v>
+        <v>315.15344185999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.30776495999998588</v>
+        <v>0.3077747899999963</v>
       </c>
       <c r="D196" s="5">
-        <v>1.1793397176120157</v>
+        <v>1.1793775977278598</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>315.64978897999998</v>
+        <v>315.64978352000003</v>
       </c>
       <c r="C197" s="5">
-        <v>0.4963544799999795</v>
+        <v>0.49634166000004143</v>
       </c>
       <c r="D197" s="5">
-        <v>1.9064111993442268</v>
+        <v>1.9063614877517843</v>
       </c>
       <c r="E197" s="5">
-        <v>3.2574112359681662</v>
+        <v>3.2574082507301316</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>315.85346504</v>
+        <v>315.85349116999998</v>
       </c>
       <c r="C198" s="5">
-        <v>0.2036760600000207</v>
+        <v>0.20370764999995572</v>
       </c>
       <c r="D198" s="5">
-        <v>0.7770654278993705</v>
+        <v>0.77718639175270443</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>317.04257719999998</v>
+        <v>317.04256892000001</v>
       </c>
       <c r="C199" s="5">
-        <v>1.1891121599999792</v>
+        <v>1.189077750000024</v>
       </c>
       <c r="D199" s="5">
-        <v>4.6124391604444481</v>
+        <v>4.6123025225461634</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>318.29206539</v>
+        <v>318.29206840000001</v>
       </c>
       <c r="C200" s="5">
-        <v>1.2494881900000223</v>
+        <v>1.2494994799999972</v>
       </c>
       <c r="D200" s="5">
-        <v>4.8331588594566322</v>
+        <v>4.83320361033861</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>317.94545260000001</v>
+        <v>317.94545778999998</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.34661278999999467</v>
+        <v>-0.34661061000002746</v>
       </c>
       <c r="D201" s="5">
-        <v>-1.2989741848989378</v>
+        <v>-1.298966051739181</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>319.78092599000001</v>
+        <v>319.78092891</v>
       </c>
       <c r="C202" s="5">
-        <v>1.8354733900000042</v>
+        <v>1.8354711200000224</v>
       </c>
       <c r="D202" s="5">
-        <v>7.1517466097886784</v>
+        <v>7.1517373617748792</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>320.77680813000001</v>
+        <v>320.77681164000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.99588213999999198</v>
+        <v>0.99588273000000527</v>
       </c>
       <c r="D203" s="5">
-        <v>3.8017966631636479</v>
+        <v>3.8017989189049306</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>319.28213633000001</v>
+        <v>319.28212667999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.4946717999999919</v>
+        <v>-1.4946849600000292</v>
       </c>
       <c r="D204" s="5">
-        <v>-5.4503537774599486</v>
+        <v>-5.4504004844899701</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>320.90870901</v>
+        <v>320.90869124</v>
       </c>
       <c r="C205" s="5">
-        <v>1.6265726799999811</v>
+        <v>1.6265645600000198</v>
       </c>
       <c r="D205" s="5">
-        <v>6.2875980521778674</v>
+        <v>6.2875659746467027</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>322.49965546999999</v>
+        <v>322.49964789000001</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5909464599999978</v>
+        <v>1.5909566500000096</v>
       </c>
       <c r="D206" s="5">
-        <v>6.1140815265859683</v>
+        <v>6.1141221089951348</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>322.27679401</v>
+        <v>322.27680439</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.22286145999999007</v>
+        <v>-0.22284350000001041</v>
       </c>
       <c r="D207" s="5">
-        <v>-0.8261083026886662</v>
+        <v>-0.82604200027180941</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>323.84697083999998</v>
+        <v>323.84697421999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.5701768299999799</v>
+        <v>1.5701698299999975</v>
       </c>
       <c r="D208" s="5">
-        <v>6.0058063718975818</v>
+        <v>6.0057786772784949</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>323.74924494999999</v>
+        <v>323.74921637</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.7725889999992432E-2</v>
+        <v>-9.7757849999993596E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.36151836547375638</v>
+        <v>-0.36163639543183024</v>
       </c>
       <c r="E209" s="5">
-        <v>2.5659627386962036</v>
+        <v>2.5659554585079514</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>325.03802408000001</v>
+        <v>325.03810738999999</v>
       </c>
       <c r="C210" s="5">
-        <v>1.2887791300000231</v>
+        <v>1.2888910199999941</v>
       </c>
       <c r="D210" s="5">
-        <v>4.8829417861412372</v>
+        <v>4.8833754821681286</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>325.57823452000002</v>
+        <v>325.57819477999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.54021044000000984</v>
+        <v>0.5400873899999965</v>
       </c>
       <c r="D211" s="5">
-        <v>2.0127218253231716</v>
+        <v>2.0122586459291103</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>327.48698844</v>
+        <v>327.48698432999998</v>
       </c>
       <c r="C212" s="5">
-        <v>1.908753919999981</v>
+        <v>1.9087895499999945</v>
       </c>
       <c r="D212" s="5">
-        <v>7.2665290350033773</v>
+        <v>7.2666699957324887</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>325.30192662000002</v>
+        <v>325.30192705000002</v>
       </c>
       <c r="C213" s="5">
-        <v>-2.1850618199999872</v>
+        <v>-2.1850572799999668</v>
       </c>
       <c r="D213" s="5">
-        <v>-7.7192679051723001</v>
+        <v>-7.7192525437889348</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>324.90650863000002</v>
+        <v>324.90650823999999</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.39541798999999855</v>
+        <v>-0.39541881000002377</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.4489374262245724</v>
+        <v>-1.4489404090036628</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>325.70333472999999</v>
+        <v>325.70333577000002</v>
       </c>
       <c r="C215" s="5">
-        <v>0.79682609999997567</v>
+        <v>0.79682753000003004</v>
       </c>
       <c r="D215" s="5">
-        <v>2.9829967290479376</v>
+        <v>2.9830021584376754</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>323.23119544999997</v>
+        <v>323.23119379000002</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.4721392800000217</v>
+        <v>-2.4721419800000035</v>
       </c>
       <c r="D216" s="5">
-        <v>-8.7374163340014466</v>
+        <v>-8.7374254552209596</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>323.67098736999998</v>
+        <v>323.67097396999998</v>
       </c>
       <c r="C217" s="5">
-        <v>0.43979192000000467</v>
+        <v>0.439780179999957</v>
       </c>
       <c r="D217" s="5">
-        <v>1.6450071155303725</v>
+        <v>1.6449628823691942</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>324.04444524000002</v>
+        <v>324.04443696999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.37345787000003838</v>
+        <v>0.3734630000000152</v>
       </c>
       <c r="D218" s="5">
-        <v>1.393403757259537</v>
+        <v>1.3934230774198086</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>323.31188288999999</v>
+        <v>323.31189734999998</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.73256235000002334</v>
+        <v>-0.73253962000001138</v>
       </c>
       <c r="D219" s="5">
-        <v>-2.6793440537184354</v>
+        <v>-2.6792620172684245</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>323.75326490999998</v>
+        <v>323.75325550999997</v>
       </c>
       <c r="C220" s="5">
-        <v>0.44138201999999183</v>
+        <v>0.44135815999999295</v>
       </c>
       <c r="D220" s="5">
-        <v>1.6505843694387012</v>
+        <v>1.6504943976448416</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>323.63808391999999</v>
+        <v>323.63803018999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.11518098999999893</v>
+        <v>-0.11522531999997909</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.42608699487634016</v>
+        <v>-0.42625067553990759</v>
       </c>
       <c r="E221" s="5">
-        <v>-3.4335533359208803E-2</v>
+        <v>-3.4343304748862824E-2</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>322.64892350999997</v>
+        <v>322.64906923000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.98916041000001087</v>
+        <v>-0.98896095999998579</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.6066242004935911</v>
+        <v>-3.6059097435265364</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>323.98291590999997</v>
+        <v>323.98284015000002</v>
       </c>
       <c r="C223" s="5">
-        <v>1.3339923999999996</v>
+        <v>1.3337709200000063</v>
       </c>
       <c r="D223" s="5">
-        <v>5.0757920744134211</v>
+        <v>5.074927754989722</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>323.20638044999998</v>
+        <v>323.20638315999997</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.77653545999999096</v>
+        <v>-0.77645699000004242</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.8385942377837425</v>
+        <v>-2.8383118191859014</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>321.91821100999999</v>
+        <v>321.91821404000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.2881694399999901</v>
+        <v>-1.2881691199999636</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.679252602090056</v>
+        <v>-4.6792514266785101</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>322.21772289</v>
+        <v>322.21772162000002</v>
       </c>
       <c r="C226" s="5">
-        <v>0.29951188000001139</v>
+        <v>0.29950758000001088</v>
       </c>
       <c r="D226" s="5">
-        <v>1.122207905924566</v>
+        <v>1.1221917015818317</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>320.77584029000002</v>
+        <v>320.77583931999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.4418825999999854</v>
+        <v>-1.4418823000000316</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.2396348301746887</v>
+        <v>-5.2396337868452552</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>319.22915029000001</v>
+        <v>319.22915386</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.5466900000000123</v>
+        <v>-1.546685459999992</v>
       </c>
       <c r="D228" s="5">
-        <v>-5.6350558020000445</v>
+        <v>-5.6350397141635593</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>319.09710190999999</v>
+        <v>319.09709866999998</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.13204838000001473</v>
+        <v>-0.13205519000001686</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.49524941745117124</v>
+        <v>-0.49527489484930687</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>317.68495595000002</v>
+        <v>317.68494836000002</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.4121459599999753</v>
+        <v>-1.4121503099999586</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.1831612201898691</v>
+        <v>-5.1831768512510257</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>316.95327821000001</v>
+        <v>316.95328756999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.73167774000000918</v>
+        <v>-0.73166079000003492</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.7290437045915716</v>
+        <v>-2.7289813467758828</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>312.80194375999997</v>
+        <v>312.80190184000003</v>
       </c>
       <c r="C232" s="5">
-        <v>-4.1513344500000358</v>
+        <v>-4.1513857299999586</v>
       </c>
       <c r="D232" s="5">
-        <v>-14.632936710651045</v>
+        <v>-14.633104247467077</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>310.44974690999999</v>
+        <v>310.44966118999997</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.3521968499999844</v>
+        <v>-2.3522406500000557</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.6597062038183186</v>
+        <v>-8.659861958314707</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.075026291794515</v>
+        <v>-4.0750368528251979</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>306.14614488000001</v>
+        <v>306.14633399000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-4.3036020299999791</v>
+        <v>-4.3033271999999556</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.423478697085958</v>
+        <v>-15.42257153097527</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>301.51770369000002</v>
+        <v>301.51761447000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.6284411899999895</v>
+        <v>-4.6287195200000042</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.70704625042919</v>
+        <v>-16.707959417121444</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>297.35155691</v>
+        <v>297.35157903999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-4.1661467800000196</v>
+        <v>-4.1660354300000222</v>
       </c>
       <c r="D236" s="5">
-        <v>-15.376925870856283</v>
+        <v>-15.376549811760832</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>293.18471089000002</v>
+        <v>293.18473107</v>
       </c>
       <c r="C237" s="5">
-        <v>-4.1668460199999799</v>
+        <v>-4.1668479699999921</v>
       </c>
       <c r="D237" s="5">
-        <v>-15.57846891386685</v>
+        <v>-15.578474580267542</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>289.19198395000001</v>
+        <v>289.19200068999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-3.9927269400000114</v>
+        <v>-3.9927303800000118</v>
       </c>
       <c r="D238" s="5">
-        <v>-15.172008837239403</v>
+        <v>-15.172019978451489</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>285.61146310999999</v>
+        <v>285.61142156</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.5805208400000197</v>
+        <v>-3.5805791299999896</v>
       </c>
       <c r="D239" s="5">
-        <v>-13.886230550933865</v>
+        <v>-13.886440698709201</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>282.46560464999999</v>
+        <v>282.46562620999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.1458584599999995</v>
+        <v>-3.1457953500000144</v>
       </c>
       <c r="D240" s="5">
-        <v>-12.445341801906284</v>
+        <v>-12.445108760613376</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>279.90070132</v>
+        <v>279.90072420000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.5649033299999928</v>
+        <v>-2.5649020099999689</v>
       </c>
       <c r="D241" s="5">
-        <v>-10.36843598978302</v>
+        <v>-10.368430165096287</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>277.01658173999999</v>
+        <v>277.01659372</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.8841195800000037</v>
+        <v>-2.8841304800000103</v>
       </c>
       <c r="D242" s="5">
-        <v>-11.687668209568535</v>
+        <v>-11.687709006426994</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>274.12232252000001</v>
+        <v>274.12234374000002</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.8942592199999808</v>
+        <v>-2.8942499799999837</v>
       </c>
       <c r="D243" s="5">
-        <v>-11.841611799950048</v>
+        <v>-11.841575657627711</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>272.40885966000002</v>
+        <v>272.40867134000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.7134628599999928</v>
+        <v>-1.7136724000000072</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.2482942197506617</v>
+        <v>-7.2491498221512574</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>271.10750716000001</v>
+        <v>271.10744715999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.3013525000000072</v>
+        <v>-1.3012241800000197</v>
       </c>
       <c r="D245" s="5">
-        <v>-5.5843938528463806</v>
+        <v>-5.5838613477989458</v>
       </c>
       <c r="E245" s="5">
-        <v>-12.672659630611772</v>
+        <v>-12.67265484497403</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>272.86187612999998</v>
+        <v>272.86207598999999</v>
       </c>
       <c r="C246" s="5">
-        <v>1.7543689699999732</v>
+        <v>1.7546288300000015</v>
       </c>
       <c r="D246" s="5">
-        <v>8.0477697336965868</v>
+        <v>8.0490063768938747</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>269.08754905000001</v>
+        <v>269.08746294000002</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.7743270799999777</v>
+        <v>-3.7746130499999708</v>
       </c>
       <c r="D247" s="5">
-        <v>-15.392491745372016</v>
+        <v>-15.39356029658383</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>269.51766100999998</v>
+        <v>269.51789402999998</v>
       </c>
       <c r="C248" s="5">
-        <v>0.43011195999997653</v>
+        <v>0.43043108999995638</v>
       </c>
       <c r="D248" s="5">
-        <v>1.9350433813209333</v>
+        <v>1.9364924047190257</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>270.25661646999998</v>
+        <v>270.25659596999998</v>
       </c>
       <c r="C249" s="5">
-        <v>0.73895545999999968</v>
+        <v>0.73870193999999856</v>
       </c>
       <c r="D249" s="5">
-        <v>3.3401945468924721</v>
+        <v>3.3390283366153461</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>270.2587054</v>
+        <v>270.25860855000002</v>
       </c>
       <c r="C250" s="5">
-        <v>2.0889300000135336E-3</v>
+        <v>2.0125800000414529E-3</v>
       </c>
       <c r="D250" s="5">
-        <v>9.2757121017861266E-3</v>
+        <v>8.9366733550200195E-3</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>270.27203208999998</v>
+        <v>270.27180767999999</v>
       </c>
       <c r="C251" s="5">
-        <v>1.3326689999985319E-2</v>
+        <v>1.3199129999975412E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>5.9189086557553949E-2</v>
+        <v>5.8622411109232608E-2</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>270.73092087999999</v>
+        <v>270.73090281999998</v>
       </c>
       <c r="C252" s="5">
-        <v>0.45888879000000316</v>
+        <v>0.45909513999998808</v>
       </c>
       <c r="D252" s="5">
-        <v>2.0565874399514517</v>
+        <v>2.0575226136009706</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>271.13043094</v>
+        <v>271.13049854000002</v>
       </c>
       <c r="C253" s="5">
-        <v>0.39951006000001144</v>
+        <v>0.39959572000003618</v>
       </c>
       <c r="D253" s="5">
-        <v>1.7852496351272729</v>
+        <v>1.7856356479923008</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>271.00000113999999</v>
+        <v>271.00011731000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.13042980000000171</v>
+        <v>-0.13038123000001178</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.57574617995557187</v>
+        <v>-0.57553220477682965</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>271.67755491000003</v>
+        <v>271.67771930999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.67755377000003136</v>
+        <v>0.67760199999997894</v>
       </c>
       <c r="D255" s="5">
-        <v>3.0418404046866243</v>
+        <v>3.0420585949157974</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>271.50680886999999</v>
+        <v>271.50661176</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.17074604000004001</v>
+        <v>-0.1711075499999879</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.751583883316298</v>
+        <v>-0.75316920293601042</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>271.38512716000002</v>
+        <v>271.38519700000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.12168170999996164</v>
+        <v>-0.12141475999999329</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.53648254076779089</v>
+        <v>-0.53530886573723846</v>
       </c>
       <c r="E257" s="5">
-        <v>0.10240218093118258</v>
+        <v>0.10245009604479272</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>270.24399161999997</v>
+        <v>270.24406571999998</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.1411355400000502</v>
+        <v>-1.1411312800000246</v>
       </c>
       <c r="D258" s="5">
-        <v>-4.9307547275450165</v>
+        <v>-4.9307355043105794</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>270.15155971000002</v>
+        <v>270.15159007</v>
       </c>
       <c r="C259" s="5">
-        <v>-9.2431909999959316E-2</v>
+        <v>-9.2475649999983034E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-0.40966636344997864</v>
+        <v>-0.40985974610068254</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>271.51689198000003</v>
+        <v>271.51732502999999</v>
       </c>
       <c r="C260" s="5">
-        <v>1.3653322700000103</v>
+        <v>1.3657349599999975</v>
       </c>
       <c r="D260" s="5">
-        <v>6.2361914852059552</v>
+        <v>6.2380815022080371</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>271.93837602999997</v>
+        <v>271.93821674999998</v>
       </c>
       <c r="C261" s="5">
-        <v>0.42148404999994682</v>
+        <v>0.42089171999998598</v>
       </c>
       <c r="D261" s="5">
-        <v>1.8787838388620415</v>
+        <v>1.8761179322702048</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>271.32231561999998</v>
+        <v>271.32183457000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.61606040999998868</v>
+        <v>-0.61638217999995959</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.6849112912267992</v>
+        <v>-2.6862977457750237</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>271.94174400000003</v>
+        <v>271.94109656000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.61942838000004485</v>
+        <v>0.61926198999998405</v>
       </c>
       <c r="D263" s="5">
-        <v>2.7742608035056682</v>
+        <v>2.7735111850654581</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>272.71228294999997</v>
+        <v>272.71215238000002</v>
       </c>
       <c r="C264" s="5">
-        <v>0.77053894999994554</v>
+        <v>0.77105582000001505</v>
       </c>
       <c r="D264" s="5">
-        <v>3.4536569245678717</v>
+        <v>3.4560182072873147</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>272.85056211</v>
+        <v>272.85075978999998</v>
       </c>
       <c r="C265" s="5">
-        <v>0.1382791600000246</v>
+        <v>0.13860740999996324</v>
       </c>
       <c r="D265" s="5">
-        <v>0.61016148563939332</v>
+        <v>0.61161424486280147</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>272.64180901999998</v>
+        <v>272.64221304</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.20875309000001607</v>
+        <v>-0.20854674999998224</v>
       </c>
       <c r="D266" s="5">
-        <v>-0.9142450805309621</v>
+        <v>-0.91334454024958323</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>272.37714996</v>
+        <v>272.37765888000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.2646590599999854</v>
+        <v>-0.26455415999998877</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.1586658019958063</v>
+        <v>-1.1582072953711497</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>272.79537223</v>
+        <v>272.79534515</v>
       </c>
       <c r="C268" s="5">
-        <v>0.41822227000000112</v>
+        <v>0.41768626999999015</v>
       </c>
       <c r="D268" s="5">
-        <v>1.8581835926862134</v>
+        <v>1.8557784982137226</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>272.92528730999999</v>
+        <v>272.92558373999998</v>
       </c>
       <c r="C269" s="5">
-        <v>0.1299150799999893</v>
+        <v>0.13023858999997628</v>
       </c>
       <c r="D269" s="5">
-        <v>0.57298291954106517</v>
+        <v>0.57441354746530227</v>
       </c>
       <c r="E269" s="5">
-        <v>0.56751825942618073</v>
+        <v>0.56760160724609321</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>274.33548437000002</v>
+        <v>274.33537811999997</v>
       </c>
       <c r="C270" s="5">
-        <v>1.41019706000003</v>
+        <v>1.4097943799999939</v>
       </c>
       <c r="D270" s="5">
-        <v>6.3796397405481153</v>
+        <v>6.3777588539771335</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>274.83070518</v>
+        <v>274.83082932999997</v>
       </c>
       <c r="C271" s="5">
-        <v>0.49522080999997797</v>
+        <v>0.49545120999999881</v>
       </c>
       <c r="D271" s="5">
-        <v>2.1878348145524917</v>
+        <v>2.1888636862499089</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>275.58428235000002</v>
+        <v>275.58546166000002</v>
       </c>
       <c r="C272" s="5">
-        <v>0.75357717000002822</v>
+        <v>0.75463233000004948</v>
       </c>
       <c r="D272" s="5">
-        <v>3.340440077899931</v>
+        <v>3.3451866954361975</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>275.78874810000002</v>
+        <v>275.78801903999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.20446574999999712</v>
+        <v>0.20255737999997336</v>
       </c>
       <c r="D273" s="5">
-        <v>0.89396463669435544</v>
+        <v>0.88558330261854223</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>276.77190188999998</v>
+        <v>276.77096845</v>
       </c>
       <c r="C274" s="5">
-        <v>0.98315378999996028</v>
+        <v>0.98294941000000335</v>
       </c>
       <c r="D274" s="5">
-        <v>4.3627359516398956</v>
+        <v>4.3618229230941052</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>277.65745500000003</v>
+        <v>277.65604096999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.88555311000004622</v>
+        <v>0.88507251999999426</v>
       </c>
       <c r="D275" s="5">
-        <v>3.9077848003723714</v>
+        <v>3.9056400105146993</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>276.77031877000002</v>
+        <v>276.76905197999997</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.88713623000001007</v>
+        <v>-0.88698899000002029</v>
       </c>
       <c r="D276" s="5">
-        <v>-3.7674256319828237</v>
+        <v>-3.7668301365811119</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>277.31306208000001</v>
+        <v>277.31185993999998</v>
       </c>
       <c r="C277" s="5">
-        <v>0.54274330999999165</v>
+        <v>0.54280796000000464</v>
       </c>
       <c r="D277" s="5">
-        <v>2.3787325227796474</v>
+        <v>2.3790299404685022</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>277.71277156000002</v>
+        <v>277.71802629000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.39970948000001272</v>
+        <v>0.40616635000003498</v>
       </c>
       <c r="D278" s="5">
-        <v>1.7434164189006118</v>
+        <v>1.77181441633949</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>278.71292125000002</v>
+        <v>278.71175858999999</v>
       </c>
       <c r="C279" s="5">
-        <v>1.0001496900000006</v>
+        <v>0.99373229999997648</v>
       </c>
       <c r="D279" s="5">
-        <v>4.4082956852722344</v>
+        <v>4.3793667122716595</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>279.51692259999999</v>
+        <v>279.51528499</v>
       </c>
       <c r="C280" s="5">
-        <v>0.80400134999996453</v>
+        <v>0.80352640000000974</v>
       </c>
       <c r="D280" s="5">
-        <v>3.5170853536043767</v>
+        <v>3.5149895376341167</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>279.82454322000001</v>
+        <v>279.82836710999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.30762062000002288</v>
+        <v>0.31308211999999003</v>
       </c>
       <c r="D281" s="5">
-        <v>1.3286758727968806</v>
+        <v>1.3524186883992373</v>
       </c>
       <c r="E281" s="5">
-        <v>2.527891782399605</v>
+        <v>2.5291814990037187</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>279.23299527</v>
+        <v>279.23165369999998</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.59154795000000604</v>
+        <v>-0.59671341000000666</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.5075067325035283</v>
+        <v>-2.529112239328557</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>279.51983168999999</v>
+        <v>279.51973272999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.28683641999998599</v>
+        <v>0.28807903000000579</v>
       </c>
       <c r="D283" s="5">
-        <v>1.2396638414905681</v>
+        <v>1.2450707404960459</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>281.00500262000003</v>
+        <v>281.00709762000002</v>
       </c>
       <c r="C284" s="5">
-        <v>1.485170930000038</v>
+        <v>1.4873648900000376</v>
       </c>
       <c r="D284" s="5">
-        <v>6.5656172840038662</v>
+        <v>6.575604303155469</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>278.86996570000002</v>
+        <v>278.86963502999998</v>
       </c>
       <c r="C285" s="5">
-        <v>-2.1350369200000046</v>
+        <v>-2.137462590000041</v>
       </c>
       <c r="D285" s="5">
-        <v>-8.7459179864530672</v>
+        <v>-8.7553799301966269</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>279.29180062</v>
+        <v>279.29056663</v>
       </c>
       <c r="C286" s="5">
-        <v>0.42183491999998068</v>
+        <v>0.42093160000001717</v>
       </c>
       <c r="D286" s="5">
-        <v>1.8303678462817663</v>
+        <v>1.826417872199837</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>279.59412914000001</v>
+        <v>279.59151018</v>
       </c>
       <c r="C287" s="5">
-        <v>0.30232852000000321</v>
+        <v>0.3009435499999995</v>
       </c>
       <c r="D287" s="5">
-        <v>1.3067407898680772</v>
+        <v>1.3007248576192065</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>280.13553343000001</v>
+        <v>280.13224151999998</v>
       </c>
       <c r="C288" s="5">
-        <v>0.54140429000000267</v>
+        <v>0.54073133999997935</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3485802814695811</v>
+        <v>2.3456521483891546</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>280.80438765000002</v>
+        <v>280.80058806</v>
       </c>
       <c r="C289" s="5">
-        <v>0.66885422000001427</v>
+        <v>0.66834654000001592</v>
       </c>
       <c r="D289" s="5">
-        <v>2.9030567590466516</v>
+        <v>2.9008587964767907</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>281.52506338000001</v>
+        <v>281.53425768</v>
       </c>
       <c r="C290" s="5">
-        <v>0.7206757299999822</v>
+        <v>0.73366962000000058</v>
       </c>
       <c r="D290" s="5">
-        <v>3.1236093828388878</v>
+        <v>3.1807840291153466</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>280.75410873999999</v>
+        <v>280.75119480000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.77095464000001357</v>
+        <v>-0.78306287999998858</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.2371458992242474</v>
+        <v>-3.2871060570068056</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>281.46486076000002</v>
+        <v>281.46242301000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.71075202000002946</v>
+        <v>0.71122821000000158</v>
       </c>
       <c r="D292" s="5">
-        <v>3.080556049714267</v>
+        <v>3.0826812456291597</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>280.92741775000002</v>
+        <v>280.93578559999997</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.53744301000000405</v>
+        <v>-0.52663741000003483</v>
       </c>
       <c r="D293" s="5">
-        <v>-2.267428623905432</v>
+        <v>-2.2223278692342641</v>
       </c>
       <c r="E293" s="5">
-        <v>0.39413073539189547</v>
+        <v>0.39574918777431911</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>283.31698498999998</v>
+        <v>283.31511182999998</v>
       </c>
       <c r="C294" s="5">
-        <v>2.3895672399999626</v>
+        <v>2.3793262300000038</v>
       </c>
       <c r="D294" s="5">
-        <v>10.69851905534529</v>
+        <v>10.650179645042112</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>282.85523171</v>
+        <v>282.85475958000001</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.46175327999998217</v>
+        <v>-0.46035224999997126</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.9383372093857099</v>
+        <v>-1.9325211207251169</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>283.66886291999998</v>
+        <v>283.67414152999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.81363120999998273</v>
+        <v>0.81938194999997904</v>
       </c>
       <c r="D296" s="5">
-        <v>3.5069289270944326</v>
+        <v>3.5321181311605887</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>285.29634109</v>
+        <v>285.29633867000001</v>
       </c>
       <c r="C297" s="5">
-        <v>1.6274781700000176</v>
+        <v>1.6221971400000257</v>
       </c>
       <c r="D297" s="5">
-        <v>7.1061500537240807</v>
+        <v>7.0822252194731483</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>286.55513092000001</v>
+        <v>286.55401838</v>
       </c>
       <c r="C298" s="5">
-        <v>1.258789830000012</v>
+        <v>1.2576797099999908</v>
       </c>
       <c r="D298" s="5">
-        <v>5.4250575909683407</v>
+        <v>5.4201567184716692</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>286.2895034</v>
+        <v>286.28459462000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.26562752000000955</v>
+        <v>-0.26942375999999513</v>
       </c>
       <c r="D299" s="5">
-        <v>-1.1067082527179806</v>
+        <v>-1.1224475117775135</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>286.97554081999999</v>
+        <v>286.96972866999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.68603741999999102</v>
+        <v>0.68513404999998784</v>
       </c>
       <c r="D300" s="5">
-        <v>2.9137713396702125</v>
+        <v>2.9099344140571359</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>287.92154808999999</v>
+        <v>287.91064137000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.94600726999999551</v>
+        <v>0.94091270000001259</v>
       </c>
       <c r="D301" s="5">
-        <v>4.0282826456934817</v>
+        <v>4.0062789129624576</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>288.67639408999997</v>
+        <v>288.68848344999998</v>
       </c>
       <c r="C302" s="5">
-        <v>0.75484599999998636</v>
+        <v>0.77784207999997079</v>
       </c>
       <c r="D302" s="5">
-        <v>3.1918115459776741</v>
+        <v>3.2906249107052865</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>290.13978102999999</v>
+        <v>290.13535344000002</v>
       </c>
       <c r="C303" s="5">
-        <v>1.4633869400000208</v>
+        <v>1.4468699900000388</v>
       </c>
       <c r="D303" s="5">
-        <v>6.2556630505084643</v>
+        <v>6.1828331572348905</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>291.32838042999998</v>
+        <v>291.32684081999997</v>
       </c>
       <c r="C304" s="5">
-        <v>1.1885993999999869</v>
+        <v>1.1914873799999555</v>
       </c>
       <c r="D304" s="5">
-        <v>5.0282638526839118</v>
+        <v>5.040837126593356</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>292.83281591000002</v>
+        <v>292.84777832999998</v>
       </c>
       <c r="C305" s="5">
-        <v>1.5044354800000406</v>
+        <v>1.5209375100000102</v>
       </c>
       <c r="D305" s="5">
-        <v>6.375935120912124</v>
+        <v>6.4479278153677377</v>
       </c>
       <c r="E305" s="5">
-        <v>4.2378911447492618</v>
+        <v>4.2401122749667897</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>293.14651579000002</v>
+        <v>293.14570895000003</v>
       </c>
       <c r="C306" s="5">
-        <v>0.31369988000000149</v>
+        <v>0.29793062000004511</v>
       </c>
       <c r="D306" s="5">
-        <v>1.2931124191642551</v>
+        <v>1.2276822336983795</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>293.85952627</v>
+        <v>293.85978877000002</v>
       </c>
       <c r="C307" s="5">
-        <v>0.71301047999997991</v>
+        <v>0.71407981999999492</v>
       </c>
       <c r="D307" s="5">
-        <v>2.9580832997631923</v>
+        <v>2.9625875646484667</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>293.31772066000002</v>
+        <v>293.32604272999998</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.54180560999998306</v>
+        <v>-0.53374604000003956</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.1902096225507761</v>
+        <v>-2.1579522883921176</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>295.37248685999998</v>
+        <v>295.37292504999999</v>
       </c>
       <c r="C309" s="5">
-        <v>2.0547661999999605</v>
+        <v>2.0468823200000088</v>
       </c>
       <c r="D309" s="5">
-        <v>8.73787871052909</v>
+        <v>8.7027990689962476</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>295.66129691999998</v>
+        <v>295.66081957</v>
       </c>
       <c r="C310" s="5">
-        <v>0.28881006000000298</v>
+        <v>0.28789452000000892</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1796696448515442</v>
+        <v>1.1759082190584857</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>296.59071151000001</v>
+        <v>296.58441605000002</v>
       </c>
       <c r="C311" s="5">
-        <v>0.92941459000002169</v>
+        <v>0.92359648000001471</v>
       </c>
       <c r="D311" s="5">
-        <v>3.8381206253415678</v>
+        <v>3.8136860789786065</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>298.41211865000002</v>
+        <v>298.40704842999997</v>
       </c>
       <c r="C312" s="5">
-        <v>1.8214071400000194</v>
+        <v>1.8226323799999591</v>
       </c>
       <c r="D312" s="5">
-        <v>7.6234530700491909</v>
+        <v>7.6289232828770759</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>299.00404808000002</v>
+        <v>298.97217544</v>
       </c>
       <c r="C313" s="5">
-        <v>0.59192942999999332</v>
+        <v>0.56512701000002608</v>
       </c>
       <c r="D313" s="5">
-        <v>2.4064578022446659</v>
+        <v>2.2963961850134496</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>298.91439088999999</v>
+        <v>298.92790142000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-8.9657190000025366E-2</v>
+        <v>-4.4274019999988923E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-0.35923049138157914</v>
+        <v>-0.17756024575067419</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>300.4748452</v>
+        <v>300.47028016000002</v>
       </c>
       <c r="C315" s="5">
-        <v>1.5604543100000114</v>
+        <v>1.5423787400000037</v>
       </c>
       <c r="D315" s="5">
-        <v>6.447520904116022</v>
+        <v>6.370407811950729</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>300.81284535999998</v>
+        <v>300.80858538000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.33800015999997868</v>
+        <v>0.33830521999999519</v>
       </c>
       <c r="D316" s="5">
-        <v>1.3582468886635057</v>
+        <v>1.3595011499773157</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>300.51854195999999</v>
+        <v>300.55936369</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.29430339999998978</v>
+        <v>-0.24922169000001304</v>
       </c>
       <c r="D317" s="5">
-        <v>-1.1677356851644394</v>
+        <v>-0.98968919170008274</v>
       </c>
       <c r="E317" s="5">
-        <v>2.6246122812827455</v>
+        <v>2.6333084730832734</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>303.15255556</v>
+        <v>303.14945238000001</v>
       </c>
       <c r="C318" s="5">
-        <v>2.634013600000003</v>
+        <v>2.590088690000016</v>
       </c>
       <c r="D318" s="5">
-        <v>11.040018882094294</v>
+        <v>10.845560850701009</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>304.50393732999999</v>
+        <v>304.50313935999998</v>
       </c>
       <c r="C319" s="5">
-        <v>1.351381769999989</v>
+        <v>1.3536869799999636</v>
       </c>
       <c r="D319" s="5">
-        <v>5.4824350348910755</v>
+        <v>5.4920755438624624</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>304.56430017999998</v>
+        <v>304.57497920999998</v>
       </c>
       <c r="C320" s="5">
-        <v>6.0362849999989976E-2</v>
+        <v>7.183985000000348E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.23813960502723219</v>
+        <v>0.28347743903442968</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>306.14393640999998</v>
+        <v>306.14395543000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.5796362300000055</v>
+        <v>1.5689762200000246</v>
       </c>
       <c r="D321" s="5">
-        <v>6.4045002774202109</v>
+        <v>6.3598190567127455</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>305.77235313</v>
+        <v>305.77092548000002</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.37158327999998164</v>
+        <v>-0.37302994999998873</v>
       </c>
       <c r="D322" s="5">
-        <v>-1.4468203490244025</v>
+        <v>-1.4524154108319642</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>305.73110967000002</v>
+        <v>305.72229037</v>
       </c>
       <c r="C323" s="5">
-        <v>-4.1243459999975585E-2</v>
+        <v>-4.8635110000020632E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.16173945077349039</v>
+        <v>-0.19070192131009911</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>306.91995362</v>
+        <v>306.91467793999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.1888439499999777</v>
+        <v>1.192387569999994</v>
       </c>
       <c r="D324" s="5">
-        <v>4.7673346891059065</v>
+        <v>4.7819919325418514</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>307.73657851000002</v>
+        <v>307.68286552000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.81662489000001415</v>
+        <v>0.76818758000001708</v>
       </c>
       <c r="D325" s="5">
-        <v>3.2399923782669315</v>
+        <v>3.0452161884474638</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>308.88961516000001</v>
+        <v>308.90480744000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.15303664999999</v>
+        <v>1.2219419200000061</v>
       </c>
       <c r="D326" s="5">
-        <v>4.5900187049211061</v>
+        <v>4.8712072290275854</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>309.71383284000001</v>
+        <v>309.70950964000002</v>
       </c>
       <c r="C327" s="5">
-        <v>0.82421768000000384</v>
+        <v>0.80470220000000836</v>
       </c>
       <c r="D327" s="5">
-        <v>3.249401399310603</v>
+        <v>3.1711996544795396</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>310.68903982</v>
+        <v>310.68302627000003</v>
       </c>
       <c r="C328" s="5">
-        <v>0.97520697999999584</v>
+        <v>0.97351663000000599</v>
       </c>
       <c r="D328" s="5">
-        <v>3.8446103836930146</v>
+        <v>3.8378853030987869</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>311.85410192000001</v>
+        <v>311.92224248000002</v>
       </c>
       <c r="C329" s="5">
-        <v>1.1650621000000001</v>
+        <v>1.239216209999995</v>
       </c>
       <c r="D329" s="5">
-        <v>4.5938947677553577</v>
+        <v>4.8928320228661448</v>
       </c>
       <c r="E329" s="5">
-        <v>3.7720001854357532</v>
+        <v>3.7805772046149988</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>312.73071143999999</v>
+        <v>312.72711958999997</v>
       </c>
       <c r="C330" s="5">
-        <v>0.87660951999998815</v>
+        <v>0.80487710999994988</v>
       </c>
       <c r="D330" s="5">
-        <v>3.4257940672836273</v>
+        <v>3.1407781799433376</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>314.11417347000003</v>
+        <v>314.11355981999998</v>
       </c>
       <c r="C331" s="5">
-        <v>1.3834620300000324</v>
+        <v>1.3864402300000052</v>
       </c>
       <c r="D331" s="5">
-        <v>5.4396615032972662</v>
+        <v>5.4517226965322463</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>315.59756124</v>
+        <v>315.60781171999997</v>
       </c>
       <c r="C332" s="5">
-        <v>1.4833877699999789</v>
+        <v>1.4942518999999947</v>
       </c>
       <c r="D332" s="5">
-        <v>5.8164690734088698</v>
+        <v>5.8602006117232763</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>315.17056299000001</v>
+        <v>315.17030179</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.42699824999999691</v>
+        <v>-0.43750992999997607</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.6115526366065058</v>
+        <v>-1.6508700378102925</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>315.40538621000002</v>
+        <v>315.40122044999998</v>
       </c>
       <c r="C334" s="5">
-        <v>0.23482322000000977</v>
+        <v>0.23091865999998618</v>
       </c>
       <c r="D334" s="5">
-        <v>0.89775346956846303</v>
+        <v>0.8827664635072896</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>316.67883833000002</v>
+        <v>316.66588024999999</v>
       </c>
       <c r="C335" s="5">
-        <v>1.2734521200000017</v>
+        <v>1.264659800000004</v>
       </c>
       <c r="D335" s="5">
-        <v>4.9540619197397717</v>
+        <v>4.919166140180864</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>316.51632441999999</v>
+        <v>316.50913162000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.16251391000002968</v>
+        <v>-0.1567486299999814</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.61408333630990075</v>
+        <v>-0.59238180410248198</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>316.63473114999999</v>
+        <v>316.56444639</v>
       </c>
       <c r="C337" s="5">
-        <v>0.11840673000000379</v>
+        <v>5.5314769999995406E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.44983711167576601</v>
+        <v>0.20991989605030348</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>317.30557407999999</v>
+        <v>317.32074384999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.67084292999999207</v>
+        <v>0.75629745999998477</v>
       </c>
       <c r="D338" s="5">
-        <v>2.5722339453678966</v>
+        <v>2.9048671809373872</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>318.66622857999999</v>
+        <v>318.66537471999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.3606545000000096</v>
+        <v>1.3446308700000031</v>
       </c>
       <c r="D339" s="5">
-        <v>5.2688962946830564</v>
+        <v>5.2051398123089898</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>319.15259464000002</v>
+        <v>319.14627876999998</v>
       </c>
       <c r="C340" s="5">
-        <v>0.48636606000002303</v>
+        <v>0.48090404999999237</v>
       </c>
       <c r="D340" s="5">
-        <v>1.846959403428583</v>
+        <v>1.8260500748621178</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>319.60964058000002</v>
+        <v>319.70019180999998</v>
       </c>
       <c r="C341" s="5">
-        <v>0.45704594000000043</v>
+        <v>0.55391303999999764</v>
       </c>
       <c r="D341" s="5">
-        <v>1.7320731238252618</v>
+        <v>2.1027272705720579</v>
       </c>
       <c r="E341" s="5">
-        <v>2.486912505640082</v>
+        <v>2.4935539281071506</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>319.44449572000002</v>
+        <v>319.43918421000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.16514485999999806</v>
+        <v>-0.26100759999997081</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.61829052308464139</v>
+        <v>-0.97530922157114119</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>320.07715919999998</v>
+        <v>320.08196138</v>
       </c>
       <c r="C343" s="5">
-        <v>0.63266347999996242</v>
+        <v>0.64277716999998802</v>
       </c>
       <c r="D343" s="5">
-        <v>2.4026734125504268</v>
+        <v>2.4415494290611184</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>321.31542829</v>
+        <v>321.32296241</v>
       </c>
       <c r="C344" s="5">
-        <v>1.2382690900000171</v>
+        <v>1.2410010300000067</v>
       </c>
       <c r="D344" s="5">
-        <v>4.7424536684760987</v>
+        <v>4.7530680282706905</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>321.23191315999998</v>
+        <v>321.22781142000002</v>
       </c>
       <c r="C345" s="5">
-        <v>-8.3515130000023419E-2</v>
+        <v>-9.5150989999979174E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.31145412075076484</v>
+        <v>-0.35476894218459121</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>322.91960143</v>
+        <v>322.91171336999997</v>
       </c>
       <c r="C346" s="5">
-        <v>1.6876882700000237</v>
+        <v>1.6839019499999495</v>
       </c>
       <c r="D346" s="5">
-        <v>6.4899645310801501</v>
+        <v>6.4750670892161244</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>325.00565655999998</v>
+        <v>324.98522716000002</v>
       </c>
       <c r="C347" s="5">
-        <v>2.086055129999977</v>
+        <v>2.0735137900000495</v>
       </c>
       <c r="D347" s="5">
-        <v>8.0334246386039467</v>
+        <v>7.9836115987536704</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>325.68821086000003</v>
+        <v>325.67709968999998</v>
       </c>
       <c r="C348" s="5">
-        <v>0.68255430000004935</v>
+        <v>0.69187252999995508</v>
       </c>
       <c r="D348" s="5">
-        <v>2.5494709938959081</v>
+        <v>2.5848493031173758</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>326.94648376999999</v>
+        <v>326.87546223999999</v>
       </c>
       <c r="C349" s="5">
-        <v>1.2582729099999597</v>
+        <v>1.198362550000013</v>
       </c>
       <c r="D349" s="5">
-        <v>4.7359052798084278</v>
+        <v>4.5059897708221275</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>327.26315870000002</v>
+        <v>327.28002653999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.31667493000003333</v>
+        <v>0.4045643000000041</v>
       </c>
       <c r="D350" s="5">
-        <v>1.1685119042192271</v>
+        <v>1.4953571745181193</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>326.55141849</v>
+        <v>326.55461837000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.7117402100000163</v>
+        <v>-0.72540816999998015</v>
       </c>
       <c r="D351" s="5">
-        <v>-2.5787984982202028</v>
+        <v>-2.6275847620556458</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>328.65906007000001</v>
+        <v>328.65904260000002</v>
       </c>
       <c r="C352" s="5">
-        <v>2.1076415800000063</v>
+        <v>2.1044242300000064</v>
       </c>
       <c r="D352" s="5">
-        <v>8.0260288402192792</v>
+        <v>8.0132581761905399</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>329.95733246999998</v>
+        <v>330.04524427000001</v>
       </c>
       <c r="C353" s="5">
-        <v>1.2982723999999735</v>
+        <v>1.3862016699999913</v>
       </c>
       <c r="D353" s="5">
-        <v>4.8446080121245183</v>
+        <v>5.1803765728117845</v>
       </c>
       <c r="E353" s="5">
-        <v>3.2376031809371764</v>
+        <v>3.2358605734425616</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>331.20275943000001</v>
+        <v>331.19653794999999</v>
       </c>
       <c r="C354" s="5">
-        <v>1.2454269600000316</v>
+        <v>1.1512936799999807</v>
       </c>
       <c r="D354" s="5">
-        <v>4.6246337686608907</v>
+        <v>4.2671996724358729</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>331.72886934000002</v>
+        <v>331.74491838</v>
       </c>
       <c r="C355" s="5">
-        <v>0.5261099100000024</v>
+        <v>0.5483804300000088</v>
       </c>
       <c r="D355" s="5">
-        <v>1.9229215742200045</v>
+        <v>2.0051006922143566</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>333.00877250000002</v>
+        <v>333.01266070999998</v>
       </c>
       <c r="C356" s="5">
-        <v>1.2799031600000035</v>
+        <v>1.2677423299999759</v>
       </c>
       <c r="D356" s="5">
-        <v>4.7294614874659135</v>
+        <v>4.6833451556645977</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>335.0942129</v>
+        <v>335.08650362999998</v>
       </c>
       <c r="C357" s="5">
-        <v>2.0854403999999818</v>
+        <v>2.0738429200000041</v>
       </c>
       <c r="D357" s="5">
-        <v>7.7792207148617454</v>
+        <v>7.7343734511711171</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>336.07143735</v>
+        <v>336.06231592</v>
       </c>
       <c r="C358" s="5">
-        <v>0.97722444999999425</v>
+        <v>0.97581229000002168</v>
       </c>
       <c r="D358" s="5">
-        <v>3.556201025151684</v>
+        <v>3.5510624826060377</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>337.20735844000001</v>
+        <v>337.17457961000002</v>
       </c>
       <c r="C359" s="5">
-        <v>1.1359210900000107</v>
+        <v>1.1122636900000202</v>
       </c>
       <c r="D359" s="5">
-        <v>4.1322556894528351</v>
+        <v>4.0447342244296802</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>337.23908247000003</v>
+        <v>337.22844628000001</v>
       </c>
       <c r="C360" s="5">
-        <v>3.1724030000020775E-2</v>
+        <v>5.3866669999990791E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>0.11295287392643072</v>
+        <v>0.19187932806634667</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>338.42719396000001</v>
+        <v>338.36275667000001</v>
       </c>
       <c r="C361" s="5">
-        <v>1.188111489999983</v>
+        <v>1.134310389999996</v>
       </c>
       <c r="D361" s="5">
-        <v>4.3105530524634839</v>
+        <v>4.1118671440087962</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>338.55564638999999</v>
+        <v>338.57578791999998</v>
       </c>
       <c r="C362" s="5">
-        <v>0.12845242999998163</v>
+        <v>0.21303124999997181</v>
       </c>
       <c r="D362" s="5">
-        <v>0.45642049278462604</v>
+        <v>0.75813477930293249</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>338.42370560000001</v>
+        <v>338.42805898</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.13194078999998737</v>
+        <v>-0.14772893999997905</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.46665894148361087</v>
+        <v>-0.5223348247888282</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>338.81424821000002</v>
+        <v>338.81551281999998</v>
       </c>
       <c r="C364" s="5">
-        <v>0.39054261000001134</v>
+        <v>0.38745383999997784</v>
       </c>
       <c r="D364" s="5">
-        <v>1.3936291619294217</v>
+        <v>1.3825196694549735</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>338.00679656</v>
+        <v>338.09121155000003</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.80745165000001862</v>
+        <v>-0.72430126999995537</v>
       </c>
       <c r="D365" s="5">
-        <v>-2.8226144474080117</v>
+        <v>-2.53534655341352</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4395469649797441</v>
+        <v>2.4378376661043033</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>339.19115540000001</v>
+        <v>339.18724918999999</v>
       </c>
       <c r="C366" s="5">
-        <v>1.1843588400000158</v>
+        <v>1.0960376399999632</v>
       </c>
       <c r="D366" s="5">
-        <v>4.2867262678471407</v>
+        <v>3.9603260140751662</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>338.53455291</v>
+        <v>338.56085186000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.65660249000001158</v>
+        <v>-0.62639732999997477</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.2983735913541969</v>
+        <v>-2.1937401463215656</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>337.67071114999999</v>
+        <v>337.67128522000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.86384176000001389</v>
+        <v>-0.88956663999999819</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.0194405156986459</v>
+        <v>-3.1078250503754346</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>321.51163775999999</v>
+        <v>321.49961868000003</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.159073390000003</v>
+        <v>-16.17166653999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-44.481252132568692</v>
+        <v>-44.507284643060238</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>322.95488234999999</v>
+        <v>322.94195501000002</v>
       </c>
       <c r="C370" s="5">
-        <v>1.4432445900000062</v>
+        <v>1.4423363299999892</v>
       </c>
       <c r="D370" s="5">
-        <v>5.5217247948106563</v>
+        <v>5.5183751001115944</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>322.44383284999998</v>
+        <v>322.39157078</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.51104950000001281</v>
+        <v>-0.55038423000002012</v>
       </c>
       <c r="D371" s="5">
-        <v>-1.8824613212815144</v>
+        <v>-2.0260769309819793</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>321.79319677000001</v>
+        <v>321.78309677999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.65063607999996975</v>
+        <v>-0.60847400000000107</v>
       </c>
       <c r="D372" s="5">
-        <v>-2.3947003575480297</v>
+        <v>-2.2414876290099195</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>322.87361699000002</v>
+        <v>322.83032028000002</v>
       </c>
       <c r="C373" s="5">
-        <v>1.0804202200000077</v>
+        <v>1.0472235000000296</v>
       </c>
       <c r="D373" s="5">
-        <v>4.104237815983236</v>
+        <v>3.9759939182122395</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>323.40647159000002</v>
+        <v>323.43435106999999</v>
       </c>
       <c r="C374" s="5">
-        <v>0.53285460000000739</v>
+        <v>0.60403078999996751</v>
       </c>
       <c r="D374" s="5">
-        <v>1.9984958592643265</v>
+        <v>2.2685068369871608</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>325.06225762999998</v>
+        <v>325.05106482999997</v>
       </c>
       <c r="C375" s="5">
-        <v>1.6557860399999527</v>
+        <v>1.6167137599999819</v>
       </c>
       <c r="D375" s="5">
-        <v>6.3197858856265166</v>
+        <v>6.1659861243180458</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>325.38940781000002</v>
+        <v>325.40364556999998</v>
       </c>
       <c r="C376" s="5">
-        <v>0.32715018000004648</v>
+        <v>0.35258074000000761</v>
       </c>
       <c r="D376" s="5">
-        <v>1.214415310657202</v>
+        <v>1.309425502182604</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>326.21788903999999</v>
+        <v>326.28864764000002</v>
       </c>
       <c r="C377" s="5">
-        <v>0.82848122999996576</v>
+        <v>0.88500207000004139</v>
       </c>
       <c r="D377" s="5">
-        <v>3.0984980630745174</v>
+        <v>3.3129107080254183</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.4877723288346152</v>
+        <v>-3.4909407600068665</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>326.96050747999999</v>
+        <v>326.97183957999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.7426184400000011</v>
+        <v>0.68319193999997196</v>
       </c>
       <c r="D378" s="5">
-        <v>2.7662025206533603</v>
+        <v>2.5417302897397187</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>326.05049030999999</v>
+        <v>326.08778006</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.91001717000000326</v>
+        <v>-0.88405951999999388</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.2892600385991511</v>
+        <v>-3.1967179733302986</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>330.33600374000002</v>
+        <v>330.34149094999998</v>
       </c>
       <c r="C380" s="5">
-        <v>4.2855134300000373</v>
+        <v>4.2537108899999794</v>
       </c>
       <c r="D380" s="5">
-        <v>16.964113992552733</v>
+        <v>16.826994645464445</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>330.06932497999998</v>
+        <v>330.05251844999998</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.26667876000004753</v>
+        <v>-0.28897249999999985</v>
       </c>
       <c r="D381" s="5">
-        <v>-0.96446472871126732</v>
+        <v>-1.0446870558465271</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>329.84048505999999</v>
+        <v>329.80519641000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.22883991999998443</v>
+        <v>-0.24732203999997182</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.82880523962901576</v>
+        <v>-0.89551302415447065</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>329.51081263999998</v>
+        <v>329.42171723000001</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.32967242000000851</v>
+        <v>-0.38347917999999481</v>
       </c>
       <c r="D383" s="5">
-        <v>-1.1928171999772808</v>
+        <v>-1.3864048666965001</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>330.95403139000001</v>
+        <v>330.94468871999999</v>
       </c>
       <c r="C384" s="5">
-        <v>1.4432187500000282</v>
+        <v>1.5229714899999749</v>
       </c>
       <c r="D384" s="5">
-        <v>5.3843364643995306</v>
+        <v>5.6910628650658213</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>331.85185257000001</v>
+        <v>331.84289791999998</v>
       </c>
       <c r="C385" s="5">
-        <v>0.897821179999994</v>
+        <v>0.8982091999999966</v>
       </c>
       <c r="D385" s="5">
-        <v>3.3044071122319663</v>
+        <v>3.3059513168276711</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>331.67240321999998</v>
+        <v>331.69398245999997</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.17944935000002715</v>
+        <v>-0.14891546000001199</v>
       </c>
       <c r="D386" s="5">
-        <v>-0.64697522084439241</v>
+        <v>-0.53717635360701621</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>335.82776686</v>
+        <v>335.79793979999999</v>
       </c>
       <c r="C387" s="5">
-        <v>4.1553636400000187</v>
+        <v>4.1039573400000222</v>
       </c>
       <c r="D387" s="5">
-        <v>16.114690180966029</v>
+        <v>15.900474894635529</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>337.79440692999998</v>
+        <v>337.84308546</v>
       </c>
       <c r="C388" s="5">
-        <v>1.9666400699999826</v>
+        <v>2.0451456600000029</v>
       </c>
       <c r="D388" s="5">
-        <v>7.2581332921029862</v>
+        <v>7.5583396447905127</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>340.00797001000001</v>
+        <v>340.07031932000001</v>
       </c>
       <c r="C389" s="5">
-        <v>2.2135630800000285</v>
+        <v>2.2272338600000126</v>
       </c>
       <c r="D389" s="5">
-        <v>8.1532849271670713</v>
+        <v>8.204253511087888</v>
       </c>
       <c r="E389" s="5">
-        <v>4.2272608073645968</v>
+        <v>4.2237668333485967</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>340.14096845</v>
+        <v>340.18201657999998</v>
       </c>
       <c r="C390" s="5">
-        <v>0.13299843999999439</v>
+        <v>0.11169725999997127</v>
       </c>
       <c r="D390" s="5">
-        <v>0.47040642808642286</v>
+        <v>0.39485690506053661</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>342.70114647000003</v>
+        <v>342.76088774999999</v>
       </c>
       <c r="C391" s="5">
-        <v>2.5601780200000235</v>
+        <v>2.5788711700000135</v>
       </c>
       <c r="D391" s="5">
-        <v>9.4156289180088226</v>
+        <v>9.4860763601000144</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>344.28069479999999</v>
+        <v>344.29148651999998</v>
       </c>
       <c r="C392" s="5">
-        <v>1.579548329999966</v>
+        <v>1.5305987699999832</v>
       </c>
       <c r="D392" s="5">
-        <v>5.6733222149518037</v>
+        <v>5.4921874677937854</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>345.49948950999999</v>
+        <v>345.47529901000001</v>
       </c>
       <c r="C393" s="5">
-        <v>1.2187947099999974</v>
+        <v>1.1838124900000366</v>
       </c>
       <c r="D393" s="5">
-        <v>4.3318410924917838</v>
+        <v>4.2050127253690617</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>346.49583643</v>
+        <v>346.42956227000002</v>
       </c>
       <c r="C394" s="5">
-        <v>0.99634692000000769</v>
+        <v>0.95426326000000472</v>
       </c>
       <c r="D394" s="5">
-        <v>3.5159624908913445</v>
+        <v>3.3654320530194681</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>346.95202238000002</v>
+        <v>346.80165643999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.4561859500000196</v>
+        <v>0.37209416999996847</v>
       </c>
       <c r="D395" s="5">
-        <v>1.5913742504438888</v>
+        <v>1.2965412779388563</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>348.97264518999998</v>
+        <v>348.90309060999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.0206228099999635</v>
+        <v>2.1014341700000045</v>
       </c>
       <c r="D396" s="5">
-        <v>7.2169736924623473</v>
+        <v>7.518659223513624</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>350.53546251</v>
+        <v>350.57734420000003</v>
       </c>
       <c r="C397" s="5">
-        <v>1.5628173200000219</v>
+        <v>1.6742535900000348</v>
       </c>
       <c r="D397" s="5">
-        <v>5.5083674674172523</v>
+        <v>5.912778825913767</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>351.79522745000003</v>
+        <v>351.84152784999998</v>
       </c>
       <c r="C398" s="5">
-        <v>1.259764940000025</v>
+        <v>1.2641836499999499</v>
       </c>
       <c r="D398" s="5">
-        <v>4.3988688017527089</v>
+        <v>4.4140675691876075</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>351.77281626000001</v>
+        <v>351.73744894999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-2.2411190000013903E-2</v>
+        <v>-0.10407889999999043</v>
       </c>
       <c r="D399" s="5">
-        <v>-7.6419476500388939E-2</v>
+        <v>-0.35439728130771675</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>352.75305802999998</v>
+        <v>352.85202442000002</v>
       </c>
       <c r="C400" s="5">
-        <v>0.98024176999996371</v>
+        <v>1.1145754700000339</v>
       </c>
       <c r="D400" s="5">
-        <v>3.3956195584920357</v>
+        <v>3.8695016842725805</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>353.34474067000002</v>
+        <v>353.40732542000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.59168264000004456</v>
+        <v>0.55530099999998583</v>
       </c>
       <c r="D401" s="5">
-        <v>2.0314666480086618</v>
+        <v>1.9049326393317134</v>
       </c>
       <c r="E401" s="5">
-        <v>3.9224876580415957</v>
+        <v>3.9218377324632403</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>356.04484918999998</v>
+        <v>356.12145588999999</v>
       </c>
       <c r="C402" s="5">
-        <v>2.7001085199999579</v>
+        <v>2.7141304699999864</v>
       </c>
       <c r="D402" s="5">
-        <v>9.5652692028544983</v>
+        <v>9.6152842684131379</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>356.10553455000002</v>
+        <v>356.18519125</v>
       </c>
       <c r="C403" s="5">
-        <v>6.0685360000036326E-2</v>
+        <v>6.3735360000009678E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.20472347059763418</v>
+        <v>0.214976549031487</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>356.82253007999998</v>
+        <v>356.83624687999998</v>
       </c>
       <c r="C404" s="5">
-        <v>0.71699552999996286</v>
+        <v>0.65105562999997346</v>
       </c>
       <c r="D404" s="5">
-        <v>2.4430588927539798</v>
+        <v>2.2156144316686888</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>357.57429134</v>
+        <v>357.53381518999998</v>
       </c>
       <c r="C405" s="5">
-        <v>0.75176126000002341</v>
+        <v>0.6975683100000083</v>
       </c>
       <c r="D405" s="5">
-        <v>2.5576875052392589</v>
+        <v>2.3712305247222787</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>358.80816351999999</v>
+        <v>358.69700454000002</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2338721799999917</v>
+        <v>1.1631893500000388</v>
       </c>
       <c r="D406" s="5">
-        <v>4.2203065295062681</v>
+        <v>3.9746627682347935</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>361.45808364999999</v>
+        <v>361.24059754000001</v>
       </c>
       <c r="C407" s="5">
-        <v>2.6499201299999982</v>
+        <v>2.5435929999999871</v>
       </c>
       <c r="D407" s="5">
-        <v>9.2314039424101768</v>
+        <v>8.8492960703043124</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>361.54522878</v>
+        <v>361.39281381000001</v>
       </c>
       <c r="C408" s="5">
-        <v>8.714513000001034E-2</v>
+        <v>0.15221626999999671</v>
       </c>
       <c r="D408" s="5">
-        <v>0.28969592590162296</v>
+        <v>0.50681856115439849</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>362.76807289999999</v>
+        <v>362.85540129999998</v>
       </c>
       <c r="C409" s="5">
-        <v>1.2228441199999907</v>
+        <v>1.4625874899999758</v>
       </c>
       <c r="D409" s="5">
-        <v>4.1350859534931228</v>
+        <v>4.9660745830745423</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>364.13625167999999</v>
+        <v>364.24414217999998</v>
       </c>
       <c r="C410" s="5">
-        <v>1.3681787799999938</v>
+        <v>1.3887408800000003</v>
       </c>
       <c r="D410" s="5">
-        <v>4.6208666306777779</v>
+        <v>4.6906285670083259</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>363.78825631000001</v>
+        <v>363.75870250999998</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.34799536999997827</v>
+        <v>-0.48543967000000521</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.1407995155055417</v>
+        <v>-1.5876070692656841</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>364.81068673999999</v>
+        <v>364.95242727999999</v>
       </c>
       <c r="C412" s="5">
-        <v>1.0224304299999858</v>
+        <v>1.1937247700000171</v>
       </c>
       <c r="D412" s="5">
-        <v>3.4252363359589033</v>
+        <v>4.0098265677504852</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>366.33328590000002</v>
+        <v>366.41581996999997</v>
       </c>
       <c r="C413" s="5">
-        <v>1.522599160000027</v>
+        <v>1.4633926899999778</v>
       </c>
       <c r="D413" s="5">
-        <v>5.1249865431336916</v>
+        <v>4.9193314798535059</v>
       </c>
       <c r="E413" s="5">
-        <v>3.6758846913559795</v>
+        <v>3.6808785823950529</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>367.42079733999998</v>
+        <v>367.53132627999997</v>
       </c>
       <c r="C414" s="5">
-        <v>1.0875114399999575</v>
+        <v>1.1155063100000007</v>
       </c>
       <c r="D414" s="5">
-        <v>3.621111367088381</v>
+        <v>3.7150423848381964</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>368.59172216000002</v>
+        <v>368.6828185</v>
       </c>
       <c r="C415" s="5">
-        <v>1.1709248200000388</v>
+        <v>1.1514922200000228</v>
       </c>
       <c r="D415" s="5">
-        <v>3.8920001850901054</v>
+        <v>3.825120908398838</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>369.87706625999999</v>
+        <v>369.88376724</v>
       </c>
       <c r="C416" s="5">
-        <v>1.2853440999999748</v>
+        <v>1.2009487400000012</v>
       </c>
       <c r="D416" s="5">
-        <v>4.2658097341570889</v>
+        <v>3.9796807893368147</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>370.35522918999999</v>
+        <v>370.39436954000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.47816292999999632</v>
+        <v>0.51060230000001638</v>
       </c>
       <c r="D417" s="5">
-        <v>1.5623919286034571</v>
+        <v>1.6691629524246521</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>371.72146837000003</v>
+        <v>371.76577046</v>
       </c>
       <c r="C418" s="5">
-        <v>1.3662391800000364</v>
+        <v>1.371400919999985</v>
       </c>
       <c r="D418" s="5">
-        <v>4.5177269838382328</v>
+        <v>4.5346553255788846</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>372.81520038999997</v>
+        <v>372.63302297000001</v>
       </c>
       <c r="C419" s="5">
-        <v>1.0937320199999476</v>
+        <v>0.86725251000001435</v>
       </c>
       <c r="D419" s="5">
-        <v>3.588514321950953</v>
+        <v>2.835548796873244</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>373.87295303000002</v>
+        <v>373.40935881000001</v>
       </c>
       <c r="C420" s="5">
-        <v>1.0577526400000465</v>
+        <v>0.77633584000000155</v>
       </c>
       <c r="D420" s="5">
-        <v>3.4582782114131794</v>
+        <v>2.5289018504958349</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>373.77752261000001</v>
+        <v>374.31064603999999</v>
       </c>
       <c r="C421" s="5">
-        <v>-9.5430420000013783E-2</v>
+        <v>0.9012872299999799</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.30586827428605856</v>
+        <v>2.9351662075506768</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>374.86658390000002</v>
+        <v>375.37529218999998</v>
       </c>
       <c r="C422" s="5">
-        <v>1.0890612900000178</v>
+        <v>1.0646461499999873</v>
       </c>
       <c r="D422" s="5">
-        <v>3.5529721288573457</v>
+        <v>3.4670451754446718</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>377.07326885999998</v>
+        <v>377.26266205000002</v>
       </c>
       <c r="C423" s="5">
-        <v>2.2066849599999614</v>
+        <v>1.8873698600000353</v>
       </c>
       <c r="D423" s="5">
-        <v>7.2971552607243861</v>
+        <v>6.2032237292339421</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>378.06305534000001</v>
+        <v>378.01353105999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.98978648000002067</v>
+        <v>0.75086900999997397</v>
       </c>
       <c r="D424" s="5">
-        <v>3.1957773667798062</v>
+        <v>2.414688959998923</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>378.31587662999999</v>
+        <v>378.48029150999997</v>
       </c>
       <c r="C425" s="5">
-        <v>0.25282128999998577</v>
+        <v>0.46676044999998112</v>
       </c>
       <c r="D425" s="5">
-        <v>0.80543149555569737</v>
+        <v>1.4918304638024571</v>
       </c>
       <c r="E425" s="5">
-        <v>3.2709533070579111</v>
+        <v>3.2925629523822941</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>378.60746877999998</v>
+        <v>378.65850870999998</v>
       </c>
       <c r="C426" s="5">
-        <v>0.29159214999998539</v>
+        <v>0.17821720000000596</v>
       </c>
       <c r="D426" s="5">
-        <v>0.92884745373420508</v>
+        <v>0.56651660583280083</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>379.99203018999998</v>
+        <v>380.19174134000002</v>
       </c>
       <c r="C427" s="5">
-        <v>1.3845614100000034</v>
+        <v>1.5332326300000432</v>
       </c>
       <c r="D427" s="5">
-        <v>4.4777308151620732</v>
+        <v>4.9686236830508435</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>380.90690920999998</v>
+        <v>381.19568270000002</v>
       </c>
       <c r="C428" s="5">
-        <v>0.91487902000000076</v>
+        <v>1.0039413599999989</v>
       </c>
       <c r="D428" s="5">
-        <v>2.9277189461397457</v>
+        <v>3.215170658253319</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>381.88725699000003</v>
+        <v>382.08001697999998</v>
       </c>
       <c r="C429" s="5">
-        <v>0.98034778000004508</v>
+        <v>0.88433427999996184</v>
       </c>
       <c r="D429" s="5">
-        <v>3.1325600353975691</v>
+        <v>2.8196717828506523</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>382.47937767000002</v>
+        <v>382.72336044999997</v>
       </c>
       <c r="C430" s="5">
-        <v>0.59212067999999363</v>
+        <v>0.6433434699999907</v>
       </c>
       <c r="D430" s="5">
-        <v>1.8765633681131044</v>
+        <v>2.0393684699573589</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>381.87008268</v>
+        <v>382.36887086000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.60929499000002352</v>
+        <v>-0.35448958999995739</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.8949565999161755</v>
+        <v>-1.1058304596214708</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>381.71062691999998</v>
+        <v>383.24722673999997</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.15945576000001438</v>
+        <v>0.87835587999995823</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.49992938043841306</v>
+        <v>2.7916666703912352</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>380.72985390999997</v>
+        <v>382.84930330999998</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.98077301000000716</v>
+        <v>-0.39792342999999164</v>
       </c>
       <c r="D433" s="5">
-        <v>-3.0400965393265533</v>
+        <v>-1.2388626234283939</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>381.67473453999997</v>
+        <v>382.91729294999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.94488063000000011</v>
+        <v>6.7989640000007512E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>3.0191020864374085</v>
+        <v>0.2133144923331276</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>380.53829112</v>
+        <v>382.31321341</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.1364434199999778</v>
+        <v>-0.60407953999998654</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.5150855090963384</v>
+        <v>-1.876746645286842</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>379.51502534000002</v>
+        <v>381.75243060000003</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.0232657799999743</v>
+        <v>-0.56078280999997787</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.1794972615607264</v>
+        <v>-1.7460471628130469</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>378.65756590000001</v>
+        <v>382.14925866999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.85745944000001373</v>
+        <v>0.39682806999996956</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.677788358690858</v>
+        <v>1.2545450790468538</v>
       </c>
       <c r="E437" s="5">
-        <v>9.0318511885811859E-2</v>
+        <v>0.96939450806332594</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>384.61188346</v>
+      </c>
+      <c r="C438" s="5">
+        <v>2.4626247900000067</v>
+      </c>
+      <c r="D438" s="5">
+        <v>8.0130243155717373</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>