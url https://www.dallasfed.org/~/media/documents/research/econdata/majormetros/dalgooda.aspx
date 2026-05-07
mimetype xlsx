--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{70C5A3D7-7A0C-41EF-A0A4-D8513D5ACA5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{02948EE0-51E6-4358-9EF7-2B463EBC3162}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A92460E7-3BA9-4ACC-8F7A-9CD4F55FD223}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C49671E8-F7C2-4D88-AA13-B928E3C8A591}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BA63C36-F21A-4D27-A1EA-BEF054D21772}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AFE7E4D5-D8C8-496F-849F-E00C3E4409B2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-1.7460471628130469</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>382.14925866999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.39682806999996956</v>
       </c>
       <c r="D437" s="5">
         <v>1.2545450790468538</v>
       </c>
       <c r="E437" s="5">
         <v>0.96939450806332594</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>384.61188346</v>
+        <v>384.03247429999999</v>
       </c>
       <c r="C438" s="5">
-        <v>2.4626247900000067</v>
+        <v>1.8832156299999951</v>
       </c>
       <c r="D438" s="5">
-        <v>8.0130243155717373</v>
+        <v>6.076491784295257</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>383.48088184</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.55159245999999484</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.7100298081815457</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>384.89792878999998</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.4170469499999854</v>
+      </c>
+      <c r="D440" s="5">
+        <v>4.5255063975695231</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>