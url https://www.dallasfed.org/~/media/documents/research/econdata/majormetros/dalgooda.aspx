--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{02948EE0-51E6-4358-9EF7-2B463EBC3162}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D1BA70C4-051F-45F6-B0AE-2C5CE049D352}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C49671E8-F7C2-4D88-AA13-B928E3C8A591}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{40E34A05-2E5C-4592-B120-B3F0EBF1C5D9}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AFE7E4D5-D8C8-496F-849F-E00C3E4409B2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3758406B-0FF3-44A4-8AE8-BE5A00F7A0B3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>289.35562754</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>289.02309468999999</v>
       </c>
       <c r="C7" s="5">
         <v>-0.33253285000000687</v>
       </c>
       <c r="D7" s="5">
         <v>-1.3703789039743675</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>288.32167118000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.70142350999998371</v>
       </c>
       <c r="D8" s="5">
         <v>-2.8736929554296076</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>287.26116503999998</v>
       </c>
       <c r="C9" s="5">
         <v>-1.0605061400000295</v>
       </c>
       <c r="D9" s="5">
         <v>-4.3256388245044075</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>287.36155587000002</v>
       </c>
       <c r="C10" s="5">
         <v>0.10039083000003757</v>
       </c>
       <c r="D10" s="5">
         <v>0.42017799879960904</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>287.83395668000003</v>
       </c>
       <c r="C11" s="5">
         <v>0.47240081000001055</v>
       </c>
       <c r="D11" s="5">
         <v>1.9906443797869766</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>287.33722594</v>
       </c>
       <c r="C12" s="5">
         <v>-0.49673074000003226</v>
       </c>
       <c r="D12" s="5">
         <v>-2.0513617021249764</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>288.56410670000002</v>
       </c>
       <c r="C13" s="5">
         <v>1.2268807600000287</v>
       </c>
       <c r="D13" s="5">
         <v>5.2458511978189515</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>288.40220872999998</v>
       </c>
       <c r="C14" s="5">
         <v>-0.16189797000004091</v>
       </c>
       <c r="D14" s="5">
         <v>-0.67118254072362493</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>287.96985876999997</v>
       </c>
       <c r="C15" s="5">
         <v>-0.43234996000001047</v>
       </c>
       <c r="D15" s="5">
         <v>-1.7841870931632586</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>287.93465806</v>
       </c>
       <c r="C16" s="5">
         <v>-3.5200709999969604E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-0.14658639957716435</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>286.96999892999997</v>
       </c>
       <c r="C17" s="5">
         <v>-0.96465913000002956</v>
       </c>
       <c r="D17" s="5">
         <v>-3.9470657926627739</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>284.01219881999998</v>
       </c>
       <c r="C18" s="5">
         <v>-2.9578001099999938</v>
       </c>
       <c r="D18" s="5">
         <v>-11.690794692594375</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>284.38134975999998</v>
       </c>
       <c r="C19" s="5">
         <v>0.36915093999999726</v>
       </c>
       <c r="D19" s="5">
         <v>1.5709242364601472</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>282.76009377000003</v>
       </c>
       <c r="C20" s="5">
         <v>-1.6212559899999519</v>
       </c>
       <c r="D20" s="5">
         <v>-6.6307070673342183</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>278.66949978999997</v>
       </c>
       <c r="C21" s="5">
         <v>-4.090593980000051</v>
       </c>
       <c r="D21" s="5">
         <v>-16.043204791054688</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>277.82375221000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.84574757999996564</v>
       </c>
       <c r="D22" s="5">
         <v>-3.5817569994596066</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>276.57934797000001</v>
       </c>
       <c r="C23" s="5">
         <v>-1.2444042399999944</v>
       </c>
       <c r="D23" s="5">
         <v>-5.2444816584759968</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>276.50685959999998</v>
       </c>
       <c r="C24" s="5">
         <v>-7.24883700000305E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-0.3140536873337707</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>275.96007424999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.54678534999999329</v>
       </c>
       <c r="D25" s="5">
         <v>-2.3473304553055963</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>275.37006434</v>
       </c>
       <c r="C26" s="5">
         <v>-0.59000990999999203</v>
       </c>
       <c r="D26" s="5">
         <v>-2.5356759654842409</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>272.93691813999999</v>
       </c>
       <c r="C27" s="5">
         <v>-2.4331462000000101</v>
       </c>
       <c r="D27" s="5">
         <v>-10.102691679705011</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>273.73726459</v>
       </c>
       <c r="C28" s="5">
         <v>0.80034645000000637</v>
       </c>
       <c r="D28" s="5">
         <v>3.576129103885517</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>273.15500398</v>
       </c>
       <c r="C29" s="5">
         <v>-0.58226060999999163</v>
       </c>
       <c r="D29" s="5">
         <v>-2.5228432882632656</v>
       </c>
       <c r="E29" s="5">
         <v>-4.8140903235567301</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>273.42747968999998</v>
       </c>
       <c r="C30" s="5">
         <v>0.27247570999998061</v>
       </c>
       <c r="D30" s="5">
         <v>1.2036048866080229</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>272.91386598000003</v>
       </c>
       <c r="C31" s="5">
         <v>-0.5136137099999587</v>
       </c>
       <c r="D31" s="5">
         <v>-2.2309702241065765</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>273.37459812999998</v>
       </c>
       <c r="C32" s="5">
         <v>0.46073214999995571</v>
       </c>
       <c r="D32" s="5">
         <v>2.0447517289913009</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>275.25688887000001</v>
       </c>
       <c r="C33" s="5">
         <v>1.8822907400000304</v>
       </c>
       <c r="D33" s="5">
         <v>8.5826586819258246</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>275.81788817</v>
       </c>
       <c r="C34" s="5">
         <v>0.56099929999999176</v>
       </c>
       <c r="D34" s="5">
         <v>2.4733146589203558</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>274.21022862000001</v>
       </c>
       <c r="C35" s="5">
         <v>-1.6076595499999939</v>
       </c>
       <c r="D35" s="5">
         <v>-6.774512474883676</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>274.88930692999998</v>
       </c>
       <c r="C36" s="5">
         <v>0.67907830999996577</v>
       </c>
       <c r="D36" s="5">
         <v>3.012599226222501</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>274.31037063999997</v>
       </c>
       <c r="C37" s="5">
         <v>-0.57893629000000146</v>
       </c>
       <c r="D37" s="5">
         <v>-2.4982147535014154</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>274.34245367</v>
       </c>
       <c r="C38" s="5">
         <v>3.2083030000023882E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.14044095880785257</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>274.79323961</v>
       </c>
       <c r="C39" s="5">
         <v>0.45078594000000294</v>
       </c>
       <c r="D39" s="5">
         <v>1.9896981907837175</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>274.79738254</v>
       </c>
       <c r="C40" s="5">
         <v>4.1429300000004332E-3</v>
       </c>
       <c r="D40" s="5">
         <v>1.8093342727687478E-2</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>275.54007523000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.74269269000001259</v>
       </c>
       <c r="D41" s="5">
         <v>3.2918773774701648</v>
       </c>
       <c r="E41" s="5">
         <v>0.87315671148189278</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>278.10071369000002</v>
       </c>
       <c r="C42" s="5">
         <v>2.5606384600000069</v>
       </c>
       <c r="D42" s="5">
         <v>11.739820406532697</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>278.95233906999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.85162537999997312</v>
       </c>
       <c r="D43" s="5">
         <v>3.7372779822463897</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>279.86639144999998</v>
       </c>
       <c r="C44" s="5">
         <v>0.9140523799999869</v>
       </c>
       <c r="D44" s="5">
         <v>4.0037236089530914</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>279.48694290999998</v>
       </c>
       <c r="C45" s="5">
         <v>-0.3794485399999985</v>
       </c>
       <c r="D45" s="5">
         <v>-1.6149066050344274</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>280.07294487000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.5860019600000328</v>
       </c>
       <c r="D46" s="5">
         <v>2.5452657499611897</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>280.74931537999998</v>
       </c>
       <c r="C47" s="5">
         <v>0.67637050999996973</v>
       </c>
       <c r="D47" s="5">
         <v>2.9367793743019899</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>282.29783662</v>
       </c>
       <c r="C48" s="5">
         <v>1.5485212400000137</v>
       </c>
       <c r="D48" s="5">
         <v>6.8233341214308574</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>282.42105765000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.12322103000002471</v>
       </c>
       <c r="D49" s="5">
         <v>0.5250509056185404</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>283.04794760999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.62688995999997132</v>
       </c>
       <c r="D50" s="5">
         <v>2.6964001923365233</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>285.25201907000002</v>
       </c>
       <c r="C51" s="5">
         <v>2.2040714600000229</v>
       </c>
       <c r="D51" s="5">
         <v>9.7550731894395106</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>286.14565146000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.89363238999999339</v>
       </c>
       <c r="D52" s="5">
         <v>3.8247941355171955</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>287.14816953000002</v>
       </c>
       <c r="C53" s="5">
         <v>1.0025180700000078</v>
       </c>
       <c r="D53" s="5">
         <v>4.2861949119799458</v>
       </c>
       <c r="E53" s="5">
         <v>4.2128515390403631</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>286.66021045999997</v>
       </c>
       <c r="C54" s="5">
         <v>-0.4879590700000449</v>
       </c>
       <c r="D54" s="5">
         <v>-2.0202428191585131</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>286.38782516999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.27238528999998834</v>
       </c>
       <c r="D55" s="5">
         <v>-1.1343029657832404</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>287.0592552</v>
       </c>
       <c r="C56" s="5">
         <v>0.67143003000001045</v>
       </c>
       <c r="D56" s="5">
         <v>2.8499363352072926</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>288.16508515999999</v>
       </c>
       <c r="C57" s="5">
         <v>1.1058299599999941</v>
       </c>
       <c r="D57" s="5">
         <v>4.7219374369509959</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>288.80861014999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.64352499000000307</v>
       </c>
       <c r="D58" s="5">
         <v>2.7129791347957344</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>289.90149831000002</v>
       </c>
       <c r="C59" s="5">
         <v>1.0928881600000295</v>
       </c>
       <c r="D59" s="5">
         <v>4.6366629072563059</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>289.07182090999999</v>
       </c>
       <c r="C60" s="5">
         <v>-0.82967740000003687</v>
       </c>
       <c r="D60" s="5">
         <v>-3.3807685669460463</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>291.36598664000002</v>
       </c>
       <c r="C61" s="5">
         <v>2.2941657300000315</v>
       </c>
       <c r="D61" s="5">
         <v>9.9504788290740933</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>292.44218295000002</v>
       </c>
       <c r="C62" s="5">
         <v>1.0761963100000003</v>
       </c>
       <c r="D62" s="5">
         <v>4.5235091569648889</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>291.04641084999997</v>
       </c>
       <c r="C63" s="5">
         <v>-1.3957721000000447</v>
       </c>
       <c r="D63" s="5">
         <v>-5.5793966782015421</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>292.72868102000001</v>
       </c>
       <c r="C64" s="5">
         <v>1.682270170000038</v>
       </c>
       <c r="D64" s="5">
         <v>7.1608956863826512</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>294.16553672999999</v>
       </c>
       <c r="C65" s="5">
         <v>1.4368557099999748</v>
       </c>
       <c r="D65" s="5">
         <v>6.0518339205289262</v>
       </c>
       <c r="E65" s="5">
         <v>2.4438140112423179</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>297.27074632</v>
       </c>
       <c r="C66" s="5">
         <v>3.1052095900000154</v>
       </c>
       <c r="D66" s="5">
         <v>13.429126518833456</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>298.00387510000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.73312878000001547</v>
       </c>
       <c r="D67" s="5">
         <v>2.9999125859514475</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>298.35120569999998</v>
       </c>
       <c r="C68" s="5">
         <v>0.34733059999996385</v>
       </c>
       <c r="D68" s="5">
         <v>1.4076291895545934</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>299.76945146000003</v>
       </c>
       <c r="C69" s="5">
         <v>1.4182457600000475</v>
       </c>
       <c r="D69" s="5">
         <v>5.8558616183687073</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>299.46348459000001</v>
       </c>
       <c r="C70" s="5">
         <v>-0.30596687000002021</v>
       </c>
       <c r="D70" s="5">
         <v>-1.2179563617499278</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>300.38224001999998</v>
       </c>
       <c r="C71" s="5">
         <v>0.91875542999997606</v>
       </c>
       <c r="D71" s="5">
         <v>3.7443690880188507</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>298.08289231999998</v>
       </c>
       <c r="C72" s="5">
         <v>-2.2993476999999984</v>
       </c>
       <c r="D72" s="5">
         <v>-8.8086595632253744</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>300.23112904999999</v>
       </c>
       <c r="C73" s="5">
         <v>2.1482367300000078</v>
       </c>
       <c r="D73" s="5">
         <v>8.9993767842527319</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>302.21502577000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.9838967200000184</v>
       </c>
       <c r="D74" s="5">
         <v>8.2241052959214578</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>303.84500906</v>
       </c>
       <c r="C75" s="5">
         <v>1.6299832899999842</v>
       </c>
       <c r="D75" s="5">
         <v>6.6676302565875423</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>305.50554417000001</v>
       </c>
       <c r="C76" s="5">
         <v>1.6605351100000121</v>
       </c>
       <c r="D76" s="5">
         <v>6.7588452662140197</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>307.10332077999999</v>
       </c>
       <c r="C77" s="5">
         <v>1.5977766099999826</v>
       </c>
       <c r="D77" s="5">
         <v>6.4596413875593672</v>
       </c>
       <c r="E77" s="5">
         <v>4.3981304519281395</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>306.00416768999997</v>
       </c>
       <c r="C78" s="5">
         <v>-1.0991530900000157</v>
       </c>
       <c r="D78" s="5">
         <v>-4.2113733443901458</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>307.78400776000001</v>
       </c>
       <c r="C79" s="5">
         <v>1.7798400700000343</v>
       </c>
       <c r="D79" s="5">
         <v>7.2073367756933182</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>308.42884378000002</v>
       </c>
       <c r="C80" s="5">
         <v>0.64483602000001383</v>
       </c>
       <c r="D80" s="5">
         <v>2.5432846112602103</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>309.41755855000002</v>
       </c>
       <c r="C81" s="5">
         <v>0.98871477000000141</v>
       </c>
       <c r="D81" s="5">
         <v>3.915332225186785</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>311.00348343000002</v>
       </c>
       <c r="C82" s="5">
         <v>1.5859248799999932</v>
       </c>
       <c r="D82" s="5">
         <v>6.3270049785695726</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>311.56785343000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.56436999999999671</v>
       </c>
       <c r="D83" s="5">
         <v>2.1994751359900144</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>311.46265433999997</v>
       </c>
       <c r="C84" s="5">
         <v>-0.10519909000004191</v>
       </c>
       <c r="D84" s="5">
         <v>-0.40442150607590266</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>311.84602683000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.38337249000005613</v>
       </c>
       <c r="D85" s="5">
         <v>1.4870939884530143</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>312.10396630999998</v>
       </c>
       <c r="C86" s="5">
         <v>0.25793947999994771</v>
       </c>
       <c r="D86" s="5">
         <v>0.9970926606331032</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>314.93318054000002</v>
       </c>
       <c r="C87" s="5">
         <v>2.8292142300000478</v>
       </c>
       <c r="D87" s="5">
         <v>11.437042121588071</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>317.19320126999997</v>
       </c>
       <c r="C88" s="5">
         <v>2.2600207299999511</v>
       </c>
       <c r="D88" s="5">
         <v>8.9595774985976817</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>318.44588092999999</v>
       </c>
       <c r="C89" s="5">
         <v>1.2526796600000125</v>
       </c>
       <c r="D89" s="5">
         <v>4.8434220238945391</v>
       </c>
       <c r="E89" s="5">
         <v>3.6934019864036216</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>319.96573139999998</v>
       </c>
       <c r="C90" s="5">
         <v>1.5198504699999944</v>
       </c>
       <c r="D90" s="5">
         <v>5.8800119637240522</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>321.25064831999998</v>
       </c>
       <c r="C91" s="5">
         <v>1.2849169200000006</v>
       </c>
       <c r="D91" s="5">
         <v>4.9268278562578649</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>323.62741989</v>
       </c>
       <c r="C92" s="5">
         <v>2.3767715700000167</v>
       </c>
       <c r="D92" s="5">
         <v>9.2485236116904623</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>324.50907289000003</v>
       </c>
       <c r="C93" s="5">
         <v>0.88165300000002844</v>
       </c>
       <c r="D93" s="5">
         <v>3.3185717202322884</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>326.81908188</v>
       </c>
       <c r="C94" s="5">
         <v>2.3100089899999716</v>
       </c>
       <c r="D94" s="5">
         <v>8.8846710321145217</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>326.52979964000002</v>
       </c>
       <c r="C95" s="5">
         <v>-0.28928223999997726</v>
       </c>
       <c r="D95" s="5">
         <v>-1.057018115775743</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>329.62463594000002</v>
       </c>
       <c r="C96" s="5">
         <v>3.0948362999999972</v>
       </c>
       <c r="D96" s="5">
         <v>11.98557791498156</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>331.38352735000001</v>
       </c>
       <c r="C97" s="5">
         <v>1.7588914099999897</v>
       </c>
       <c r="D97" s="5">
         <v>6.5945594793697548</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>332.26989283</v>
       </c>
       <c r="C98" s="5">
         <v>0.88636547999999493</v>
       </c>
       <c r="D98" s="5">
         <v>3.257332100574728</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>333.20505708000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.93516425000001391</v>
       </c>
       <c r="D99" s="5">
         <v>3.4301400357517275</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>333.59210178000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.38704469999998992</v>
       </c>
       <c r="D100" s="5">
         <v>1.4028370888397701</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>335.01448964999997</v>
       </c>
       <c r="C101" s="5">
         <v>1.4223878699999659</v>
       </c>
       <c r="D101" s="5">
         <v>5.2383371066828666</v>
       </c>
       <c r="E101" s="5">
         <v>5.2029590307817619</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>335.69509694999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.68060730000001968</v>
       </c>
       <c r="D102" s="5">
         <v>2.4653163465648831</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>336.71824923000003</v>
       </c>
       <c r="C103" s="5">
         <v>1.0231522800000334</v>
       </c>
       <c r="D103" s="5">
         <v>3.7193718494991979</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>337.22550094000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.50725170999999136</v>
       </c>
       <c r="D104" s="5">
         <v>1.8228025228473665</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>341.41456833000001</v>
       </c>
       <c r="C105" s="5">
         <v>4.1890673899999911</v>
       </c>
       <c r="D105" s="5">
         <v>15.9684047596919</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>342.61623545999998</v>
       </c>
       <c r="C106" s="5">
         <v>1.2016671299999757</v>
       </c>
       <c r="D106" s="5">
         <v>4.3063340759245339</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>342.69455274000001</v>
       </c>
       <c r="C107" s="5">
         <v>7.8317280000021583E-2</v>
       </c>
       <c r="D107" s="5">
         <v>0.27464834145738415</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>344.75723629999999</v>
       </c>
       <c r="C108" s="5">
         <v>2.0626835599999822</v>
       </c>
       <c r="D108" s="5">
         <v>7.4667889473162274</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>345.91716334</v>
       </c>
       <c r="C109" s="5">
         <v>1.1599270400000137</v>
       </c>
       <c r="D109" s="5">
         <v>4.1129239843140208</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>346.7062578</v>
       </c>
       <c r="C110" s="5">
         <v>0.78909446000000116</v>
       </c>
       <c r="D110" s="5">
         <v>2.7720061961338249</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>347.15190819999998</v>
       </c>
       <c r="C111" s="5">
         <v>0.4456503999999768</v>
       </c>
       <c r="D111" s="5">
         <v>1.5534112862362504</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>347.43401442999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.28210623000001078</v>
       </c>
       <c r="D112" s="5">
         <v>0.97952686297573255</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>348.62793475000001</v>
       </c>
       <c r="C113" s="5">
         <v>1.1939203200000179</v>
       </c>
       <c r="D113" s="5">
         <v>4.2025111634064194</v>
       </c>
       <c r="E113" s="5">
         <v>4.0635391962366763</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>346.74483240000001</v>
       </c>
       <c r="C114" s="5">
         <v>-1.8831023500000015</v>
       </c>
       <c r="D114" s="5">
         <v>-6.292625287462239</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>348.13691693999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.3920845399999848</v>
       </c>
       <c r="D115" s="5">
         <v>4.9254832643172985</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>348.99117137000002</v>
       </c>
       <c r="C116" s="5">
         <v>0.85425443000002588</v>
       </c>
       <c r="D116" s="5">
         <v>2.9846123908697342</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>348.92725526999999</v>
       </c>
       <c r="C117" s="5">
         <v>-6.3916100000028564E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-0.21955314134960435</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>347.67607578000002</v>
       </c>
       <c r="C118" s="5">
         <v>-1.25117948999997</v>
       </c>
       <c r="D118" s="5">
         <v>-4.2190908828882208</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>347.86631168000002</v>
       </c>
       <c r="C119" s="5">
         <v>0.19023590000000468</v>
       </c>
       <c r="D119" s="5">
         <v>0.65857660706298837</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>347.98883764999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.12252596999996967</v>
       </c>
       <c r="D120" s="5">
         <v>0.42348547453263663</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>348.03267025000002</v>
       </c>
       <c r="C121" s="5">
         <v>4.3832600000030197E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.15125650356038189</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>349.20284523999999</v>
       </c>
       <c r="C122" s="5">
         <v>1.1701749899999641</v>
       </c>
       <c r="D122" s="5">
         <v>4.1101614224556604</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>350.68866373999998</v>
       </c>
       <c r="C123" s="5">
         <v>1.4858184999999935</v>
       </c>
       <c r="D123" s="5">
         <v>5.2270617018985055</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>352.00788304000002</v>
       </c>
       <c r="C124" s="5">
         <v>1.3192193000000429</v>
       </c>
       <c r="D124" s="5">
         <v>4.6087339437682395</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>352.80506445999998</v>
       </c>
       <c r="C125" s="5">
         <v>0.79718141999995851</v>
       </c>
       <c r="D125" s="5">
         <v>2.7517095012356885</v>
       </c>
       <c r="E125" s="5">
         <v>1.1981626523977162</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>354.98406914999998</v>
       </c>
       <c r="C126" s="5">
         <v>2.1790046899999993</v>
       </c>
       <c r="D126" s="5">
         <v>7.6684923373773417</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>356.1357256</v>
       </c>
       <c r="C127" s="5">
         <v>1.1516564500000186</v>
       </c>
       <c r="D127" s="5">
         <v>3.9633206136446386</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>357.31825677</v>
       </c>
       <c r="C128" s="5">
         <v>1.1825311700000043</v>
       </c>
       <c r="D128" s="5">
         <v>4.0581200630651848</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>358.29070138999998</v>
       </c>
       <c r="C129" s="5">
         <v>0.97244461999997611</v>
       </c>
       <c r="D129" s="5">
         <v>3.3151398173743907</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>358.46414334999997</v>
       </c>
       <c r="C130" s="5">
         <v>0.17344195999999101</v>
       </c>
       <c r="D130" s="5">
         <v>0.58244711014103778</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>360.45644828000002</v>
       </c>
       <c r="C131" s="5">
         <v>1.9923049300000457</v>
       </c>
       <c r="D131" s="5">
         <v>6.8771699571056333</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>359.36244010000001</v>
       </c>
       <c r="C132" s="5">
         <v>-1.094008180000003</v>
       </c>
       <c r="D132" s="5">
         <v>-3.5818903681728242</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>359.12814348000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.23429662000000917</v>
       </c>
       <c r="D133" s="5">
         <v>-0.77957490397785323</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>360.52650385999999</v>
       </c>
       <c r="C134" s="5">
         <v>1.3983603799999855</v>
       </c>
       <c r="D134" s="5">
         <v>4.773892745532704</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>361.80038188999998</v>
       </c>
       <c r="C135" s="5">
         <v>1.2738780299999917</v>
       </c>
       <c r="D135" s="5">
         <v>4.3234368508843879</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>361.33803172</v>
       </c>
       <c r="C136" s="5">
         <v>-0.46235016999997924</v>
       </c>
       <c r="D136" s="5">
         <v>-1.5227656543663426</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>361.23941545999998</v>
       </c>
       <c r="C137" s="5">
         <v>-9.8616260000028433E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-0.32701246098730818</v>
       </c>
       <c r="E137" s="5">
         <v>2.390654740999687</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>364.39616995</v>
       </c>
       <c r="C138" s="5">
         <v>3.1567544900000257</v>
       </c>
       <c r="D138" s="5">
         <v>11.005391519320007</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>363.42637156000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.96979838999999401</v>
       </c>
       <c r="D139" s="5">
         <v>-3.1473262814355252</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>362.13894995999999</v>
       </c>
       <c r="C140" s="5">
         <v>-1.287421600000016</v>
       </c>
       <c r="D140" s="5">
         <v>-4.1690930293640012</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>359.30167445000001</v>
       </c>
       <c r="C141" s="5">
         <v>-2.8372755099999836</v>
       </c>
       <c r="D141" s="5">
         <v>-9.0069886813144535</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>357.11613344</v>
       </c>
       <c r="C142" s="5">
         <v>-2.1855410100000086</v>
       </c>
       <c r="D142" s="5">
         <v>-7.059981329519049</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>355.16025502000002</v>
       </c>
       <c r="C143" s="5">
         <v>-1.9558784199999764</v>
       </c>
       <c r="D143" s="5">
         <v>-6.3778391324700863</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>349.18394439999997</v>
       </c>
       <c r="C144" s="5">
         <v>-5.9763106200000493</v>
       </c>
       <c r="D144" s="5">
         <v>-18.424660883798126</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>347.79074261</v>
       </c>
       <c r="C145" s="5">
         <v>-1.3932017899999778</v>
       </c>
       <c r="D145" s="5">
         <v>-4.684173726523289</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>344.66187937000001</v>
       </c>
       <c r="C146" s="5">
         <v>-3.1288632399999869</v>
       </c>
       <c r="D146" s="5">
         <v>-10.27720236165206</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>340.00155367000002</v>
       </c>
       <c r="C147" s="5">
         <v>-4.6603256999999871</v>
       </c>
       <c r="D147" s="5">
         <v>-15.071823863589318</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>337.03273313</v>
       </c>
       <c r="C148" s="5">
         <v>-2.9688205400000243</v>
       </c>
       <c r="D148" s="5">
         <v>-9.9892940370758136</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>334.30222498000001</v>
       </c>
       <c r="C149" s="5">
         <v>-2.7305081499999915</v>
       </c>
       <c r="D149" s="5">
         <v>-9.3002232707008368</v>
       </c>
       <c r="E149" s="5">
         <v>-7.4568802094030389</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>331.35682625999999</v>
       </c>
       <c r="C150" s="5">
         <v>-2.9453987200000142</v>
       </c>
       <c r="D150" s="5">
         <v>-10.075121933081387</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>328.38015587000001</v>
       </c>
       <c r="C151" s="5">
         <v>-2.9766703899999811</v>
       </c>
       <c r="D151" s="5">
         <v>-10.262949001231625</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>327.00064388999999</v>
       </c>
       <c r="C152" s="5">
         <v>-1.379511980000018</v>
       </c>
       <c r="D152" s="5">
         <v>-4.9262907920783032</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>324.89869188</v>
       </c>
       <c r="C153" s="5">
         <v>-2.1019520099999909</v>
       </c>
       <c r="D153" s="5">
         <v>-7.4466251438173092</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>323.82183032</v>
       </c>
       <c r="C154" s="5">
         <v>-1.0768615599999976</v>
       </c>
       <c r="D154" s="5">
         <v>-3.9056341669785</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>322.45816880000001</v>
       </c>
       <c r="C155" s="5">
         <v>-1.3636615199999937</v>
       </c>
       <c r="D155" s="5">
         <v>-4.9379617504753064</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>320.37451178999999</v>
       </c>
       <c r="C156" s="5">
         <v>-2.0836570100000245</v>
       </c>
       <c r="D156" s="5">
         <v>-7.4844173295591006</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>318.42947429999998</v>
       </c>
       <c r="C157" s="5">
         <v>-1.9450374900000043</v>
       </c>
       <c r="D157" s="5">
         <v>-7.0469531650458102</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>316.17952802000002</v>
       </c>
       <c r="C158" s="5">
         <v>-2.2499462799999606</v>
       </c>
       <c r="D158" s="5">
         <v>-8.1570460429171714</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>313.57737363000001</v>
       </c>
       <c r="C159" s="5">
         <v>-2.6021543900000097</v>
       </c>
       <c r="D159" s="5">
         <v>-9.4409916154757809</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>312.77158014000003</v>
       </c>
       <c r="C160" s="5">
         <v>-0.80579348999998501</v>
       </c>
       <c r="D160" s="5">
         <v>-3.0404056095249654</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>310.78011282</v>
       </c>
       <c r="C161" s="5">
         <v>-1.9914673200000266</v>
       </c>
       <c r="D161" s="5">
         <v>-7.3786237547453499</v>
       </c>
       <c r="E161" s="5">
         <v>-7.0361817548199816</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>308.54412357000001</v>
       </c>
       <c r="C162" s="5">
         <v>-2.2359892499999887</v>
       </c>
       <c r="D162" s="5">
         <v>-8.3001315451475595</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>307.14362204999998</v>
       </c>
       <c r="C163" s="5">
         <v>-1.4005015200000344</v>
       </c>
       <c r="D163" s="5">
         <v>-5.3129328663254931</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>304.61534912000002</v>
       </c>
       <c r="C164" s="5">
         <v>-2.5282729299999573</v>
       </c>
       <c r="D164" s="5">
         <v>-9.4427181021887527</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>304.26838190000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.34696722000001046</v>
       </c>
       <c r="D165" s="5">
         <v>-1.3583103220894732</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>303.77924941999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.48913248000002341</v>
       </c>
       <c r="D166" s="5">
         <v>-1.9121178703826569</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>302.24306722</v>
       </c>
       <c r="C167" s="5">
         <v>-1.5361821999999847</v>
       </c>
       <c r="D167" s="5">
         <v>-5.9023194928249261</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>301.26200452</v>
       </c>
       <c r="C168" s="5">
         <v>-0.9810626999999954</v>
       </c>
       <c r="D168" s="5">
         <v>-3.8263358714936802</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>300.95096719999998</v>
       </c>
       <c r="C169" s="5">
         <v>-0.31103732000002537</v>
       </c>
       <c r="D169" s="5">
         <v>-1.2319263590298224</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>300.53888343</v>
       </c>
       <c r="C170" s="5">
         <v>-0.41208376999998109</v>
       </c>
       <c r="D170" s="5">
         <v>-1.6308084739297457</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>301.42183225999997</v>
       </c>
       <c r="C171" s="5">
         <v>0.88294882999997526</v>
       </c>
       <c r="D171" s="5">
         <v>3.5829899066441184</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>301.15399157000002</v>
       </c>
       <c r="C172" s="5">
         <v>-0.26784068999995725</v>
       </c>
       <c r="D172" s="5">
         <v>-1.0611131375382943</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>300.87343564999998</v>
       </c>
       <c r="C173" s="5">
         <v>-0.28055592000004026</v>
       </c>
       <c r="D173" s="5">
         <v>-1.1122131492171561</v>
       </c>
       <c r="E173" s="5">
         <v>-3.187680537247839</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>301.85887133</v>
       </c>
       <c r="C174" s="5">
         <v>0.98543568000002324</v>
       </c>
       <c r="D174" s="5">
         <v>4.0018784514715966</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>301.64077411</v>
       </c>
       <c r="C175" s="5">
         <v>-0.2180972200000042</v>
       </c>
       <c r="D175" s="5">
         <v>-0.86357954956410854</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>301.98734101999997</v>
       </c>
       <c r="C176" s="5">
         <v>0.34656690999997863</v>
       </c>
       <c r="D176" s="5">
         <v>1.3874728988775065</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>303.07305967000002</v>
       </c>
       <c r="C177" s="5">
         <v>1.0857186500000466</v>
       </c>
       <c r="D177" s="5">
         <v>4.4006355913426276</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>302.75042478</v>
       </c>
       <c r="C178" s="5">
         <v>-0.32263489000001755</v>
       </c>
       <c r="D178" s="5">
         <v>-1.2700009079404939</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>301.56830058999998</v>
       </c>
       <c r="C179" s="5">
         <v>-1.1821241900000246</v>
       </c>
       <c r="D179" s="5">
         <v>-4.5862137926916517</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>304.45090888999999</v>
       </c>
       <c r="C180" s="5">
         <v>2.8826083000000153</v>
       </c>
       <c r="D180" s="5">
         <v>12.09314004124511</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>304.12816910999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.32273978000000625</v>
       </c>
       <c r="D181" s="5">
         <v>-1.2646953730992783</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>304.20141691999999</v>
       </c>
       <c r="C182" s="5">
         <v>7.3247809999998026E-2</v>
       </c>
       <c r="D182" s="5">
         <v>0.28939739095514838</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>305.90440367999997</v>
       </c>
       <c r="C183" s="5">
         <v>1.7029867599999875</v>
       </c>
       <c r="D183" s="5">
         <v>6.9286186437357511</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>305.19327966999998</v>
       </c>
       <c r="C184" s="5">
         <v>-0.71112400999999181</v>
       </c>
       <c r="D184" s="5">
         <v>-2.7542013116219732</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>305.69214245000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.49886278000002449</v>
       </c>
       <c r="D185" s="5">
         <v>1.9792264533448956</v>
       </c>
       <c r="E185" s="5">
         <v>1.6015726976992273</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>306.68427227000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.99212982000000238</v>
       </c>
       <c r="D186" s="5">
         <v>3.9649014828568641</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>306.62441118999999</v>
       </c>
       <c r="C187" s="5">
         <v>-5.9861080000018774E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-0.23397427636961954</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>306.99531322000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.37090203000002475</v>
       </c>
       <c r="D188" s="5">
         <v>1.4612519719383599</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>309.20477678999998</v>
       </c>
       <c r="C189" s="5">
         <v>2.2094635699999685</v>
       </c>
       <c r="D189" s="5">
         <v>8.9866718880382557</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>309.48507030000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.28029351000003544</v>
       </c>
       <c r="D190" s="5">
         <v>1.0932374894274233</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>310.60342393000002</v>
       </c>
       <c r="C191" s="5">
         <v>1.1183536300000014</v>
       </c>
       <c r="D191" s="5">
         <v>4.4235435552984148</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>313.83347517999999</v>
       </c>
       <c r="C192" s="5">
         <v>3.2300512499999741</v>
       </c>
       <c r="D192" s="5">
         <v>13.218220564494288</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>313.72612909999998</v>
       </c>
       <c r="C193" s="5">
         <v>-0.10734608000001344</v>
       </c>
       <c r="D193" s="5">
         <v>-0.40968617675120056</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>313.03358854999999</v>
       </c>
       <c r="C194" s="5">
         <v>-0.69254054999998971</v>
       </c>
       <c r="D194" s="5">
         <v>-2.6170364341179253</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>314.84566706999999</v>
       </c>
       <c r="C195" s="5">
         <v>1.81207852</v>
       </c>
       <c r="D195" s="5">
         <v>7.1720089608156901</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>315.15344185999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.3077747899999963</v>
       </c>
       <c r="D196" s="5">
         <v>1.1793775977278598</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>315.64978352000003</v>
       </c>
       <c r="C197" s="5">
         <v>0.49634166000004143</v>
       </c>
       <c r="D197" s="5">
         <v>1.9063614877517843</v>
       </c>
       <c r="E197" s="5">
         <v>3.2574082507301316</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>315.85349116999998</v>
       </c>
       <c r="C198" s="5">
         <v>0.20370764999995572</v>
       </c>
       <c r="D198" s="5">
         <v>0.77718639175270443</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>317.04256892000001</v>
       </c>
       <c r="C199" s="5">
         <v>1.189077750000024</v>
       </c>
       <c r="D199" s="5">
         <v>4.6123025225461634</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>318.29206840000001</v>
       </c>
       <c r="C200" s="5">
         <v>1.2494994799999972</v>
       </c>
       <c r="D200" s="5">
         <v>4.83320361033861</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>317.94545778999998</v>
       </c>
       <c r="C201" s="5">
         <v>-0.34661061000002746</v>
       </c>
       <c r="D201" s="5">
         <v>-1.298966051739181</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>319.78092891</v>
       </c>
       <c r="C202" s="5">
         <v>1.8354711200000224</v>
       </c>
       <c r="D202" s="5">
         <v>7.1517373617748792</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>320.77681164000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.99588273000000527</v>
       </c>
       <c r="D203" s="5">
         <v>3.8017989189049306</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>319.28212667999998</v>
       </c>
       <c r="C204" s="5">
         <v>-1.4946849600000292</v>
       </c>
       <c r="D204" s="5">
         <v>-5.4504004844899701</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>320.90869124</v>
       </c>
       <c r="C205" s="5">
         <v>1.6265645600000198</v>
       </c>
       <c r="D205" s="5">
         <v>6.2875659746467027</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>322.49964789000001</v>
       </c>
       <c r="C206" s="5">
         <v>1.5909566500000096</v>
       </c>
       <c r="D206" s="5">
         <v>6.1141221089951348</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>322.27680439</v>
       </c>
       <c r="C207" s="5">
         <v>-0.22284350000001041</v>
       </c>
       <c r="D207" s="5">
         <v>-0.82604200027180941</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>323.84697421999999</v>
       </c>
       <c r="C208" s="5">
         <v>1.5701698299999975</v>
       </c>
       <c r="D208" s="5">
         <v>6.0057786772784949</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>323.74921637</v>
       </c>
       <c r="C209" s="5">
         <v>-9.7757849999993596E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-0.36163639543183024</v>
       </c>
       <c r="E209" s="5">
         <v>2.5659554585079514</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>325.03810738999999</v>
       </c>
       <c r="C210" s="5">
         <v>1.2888910199999941</v>
       </c>
       <c r="D210" s="5">
         <v>4.8833754821681286</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>325.57819477999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.5400873899999965</v>
       </c>
       <c r="D211" s="5">
         <v>2.0122586459291103</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>327.48698432999998</v>
       </c>
       <c r="C212" s="5">
         <v>1.9087895499999945</v>
       </c>
       <c r="D212" s="5">
         <v>7.2666699957324887</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>325.30192705000002</v>
       </c>
       <c r="C213" s="5">
         <v>-2.1850572799999668</v>
       </c>
       <c r="D213" s="5">
         <v>-7.7192525437889348</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>324.90650823999999</v>
       </c>
       <c r="C214" s="5">
         <v>-0.39541881000002377</v>
       </c>
       <c r="D214" s="5">
         <v>-1.4489404090036628</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>325.70333577000002</v>
       </c>
       <c r="C215" s="5">
         <v>0.79682753000003004</v>
       </c>
       <c r="D215" s="5">
         <v>2.9830021584376754</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>323.23119379000002</v>
       </c>
       <c r="C216" s="5">
         <v>-2.4721419800000035</v>
       </c>
       <c r="D216" s="5">
         <v>-8.7374254552209596</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>323.67097396999998</v>
       </c>
       <c r="C217" s="5">
         <v>0.439780179999957</v>
       </c>
       <c r="D217" s="5">
         <v>1.6449628823691942</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>324.04443696999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.3734630000000152</v>
       </c>
       <c r="D218" s="5">
         <v>1.3934230774198086</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>323.31189734999998</v>
       </c>
       <c r="C219" s="5">
         <v>-0.73253962000001138</v>
       </c>
       <c r="D219" s="5">
         <v>-2.6792620172684245</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>323.75325550999997</v>
       </c>
       <c r="C220" s="5">
         <v>0.44135815999999295</v>
       </c>
       <c r="D220" s="5">
         <v>1.6504943976448416</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>323.63803018999999</v>
       </c>
       <c r="C221" s="5">
         <v>-0.11522531999997909</v>
       </c>
       <c r="D221" s="5">
         <v>-0.42625067553990759</v>
       </c>
       <c r="E221" s="5">
         <v>-3.4343304748862824E-2</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>322.64906923000001</v>
       </c>
       <c r="C222" s="5">
         <v>-0.98896095999998579</v>
       </c>
       <c r="D222" s="5">
         <v>-3.6059097435265364</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>323.98284015000002</v>
       </c>
       <c r="C223" s="5">
         <v>1.3337709200000063</v>
       </c>
       <c r="D223" s="5">
         <v>5.074927754989722</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>323.20638315999997</v>
       </c>
       <c r="C224" s="5">
         <v>-0.77645699000004242</v>
       </c>
       <c r="D224" s="5">
         <v>-2.8383118191859014</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>321.91821404000001</v>
       </c>
       <c r="C225" s="5">
         <v>-1.2881691199999636</v>
       </c>
       <c r="D225" s="5">
         <v>-4.6792514266785101</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>322.21772162000002</v>
       </c>
       <c r="C226" s="5">
         <v>0.29950758000001088</v>
       </c>
       <c r="D226" s="5">
         <v>1.1221917015818317</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>320.77583931999999</v>
       </c>
       <c r="C227" s="5">
         <v>-1.4418823000000316</v>
       </c>
       <c r="D227" s="5">
         <v>-5.2396337868452552</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>319.22915386</v>
       </c>
       <c r="C228" s="5">
         <v>-1.546685459999992</v>
       </c>
       <c r="D228" s="5">
         <v>-5.6350397141635593</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>319.09709866999998</v>
       </c>
       <c r="C229" s="5">
         <v>-0.13205519000001686</v>
       </c>
       <c r="D229" s="5">
         <v>-0.49527489484930687</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>317.68494836000002</v>
       </c>
       <c r="C230" s="5">
         <v>-1.4121503099999586</v>
       </c>
       <c r="D230" s="5">
         <v>-5.1831768512510257</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>316.95328756999999</v>
       </c>
       <c r="C231" s="5">
         <v>-0.73166079000003492</v>
       </c>
       <c r="D231" s="5">
         <v>-2.7289813467758828</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>312.80190184000003</v>
       </c>
       <c r="C232" s="5">
         <v>-4.1513857299999586</v>
       </c>
       <c r="D232" s="5">
         <v>-14.633104247467077</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>310.44966118999997</v>
       </c>
       <c r="C233" s="5">
         <v>-2.3522406500000557</v>
       </c>
       <c r="D233" s="5">
         <v>-8.659861958314707</v>
       </c>
       <c r="E233" s="5">
         <v>-4.0750368528251979</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>306.14633399000002</v>
       </c>
       <c r="C234" s="5">
         <v>-4.3033271999999556</v>
       </c>
       <c r="D234" s="5">
         <v>-15.42257153097527</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>301.51761447000001</v>
       </c>
       <c r="C235" s="5">
         <v>-4.6287195200000042</v>
       </c>
       <c r="D235" s="5">
         <v>-16.707959417121444</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>297.35157903999999</v>
       </c>
       <c r="C236" s="5">
         <v>-4.1660354300000222</v>
       </c>
       <c r="D236" s="5">
         <v>-15.376549811760832</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>293.18473107</v>
       </c>
       <c r="C237" s="5">
         <v>-4.1668479699999921</v>
       </c>
       <c r="D237" s="5">
         <v>-15.578474580267542</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>289.19200068999999</v>
       </c>
       <c r="C238" s="5">
         <v>-3.9927303800000118</v>
       </c>
       <c r="D238" s="5">
         <v>-15.172019978451489</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>285.61142156</v>
       </c>
       <c r="C239" s="5">
         <v>-3.5805791299999896</v>
       </c>
       <c r="D239" s="5">
         <v>-13.886440698709201</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>282.46562620999998</v>
       </c>
       <c r="C240" s="5">
         <v>-3.1457953500000144</v>
       </c>
       <c r="D240" s="5">
         <v>-12.445108760613376</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>279.90072420000001</v>
       </c>
       <c r="C241" s="5">
         <v>-2.5649020099999689</v>
       </c>
       <c r="D241" s="5">
         <v>-10.368430165096287</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>277.01659372</v>
       </c>
       <c r="C242" s="5">
         <v>-2.8841304800000103</v>
       </c>
       <c r="D242" s="5">
         <v>-11.687709006426994</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>274.12234374000002</v>
       </c>
       <c r="C243" s="5">
         <v>-2.8942499799999837</v>
       </c>
       <c r="D243" s="5">
         <v>-11.841575657627711</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>272.40867134000001</v>
       </c>
       <c r="C244" s="5">
         <v>-1.7136724000000072</v>
       </c>
       <c r="D244" s="5">
         <v>-7.2491498221512574</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>271.10744715999999</v>
       </c>
       <c r="C245" s="5">
         <v>-1.3012241800000197</v>
       </c>
       <c r="D245" s="5">
         <v>-5.5838613477989458</v>
       </c>
       <c r="E245" s="5">
         <v>-12.67265484497403</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>272.86207598999999</v>
       </c>
       <c r="C246" s="5">
         <v>1.7546288300000015</v>
       </c>
       <c r="D246" s="5">
         <v>8.0490063768938747</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>269.08746294000002</v>
       </c>
       <c r="C247" s="5">
         <v>-3.7746130499999708</v>
       </c>
       <c r="D247" s="5">
         <v>-15.39356029658383</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>269.51789402999998</v>
       </c>
       <c r="C248" s="5">
         <v>0.43043108999995638</v>
       </c>
       <c r="D248" s="5">
         <v>1.9364924047190257</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>270.25659596999998</v>
       </c>
       <c r="C249" s="5">
         <v>0.73870193999999856</v>
       </c>
       <c r="D249" s="5">
         <v>3.3390283366153461</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>270.25860855000002</v>
       </c>
       <c r="C250" s="5">
         <v>2.0125800000414529E-3</v>
       </c>
       <c r="D250" s="5">
         <v>8.9366733550200195E-3</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>270.27180767999999</v>
       </c>
       <c r="C251" s="5">
         <v>1.3199129999975412E-2</v>
       </c>
       <c r="D251" s="5">
         <v>5.8622411109232608E-2</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>270.73090281999998</v>
       </c>
       <c r="C252" s="5">
         <v>0.45909513999998808</v>
       </c>
       <c r="D252" s="5">
         <v>2.0575226136009706</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>271.13049854000002</v>
       </c>
       <c r="C253" s="5">
         <v>0.39959572000003618</v>
       </c>
       <c r="D253" s="5">
         <v>1.7856356479923008</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>271.00011731000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.13038123000001178</v>
       </c>
       <c r="D254" s="5">
         <v>-0.57553220477682965</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>271.67771930999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.67760199999997894</v>
       </c>
       <c r="D255" s="5">
         <v>3.0420585949157974</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>271.50661176</v>
       </c>
       <c r="C256" s="5">
         <v>-0.1711075499999879</v>
       </c>
       <c r="D256" s="5">
         <v>-0.75316920293601042</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>271.38519700000001</v>
       </c>
       <c r="C257" s="5">
         <v>-0.12141475999999329</v>
       </c>
       <c r="D257" s="5">
         <v>-0.53530886573723846</v>
       </c>
       <c r="E257" s="5">
         <v>0.10245009604479272</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>270.24406571999998</v>
       </c>
       <c r="C258" s="5">
         <v>-1.1411312800000246</v>
       </c>
       <c r="D258" s="5">
         <v>-4.9307355043105794</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>270.15159007</v>
       </c>
       <c r="C259" s="5">
         <v>-9.2475649999983034E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-0.40985974610068254</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>271.51732502999999</v>
       </c>
       <c r="C260" s="5">
         <v>1.3657349599999975</v>
       </c>
       <c r="D260" s="5">
         <v>6.2380815022080371</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>271.93821674999998</v>
       </c>
       <c r="C261" s="5">
         <v>0.42089171999998598</v>
       </c>
       <c r="D261" s="5">
         <v>1.8761179322702048</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>271.32183457000002</v>
       </c>
       <c r="C262" s="5">
         <v>-0.61638217999995959</v>
       </c>
       <c r="D262" s="5">
         <v>-2.6862977457750237</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>271.94109656000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.61926198999998405</v>
       </c>
       <c r="D263" s="5">
         <v>2.7735111850654581</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>272.71215238000002</v>
       </c>
       <c r="C264" s="5">
         <v>0.77105582000001505</v>
       </c>
       <c r="D264" s="5">
         <v>3.4560182072873147</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>272.85075978999998</v>
       </c>
       <c r="C265" s="5">
         <v>0.13860740999996324</v>
       </c>
       <c r="D265" s="5">
         <v>0.61161424486280147</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>272.64221304</v>
       </c>
       <c r="C266" s="5">
         <v>-0.20854674999998224</v>
       </c>
       <c r="D266" s="5">
         <v>-0.91334454024958323</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>272.37765888000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.26455415999998877</v>
       </c>
       <c r="D267" s="5">
         <v>-1.1582072953711497</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>272.79534515</v>
       </c>
       <c r="C268" s="5">
         <v>0.41768626999999015</v>
       </c>
       <c r="D268" s="5">
         <v>1.8557784982137226</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>272.92558373999998</v>
       </c>
       <c r="C269" s="5">
         <v>0.13023858999997628</v>
       </c>
       <c r="D269" s="5">
         <v>0.57441354746530227</v>
       </c>
       <c r="E269" s="5">
         <v>0.56760160724609321</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>274.33537811999997</v>
       </c>
       <c r="C270" s="5">
         <v>1.4097943799999939</v>
       </c>
       <c r="D270" s="5">
         <v>6.3777588539771335</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>274.83082932999997</v>
       </c>
       <c r="C271" s="5">
         <v>0.49545120999999881</v>
       </c>
       <c r="D271" s="5">
         <v>2.1888636862499089</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>275.58546166000002</v>
       </c>
       <c r="C272" s="5">
         <v>0.75463233000004948</v>
       </c>
       <c r="D272" s="5">
         <v>3.3451866954361975</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>275.78801903999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.20255737999997336</v>
       </c>
       <c r="D273" s="5">
         <v>0.88558330261854223</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>276.77096845</v>
       </c>
       <c r="C274" s="5">
         <v>0.98294941000000335</v>
       </c>
       <c r="D274" s="5">
         <v>4.3618229230941052</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>277.65604096999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.88507251999999426</v>
       </c>
       <c r="D275" s="5">
         <v>3.9056400105146993</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>276.76905197999997</v>
       </c>
       <c r="C276" s="5">
         <v>-0.88698899000002029</v>
       </c>
       <c r="D276" s="5">
         <v>-3.7668301365811119</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>277.31185993999998</v>
       </c>
       <c r="C277" s="5">
         <v>0.54280796000000464</v>
       </c>
       <c r="D277" s="5">
         <v>2.3790299404685022</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>277.71802629000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.40616635000003498</v>
       </c>
       <c r="D278" s="5">
         <v>1.77181441633949</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>278.71175858999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.99373229999997648</v>
       </c>
       <c r="D279" s="5">
         <v>4.3793667122716595</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>279.51528499</v>
       </c>
       <c r="C280" s="5">
         <v>0.80352640000000974</v>
       </c>
       <c r="D280" s="5">
         <v>3.5149895376341167</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>279.82836710999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.31308211999999003</v>
       </c>
       <c r="D281" s="5">
         <v>1.3524186883992373</v>
       </c>
       <c r="E281" s="5">
         <v>2.5291814990037187</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>279.23165369999998</v>
       </c>
       <c r="C282" s="5">
         <v>-0.59671341000000666</v>
       </c>
       <c r="D282" s="5">
         <v>-2.529112239328557</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>279.51973272999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.28807903000000579</v>
       </c>
       <c r="D283" s="5">
         <v>1.2450707404960459</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>281.00709762000002</v>
       </c>
       <c r="C284" s="5">
         <v>1.4873648900000376</v>
       </c>
       <c r="D284" s="5">
         <v>6.575604303155469</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>278.86963502999998</v>
       </c>
       <c r="C285" s="5">
         <v>-2.137462590000041</v>
       </c>
       <c r="D285" s="5">
         <v>-8.7553799301966269</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>279.29056663</v>
       </c>
       <c r="C286" s="5">
         <v>0.42093160000001717</v>
       </c>
       <c r="D286" s="5">
         <v>1.826417872199837</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>279.59151018</v>
       </c>
       <c r="C287" s="5">
         <v>0.3009435499999995</v>
       </c>
       <c r="D287" s="5">
         <v>1.3007248576192065</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>280.13224151999998</v>
       </c>
       <c r="C288" s="5">
         <v>0.54073133999997935</v>
       </c>
       <c r="D288" s="5">
         <v>2.3456521483891546</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>280.80058806</v>
       </c>
       <c r="C289" s="5">
         <v>0.66834654000001592</v>
       </c>
       <c r="D289" s="5">
         <v>2.9008587964767907</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>281.53425768</v>
       </c>
       <c r="C290" s="5">
         <v>0.73366962000000058</v>
       </c>
       <c r="D290" s="5">
         <v>3.1807840291153466</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>280.75119480000001</v>
       </c>
       <c r="C291" s="5">
         <v>-0.78306287999998858</v>
       </c>
       <c r="D291" s="5">
         <v>-3.2871060570068056</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>281.46242301000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.71122821000000158</v>
       </c>
       <c r="D292" s="5">
         <v>3.0826812456291597</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>280.93578559999997</v>
       </c>
       <c r="C293" s="5">
         <v>-0.52663741000003483</v>
       </c>
       <c r="D293" s="5">
         <v>-2.2223278692342641</v>
       </c>
       <c r="E293" s="5">
         <v>0.39574918777431911</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>283.31511182999998</v>
       </c>
       <c r="C294" s="5">
         <v>2.3793262300000038</v>
       </c>
       <c r="D294" s="5">
         <v>10.650179645042112</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>282.85475958000001</v>
       </c>
       <c r="C295" s="5">
         <v>-0.46035224999997126</v>
       </c>
       <c r="D295" s="5">
         <v>-1.9325211207251169</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>283.67414152999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.81938194999997904</v>
       </c>
       <c r="D296" s="5">
         <v>3.5321181311605887</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>285.29633867000001</v>
       </c>
       <c r="C297" s="5">
         <v>1.6221971400000257</v>
       </c>
       <c r="D297" s="5">
         <v>7.0822252194731483</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>286.55401838</v>
       </c>
       <c r="C298" s="5">
         <v>1.2576797099999908</v>
       </c>
       <c r="D298" s="5">
         <v>5.4201567184716692</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>286.28459462000001</v>
       </c>
       <c r="C299" s="5">
         <v>-0.26942375999999513</v>
       </c>
       <c r="D299" s="5">
         <v>-1.1224475117775135</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>286.96972866999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.68513404999998784</v>
       </c>
       <c r="D300" s="5">
         <v>2.9099344140571359</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>287.91064137000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.94091270000001259</v>
       </c>
       <c r="D301" s="5">
         <v>4.0062789129624576</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>288.68848344999998</v>
       </c>
       <c r="C302" s="5">
         <v>0.77784207999997079</v>
       </c>
       <c r="D302" s="5">
         <v>3.2906249107052865</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>290.13535344000002</v>
       </c>
       <c r="C303" s="5">
         <v>1.4468699900000388</v>
       </c>
       <c r="D303" s="5">
         <v>6.1828331572348905</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>291.32684081999997</v>
       </c>
       <c r="C304" s="5">
         <v>1.1914873799999555</v>
       </c>
       <c r="D304" s="5">
         <v>5.040837126593356</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>292.84777832999998</v>
       </c>
       <c r="C305" s="5">
         <v>1.5209375100000102</v>
       </c>
       <c r="D305" s="5">
         <v>6.4479278153677377</v>
       </c>
       <c r="E305" s="5">
         <v>4.2401122749667897</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>293.14570895000003</v>
       </c>
       <c r="C306" s="5">
         <v>0.29793062000004511</v>
       </c>
       <c r="D306" s="5">
         <v>1.2276822336983795</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>293.85978877000002</v>
       </c>
       <c r="C307" s="5">
         <v>0.71407981999999492</v>
       </c>
       <c r="D307" s="5">
         <v>2.9625875646484667</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>293.32604272999998</v>
       </c>
       <c r="C308" s="5">
         <v>-0.53374604000003956</v>
       </c>
       <c r="D308" s="5">
         <v>-2.1579522883921176</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>295.37292504999999</v>
       </c>
       <c r="C309" s="5">
         <v>2.0468823200000088</v>
       </c>
       <c r="D309" s="5">
         <v>8.7027990689962476</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>295.66081957</v>
       </c>
       <c r="C310" s="5">
         <v>0.28789452000000892</v>
       </c>
       <c r="D310" s="5">
         <v>1.1759082190584857</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>296.58441605000002</v>
       </c>
       <c r="C311" s="5">
         <v>0.92359648000001471</v>
       </c>
       <c r="D311" s="5">
         <v>3.8136860789786065</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>298.40704842999997</v>
       </c>
       <c r="C312" s="5">
         <v>1.8226323799999591</v>
       </c>
       <c r="D312" s="5">
         <v>7.6289232828770759</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>298.97217544</v>
       </c>
       <c r="C313" s="5">
         <v>0.56512701000002608</v>
       </c>
       <c r="D313" s="5">
         <v>2.2963961850134496</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>298.92790142000001</v>
       </c>
       <c r="C314" s="5">
         <v>-4.4274019999988923E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-0.17756024575067419</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>300.47028016000002</v>
       </c>
       <c r="C315" s="5">
         <v>1.5423787400000037</v>
       </c>
       <c r="D315" s="5">
         <v>6.370407811950729</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>300.80858538000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.33830521999999519</v>
       </c>
       <c r="D316" s="5">
         <v>1.3595011499773157</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>300.55936369</v>
       </c>
       <c r="C317" s="5">
         <v>-0.24922169000001304</v>
       </c>
       <c r="D317" s="5">
         <v>-0.98968919170008274</v>
       </c>
       <c r="E317" s="5">
         <v>2.6333084730832734</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>303.14945238000001</v>
       </c>
       <c r="C318" s="5">
         <v>2.590088690000016</v>
       </c>
       <c r="D318" s="5">
         <v>10.845560850701009</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>304.50313935999998</v>
       </c>
       <c r="C319" s="5">
         <v>1.3536869799999636</v>
       </c>
       <c r="D319" s="5">
         <v>5.4920755438624624</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>304.57497920999998</v>
       </c>
       <c r="C320" s="5">
         <v>7.183985000000348E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.28347743903442968</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>306.14395543000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.5689762200000246</v>
       </c>
       <c r="D321" s="5">
         <v>6.3598190567127455</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>305.77092548000002</v>
       </c>
       <c r="C322" s="5">
         <v>-0.37302994999998873</v>
       </c>
       <c r="D322" s="5">
         <v>-1.4524154108319642</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>305.72229037</v>
       </c>
       <c r="C323" s="5">
         <v>-4.8635110000020632E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-0.19070192131009911</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>306.91467793999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.192387569999994</v>
       </c>
       <c r="D324" s="5">
         <v>4.7819919325418514</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>307.68286552000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.76818758000001708</v>
       </c>
       <c r="D325" s="5">
         <v>3.0452161884474638</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>308.90480744000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.2219419200000061</v>
       </c>
       <c r="D326" s="5">
         <v>4.8712072290275854</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>309.70950964000002</v>
       </c>
       <c r="C327" s="5">
         <v>0.80470220000000836</v>
       </c>
       <c r="D327" s="5">
         <v>3.1711996544795396</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>310.68302627000003</v>
       </c>
       <c r="C328" s="5">
         <v>0.97351663000000599</v>
       </c>
       <c r="D328" s="5">
         <v>3.8378853030987869</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>311.92224248000002</v>
       </c>
       <c r="C329" s="5">
         <v>1.239216209999995</v>
       </c>
       <c r="D329" s="5">
         <v>4.8928320228661448</v>
       </c>
       <c r="E329" s="5">
         <v>3.7805772046149988</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>312.72711958999997</v>
       </c>
       <c r="C330" s="5">
         <v>0.80487710999994988</v>
       </c>
       <c r="D330" s="5">
         <v>3.1407781799433376</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>314.11355981999998</v>
       </c>
       <c r="C331" s="5">
         <v>1.3864402300000052</v>
       </c>
       <c r="D331" s="5">
         <v>5.4517226965322463</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>315.60781171999997</v>
       </c>
       <c r="C332" s="5">
         <v>1.4942518999999947</v>
       </c>
       <c r="D332" s="5">
         <v>5.8602006117232763</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>315.17030179</v>
       </c>
       <c r="C333" s="5">
         <v>-0.43750992999997607</v>
       </c>
       <c r="D333" s="5">
         <v>-1.6508700378102925</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>315.40122044999998</v>
       </c>
       <c r="C334" s="5">
         <v>0.23091865999998618</v>
       </c>
       <c r="D334" s="5">
         <v>0.8827664635072896</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>316.66588024999999</v>
       </c>
       <c r="C335" s="5">
         <v>1.264659800000004</v>
       </c>
       <c r="D335" s="5">
         <v>4.919166140180864</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>316.50913162000001</v>
       </c>
       <c r="C336" s="5">
         <v>-0.1567486299999814</v>
       </c>
       <c r="D336" s="5">
         <v>-0.59238180410248198</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>316.56444639</v>
       </c>
       <c r="C337" s="5">
         <v>5.5314769999995406E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.20991989605030348</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>317.32074384999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.75629745999998477</v>
       </c>
       <c r="D338" s="5">
         <v>2.9048671809373872</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>318.66537471999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.3446308700000031</v>
       </c>
       <c r="D339" s="5">
         <v>5.2051398123089898</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>319.14627876999998</v>
       </c>
       <c r="C340" s="5">
         <v>0.48090404999999237</v>
       </c>
       <c r="D340" s="5">
         <v>1.8260500748621178</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>319.70019180999998</v>
       </c>
       <c r="C341" s="5">
         <v>0.55391303999999764</v>
       </c>
       <c r="D341" s="5">
         <v>2.1027272705720579</v>
       </c>
       <c r="E341" s="5">
         <v>2.4935539281071506</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>319.43918421000001</v>
       </c>
       <c r="C342" s="5">
         <v>-0.26100759999997081</v>
       </c>
       <c r="D342" s="5">
         <v>-0.97530922157114119</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>320.08196138</v>
       </c>
       <c r="C343" s="5">
         <v>0.64277716999998802</v>
       </c>
       <c r="D343" s="5">
         <v>2.4415494290611184</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>321.32296241</v>
       </c>
       <c r="C344" s="5">
         <v>1.2410010300000067</v>
       </c>
       <c r="D344" s="5">
         <v>4.7530680282706905</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>321.22781142000002</v>
       </c>
       <c r="C345" s="5">
         <v>-9.5150989999979174E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-0.35476894218459121</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>322.91171336999997</v>
       </c>
       <c r="C346" s="5">
         <v>1.6839019499999495</v>
       </c>
       <c r="D346" s="5">
         <v>6.4750670892161244</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>324.98522716000002</v>
       </c>
       <c r="C347" s="5">
         <v>2.0735137900000495</v>
       </c>
       <c r="D347" s="5">
         <v>7.9836115987536704</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>325.67709968999998</v>
       </c>
       <c r="C348" s="5">
         <v>0.69187252999995508</v>
       </c>
       <c r="D348" s="5">
         <v>2.5848493031173758</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>326.87546223999999</v>
       </c>
       <c r="C349" s="5">
         <v>1.198362550000013</v>
       </c>
       <c r="D349" s="5">
         <v>4.5059897708221275</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>327.28002653999999</v>
       </c>
       <c r="C350" s="5">
         <v>0.4045643000000041</v>
       </c>
       <c r="D350" s="5">
         <v>1.4953571745181193</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>326.55461837000001</v>
       </c>
       <c r="C351" s="5">
         <v>-0.72540816999998015</v>
       </c>
       <c r="D351" s="5">
         <v>-2.6275847620556458</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>328.65904260000002</v>
       </c>
       <c r="C352" s="5">
         <v>2.1044242300000064</v>
       </c>
       <c r="D352" s="5">
         <v>8.0132581761905399</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>330.04524427000001</v>
       </c>
       <c r="C353" s="5">
         <v>1.3862016699999913</v>
       </c>
       <c r="D353" s="5">
         <v>5.1803765728117845</v>
       </c>
       <c r="E353" s="5">
         <v>3.2358605734425616</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>331.19653794999999</v>
       </c>
       <c r="C354" s="5">
         <v>1.1512936799999807</v>
       </c>
       <c r="D354" s="5">
         <v>4.2671996724358729</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>331.74491838</v>
       </c>
       <c r="C355" s="5">
         <v>0.5483804300000088</v>
       </c>
       <c r="D355" s="5">
         <v>2.0051006922143566</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>333.01266070999998</v>
       </c>
       <c r="C356" s="5">
         <v>1.2677423299999759</v>
       </c>
       <c r="D356" s="5">
         <v>4.6833451556645977</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>335.08650362999998</v>
       </c>
       <c r="C357" s="5">
         <v>2.0738429200000041</v>
       </c>
       <c r="D357" s="5">
         <v>7.7343734511711171</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>336.06231592</v>
       </c>
       <c r="C358" s="5">
         <v>0.97581229000002168</v>
       </c>
       <c r="D358" s="5">
         <v>3.5510624826060377</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>337.17457961000002</v>
       </c>
       <c r="C359" s="5">
         <v>1.1122636900000202</v>
       </c>
       <c r="D359" s="5">
         <v>4.0447342244296802</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>337.22844628000001</v>
       </c>
       <c r="C360" s="5">
         <v>5.3866669999990791E-2</v>
       </c>
       <c r="D360" s="5">
         <v>0.19187932806634667</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>338.36275667000001</v>
       </c>
       <c r="C361" s="5">
         <v>1.134310389999996</v>
       </c>
       <c r="D361" s="5">
         <v>4.1118671440087962</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>338.57578791999998</v>
       </c>
       <c r="C362" s="5">
         <v>0.21303124999997181</v>
       </c>
       <c r="D362" s="5">
         <v>0.75813477930293249</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>338.42805898</v>
       </c>
       <c r="C363" s="5">
         <v>-0.14772893999997905</v>
       </c>
       <c r="D363" s="5">
         <v>-0.5223348247888282</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>338.81551281999998</v>
       </c>
       <c r="C364" s="5">
         <v>0.38745383999997784</v>
       </c>
       <c r="D364" s="5">
         <v>1.3825196694549735</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>338.09121155000003</v>
       </c>
       <c r="C365" s="5">
         <v>-0.72430126999995537</v>
       </c>
       <c r="D365" s="5">
         <v>-2.53534655341352</v>
       </c>
       <c r="E365" s="5">
         <v>2.4378376661043033</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>339.18724918999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.0960376399999632</v>
       </c>
       <c r="D366" s="5">
         <v>3.9603260140751662</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>338.56085186000001</v>
       </c>
       <c r="C367" s="5">
         <v>-0.62639732999997477</v>
       </c>
       <c r="D367" s="5">
         <v>-2.1937401463215656</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>337.67128522000002</v>
       </c>
       <c r="C368" s="5">
         <v>-0.88956663999999819</v>
       </c>
       <c r="D368" s="5">
         <v>-3.1078250503754346</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>321.49961868000003</v>
       </c>
       <c r="C369" s="5">
         <v>-16.17166653999999</v>
       </c>
       <c r="D369" s="5">
         <v>-44.507284643060238</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>322.94195501000002</v>
       </c>
       <c r="C370" s="5">
         <v>1.4423363299999892</v>
       </c>
       <c r="D370" s="5">
         <v>5.5183751001115944</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>322.39157078</v>
       </c>
       <c r="C371" s="5">
         <v>-0.55038423000002012</v>
       </c>
       <c r="D371" s="5">
         <v>-2.0260769309819793</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>321.78309677999999</v>
       </c>
       <c r="C372" s="5">
         <v>-0.60847400000000107</v>
       </c>
       <c r="D372" s="5">
         <v>-2.2414876290099195</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>322.83032028000002</v>
       </c>
       <c r="C373" s="5">
         <v>1.0472235000000296</v>
       </c>
       <c r="D373" s="5">
         <v>3.9759939182122395</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>323.43435106999999</v>
       </c>
       <c r="C374" s="5">
         <v>0.60403078999996751</v>
       </c>
       <c r="D374" s="5">
         <v>2.2685068369871608</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>325.05106482999997</v>
       </c>
       <c r="C375" s="5">
         <v>1.6167137599999819</v>
       </c>
       <c r="D375" s="5">
         <v>6.1659861243180458</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>325.40364556999998</v>
       </c>
       <c r="C376" s="5">
         <v>0.35258074000000761</v>
       </c>
       <c r="D376" s="5">
         <v>1.309425502182604</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>326.28864764000002</v>
       </c>
       <c r="C377" s="5">
         <v>0.88500207000004139</v>
       </c>
       <c r="D377" s="5">
         <v>3.3129107080254183</v>
       </c>
       <c r="E377" s="5">
         <v>-3.4909407600068665</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>326.97183957999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.68319193999997196</v>
       </c>
       <c r="D378" s="5">
         <v>2.5417302897397187</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>326.08778006</v>
       </c>
       <c r="C379" s="5">
         <v>-0.88405951999999388</v>
       </c>
       <c r="D379" s="5">
         <v>-3.1967179733302986</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>330.34149094999998</v>
       </c>
       <c r="C380" s="5">
         <v>4.2537108899999794</v>
       </c>
       <c r="D380" s="5">
         <v>16.826994645464445</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>330.05251844999998</v>
       </c>
       <c r="C381" s="5">
         <v>-0.28897249999999985</v>
       </c>
       <c r="D381" s="5">
         <v>-1.0446870558465271</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>329.80519641000001</v>
       </c>
       <c r="C382" s="5">
         <v>-0.24732203999997182</v>
       </c>
       <c r="D382" s="5">
         <v>-0.89551302415447065</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>329.42171723000001</v>
       </c>
       <c r="C383" s="5">
         <v>-0.38347917999999481</v>
       </c>
       <c r="D383" s="5">
         <v>-1.3864048666965001</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>330.94468871999999</v>
       </c>
       <c r="C384" s="5">
         <v>1.5229714899999749</v>
       </c>
       <c r="D384" s="5">
         <v>5.6910628650658213</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>331.84289791999998</v>
       </c>
       <c r="C385" s="5">
         <v>0.8982091999999966</v>
       </c>
       <c r="D385" s="5">
         <v>3.3059513168276711</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>331.69398245999997</v>
       </c>
       <c r="C386" s="5">
         <v>-0.14891546000001199</v>
       </c>
       <c r="D386" s="5">
         <v>-0.53717635360701621</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>335.79793979999999</v>
       </c>
       <c r="C387" s="5">
         <v>4.1039573400000222</v>
       </c>
       <c r="D387" s="5">
         <v>15.900474894635529</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>337.84308546</v>
       </c>
       <c r="C388" s="5">
         <v>2.0451456600000029</v>
       </c>
       <c r="D388" s="5">
         <v>7.5583396447905127</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>340.07031932000001</v>
       </c>
       <c r="C389" s="5">
         <v>2.2272338600000126</v>
       </c>
       <c r="D389" s="5">
         <v>8.204253511087888</v>
       </c>
       <c r="E389" s="5">
         <v>4.2237668333485967</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>340.18201657999998</v>
       </c>
       <c r="C390" s="5">
         <v>0.11169725999997127</v>
       </c>
       <c r="D390" s="5">
         <v>0.39485690506053661</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>342.76088774999999</v>
       </c>
       <c r="C391" s="5">
         <v>2.5788711700000135</v>
       </c>
       <c r="D391" s="5">
         <v>9.4860763601000144</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>344.29148651999998</v>
       </c>
       <c r="C392" s="5">
         <v>1.5305987699999832</v>
       </c>
       <c r="D392" s="5">
         <v>5.4921874677937854</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>345.47529901000001</v>
       </c>
       <c r="C393" s="5">
         <v>1.1838124900000366</v>
       </c>
       <c r="D393" s="5">
         <v>4.2050127253690617</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>346.42956227000002</v>
       </c>
       <c r="C394" s="5">
         <v>0.95426326000000472</v>
       </c>
       <c r="D394" s="5">
         <v>3.3654320530194681</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>346.80165643999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.37209416999996847</v>
       </c>
       <c r="D395" s="5">
         <v>1.2965412779388563</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>348.90309060999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.1014341700000045</v>
       </c>
       <c r="D396" s="5">
         <v>7.518659223513624</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>350.57734420000003</v>
       </c>
       <c r="C397" s="5">
         <v>1.6742535900000348</v>
       </c>
       <c r="D397" s="5">
         <v>5.912778825913767</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>351.84152784999998</v>
       </c>
       <c r="C398" s="5">
         <v>1.2641836499999499</v>
       </c>
       <c r="D398" s="5">
         <v>4.4140675691876075</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>351.73744894999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.10407889999999043</v>
       </c>
       <c r="D399" s="5">
         <v>-0.35439728130771675</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>352.85202442000002</v>
       </c>
       <c r="C400" s="5">
         <v>1.1145754700000339</v>
       </c>
       <c r="D400" s="5">
         <v>3.8695016842725805</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>353.40732542000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.55530099999998583</v>
       </c>
       <c r="D401" s="5">
         <v>1.9049326393317134</v>
       </c>
       <c r="E401" s="5">
         <v>3.9218377324632403</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>356.12145588999999</v>
       </c>
       <c r="C402" s="5">
         <v>2.7141304699999864</v>
       </c>
       <c r="D402" s="5">
         <v>9.6152842684131379</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>356.18519125</v>
       </c>
       <c r="C403" s="5">
         <v>6.3735360000009678E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.214976549031487</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>356.83624687999998</v>
       </c>
       <c r="C404" s="5">
         <v>0.65105562999997346</v>
       </c>
       <c r="D404" s="5">
         <v>2.2156144316686888</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>357.53381518999998</v>
       </c>
       <c r="C405" s="5">
         <v>0.6975683100000083</v>
       </c>
       <c r="D405" s="5">
         <v>2.3712305247222787</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>358.69700454000002</v>
       </c>
       <c r="C406" s="5">
         <v>1.1631893500000388</v>
       </c>
       <c r="D406" s="5">
         <v>3.9746627682347935</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>361.24059754000001</v>
       </c>
       <c r="C407" s="5">
         <v>2.5435929999999871</v>
       </c>
       <c r="D407" s="5">
         <v>8.8492960703043124</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>361.39281381000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.15221626999999671</v>
       </c>
       <c r="D408" s="5">
         <v>0.50681856115439849</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>362.85540129999998</v>
       </c>
       <c r="C409" s="5">
         <v>1.4625874899999758</v>
       </c>
       <c r="D409" s="5">
         <v>4.9660745830745423</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>364.24414217999998</v>
       </c>
       <c r="C410" s="5">
         <v>1.3887408800000003</v>
       </c>
       <c r="D410" s="5">
         <v>4.6906285670083259</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>363.75870250999998</v>
       </c>
       <c r="C411" s="5">
         <v>-0.48543967000000521</v>
       </c>
       <c r="D411" s="5">
         <v>-1.5876070692656841</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>364.95242727999999</v>
       </c>
       <c r="C412" s="5">
         <v>1.1937247700000171</v>
       </c>
       <c r="D412" s="5">
         <v>4.0098265677504852</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>366.41581996999997</v>
       </c>
       <c r="C413" s="5">
         <v>1.4633926899999778</v>
       </c>
       <c r="D413" s="5">
         <v>4.9193314798535059</v>
       </c>
       <c r="E413" s="5">
         <v>3.6808785823950529</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>367.53132627999997</v>
       </c>
       <c r="C414" s="5">
         <v>1.1155063100000007</v>
       </c>
       <c r="D414" s="5">
         <v>3.7150423848381964</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>368.6828185</v>
       </c>
       <c r="C415" s="5">
         <v>1.1514922200000228</v>
       </c>
       <c r="D415" s="5">
         <v>3.825120908398838</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>369.88376724</v>
       </c>
       <c r="C416" s="5">
         <v>1.2009487400000012</v>
       </c>
       <c r="D416" s="5">
         <v>3.9796807893368147</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>370.39436954000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.51060230000001638</v>
       </c>
       <c r="D417" s="5">
         <v>1.6691629524246521</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>371.76577046</v>
       </c>
       <c r="C418" s="5">
         <v>1.371400919999985</v>
       </c>
       <c r="D418" s="5">
         <v>4.5346553255788846</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>372.63302297000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.86725251000001435</v>
       </c>
       <c r="D419" s="5">
         <v>2.835548796873244</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>373.40935881000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.77633584000000155</v>
       </c>
       <c r="D420" s="5">
         <v>2.5289018504958349</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>374.31064603999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.9012872299999799</v>
       </c>
       <c r="D421" s="5">
         <v>2.9351662075506768</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>375.37529218999998</v>
       </c>
       <c r="C422" s="5">
         <v>1.0646461499999873</v>
       </c>
       <c r="D422" s="5">
         <v>3.4670451754446718</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>377.26266205000002</v>
       </c>
       <c r="C423" s="5">
         <v>1.8873698600000353</v>
       </c>
       <c r="D423" s="5">
         <v>6.2032237292339421</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>378.01353105999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.75086900999997397</v>
       </c>
       <c r="D424" s="5">
         <v>2.414688959998923</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>378.48029150999997</v>
       </c>
       <c r="C425" s="5">
         <v>0.46676044999998112</v>
       </c>
       <c r="D425" s="5">
         <v>1.4918304638024571</v>
       </c>
       <c r="E425" s="5">
         <v>3.2925629523822941</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>378.65850870999998</v>
       </c>
       <c r="C426" s="5">
         <v>0.17821720000000596</v>
       </c>
       <c r="D426" s="5">
         <v>0.56651660583280083</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>380.19174134000002</v>
       </c>
       <c r="C427" s="5">
         <v>1.5332326300000432</v>
       </c>
       <c r="D427" s="5">
         <v>4.9686236830508435</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>381.19568270000002</v>
       </c>
       <c r="C428" s="5">
         <v>1.0039413599999989</v>
       </c>
       <c r="D428" s="5">
         <v>3.215170658253319</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>382.08001697999998</v>
       </c>
       <c r="C429" s="5">
         <v>0.88433427999996184</v>
       </c>
       <c r="D429" s="5">
         <v>2.8196717828506523</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>382.72336044999997</v>
       </c>
       <c r="C430" s="5">
         <v>0.6433434699999907</v>
       </c>
       <c r="D430" s="5">
         <v>2.0393684699573589</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>382.36887086000002</v>
       </c>
       <c r="C431" s="5">
         <v>-0.35448958999995739</v>
       </c>
       <c r="D431" s="5">
         <v>-1.1058304596214708</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>383.24722673999997</v>
       </c>
       <c r="C432" s="5">
         <v>0.87835587999995823</v>
       </c>
       <c r="D432" s="5">
         <v>2.7916666703912352</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>382.84930330999998</v>
       </c>
       <c r="C433" s="5">
         <v>-0.39792342999999164</v>
       </c>
       <c r="D433" s="5">
         <v>-1.2388626234283939</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>382.91729294999999</v>
       </c>
       <c r="C434" s="5">
         <v>6.7989640000007512E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.2133144923331276</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>382.31321341</v>
       </c>
       <c r="C435" s="5">
         <v>-0.60407953999998654</v>
       </c>
       <c r="D435" s="5">
         <v>-1.876746645286842</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>381.75243060000003</v>
       </c>
       <c r="C436" s="5">
         <v>-0.56078280999997787</v>
       </c>
       <c r="D436" s="5">
         <v>-1.7460471628130469</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>382.14925866999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.39682806999996956</v>
       </c>
       <c r="D437" s="5">
         <v>1.2545450790468538</v>
       </c>
       <c r="E437" s="5">
         <v>0.96939450806332594</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>384.03247429999999</v>
       </c>
       <c r="C438" s="5">
         <v>1.8832156299999951</v>
       </c>
       <c r="D438" s="5">
         <v>6.076491784295257</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>383.48088184</v>
       </c>
       <c r="C439" s="5">
         <v>-0.55159245999999484</v>
       </c>
       <c r="D439" s="5">
         <v>-1.7100298081815457</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>384.89792878999998</v>
+        <v>383.80867916</v>
       </c>
       <c r="C440" s="5">
-        <v>1.4170469499999854</v>
+        <v>0.32779732000000195</v>
       </c>
       <c r="D440" s="5">
-        <v>4.5255063975695231</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0305895226314643</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>382.80136543999998</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-1.0073137200000133</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-3.1043583843829436</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>