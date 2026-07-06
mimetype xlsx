--- v6 (2026-05-27)
+++ v7 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D1BA70C4-051F-45F6-B0AE-2C5CE049D352}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{575836CB-42EE-43F8-B051-6853896D4CDF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{40E34A05-2E5C-4592-B120-B3F0EBF1C5D9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{818ABF9A-B1B9-4C4D-88C6-B37723834537}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3758406B-0FF3-44A4-8AE8-BE5A00F7A0B3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAB2E505-B2BE-45BC-8527-AC297D10398A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>289.35562754</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>289.35539526999997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>289.02309468999999</v>
+        <v>289.02283074000002</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.33253285000000687</v>
+        <v>-0.33256452999995645</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.3703789039743675</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-1.370509727323832</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>288.32167118000001</v>
+        <v>288.32091095999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.70142350999998371</v>
+        <v>-0.70191978000002564</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.8736929554296076</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-2.8757016566999472</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>287.26116503999998</v>
+        <v>287.26146104999998</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.0605061400000295</v>
+        <v>-1.0594499100000121</v>
       </c>
       <c r="D9" s="5">
-        <v>-4.3256388245044075</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-4.321428485798517</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>287.36155587000002</v>
+        <v>287.36183940000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.10039083000003757</v>
+        <v>0.10037835000002815</v>
       </c>
       <c r="D10" s="5">
-        <v>0.42017799879960904</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>0.42012523055046103</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>287.83395668000003</v>
+        <v>287.83420142</v>
       </c>
       <c r="C11" s="5">
-        <v>0.47240081000001055</v>
+        <v>0.47236201999999139</v>
       </c>
       <c r="D11" s="5">
-        <v>1.9906443797869766</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>1.9904774607101716</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>287.33722594</v>
+        <v>287.33743007999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.49673074000003226</v>
+        <v>-0.49677134000000933</v>
       </c>
       <c r="D12" s="5">
-        <v>-2.0513617021249764</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-2.0515260527883328</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>288.56410670000002</v>
+        <v>288.56421273000001</v>
       </c>
       <c r="C13" s="5">
-        <v>1.2268807600000287</v>
+        <v>1.2267826500000183</v>
       </c>
       <c r="D13" s="5">
-        <v>5.2458511978189515</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>5.2454179888385521</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>288.40220872999998</v>
+        <v>288.40226007000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.16189797000004091</v>
+        <v>-0.16195265999999719</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.67118254072362493</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-0.67140832442532661</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>287.96985876999997</v>
+        <v>287.96988200999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.43234996000001047</v>
+        <v>-0.4323780600000191</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.7841870931632586</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-1.7843017844669684</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>287.93465806</v>
+        <v>287.93463888000002</v>
       </c>
       <c r="C16" s="5">
-        <v>-3.5200709999969604E-2</v>
+        <v>-3.5243129999969369E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.14658639957716435</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-0.14676291855804102</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>286.96999892999997</v>
+        <v>286.97003540999998</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.96465913000002956</v>
+        <v>-0.96460347000004276</v>
       </c>
       <c r="D17" s="5">
-        <v>-3.9470657926627739</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-3.946842488197766</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>284.01219881999998</v>
+        <v>284.01199594000002</v>
       </c>
       <c r="C18" s="5">
-        <v>-2.9578001099999938</v>
+        <v>-2.9580394699999601</v>
       </c>
       <c r="D18" s="5">
-        <v>-11.690794692594375</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-11.691686388947042</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>284.38134975999998</v>
+        <v>284.38111572000003</v>
       </c>
       <c r="C19" s="5">
-        <v>0.36915093999999726</v>
+        <v>0.36911978000000545</v>
       </c>
       <c r="D19" s="5">
-        <v>1.5709242364601472</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.5707918156940393</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>282.76009377000003</v>
+        <v>282.75939519999997</v>
       </c>
       <c r="C20" s="5">
-        <v>-1.6212559899999519</v>
+        <v>-1.6217205200000535</v>
       </c>
       <c r="D20" s="5">
-        <v>-6.6307070673342183</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-6.6325530304329972</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>278.66949978999997</v>
+        <v>278.66974593999998</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.090593980000051</v>
+        <v>-4.0896492599999874</v>
       </c>
       <c r="D21" s="5">
-        <v>-16.043204791054688</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-16.039825784465844</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>277.82375221000001</v>
+        <v>277.82398769999998</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.84574757999996564</v>
+        <v>-0.84575824000000921</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.5817569994596066</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-3.5817982826661821</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>276.57934797000001</v>
+        <v>276.57954905000003</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.2444042399999944</v>
+        <v>-1.2444386499999496</v>
       </c>
       <c r="D23" s="5">
-        <v>-5.2444816584759968</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-5.2446187874026551</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>276.50685959999998</v>
+        <v>276.50705907000003</v>
       </c>
       <c r="C24" s="5">
-        <v>-7.24883700000305E-2</v>
+        <v>-7.2489980000000287E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.3140536873337707</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-0.31406042455786043</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>275.96007424999999</v>
+        <v>275.96016338999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.54678534999999329</v>
+        <v>-0.54689568000003419</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.3473304553055963</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-2.3477972823566784</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>275.37006434</v>
+        <v>275.37010309999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.59000990999999203</v>
+        <v>-0.59006028999999671</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.5356759654842409</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-2.5358891333636557</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>272.93691813999999</v>
+        <v>272.93693959000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.4331462000000101</v>
+        <v>-2.4331635099999858</v>
       </c>
       <c r="D27" s="5">
-        <v>-10.102691679705011</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-10.102758742833595</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>273.73726459</v>
+        <v>273.73727014999997</v>
       </c>
       <c r="C28" s="5">
-        <v>0.80034645000000637</v>
+        <v>0.8003305599999635</v>
       </c>
       <c r="D28" s="5">
-        <v>3.576129103885517</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>3.5760566692230711</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>273.15500398</v>
+        <v>273.1550661</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.58226060999999163</v>
+        <v>-0.58220404999997299</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.5228432882632656</v>
+        <v>-2.5226010316590997</v>
       </c>
       <c r="E29" s="5">
-        <v>-4.8140903235567301</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-4.8140807768526255</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>273.42747968999998</v>
+        <v>273.42732531000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.27247570999998061</v>
+        <v>0.27225921000001563</v>
       </c>
       <c r="D30" s="5">
-        <v>1.2036048866080229</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>1.2026430190814397</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>272.91386598000003</v>
+        <v>272.91367819999999</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.5136137099999587</v>
+        <v>-0.51364711000002217</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.2309702241065765</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-2.2311150538643854</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>273.37459812999998</v>
+        <v>273.37397076000002</v>
       </c>
       <c r="C32" s="5">
-        <v>0.46073214999995571</v>
+        <v>0.46029256000002761</v>
       </c>
       <c r="D32" s="5">
-        <v>2.0447517289913009</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>2.0427840931577679</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>275.25688887000001</v>
+        <v>275.25708983999999</v>
       </c>
       <c r="C33" s="5">
-        <v>1.8822907400000304</v>
+        <v>1.8831190799999717</v>
       </c>
       <c r="D33" s="5">
-        <v>8.5826586819258246</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>8.5866003430294935</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>275.81788817</v>
+        <v>275.81805169</v>
       </c>
       <c r="C34" s="5">
-        <v>0.56099929999999176</v>
+        <v>0.56096185000001242</v>
       </c>
       <c r="D34" s="5">
-        <v>2.4733146589203558</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>2.4731458696142017</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>274.21022862000001</v>
+        <v>274.21035078</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.6076595499999939</v>
+        <v>-1.6077009100000055</v>
       </c>
       <c r="D35" s="5">
-        <v>-6.774512474883676</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-6.7746773241754816</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>274.88930692999998</v>
+        <v>274.88951528000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.67907830999996577</v>
+        <v>0.67916450000001305</v>
       </c>
       <c r="D36" s="5">
-        <v>3.012599226222501</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>3.0129854545462686</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>274.31037063999997</v>
+        <v>274.31044674999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.57893629000000146</v>
+        <v>-0.57906853000002911</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.4982147535014154</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-2.4987769258431158</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>274.34245367</v>
+        <v>274.3424713</v>
       </c>
       <c r="C38" s="5">
-        <v>3.2083030000023882E-2</v>
+        <v>3.2024550000016916E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.14044095880785257</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.14018476385853074</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>274.79323961</v>
+        <v>274.79327868000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.45078594000000294</v>
+        <v>0.45080738000001475</v>
       </c>
       <c r="D39" s="5">
-        <v>1.9896981907837175</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>1.9897935514445964</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>274.79738254</v>
+        <v>274.79741426999999</v>
       </c>
       <c r="C40" s="5">
-        <v>4.1429300000004332E-3</v>
+        <v>4.1355899999757639E-3</v>
       </c>
       <c r="D40" s="5">
-        <v>1.8093342727687478E-2</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>1.8061281657755224E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>275.54007523000001</v>
+        <v>275.54018779</v>
       </c>
       <c r="C41" s="5">
-        <v>0.74269269000001259</v>
+        <v>0.74277352000001429</v>
       </c>
       <c r="D41" s="5">
-        <v>3.2918773774701648</v>
+        <v>3.2922406017443562</v>
       </c>
       <c r="E41" s="5">
-        <v>0.87315671148189278</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>0.8731749786133669</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>278.10071369000002</v>
+        <v>278.10061573000002</v>
       </c>
       <c r="C42" s="5">
-        <v>2.5606384600000069</v>
+        <v>2.5604279400000109</v>
       </c>
       <c r="D42" s="5">
-        <v>11.739820406532697</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>11.738800333959665</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>278.95233906999999</v>
+        <v>278.95218261000002</v>
       </c>
       <c r="C43" s="5">
-        <v>0.85162537999997312</v>
+        <v>0.85156688000000713</v>
       </c>
       <c r="D43" s="5">
-        <v>3.7372779822463897</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>3.7370182601736968</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>279.86639144999998</v>
+        <v>279.86584182000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.9140523799999869</v>
+        <v>0.91365920999999162</v>
       </c>
       <c r="D44" s="5">
-        <v>4.0037236089530914</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>4.0019725934978823</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>279.48694290999998</v>
+        <v>279.48706011000002</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.3794485399999985</v>
+        <v>-0.37878170999999838</v>
       </c>
       <c r="D45" s="5">
-        <v>-1.6149066050344274</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-1.6120928577162741</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>280.07294487000001</v>
+        <v>280.07301761999997</v>
       </c>
       <c r="C46" s="5">
-        <v>0.5860019600000328</v>
+        <v>0.58595750999995744</v>
       </c>
       <c r="D46" s="5">
-        <v>2.5452657499611897</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.5450693726934759</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>280.74931537999998</v>
+        <v>280.74935084999998</v>
       </c>
       <c r="C47" s="5">
-        <v>0.67637050999996973</v>
+        <v>0.67633323000001155</v>
       </c>
       <c r="D47" s="5">
-        <v>2.9367793743019899</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>2.9366145768532803</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>282.29783662</v>
+        <v>282.29804966</v>
       </c>
       <c r="C48" s="5">
-        <v>1.5485212400000137</v>
+        <v>1.548698810000019</v>
       </c>
       <c r="D48" s="5">
-        <v>6.8233341214308574</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>6.8241395594210053</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>282.42105765000002</v>
+        <v>282.42112513000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.12322103000002471</v>
+        <v>0.12307547000000341</v>
       </c>
       <c r="D49" s="5">
-        <v>0.5250509056185404</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>0.52442878253076142</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>283.04794760999999</v>
+        <v>283.04795152999998</v>
       </c>
       <c r="C50" s="5">
-        <v>0.62688995999997132</v>
+        <v>0.62682639999997036</v>
       </c>
       <c r="D50" s="5">
-        <v>2.6964001923365233</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.6961228079850796</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>285.25201907000002</v>
+        <v>285.25208213000002</v>
       </c>
       <c r="C51" s="5">
-        <v>2.2040714600000229</v>
+        <v>2.2041306000000418</v>
       </c>
       <c r="D51" s="5">
-        <v>9.7550731894395106</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>9.7553461090331695</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>286.14565146000001</v>
+        <v>286.14571472</v>
       </c>
       <c r="C52" s="5">
-        <v>0.89363238999999339</v>
+        <v>0.89363258999998152</v>
       </c>
       <c r="D52" s="5">
-        <v>3.8247941355171955</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>3.824794146170607</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>287.14816953000002</v>
+        <v>287.14834445000002</v>
       </c>
       <c r="C53" s="5">
-        <v>1.0025180700000078</v>
+        <v>1.0026297300000238</v>
       </c>
       <c r="D53" s="5">
-        <v>4.2861949119799458</v>
+        <v>4.286680577851687</v>
       </c>
       <c r="E53" s="5">
-        <v>4.2128515390403631</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>4.2128724499698178</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>286.66021045999997</v>
+        <v>286.66016142000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.4879590700000449</v>
+        <v>-0.48818303000001606</v>
       </c>
       <c r="D54" s="5">
-        <v>-2.0202428191585131</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-2.0211601832326842</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>286.38782516999999</v>
+        <v>286.38768856000002</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.27238528999998834</v>
+        <v>-0.27247285999999349</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.1343029657832404</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-1.1346659251902813</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>287.0592552</v>
+        <v>287.05881098999998</v>
       </c>
       <c r="C56" s="5">
-        <v>0.67143003000001045</v>
+        <v>0.67112242999996852</v>
       </c>
       <c r="D56" s="5">
-        <v>2.8499363352072926</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>2.8486152060745562</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>288.16508515999999</v>
+        <v>288.16512224000002</v>
       </c>
       <c r="C57" s="5">
-        <v>1.1058299599999941</v>
+        <v>1.1063112500000329</v>
       </c>
       <c r="D57" s="5">
-        <v>4.7219374369509959</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>4.7240437865576634</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>288.80861014999999</v>
+        <v>288.80859237999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.64352499000000307</v>
+        <v>0.64347013999997671</v>
       </c>
       <c r="D58" s="5">
-        <v>2.7129791347957344</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>2.7127446969555491</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>289.90149831000002</v>
+        <v>289.90145039999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.0928881600000295</v>
+        <v>1.0928580199999942</v>
       </c>
       <c r="D59" s="5">
-        <v>4.6366629072563059</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>4.6365326542733731</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>289.07182090999999</v>
+        <v>289.07202157</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.82967740000003687</v>
+        <v>-0.82942882999998346</v>
       </c>
       <c r="D60" s="5">
-        <v>-3.3807685669460463</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-3.3797721289633542</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>291.36598664000002</v>
+        <v>291.36604778999998</v>
       </c>
       <c r="C61" s="5">
-        <v>2.2941657300000315</v>
+        <v>2.2940262199999779</v>
       </c>
       <c r="D61" s="5">
-        <v>9.9504788290740933</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>9.9498398703944382</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>292.44218295000002</v>
+        <v>292.44218124000002</v>
       </c>
       <c r="C62" s="5">
-        <v>1.0761963100000003</v>
+        <v>1.076133450000043</v>
       </c>
       <c r="D62" s="5">
-        <v>4.5235091569648889</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>4.5232385825879851</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>291.04641084999997</v>
+        <v>291.04650380999999</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.3957721000000447</v>
+        <v>-1.3956774300000347</v>
       </c>
       <c r="D63" s="5">
-        <v>-5.5793966782015421</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-5.5790281578441352</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>292.72868102000001</v>
+        <v>292.72876714</v>
       </c>
       <c r="C64" s="5">
-        <v>1.682270170000038</v>
+        <v>1.682263330000012</v>
       </c>
       <c r="D64" s="5">
-        <v>7.1608956863826512</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>7.1608632785130855</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>294.16553672999999</v>
+        <v>294.16573834000002</v>
       </c>
       <c r="C65" s="5">
-        <v>1.4368557099999748</v>
+        <v>1.4369712000000163</v>
       </c>
       <c r="D65" s="5">
-        <v>6.0518339205289262</v>
+        <v>6.0523317267218379</v>
       </c>
       <c r="E65" s="5">
-        <v>2.4438140112423179</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.4438218174097415</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>297.27074632</v>
+        <v>297.27073607</v>
       </c>
       <c r="C66" s="5">
-        <v>3.1052095900000154</v>
+        <v>3.1049977299999796</v>
       </c>
       <c r="D66" s="5">
-        <v>13.429126518833456</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>13.428146709760448</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>298.00387510000002</v>
+        <v>298.00374149999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.73312878000001547</v>
+        <v>0.73300542999999152</v>
       </c>
       <c r="D67" s="5">
-        <v>2.9999125859514475</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>2.9994010862783194</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>298.35120569999998</v>
+        <v>298.35090366999998</v>
       </c>
       <c r="C68" s="5">
-        <v>0.34733059999996385</v>
+        <v>0.34716216999999006</v>
       </c>
       <c r="D68" s="5">
-        <v>1.4076291895545934</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>1.4069428473864942</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>299.76945146000003</v>
+        <v>299.76939679999998</v>
       </c>
       <c r="C69" s="5">
-        <v>1.4182457600000475</v>
+        <v>1.4184931300000017</v>
       </c>
       <c r="D69" s="5">
-        <v>5.8558616183687073</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>5.8569159362936052</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>299.46348459000001</v>
+        <v>299.46339946000001</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.30596687000002021</v>
+        <v>-0.30599733999997625</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.2179563617499278</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-1.2180771937951862</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>300.38224001999998</v>
+        <v>300.38214764999998</v>
       </c>
       <c r="C71" s="5">
-        <v>0.91875542999997606</v>
+        <v>0.91874818999997387</v>
       </c>
       <c r="D71" s="5">
-        <v>3.7443690880188507</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.7443401643327157</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>298.08289231999998</v>
+        <v>298.08306411000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-2.2993476999999984</v>
+        <v>-2.2990835399999696</v>
       </c>
       <c r="D72" s="5">
-        <v>-8.8086595632253744</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-8.8076923926517772</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>300.23112904999999</v>
+        <v>300.23118337</v>
       </c>
       <c r="C73" s="5">
-        <v>2.1482367300000078</v>
+        <v>2.1481192599999872</v>
       </c>
       <c r="D73" s="5">
-        <v>8.9993767842527319</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>8.9988596199173756</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>302.21502577000001</v>
+        <v>302.21503081999998</v>
       </c>
       <c r="C74" s="5">
-        <v>1.9838967200000184</v>
+        <v>1.9838474499999847</v>
       </c>
       <c r="D74" s="5">
-        <v>8.2241052959214578</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>8.2238920288844497</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>303.84500906</v>
+        <v>303.84511583</v>
       </c>
       <c r="C75" s="5">
-        <v>1.6299832899999842</v>
+        <v>1.6300850100000162</v>
       </c>
       <c r="D75" s="5">
-        <v>6.6676302565875423</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>6.6680586597081204</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>305.50554417000001</v>
+        <v>305.50564549000001</v>
       </c>
       <c r="C76" s="5">
-        <v>1.6605351100000121</v>
+        <v>1.6605296600000088</v>
       </c>
       <c r="D76" s="5">
-        <v>6.7588452662140197</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>6.7588199653384473</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>307.10332077999999</v>
+        <v>307.10352134999999</v>
       </c>
       <c r="C77" s="5">
-        <v>1.5977766099999826</v>
+        <v>1.5978758599999878</v>
       </c>
       <c r="D77" s="5">
-        <v>6.4596413875593672</v>
+        <v>6.4600520528070637</v>
       </c>
       <c r="E77" s="5">
-        <v>4.3981304519281395</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>4.3981270840747433</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>306.00416768999997</v>
+        <v>306.00416976000002</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.0991530900000157</v>
+        <v>-1.0993515899999693</v>
       </c>
       <c r="D78" s="5">
-        <v>-4.2113733443901458</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-4.2121162832854271</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>307.78400776000001</v>
+        <v>307.78387949</v>
       </c>
       <c r="C79" s="5">
-        <v>1.7798400700000343</v>
+        <v>1.7797097299999791</v>
       </c>
       <c r="D79" s="5">
-        <v>7.2073367756933182</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>7.2067919262384983</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>308.42884378000002</v>
+        <v>308.42863414999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.64483602000001383</v>
+        <v>0.6447546599999896</v>
       </c>
       <c r="D80" s="5">
-        <v>2.5432846112602103</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.5429610868161312</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>309.41755855000002</v>
+        <v>309.41749351999999</v>
       </c>
       <c r="C81" s="5">
-        <v>0.98871477000000141</v>
+        <v>0.98885937000000013</v>
       </c>
       <c r="D81" s="5">
-        <v>3.915332225186785</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>3.9159176879182578</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>311.00348343000002</v>
+        <v>311.00338298000003</v>
       </c>
       <c r="C82" s="5">
-        <v>1.5859248799999932</v>
+        <v>1.5858894600000326</v>
       </c>
       <c r="D82" s="5">
-        <v>6.3270049785695726</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>6.3268610318522933</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>311.56785343000001</v>
+        <v>311.56774852000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.56436999999999671</v>
+        <v>0.56436553999998296</v>
       </c>
       <c r="D83" s="5">
-        <v>2.1994751359900144</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>2.1994582980358501</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>311.46265433999997</v>
+        <v>311.46278566000001</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.10519909000004191</v>
+        <v>-0.10496286000000055</v>
       </c>
       <c r="D84" s="5">
-        <v>-0.40442150607590266</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-0.40351517430285977</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>311.84602683000003</v>
+        <v>311.84607102000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.38337249000005613</v>
+        <v>0.38328536000000213</v>
       </c>
       <c r="D85" s="5">
-        <v>1.4870939884530143</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>1.4867530910884552</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>312.10396630999998</v>
+        <v>312.10396982999998</v>
       </c>
       <c r="C86" s="5">
-        <v>0.25793947999994771</v>
+        <v>0.25789880999997195</v>
       </c>
       <c r="D86" s="5">
-        <v>0.9970926606331032</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.99693458869931639</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>314.93318054000002</v>
+        <v>314.93328830000002</v>
       </c>
       <c r="C87" s="5">
-        <v>2.8292142300000478</v>
+        <v>2.8293184700000324</v>
       </c>
       <c r="D87" s="5">
-        <v>11.437042121588071</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>11.437484602590997</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>317.19320126999997</v>
+        <v>317.19328687000001</v>
       </c>
       <c r="C88" s="5">
-        <v>2.2600207299999511</v>
+        <v>2.2599985699999934</v>
       </c>
       <c r="D88" s="5">
-        <v>8.9595774985976817</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>8.9594829643576226</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>318.44588092999999</v>
+        <v>318.44603732000002</v>
       </c>
       <c r="C89" s="5">
-        <v>1.2526796600000125</v>
+        <v>1.2527504500000077</v>
       </c>
       <c r="D89" s="5">
-        <v>4.8434220238945391</v>
+        <v>4.8437003668178935</v>
       </c>
       <c r="E89" s="5">
-        <v>3.6934019864036216</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.6933851882060331</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>319.96573139999998</v>
+        <v>319.96574163000002</v>
       </c>
       <c r="C90" s="5">
-        <v>1.5198504699999944</v>
+        <v>1.5197043100000087</v>
       </c>
       <c r="D90" s="5">
-        <v>5.8800119637240522</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>5.8794286110679161</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>321.25064831999998</v>
+        <v>321.25054723</v>
       </c>
       <c r="C91" s="5">
-        <v>1.2849169200000006</v>
+        <v>1.2848055999999701</v>
       </c>
       <c r="D91" s="5">
-        <v>4.9268278562578649</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>4.9263913842713558</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>323.62741989</v>
+        <v>323.62725732000001</v>
       </c>
       <c r="C92" s="5">
-        <v>2.3767715700000167</v>
+        <v>2.3767100900000173</v>
       </c>
       <c r="D92" s="5">
-        <v>9.2485236116904623</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>9.2482775922654739</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>324.50907289000003</v>
+        <v>324.50902852000002</v>
       </c>
       <c r="C93" s="5">
-        <v>0.88165300000002844</v>
+        <v>0.88177120000000286</v>
       </c>
       <c r="D93" s="5">
-        <v>3.3185717202322884</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>3.319025009663279</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>326.81908188</v>
+        <v>326.81901787999999</v>
       </c>
       <c r="C94" s="5">
-        <v>2.3100089899999716</v>
+        <v>2.3099893599999746</v>
       </c>
       <c r="D94" s="5">
-        <v>8.8846710321145217</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>8.8845938145363235</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>326.52979964000002</v>
+        <v>326.52975937000002</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.28928223999997726</v>
+        <v>-0.28925850999996783</v>
       </c>
       <c r="D95" s="5">
-        <v>-1.057018115775743</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-1.0569320355474421</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>329.62463594000002</v>
+        <v>329.62467204000001</v>
       </c>
       <c r="C96" s="5">
-        <v>3.0948362999999972</v>
+        <v>3.0949126699999852</v>
       </c>
       <c r="D96" s="5">
-        <v>11.98557791498156</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>11.985890819737378</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>331.38352735000001</v>
+        <v>331.38355259000002</v>
       </c>
       <c r="C97" s="5">
-        <v>1.7588914099999897</v>
+        <v>1.7588805500000149</v>
       </c>
       <c r="D97" s="5">
-        <v>6.5945594793697548</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>6.5945168164160739</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>332.26989283</v>
+        <v>332.26990294000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.88636547999999493</v>
+        <v>0.88635034999998652</v>
       </c>
       <c r="D98" s="5">
-        <v>3.257332100574728</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>3.2572754266271264</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>333.20505708000002</v>
+        <v>333.20512829</v>
       </c>
       <c r="C99" s="5">
-        <v>0.93516425000001391</v>
+        <v>0.93522534999999607</v>
       </c>
       <c r="D99" s="5">
-        <v>3.4301400357517275</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.4303675225041852</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>333.59210178000001</v>
+        <v>333.59215126999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.38704469999998992</v>
+        <v>0.38702297999998336</v>
       </c>
       <c r="D100" s="5">
-        <v>1.4028370888397701</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>1.4027575597622244</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>335.01448964999997</v>
+        <v>335.01460495999999</v>
       </c>
       <c r="C101" s="5">
-        <v>1.4223878699999659</v>
+        <v>1.4224536899999976</v>
       </c>
       <c r="D101" s="5">
-        <v>5.2383371066828666</v>
+        <v>5.23858442445988</v>
       </c>
       <c r="E101" s="5">
-        <v>5.2029590307817619</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.2029435754449516</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>335.69509694999999</v>
+        <v>335.69508177</v>
       </c>
       <c r="C102" s="5">
-        <v>0.68060730000001968</v>
+        <v>0.68047681000001603</v>
       </c>
       <c r="D102" s="5">
-        <v>2.4653163465648831</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>2.4648375310119652</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>336.71824923000003</v>
+        <v>336.71820219</v>
       </c>
       <c r="C103" s="5">
-        <v>1.0231522800000334</v>
+        <v>1.0231204199999979</v>
       </c>
       <c r="D103" s="5">
-        <v>3.7193718494991979</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.7192542544866702</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>337.22550094000002</v>
+        <v>337.22536365000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.50725170999999136</v>
+        <v>0.50716146000002027</v>
       </c>
       <c r="D104" s="5">
-        <v>1.8228025228473665</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>1.8224757760220811</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>341.41456833000001</v>
+        <v>341.41457671000001</v>
       </c>
       <c r="C105" s="5">
-        <v>4.1890673899999911</v>
+        <v>4.1892130599999859</v>
       </c>
       <c r="D105" s="5">
-        <v>15.9684047596919</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>15.969005470154407</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>342.61623545999998</v>
+        <v>342.61625067</v>
       </c>
       <c r="C106" s="5">
-        <v>1.2016671299999757</v>
+        <v>1.2016739599999937</v>
       </c>
       <c r="D106" s="5">
-        <v>4.3063340759245339</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>4.3063589201349117</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>342.69455274000001</v>
+        <v>342.69464577999997</v>
       </c>
       <c r="C107" s="5">
-        <v>7.8317280000021583E-2</v>
+        <v>7.8395109999974011E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>0.27464834145738415</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>0.27492161233078072</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>344.75723629999999</v>
+        <v>344.75712673999999</v>
       </c>
       <c r="C108" s="5">
-        <v>2.0626835599999822</v>
+        <v>2.0624809600000162</v>
       </c>
       <c r="D108" s="5">
-        <v>7.4667889473162274</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>7.4660290081532077</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>345.91716334</v>
+        <v>345.91713948</v>
       </c>
       <c r="C109" s="5">
-        <v>1.1599270400000137</v>
+        <v>1.1600127400000133</v>
       </c>
       <c r="D109" s="5">
-        <v>4.1129239843140208</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.11323484035373</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>346.7062578</v>
+        <v>346.70625982000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.78909446000000116</v>
+        <v>0.78912034000001086</v>
       </c>
       <c r="D110" s="5">
-        <v>2.7720061961338249</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>2.7720984471786281</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>347.15190819999998</v>
+        <v>347.15192755999999</v>
       </c>
       <c r="C111" s="5">
-        <v>0.4456503999999768</v>
+        <v>0.44566773999997622</v>
       </c>
       <c r="D111" s="5">
-        <v>1.5534112862362504</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>1.5534721474179225</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>347.43401442999999</v>
+        <v>347.43402057999998</v>
       </c>
       <c r="C112" s="5">
-        <v>0.28210623000001078</v>
+        <v>0.2820930199999907</v>
       </c>
       <c r="D112" s="5">
-        <v>0.97952686297573255</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>0.97948073526916701</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>348.62793475000001</v>
+        <v>348.62800736000003</v>
       </c>
       <c r="C113" s="5">
-        <v>1.1939203200000179</v>
+        <v>1.1939867800000457</v>
       </c>
       <c r="D113" s="5">
-        <v>4.2025111634064194</v>
+        <v>4.2027494611379002</v>
       </c>
       <c r="E113" s="5">
-        <v>4.0635391962366763</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.063525051878103</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>346.74483240000001</v>
+        <v>346.74479352999998</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.8831023500000015</v>
+        <v>-1.8832138300000452</v>
       </c>
       <c r="D114" s="5">
-        <v>-6.292625287462239</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-6.2929855428860204</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>348.13691693999999</v>
+        <v>348.13692307000002</v>
       </c>
       <c r="C115" s="5">
-        <v>1.3920845399999848</v>
+        <v>1.3921295400000417</v>
       </c>
       <c r="D115" s="5">
-        <v>4.9254832643172985</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>4.9256465802184124</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>348.99117137000002</v>
+        <v>348.99108907999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.85425443000002588</v>
+        <v>0.85416600999997172</v>
       </c>
       <c r="D116" s="5">
-        <v>2.9846123908697342</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.9842992332980822</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>348.92725526999999</v>
+        <v>348.92731185000002</v>
       </c>
       <c r="C117" s="5">
-        <v>-6.3916100000028564E-2</v>
+        <v>-6.3777229999971041E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.21955314134960435</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-0.21907665095507456</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>347.67607578000002</v>
+        <v>347.67616681999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.25117948999997</v>
+        <v>-1.251145030000032</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.2190908828882208</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-4.2189762919556557</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>347.86631168000002</v>
+        <v>347.86652968999999</v>
       </c>
       <c r="C119" s="5">
-        <v>0.19023590000000468</v>
+        <v>0.19036287000000129</v>
       </c>
       <c r="D119" s="5">
-        <v>0.65857660706298837</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>0.65901731524824481</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>347.98883764999999</v>
+        <v>347.98860459000002</v>
       </c>
       <c r="C120" s="5">
-        <v>0.12252596999996967</v>
+        <v>0.12207490000002963</v>
       </c>
       <c r="D120" s="5">
-        <v>0.42348547453263663</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>0.4219231698880721</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>348.03267025000002</v>
+        <v>348.03258950999998</v>
       </c>
       <c r="C121" s="5">
-        <v>4.3832600000030197E-2</v>
+        <v>4.3984919999957128E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>0.15125650356038189</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>0.15178259301225072</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>349.20284523999999</v>
+        <v>349.20282621000001</v>
       </c>
       <c r="C122" s="5">
-        <v>1.1701749899999641</v>
+        <v>1.1702367000000322</v>
       </c>
       <c r="D122" s="5">
-        <v>4.1101614224556604</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.1103831700819216</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>350.68866373999998</v>
+        <v>350.68862525999998</v>
       </c>
       <c r="C123" s="5">
-        <v>1.4858184999999935</v>
+        <v>1.4857990499999687</v>
       </c>
       <c r="D123" s="5">
-        <v>5.2270617018985055</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>5.2269919598475489</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>352.00788304000002</v>
+        <v>352.00785986</v>
       </c>
       <c r="C124" s="5">
-        <v>1.3192193000000429</v>
+        <v>1.3192346000000157</v>
       </c>
       <c r="D124" s="5">
-        <v>4.6087339437682395</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>4.608789021741333</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>352.80506445999998</v>
+        <v>352.80511904000002</v>
       </c>
       <c r="C125" s="5">
-        <v>0.79718141999995851</v>
+        <v>0.79725918000002594</v>
       </c>
       <c r="D125" s="5">
-        <v>2.7517095012356885</v>
+        <v>2.7519814489345151</v>
       </c>
       <c r="E125" s="5">
-        <v>1.1981626523977162</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.1981572311505762</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>354.98406914999998</v>
+        <v>354.98400845999998</v>
       </c>
       <c r="C126" s="5">
-        <v>2.1790046899999993</v>
+        <v>2.1788894199999618</v>
       </c>
       <c r="D126" s="5">
-        <v>7.6684923373773417</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>7.6680715674711353</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>356.1357256</v>
+        <v>356.13577292999997</v>
       </c>
       <c r="C127" s="5">
-        <v>1.1516564500000186</v>
+        <v>1.1517644699999892</v>
       </c>
       <c r="D127" s="5">
-        <v>3.9633206136446386</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>3.9636997031041066</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>357.31825677</v>
+        <v>357.31822491999998</v>
       </c>
       <c r="C128" s="5">
-        <v>1.1825311700000043</v>
+        <v>1.1824519900000041</v>
       </c>
       <c r="D128" s="5">
-        <v>4.0581200630651848</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>4.0578428089121266</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>358.29070138999998</v>
+        <v>358.29080814999998</v>
       </c>
       <c r="C129" s="5">
-        <v>0.97244461999997611</v>
+        <v>0.97258322999999791</v>
       </c>
       <c r="D129" s="5">
-        <v>3.3151398173743907</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>3.3156197460563419</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>358.46414334999997</v>
+        <v>358.46429135</v>
       </c>
       <c r="C130" s="5">
-        <v>0.17344195999999101</v>
+        <v>0.17348320000002104</v>
       </c>
       <c r="D130" s="5">
-        <v>0.58244711014103778</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>0.58258579592342929</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>360.45644828000002</v>
+        <v>360.45673906000002</v>
       </c>
       <c r="C131" s="5">
-        <v>1.9923049300000457</v>
+        <v>1.9924477100000217</v>
       </c>
       <c r="D131" s="5">
-        <v>6.8771699571056333</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>6.8776750511971185</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>359.36244010000001</v>
+        <v>359.36212659</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.094008180000003</v>
+        <v>-1.0946124700000155</v>
       </c>
       <c r="D132" s="5">
-        <v>-3.5818903681728242</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-3.5838331028494874</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>359.12814348000001</v>
+        <v>359.12801509000002</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.23429662000000917</v>
+        <v>-0.23411149999998315</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.77957490397785323</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-0.77896183682969466</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>360.52650385999999</v>
+        <v>360.52644808000002</v>
       </c>
       <c r="C134" s="5">
-        <v>1.3983603799999855</v>
+        <v>1.3984329900000034</v>
       </c>
       <c r="D134" s="5">
-        <v>4.773892745532704</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>4.7741477067239746</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>361.80038188999998</v>
+        <v>361.80031450000001</v>
       </c>
       <c r="C135" s="5">
-        <v>1.2738780299999917</v>
+        <v>1.2738664199999903</v>
       </c>
       <c r="D135" s="5">
-        <v>4.3234368508843879</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>4.3233973605860676</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>361.33803172</v>
+        <v>361.33799133999997</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.46235016999997924</v>
+        <v>-0.46232316000003948</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.5227656543663426</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-1.5226776019374166</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>361.23941545999998</v>
+        <v>361.2394678</v>
       </c>
       <c r="C137" s="5">
-        <v>-9.8616260000028433E-2</v>
+        <v>-9.8523539999973764E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-0.32701246098730818</v>
+        <v>-0.32670549797128023</v>
       </c>
       <c r="E137" s="5">
-        <v>2.390654740999687</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.3906537362468727</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>364.39616995</v>
+        <v>364.39611759000002</v>
       </c>
       <c r="C138" s="5">
-        <v>3.1567544900000257</v>
+        <v>3.1566497900000172</v>
       </c>
       <c r="D138" s="5">
-        <v>11.005391519320007</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>11.005007112990416</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>363.42637156000001</v>
+        <v>363.42643090000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.96979838999999401</v>
+        <v>-0.96968669000000318</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.1473262814355252</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-3.1469695114969998</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>362.13894995999999</v>
+        <v>362.13896999000002</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.287421600000016</v>
+        <v>-1.287460909999993</v>
       </c>
       <c r="D140" s="5">
-        <v>-4.1690930293640012</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-4.1692171905093112</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>359.30167445000001</v>
+        <v>359.30179450000003</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.8372755099999836</v>
+        <v>-2.8371754899999928</v>
       </c>
       <c r="D141" s="5">
-        <v>-9.0069886813144535</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-9.0066842436336891</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>357.11613344</v>
+        <v>357.11628961000002</v>
       </c>
       <c r="C142" s="5">
-        <v>-2.1855410100000086</v>
+        <v>-2.1855048900000043</v>
       </c>
       <c r="D142" s="5">
-        <v>-7.059981329519049</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-7.0598662455375045</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>355.16025502000002</v>
+        <v>355.16054025</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.9558784199999764</v>
+        <v>-1.9557493600000271</v>
       </c>
       <c r="D143" s="5">
-        <v>-6.3778391324700863</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-6.3774281752569166</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>349.18394439999997</v>
+        <v>349.18362285000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-5.9763106200000493</v>
+        <v>-5.9769173999999907</v>
       </c>
       <c r="D144" s="5">
-        <v>-18.424660883798126</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-18.426348461429509</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>347.79074261</v>
+        <v>347.79060657999997</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.3932017899999778</v>
+        <v>-1.3930162700000324</v>
       </c>
       <c r="D145" s="5">
-        <v>-4.684173726523289</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-4.6835678182373996</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>344.66187937000001</v>
+        <v>344.66181203999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.1288632399999869</v>
+        <v>-3.1287945400000012</v>
       </c>
       <c r="D146" s="5">
-        <v>-10.27720236165206</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-10.276991575446658</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>340.00155367000002</v>
+        <v>340.00147743000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-4.6603256999999871</v>
+        <v>-4.6603346099999499</v>
       </c>
       <c r="D147" s="5">
-        <v>-15.071823863589318</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-15.071853299757599</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>337.03273313</v>
+        <v>337.03269246000002</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.9688205400000243</v>
+        <v>-2.9687849700000015</v>
       </c>
       <c r="D148" s="5">
-        <v>-9.9892940370758136</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-9.9891821751043501</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>334.30222498000001</v>
+        <v>334.30227447999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.7305081499999915</v>
+        <v>-2.730417980000027</v>
       </c>
       <c r="D149" s="5">
-        <v>-9.3002232707008368</v>
+        <v>-9.2999307739220818</v>
       </c>
       <c r="E149" s="5">
-        <v>-7.4568802094030389</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-7.4568799151574883</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>331.35682625999999</v>
+        <v>331.35679758999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-2.9453987200000142</v>
+        <v>-2.945476890000009</v>
       </c>
       <c r="D150" s="5">
-        <v>-10.075121933081387</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-10.075375081302617</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>328.38015587000001</v>
+        <v>328.38020691000003</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.9766703899999811</v>
+        <v>-2.9765906799999584</v>
       </c>
       <c r="D151" s="5">
-        <v>-10.262949001231625</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-10.262688455453073</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>327.00064388999999</v>
+        <v>327.00068886999998</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.379511980000018</v>
+        <v>-1.3795180400000504</v>
       </c>
       <c r="D152" s="5">
-        <v>-4.9262907920783032</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-4.9263111869415894</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>324.89869188</v>
+        <v>324.89879069</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.1019520099999909</v>
+        <v>-2.1018981799999779</v>
       </c>
       <c r="D153" s="5">
-        <v>-7.4466251438173092</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-7.4464401417037589</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>323.82183032</v>
+        <v>323.82196198999998</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.0768615599999976</v>
+        <v>-1.0768287000000214</v>
       </c>
       <c r="D154" s="5">
-        <v>-3.9056341669785</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-3.9055159859640476</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>322.45816880000001</v>
+        <v>322.45839545000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.3636615199999937</v>
+        <v>-1.3635665399999652</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.9379617504753064</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-4.9376237824082185</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>320.37451178999999</v>
+        <v>320.37423813999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.0836570100000245</v>
+        <v>-2.0841573100000232</v>
       </c>
       <c r="D156" s="5">
-        <v>-7.4844173295591006</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-7.4861459173811928</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>318.42947429999998</v>
+        <v>318.42935176999998</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.9450374900000043</v>
+        <v>-1.9448863700000061</v>
       </c>
       <c r="D157" s="5">
-        <v>-7.0469531650458102</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-7.046429619926875</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>316.17952802000002</v>
+        <v>316.17946459000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.2499462799999606</v>
+        <v>-2.2498871799999733</v>
       </c>
       <c r="D158" s="5">
-        <v>-8.1570460429171714</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-8.1568430540102312</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>313.57737363000001</v>
+        <v>313.57731149</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.6021543900000097</v>
+        <v>-2.6021531000000095</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.4409916154757809</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-9.4409889540551735</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>312.77158014000003</v>
+        <v>312.77155378999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.80579348999998501</v>
+        <v>-0.80575770000001512</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.0404056095249654</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-3.0402730640720743</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>310.78011282</v>
+        <v>310.78015183999997</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.9914673200000266</v>
+        <v>-1.9914019500000109</v>
       </c>
       <c r="D161" s="5">
-        <v>-7.3786237547453499</v>
+        <v>-7.37839056888554</v>
       </c>
       <c r="E161" s="5">
-        <v>-7.0361817548199816</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-7.0361838478628869</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>308.54412357000001</v>
+        <v>308.54412159999998</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.2359892499999887</v>
+        <v>-2.236030239999991</v>
       </c>
       <c r="D162" s="5">
-        <v>-8.3001315451475595</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-8.3002767314086956</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>307.14362204999998</v>
+        <v>307.14366079000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.4005015200000344</v>
+        <v>-1.40046080999997</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.3129328663254931</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.3127822970264642</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>304.61534912000002</v>
+        <v>304.61540178000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.5282729299999573</v>
+        <v>-2.5282590099999993</v>
       </c>
       <c r="D164" s="5">
-        <v>-9.4427181021887527</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-9.4426673062421802</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>304.26838190000001</v>
+        <v>304.26845085000002</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.34696722000001046</v>
+        <v>-0.34695092999999133</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.3583103220894732</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.3582467154803823</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>303.77924941999999</v>
+        <v>303.77933790999998</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.48913248000002341</v>
+        <v>-0.48911294000004091</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.9121178703826569</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-1.9120417291829339</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>302.24306722</v>
+        <v>302.24320289000002</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.5361821999999847</v>
+        <v>-1.5361350199999606</v>
       </c>
       <c r="D167" s="5">
-        <v>-5.9023194928249261</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-5.902141557687357</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>301.26200452</v>
+        <v>301.26182540999997</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.9810626999999954</v>
+        <v>-0.98137748000004876</v>
       </c>
       <c r="D168" s="5">
-        <v>-3.8263358714936802</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-3.827540046166511</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>300.95096719999998</v>
+        <v>300.95087566000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.31103732000002537</v>
+        <v>-0.31094974999996339</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.2319263590298224</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-1.2315822149383315</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>300.53888343</v>
+        <v>300.53883330000002</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.41208376999998109</v>
+        <v>-0.41204235999998673</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.6308084739297457</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-1.6306463194995513</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>301.42183225999997</v>
+        <v>301.42178783000003</v>
       </c>
       <c r="C171" s="5">
-        <v>0.88294882999997526</v>
+        <v>0.88295453000000634</v>
       </c>
       <c r="D171" s="5">
-        <v>3.5829899066441184</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>3.5830140195035165</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>301.15399157000002</v>
+        <v>301.15397915</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.26784068999995725</v>
+        <v>-0.26780868000003011</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.0611131375382943</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-1.0609870971717839</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>300.87343564999998</v>
+        <v>300.87346205</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.28055592000004026</v>
+        <v>-0.2805170999999973</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.1122131492171561</v>
+        <v>-1.1120600875453523</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.187680537247839</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-3.1876841977670045</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>301.85887133</v>
+        <v>301.85888771999998</v>
       </c>
       <c r="C174" s="5">
-        <v>0.98543568000002324</v>
+        <v>0.98542566999998371</v>
       </c>
       <c r="D174" s="5">
-        <v>4.0018784514715966</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.0018367080751682</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>301.64077411</v>
+        <v>301.64080210999998</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.2180972200000042</v>
+        <v>-0.21808561000000282</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.86357954956410854</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-0.86353371432844606</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>301.98734101999997</v>
+        <v>301.98737828999998</v>
       </c>
       <c r="C176" s="5">
-        <v>0.34656690999997863</v>
+        <v>0.34657617999999957</v>
       </c>
       <c r="D176" s="5">
-        <v>1.3874728988775065</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.3875101163426606</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>303.07305967000002</v>
+        <v>303.07310468999998</v>
       </c>
       <c r="C177" s="5">
-        <v>1.0857186500000466</v>
+        <v>1.0857263999999986</v>
       </c>
       <c r="D177" s="5">
-        <v>4.4006355913426276</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>4.4006670734859421</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>302.75042478</v>
+        <v>302.75047770999998</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.32263489000001755</v>
+        <v>-0.32262697999999546</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.2700009079404939</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-1.2699697660120579</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>301.56830058999998</v>
+        <v>301.56836035999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-1.1821241900000246</v>
+        <v>-1.1821173499999986</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.5862137926916517</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-4.5861870385707988</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>304.45090888999999</v>
+        <v>304.45080946000002</v>
       </c>
       <c r="C180" s="5">
-        <v>2.8826083000000153</v>
+        <v>2.8824491000000307</v>
       </c>
       <c r="D180" s="5">
-        <v>12.09314004124511</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>12.09243414559873</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>304.12816910999999</v>
+        <v>304.12810781000002</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.32273978000000625</v>
+        <v>-0.32270164999999906</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.2646953730992783</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-1.2645472365819588</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>304.20141691999999</v>
+        <v>304.20138093000003</v>
       </c>
       <c r="C182" s="5">
-        <v>7.3247809999998026E-2</v>
+        <v>7.3273120000010294E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>0.28939739095514838</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>0.28949758011280746</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>305.90440367999997</v>
+        <v>305.9043782</v>
       </c>
       <c r="C183" s="5">
-        <v>1.7029867599999875</v>
+        <v>1.7029972699999689</v>
       </c>
       <c r="D183" s="5">
-        <v>6.9286186437357511</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>6.9286635740120506</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>305.19327966999998</v>
+        <v>305.19328030999998</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.71112400999999181</v>
+        <v>-0.71109789000001911</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.7542013116219732</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-2.7541016645432737</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>305.69214245000001</v>
+        <v>305.69215752000002</v>
       </c>
       <c r="C185" s="5">
-        <v>0.49886278000002449</v>
+        <v>0.49887721000004603</v>
       </c>
       <c r="D185" s="5">
-        <v>1.9792264533448956</v>
+        <v>1.9792842155337054</v>
       </c>
       <c r="E185" s="5">
-        <v>1.6015726976992273</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.6015687914673116</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>306.68427227000001</v>
+        <v>306.68429161</v>
       </c>
       <c r="C186" s="5">
-        <v>0.99212982000000238</v>
+        <v>0.9921340899999791</v>
       </c>
       <c r="D186" s="5">
-        <v>3.9649014828568641</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>3.9649186540752002</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>306.62441118999999</v>
+        <v>306.62443042000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-5.9861080000018774E-2</v>
+        <v>-5.9861189999992348E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.23397427636961954</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-0.23397469111747782</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>306.99531322000001</v>
+        <v>306.99533666000002</v>
       </c>
       <c r="C188" s="5">
-        <v>0.37090203000002475</v>
+        <v>0.37090624000001071</v>
       </c>
       <c r="D188" s="5">
-        <v>1.4612519719383599</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.4612685764302524</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>309.20477678999998</v>
+        <v>309.20479935999998</v>
       </c>
       <c r="C189" s="5">
-        <v>2.2094635699999685</v>
+        <v>2.2094626999999605</v>
       </c>
       <c r="D189" s="5">
-        <v>8.9866718880382557</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>8.9866674946645908</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>309.48507030000002</v>
+        <v>309.48508987000002</v>
       </c>
       <c r="C190" s="5">
-        <v>0.28029351000003544</v>
+        <v>0.28029051000004301</v>
       </c>
       <c r="D190" s="5">
-        <v>1.0932374894274233</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.0932256498382253</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>310.60342393000002</v>
+        <v>310.60343337</v>
       </c>
       <c r="C191" s="5">
-        <v>1.1183536300000014</v>
+        <v>1.1183434999999804</v>
       </c>
       <c r="D191" s="5">
-        <v>4.4235435552984148</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>4.4235024020547353</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>313.83347517999999</v>
+        <v>313.83343674000002</v>
       </c>
       <c r="C192" s="5">
-        <v>3.2300512499999741</v>
+        <v>3.2300033700000199</v>
       </c>
       <c r="D192" s="5">
-        <v>13.218220564494288</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>13.218012862054685</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>313.72612909999998</v>
+        <v>313.72609861000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.10734608000001344</v>
+        <v>-0.10733813000001646</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.40968617675120056</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.40965594272169836</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>313.03358854999999</v>
+        <v>313.03357218000002</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.69254054999998971</v>
+        <v>-0.6925264299999867</v>
       </c>
       <c r="D194" s="5">
-        <v>-2.6170364341179253</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-2.6169839735435851</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>314.84566706999999</v>
+        <v>314.84565223999999</v>
       </c>
       <c r="C195" s="5">
-        <v>1.81207852</v>
+        <v>1.8120800599999711</v>
       </c>
       <c r="D195" s="5">
-        <v>7.1720089608156901</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>7.1720156384016631</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>315.15344185999999</v>
+        <v>315.15344540000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.3077747899999963</v>
+        <v>0.307793160000017</v>
       </c>
       <c r="D196" s="5">
-        <v>1.1793775977278598</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>1.1794484254223692</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>315.64978352000003</v>
+        <v>315.64979674</v>
       </c>
       <c r="C197" s="5">
-        <v>0.49634166000004143</v>
+        <v>0.4963513399999897</v>
       </c>
       <c r="D197" s="5">
-        <v>1.9063614877517843</v>
+        <v>1.9063989679833027</v>
       </c>
       <c r="E197" s="5">
-        <v>3.2574082507301316</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.2574074849625489</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>315.85349116999998</v>
+        <v>315.85349830000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.20370764999995572</v>
+        <v>0.20370156000001316</v>
       </c>
       <c r="D198" s="5">
-        <v>0.77718639175270443</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>0.77716304196107089</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>317.04256892000001</v>
+        <v>317.04258184000003</v>
       </c>
       <c r="C199" s="5">
-        <v>1.189077750000024</v>
+        <v>1.1890835400000128</v>
       </c>
       <c r="D199" s="5">
-        <v>4.6123025225461634</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>4.6123253420914612</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>318.29206840000001</v>
+        <v>318.29207996999997</v>
       </c>
       <c r="C200" s="5">
-        <v>1.2494994799999972</v>
+        <v>1.2494981299999495</v>
       </c>
       <c r="D200" s="5">
-        <v>4.83320361033861</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.8331980734301894</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>317.94545778999998</v>
+        <v>317.94546516999998</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.34661061000002746</v>
+        <v>-0.34661479999999756</v>
       </c>
       <c r="D201" s="5">
-        <v>-1.298966051739181</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-1.2989816134163279</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>319.78092891</v>
+        <v>319.78093505999999</v>
       </c>
       <c r="C202" s="5">
-        <v>1.8354711200000224</v>
+        <v>1.835469890000013</v>
       </c>
       <c r="D202" s="5">
-        <v>7.1517373617748792</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>7.1517322447067988</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>320.77681164000001</v>
+        <v>320.77681509000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.99588273000000527</v>
+        <v>0.99588003000002345</v>
       </c>
       <c r="D203" s="5">
-        <v>3.8017989189049306</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>3.8017883600522939</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>319.28212667999998</v>
+        <v>319.28210761999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.4946849600000292</v>
+        <v>-1.4947074700000371</v>
       </c>
       <c r="D204" s="5">
-        <v>-5.4504004844899701</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-5.4504804184615674</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>320.90869124</v>
+        <v>320.90867308999998</v>
       </c>
       <c r="C205" s="5">
-        <v>1.6265645600000198</v>
+        <v>1.6265654700000027</v>
       </c>
       <c r="D205" s="5">
-        <v>6.2875659746467027</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>6.2875699773636384</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>322.49964789000001</v>
+        <v>322.49964404999997</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5909566500000096</v>
+        <v>1.5909709599999928</v>
       </c>
       <c r="D206" s="5">
-        <v>6.1141221089951348</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>6.1141789664288071</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>322.27680439</v>
+        <v>322.27679920999998</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.22284350000001041</v>
+        <v>-0.22284483999999338</v>
       </c>
       <c r="D207" s="5">
-        <v>-0.82604200027180941</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-0.82604695835437614</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>323.84697421999999</v>
+        <v>323.84697856000003</v>
       </c>
       <c r="C208" s="5">
-        <v>1.5701698299999975</v>
+        <v>1.5701793500000463</v>
       </c>
       <c r="D208" s="5">
-        <v>6.0057786772784949</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>6.0058161709322544</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>323.74921637</v>
+        <v>323.74923209000002</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.7757849999993596E-2</v>
+        <v>-9.7746470000004138E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.36163639543183024</v>
+        <v>-0.36159436232994224</v>
       </c>
       <c r="E209" s="5">
-        <v>2.5659554585079514</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.565956143057968</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>325.03810738999999</v>
+        <v>325.03809230000002</v>
       </c>
       <c r="C210" s="5">
-        <v>1.2888910199999941</v>
+        <v>1.2888602099999957</v>
       </c>
       <c r="D210" s="5">
-        <v>4.8833754821681286</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>4.8832559385632912</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>325.57819477999999</v>
+        <v>325.57820900000002</v>
       </c>
       <c r="C211" s="5">
-        <v>0.5400873899999965</v>
+        <v>0.54011669999999867</v>
       </c>
       <c r="D211" s="5">
-        <v>2.0122586459291103</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>2.0123689434415448</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>327.48698432999998</v>
+        <v>327.48699085999999</v>
       </c>
       <c r="C212" s="5">
-        <v>1.9087895499999945</v>
+        <v>1.9087818599999764</v>
       </c>
       <c r="D212" s="5">
-        <v>7.2666699957324887</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>7.2666394422172154</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>325.30192705000002</v>
+        <v>325.30192864999998</v>
       </c>
       <c r="C213" s="5">
-        <v>-2.1850572799999668</v>
+        <v>-2.1850622100000123</v>
       </c>
       <c r="D213" s="5">
-        <v>-7.7192525437889348</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-7.7192691778159688</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>324.90650823999999</v>
+        <v>324.90650864000003</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.39541881000002377</v>
+        <v>-0.39542000999995253</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.4489404090036628</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>-1.4489447697507041</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>325.70333577000002</v>
+        <v>325.70333520999998</v>
       </c>
       <c r="C215" s="5">
-        <v>0.79682753000003004</v>
+        <v>0.79682656999995061</v>
       </c>
       <c r="D215" s="5">
-        <v>2.9830021584376754</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>2.9829985122467262</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>323.23119379000002</v>
+        <v>323.23119035000002</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.4721419800000035</v>
+        <v>-2.4721448599999576</v>
       </c>
       <c r="D216" s="5">
-        <v>-8.7374254552209596</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-8.7374352274501419</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>323.67097396999998</v>
+        <v>323.67096350999998</v>
       </c>
       <c r="C217" s="5">
-        <v>0.439780179999957</v>
+        <v>0.43977315999995881</v>
       </c>
       <c r="D217" s="5">
-        <v>1.6449628823691942</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>1.6449364454546922</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>324.04443696999999</v>
+        <v>324.04443652999998</v>
       </c>
       <c r="C218" s="5">
-        <v>0.3734630000000152</v>
+        <v>0.37347302000000582</v>
       </c>
       <c r="D218" s="5">
-        <v>1.3934230774198086</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.3934607458105042</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>323.31189734999998</v>
+        <v>323.31189581000001</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.73253962000001138</v>
+        <v>-0.7325407199999745</v>
       </c>
       <c r="D219" s="5">
-        <v>-2.6792620172684245</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-2.6792659942185826</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>323.75325550999997</v>
+        <v>323.75325912</v>
       </c>
       <c r="C220" s="5">
-        <v>0.44135815999999295</v>
+        <v>0.44136330999998563</v>
       </c>
       <c r="D220" s="5">
-        <v>1.6504943976448416</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>1.6505138092349325</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>323.63803018999999</v>
+        <v>323.63804819000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.11522531999997909</v>
+        <v>-0.11521092999998928</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.42625067553990759</v>
+        <v>-0.42619754230885931</v>
       </c>
       <c r="E221" s="5">
-        <v>-3.4343304748862824E-2</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>-3.4342598832515225E-2</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>322.64906923000001</v>
+        <v>322.64903232</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.98896095999998579</v>
+        <v>-0.98901587000000291</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.6059097435265364</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-3.6061064039627166</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>323.98284015000002</v>
+        <v>323.98286055</v>
       </c>
       <c r="C223" s="5">
-        <v>1.3337709200000063</v>
+        <v>1.3338282299999946</v>
       </c>
       <c r="D223" s="5">
-        <v>5.074927754989722</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>5.0751513921275748</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>323.20638315999997</v>
+        <v>323.20638744000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.77645699000004242</v>
+        <v>-0.77647310999998354</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.8383118191859014</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.8383697943622388</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>321.91821404000001</v>
+        <v>321.91821546</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.2881691199999636</v>
+        <v>-1.2881719800000155</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.6792514266785101</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-4.6792615282995609</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>322.21772162000002</v>
+        <v>322.21772168000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.29950758000001088</v>
+        <v>0.29950622000001204</v>
       </c>
       <c r="D226" s="5">
-        <v>1.1221917015818317</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.1221865748702875</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>320.77583931999999</v>
+        <v>320.77583948</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.4418823000000316</v>
+        <v>-1.4418822000000091</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.2396337868452552</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-5.2396334314014474</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>319.22915386</v>
+        <v>319.22915295000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.546685459999992</v>
+        <v>-1.5466865299999881</v>
       </c>
       <c r="D228" s="5">
-        <v>-5.6350397141635593</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-5.635043506963977</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>319.09709866999998</v>
+        <v>319.09709443999998</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.13205519000001686</v>
+        <v>-0.13205851000003577</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.49527489484930687</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-0.49528731964897377</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>317.68494836000002</v>
+        <v>317.68494845999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.4121503099999586</v>
+        <v>-1.4121459799999911</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.1831768512510257</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-5.1831614102196166</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>316.95328756999999</v>
+        <v>316.95328800999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.73166079000003492</v>
+        <v>-0.73166044999999258</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.7289813467758828</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-2.7289800938005149</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>312.80190184000003</v>
+        <v>312.80190522999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-4.1513857299999586</v>
+        <v>-4.1513827800000058</v>
       </c>
       <c r="D232" s="5">
-        <v>-14.633104247467077</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-14.633094567564642</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>310.44966118999997</v>
+        <v>310.44968082999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.3522406500000557</v>
+        <v>-2.3522244000000114</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.659861958314707</v>
+        <v>-8.659804495621092</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.0750368528251979</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-4.0750361194421325</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>306.14633399000002</v>
+        <v>306.14628177999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-4.3033271999999556</v>
+        <v>-4.3033990499999959</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.42257153097527</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-15.422808823559686</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>301.51761447000001</v>
+        <v>301.51763847000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.6287195200000042</v>
+        <v>-4.6286433099999726</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.707959417121444</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-16.707709403980498</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>297.35157903999999</v>
+        <v>297.35158245999997</v>
       </c>
       <c r="C236" s="5">
-        <v>-4.1660354300000222</v>
+        <v>-4.1660560100000339</v>
       </c>
       <c r="D236" s="5">
-        <v>-15.376549811760832</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-15.376618961751298</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>293.18473107</v>
+        <v>293.18473348999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-4.1668479699999921</v>
+        <v>-4.1668489699999895</v>
       </c>
       <c r="D237" s="5">
-        <v>-15.578474580267542</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-15.578477870027163</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>289.19200068999999</v>
+        <v>289.19200071</v>
       </c>
       <c r="C238" s="5">
-        <v>-3.9927303800000118</v>
+        <v>-3.992732779999983</v>
       </c>
       <c r="D238" s="5">
-        <v>-15.172019978451489</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-15.172028310278908</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>285.61142156</v>
+        <v>285.61142211999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.5805791299999896</v>
+        <v>-3.580578590000016</v>
       </c>
       <c r="D239" s="5">
-        <v>-13.886440698709201</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-13.886438744054397</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>282.46562620999998</v>
+        <v>282.46562669000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.1457953500000144</v>
+        <v>-3.1457954299999642</v>
       </c>
       <c r="D240" s="5">
-        <v>-12.445108760613376</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-12.445109035238689</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>279.90072420000001</v>
+        <v>279.90072488999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.5649020099999689</v>
+        <v>-2.5649018000000297</v>
       </c>
       <c r="D241" s="5">
-        <v>-10.368430165096287</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-10.368429341377416</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>277.01659372</v>
+        <v>277.01659458</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.8841304800000103</v>
+        <v>-2.8841303099999891</v>
       </c>
       <c r="D242" s="5">
-        <v>-11.687709006426994</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-11.687708328880165</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>274.12234374000002</v>
+        <v>274.12234367999997</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.8942499799999837</v>
+        <v>-2.8942509000000314</v>
       </c>
       <c r="D243" s="5">
-        <v>-11.841575657627711</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-11.841579173443062</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>272.40867134000001</v>
+        <v>272.40867398</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.7136724000000072</v>
+        <v>-1.7136696999999685</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.2491498221512574</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-7.2491387919947918</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>271.10744715999999</v>
+        <v>271.10746368000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.3012241800000197</v>
+        <v>-1.3012102999999797</v>
       </c>
       <c r="D245" s="5">
-        <v>-5.5838613477989458</v>
+        <v>-5.5838032887369327</v>
       </c>
       <c r="E245" s="5">
-        <v>-12.67265484497403</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-12.672655048256754</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>272.86207598999999</v>
+        <v>272.86202436999997</v>
       </c>
       <c r="C246" s="5">
-        <v>1.7546288300000015</v>
+        <v>1.7545606899999484</v>
       </c>
       <c r="D246" s="5">
-        <v>8.0490063768938747</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>8.0486820811348494</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>269.08746294000002</v>
+        <v>269.08748613</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.7746130499999708</v>
+        <v>-3.7745382399999698</v>
       </c>
       <c r="D247" s="5">
-        <v>-15.39356029658383</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-15.393280729373338</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>269.51789402999998</v>
+        <v>269.51789282999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.43043108999995638</v>
+        <v>0.43040669999999182</v>
       </c>
       <c r="D248" s="5">
-        <v>1.9364924047190257</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>1.9363815396103101</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>270.25659596999998</v>
+        <v>270.25659954000002</v>
       </c>
       <c r="C249" s="5">
-        <v>0.73870193999999856</v>
+        <v>0.73870671000003085</v>
       </c>
       <c r="D249" s="5">
-        <v>3.3390283366153461</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.339050238782737</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>270.25860855000002</v>
+        <v>270.25860977999997</v>
       </c>
       <c r="C250" s="5">
-        <v>2.0125800000414529E-3</v>
+        <v>2.0102399999473164E-3</v>
       </c>
       <c r="D250" s="5">
-        <v>8.9366733550200195E-3</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>8.9262822602131919E-3</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>270.27180767999999</v>
+        <v>270.27181039999999</v>
       </c>
       <c r="C251" s="5">
-        <v>1.3199129999975412E-2</v>
+        <v>1.3200620000020535E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>5.8622411109232608E-2</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>5.8629030283108285E-2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>270.73090281999998</v>
+        <v>270.73090535</v>
       </c>
       <c r="C252" s="5">
-        <v>0.45909513999998808</v>
+        <v>0.45909495000000788</v>
       </c>
       <c r="D252" s="5">
-        <v>2.0575226136009706</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>2.0575217332081674</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>271.13049854000002</v>
+        <v>271.13050091999997</v>
       </c>
       <c r="C253" s="5">
-        <v>0.39959572000003618</v>
+        <v>0.39959556999997403</v>
       </c>
       <c r="D253" s="5">
-        <v>1.7856356479923008</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.7856349554279394</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>271.00011731000001</v>
+        <v>271.00011826999997</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.13038123000001178</v>
+        <v>-0.13038265000000138</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.57553220477682965</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.5755384513695061</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>271.67771930999999</v>
+        <v>271.67771811</v>
       </c>
       <c r="C255" s="5">
-        <v>0.67760199999997894</v>
+        <v>0.6775998400000276</v>
       </c>
       <c r="D255" s="5">
-        <v>3.0420585949157974</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>3.0420487530413043</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>271.50661176</v>
+        <v>271.50661368999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.1711075499999879</v>
+        <v>-0.17110442000000603</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.75316920293601042</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-0.75315547652584636</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>271.38519700000001</v>
+        <v>271.38521109999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.12141475999999329</v>
+        <v>-0.12140259000000242</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.53530886573723846</v>
+        <v>-0.53525533718352669</v>
       </c>
       <c r="E257" s="5">
-        <v>0.10245009604479272</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.1024491971669983</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>270.24406571999998</v>
+        <v>270.24401474000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.1411312800000246</v>
+        <v>-1.1411963599999808</v>
       </c>
       <c r="D258" s="5">
-        <v>-4.9307355043105794</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-4.9310099878692721</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>270.15159007</v>
+        <v>270.15160830000002</v>
       </c>
       <c r="C259" s="5">
-        <v>-9.2475649999983034E-2</v>
+        <v>-9.2406439999990653E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-0.40985974610068254</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-0.40955365540864541</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>271.51732502999999</v>
+        <v>271.51732734000001</v>
       </c>
       <c r="C260" s="5">
-        <v>1.3657349599999975</v>
+        <v>1.3657190399999877</v>
       </c>
       <c r="D260" s="5">
-        <v>6.2380815022080371</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>6.2380063202402525</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>271.93821674999998</v>
+        <v>271.93822213999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.42089171999998598</v>
+        <v>0.42089479999998503</v>
       </c>
       <c r="D261" s="5">
-        <v>1.8761179322702048</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>1.876131762484734</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>271.32183457000002</v>
+        <v>271.32182461000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.61638217999995959</v>
+        <v>-0.61639752999997199</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.6862977457750237</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.686363759302246</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>271.94109656000001</v>
+        <v>271.94111414999998</v>
       </c>
       <c r="C263" s="5">
-        <v>0.61926198999998405</v>
+        <v>0.61928953999995429</v>
       </c>
       <c r="D263" s="5">
-        <v>2.7735111850654581</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.7736362304488171</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>272.71215238000002</v>
+        <v>272.71215738000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.77105582000001505</v>
+        <v>0.77104323000003205</v>
       </c>
       <c r="D264" s="5">
-        <v>3.4560182072873147</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.4559606665885312</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>272.85075978999998</v>
+        <v>272.85076240000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.13860740999996324</v>
+        <v>0.13860501999999997</v>
       </c>
       <c r="D265" s="5">
-        <v>0.61161424486280147</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>0.61160365808972106</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>272.64221304</v>
+        <v>272.64221336999998</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.20854674999998224</v>
+        <v>-0.20854903000002878</v>
       </c>
       <c r="D266" s="5">
-        <v>-0.91334454024958323</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-0.91335447502368661</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>272.37765888000001</v>
+        <v>272.37765694000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.26455415999998877</v>
+        <v>-0.26455642999997053</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.1582072953711497</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.1582171789662477</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>272.79534515</v>
+        <v>272.79534699999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.41768626999999015</v>
+        <v>0.41769005999998399</v>
       </c>
       <c r="D268" s="5">
-        <v>1.8557784982137226</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>1.8557954927756137</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>272.92558373999998</v>
+        <v>272.92558745999997</v>
       </c>
       <c r="C269" s="5">
-        <v>0.13023858999997628</v>
+        <v>0.13024045999998179</v>
       </c>
       <c r="D269" s="5">
-        <v>0.57441354746530227</v>
+        <v>0.5744218128098888</v>
       </c>
       <c r="E269" s="5">
-        <v>0.56760160724609321</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>0.56759775293444559</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>274.33537811999997</v>
+        <v>274.33533642999998</v>
       </c>
       <c r="C270" s="5">
-        <v>1.4097943799999939</v>
+        <v>1.4097489700000096</v>
       </c>
       <c r="D270" s="5">
-        <v>6.3777588539771335</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>6.3775474636543983</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>274.83082932999997</v>
+        <v>274.83083639</v>
       </c>
       <c r="C271" s="5">
-        <v>0.49545120999999881</v>
+        <v>0.49549996000001784</v>
       </c>
       <c r="D271" s="5">
-        <v>2.1888636862499089</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.1890815398347474</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>275.58546166000002</v>
+        <v>275.58546537000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.75463233000004948</v>
+        <v>0.75462898000000678</v>
       </c>
       <c r="D272" s="5">
-        <v>3.3451866954361975</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.3451715331096921</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>275.78801903999999</v>
+        <v>275.78801800000002</v>
       </c>
       <c r="C273" s="5">
-        <v>0.20255737999997336</v>
+        <v>0.20255263000001378</v>
       </c>
       <c r="D273" s="5">
-        <v>0.88558330261854223</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>0.88556243957000902</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>276.77096845</v>
+        <v>276.77093829</v>
       </c>
       <c r="C274" s="5">
-        <v>0.98294941000000335</v>
+        <v>0.98292028999998138</v>
       </c>
       <c r="D274" s="5">
-        <v>4.3618229230941052</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>4.3616911768614264</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>277.65604096999999</v>
+        <v>277.65610771000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.88507251999999426</v>
+        <v>0.88516942000001109</v>
       </c>
       <c r="D275" s="5">
-        <v>3.9056400105146993</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.9060755925402812</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>276.76905197999997</v>
+        <v>276.76905556000003</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.88698899000002029</v>
+        <v>-0.88705214999998816</v>
       </c>
       <c r="D276" s="5">
-        <v>-3.7668301365811119</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-3.7670927769540286</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>277.31185993999998</v>
+        <v>277.31186097</v>
       </c>
       <c r="C277" s="5">
-        <v>0.54280796000000464</v>
+        <v>0.54280540999997129</v>
       </c>
       <c r="D277" s="5">
-        <v>2.3790299404685022</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.3790186123411772</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>277.71802629000001</v>
+        <v>277.71802294999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.40616635000003498</v>
+        <v>0.40616197999997894</v>
       </c>
       <c r="D278" s="5">
-        <v>1.77181441633949</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>1.7717951926829567</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>278.71175858999999</v>
+        <v>278.71175991000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.99373229999997648</v>
+        <v>0.9937369600000352</v>
       </c>
       <c r="D279" s="5">
-        <v>4.3793667122716595</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>4.3793877083873944</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>279.51528499</v>
+        <v>279.51529084999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.80352640000000974</v>
+        <v>0.80353093999997327</v>
       </c>
       <c r="D280" s="5">
-        <v>3.5149895376341167</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.5150096967099698</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>279.82836710999999</v>
+        <v>279.82834450000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.31308211999999003</v>
+        <v>0.31305365000002894</v>
       </c>
       <c r="D281" s="5">
-        <v>1.3524186883992373</v>
+        <v>1.3522949196639322</v>
       </c>
       <c r="E281" s="5">
-        <v>2.5291814990037187</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.5291718172125277</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>279.23165369999998</v>
+        <v>279.23161918</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.59671341000000666</v>
+        <v>-0.59672532000001866</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.529112239328557</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-2.5291623301068489</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>279.51973272999999</v>
+        <v>279.51973833</v>
       </c>
       <c r="C283" s="5">
-        <v>0.28807903000000579</v>
+        <v>0.28811914999999999</v>
       </c>
       <c r="D283" s="5">
-        <v>1.2450707404960459</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>1.245245278227225</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>281.00709762000002</v>
+        <v>281.00708505</v>
       </c>
       <c r="C284" s="5">
-        <v>1.4873648900000376</v>
+        <v>1.487346720000005</v>
       </c>
       <c r="D284" s="5">
-        <v>6.575604303155469</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>6.5755214730574663</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>278.86963502999998</v>
+        <v>278.86961508000002</v>
       </c>
       <c r="C285" s="5">
-        <v>-2.137462590000041</v>
+        <v>-2.1374699699999837</v>
       </c>
       <c r="D285" s="5">
-        <v>-8.7553799301966269</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-8.7554092819495661</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>279.29056663</v>
+        <v>279.29051852999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.42093160000001717</v>
+        <v>0.42090344999996887</v>
       </c>
       <c r="D286" s="5">
-        <v>1.826417872199837</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.8262948456604144</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>279.59151018</v>
+        <v>279.59163826000002</v>
       </c>
       <c r="C287" s="5">
-        <v>0.3009435499999995</v>
+        <v>0.301119730000039</v>
       </c>
       <c r="D287" s="5">
-        <v>1.3007248576192065</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>1.3014910816145475</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>280.13224151999998</v>
+        <v>280.13226130999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.54073133999997935</v>
+        <v>0.54062304999996513</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3456521483891546</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.3451763016840044</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>280.80058806</v>
+        <v>280.80060669</v>
       </c>
       <c r="C289" s="5">
-        <v>0.66834654000001592</v>
+        <v>0.66834538000000521</v>
       </c>
       <c r="D289" s="5">
-        <v>2.9008587964767907</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.9008534877912773</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>281.53425768</v>
+        <v>281.53426610999998</v>
       </c>
       <c r="C290" s="5">
-        <v>0.73366962000000058</v>
+        <v>0.73365941999998086</v>
       </c>
       <c r="D290" s="5">
-        <v>3.1807840291153466</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.1807389561146593</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>280.75119480000001</v>
+        <v>280.75120114999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.78306287999998858</v>
+        <v>-0.78306495999999015</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.2871060570068056</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-3.2871145582770489</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>281.46242301000001</v>
+        <v>281.46241399000002</v>
       </c>
       <c r="C292" s="5">
-        <v>0.71122821000000158</v>
+        <v>0.71121284000003016</v>
       </c>
       <c r="D292" s="5">
-        <v>3.0826812456291597</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.0826136257237513</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>280.93578559999997</v>
+        <v>280.93570792999998</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.52663741000003483</v>
+        <v>-0.52670606000003772</v>
       </c>
       <c r="D293" s="5">
-        <v>-2.2223278692342641</v>
+        <v>-2.2226146569884531</v>
       </c>
       <c r="E293" s="5">
-        <v>0.39574918777431911</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>0.39572954340225674</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>283.31511182999998</v>
+        <v>283.31506519999999</v>
       </c>
       <c r="C294" s="5">
-        <v>2.3793262300000038</v>
+        <v>2.3793572700000141</v>
       </c>
       <c r="D294" s="5">
-        <v>10.650179645042112</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>10.650328202093284</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>282.85475958000001</v>
+        <v>282.85477857000001</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.46035224999997126</v>
+        <v>-0.4602866299999846</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.9325211207251169</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-1.9322484252890515</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>283.67414152999999</v>
+        <v>283.67402457999998</v>
       </c>
       <c r="C296" s="5">
-        <v>0.81938194999997904</v>
+        <v>0.8192460099999721</v>
       </c>
       <c r="D296" s="5">
-        <v>3.5321181311605887</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.5315225260747596</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>285.29633867000001</v>
+        <v>285.2963249</v>
       </c>
       <c r="C297" s="5">
-        <v>1.6221971400000257</v>
+        <v>1.6223003200000221</v>
       </c>
       <c r="D297" s="5">
-        <v>7.0822252194731483</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>7.0826929598790445</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>286.55401838</v>
+        <v>286.55398061</v>
       </c>
       <c r="C298" s="5">
-        <v>1.2576797099999908</v>
+        <v>1.2576557099999945</v>
       </c>
       <c r="D298" s="5">
-        <v>5.4201567184716692</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>5.4200510343796804</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>286.28459462000001</v>
+        <v>286.28489298</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.26942375999999513</v>
+        <v>-0.26908763000000135</v>
       </c>
       <c r="D299" s="5">
-        <v>-1.1224475117775135</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-1.1210545306691633</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>286.96972866999999</v>
+        <v>286.96975981999998</v>
       </c>
       <c r="C300" s="5">
-        <v>0.68513404999998784</v>
+        <v>0.68486683999998377</v>
       </c>
       <c r="D300" s="5">
-        <v>2.9099344140571359</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.9087814614669361</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>287.91064137000001</v>
+        <v>287.91070481999998</v>
       </c>
       <c r="C301" s="5">
-        <v>0.94091270000001259</v>
+        <v>0.94094499999999925</v>
       </c>
       <c r="D301" s="5">
-        <v>4.0062789129624576</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.00641848884844</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>288.68848344999998</v>
+        <v>288.6884925</v>
       </c>
       <c r="C302" s="5">
-        <v>0.77784207999997079</v>
+        <v>0.77778768000001719</v>
       </c>
       <c r="D302" s="5">
-        <v>3.2906249107052865</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.2903906079415846</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>290.13535344000002</v>
+        <v>290.13533411999998</v>
       </c>
       <c r="C303" s="5">
-        <v>1.4468699900000388</v>
+        <v>1.4468416199999865</v>
       </c>
       <c r="D303" s="5">
-        <v>6.1828331572348905</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>6.1827083649375725</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>291.32684081999997</v>
+        <v>291.32677487000001</v>
       </c>
       <c r="C304" s="5">
-        <v>1.1914873799999555</v>
+        <v>1.1914407500000266</v>
       </c>
       <c r="D304" s="5">
-        <v>5.040837126593356</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>5.0406357150283965</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>292.84777832999998</v>
+        <v>292.84761056999997</v>
       </c>
       <c r="C305" s="5">
-        <v>1.5209375100000102</v>
+        <v>1.5208356999999637</v>
       </c>
       <c r="D305" s="5">
-        <v>6.4479278153677377</v>
+        <v>6.4474852320690168</v>
       </c>
       <c r="E305" s="5">
-        <v>4.2401122749667897</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.2400813793909142</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>293.14570895000003</v>
+        <v>293.14560084999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.29793062000004511</v>
+        <v>0.29799028000002181</v>
       </c>
       <c r="D306" s="5">
-        <v>1.2276822336983795</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.2279301594352088</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>293.85978877000002</v>
+        <v>293.85979866999998</v>
       </c>
       <c r="C307" s="5">
-        <v>0.71407981999999492</v>
+        <v>0.71419781999998122</v>
       </c>
       <c r="D307" s="5">
-        <v>2.9625875646484667</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.9630848111449115</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>293.32604272999998</v>
+        <v>293.32581856000002</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.53374604000003956</v>
+        <v>-0.53398010999995904</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.1579522883921176</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-2.1588891309822222</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>295.37292504999999</v>
+        <v>295.37294003</v>
       </c>
       <c r="C309" s="5">
-        <v>2.0468823200000088</v>
+        <v>2.0471214699999791</v>
       </c>
       <c r="D309" s="5">
-        <v>8.7027990689962476</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>8.7038621233168421</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>295.66081957</v>
+        <v>295.66085726</v>
       </c>
       <c r="C310" s="5">
-        <v>0.28789452000000892</v>
+        <v>0.28791723000000502</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1759082190584857</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.1760014161954047</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>296.58441605000002</v>
+        <v>296.58496768999998</v>
       </c>
       <c r="C311" s="5">
-        <v>0.92359648000001471</v>
+        <v>0.92411042999998472</v>
       </c>
       <c r="D311" s="5">
-        <v>3.8136860789786065</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>3.8158443848020918</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>298.40704842999997</v>
+        <v>298.40720094</v>
       </c>
       <c r="C312" s="5">
-        <v>1.8226323799999591</v>
+        <v>1.8222332500000107</v>
       </c>
       <c r="D312" s="5">
-        <v>7.6289232828770759</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>7.6271811364436504</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>298.97217544</v>
+        <v>298.97228903000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.56512701000002608</v>
+        <v>0.56508809000001747</v>
       </c>
       <c r="D313" s="5">
-        <v>2.2963961850134496</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>2.2962351967910521</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>298.92790142000001</v>
+        <v>298.92785927</v>
       </c>
       <c r="C314" s="5">
-        <v>-4.4274019999988923E-2</v>
+        <v>-4.4429760000014085E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-0.17756024575067419</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-0.17818426045588254</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>300.47028016000002</v>
+        <v>300.47018326</v>
       </c>
       <c r="C315" s="5">
-        <v>1.5423787400000037</v>
+        <v>1.5423239899999999</v>
       </c>
       <c r="D315" s="5">
-        <v>6.370407811950729</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>6.3701761494541431</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>300.80858538000001</v>
+        <v>300.80852062999998</v>
       </c>
       <c r="C316" s="5">
-        <v>0.33830521999999519</v>
+        <v>0.33833736999997654</v>
       </c>
       <c r="D316" s="5">
-        <v>1.3595011499773157</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.3596315891834854</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>300.55936369</v>
+        <v>300.55843664000002</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.24922169000001304</v>
+        <v>-0.25008398999995052</v>
       </c>
       <c r="D317" s="5">
-        <v>-0.98968919170008274</v>
+        <v>-0.99309805865288592</v>
       </c>
       <c r="E317" s="5">
-        <v>2.6333084730832734</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.6330507033988315</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>303.14945238000001</v>
+        <v>303.14949189999999</v>
       </c>
       <c r="C318" s="5">
-        <v>2.590088690000016</v>
+        <v>2.5910552599999619</v>
       </c>
       <c r="D318" s="5">
-        <v>10.845560850701009</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>10.849837069102563</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>304.50313935999998</v>
+        <v>304.50328303999999</v>
       </c>
       <c r="C319" s="5">
-        <v>1.3536869799999636</v>
+        <v>1.3537911399999984</v>
       </c>
       <c r="D319" s="5">
-        <v>5.4920755438624624</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>5.4925078332876298</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>304.57497920999998</v>
+        <v>304.57481989000001</v>
       </c>
       <c r="C320" s="5">
-        <v>7.183985000000348E-2</v>
+        <v>7.1536850000029517E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.28347743903442968</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>0.28228013336681901</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>306.14395543000001</v>
+        <v>306.14419887999998</v>
       </c>
       <c r="C321" s="5">
-        <v>1.5689762200000246</v>
+        <v>1.5693789899999615</v>
       </c>
       <c r="D321" s="5">
-        <v>6.3598190567127455</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>6.3615016443332228</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>305.77092548000002</v>
+        <v>305.77119886000003</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.37302994999998873</v>
+        <v>-0.37300001999994947</v>
       </c>
       <c r="D322" s="5">
-        <v>-1.4524154108319642</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-1.4522985091421692</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>305.72229037</v>
+        <v>305.72313495999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-4.8635110000020632E-2</v>
+        <v>-4.8063900000045123E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.19070192131009911</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.18846393163318709</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>306.91467793999999</v>
+        <v>306.91521256999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.192387569999994</v>
+        <v>1.1920776100000126</v>
       </c>
       <c r="D324" s="5">
-        <v>4.7819919325418514</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.7807085877325184</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>307.68286552000001</v>
+        <v>307.68295922999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.76818758000001708</v>
+        <v>0.76774666000000025</v>
       </c>
       <c r="D325" s="5">
-        <v>3.0452161884474638</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.043438820194555</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>308.90480744000001</v>
+        <v>308.90348845</v>
       </c>
       <c r="C326" s="5">
-        <v>1.2219419200000061</v>
+        <v>1.2205292200000031</v>
       </c>
       <c r="D326" s="5">
-        <v>4.8712072290275854</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.8654506280324084</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>309.70950964000002</v>
+        <v>309.70927152000002</v>
       </c>
       <c r="C327" s="5">
-        <v>0.80470220000000836</v>
+        <v>0.80578307000001814</v>
       </c>
       <c r="D327" s="5">
-        <v>3.1711996544795396</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>3.1755342368506856</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>310.68302627000003</v>
+        <v>310.68298155000002</v>
       </c>
       <c r="C328" s="5">
-        <v>0.97351663000000599</v>
+        <v>0.97371003000000655</v>
       </c>
       <c r="D328" s="5">
-        <v>3.8378853030987869</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>3.838663976594936</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>311.92224248000002</v>
+        <v>311.92062010000001</v>
       </c>
       <c r="C329" s="5">
-        <v>1.239216209999995</v>
+        <v>1.2376385499999856</v>
       </c>
       <c r="D329" s="5">
-        <v>4.8928320228661448</v>
+        <v>4.8864665157959619</v>
       </c>
       <c r="E329" s="5">
-        <v>3.7805772046149988</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.7803575194960359</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>312.72711958999997</v>
+        <v>312.72781850000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.80487710999994988</v>
+        <v>0.80719840000000431</v>
       </c>
       <c r="D330" s="5">
-        <v>3.1407781799433376</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.1499822105415687</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>314.11355981999998</v>
+        <v>314.11387418999999</v>
       </c>
       <c r="C331" s="5">
-        <v>1.3864402300000052</v>
+        <v>1.3860556899999779</v>
       </c>
       <c r="D331" s="5">
-        <v>5.4517226965322463</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>5.4501610912504495</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>315.60781171999997</v>
+        <v>315.60776063999998</v>
       </c>
       <c r="C332" s="5">
-        <v>1.4942518999999947</v>
+        <v>1.4938864499999909</v>
       </c>
       <c r="D332" s="5">
-        <v>5.8602006117232763</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>5.8587236659998876</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>315.17030179</v>
+        <v>315.17118121999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.43750992999997607</v>
+        <v>-0.43657941999998684</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.6508700378102925</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-1.6473858496747762</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>315.40122044999998</v>
+        <v>315.40207776</v>
       </c>
       <c r="C334" s="5">
-        <v>0.23091865999998618</v>
+        <v>0.23089654000000337</v>
       </c>
       <c r="D334" s="5">
-        <v>0.8827664635072896</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>0.88267908823616015</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>316.66588024999999</v>
+        <v>316.66765176000001</v>
       </c>
       <c r="C335" s="5">
-        <v>1.264659800000004</v>
+        <v>1.2655740000000151</v>
       </c>
       <c r="D335" s="5">
-        <v>4.919166140180864</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>4.9227872826625774</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>316.50913162000001</v>
+        <v>316.51062439999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.1567486299999814</v>
+        <v>-0.15702736000002915</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.59238180410248198</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-0.59342899390081305</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>316.56444639</v>
+        <v>316.56383400999999</v>
       </c>
       <c r="C337" s="5">
-        <v>5.5314769999995406E-2</v>
+        <v>5.3209610000010343E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.20991989605030348</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.20192245926271557</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>317.32074384999999</v>
+        <v>317.31642239000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.75629745999998477</v>
+        <v>0.75258838000002015</v>
       </c>
       <c r="D338" s="5">
-        <v>2.9048671809373872</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>2.8904398334476777</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>318.66537471999999</v>
+        <v>318.66355679999998</v>
       </c>
       <c r="C339" s="5">
-        <v>1.3446308700000031</v>
+        <v>1.3471344099999669</v>
       </c>
       <c r="D339" s="5">
-        <v>5.2051398123089898</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>5.2151312442783704</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>319.14627876999998</v>
+        <v>319.14581594999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.48090404999999237</v>
+        <v>0.48225915000000441</v>
       </c>
       <c r="D340" s="5">
-        <v>1.8260500748621178</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>1.8312489896959105</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>319.70019180999998</v>
+        <v>319.69802842000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.55391303999999764</v>
+        <v>0.55221247000002904</v>
       </c>
       <c r="D341" s="5">
-        <v>2.1027272705720579</v>
+        <v>2.0962131927101169</v>
       </c>
       <c r="E341" s="5">
-        <v>2.4935539281071506</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.4933934529582036</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>319.43918421000001</v>
+        <v>319.44047532000002</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.26100759999997081</v>
+        <v>-0.25755309999999554</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.97530922157114119</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-0.96246439030402975</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>320.08196138</v>
+        <v>320.08534363000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.64277716999998802</v>
+        <v>0.64486830999999256</v>
       </c>
       <c r="D343" s="5">
-        <v>2.4415494290611184</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>2.4495708855707177</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>321.32296241</v>
+        <v>321.32332468999999</v>
       </c>
       <c r="C344" s="5">
-        <v>1.2410010300000067</v>
+        <v>1.2379810599999814</v>
       </c>
       <c r="D344" s="5">
-        <v>4.7530680282706905</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.7412031453380354</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>321.22781142000002</v>
+        <v>321.22918969</v>
       </c>
       <c r="C345" s="5">
-        <v>-9.5150989999979174E-2</v>
+        <v>-9.4134999999994307E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.35476894218459121</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-0.35098654631825488</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>322.91171336999997</v>
+        <v>322.91325339000002</v>
       </c>
       <c r="C346" s="5">
-        <v>1.6839019499999495</v>
+        <v>1.6840637000000243</v>
       </c>
       <c r="D346" s="5">
-        <v>6.4750670892161244</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>6.4756785145034579</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>324.98522716000002</v>
+        <v>324.99108597999998</v>
       </c>
       <c r="C347" s="5">
-        <v>2.0735137900000495</v>
+        <v>2.0778325899999572</v>
       </c>
       <c r="D347" s="5">
-        <v>7.9836115987536704</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>8.0007935548353828</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>325.67709968999998</v>
+        <v>325.67953605999998</v>
       </c>
       <c r="C348" s="5">
-        <v>0.69187252999995508</v>
+        <v>0.68845007999999552</v>
       </c>
       <c r="D348" s="5">
-        <v>2.5848493031173758</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.5718667161753084</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>326.87546223999999</v>
+        <v>326.87302317000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.198362550000013</v>
+        <v>1.193487110000035</v>
       </c>
       <c r="D349" s="5">
-        <v>4.5059897708221275</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.4872522200022802</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>327.28002653999999</v>
+        <v>327.26905153000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.4045643000000041</v>
+        <v>0.39602836000000252</v>
       </c>
       <c r="D350" s="5">
-        <v>1.4953571745181193</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.4636069630818982</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>326.55461837000001</v>
+        <v>326.54755836999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.72540816999998015</v>
+        <v>-0.72149316000002273</v>
       </c>
       <c r="D351" s="5">
-        <v>-2.6275847620556458</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-2.6136618410585455</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>328.65904260000002</v>
+        <v>328.65363875000003</v>
       </c>
       <c r="C352" s="5">
-        <v>2.1044242300000064</v>
+        <v>2.1060803800000372</v>
       </c>
       <c r="D352" s="5">
-        <v>8.0132581761905399</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>8.0199694342760974</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>330.04524427000001</v>
+        <v>330.04841623999999</v>
       </c>
       <c r="C353" s="5">
-        <v>1.3862016699999913</v>
+        <v>1.3947774899999672</v>
       </c>
       <c r="D353" s="5">
-        <v>5.1803765728117845</v>
+        <v>5.2132647813943445</v>
       </c>
       <c r="E353" s="5">
-        <v>3.2358605734425616</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.237551345297085</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>331.19653794999999</v>
+        <v>331.20338784</v>
       </c>
       <c r="C354" s="5">
-        <v>1.1512936799999807</v>
+        <v>1.1549716000000103</v>
       </c>
       <c r="D354" s="5">
-        <v>4.2671996724358729</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>4.2810531627458737</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>331.74491838</v>
+        <v>331.75005239000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.5483804300000088</v>
+        <v>0.54666455000000269</v>
       </c>
       <c r="D355" s="5">
-        <v>2.0051006922143566</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>1.9987279619911646</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>333.01266070999998</v>
+        <v>333.01255932999999</v>
       </c>
       <c r="C356" s="5">
-        <v>1.2677423299999759</v>
+        <v>1.2625069399999802</v>
       </c>
       <c r="D356" s="5">
-        <v>4.6833451556645977</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>4.6635240823167834</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>335.08650362999998</v>
+        <v>335.08872682999998</v>
       </c>
       <c r="C357" s="5">
-        <v>2.0738429200000041</v>
+        <v>2.0761674999999968</v>
       </c>
       <c r="D357" s="5">
-        <v>7.7343734511711171</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>7.7433447999492477</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>336.06231592</v>
+        <v>336.06539285000002</v>
       </c>
       <c r="C358" s="5">
-        <v>0.97581229000002168</v>
+        <v>0.97666602000003877</v>
       </c>
       <c r="D358" s="5">
-        <v>3.5510624826060377</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.5541952897973683</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>337.17457961000002</v>
+        <v>337.18812241000001</v>
       </c>
       <c r="C359" s="5">
-        <v>1.1122636900000202</v>
+        <v>1.122729559999982</v>
       </c>
       <c r="D359" s="5">
-        <v>4.0447342244296802</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>4.0834572395724411</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>337.22844628000001</v>
+        <v>337.23134048999998</v>
       </c>
       <c r="C360" s="5">
-        <v>5.3866669999990791E-2</v>
+        <v>4.3218079999974179E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>0.19187932806634667</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>0.15391488570768441</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>338.36275667000001</v>
+        <v>338.36117267999998</v>
       </c>
       <c r="C361" s="5">
-        <v>1.134310389999996</v>
+        <v>1.1298321900000019</v>
       </c>
       <c r="D361" s="5">
-        <v>4.1118671440087962</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>4.0952976181838352</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>338.57578791999998</v>
+        <v>338.56445346999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.21303124999997181</v>
+        <v>0.20328079000000798</v>
       </c>
       <c r="D362" s="5">
-        <v>0.75813477930293249</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>0.72332354652757669</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>338.42805898</v>
+        <v>338.38557773000002</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.14772893999997905</v>
+        <v>-0.17887573999996675</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.5223348247888282</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-0.63216395077686505</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>338.81551281999998</v>
+        <v>338.80998147999998</v>
       </c>
       <c r="C364" s="5">
-        <v>0.38745383999997784</v>
+        <v>0.42440374999995356</v>
       </c>
       <c r="D364" s="5">
-        <v>1.3825196694549735</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>1.5154674502414922</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>338.09121155000003</v>
+        <v>338.10973304999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.72430126999995537</v>
+        <v>-0.70024842999998782</v>
       </c>
       <c r="D365" s="5">
-        <v>-2.53534655341352</v>
+        <v>-2.4521463737598115</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4378376661043033</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.4424649273693477</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>339.18724918999999</v>
+        <v>339.20044014000001</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0960376399999632</v>
+        <v>1.0907070900000235</v>
       </c>
       <c r="D366" s="5">
-        <v>3.9603260140751662</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>3.9405023370465253</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>338.56085186000001</v>
+        <v>338.56855648999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.62639732999997477</v>
+        <v>-0.63188365000002022</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.1937401463215656</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-2.2126724826318389</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>337.67128522000002</v>
+        <v>337.67327346000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.88956663999999819</v>
+        <v>-0.89528302999997322</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.1078250503754346</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-3.1274363677005534</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>321.49961868000003</v>
+        <v>321.50431638999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.17166653999999</v>
+        <v>-16.168957070000033</v>
       </c>
       <c r="D369" s="5">
-        <v>-44.507284643060238</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-44.501475127088796</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>322.94195501000002</v>
+        <v>322.94717902999997</v>
       </c>
       <c r="C370" s="5">
-        <v>1.4423363299999892</v>
+        <v>1.4428626399999871</v>
       </c>
       <c r="D370" s="5">
-        <v>5.5183751001115944</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>5.5203560591449596</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>322.39157078</v>
+        <v>322.41808757000001</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.55038423000002012</v>
+        <v>-0.52909145999996099</v>
       </c>
       <c r="D371" s="5">
-        <v>-2.0260769309819793</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-1.9483677042001157</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>321.78309677999999</v>
+        <v>321.77842432</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.60847400000000107</v>
+        <v>-0.63966325000001234</v>
       </c>
       <c r="D372" s="5">
-        <v>-2.2414876290099195</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-2.3549399168237284</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>322.83032028000002</v>
+        <v>322.82857288999998</v>
       </c>
       <c r="C373" s="5">
-        <v>1.0472235000000296</v>
+        <v>1.0501485699999762</v>
       </c>
       <c r="D373" s="5">
-        <v>3.9759939182122395</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>3.9873585718784632</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>323.43435106999999</v>
+        <v>323.42296529999999</v>
       </c>
       <c r="C374" s="5">
-        <v>0.60403078999996751</v>
+        <v>0.59439241000001175</v>
       </c>
       <c r="D374" s="5">
-        <v>2.2685068369871608</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>2.2319536780750937</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>325.05106482999997</v>
+        <v>324.95863133</v>
       </c>
       <c r="C375" s="5">
-        <v>1.6167137599999819</v>
+        <v>1.5356660300000158</v>
       </c>
       <c r="D375" s="5">
-        <v>6.1659861243180458</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>5.8489775345633488</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>325.40364556999998</v>
+        <v>325.40095836</v>
       </c>
       <c r="C376" s="5">
-        <v>0.35258074000000761</v>
+        <v>0.44232703000000129</v>
       </c>
       <c r="D376" s="5">
-        <v>1.309425502182604</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>1.6456996080747244</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>326.28864764000002</v>
+        <v>326.32743247000002</v>
       </c>
       <c r="C377" s="5">
-        <v>0.88500207000004139</v>
+        <v>0.92647411000001512</v>
       </c>
       <c r="D377" s="5">
-        <v>3.3129107080254183</v>
+        <v>3.4706257330594958</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.4909407600068665</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-3.4847564054766744</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>326.97183957999999</v>
+        <v>326.99643700000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.68319193999997196</v>
+        <v>0.66900452999999516</v>
       </c>
       <c r="D378" s="5">
-        <v>2.5417302897397187</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>2.4880521287330426</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>326.08778006</v>
+        <v>326.10008054000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.88405951999999388</v>
+        <v>-0.89635645999999269</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.1967179733302986</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-3.2402748191505903</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>330.34149094999998</v>
+        <v>330.35067515999998</v>
       </c>
       <c r="C380" s="5">
-        <v>4.2537108899999794</v>
+        <v>4.2505946199999585</v>
       </c>
       <c r="D380" s="5">
-        <v>16.826994645464445</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>16.813089953991799</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>330.05251844999998</v>
+        <v>330.06468474000002</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.28897249999999985</v>
+        <v>-0.28599041999996189</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.0446870558465271</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-1.0339289792475226</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>329.80519641000001</v>
+        <v>329.81604070999998</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.24732203999997182</v>
+        <v>-0.24864403000003676</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.89551302415447065</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-0.90024687278990045</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>329.42171723000001</v>
+        <v>329.45972740000002</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.38347917999999481</v>
+        <v>-0.3563133099999618</v>
       </c>
       <c r="D383" s="5">
-        <v>-1.3864048666965001</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-1.2887320403146663</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>330.94468871999999</v>
+        <v>330.92872832</v>
       </c>
       <c r="C384" s="5">
-        <v>1.5229714899999749</v>
+        <v>1.4690009199999849</v>
       </c>
       <c r="D384" s="5">
-        <v>5.6910628650658213</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>5.4837663367067968</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>331.84289791999998</v>
+        <v>331.83033005999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.8982091999999966</v>
+        <v>0.9016017399999896</v>
       </c>
       <c r="D385" s="5">
-        <v>3.3059513168276711</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>3.3187880617834953</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>331.69398245999997</v>
+        <v>331.67513556</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.14891546000001199</v>
+        <v>-0.15519449999999324</v>
       </c>
       <c r="D386" s="5">
-        <v>-0.53717635360701621</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-0.55978938506826559</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>335.79793979999999</v>
+        <v>335.64213078</v>
       </c>
       <c r="C387" s="5">
-        <v>4.1039573400000222</v>
+        <v>3.9669952200000012</v>
       </c>
       <c r="D387" s="5">
-        <v>15.900474894635529</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>15.335406363936954</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>337.84308546</v>
+        <v>337.84733240000003</v>
       </c>
       <c r="C388" s="5">
-        <v>2.0451456600000029</v>
+        <v>2.2052016200000253</v>
       </c>
       <c r="D388" s="5">
-        <v>7.5583396447905127</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>8.1753467070064154</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>340.07031932000001</v>
+        <v>340.13415054000001</v>
       </c>
       <c r="C389" s="5">
-        <v>2.2272338600000126</v>
+        <v>2.2868181399999798</v>
       </c>
       <c r="D389" s="5">
-        <v>8.204253511087888</v>
+        <v>8.4318666474784578</v>
       </c>
       <c r="E389" s="5">
-        <v>4.2237668333485967</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.2309400608755876</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>340.18201657999998</v>
+        <v>340.22124020000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.11169725999997127</v>
+        <v>8.7089660000003732E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>0.39485690506053661</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>0.30768709960478091</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>342.76088774999999</v>
+        <v>342.79213177999998</v>
       </c>
       <c r="C391" s="5">
-        <v>2.5788711700000135</v>
+        <v>2.5708915799999659</v>
       </c>
       <c r="D391" s="5">
-        <v>9.4860763601000144</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.4543579893807674</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>344.29148651999998</v>
+        <v>344.31768352</v>
       </c>
       <c r="C392" s="5">
-        <v>1.5305987699999832</v>
+        <v>1.5255517400000258</v>
       </c>
       <c r="D392" s="5">
-        <v>5.4921874677937854</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>5.473120647121954</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>345.47529901000001</v>
+        <v>345.50097349999999</v>
       </c>
       <c r="C393" s="5">
-        <v>1.1838124900000366</v>
+        <v>1.1832899799999836</v>
       </c>
       <c r="D393" s="5">
-        <v>4.2050127253690617</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>4.2027956395112698</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>346.42956227000002</v>
+        <v>346.44974907</v>
       </c>
       <c r="C394" s="5">
-        <v>0.95426326000000472</v>
+        <v>0.94877557000000934</v>
       </c>
       <c r="D394" s="5">
-        <v>3.3654320530194681</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.3455327881786179</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>346.80165643999999</v>
+        <v>346.84691851999997</v>
       </c>
       <c r="C395" s="5">
-        <v>0.37209416999996847</v>
+        <v>0.3971694499999785</v>
       </c>
       <c r="D395" s="5">
-        <v>1.2965412779388563</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>1.3843852668868228</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>348.90309060999999</v>
+        <v>348.86949866999998</v>
       </c>
       <c r="C396" s="5">
-        <v>2.1014341700000045</v>
+        <v>2.0225801500000102</v>
       </c>
       <c r="D396" s="5">
-        <v>7.518659223513624</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>7.2264501047577312</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>350.57734420000003</v>
+        <v>350.53938987999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.6742535900000348</v>
+        <v>1.669891210000003</v>
       </c>
       <c r="D397" s="5">
-        <v>5.912778825913767</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>5.8975477438178769</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>351.84152784999998</v>
+        <v>351.78749986999998</v>
       </c>
       <c r="C398" s="5">
-        <v>1.2641836499999499</v>
+        <v>1.248109989999989</v>
       </c>
       <c r="D398" s="5">
-        <v>4.4140675691876075</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.3573218625369003</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>351.73744894999999</v>
+        <v>351.51296189999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.10407889999999043</v>
+        <v>-0.27453796999998303</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.35439728130771675</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.93248104161782752</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>352.85202442000002</v>
+        <v>352.86675845000002</v>
       </c>
       <c r="C400" s="5">
-        <v>1.1145754700000339</v>
+        <v>1.3537965500000269</v>
       </c>
       <c r="D400" s="5">
-        <v>3.8695016842725805</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>4.7207745513359711</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>353.40732542000001</v>
+        <v>353.51645726999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.55530099999998583</v>
+        <v>0.64969881999996915</v>
       </c>
       <c r="D401" s="5">
-        <v>1.9049326393317134</v>
+        <v>2.2319538920419157</v>
       </c>
       <c r="E401" s="5">
-        <v>3.9218377324632403</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.9344202011924123</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>356.12145588999999</v>
+        <v>356.19510049000002</v>
       </c>
       <c r="C402" s="5">
-        <v>2.7141304699999864</v>
+        <v>2.6786432200000263</v>
       </c>
       <c r="D402" s="5">
-        <v>9.6152842684131379</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>9.4812281522344435</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>356.18519125</v>
+        <v>356.24282612000002</v>
       </c>
       <c r="C403" s="5">
-        <v>6.3735360000009678E-2</v>
+        <v>4.7725630000002184E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.214976549031487</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>0.1609033345273625</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>356.83624687999998</v>
+        <v>356.88319866000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.65105562999997346</v>
+        <v>0.64037253999998711</v>
       </c>
       <c r="D404" s="5">
-        <v>2.2156144316686888</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.1785424640271556</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>357.53381518999998</v>
+        <v>357.57260589999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.6975683100000083</v>
+        <v>0.68940723999997999</v>
       </c>
       <c r="D405" s="5">
-        <v>2.3712305247222787</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>2.3428817708883498</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>358.69700454000002</v>
+        <v>358.72264115000002</v>
       </c>
       <c r="C406" s="5">
-        <v>1.1631893500000388</v>
+        <v>1.1500352500000304</v>
       </c>
       <c r="D406" s="5">
-        <v>3.9746627682347935</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.9284828268020044</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>361.24059754000001</v>
+        <v>361.27906407</v>
       </c>
       <c r="C407" s="5">
-        <v>2.5435929999999871</v>
+        <v>2.5564229199999886</v>
       </c>
       <c r="D407" s="5">
-        <v>8.8492960703043124</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>8.8950353245016878</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>361.39281381000001</v>
+        <v>361.34154776000003</v>
       </c>
       <c r="C408" s="5">
-        <v>0.15221626999999671</v>
+        <v>6.2483690000021852E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.50681856115439849</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>0.20773911471614337</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>362.85540129999998</v>
+        <v>362.78048206</v>
       </c>
       <c r="C409" s="5">
-        <v>1.4625874899999758</v>
+        <v>1.4389342999999712</v>
       </c>
       <c r="D409" s="5">
-        <v>4.9660745830745423</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>4.8847040256247309</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>364.24414217999998</v>
+        <v>364.13535976999998</v>
       </c>
       <c r="C410" s="5">
-        <v>1.3887408800000003</v>
+        <v>1.3548777099999825</v>
       </c>
       <c r="D410" s="5">
-        <v>4.6906285670083259</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>4.5748573717936836</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>363.75870250999998</v>
+        <v>363.48249003000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.48543967000000521</v>
+        <v>-0.65286973999997144</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.5876070692656841</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.1304276518796517</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>364.95242727999999</v>
+        <v>364.97518873000001</v>
       </c>
       <c r="C412" s="5">
-        <v>1.1937247700000171</v>
+        <v>1.4926987000000054</v>
       </c>
       <c r="D412" s="5">
-        <v>4.0098265677504852</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>5.0408355217872236</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>366.41581996999997</v>
+        <v>366.58754792000002</v>
       </c>
       <c r="C413" s="5">
-        <v>1.4633926899999778</v>
+        <v>1.6123591900000065</v>
       </c>
       <c r="D413" s="5">
-        <v>4.9193314798535059</v>
+        <v>5.4319904675533826</v>
       </c>
       <c r="E413" s="5">
-        <v>3.6808785823950529</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.6974489818494938</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>367.53132627999997</v>
+        <v>367.63932668000001</v>
       </c>
       <c r="C414" s="5">
-        <v>1.1155063100000007</v>
+        <v>1.0517787599999906</v>
       </c>
       <c r="D414" s="5">
-        <v>3.7150423848381964</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>3.497780604629086</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>368.6828185</v>
+        <v>368.77208523000002</v>
       </c>
       <c r="C415" s="5">
-        <v>1.1514922200000228</v>
+        <v>1.1327585500000055</v>
       </c>
       <c r="D415" s="5">
-        <v>3.825120908398838</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>3.7607074198837243</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>369.88376724</v>
+        <v>369.95349997</v>
       </c>
       <c r="C416" s="5">
-        <v>1.2009487400000012</v>
+        <v>1.1814147399999797</v>
       </c>
       <c r="D416" s="5">
-        <v>3.9796807893368147</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.9128402950931562</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>370.39436954000001</v>
+        <v>370.44540943999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.51060230000001638</v>
+        <v>0.49190946999999596</v>
       </c>
       <c r="D417" s="5">
-        <v>1.6691629524246521</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.6073030974866676</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>371.76577046</v>
+        <v>371.79485548999997</v>
       </c>
       <c r="C418" s="5">
-        <v>1.371400919999985</v>
+        <v>1.3494460499999832</v>
       </c>
       <c r="D418" s="5">
-        <v>4.5346553255788846</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>4.4599720900427853</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>372.63302297000001</v>
+        <v>372.66069032000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.86725251000001435</v>
+        <v>0.8658348300000398</v>
       </c>
       <c r="D419" s="5">
-        <v>2.835548796873244</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.8306297505163336</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>373.40935881000001</v>
+        <v>373.33815600999998</v>
       </c>
       <c r="C420" s="5">
-        <v>0.77633584000000155</v>
+        <v>0.67746568999996271</v>
       </c>
       <c r="D420" s="5">
-        <v>2.5289018504958349</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>2.2034432534214332</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>374.31064603999999</v>
+        <v>374.19711033999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.9012872299999799</v>
+        <v>0.85895433000001731</v>
       </c>
       <c r="D421" s="5">
-        <v>2.9351662075506768</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>2.7960947866408015</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>375.37529218999998</v>
+        <v>375.19983439999999</v>
       </c>
       <c r="C422" s="5">
-        <v>1.0646461499999873</v>
+        <v>1.0027240599999914</v>
       </c>
       <c r="D422" s="5">
-        <v>3.4670451754446718</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.2634197007080923</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>377.26266205000002</v>
+        <v>376.95286791000001</v>
       </c>
       <c r="C423" s="5">
-        <v>1.8873698600000353</v>
+        <v>1.7530335100000229</v>
       </c>
       <c r="D423" s="5">
-        <v>6.2032237292339421</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>5.7530656065454711</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>378.01353105999999</v>
+        <v>378.04099417999998</v>
       </c>
       <c r="C424" s="5">
-        <v>0.75086900999997397</v>
+        <v>1.0881262699999752</v>
       </c>
       <c r="D424" s="5">
-        <v>2.414688959998923</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>3.5194932431940718</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>378.48029150999997</v>
+        <v>378.72168205000003</v>
       </c>
       <c r="C425" s="5">
-        <v>0.46676044999998112</v>
+        <v>0.68068787000004249</v>
       </c>
       <c r="D425" s="5">
-        <v>1.4918304638024571</v>
+        <v>2.1822059509269298</v>
       </c>
       <c r="E425" s="5">
-        <v>3.2925629523822941</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.3100235397651945</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>378.65850870999998</v>
+        <v>378.80139508000002</v>
       </c>
       <c r="C426" s="5">
-        <v>0.17821720000000596</v>
+        <v>7.9713029999993523E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>0.56651660583280083</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>0.25286761394194279</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>380.19174134000002</v>
+        <v>380.30630076</v>
       </c>
       <c r="C427" s="5">
-        <v>1.5332326300000432</v>
+        <v>1.5049056799999789</v>
       </c>
       <c r="D427" s="5">
-        <v>4.9686236830508435</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>4.8729321782127855</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>381.19568270000002</v>
+        <v>381.28098261000002</v>
       </c>
       <c r="C428" s="5">
-        <v>1.0039413599999989</v>
+        <v>0.9746818500000245</v>
       </c>
       <c r="D428" s="5">
-        <v>3.215170658253319</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>3.1191875380617518</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>382.08001697999998</v>
+        <v>382.13720095000002</v>
       </c>
       <c r="C429" s="5">
-        <v>0.88433427999996184</v>
+        <v>0.85621833999999808</v>
       </c>
       <c r="D429" s="5">
-        <v>2.8196717828506523</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.7282967435936056</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>382.72336044999997</v>
+        <v>382.75209828999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.6433434699999907</v>
+        <v>0.61489733999997043</v>
       </c>
       <c r="D430" s="5">
-        <v>2.0393684699573589</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.9481019120083154</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>382.36887086000002</v>
+        <v>382.38195198</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.35448958999995739</v>
+        <v>-0.37014630999999554</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.1058304596214708</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.1543259084663138</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>383.24722673999997</v>
+        <v>383.16607518000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.87835587999995823</v>
+        <v>0.78412320000001046</v>
       </c>
       <c r="D432" s="5">
-        <v>2.7916666703912352</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.4886978822918682</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>382.84930330999998</v>
+        <v>382.70341151999997</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.39792342999999164</v>
+        <v>-0.46266366000003245</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.2388626234283939</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-1.4393864815697266</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>382.91729294999999</v>
+        <v>382.68754444000001</v>
       </c>
       <c r="C434" s="5">
-        <v>6.7989640000007512E-2</v>
+        <v>-1.5867079999964062E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>0.2133144923331276</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-4.9741272663994529E-2</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>382.31321341</v>
+        <v>383.22610176000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.60407953999998654</v>
+        <v>0.53855731999999534</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.876746645286842</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.7018963939060328</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>381.75243060000003</v>
+        <v>383.39084783999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.56078280999997787</v>
+        <v>0.16474607999998625</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.7460471628130469</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.51709264634114405</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>382.14925866999999</v>
+        <v>383.31953214999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.39682806999996956</v>
+        <v>-7.1315690000005816E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>1.2545450790468538</v>
+        <v>-0.22298740169656162</v>
       </c>
       <c r="E437" s="5">
-        <v>0.96939450806332594</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.2140445920899134</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>384.03247429999999</v>
+        <v>385.09269135</v>
       </c>
       <c r="C438" s="5">
-        <v>1.8832156299999951</v>
+        <v>1.7731592000000092</v>
       </c>
       <c r="D438" s="5">
-        <v>6.076491784295257</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>5.6943864673031142</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>383.48088184</v>
+        <v>384.56813571999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.55159245999999484</v>
+        <v>-0.52455563000000893</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.7100298081815457</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.6223944200287166</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>383.80867916</v>
+        <v>384.89731053000003</v>
       </c>
       <c r="C440" s="5">
-        <v>0.32779732000000195</v>
+        <v>0.32917481000004045</v>
       </c>
       <c r="D440" s="5">
-        <v>1.0305895226314643</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>1.032001015145112</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>382.80136543999998</v>
+        <v>384.17399870999998</v>
       </c>
       <c r="C441" s="5">
-        <v>-1.0073137200000133</v>
+        <v>-0.72331182000004901</v>
       </c>
       <c r="D441" s="5">
-        <v>-3.1043583843829436</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-2.231917260737537</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>385.43397042999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.25997172000001</v>
+      </c>
+      <c r="D442" s="5">
+        <v>4.0074022001027387</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>