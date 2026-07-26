--- v7 (2026-07-06)
+++ v8 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{575836CB-42EE-43F8-B051-6853896D4CDF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8A2E3130-4058-483C-8D90-7AC94BA9E268}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{818ABF9A-B1B9-4C4D-88C6-B37723834537}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7116A395-A9D2-4592-8B51-C359D5C2B9BB}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAB2E505-B2BE-45BC-8527-AC297D10398A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9C9AFBC-D110-4655-B497-865E1B2477E2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>289.35539526999997</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>289.02283074000002</v>
       </c>
       <c r="C7" s="5">
         <v>-0.33256452999995645</v>
       </c>
       <c r="D7" s="5">
         <v>-1.370509727323832</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>288.32091095999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.70191978000002564</v>
       </c>
       <c r="D8" s="5">
         <v>-2.8757016566999472</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>287.26146104999998</v>
       </c>
       <c r="C9" s="5">
         <v>-1.0594499100000121</v>
       </c>
       <c r="D9" s="5">
         <v>-4.321428485798517</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>287.36183940000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.10037835000002815</v>
       </c>
       <c r="D10" s="5">
         <v>0.42012523055046103</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>287.83420142</v>
       </c>
       <c r="C11" s="5">
         <v>0.47236201999999139</v>
       </c>
       <c r="D11" s="5">
         <v>1.9904774607101716</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>287.33743007999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.49677134000000933</v>
       </c>
       <c r="D12" s="5">
         <v>-2.0515260527883328</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>288.56421273000001</v>
       </c>
       <c r="C13" s="5">
         <v>1.2267826500000183</v>
       </c>
       <c r="D13" s="5">
         <v>5.2454179888385521</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>288.40226007000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.16195265999999719</v>
       </c>
       <c r="D14" s="5">
         <v>-0.67140832442532661</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>287.96988200999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.4323780600000191</v>
       </c>
       <c r="D15" s="5">
         <v>-1.7843017844669684</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>287.93463888000002</v>
       </c>
       <c r="C16" s="5">
         <v>-3.5243129999969369E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-0.14676291855804102</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>286.97003540999998</v>
       </c>
       <c r="C17" s="5">
         <v>-0.96460347000004276</v>
       </c>
       <c r="D17" s="5">
         <v>-3.946842488197766</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>284.01199594000002</v>
       </c>
       <c r="C18" s="5">
         <v>-2.9580394699999601</v>
       </c>
       <c r="D18" s="5">
         <v>-11.691686388947042</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>284.38111572000003</v>
       </c>
       <c r="C19" s="5">
         <v>0.36911978000000545</v>
       </c>
       <c r="D19" s="5">
         <v>1.5707918156940393</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>282.75939519999997</v>
       </c>
       <c r="C20" s="5">
         <v>-1.6217205200000535</v>
       </c>
       <c r="D20" s="5">
         <v>-6.6325530304329972</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>278.66974593999998</v>
       </c>
       <c r="C21" s="5">
         <v>-4.0896492599999874</v>
       </c>
       <c r="D21" s="5">
         <v>-16.039825784465844</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>277.82398769999998</v>
       </c>
       <c r="C22" s="5">
         <v>-0.84575824000000921</v>
       </c>
       <c r="D22" s="5">
         <v>-3.5817982826661821</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>276.57954905000003</v>
       </c>
       <c r="C23" s="5">
         <v>-1.2444386499999496</v>
       </c>
       <c r="D23" s="5">
         <v>-5.2446187874026551</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>276.50705907000003</v>
       </c>
       <c r="C24" s="5">
         <v>-7.2489980000000287E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-0.31406042455786043</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>275.96016338999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.54689568000003419</v>
       </c>
       <c r="D25" s="5">
         <v>-2.3477972823566784</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>275.37010309999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.59006028999999671</v>
       </c>
       <c r="D26" s="5">
         <v>-2.5358891333636557</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>272.93693959000001</v>
       </c>
       <c r="C27" s="5">
         <v>-2.4331635099999858</v>
       </c>
       <c r="D27" s="5">
         <v>-10.102758742833595</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>273.73727014999997</v>
       </c>
       <c r="C28" s="5">
         <v>0.8003305599999635</v>
       </c>
       <c r="D28" s="5">
         <v>3.5760566692230711</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>273.1550661</v>
       </c>
       <c r="C29" s="5">
         <v>-0.58220404999997299</v>
       </c>
       <c r="D29" s="5">
         <v>-2.5226010316590997</v>
       </c>
       <c r="E29" s="5">
         <v>-4.8140807768526255</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>273.42732531000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.27225921000001563</v>
       </c>
       <c r="D30" s="5">
         <v>1.2026430190814397</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>272.91367819999999</v>
       </c>
       <c r="C31" s="5">
         <v>-0.51364711000002217</v>
       </c>
       <c r="D31" s="5">
         <v>-2.2311150538643854</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>273.37397076000002</v>
       </c>
       <c r="C32" s="5">
         <v>0.46029256000002761</v>
       </c>
       <c r="D32" s="5">
         <v>2.0427840931577679</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>275.25708983999999</v>
       </c>
       <c r="C33" s="5">
         <v>1.8831190799999717</v>
       </c>
       <c r="D33" s="5">
         <v>8.5866003430294935</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>275.81805169</v>
       </c>
       <c r="C34" s="5">
         <v>0.56096185000001242</v>
       </c>
       <c r="D34" s="5">
         <v>2.4731458696142017</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>274.21035078</v>
       </c>
       <c r="C35" s="5">
         <v>-1.6077009100000055</v>
       </c>
       <c r="D35" s="5">
         <v>-6.7746773241754816</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>274.88951528000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.67916450000001305</v>
       </c>
       <c r="D36" s="5">
         <v>3.0129854545462686</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>274.31044674999998</v>
       </c>
       <c r="C37" s="5">
         <v>-0.57906853000002911</v>
       </c>
       <c r="D37" s="5">
         <v>-2.4987769258431158</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>274.3424713</v>
       </c>
       <c r="C38" s="5">
         <v>3.2024550000016916E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.14018476385853074</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>274.79327868000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.45080738000001475</v>
       </c>
       <c r="D39" s="5">
         <v>1.9897935514445964</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>274.79741426999999</v>
       </c>
       <c r="C40" s="5">
         <v>4.1355899999757639E-3</v>
       </c>
       <c r="D40" s="5">
         <v>1.8061281657755224E-2</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>275.54018779</v>
       </c>
       <c r="C41" s="5">
         <v>0.74277352000001429</v>
       </c>
       <c r="D41" s="5">
         <v>3.2922406017443562</v>
       </c>
       <c r="E41" s="5">
         <v>0.8731749786133669</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>278.10061573000002</v>
       </c>
       <c r="C42" s="5">
         <v>2.5604279400000109</v>
       </c>
       <c r="D42" s="5">
         <v>11.738800333959665</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>278.95218261000002</v>
       </c>
       <c r="C43" s="5">
         <v>0.85156688000000713</v>
       </c>
       <c r="D43" s="5">
         <v>3.7370182601736968</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>279.86584182000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.91365920999999162</v>
       </c>
       <c r="D44" s="5">
         <v>4.0019725934978823</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>279.48706011000002</v>
       </c>
       <c r="C45" s="5">
         <v>-0.37878170999999838</v>
       </c>
       <c r="D45" s="5">
         <v>-1.6120928577162741</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>280.07301761999997</v>
       </c>
       <c r="C46" s="5">
         <v>0.58595750999995744</v>
       </c>
       <c r="D46" s="5">
         <v>2.5450693726934759</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>280.74935084999998</v>
       </c>
       <c r="C47" s="5">
         <v>0.67633323000001155</v>
       </c>
       <c r="D47" s="5">
         <v>2.9366145768532803</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>282.29804966</v>
       </c>
       <c r="C48" s="5">
         <v>1.548698810000019</v>
       </c>
       <c r="D48" s="5">
         <v>6.8241395594210053</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>282.42112513000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.12307547000000341</v>
       </c>
       <c r="D49" s="5">
         <v>0.52442878253076142</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>283.04795152999998</v>
       </c>
       <c r="C50" s="5">
         <v>0.62682639999997036</v>
       </c>
       <c r="D50" s="5">
         <v>2.6961228079850796</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>285.25208213000002</v>
       </c>
       <c r="C51" s="5">
         <v>2.2041306000000418</v>
       </c>
       <c r="D51" s="5">
         <v>9.7553461090331695</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>286.14571472</v>
       </c>
       <c r="C52" s="5">
         <v>0.89363258999998152</v>
       </c>
       <c r="D52" s="5">
         <v>3.824794146170607</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>287.14834445000002</v>
       </c>
       <c r="C53" s="5">
         <v>1.0026297300000238</v>
       </c>
       <c r="D53" s="5">
         <v>4.286680577851687</v>
       </c>
       <c r="E53" s="5">
         <v>4.2128724499698178</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>286.66016142000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.48818303000001606</v>
       </c>
       <c r="D54" s="5">
         <v>-2.0211601832326842</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>286.38768856000002</v>
       </c>
       <c r="C55" s="5">
         <v>-0.27247285999999349</v>
       </c>
       <c r="D55" s="5">
         <v>-1.1346659251902813</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>287.05881098999998</v>
       </c>
       <c r="C56" s="5">
         <v>0.67112242999996852</v>
       </c>
       <c r="D56" s="5">
         <v>2.8486152060745562</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>288.16512224000002</v>
       </c>
       <c r="C57" s="5">
         <v>1.1063112500000329</v>
       </c>
       <c r="D57" s="5">
         <v>4.7240437865576634</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>288.80859237999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.64347013999997671</v>
       </c>
       <c r="D58" s="5">
         <v>2.7127446969555491</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>289.90145039999999</v>
       </c>
       <c r="C59" s="5">
         <v>1.0928580199999942</v>
       </c>
       <c r="D59" s="5">
         <v>4.6365326542733731</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>289.07202157</v>
       </c>
       <c r="C60" s="5">
         <v>-0.82942882999998346</v>
       </c>
       <c r="D60" s="5">
         <v>-3.3797721289633542</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>291.36604778999998</v>
       </c>
       <c r="C61" s="5">
         <v>2.2940262199999779</v>
       </c>
       <c r="D61" s="5">
         <v>9.9498398703944382</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>292.44218124000002</v>
       </c>
       <c r="C62" s="5">
         <v>1.076133450000043</v>
       </c>
       <c r="D62" s="5">
         <v>4.5232385825879851</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>291.04650380999999</v>
       </c>
       <c r="C63" s="5">
         <v>-1.3956774300000347</v>
       </c>
       <c r="D63" s="5">
         <v>-5.5790281578441352</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>292.72876714</v>
       </c>
       <c r="C64" s="5">
         <v>1.682263330000012</v>
       </c>
       <c r="D64" s="5">
         <v>7.1608632785130855</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>294.16573834000002</v>
       </c>
       <c r="C65" s="5">
         <v>1.4369712000000163</v>
       </c>
       <c r="D65" s="5">
         <v>6.0523317267218379</v>
       </c>
       <c r="E65" s="5">
         <v>2.4438218174097415</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>297.27073607</v>
       </c>
       <c r="C66" s="5">
         <v>3.1049977299999796</v>
       </c>
       <c r="D66" s="5">
         <v>13.428146709760448</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>298.00374149999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.73300542999999152</v>
       </c>
       <c r="D67" s="5">
         <v>2.9994010862783194</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>298.35090366999998</v>
       </c>
       <c r="C68" s="5">
         <v>0.34716216999999006</v>
       </c>
       <c r="D68" s="5">
         <v>1.4069428473864942</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>299.76939679999998</v>
       </c>
       <c r="C69" s="5">
         <v>1.4184931300000017</v>
       </c>
       <c r="D69" s="5">
         <v>5.8569159362936052</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>299.46339946000001</v>
       </c>
       <c r="C70" s="5">
         <v>-0.30599733999997625</v>
       </c>
       <c r="D70" s="5">
         <v>-1.2180771937951862</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>300.38214764999998</v>
       </c>
       <c r="C71" s="5">
         <v>0.91874818999997387</v>
       </c>
       <c r="D71" s="5">
         <v>3.7443401643327157</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>298.08306411000001</v>
       </c>
       <c r="C72" s="5">
         <v>-2.2990835399999696</v>
       </c>
       <c r="D72" s="5">
         <v>-8.8076923926517772</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>300.23118337</v>
       </c>
       <c r="C73" s="5">
         <v>2.1481192599999872</v>
       </c>
       <c r="D73" s="5">
         <v>8.9988596199173756</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>302.21503081999998</v>
       </c>
       <c r="C74" s="5">
         <v>1.9838474499999847</v>
       </c>
       <c r="D74" s="5">
         <v>8.2238920288844497</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>303.84511583</v>
       </c>
       <c r="C75" s="5">
         <v>1.6300850100000162</v>
       </c>
       <c r="D75" s="5">
         <v>6.6680586597081204</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>305.50564549000001</v>
       </c>
       <c r="C76" s="5">
         <v>1.6605296600000088</v>
       </c>
       <c r="D76" s="5">
         <v>6.7588199653384473</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>307.10352134999999</v>
       </c>
       <c r="C77" s="5">
         <v>1.5978758599999878</v>
       </c>
       <c r="D77" s="5">
         <v>6.4600520528070637</v>
       </c>
       <c r="E77" s="5">
         <v>4.3981270840747433</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>306.00416976000002</v>
       </c>
       <c r="C78" s="5">
         <v>-1.0993515899999693</v>
       </c>
       <c r="D78" s="5">
         <v>-4.2121162832854271</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>307.78387949</v>
       </c>
       <c r="C79" s="5">
         <v>1.7797097299999791</v>
       </c>
       <c r="D79" s="5">
         <v>7.2067919262384983</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>308.42863414999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.6447546599999896</v>
       </c>
       <c r="D80" s="5">
         <v>2.5429610868161312</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>309.41749351999999</v>
       </c>
       <c r="C81" s="5">
         <v>0.98885937000000013</v>
       </c>
       <c r="D81" s="5">
         <v>3.9159176879182578</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>311.00338298000003</v>
       </c>
       <c r="C82" s="5">
         <v>1.5858894600000326</v>
       </c>
       <c r="D82" s="5">
         <v>6.3268610318522933</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>311.56774852000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.56436553999998296</v>
       </c>
       <c r="D83" s="5">
         <v>2.1994582980358501</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>311.46278566000001</v>
       </c>
       <c r="C84" s="5">
         <v>-0.10496286000000055</v>
       </c>
       <c r="D84" s="5">
         <v>-0.40351517430285977</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>311.84607102000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.38328536000000213</v>
       </c>
       <c r="D85" s="5">
         <v>1.4867530910884552</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>312.10396982999998</v>
       </c>
       <c r="C86" s="5">
         <v>0.25789880999997195</v>
       </c>
       <c r="D86" s="5">
         <v>0.99693458869931639</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>314.93328830000002</v>
       </c>
       <c r="C87" s="5">
         <v>2.8293184700000324</v>
       </c>
       <c r="D87" s="5">
         <v>11.437484602590997</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>317.19328687000001</v>
       </c>
       <c r="C88" s="5">
         <v>2.2599985699999934</v>
       </c>
       <c r="D88" s="5">
         <v>8.9594829643576226</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>318.44603732000002</v>
       </c>
       <c r="C89" s="5">
         <v>1.2527504500000077</v>
       </c>
       <c r="D89" s="5">
         <v>4.8437003668178935</v>
       </c>
       <c r="E89" s="5">
         <v>3.6933851882060331</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>319.96574163000002</v>
       </c>
       <c r="C90" s="5">
         <v>1.5197043100000087</v>
       </c>
       <c r="D90" s="5">
         <v>5.8794286110679161</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>321.25054723</v>
       </c>
       <c r="C91" s="5">
         <v>1.2848055999999701</v>
       </c>
       <c r="D91" s="5">
         <v>4.9263913842713558</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>323.62725732000001</v>
       </c>
       <c r="C92" s="5">
         <v>2.3767100900000173</v>
       </c>
       <c r="D92" s="5">
         <v>9.2482775922654739</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>324.50902852000002</v>
       </c>
       <c r="C93" s="5">
         <v>0.88177120000000286</v>
       </c>
       <c r="D93" s="5">
         <v>3.319025009663279</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>326.81901787999999</v>
       </c>
       <c r="C94" s="5">
         <v>2.3099893599999746</v>
       </c>
       <c r="D94" s="5">
         <v>8.8845938145363235</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>326.52975937000002</v>
       </c>
       <c r="C95" s="5">
         <v>-0.28925850999996783</v>
       </c>
       <c r="D95" s="5">
         <v>-1.0569320355474421</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>329.62467204000001</v>
       </c>
       <c r="C96" s="5">
         <v>3.0949126699999852</v>
       </c>
       <c r="D96" s="5">
         <v>11.985890819737378</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>331.38355259000002</v>
       </c>
       <c r="C97" s="5">
         <v>1.7588805500000149</v>
       </c>
       <c r="D97" s="5">
         <v>6.5945168164160739</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>332.26990294000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.88635034999998652</v>
       </c>
       <c r="D98" s="5">
         <v>3.2572754266271264</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>333.20512829</v>
       </c>
       <c r="C99" s="5">
         <v>0.93522534999999607</v>
       </c>
       <c r="D99" s="5">
         <v>3.4303675225041852</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>333.59215126999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.38702297999998336</v>
       </c>
       <c r="D100" s="5">
         <v>1.4027575597622244</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>335.01460495999999</v>
       </c>
       <c r="C101" s="5">
         <v>1.4224536899999976</v>
       </c>
       <c r="D101" s="5">
         <v>5.23858442445988</v>
       </c>
       <c r="E101" s="5">
         <v>5.2029435754449516</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>335.69508177</v>
       </c>
       <c r="C102" s="5">
         <v>0.68047681000001603</v>
       </c>
       <c r="D102" s="5">
         <v>2.4648375310119652</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>336.71820219</v>
       </c>
       <c r="C103" s="5">
         <v>1.0231204199999979</v>
       </c>
       <c r="D103" s="5">
         <v>3.7192542544866702</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>337.22536365000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.50716146000002027</v>
       </c>
       <c r="D104" s="5">
         <v>1.8224757760220811</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>341.41457671000001</v>
       </c>
       <c r="C105" s="5">
         <v>4.1892130599999859</v>
       </c>
       <c r="D105" s="5">
         <v>15.969005470154407</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>342.61625067</v>
       </c>
       <c r="C106" s="5">
         <v>1.2016739599999937</v>
       </c>
       <c r="D106" s="5">
         <v>4.3063589201349117</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>342.69464577999997</v>
       </c>
       <c r="C107" s="5">
         <v>7.8395109999974011E-2</v>
       </c>
       <c r="D107" s="5">
         <v>0.27492161233078072</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>344.75712673999999</v>
       </c>
       <c r="C108" s="5">
         <v>2.0624809600000162</v>
       </c>
       <c r="D108" s="5">
         <v>7.4660290081532077</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>345.91713948</v>
       </c>
       <c r="C109" s="5">
         <v>1.1600127400000133</v>
       </c>
       <c r="D109" s="5">
         <v>4.11323484035373</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>346.70625982000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.78912034000001086</v>
       </c>
       <c r="D110" s="5">
         <v>2.7720984471786281</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>347.15192755999999</v>
       </c>
       <c r="C111" s="5">
         <v>0.44566773999997622</v>
       </c>
       <c r="D111" s="5">
         <v>1.5534721474179225</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>347.43402057999998</v>
       </c>
       <c r="C112" s="5">
         <v>0.2820930199999907</v>
       </c>
       <c r="D112" s="5">
         <v>0.97948073526916701</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>348.62800736000003</v>
       </c>
       <c r="C113" s="5">
         <v>1.1939867800000457</v>
       </c>
       <c r="D113" s="5">
         <v>4.2027494611379002</v>
       </c>
       <c r="E113" s="5">
         <v>4.063525051878103</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>346.74479352999998</v>
       </c>
       <c r="C114" s="5">
         <v>-1.8832138300000452</v>
       </c>
       <c r="D114" s="5">
         <v>-6.2929855428860204</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>348.13692307000002</v>
       </c>
       <c r="C115" s="5">
         <v>1.3921295400000417</v>
       </c>
       <c r="D115" s="5">
         <v>4.9256465802184124</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>348.99108907999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.85416600999997172</v>
       </c>
       <c r="D116" s="5">
         <v>2.9842992332980822</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>348.92731185000002</v>
       </c>
       <c r="C117" s="5">
         <v>-6.3777229999971041E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-0.21907665095507456</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>347.67616681999999</v>
       </c>
       <c r="C118" s="5">
         <v>-1.251145030000032</v>
       </c>
       <c r="D118" s="5">
         <v>-4.2189762919556557</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>347.86652968999999</v>
       </c>
       <c r="C119" s="5">
         <v>0.19036287000000129</v>
       </c>
       <c r="D119" s="5">
         <v>0.65901731524824481</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>347.98860459000002</v>
       </c>
       <c r="C120" s="5">
         <v>0.12207490000002963</v>
       </c>
       <c r="D120" s="5">
         <v>0.4219231698880721</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>348.03258950999998</v>
       </c>
       <c r="C121" s="5">
         <v>4.3984919999957128E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.15178259301225072</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>349.20282621000001</v>
       </c>
       <c r="C122" s="5">
         <v>1.1702367000000322</v>
       </c>
       <c r="D122" s="5">
         <v>4.1103831700819216</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>350.68862525999998</v>
       </c>
       <c r="C123" s="5">
         <v>1.4857990499999687</v>
       </c>
       <c r="D123" s="5">
         <v>5.2269919598475489</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>352.00785986</v>
       </c>
       <c r="C124" s="5">
         <v>1.3192346000000157</v>
       </c>
       <c r="D124" s="5">
         <v>4.608789021741333</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>352.80511904000002</v>
       </c>
       <c r="C125" s="5">
         <v>0.79725918000002594</v>
       </c>
       <c r="D125" s="5">
         <v>2.7519814489345151</v>
       </c>
       <c r="E125" s="5">
         <v>1.1981572311505762</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>354.98400845999998</v>
       </c>
       <c r="C126" s="5">
         <v>2.1788894199999618</v>
       </c>
       <c r="D126" s="5">
         <v>7.6680715674711353</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>356.13577292999997</v>
       </c>
       <c r="C127" s="5">
         <v>1.1517644699999892</v>
       </c>
       <c r="D127" s="5">
         <v>3.9636997031041066</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>357.31822491999998</v>
       </c>
       <c r="C128" s="5">
         <v>1.1824519900000041</v>
       </c>
       <c r="D128" s="5">
         <v>4.0578428089121266</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>358.29080814999998</v>
       </c>
       <c r="C129" s="5">
         <v>0.97258322999999791</v>
       </c>
       <c r="D129" s="5">
         <v>3.3156197460563419</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>358.46429135</v>
       </c>
       <c r="C130" s="5">
         <v>0.17348320000002104</v>
       </c>
       <c r="D130" s="5">
         <v>0.58258579592342929</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>360.45673906000002</v>
       </c>
       <c r="C131" s="5">
         <v>1.9924477100000217</v>
       </c>
       <c r="D131" s="5">
         <v>6.8776750511971185</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>359.36212659</v>
       </c>
       <c r="C132" s="5">
         <v>-1.0946124700000155</v>
       </c>
       <c r="D132" s="5">
         <v>-3.5838331028494874</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>359.12801509000002</v>
       </c>
       <c r="C133" s="5">
         <v>-0.23411149999998315</v>
       </c>
       <c r="D133" s="5">
         <v>-0.77896183682969466</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>360.52644808000002</v>
       </c>
       <c r="C134" s="5">
         <v>1.3984329900000034</v>
       </c>
       <c r="D134" s="5">
         <v>4.7741477067239746</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>361.80031450000001</v>
       </c>
       <c r="C135" s="5">
         <v>1.2738664199999903</v>
       </c>
       <c r="D135" s="5">
         <v>4.3233973605860676</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>361.33799133999997</v>
       </c>
       <c r="C136" s="5">
         <v>-0.46232316000003948</v>
       </c>
       <c r="D136" s="5">
         <v>-1.5226776019374166</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>361.2394678</v>
       </c>
       <c r="C137" s="5">
         <v>-9.8523539999973764E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-0.32670549797128023</v>
       </c>
       <c r="E137" s="5">
         <v>2.3906537362468727</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>364.39611759000002</v>
       </c>
       <c r="C138" s="5">
         <v>3.1566497900000172</v>
       </c>
       <c r="D138" s="5">
         <v>11.005007112990416</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>363.42643090000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.96968669000000318</v>
       </c>
       <c r="D139" s="5">
         <v>-3.1469695114969998</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>362.13896999000002</v>
       </c>
       <c r="C140" s="5">
         <v>-1.287460909999993</v>
       </c>
       <c r="D140" s="5">
         <v>-4.1692171905093112</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>359.30179450000003</v>
       </c>
       <c r="C141" s="5">
         <v>-2.8371754899999928</v>
       </c>
       <c r="D141" s="5">
         <v>-9.0066842436336891</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>357.11628961000002</v>
       </c>
       <c r="C142" s="5">
         <v>-2.1855048900000043</v>
       </c>
       <c r="D142" s="5">
         <v>-7.0598662455375045</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>355.16054025</v>
       </c>
       <c r="C143" s="5">
         <v>-1.9557493600000271</v>
       </c>
       <c r="D143" s="5">
         <v>-6.3774281752569166</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>349.18362285000001</v>
       </c>
       <c r="C144" s="5">
         <v>-5.9769173999999907</v>
       </c>
       <c r="D144" s="5">
         <v>-18.426348461429509</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>347.79060657999997</v>
       </c>
       <c r="C145" s="5">
         <v>-1.3930162700000324</v>
       </c>
       <c r="D145" s="5">
         <v>-4.6835678182373996</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>344.66181203999997</v>
       </c>
       <c r="C146" s="5">
         <v>-3.1287945400000012</v>
       </c>
       <c r="D146" s="5">
         <v>-10.276991575446658</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>340.00147743000002</v>
       </c>
       <c r="C147" s="5">
         <v>-4.6603346099999499</v>
       </c>
       <c r="D147" s="5">
         <v>-15.071853299757599</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>337.03269246000002</v>
       </c>
       <c r="C148" s="5">
         <v>-2.9687849700000015</v>
       </c>
       <c r="D148" s="5">
         <v>-9.9891821751043501</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>334.30227447999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.730417980000027</v>
       </c>
       <c r="D149" s="5">
         <v>-9.2999307739220818</v>
       </c>
       <c r="E149" s="5">
         <v>-7.4568799151574883</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>331.35679758999999</v>
       </c>
       <c r="C150" s="5">
         <v>-2.945476890000009</v>
       </c>
       <c r="D150" s="5">
         <v>-10.075375081302617</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>328.38020691000003</v>
       </c>
       <c r="C151" s="5">
         <v>-2.9765906799999584</v>
       </c>
       <c r="D151" s="5">
         <v>-10.262688455453073</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>327.00068886999998</v>
       </c>
       <c r="C152" s="5">
         <v>-1.3795180400000504</v>
       </c>
       <c r="D152" s="5">
         <v>-4.9263111869415894</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>324.89879069</v>
       </c>
       <c r="C153" s="5">
         <v>-2.1018981799999779</v>
       </c>
       <c r="D153" s="5">
         <v>-7.4464401417037589</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>323.82196198999998</v>
       </c>
       <c r="C154" s="5">
         <v>-1.0768287000000214</v>
       </c>
       <c r="D154" s="5">
         <v>-3.9055159859640476</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>322.45839545000001</v>
       </c>
       <c r="C155" s="5">
         <v>-1.3635665399999652</v>
       </c>
       <c r="D155" s="5">
         <v>-4.9376237824082185</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>320.37423813999999</v>
       </c>
       <c r="C156" s="5">
         <v>-2.0841573100000232</v>
       </c>
       <c r="D156" s="5">
         <v>-7.4861459173811928</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>318.42935176999998</v>
       </c>
       <c r="C157" s="5">
         <v>-1.9448863700000061</v>
       </c>
       <c r="D157" s="5">
         <v>-7.046429619926875</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>316.17946459000001</v>
       </c>
       <c r="C158" s="5">
         <v>-2.2498871799999733</v>
       </c>
       <c r="D158" s="5">
         <v>-8.1568430540102312</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>313.57731149</v>
       </c>
       <c r="C159" s="5">
         <v>-2.6021531000000095</v>
       </c>
       <c r="D159" s="5">
         <v>-9.4409889540551735</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>312.77155378999998</v>
       </c>
       <c r="C160" s="5">
         <v>-0.80575770000001512</v>
       </c>
       <c r="D160" s="5">
         <v>-3.0402730640720743</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>310.78015183999997</v>
       </c>
       <c r="C161" s="5">
         <v>-1.9914019500000109</v>
       </c>
       <c r="D161" s="5">
         <v>-7.37839056888554</v>
       </c>
       <c r="E161" s="5">
         <v>-7.0361838478628869</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>308.54412159999998</v>
       </c>
       <c r="C162" s="5">
         <v>-2.236030239999991</v>
       </c>
       <c r="D162" s="5">
         <v>-8.3002767314086956</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>307.14366079000001</v>
       </c>
       <c r="C163" s="5">
         <v>-1.40046080999997</v>
       </c>
       <c r="D163" s="5">
         <v>-5.3127822970264642</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>304.61540178000001</v>
       </c>
       <c r="C164" s="5">
         <v>-2.5282590099999993</v>
       </c>
       <c r="D164" s="5">
         <v>-9.4426673062421802</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>304.26845085000002</v>
       </c>
       <c r="C165" s="5">
         <v>-0.34695092999999133</v>
       </c>
       <c r="D165" s="5">
         <v>-1.3582467154803823</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>303.77933790999998</v>
       </c>
       <c r="C166" s="5">
         <v>-0.48911294000004091</v>
       </c>
       <c r="D166" s="5">
         <v>-1.9120417291829339</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>302.24320289000002</v>
       </c>
       <c r="C167" s="5">
         <v>-1.5361350199999606</v>
       </c>
       <c r="D167" s="5">
         <v>-5.902141557687357</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>301.26182540999997</v>
       </c>
       <c r="C168" s="5">
         <v>-0.98137748000004876</v>
       </c>
       <c r="D168" s="5">
         <v>-3.827540046166511</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>300.95087566000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.31094974999996339</v>
       </c>
       <c r="D169" s="5">
         <v>-1.2315822149383315</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>300.53883330000002</v>
       </c>
       <c r="C170" s="5">
         <v>-0.41204235999998673</v>
       </c>
       <c r="D170" s="5">
         <v>-1.6306463194995513</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>301.42178783000003</v>
       </c>
       <c r="C171" s="5">
         <v>0.88295453000000634</v>
       </c>
       <c r="D171" s="5">
         <v>3.5830140195035165</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>301.15397915</v>
       </c>
       <c r="C172" s="5">
         <v>-0.26780868000003011</v>
       </c>
       <c r="D172" s="5">
         <v>-1.0609870971717839</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>300.87346205</v>
       </c>
       <c r="C173" s="5">
         <v>-0.2805170999999973</v>
       </c>
       <c r="D173" s="5">
         <v>-1.1120600875453523</v>
       </c>
       <c r="E173" s="5">
         <v>-3.1876841977670045</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>301.85888771999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.98542566999998371</v>
       </c>
       <c r="D174" s="5">
         <v>4.0018367080751682</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>301.64080210999998</v>
       </c>
       <c r="C175" s="5">
         <v>-0.21808561000000282</v>
       </c>
       <c r="D175" s="5">
         <v>-0.86353371432844606</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>301.98737828999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.34657617999999957</v>
       </c>
       <c r="D176" s="5">
         <v>1.3875101163426606</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>303.07310468999998</v>
       </c>
       <c r="C177" s="5">
         <v>1.0857263999999986</v>
       </c>
       <c r="D177" s="5">
         <v>4.4006670734859421</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>302.75047770999998</v>
       </c>
       <c r="C178" s="5">
         <v>-0.32262697999999546</v>
       </c>
       <c r="D178" s="5">
         <v>-1.2699697660120579</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>301.56836035999999</v>
       </c>
       <c r="C179" s="5">
         <v>-1.1821173499999986</v>
       </c>
       <c r="D179" s="5">
         <v>-4.5861870385707988</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>304.45080946000002</v>
       </c>
       <c r="C180" s="5">
         <v>2.8824491000000307</v>
       </c>
       <c r="D180" s="5">
         <v>12.09243414559873</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>304.12810781000002</v>
       </c>
       <c r="C181" s="5">
         <v>-0.32270164999999906</v>
       </c>
       <c r="D181" s="5">
         <v>-1.2645472365819588</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>304.20138093000003</v>
       </c>
       <c r="C182" s="5">
         <v>7.3273120000010294E-2</v>
       </c>
       <c r="D182" s="5">
         <v>0.28949758011280746</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>305.9043782</v>
       </c>
       <c r="C183" s="5">
         <v>1.7029972699999689</v>
       </c>
       <c r="D183" s="5">
         <v>6.9286635740120506</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>305.19328030999998</v>
       </c>
       <c r="C184" s="5">
         <v>-0.71109789000001911</v>
       </c>
       <c r="D184" s="5">
         <v>-2.7541016645432737</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>305.69215752000002</v>
       </c>
       <c r="C185" s="5">
         <v>0.49887721000004603</v>
       </c>
       <c r="D185" s="5">
         <v>1.9792842155337054</v>
       </c>
       <c r="E185" s="5">
         <v>1.6015687914673116</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>306.68429161</v>
       </c>
       <c r="C186" s="5">
         <v>0.9921340899999791</v>
       </c>
       <c r="D186" s="5">
         <v>3.9649186540752002</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>306.62443042000001</v>
       </c>
       <c r="C187" s="5">
         <v>-5.9861189999992348E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-0.23397469111747782</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>306.99533666000002</v>
       </c>
       <c r="C188" s="5">
         <v>0.37090624000001071</v>
       </c>
       <c r="D188" s="5">
         <v>1.4612685764302524</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>309.20479935999998</v>
       </c>
       <c r="C189" s="5">
         <v>2.2094626999999605</v>
       </c>
       <c r="D189" s="5">
         <v>8.9866674946645908</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>309.48508987000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.28029051000004301</v>
       </c>
       <c r="D190" s="5">
         <v>1.0932256498382253</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>310.60343337</v>
       </c>
       <c r="C191" s="5">
         <v>1.1183434999999804</v>
       </c>
       <c r="D191" s="5">
         <v>4.4235024020547353</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>313.83343674000002</v>
       </c>
       <c r="C192" s="5">
         <v>3.2300033700000199</v>
       </c>
       <c r="D192" s="5">
         <v>13.218012862054685</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>313.72609861000001</v>
       </c>
       <c r="C193" s="5">
         <v>-0.10733813000001646</v>
       </c>
       <c r="D193" s="5">
         <v>-0.40965594272169836</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>313.03357218000002</v>
       </c>
       <c r="C194" s="5">
         <v>-0.6925264299999867</v>
       </c>
       <c r="D194" s="5">
         <v>-2.6169839735435851</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>314.84565223999999</v>
       </c>
       <c r="C195" s="5">
         <v>1.8120800599999711</v>
       </c>
       <c r="D195" s="5">
         <v>7.1720156384016631</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>315.15344540000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.307793160000017</v>
       </c>
       <c r="D196" s="5">
         <v>1.1794484254223692</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>315.64979674</v>
       </c>
       <c r="C197" s="5">
         <v>0.4963513399999897</v>
       </c>
       <c r="D197" s="5">
         <v>1.9063989679833027</v>
       </c>
       <c r="E197" s="5">
         <v>3.2574074849625489</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>315.85349830000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.20370156000001316</v>
       </c>
       <c r="D198" s="5">
         <v>0.77716304196107089</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>317.04258184000003</v>
       </c>
       <c r="C199" s="5">
         <v>1.1890835400000128</v>
       </c>
       <c r="D199" s="5">
         <v>4.6123253420914612</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>318.29207996999997</v>
       </c>
       <c r="C200" s="5">
         <v>1.2494981299999495</v>
       </c>
       <c r="D200" s="5">
         <v>4.8331980734301894</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>317.94546516999998</v>
       </c>
       <c r="C201" s="5">
         <v>-0.34661479999999756</v>
       </c>
       <c r="D201" s="5">
         <v>-1.2989816134163279</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>319.78093505999999</v>
       </c>
       <c r="C202" s="5">
         <v>1.835469890000013</v>
       </c>
       <c r="D202" s="5">
         <v>7.1517322447067988</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>320.77681509000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.99588003000002345</v>
       </c>
       <c r="D203" s="5">
         <v>3.8017883600522939</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>319.28210761999998</v>
       </c>
       <c r="C204" s="5">
         <v>-1.4947074700000371</v>
       </c>
       <c r="D204" s="5">
         <v>-5.4504804184615674</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>320.90867308999998</v>
       </c>
       <c r="C205" s="5">
         <v>1.6265654700000027</v>
       </c>
       <c r="D205" s="5">
         <v>6.2875699773636384</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>322.49964404999997</v>
       </c>
       <c r="C206" s="5">
         <v>1.5909709599999928</v>
       </c>
       <c r="D206" s="5">
         <v>6.1141789664288071</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>322.27679920999998</v>
       </c>
       <c r="C207" s="5">
         <v>-0.22284483999999338</v>
       </c>
       <c r="D207" s="5">
         <v>-0.82604695835437614</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>323.84697856000003</v>
       </c>
       <c r="C208" s="5">
         <v>1.5701793500000463</v>
       </c>
       <c r="D208" s="5">
         <v>6.0058161709322544</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>323.74923209000002</v>
       </c>
       <c r="C209" s="5">
         <v>-9.7746470000004138E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-0.36159436232994224</v>
       </c>
       <c r="E209" s="5">
         <v>2.565956143057968</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>325.03809230000002</v>
       </c>
       <c r="C210" s="5">
         <v>1.2888602099999957</v>
       </c>
       <c r="D210" s="5">
         <v>4.8832559385632912</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>325.57820900000002</v>
       </c>
       <c r="C211" s="5">
         <v>0.54011669999999867</v>
       </c>
       <c r="D211" s="5">
         <v>2.0123689434415448</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>327.48699085999999</v>
       </c>
       <c r="C212" s="5">
         <v>1.9087818599999764</v>
       </c>
       <c r="D212" s="5">
         <v>7.2666394422172154</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>325.30192864999998</v>
       </c>
       <c r="C213" s="5">
         <v>-2.1850622100000123</v>
       </c>
       <c r="D213" s="5">
         <v>-7.7192691778159688</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>324.90650864000003</v>
       </c>
       <c r="C214" s="5">
         <v>-0.39542000999995253</v>
       </c>
       <c r="D214" s="5">
         <v>-1.4489447697507041</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>325.70333520999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.79682656999995061</v>
       </c>
       <c r="D215" s="5">
         <v>2.9829985122467262</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>323.23119035000002</v>
       </c>
       <c r="C216" s="5">
         <v>-2.4721448599999576</v>
       </c>
       <c r="D216" s="5">
         <v>-8.7374352274501419</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>323.67096350999998</v>
       </c>
       <c r="C217" s="5">
         <v>0.43977315999995881</v>
       </c>
       <c r="D217" s="5">
         <v>1.6449364454546922</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>324.04443652999998</v>
       </c>
       <c r="C218" s="5">
         <v>0.37347302000000582</v>
       </c>
       <c r="D218" s="5">
         <v>1.3934607458105042</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>323.31189581000001</v>
       </c>
       <c r="C219" s="5">
         <v>-0.7325407199999745</v>
       </c>
       <c r="D219" s="5">
         <v>-2.6792659942185826</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>323.75325912</v>
       </c>
       <c r="C220" s="5">
         <v>0.44136330999998563</v>
       </c>
       <c r="D220" s="5">
         <v>1.6505138092349325</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>323.63804819000001</v>
       </c>
       <c r="C221" s="5">
         <v>-0.11521092999998928</v>
       </c>
       <c r="D221" s="5">
         <v>-0.42619754230885931</v>
       </c>
       <c r="E221" s="5">
         <v>-3.4342598832515225E-2</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>322.64903232</v>
       </c>
       <c r="C222" s="5">
         <v>-0.98901587000000291</v>
       </c>
       <c r="D222" s="5">
         <v>-3.6061064039627166</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>323.98286055</v>
       </c>
       <c r="C223" s="5">
         <v>1.3338282299999946</v>
       </c>
       <c r="D223" s="5">
         <v>5.0751513921275748</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>323.20638744000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.77647310999998354</v>
       </c>
       <c r="D224" s="5">
         <v>-2.8383697943622388</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>321.91821546</v>
       </c>
       <c r="C225" s="5">
         <v>-1.2881719800000155</v>
       </c>
       <c r="D225" s="5">
         <v>-4.6792615282995609</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>322.21772168000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.29950622000001204</v>
       </c>
       <c r="D226" s="5">
         <v>1.1221865748702875</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>320.77583948</v>
       </c>
       <c r="C227" s="5">
         <v>-1.4418822000000091</v>
       </c>
       <c r="D227" s="5">
         <v>-5.2396334314014474</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>319.22915295000001</v>
       </c>
       <c r="C228" s="5">
         <v>-1.5466865299999881</v>
       </c>
       <c r="D228" s="5">
         <v>-5.635043506963977</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>319.09709443999998</v>
       </c>
       <c r="C229" s="5">
         <v>-0.13205851000003577</v>
       </c>
       <c r="D229" s="5">
         <v>-0.49528731964897377</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>317.68494845999999</v>
       </c>
       <c r="C230" s="5">
         <v>-1.4121459799999911</v>
       </c>
       <c r="D230" s="5">
         <v>-5.1831614102196166</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>316.95328800999999</v>
       </c>
       <c r="C231" s="5">
         <v>-0.73166044999999258</v>
       </c>
       <c r="D231" s="5">
         <v>-2.7289800938005149</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>312.80190522999999</v>
       </c>
       <c r="C232" s="5">
         <v>-4.1513827800000058</v>
       </c>
       <c r="D232" s="5">
         <v>-14.633094567564642</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>310.44968082999998</v>
       </c>
       <c r="C233" s="5">
         <v>-2.3522244000000114</v>
       </c>
       <c r="D233" s="5">
         <v>-8.659804495621092</v>
       </c>
       <c r="E233" s="5">
         <v>-4.0750361194421325</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>306.14628177999998</v>
       </c>
       <c r="C234" s="5">
         <v>-4.3033990499999959</v>
       </c>
       <c r="D234" s="5">
         <v>-15.422808823559686</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>301.51763847000001</v>
       </c>
       <c r="C235" s="5">
         <v>-4.6286433099999726</v>
       </c>
       <c r="D235" s="5">
         <v>-16.707709403980498</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>297.35158245999997</v>
       </c>
       <c r="C236" s="5">
         <v>-4.1660560100000339</v>
       </c>
       <c r="D236" s="5">
         <v>-15.376618961751298</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>293.18473348999999</v>
       </c>
       <c r="C237" s="5">
         <v>-4.1668489699999895</v>
       </c>
       <c r="D237" s="5">
         <v>-15.578477870027163</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>289.19200071</v>
       </c>
       <c r="C238" s="5">
         <v>-3.992732779999983</v>
       </c>
       <c r="D238" s="5">
         <v>-15.172028310278908</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>285.61142211999999</v>
       </c>
       <c r="C239" s="5">
         <v>-3.580578590000016</v>
       </c>
       <c r="D239" s="5">
         <v>-13.886438744054397</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>282.46562669000002</v>
       </c>
       <c r="C240" s="5">
         <v>-3.1457954299999642</v>
       </c>
       <c r="D240" s="5">
         <v>-12.445109035238689</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>279.90072488999999</v>
       </c>
       <c r="C241" s="5">
         <v>-2.5649018000000297</v>
       </c>
       <c r="D241" s="5">
         <v>-10.368429341377416</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>277.01659458</v>
       </c>
       <c r="C242" s="5">
         <v>-2.8841303099999891</v>
       </c>
       <c r="D242" s="5">
         <v>-11.687708328880165</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>274.12234367999997</v>
       </c>
       <c r="C243" s="5">
         <v>-2.8942509000000314</v>
       </c>
       <c r="D243" s="5">
         <v>-11.841579173443062</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>272.40867398</v>
       </c>
       <c r="C244" s="5">
         <v>-1.7136696999999685</v>
       </c>
       <c r="D244" s="5">
         <v>-7.2491387919947918</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>271.10746368000002</v>
       </c>
       <c r="C245" s="5">
         <v>-1.3012102999999797</v>
       </c>
       <c r="D245" s="5">
         <v>-5.5838032887369327</v>
       </c>
       <c r="E245" s="5">
         <v>-12.672655048256754</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>272.86202436999997</v>
       </c>
       <c r="C246" s="5">
         <v>1.7545606899999484</v>
       </c>
       <c r="D246" s="5">
         <v>8.0486820811348494</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>269.08748613</v>
       </c>
       <c r="C247" s="5">
         <v>-3.7745382399999698</v>
       </c>
       <c r="D247" s="5">
         <v>-15.393280729373338</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>269.51789282999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.43040669999999182</v>
       </c>
       <c r="D248" s="5">
         <v>1.9363815396103101</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>270.25659954000002</v>
       </c>
       <c r="C249" s="5">
         <v>0.73870671000003085</v>
       </c>
       <c r="D249" s="5">
         <v>3.339050238782737</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>270.25860977999997</v>
       </c>
       <c r="C250" s="5">
         <v>2.0102399999473164E-3</v>
       </c>
       <c r="D250" s="5">
         <v>8.9262822602131919E-3</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>270.27181039999999</v>
       </c>
       <c r="C251" s="5">
         <v>1.3200620000020535E-2</v>
       </c>
       <c r="D251" s="5">
         <v>5.8629030283108285E-2</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>270.73090535</v>
       </c>
       <c r="C252" s="5">
         <v>0.45909495000000788</v>
       </c>
       <c r="D252" s="5">
         <v>2.0575217332081674</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>271.13050091999997</v>
       </c>
       <c r="C253" s="5">
         <v>0.39959556999997403</v>
       </c>
       <c r="D253" s="5">
         <v>1.7856349554279394</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>271.00011826999997</v>
       </c>
       <c r="C254" s="5">
         <v>-0.13038265000000138</v>
       </c>
       <c r="D254" s="5">
         <v>-0.5755384513695061</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>271.67771811</v>
       </c>
       <c r="C255" s="5">
         <v>0.6775998400000276</v>
       </c>
       <c r="D255" s="5">
         <v>3.0420487530413043</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>271.50661368999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.17110442000000603</v>
       </c>
       <c r="D256" s="5">
         <v>-0.75315547652584636</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>271.38521109999999</v>
       </c>
       <c r="C257" s="5">
         <v>-0.12140259000000242</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.53525533718352669</v>
+        <v>-0.53525533718353779</v>
       </c>
       <c r="E257" s="5">
         <v>0.1024491971669983</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>270.24401474000001</v>
       </c>
       <c r="C258" s="5">
         <v>-1.1411963599999808</v>
       </c>
       <c r="D258" s="5">
         <v>-4.9310099878692721</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>270.15160830000002</v>
       </c>
       <c r="C259" s="5">
         <v>-9.2406439999990653E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-0.40955365540864541</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>271.51732734000001</v>
       </c>
       <c r="C260" s="5">
         <v>1.3657190399999877</v>
       </c>
       <c r="D260" s="5">
         <v>6.2380063202402525</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>271.93822213999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.42089479999998503</v>
       </c>
       <c r="D261" s="5">
         <v>1.876131762484734</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>271.32182461000002</v>
       </c>
       <c r="C262" s="5">
         <v>-0.61639752999997199</v>
       </c>
       <c r="D262" s="5">
         <v>-2.686363759302246</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>271.94111414999998</v>
       </c>
       <c r="C263" s="5">
         <v>0.61928953999995429</v>
       </c>
       <c r="D263" s="5">
         <v>2.7736362304488171</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>272.71215738000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.77104323000003205</v>
       </c>
       <c r="D264" s="5">
         <v>3.4559606665885312</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>272.85076240000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.13860501999999997</v>
       </c>
       <c r="D265" s="5">
         <v>0.61160365808972106</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>272.64221336999998</v>
       </c>
       <c r="C266" s="5">
         <v>-0.20854903000002878</v>
       </c>
       <c r="D266" s="5">
         <v>-0.91335447502368661</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>272.37765694000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.26455642999997053</v>
       </c>
       <c r="D267" s="5">
         <v>-1.1582171789662477</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>272.79534699999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.41769005999998399</v>
       </c>
       <c r="D268" s="5">
         <v>1.8557954927756137</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>272.92558745999997</v>
       </c>
       <c r="C269" s="5">
         <v>0.13024045999998179</v>
       </c>
       <c r="D269" s="5">
         <v>0.5744218128098888</v>
       </c>
       <c r="E269" s="5">
         <v>0.56759775293444559</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>274.33533642999998</v>
       </c>
       <c r="C270" s="5">
         <v>1.4097489700000096</v>
       </c>
       <c r="D270" s="5">
         <v>6.3775474636543983</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>274.83083639</v>
       </c>
       <c r="C271" s="5">
         <v>0.49549996000001784</v>
       </c>
       <c r="D271" s="5">
         <v>2.1890815398347474</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>275.58546537000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.75462898000000678</v>
       </c>
       <c r="D272" s="5">
         <v>3.3451715331096921</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>275.78801800000002</v>
       </c>
       <c r="C273" s="5">
         <v>0.20255263000001378</v>
       </c>
       <c r="D273" s="5">
         <v>0.88556243957000902</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>276.77093829</v>
       </c>
       <c r="C274" s="5">
         <v>0.98292028999998138</v>
       </c>
       <c r="D274" s="5">
         <v>4.3616911768614264</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>277.65610771000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.88516942000001109</v>
       </c>
       <c r="D275" s="5">
         <v>3.9060755925402812</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>276.76905556000003</v>
       </c>
       <c r="C276" s="5">
         <v>-0.88705214999998816</v>
       </c>
       <c r="D276" s="5">
         <v>-3.7670927769540286</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>277.31186097</v>
       </c>
       <c r="C277" s="5">
         <v>0.54280540999997129</v>
       </c>
       <c r="D277" s="5">
         <v>2.3790186123411772</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>277.71802294999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.40616197999997894</v>
       </c>
       <c r="D278" s="5">
         <v>1.7717951926829567</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>278.71175991000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.9937369600000352</v>
       </c>
       <c r="D279" s="5">
         <v>4.3793877083873944</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>279.51529084999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.80353093999997327</v>
       </c>
       <c r="D280" s="5">
         <v>3.5150096967099698</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>279.82834450000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.31305365000002894</v>
       </c>
       <c r="D281" s="5">
         <v>1.3522949196639322</v>
       </c>
       <c r="E281" s="5">
         <v>2.5291718172125277</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>279.23161918</v>
       </c>
       <c r="C282" s="5">
         <v>-0.59672532000001866</v>
       </c>
       <c r="D282" s="5">
         <v>-2.5291623301068489</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>279.51973833</v>
       </c>
       <c r="C283" s="5">
         <v>0.28811914999999999</v>
       </c>
       <c r="D283" s="5">
         <v>1.245245278227225</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>281.00708505</v>
       </c>
       <c r="C284" s="5">
         <v>1.487346720000005</v>
       </c>
       <c r="D284" s="5">
         <v>6.5755214730574663</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>278.86961508000002</v>
       </c>
       <c r="C285" s="5">
         <v>-2.1374699699999837</v>
       </c>
       <c r="D285" s="5">
         <v>-8.7554092819495661</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>279.29051852999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.42090344999996887</v>
       </c>
       <c r="D286" s="5">
         <v>1.8262948456604144</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>279.59163826000002</v>
       </c>
       <c r="C287" s="5">
         <v>0.301119730000039</v>
       </c>
       <c r="D287" s="5">
         <v>1.3014910816145475</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>280.13226130999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.54062304999996513</v>
       </c>
       <c r="D288" s="5">
         <v>2.3451763016840044</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>280.80060669</v>
       </c>
       <c r="C289" s="5">
         <v>0.66834538000000521</v>
       </c>
       <c r="D289" s="5">
         <v>2.9008534877912773</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>281.53426610999998</v>
       </c>
       <c r="C290" s="5">
         <v>0.73365941999998086</v>
       </c>
       <c r="D290" s="5">
         <v>3.1807389561146593</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>280.75120114999999</v>
       </c>
       <c r="C291" s="5">
         <v>-0.78306495999999015</v>
       </c>
       <c r="D291" s="5">
         <v>-3.2871145582770489</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>281.46241399000002</v>
       </c>
       <c r="C292" s="5">
         <v>0.71121284000003016</v>
       </c>
       <c r="D292" s="5">
         <v>3.0826136257237513</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>280.93570792999998</v>
       </c>
       <c r="C293" s="5">
         <v>-0.52670606000003772</v>
       </c>
       <c r="D293" s="5">
         <v>-2.2226146569884531</v>
       </c>
       <c r="E293" s="5">
         <v>0.39572954340225674</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>283.31506519999999</v>
       </c>
       <c r="C294" s="5">
         <v>2.3793572700000141</v>
       </c>
       <c r="D294" s="5">
         <v>10.650328202093284</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>282.85477857000001</v>
       </c>
       <c r="C295" s="5">
         <v>-0.4602866299999846</v>
       </c>
       <c r="D295" s="5">
         <v>-1.9322484252890515</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>283.67402457999998</v>
       </c>
       <c r="C296" s="5">
         <v>0.8192460099999721</v>
       </c>
       <c r="D296" s="5">
         <v>3.5315225260747596</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>285.2963249</v>
       </c>
       <c r="C297" s="5">
         <v>1.6223003200000221</v>
       </c>
       <c r="D297" s="5">
         <v>7.0826929598790445</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>286.55398061</v>
       </c>
       <c r="C298" s="5">
         <v>1.2576557099999945</v>
       </c>
       <c r="D298" s="5">
         <v>5.4200510343796804</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>286.28489298</v>
       </c>
       <c r="C299" s="5">
         <v>-0.26908763000000135</v>
       </c>
       <c r="D299" s="5">
         <v>-1.1210545306691633</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>286.96975981999998</v>
       </c>
       <c r="C300" s="5">
         <v>0.68486683999998377</v>
       </c>
       <c r="D300" s="5">
         <v>2.9087814614669361</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>287.91070481999998</v>
       </c>
       <c r="C301" s="5">
         <v>0.94094499999999925</v>
       </c>
       <c r="D301" s="5">
         <v>4.00641848884844</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>288.6884925</v>
       </c>
       <c r="C302" s="5">
         <v>0.77778768000001719</v>
       </c>
       <c r="D302" s="5">
         <v>3.2903906079415846</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>290.13533411999998</v>
       </c>
       <c r="C303" s="5">
         <v>1.4468416199999865</v>
       </c>
       <c r="D303" s="5">
         <v>6.1827083649375725</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>291.32677487000001</v>
       </c>
       <c r="C304" s="5">
         <v>1.1914407500000266</v>
       </c>
       <c r="D304" s="5">
         <v>5.0406357150283965</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>292.84761056999997</v>
       </c>
       <c r="C305" s="5">
         <v>1.5208356999999637</v>
       </c>
       <c r="D305" s="5">
         <v>6.4474852320690168</v>
       </c>
       <c r="E305" s="5">
         <v>4.2400813793909142</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>293.14560084999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.29799028000002181</v>
       </c>
       <c r="D306" s="5">
         <v>1.2279301594352088</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>293.85979866999998</v>
       </c>
       <c r="C307" s="5">
         <v>0.71419781999998122</v>
       </c>
       <c r="D307" s="5">
         <v>2.9630848111449115</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>293.32581856000002</v>
       </c>
       <c r="C308" s="5">
         <v>-0.53398010999995904</v>
       </c>
       <c r="D308" s="5">
         <v>-2.1588891309822222</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>295.37294003</v>
       </c>
       <c r="C309" s="5">
         <v>2.0471214699999791</v>
       </c>
       <c r="D309" s="5">
         <v>8.7038621233168421</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>295.66085726</v>
       </c>
       <c r="C310" s="5">
         <v>0.28791723000000502</v>
       </c>
       <c r="D310" s="5">
         <v>1.1760014161954047</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>296.58496768999998</v>
       </c>
       <c r="C311" s="5">
         <v>0.92411042999998472</v>
       </c>
       <c r="D311" s="5">
         <v>3.8158443848020918</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>298.40720094</v>
       </c>
       <c r="C312" s="5">
         <v>1.8222332500000107</v>
       </c>
       <c r="D312" s="5">
         <v>7.6271811364436504</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>298.97228903000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.56508809000001747</v>
       </c>
       <c r="D313" s="5">
         <v>2.2962351967910521</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>298.92785927</v>
       </c>
       <c r="C314" s="5">
         <v>-4.4429760000014085E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-0.17818426045588254</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>300.47018326</v>
       </c>
       <c r="C315" s="5">
         <v>1.5423239899999999</v>
       </c>
       <c r="D315" s="5">
         <v>6.3701761494541431</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>300.80852062999998</v>
       </c>
       <c r="C316" s="5">
         <v>0.33833736999997654</v>
       </c>
       <c r="D316" s="5">
         <v>1.3596315891834854</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>300.55843664000002</v>
       </c>
       <c r="C317" s="5">
         <v>-0.25008398999995052</v>
       </c>
       <c r="D317" s="5">
         <v>-0.99309805865288592</v>
       </c>
       <c r="E317" s="5">
         <v>2.6330507033988315</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>303.14949189999999</v>
       </c>
       <c r="C318" s="5">
         <v>2.5910552599999619</v>
       </c>
       <c r="D318" s="5">
         <v>10.849837069102563</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>304.50328303999999</v>
       </c>
       <c r="C319" s="5">
         <v>1.3537911399999984</v>
       </c>
       <c r="D319" s="5">
         <v>5.4925078332876298</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>304.57481989000001</v>
       </c>
       <c r="C320" s="5">
         <v>7.1536850000029517E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.28228013336681901</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>306.14419887999998</v>
       </c>
       <c r="C321" s="5">
         <v>1.5693789899999615</v>
       </c>
       <c r="D321" s="5">
         <v>6.3615016443332228</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>305.77119886000003</v>
       </c>
       <c r="C322" s="5">
         <v>-0.37300001999994947</v>
       </c>
       <c r="D322" s="5">
         <v>-1.4522985091421692</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>305.72313495999998</v>
       </c>
       <c r="C323" s="5">
         <v>-4.8063900000045123E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-0.18846393163318709</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>306.91521256999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.1920776100000126</v>
       </c>
       <c r="D324" s="5">
         <v>4.7807085877325184</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>307.68295922999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.76774666000000025</v>
       </c>
       <c r="D325" s="5">
         <v>3.043438820194555</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>308.90348845</v>
       </c>
       <c r="C326" s="5">
         <v>1.2205292200000031</v>
       </c>
       <c r="D326" s="5">
         <v>4.8654506280324084</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>309.70927152000002</v>
       </c>
       <c r="C327" s="5">
         <v>0.80578307000001814</v>
       </c>
       <c r="D327" s="5">
         <v>3.1755342368506856</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>310.68298155000002</v>
       </c>
       <c r="C328" s="5">
         <v>0.97371003000000655</v>
       </c>
       <c r="D328" s="5">
         <v>3.838663976594936</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>311.92062010000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.2376385499999856</v>
       </c>
       <c r="D329" s="5">
         <v>4.8864665157959619</v>
       </c>
       <c r="E329" s="5">
         <v>3.7803575194960359</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>312.72781850000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.80719840000000431</v>
       </c>
       <c r="D330" s="5">
         <v>3.1499822105415687</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>314.11387418999999</v>
       </c>
       <c r="C331" s="5">
         <v>1.3860556899999779</v>
       </c>
       <c r="D331" s="5">
         <v>5.4501610912504495</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>315.60776063999998</v>
       </c>
       <c r="C332" s="5">
         <v>1.4938864499999909</v>
       </c>
       <c r="D332" s="5">
         <v>5.8587236659998876</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>315.17118121999999</v>
       </c>
       <c r="C333" s="5">
         <v>-0.43657941999998684</v>
       </c>
       <c r="D333" s="5">
         <v>-1.6473858496747762</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>315.40207776</v>
       </c>
       <c r="C334" s="5">
         <v>0.23089654000000337</v>
       </c>
       <c r="D334" s="5">
         <v>0.88267908823616015</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>316.66765176000001</v>
       </c>
       <c r="C335" s="5">
         <v>1.2655740000000151</v>
       </c>
       <c r="D335" s="5">
         <v>4.9227872826625774</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>316.51062439999998</v>
       </c>
       <c r="C336" s="5">
         <v>-0.15702736000002915</v>
       </c>
       <c r="D336" s="5">
         <v>-0.59342899390081305</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>316.56383400999999</v>
       </c>
       <c r="C337" s="5">
         <v>5.3209610000010343E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.20192245926271557</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>317.31642239000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.75258838000002015</v>
       </c>
       <c r="D338" s="5">
         <v>2.8904398334476777</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>318.66355679999998</v>
       </c>
       <c r="C339" s="5">
         <v>1.3471344099999669</v>
       </c>
       <c r="D339" s="5">
         <v>5.2151312442783704</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>319.14581594999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.48225915000000441</v>
       </c>
       <c r="D340" s="5">
         <v>1.8312489896959105</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>319.69802842000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.55221247000002904</v>
       </c>
       <c r="D341" s="5">
         <v>2.0962131927101169</v>
       </c>
       <c r="E341" s="5">
         <v>2.4933934529582036</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>319.44047532000002</v>
       </c>
       <c r="C342" s="5">
         <v>-0.25755309999999554</v>
       </c>
       <c r="D342" s="5">
         <v>-0.96246439030402975</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>320.08534363000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.64486830999999256</v>
       </c>
       <c r="D343" s="5">
         <v>2.4495708855707177</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>321.32332468999999</v>
       </c>
       <c r="C344" s="5">
         <v>1.2379810599999814</v>
       </c>
       <c r="D344" s="5">
         <v>4.7412031453380354</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>321.22918969</v>
       </c>
       <c r="C345" s="5">
         <v>-9.4134999999994307E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-0.35098654631825488</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>322.91325339000002</v>
       </c>
       <c r="C346" s="5">
         <v>1.6840637000000243</v>
       </c>
       <c r="D346" s="5">
         <v>6.4756785145034579</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>324.99108597999998</v>
       </c>
       <c r="C347" s="5">
         <v>2.0778325899999572</v>
       </c>
       <c r="D347" s="5">
         <v>8.0007935548353828</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>325.67953605999998</v>
       </c>
       <c r="C348" s="5">
         <v>0.68845007999999552</v>
       </c>
       <c r="D348" s="5">
         <v>2.5718667161753084</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>326.87302317000001</v>
       </c>
       <c r="C349" s="5">
         <v>1.193487110000035</v>
       </c>
       <c r="D349" s="5">
         <v>4.4872522200022802</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>327.26905153000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.39602836000000252</v>
       </c>
       <c r="D350" s="5">
         <v>1.4636069630818982</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>326.54755836999999</v>
       </c>
       <c r="C351" s="5">
         <v>-0.72149316000002273</v>
       </c>
       <c r="D351" s="5">
         <v>-2.6136618410585455</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>328.65363875000003</v>
       </c>
       <c r="C352" s="5">
         <v>2.1060803800000372</v>
       </c>
       <c r="D352" s="5">
         <v>8.0199694342760974</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>330.04841623999999</v>
       </c>
       <c r="C353" s="5">
         <v>1.3947774899999672</v>
       </c>
       <c r="D353" s="5">
         <v>5.2132647813943445</v>
       </c>
       <c r="E353" s="5">
         <v>3.237551345297085</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>331.20338784</v>
       </c>
       <c r="C354" s="5">
         <v>1.1549716000000103</v>
       </c>
       <c r="D354" s="5">
         <v>4.2810531627458737</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>331.75005239000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.54666455000000269</v>
       </c>
       <c r="D355" s="5">
         <v>1.9987279619911646</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>333.01255932999999</v>
       </c>
       <c r="C356" s="5">
         <v>1.2625069399999802</v>
       </c>
       <c r="D356" s="5">
         <v>4.6635240823167834</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>335.08872682999998</v>
       </c>
       <c r="C357" s="5">
         <v>2.0761674999999968</v>
       </c>
       <c r="D357" s="5">
         <v>7.7433447999492477</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>336.06539285000002</v>
       </c>
       <c r="C358" s="5">
         <v>0.97666602000003877</v>
       </c>
       <c r="D358" s="5">
         <v>3.5541952897973683</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>337.18812241000001</v>
       </c>
       <c r="C359" s="5">
         <v>1.122729559999982</v>
       </c>
       <c r="D359" s="5">
         <v>4.0834572395724411</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>337.23134048999998</v>
       </c>
       <c r="C360" s="5">
         <v>4.3218079999974179E-2</v>
       </c>
       <c r="D360" s="5">
         <v>0.15391488570768441</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>338.36117267999998</v>
       </c>
       <c r="C361" s="5">
         <v>1.1298321900000019</v>
       </c>
       <c r="D361" s="5">
         <v>4.0952976181838352</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>338.56445346999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.20328079000000798</v>
       </c>
       <c r="D362" s="5">
         <v>0.72332354652757669</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>338.38557773000002</v>
       </c>
       <c r="C363" s="5">
         <v>-0.17887573999996675</v>
       </c>
       <c r="D363" s="5">
         <v>-0.63216395077686505</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>338.80998147999998</v>
       </c>
       <c r="C364" s="5">
         <v>0.42440374999995356</v>
       </c>
       <c r="D364" s="5">
         <v>1.5154674502414922</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>338.10973304999999</v>
       </c>
       <c r="C365" s="5">
         <v>-0.70024842999998782</v>
       </c>
       <c r="D365" s="5">
         <v>-2.4521463737598115</v>
       </c>
       <c r="E365" s="5">
         <v>2.4424649273693477</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>339.20044014000001</v>
       </c>
       <c r="C366" s="5">
         <v>1.0907070900000235</v>
       </c>
       <c r="D366" s="5">
         <v>3.9405023370465253</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>338.56855648999999</v>
       </c>
       <c r="C367" s="5">
         <v>-0.63188365000002022</v>
       </c>
       <c r="D367" s="5">
         <v>-2.2126724826318389</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>337.67327346000002</v>
       </c>
       <c r="C368" s="5">
         <v>-0.89528302999997322</v>
       </c>
       <c r="D368" s="5">
         <v>-3.1274363677005534</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>321.50431638999999</v>
       </c>
       <c r="C369" s="5">
         <v>-16.168957070000033</v>
       </c>
       <c r="D369" s="5">
         <v>-44.501475127088796</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>322.94717902999997</v>
       </c>
       <c r="C370" s="5">
         <v>1.4428626399999871</v>
       </c>
       <c r="D370" s="5">
         <v>5.5203560591449596</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>322.41808757000001</v>
       </c>
       <c r="C371" s="5">
         <v>-0.52909145999996099</v>
       </c>
       <c r="D371" s="5">
         <v>-1.9483677042001157</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>321.77842432</v>
       </c>
       <c r="C372" s="5">
         <v>-0.63966325000001234</v>
       </c>
       <c r="D372" s="5">
         <v>-2.3549399168237284</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>322.82857288999998</v>
       </c>
       <c r="C373" s="5">
         <v>1.0501485699999762</v>
       </c>
       <c r="D373" s="5">
         <v>3.9873585718784632</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>323.42296529999999</v>
       </c>
       <c r="C374" s="5">
         <v>0.59439241000001175</v>
       </c>
       <c r="D374" s="5">
         <v>2.2319536780750937</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>324.95863133</v>
       </c>
       <c r="C375" s="5">
         <v>1.5356660300000158</v>
       </c>
       <c r="D375" s="5">
         <v>5.8489775345633488</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>325.40095836</v>
       </c>
       <c r="C376" s="5">
         <v>0.44232703000000129</v>
       </c>
       <c r="D376" s="5">
         <v>1.6456996080747244</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>326.32743247000002</v>
       </c>
       <c r="C377" s="5">
         <v>0.92647411000001512</v>
       </c>
       <c r="D377" s="5">
         <v>3.4706257330594958</v>
       </c>
       <c r="E377" s="5">
         <v>-3.4847564054766744</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>326.99643700000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.66900452999999516</v>
       </c>
       <c r="D378" s="5">
         <v>2.4880521287330426</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>326.10008054000002</v>
       </c>
       <c r="C379" s="5">
         <v>-0.89635645999999269</v>
       </c>
       <c r="D379" s="5">
         <v>-3.2402748191505903</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>330.35067515999998</v>
       </c>
       <c r="C380" s="5">
         <v>4.2505946199999585</v>
       </c>
       <c r="D380" s="5">
         <v>16.813089953991799</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>330.06468474000002</v>
       </c>
       <c r="C381" s="5">
         <v>-0.28599041999996189</v>
       </c>
       <c r="D381" s="5">
         <v>-1.0339289792475226</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>329.81604070999998</v>
       </c>
       <c r="C382" s="5">
         <v>-0.24864403000003676</v>
       </c>
       <c r="D382" s="5">
         <v>-0.90024687278990045</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>329.45972740000002</v>
       </c>
       <c r="C383" s="5">
         <v>-0.3563133099999618</v>
       </c>
       <c r="D383" s="5">
         <v>-1.2887320403146663</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>330.92872832</v>
       </c>
       <c r="C384" s="5">
         <v>1.4690009199999849</v>
       </c>
       <c r="D384" s="5">
         <v>5.4837663367067968</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>331.83033005999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.9016017399999896</v>
       </c>
       <c r="D385" s="5">
         <v>3.3187880617834953</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>331.67513556</v>
       </c>
       <c r="C386" s="5">
         <v>-0.15519449999999324</v>
       </c>
       <c r="D386" s="5">
         <v>-0.55978938506826559</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>335.64213078</v>
       </c>
       <c r="C387" s="5">
         <v>3.9669952200000012</v>
       </c>
       <c r="D387" s="5">
         <v>15.335406363936954</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>337.84733240000003</v>
       </c>
       <c r="C388" s="5">
         <v>2.2052016200000253</v>
       </c>
       <c r="D388" s="5">
         <v>8.1753467070064154</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>340.13415054000001</v>
       </c>
       <c r="C389" s="5">
         <v>2.2868181399999798</v>
       </c>
       <c r="D389" s="5">
         <v>8.4318666474784578</v>
       </c>
       <c r="E389" s="5">
         <v>4.2309400608755876</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>340.22124020000001</v>
       </c>
       <c r="C390" s="5">
         <v>8.7089660000003732E-2</v>
       </c>
       <c r="D390" s="5">
         <v>0.30768709960478091</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>342.79213177999998</v>
       </c>
       <c r="C391" s="5">
         <v>2.5708915799999659</v>
       </c>
       <c r="D391" s="5">
         <v>9.4543579893807674</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>344.31768352</v>
       </c>
       <c r="C392" s="5">
         <v>1.5255517400000258</v>
       </c>
       <c r="D392" s="5">
         <v>5.473120647121954</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>345.50097349999999</v>
       </c>
       <c r="C393" s="5">
         <v>1.1832899799999836</v>
       </c>
       <c r="D393" s="5">
         <v>4.2027956395112698</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>346.44974907</v>
       </c>
       <c r="C394" s="5">
         <v>0.94877557000000934</v>
       </c>
       <c r="D394" s="5">
         <v>3.3455327881786179</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>346.84691851999997</v>
       </c>
       <c r="C395" s="5">
         <v>0.3971694499999785</v>
       </c>
       <c r="D395" s="5">
         <v>1.3843852668868228</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>348.86949866999998</v>
       </c>
       <c r="C396" s="5">
         <v>2.0225801500000102</v>
       </c>
       <c r="D396" s="5">
         <v>7.2264501047577312</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>350.53938987999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.669891210000003</v>
       </c>
       <c r="D397" s="5">
         <v>5.8975477438178769</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>351.78749986999998</v>
       </c>
       <c r="C398" s="5">
         <v>1.248109989999989</v>
       </c>
       <c r="D398" s="5">
         <v>4.3573218625369003</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>351.51296189999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.27453796999998303</v>
       </c>
       <c r="D399" s="5">
         <v>-0.93248104161782752</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>352.86675845000002</v>
       </c>
       <c r="C400" s="5">
         <v>1.3537965500000269</v>
       </c>
       <c r="D400" s="5">
         <v>4.7207745513359711</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>353.51645726999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.64969881999996915</v>
       </c>
       <c r="D401" s="5">
         <v>2.2319538920419157</v>
       </c>
       <c r="E401" s="5">
         <v>3.9344202011924123</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>356.19510049000002</v>
       </c>
       <c r="C402" s="5">
         <v>2.6786432200000263</v>
       </c>
       <c r="D402" s="5">
         <v>9.4812281522344435</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>356.24282612000002</v>
       </c>
       <c r="C403" s="5">
         <v>4.7725630000002184E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.1609033345273625</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>356.88319866000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.64037253999998711</v>
       </c>
       <c r="D404" s="5">
         <v>2.1785424640271556</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>357.57260589999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.68940723999997999</v>
       </c>
       <c r="D405" s="5">
         <v>2.3428817708883498</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>358.72264115000002</v>
       </c>
       <c r="C406" s="5">
         <v>1.1500352500000304</v>
       </c>
       <c r="D406" s="5">
         <v>3.9284828268020044</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>361.27906407</v>
       </c>
       <c r="C407" s="5">
         <v>2.5564229199999886</v>
       </c>
       <c r="D407" s="5">
         <v>8.8950353245016878</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>361.34154776000003</v>
       </c>
       <c r="C408" s="5">
         <v>6.2483690000021852E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.20773911471614337</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>362.78048206</v>
       </c>
       <c r="C409" s="5">
         <v>1.4389342999999712</v>
       </c>
       <c r="D409" s="5">
         <v>4.8847040256247309</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>364.13535976999998</v>
       </c>
       <c r="C410" s="5">
         <v>1.3548777099999825</v>
       </c>
       <c r="D410" s="5">
         <v>4.5748573717936836</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>363.48249003000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.65286973999997144</v>
       </c>
       <c r="D411" s="5">
         <v>-2.1304276518796517</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>364.97518873000001</v>
       </c>
       <c r="C412" s="5">
         <v>1.4926987000000054</v>
       </c>
       <c r="D412" s="5">
         <v>5.0408355217872236</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>366.58754792000002</v>
       </c>
       <c r="C413" s="5">
         <v>1.6123591900000065</v>
       </c>
       <c r="D413" s="5">
         <v>5.4319904675533826</v>
       </c>
       <c r="E413" s="5">
         <v>3.6974489818494938</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>367.63932668000001</v>
       </c>
       <c r="C414" s="5">
         <v>1.0517787599999906</v>
       </c>
       <c r="D414" s="5">
         <v>3.497780604629086</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>368.77208523000002</v>
       </c>
       <c r="C415" s="5">
         <v>1.1327585500000055</v>
       </c>
       <c r="D415" s="5">
-        <v>3.7607074198837243</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7607074198837021</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>369.95349997</v>
       </c>
       <c r="C416" s="5">
         <v>1.1814147399999797</v>
       </c>
       <c r="D416" s="5">
         <v>3.9128402950931562</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>370.44540943999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.49190946999999596</v>
       </c>
       <c r="D417" s="5">
         <v>1.6073030974866676</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>371.79485548999997</v>
       </c>
       <c r="C418" s="5">
         <v>1.3494460499999832</v>
       </c>
       <c r="D418" s="5">
         <v>4.4599720900427853</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>372.66069032000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.8658348300000398</v>
       </c>
       <c r="D419" s="5">
         <v>2.8306297505163336</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>373.33815600999998</v>
       </c>
       <c r="C420" s="5">
         <v>0.67746568999996271</v>
       </c>
       <c r="D420" s="5">
         <v>2.2034432534214332</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>374.19711033999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.85895433000001731</v>
       </c>
       <c r="D421" s="5">
         <v>2.7960947866408015</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>375.19983439999999</v>
       </c>
       <c r="C422" s="5">
         <v>1.0027240599999914</v>
       </c>
       <c r="D422" s="5">
         <v>3.2634197007080923</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>376.95286791000001</v>
       </c>
       <c r="C423" s="5">
         <v>1.7530335100000229</v>
       </c>
       <c r="D423" s="5">
         <v>5.7530656065454711</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>378.04099417999998</v>
       </c>
       <c r="C424" s="5">
         <v>1.0881262699999752</v>
       </c>
       <c r="D424" s="5">
         <v>3.5194932431940718</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>378.72168205000003</v>
       </c>
       <c r="C425" s="5">
         <v>0.68068787000004249</v>
       </c>
       <c r="D425" s="5">
         <v>2.1822059509269298</v>
       </c>
       <c r="E425" s="5">
         <v>3.3100235397651945</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>378.80139508000002</v>
       </c>
       <c r="C426" s="5">
         <v>7.9713029999993523E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.25286761394194279</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>380.30630076</v>
       </c>
       <c r="C427" s="5">
         <v>1.5049056799999789</v>
       </c>
       <c r="D427" s="5">
         <v>4.8729321782127855</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>381.28098261000002</v>
       </c>
       <c r="C428" s="5">
         <v>0.9746818500000245</v>
       </c>
       <c r="D428" s="5">
         <v>3.1191875380617518</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>382.13720095000002</v>
       </c>
       <c r="C429" s="5">
         <v>0.85621833999999808</v>
       </c>
       <c r="D429" s="5">
         <v>2.7282967435936056</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>382.75209828999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.61489733999997043</v>
       </c>
       <c r="D430" s="5">
         <v>1.9481019120083154</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>382.38195198</v>
       </c>
       <c r="C431" s="5">
         <v>-0.37014630999999554</v>
       </c>
       <c r="D431" s="5">
         <v>-1.1543259084663138</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>383.16607518000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.78412320000001046</v>
       </c>
       <c r="D432" s="5">
         <v>2.4886978822918682</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>382.70341151999997</v>
       </c>
       <c r="C433" s="5">
         <v>-0.46266366000003245</v>
       </c>
       <c r="D433" s="5">
         <v>-1.4393864815697266</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>382.68754444000001</v>
       </c>
       <c r="C434" s="5">
         <v>-1.5867079999964062E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-4.9741272663994529E-2</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>383.22610176000001</v>
       </c>
       <c r="C435" s="5">
         <v>0.53855731999999534</v>
       </c>
       <c r="D435" s="5">
         <v>1.7018963939060328</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>383.39084783999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.16474607999998625</v>
       </c>
       <c r="D436" s="5">
         <v>0.51709264634114405</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>383.31953214999999</v>
       </c>
       <c r="C437" s="5">
         <v>-7.1315690000005816E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-0.22298740169656162</v>
       </c>
       <c r="E437" s="5">
         <v>1.2140445920899134</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>385.09269135</v>
       </c>
       <c r="C438" s="5">
         <v>1.7731592000000092</v>
       </c>
       <c r="D438" s="5">
         <v>5.6943864673031142</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>384.56813571999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.52455563000000893</v>
       </c>
       <c r="D439" s="5">
         <v>-1.6223944200287166</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>384.89731053000003</v>
       </c>
       <c r="C440" s="5">
         <v>0.32917481000004045</v>
       </c>
       <c r="D440" s="5">
         <v>1.032001015145112</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>384.17399870999998</v>
       </c>
       <c r="C441" s="5">
         <v>-0.72331182000004901</v>
       </c>
       <c r="D441" s="5">
         <v>-2.231917260737537</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>385.43397042999999</v>
+        <v>385.42245326</v>
       </c>
       <c r="C442" s="5">
-        <v>1.25997172000001</v>
+        <v>1.2484545500000195</v>
       </c>
       <c r="D442" s="5">
-        <v>4.0074022001027387</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9701141296504261</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>386.18888575</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.76643248999999969</v>
+      </c>
+      <c r="D443" s="5">
+        <v>2.4125344901581247</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{088AA4AB-B9C7-4D70-8A73-C57C57796C32}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9F4AFF2-370F-4DDB-8110-262D3A92BCBF}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1485112A-312C-418B-9B91-17D727DF6644}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalgooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>