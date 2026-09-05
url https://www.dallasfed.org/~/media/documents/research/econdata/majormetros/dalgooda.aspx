--- v8 (2026-07-26)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8A2E3130-4058-483C-8D90-7AC94BA9E268}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EC278CC8-B1AC-4DA9-A257-6813B0B6E80A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7116A395-A9D2-4592-8B51-C359D5C2B9BB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6250D47A-FBC9-41B1-98CA-2FB08A6FD336}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9C9AFBC-D110-4655-B497-865E1B2477E2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AF35E71-12E0-445E-81D5-2185B11781A3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>289.35539526999997</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>289.02283074000002</v>
       </c>
       <c r="C7" s="5">
         <v>-0.33256452999995645</v>
       </c>
       <c r="D7" s="5">
         <v>-1.370509727323832</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>288.32091095999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.70191978000002564</v>
       </c>
       <c r="D8" s="5">
         <v>-2.8757016566999472</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>287.26146104999998</v>
       </c>
       <c r="C9" s="5">
         <v>-1.0594499100000121</v>
       </c>
       <c r="D9" s="5">
         <v>-4.321428485798517</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>287.36183940000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.10037835000002815</v>
       </c>
       <c r="D10" s="5">
         <v>0.42012523055046103</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>287.83420142</v>
       </c>
       <c r="C11" s="5">
         <v>0.47236201999999139</v>
       </c>
       <c r="D11" s="5">
         <v>1.9904774607101716</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>287.33743007999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.49677134000000933</v>
       </c>
       <c r="D12" s="5">
         <v>-2.0515260527883328</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>288.56421273000001</v>
       </c>
       <c r="C13" s="5">
         <v>1.2267826500000183</v>
       </c>
       <c r="D13" s="5">
         <v>5.2454179888385521</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>288.40226007000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.16195265999999719</v>
       </c>
       <c r="D14" s="5">
         <v>-0.67140832442532661</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>287.96988200999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.4323780600000191</v>
       </c>
       <c r="D15" s="5">
         <v>-1.7843017844669684</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>287.93463888000002</v>
       </c>
       <c r="C16" s="5">
         <v>-3.5243129999969369E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-0.14676291855804102</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>286.97003540999998</v>
       </c>
       <c r="C17" s="5">
         <v>-0.96460347000004276</v>
       </c>
       <c r="D17" s="5">
         <v>-3.946842488197766</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>284.01199594000002</v>
       </c>
       <c r="C18" s="5">
         <v>-2.9580394699999601</v>
       </c>
       <c r="D18" s="5">
         <v>-11.691686388947042</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>284.38111572000003</v>
       </c>
       <c r="C19" s="5">
         <v>0.36911978000000545</v>
       </c>
       <c r="D19" s="5">
         <v>1.5707918156940393</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>282.75939519999997</v>
       </c>
       <c r="C20" s="5">
         <v>-1.6217205200000535</v>
       </c>
       <c r="D20" s="5">
         <v>-6.6325530304329972</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>278.66974593999998</v>
       </c>
       <c r="C21" s="5">
         <v>-4.0896492599999874</v>
       </c>
       <c r="D21" s="5">
         <v>-16.039825784465844</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>277.82398769999998</v>
       </c>
       <c r="C22" s="5">
         <v>-0.84575824000000921</v>
       </c>
       <c r="D22" s="5">
         <v>-3.5817982826661821</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>276.57954905000003</v>
       </c>
       <c r="C23" s="5">
         <v>-1.2444386499999496</v>
       </c>
       <c r="D23" s="5">
         <v>-5.2446187874026551</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>276.50705907000003</v>
       </c>
       <c r="C24" s="5">
         <v>-7.2489980000000287E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-0.31406042455786043</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>275.96016338999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.54689568000003419</v>
       </c>
       <c r="D25" s="5">
         <v>-2.3477972823566784</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>275.37010309999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.59006028999999671</v>
       </c>
       <c r="D26" s="5">
         <v>-2.5358891333636557</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>272.93693959000001</v>
       </c>
       <c r="C27" s="5">
         <v>-2.4331635099999858</v>
       </c>
       <c r="D27" s="5">
         <v>-10.102758742833595</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>273.73727014999997</v>
       </c>
       <c r="C28" s="5">
         <v>0.8003305599999635</v>
       </c>
       <c r="D28" s="5">
         <v>3.5760566692230711</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>273.1550661</v>
       </c>
       <c r="C29" s="5">
         <v>-0.58220404999997299</v>
       </c>
       <c r="D29" s="5">
         <v>-2.5226010316590997</v>
       </c>
       <c r="E29" s="5">
         <v>-4.8140807768526255</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>273.42732531000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.27225921000001563</v>
       </c>
       <c r="D30" s="5">
         <v>1.2026430190814397</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>272.91367819999999</v>
       </c>
       <c r="C31" s="5">
         <v>-0.51364711000002217</v>
       </c>
       <c r="D31" s="5">
         <v>-2.2311150538643854</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>273.37397076000002</v>
       </c>
       <c r="C32" s="5">
         <v>0.46029256000002761</v>
       </c>
       <c r="D32" s="5">
         <v>2.0427840931577679</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>275.25708983999999</v>
       </c>
       <c r="C33" s="5">
         <v>1.8831190799999717</v>
       </c>
       <c r="D33" s="5">
         <v>8.5866003430294935</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>275.81805169</v>
       </c>
       <c r="C34" s="5">
         <v>0.56096185000001242</v>
       </c>
       <c r="D34" s="5">
         <v>2.4731458696142017</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>274.21035078</v>
       </c>
       <c r="C35" s="5">
         <v>-1.6077009100000055</v>
       </c>
       <c r="D35" s="5">
         <v>-6.7746773241754816</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>274.88951528000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.67916450000001305</v>
       </c>
       <c r="D36" s="5">
         <v>3.0129854545462686</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>274.31044674999998</v>
       </c>
       <c r="C37" s="5">
         <v>-0.57906853000002911</v>
       </c>
       <c r="D37" s="5">
         <v>-2.4987769258431158</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>274.3424713</v>
       </c>
       <c r="C38" s="5">
         <v>3.2024550000016916E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.14018476385853074</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>274.79327868000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.45080738000001475</v>
       </c>
       <c r="D39" s="5">
         <v>1.9897935514445964</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>274.79741426999999</v>
       </c>
       <c r="C40" s="5">
         <v>4.1355899999757639E-3</v>
       </c>
       <c r="D40" s="5">
         <v>1.8061281657755224E-2</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>275.54018779</v>
       </c>
       <c r="C41" s="5">
         <v>0.74277352000001429</v>
       </c>
       <c r="D41" s="5">
         <v>3.2922406017443562</v>
       </c>
       <c r="E41" s="5">
         <v>0.8731749786133669</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>278.10061573000002</v>
       </c>
       <c r="C42" s="5">
         <v>2.5604279400000109</v>
       </c>
       <c r="D42" s="5">
         <v>11.738800333959665</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>278.95218261000002</v>
       </c>
       <c r="C43" s="5">
         <v>0.85156688000000713</v>
       </c>
       <c r="D43" s="5">
         <v>3.7370182601736968</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>279.86584182000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.91365920999999162</v>
       </c>
       <c r="D44" s="5">
         <v>4.0019725934978823</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>279.48706011000002</v>
       </c>
       <c r="C45" s="5">
         <v>-0.37878170999999838</v>
       </c>
       <c r="D45" s="5">
         <v>-1.6120928577162741</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>280.07301761999997</v>
       </c>
       <c r="C46" s="5">
         <v>0.58595750999995744</v>
       </c>
       <c r="D46" s="5">
         <v>2.5450693726934759</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>280.74935084999998</v>
       </c>
       <c r="C47" s="5">
         <v>0.67633323000001155</v>
       </c>
       <c r="D47" s="5">
         <v>2.9366145768532803</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>282.29804966</v>
       </c>
       <c r="C48" s="5">
         <v>1.548698810000019</v>
       </c>
       <c r="D48" s="5">
         <v>6.8241395594210053</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>282.42112513000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.12307547000000341</v>
       </c>
       <c r="D49" s="5">
         <v>0.52442878253076142</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>283.04795152999998</v>
       </c>
       <c r="C50" s="5">
         <v>0.62682639999997036</v>
       </c>
       <c r="D50" s="5">
         <v>2.6961228079850796</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>285.25208213000002</v>
       </c>
       <c r="C51" s="5">
         <v>2.2041306000000418</v>
       </c>
       <c r="D51" s="5">
         <v>9.7553461090331695</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>286.14571472</v>
       </c>
       <c r="C52" s="5">
         <v>0.89363258999998152</v>
       </c>
       <c r="D52" s="5">
         <v>3.824794146170607</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>287.14834445000002</v>
       </c>
       <c r="C53" s="5">
         <v>1.0026297300000238</v>
       </c>
       <c r="D53" s="5">
         <v>4.286680577851687</v>
       </c>
       <c r="E53" s="5">
         <v>4.2128724499698178</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>286.66016142000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.48818303000001606</v>
       </c>
       <c r="D54" s="5">
         <v>-2.0211601832326842</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>286.38768856000002</v>
       </c>
       <c r="C55" s="5">
         <v>-0.27247285999999349</v>
       </c>
       <c r="D55" s="5">
         <v>-1.1346659251902813</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>287.05881098999998</v>
       </c>
       <c r="C56" s="5">
         <v>0.67112242999996852</v>
       </c>
       <c r="D56" s="5">
         <v>2.8486152060745562</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>288.16512224000002</v>
       </c>
       <c r="C57" s="5">
         <v>1.1063112500000329</v>
       </c>
       <c r="D57" s="5">
         <v>4.7240437865576634</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>288.80859237999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.64347013999997671</v>
       </c>
       <c r="D58" s="5">
         <v>2.7127446969555491</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>289.90145039999999</v>
       </c>
       <c r="C59" s="5">
         <v>1.0928580199999942</v>
       </c>
       <c r="D59" s="5">
         <v>4.6365326542733731</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>289.07202157</v>
       </c>
       <c r="C60" s="5">
         <v>-0.82942882999998346</v>
       </c>
       <c r="D60" s="5">
         <v>-3.3797721289633542</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>291.36604778999998</v>
       </c>
       <c r="C61" s="5">
         <v>2.2940262199999779</v>
       </c>
       <c r="D61" s="5">
         <v>9.9498398703944382</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>292.44218124000002</v>
       </c>
       <c r="C62" s="5">
         <v>1.076133450000043</v>
       </c>
       <c r="D62" s="5">
         <v>4.5232385825879851</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>291.04650380999999</v>
       </c>
       <c r="C63" s="5">
         <v>-1.3956774300000347</v>
       </c>
       <c r="D63" s="5">
         <v>-5.5790281578441352</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>292.72876714</v>
       </c>
       <c r="C64" s="5">
         <v>1.682263330000012</v>
       </c>
       <c r="D64" s="5">
         <v>7.1608632785130855</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>294.16573834000002</v>
       </c>
       <c r="C65" s="5">
         <v>1.4369712000000163</v>
       </c>
       <c r="D65" s="5">
         <v>6.0523317267218379</v>
       </c>
       <c r="E65" s="5">
         <v>2.4438218174097415</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>297.27073607</v>
       </c>
       <c r="C66" s="5">
         <v>3.1049977299999796</v>
       </c>
       <c r="D66" s="5">
         <v>13.428146709760448</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>298.00374149999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.73300542999999152</v>
       </c>
       <c r="D67" s="5">
         <v>2.9994010862783194</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>298.35090366999998</v>
       </c>
       <c r="C68" s="5">
         <v>0.34716216999999006</v>
       </c>
       <c r="D68" s="5">
         <v>1.4069428473864942</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>299.76939679999998</v>
       </c>
       <c r="C69" s="5">
         <v>1.4184931300000017</v>
       </c>
       <c r="D69" s="5">
         <v>5.8569159362936052</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>299.46339946000001</v>
       </c>
       <c r="C70" s="5">
         <v>-0.30599733999997625</v>
       </c>
       <c r="D70" s="5">
         <v>-1.2180771937951862</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>300.38214764999998</v>
       </c>
       <c r="C71" s="5">
         <v>0.91874818999997387</v>
       </c>
       <c r="D71" s="5">
         <v>3.7443401643327157</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>298.08306411000001</v>
       </c>
       <c r="C72" s="5">
         <v>-2.2990835399999696</v>
       </c>
       <c r="D72" s="5">
         <v>-8.8076923926517772</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>300.23118337</v>
       </c>
       <c r="C73" s="5">
         <v>2.1481192599999872</v>
       </c>
       <c r="D73" s="5">
         <v>8.9988596199173756</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>302.21503081999998</v>
       </c>
       <c r="C74" s="5">
         <v>1.9838474499999847</v>
       </c>
       <c r="D74" s="5">
         <v>8.2238920288844497</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>303.84511583</v>
       </c>
       <c r="C75" s="5">
         <v>1.6300850100000162</v>
       </c>
       <c r="D75" s="5">
         <v>6.6680586597081204</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>305.50564549000001</v>
       </c>
       <c r="C76" s="5">
         <v>1.6605296600000088</v>
       </c>
       <c r="D76" s="5">
         <v>6.7588199653384473</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>307.10352134999999</v>
       </c>
       <c r="C77" s="5">
         <v>1.5978758599999878</v>
       </c>
       <c r="D77" s="5">
         <v>6.4600520528070637</v>
       </c>
       <c r="E77" s="5">
         <v>4.3981270840747433</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>306.00416976000002</v>
       </c>
       <c r="C78" s="5">
         <v>-1.0993515899999693</v>
       </c>
       <c r="D78" s="5">
         <v>-4.2121162832854271</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>307.78387949</v>
       </c>
       <c r="C79" s="5">
         <v>1.7797097299999791</v>
       </c>
       <c r="D79" s="5">
         <v>7.2067919262384983</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>308.42863414999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.6447546599999896</v>
       </c>
       <c r="D80" s="5">
         <v>2.5429610868161312</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>309.41749351999999</v>
       </c>
       <c r="C81" s="5">
         <v>0.98885937000000013</v>
       </c>
       <c r="D81" s="5">
         <v>3.9159176879182578</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>311.00338298000003</v>
       </c>
       <c r="C82" s="5">
         <v>1.5858894600000326</v>
       </c>
       <c r="D82" s="5">
         <v>6.3268610318522933</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>311.56774852000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.56436553999998296</v>
       </c>
       <c r="D83" s="5">
         <v>2.1994582980358501</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>311.46278566000001</v>
       </c>
       <c r="C84" s="5">
         <v>-0.10496286000000055</v>
       </c>
       <c r="D84" s="5">
         <v>-0.40351517430285977</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>311.84607102000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.38328536000000213</v>
       </c>
       <c r="D85" s="5">
         <v>1.4867530910884552</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>312.10396982999998</v>
       </c>
       <c r="C86" s="5">
         <v>0.25789880999997195</v>
       </c>
       <c r="D86" s="5">
         <v>0.99693458869931639</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>314.93328830000002</v>
       </c>
       <c r="C87" s="5">
         <v>2.8293184700000324</v>
       </c>
       <c r="D87" s="5">
         <v>11.437484602590997</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>317.19328687000001</v>
       </c>
       <c r="C88" s="5">
         <v>2.2599985699999934</v>
       </c>
       <c r="D88" s="5">
         <v>8.9594829643576226</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>318.44603732000002</v>
       </c>
       <c r="C89" s="5">
         <v>1.2527504500000077</v>
       </c>
       <c r="D89" s="5">
         <v>4.8437003668178935</v>
       </c>
       <c r="E89" s="5">
         <v>3.6933851882060331</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>319.96574163000002</v>
       </c>
       <c r="C90" s="5">
         <v>1.5197043100000087</v>
       </c>
       <c r="D90" s="5">
         <v>5.8794286110679161</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>321.25054723</v>
       </c>
       <c r="C91" s="5">
         <v>1.2848055999999701</v>
       </c>
       <c r="D91" s="5">
         <v>4.9263913842713558</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>323.62725732000001</v>
       </c>
       <c r="C92" s="5">
         <v>2.3767100900000173</v>
       </c>
       <c r="D92" s="5">
         <v>9.2482775922654739</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>324.50902852000002</v>
       </c>
       <c r="C93" s="5">
         <v>0.88177120000000286</v>
       </c>
       <c r="D93" s="5">
         <v>3.319025009663279</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>326.81901787999999</v>
       </c>
       <c r="C94" s="5">
         <v>2.3099893599999746</v>
       </c>
       <c r="D94" s="5">
         <v>8.8845938145363235</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>326.52975937000002</v>
       </c>
       <c r="C95" s="5">
         <v>-0.28925850999996783</v>
       </c>
       <c r="D95" s="5">
         <v>-1.0569320355474421</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>329.62467204000001</v>
       </c>
       <c r="C96" s="5">
         <v>3.0949126699999852</v>
       </c>
       <c r="D96" s="5">
         <v>11.985890819737378</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>331.38355259000002</v>
       </c>
       <c r="C97" s="5">
         <v>1.7588805500000149</v>
       </c>
       <c r="D97" s="5">
         <v>6.5945168164160739</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>332.26990294000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.88635034999998652</v>
       </c>
       <c r="D98" s="5">
         <v>3.2572754266271264</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>333.20512829</v>
       </c>
       <c r="C99" s="5">
         <v>0.93522534999999607</v>
       </c>
       <c r="D99" s="5">
         <v>3.4303675225041852</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>333.59215126999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.38702297999998336</v>
       </c>
       <c r="D100" s="5">
         <v>1.4027575597622244</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>335.01460495999999</v>
       </c>
       <c r="C101" s="5">
         <v>1.4224536899999976</v>
       </c>
       <c r="D101" s="5">
         <v>5.23858442445988</v>
       </c>
       <c r="E101" s="5">
         <v>5.2029435754449516</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>335.69508177</v>
       </c>
       <c r="C102" s="5">
         <v>0.68047681000001603</v>
       </c>
       <c r="D102" s="5">
         <v>2.4648375310119652</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>336.71820219</v>
       </c>
       <c r="C103" s="5">
         <v>1.0231204199999979</v>
       </c>
       <c r="D103" s="5">
         <v>3.7192542544866702</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>337.22536365000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.50716146000002027</v>
       </c>
       <c r="D104" s="5">
         <v>1.8224757760220811</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>341.41457671000001</v>
       </c>
       <c r="C105" s="5">
         <v>4.1892130599999859</v>
       </c>
       <c r="D105" s="5">
         <v>15.969005470154407</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>342.61625067</v>
       </c>
       <c r="C106" s="5">
         <v>1.2016739599999937</v>
       </c>
       <c r="D106" s="5">
         <v>4.3063589201349117</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>342.69464577999997</v>
       </c>
       <c r="C107" s="5">
         <v>7.8395109999974011E-2</v>
       </c>
       <c r="D107" s="5">
         <v>0.27492161233078072</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>344.75712673999999</v>
       </c>
       <c r="C108" s="5">
         <v>2.0624809600000162</v>
       </c>
       <c r="D108" s="5">
         <v>7.4660290081532077</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>345.91713948</v>
       </c>
       <c r="C109" s="5">
         <v>1.1600127400000133</v>
       </c>
       <c r="D109" s="5">
         <v>4.11323484035373</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>346.70625982000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.78912034000001086</v>
       </c>
       <c r="D110" s="5">
         <v>2.7720984471786281</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>347.15192755999999</v>
       </c>
       <c r="C111" s="5">
         <v>0.44566773999997622</v>
       </c>
       <c r="D111" s="5">
         <v>1.5534721474179225</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>347.43402057999998</v>
       </c>
       <c r="C112" s="5">
         <v>0.2820930199999907</v>
       </c>
       <c r="D112" s="5">
         <v>0.97948073526916701</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>348.62800736000003</v>
       </c>
       <c r="C113" s="5">
         <v>1.1939867800000457</v>
       </c>
       <c r="D113" s="5">
         <v>4.2027494611379002</v>
       </c>
       <c r="E113" s="5">
         <v>4.063525051878103</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>346.74479352999998</v>
       </c>
       <c r="C114" s="5">
         <v>-1.8832138300000452</v>
       </c>
       <c r="D114" s="5">
         <v>-6.2929855428860204</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>348.13692307000002</v>
       </c>
       <c r="C115" s="5">
         <v>1.3921295400000417</v>
       </c>
       <c r="D115" s="5">
         <v>4.9256465802184124</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>348.99108907999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.85416600999997172</v>
       </c>
       <c r="D116" s="5">
         <v>2.9842992332980822</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>348.92731185000002</v>
       </c>
       <c r="C117" s="5">
         <v>-6.3777229999971041E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-0.21907665095507456</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>347.67616681999999</v>
       </c>
       <c r="C118" s="5">
         <v>-1.251145030000032</v>
       </c>
       <c r="D118" s="5">
         <v>-4.2189762919556557</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>347.86652968999999</v>
       </c>
       <c r="C119" s="5">
         <v>0.19036287000000129</v>
       </c>
       <c r="D119" s="5">
         <v>0.65901731524824481</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>347.98860459000002</v>
       </c>
       <c r="C120" s="5">
         <v>0.12207490000002963</v>
       </c>
       <c r="D120" s="5">
         <v>0.4219231698880721</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>348.03258950999998</v>
       </c>
       <c r="C121" s="5">
         <v>4.3984919999957128E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.15178259301225072</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>349.20282621000001</v>
       </c>
       <c r="C122" s="5">
         <v>1.1702367000000322</v>
       </c>
       <c r="D122" s="5">
         <v>4.1103831700819216</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>350.68862525999998</v>
       </c>
       <c r="C123" s="5">
         <v>1.4857990499999687</v>
       </c>
       <c r="D123" s="5">
         <v>5.2269919598475489</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>352.00785986</v>
       </c>
       <c r="C124" s="5">
         <v>1.3192346000000157</v>
       </c>
       <c r="D124" s="5">
         <v>4.608789021741333</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>352.80511904000002</v>
       </c>
       <c r="C125" s="5">
         <v>0.79725918000002594</v>
       </c>
       <c r="D125" s="5">
         <v>2.7519814489345151</v>
       </c>
       <c r="E125" s="5">
         <v>1.1981572311505762</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>354.98400845999998</v>
       </c>
       <c r="C126" s="5">
         <v>2.1788894199999618</v>
       </c>
       <c r="D126" s="5">
         <v>7.6680715674711353</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>356.13577292999997</v>
       </c>
       <c r="C127" s="5">
         <v>1.1517644699999892</v>
       </c>
       <c r="D127" s="5">
         <v>3.9636997031041066</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>357.31822491999998</v>
       </c>
       <c r="C128" s="5">
         <v>1.1824519900000041</v>
       </c>
       <c r="D128" s="5">
         <v>4.0578428089121266</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>358.29080814999998</v>
       </c>
       <c r="C129" s="5">
         <v>0.97258322999999791</v>
       </c>
       <c r="D129" s="5">
         <v>3.3156197460563419</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>358.46429135</v>
       </c>
       <c r="C130" s="5">
         <v>0.17348320000002104</v>
       </c>
       <c r="D130" s="5">
         <v>0.58258579592342929</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>360.45673906000002</v>
       </c>
       <c r="C131" s="5">
         <v>1.9924477100000217</v>
       </c>
       <c r="D131" s="5">
         <v>6.8776750511971185</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>359.36212659</v>
       </c>
       <c r="C132" s="5">
         <v>-1.0946124700000155</v>
       </c>
       <c r="D132" s="5">
         <v>-3.5838331028494874</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>359.12801509000002</v>
       </c>
       <c r="C133" s="5">
         <v>-0.23411149999998315</v>
       </c>
       <c r="D133" s="5">
         <v>-0.77896183682969466</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>360.52644808000002</v>
       </c>
       <c r="C134" s="5">
         <v>1.3984329900000034</v>
       </c>
       <c r="D134" s="5">
         <v>4.7741477067239746</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>361.80031450000001</v>
       </c>
       <c r="C135" s="5">
         <v>1.2738664199999903</v>
       </c>
       <c r="D135" s="5">
         <v>4.3233973605860676</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>361.33799133999997</v>
       </c>
       <c r="C136" s="5">
         <v>-0.46232316000003948</v>
       </c>
       <c r="D136" s="5">
         <v>-1.5226776019374166</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>361.2394678</v>
       </c>
       <c r="C137" s="5">
         <v>-9.8523539999973764E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-0.32670549797128023</v>
       </c>
       <c r="E137" s="5">
         <v>2.3906537362468727</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>364.39611759000002</v>
       </c>
       <c r="C138" s="5">
         <v>3.1566497900000172</v>
       </c>
       <c r="D138" s="5">
         <v>11.005007112990416</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>363.42643090000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.96968669000000318</v>
       </c>
       <c r="D139" s="5">
         <v>-3.1469695114969998</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>362.13896999000002</v>
       </c>
       <c r="C140" s="5">
         <v>-1.287460909999993</v>
       </c>
       <c r="D140" s="5">
         <v>-4.1692171905093112</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>359.30179450000003</v>
       </c>
       <c r="C141" s="5">
         <v>-2.8371754899999928</v>
       </c>
       <c r="D141" s="5">
         <v>-9.0066842436336891</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>357.11628961000002</v>
       </c>
       <c r="C142" s="5">
         <v>-2.1855048900000043</v>
       </c>
       <c r="D142" s="5">
         <v>-7.0598662455375045</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>355.16054025</v>
       </c>
       <c r="C143" s="5">
         <v>-1.9557493600000271</v>
       </c>
       <c r="D143" s="5">
         <v>-6.3774281752569166</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>349.18362285000001</v>
       </c>
       <c r="C144" s="5">
         <v>-5.9769173999999907</v>
       </c>
       <c r="D144" s="5">
         <v>-18.426348461429509</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>347.79060657999997</v>
       </c>
       <c r="C145" s="5">
         <v>-1.3930162700000324</v>
       </c>
       <c r="D145" s="5">
         <v>-4.6835678182373996</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>344.66181203999997</v>
       </c>
       <c r="C146" s="5">
         <v>-3.1287945400000012</v>
       </c>
       <c r="D146" s="5">
         <v>-10.276991575446658</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>340.00147743000002</v>
       </c>
       <c r="C147" s="5">
         <v>-4.6603346099999499</v>
       </c>
       <c r="D147" s="5">
         <v>-15.071853299757599</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>337.03269246000002</v>
       </c>
       <c r="C148" s="5">
         <v>-2.9687849700000015</v>
       </c>
       <c r="D148" s="5">
         <v>-9.9891821751043501</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>334.30227447999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.730417980000027</v>
       </c>
       <c r="D149" s="5">
         <v>-9.2999307739220818</v>
       </c>
       <c r="E149" s="5">
         <v>-7.4568799151574883</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>331.35679758999999</v>
       </c>
       <c r="C150" s="5">
         <v>-2.945476890000009</v>
       </c>
       <c r="D150" s="5">
         <v>-10.075375081302617</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>328.38020691000003</v>
       </c>
       <c r="C151" s="5">
         <v>-2.9765906799999584</v>
       </c>
       <c r="D151" s="5">
         <v>-10.262688455453073</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>327.00068886999998</v>
       </c>
       <c r="C152" s="5">
         <v>-1.3795180400000504</v>
       </c>
       <c r="D152" s="5">
         <v>-4.9263111869415894</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>324.89879069</v>
       </c>
       <c r="C153" s="5">
         <v>-2.1018981799999779</v>
       </c>
       <c r="D153" s="5">
         <v>-7.4464401417037589</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>323.82196198999998</v>
       </c>
       <c r="C154" s="5">
         <v>-1.0768287000000214</v>
       </c>
       <c r="D154" s="5">
         <v>-3.9055159859640476</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>322.45839545000001</v>
       </c>
       <c r="C155" s="5">
         <v>-1.3635665399999652</v>
       </c>
       <c r="D155" s="5">
         <v>-4.9376237824082185</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>320.37423813999999</v>
       </c>
       <c r="C156" s="5">
         <v>-2.0841573100000232</v>
       </c>
       <c r="D156" s="5">
         <v>-7.4861459173811928</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>318.42935176999998</v>
       </c>
       <c r="C157" s="5">
         <v>-1.9448863700000061</v>
       </c>
       <c r="D157" s="5">
         <v>-7.046429619926875</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>316.17946459000001</v>
       </c>
       <c r="C158" s="5">
         <v>-2.2498871799999733</v>
       </c>
       <c r="D158" s="5">
         <v>-8.1568430540102312</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>313.57731149</v>
       </c>
       <c r="C159" s="5">
         <v>-2.6021531000000095</v>
       </c>
       <c r="D159" s="5">
         <v>-9.4409889540551735</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>312.77155378999998</v>
       </c>
       <c r="C160" s="5">
         <v>-0.80575770000001512</v>
       </c>
       <c r="D160" s="5">
         <v>-3.0402730640720743</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>310.78015183999997</v>
       </c>
       <c r="C161" s="5">
         <v>-1.9914019500000109</v>
       </c>
       <c r="D161" s="5">
         <v>-7.37839056888554</v>
       </c>
       <c r="E161" s="5">
         <v>-7.0361838478628869</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>308.54412159999998</v>
       </c>
       <c r="C162" s="5">
         <v>-2.236030239999991</v>
       </c>
       <c r="D162" s="5">
         <v>-8.3002767314086956</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>307.14366079000001</v>
       </c>
       <c r="C163" s="5">
         <v>-1.40046080999997</v>
       </c>
       <c r="D163" s="5">
         <v>-5.3127822970264642</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>304.61540178000001</v>
       </c>
       <c r="C164" s="5">
         <v>-2.5282590099999993</v>
       </c>
       <c r="D164" s="5">
         <v>-9.4426673062421802</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>304.26845085000002</v>
       </c>
       <c r="C165" s="5">
         <v>-0.34695092999999133</v>
       </c>
       <c r="D165" s="5">
         <v>-1.3582467154803823</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>303.77933790999998</v>
       </c>
       <c r="C166" s="5">
         <v>-0.48911294000004091</v>
       </c>
       <c r="D166" s="5">
         <v>-1.9120417291829339</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>302.24320289000002</v>
       </c>
       <c r="C167" s="5">
         <v>-1.5361350199999606</v>
       </c>
       <c r="D167" s="5">
         <v>-5.902141557687357</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>301.26182540999997</v>
       </c>
       <c r="C168" s="5">
         <v>-0.98137748000004876</v>
       </c>
       <c r="D168" s="5">
         <v>-3.827540046166511</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>300.95087566000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.31094974999996339</v>
       </c>
       <c r="D169" s="5">
         <v>-1.2315822149383315</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>300.53883330000002</v>
       </c>
       <c r="C170" s="5">
         <v>-0.41204235999998673</v>
       </c>
       <c r="D170" s="5">
         <v>-1.6306463194995513</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>301.42178783000003</v>
       </c>
       <c r="C171" s="5">
         <v>0.88295453000000634</v>
       </c>
       <c r="D171" s="5">
         <v>3.5830140195035165</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>301.15397915</v>
       </c>
       <c r="C172" s="5">
         <v>-0.26780868000003011</v>
       </c>
       <c r="D172" s="5">
         <v>-1.0609870971717839</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>300.87346205</v>
       </c>
       <c r="C173" s="5">
         <v>-0.2805170999999973</v>
       </c>
       <c r="D173" s="5">
         <v>-1.1120600875453523</v>
       </c>
       <c r="E173" s="5">
         <v>-3.1876841977670045</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>301.85888771999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.98542566999998371</v>
       </c>
       <c r="D174" s="5">
         <v>4.0018367080751682</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>301.64080210999998</v>
       </c>
       <c r="C175" s="5">
         <v>-0.21808561000000282</v>
       </c>
       <c r="D175" s="5">
         <v>-0.86353371432844606</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>301.98737828999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.34657617999999957</v>
       </c>
       <c r="D176" s="5">
         <v>1.3875101163426606</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>303.07310468999998</v>
       </c>
       <c r="C177" s="5">
         <v>1.0857263999999986</v>
       </c>
       <c r="D177" s="5">
         <v>4.4006670734859421</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>302.75047770999998</v>
       </c>
       <c r="C178" s="5">
         <v>-0.32262697999999546</v>
       </c>
       <c r="D178" s="5">
         <v>-1.2699697660120579</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>301.56836035999999</v>
       </c>
       <c r="C179" s="5">
         <v>-1.1821173499999986</v>
       </c>
       <c r="D179" s="5">
         <v>-4.5861870385707988</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>304.45080946000002</v>
       </c>
       <c r="C180" s="5">
         <v>2.8824491000000307</v>
       </c>
       <c r="D180" s="5">
         <v>12.09243414559873</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>304.12810781000002</v>
       </c>
       <c r="C181" s="5">
         <v>-0.32270164999999906</v>
       </c>
       <c r="D181" s="5">
         <v>-1.2645472365819588</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>304.20138093000003</v>
       </c>
       <c r="C182" s="5">
         <v>7.3273120000010294E-2</v>
       </c>
       <c r="D182" s="5">
         <v>0.28949758011280746</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>305.9043782</v>
       </c>
       <c r="C183" s="5">
         <v>1.7029972699999689</v>
       </c>
       <c r="D183" s="5">
         <v>6.9286635740120506</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>305.19328030999998</v>
       </c>
       <c r="C184" s="5">
         <v>-0.71109789000001911</v>
       </c>
       <c r="D184" s="5">
         <v>-2.7541016645432737</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>305.69215752000002</v>
       </c>
       <c r="C185" s="5">
         <v>0.49887721000004603</v>
       </c>
       <c r="D185" s="5">
         <v>1.9792842155337054</v>
       </c>
       <c r="E185" s="5">
         <v>1.6015687914673116</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>306.68429161</v>
       </c>
       <c r="C186" s="5">
         <v>0.9921340899999791</v>
       </c>
       <c r="D186" s="5">
         <v>3.9649186540752002</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>306.62443042000001</v>
       </c>
       <c r="C187" s="5">
         <v>-5.9861189999992348E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-0.23397469111747782</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>306.99533666000002</v>
       </c>
       <c r="C188" s="5">
         <v>0.37090624000001071</v>
       </c>
       <c r="D188" s="5">
         <v>1.4612685764302524</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>309.20479935999998</v>
       </c>
       <c r="C189" s="5">
         <v>2.2094626999999605</v>
       </c>
       <c r="D189" s="5">
         <v>8.9866674946645908</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>309.48508987000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.28029051000004301</v>
       </c>
       <c r="D190" s="5">
         <v>1.0932256498382253</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>310.60343337</v>
       </c>
       <c r="C191" s="5">
         <v>1.1183434999999804</v>
       </c>
       <c r="D191" s="5">
         <v>4.4235024020547353</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>313.83343674000002</v>
       </c>
       <c r="C192" s="5">
         <v>3.2300033700000199</v>
       </c>
       <c r="D192" s="5">
         <v>13.218012862054685</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>313.72609861000001</v>
       </c>
       <c r="C193" s="5">
         <v>-0.10733813000001646</v>
       </c>
       <c r="D193" s="5">
         <v>-0.40965594272169836</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>313.03357218000002</v>
       </c>
       <c r="C194" s="5">
         <v>-0.6925264299999867</v>
       </c>
       <c r="D194" s="5">
         <v>-2.6169839735435851</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>314.84565223999999</v>
       </c>
       <c r="C195" s="5">
         <v>1.8120800599999711</v>
       </c>
       <c r="D195" s="5">
         <v>7.1720156384016631</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>315.15344540000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.307793160000017</v>
       </c>
       <c r="D196" s="5">
         <v>1.1794484254223692</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>315.64979674</v>
       </c>
       <c r="C197" s="5">
         <v>0.4963513399999897</v>
       </c>
       <c r="D197" s="5">
         <v>1.9063989679833027</v>
       </c>
       <c r="E197" s="5">
         <v>3.2574074849625489</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>315.85349830000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.20370156000001316</v>
       </c>
       <c r="D198" s="5">
         <v>0.77716304196107089</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>317.04258184000003</v>
       </c>
       <c r="C199" s="5">
         <v>1.1890835400000128</v>
       </c>
       <c r="D199" s="5">
         <v>4.6123253420914612</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>318.29207996999997</v>
       </c>
       <c r="C200" s="5">
         <v>1.2494981299999495</v>
       </c>
       <c r="D200" s="5">
         <v>4.8331980734301894</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>317.94546516999998</v>
       </c>
       <c r="C201" s="5">
         <v>-0.34661479999999756</v>
       </c>
       <c r="D201" s="5">
         <v>-1.2989816134163279</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>319.78093505999999</v>
       </c>
       <c r="C202" s="5">
         <v>1.835469890000013</v>
       </c>
       <c r="D202" s="5">
         <v>7.1517322447067988</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>320.77681509000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.99588003000002345</v>
       </c>
       <c r="D203" s="5">
         <v>3.8017883600522939</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>319.28210761999998</v>
       </c>
       <c r="C204" s="5">
         <v>-1.4947074700000371</v>
       </c>
       <c r="D204" s="5">
         <v>-5.4504804184615674</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>320.90867308999998</v>
       </c>
       <c r="C205" s="5">
         <v>1.6265654700000027</v>
       </c>
       <c r="D205" s="5">
         <v>6.2875699773636384</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>322.49964404999997</v>
       </c>
       <c r="C206" s="5">
         <v>1.5909709599999928</v>
       </c>
       <c r="D206" s="5">
         <v>6.1141789664288071</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>322.27679920999998</v>
       </c>
       <c r="C207" s="5">
         <v>-0.22284483999999338</v>
       </c>
       <c r="D207" s="5">
         <v>-0.82604695835437614</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>323.84697856000003</v>
       </c>
       <c r="C208" s="5">
         <v>1.5701793500000463</v>
       </c>
       <c r="D208" s="5">
         <v>6.0058161709322544</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>323.74923209000002</v>
       </c>
       <c r="C209" s="5">
         <v>-9.7746470000004138E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-0.36159436232994224</v>
       </c>
       <c r="E209" s="5">
         <v>2.565956143057968</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>325.03809230000002</v>
       </c>
       <c r="C210" s="5">
         <v>1.2888602099999957</v>
       </c>
       <c r="D210" s="5">
         <v>4.8832559385632912</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>325.57820900000002</v>
       </c>
       <c r="C211" s="5">
         <v>0.54011669999999867</v>
       </c>
       <c r="D211" s="5">
         <v>2.0123689434415448</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>327.48699085999999</v>
       </c>
       <c r="C212" s="5">
         <v>1.9087818599999764</v>
       </c>
       <c r="D212" s="5">
         <v>7.2666394422172154</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>325.30192864999998</v>
       </c>
       <c r="C213" s="5">
         <v>-2.1850622100000123</v>
       </c>
       <c r="D213" s="5">
         <v>-7.7192691778159688</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>324.90650864000003</v>
       </c>
       <c r="C214" s="5">
         <v>-0.39542000999995253</v>
       </c>
       <c r="D214" s="5">
         <v>-1.4489447697507041</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>325.70333520999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.79682656999995061</v>
       </c>
       <c r="D215" s="5">
         <v>2.9829985122467262</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>323.23119035000002</v>
       </c>
       <c r="C216" s="5">
         <v>-2.4721448599999576</v>
       </c>
       <c r="D216" s="5">
         <v>-8.7374352274501419</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>323.67096350999998</v>
       </c>
       <c r="C217" s="5">
         <v>0.43977315999995881</v>
       </c>
       <c r="D217" s="5">
         <v>1.6449364454546922</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>324.04443652999998</v>
       </c>
       <c r="C218" s="5">
         <v>0.37347302000000582</v>
       </c>
       <c r="D218" s="5">
         <v>1.3934607458105042</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>323.31189581000001</v>
       </c>
       <c r="C219" s="5">
         <v>-0.7325407199999745</v>
       </c>
       <c r="D219" s="5">
         <v>-2.6792659942185826</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>323.75325912</v>
       </c>
       <c r="C220" s="5">
         <v>0.44136330999998563</v>
       </c>
       <c r="D220" s="5">
         <v>1.6505138092349325</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>323.63804819000001</v>
       </c>
       <c r="C221" s="5">
         <v>-0.11521092999998928</v>
       </c>
       <c r="D221" s="5">
         <v>-0.42619754230885931</v>
       </c>
       <c r="E221" s="5">
         <v>-3.4342598832515225E-2</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>322.64903232</v>
       </c>
       <c r="C222" s="5">
         <v>-0.98901587000000291</v>
       </c>
       <c r="D222" s="5">
         <v>-3.6061064039627166</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>323.98286055</v>
       </c>
       <c r="C223" s="5">
         <v>1.3338282299999946</v>
       </c>
       <c r="D223" s="5">
         <v>5.0751513921275748</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>323.20638744000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.77647310999998354</v>
       </c>
       <c r="D224" s="5">
         <v>-2.8383697943622388</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>321.91821546</v>
       </c>
       <c r="C225" s="5">
         <v>-1.2881719800000155</v>
       </c>
       <c r="D225" s="5">
         <v>-4.6792615282995609</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>322.21772168000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.29950622000001204</v>
       </c>
       <c r="D226" s="5">
         <v>1.1221865748702875</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>320.77583948</v>
       </c>
       <c r="C227" s="5">
         <v>-1.4418822000000091</v>
       </c>
       <c r="D227" s="5">
         <v>-5.2396334314014474</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>319.22915295000001</v>
       </c>
       <c r="C228" s="5">
         <v>-1.5466865299999881</v>
       </c>
       <c r="D228" s="5">
         <v>-5.635043506963977</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>319.09709443999998</v>
       </c>
       <c r="C229" s="5">
         <v>-0.13205851000003577</v>
       </c>
       <c r="D229" s="5">
         <v>-0.49528731964897377</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>317.68494845999999</v>
       </c>
       <c r="C230" s="5">
         <v>-1.4121459799999911</v>
       </c>
       <c r="D230" s="5">
         <v>-5.1831614102196166</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>316.95328800999999</v>
       </c>
       <c r="C231" s="5">
         <v>-0.73166044999999258</v>
       </c>
       <c r="D231" s="5">
         <v>-2.7289800938005149</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>312.80190522999999</v>
       </c>
       <c r="C232" s="5">
         <v>-4.1513827800000058</v>
       </c>
       <c r="D232" s="5">
         <v>-14.633094567564642</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>310.44968082999998</v>
       </c>
       <c r="C233" s="5">
         <v>-2.3522244000000114</v>
       </c>
       <c r="D233" s="5">
         <v>-8.659804495621092</v>
       </c>
       <c r="E233" s="5">
         <v>-4.0750361194421325</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>306.14628177999998</v>
       </c>
       <c r="C234" s="5">
         <v>-4.3033990499999959</v>
       </c>
       <c r="D234" s="5">
         <v>-15.422808823559686</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>301.51763847000001</v>
       </c>
       <c r="C235" s="5">
         <v>-4.6286433099999726</v>
       </c>
       <c r="D235" s="5">
         <v>-16.707709403980498</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>297.35158245999997</v>
       </c>
       <c r="C236" s="5">
         <v>-4.1660560100000339</v>
       </c>
       <c r="D236" s="5">
         <v>-15.376618961751298</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>293.18473348999999</v>
       </c>
       <c r="C237" s="5">
         <v>-4.1668489699999895</v>
       </c>
       <c r="D237" s="5">
         <v>-15.578477870027163</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>289.19200071</v>
       </c>
       <c r="C238" s="5">
         <v>-3.992732779999983</v>
       </c>
       <c r="D238" s="5">
         <v>-15.172028310278908</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>285.61142211999999</v>
       </c>
       <c r="C239" s="5">
         <v>-3.580578590000016</v>
       </c>
       <c r="D239" s="5">
         <v>-13.886438744054397</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>282.46562669000002</v>
       </c>
       <c r="C240" s="5">
         <v>-3.1457954299999642</v>
       </c>
       <c r="D240" s="5">
         <v>-12.445109035238689</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>279.90072488999999</v>
       </c>
       <c r="C241" s="5">
         <v>-2.5649018000000297</v>
       </c>
       <c r="D241" s="5">
         <v>-10.368429341377416</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>277.01659458</v>
       </c>
       <c r="C242" s="5">
         <v>-2.8841303099999891</v>
       </c>
       <c r="D242" s="5">
         <v>-11.687708328880165</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>274.12234367999997</v>
       </c>
       <c r="C243" s="5">
         <v>-2.8942509000000314</v>
       </c>
       <c r="D243" s="5">
         <v>-11.841579173443062</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>272.40867398</v>
       </c>
       <c r="C244" s="5">
         <v>-1.7136696999999685</v>
       </c>
       <c r="D244" s="5">
         <v>-7.2491387919947918</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>271.10746368000002</v>
       </c>
       <c r="C245" s="5">
         <v>-1.3012102999999797</v>
       </c>
       <c r="D245" s="5">
         <v>-5.5838032887369327</v>
       </c>
       <c r="E245" s="5">
         <v>-12.672655048256754</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>272.86202436999997</v>
       </c>
       <c r="C246" s="5">
         <v>1.7545606899999484</v>
       </c>
       <c r="D246" s="5">
         <v>8.0486820811348494</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>269.08748613</v>
       </c>
       <c r="C247" s="5">
         <v>-3.7745382399999698</v>
       </c>
       <c r="D247" s="5">
         <v>-15.393280729373338</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>269.51789282999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.43040669999999182</v>
       </c>
       <c r="D248" s="5">
         <v>1.9363815396103101</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>270.25659954000002</v>
       </c>
       <c r="C249" s="5">
         <v>0.73870671000003085</v>
       </c>
       <c r="D249" s="5">
         <v>3.339050238782737</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>270.25860977999997</v>
       </c>
       <c r="C250" s="5">
         <v>2.0102399999473164E-3</v>
       </c>
       <c r="D250" s="5">
         <v>8.9262822602131919E-3</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>270.27181039999999</v>
       </c>
       <c r="C251" s="5">
         <v>1.3200620000020535E-2</v>
       </c>
       <c r="D251" s="5">
         <v>5.8629030283108285E-2</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>270.73090535</v>
       </c>
       <c r="C252" s="5">
         <v>0.45909495000000788</v>
       </c>
       <c r="D252" s="5">
         <v>2.0575217332081674</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>271.13050091999997</v>
       </c>
       <c r="C253" s="5">
         <v>0.39959556999997403</v>
       </c>
       <c r="D253" s="5">
         <v>1.7856349554279394</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>271.00011826999997</v>
       </c>
       <c r="C254" s="5">
         <v>-0.13038265000000138</v>
       </c>
       <c r="D254" s="5">
         <v>-0.5755384513695061</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>271.67771811</v>
       </c>
       <c r="C255" s="5">
         <v>0.6775998400000276</v>
       </c>
       <c r="D255" s="5">
         <v>3.0420487530413043</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>271.50661368999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.17110442000000603</v>
       </c>
       <c r="D256" s="5">
         <v>-0.75315547652584636</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>271.38521109999999</v>
       </c>
       <c r="C257" s="5">
         <v>-0.12140259000000242</v>
       </c>
       <c r="D257" s="5">
         <v>-0.53525533718353779</v>
       </c>
       <c r="E257" s="5">
         <v>0.1024491971669983</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>270.24401474000001</v>
       </c>
       <c r="C258" s="5">
         <v>-1.1411963599999808</v>
       </c>
       <c r="D258" s="5">
         <v>-4.9310099878692721</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>270.15160830000002</v>
       </c>
       <c r="C259" s="5">
         <v>-9.2406439999990653E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-0.40955365540864541</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>271.51732734000001</v>
       </c>
       <c r="C260" s="5">
         <v>1.3657190399999877</v>
       </c>
       <c r="D260" s="5">
         <v>6.2380063202402525</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>271.93822213999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.42089479999998503</v>
       </c>
       <c r="D261" s="5">
         <v>1.876131762484734</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>271.32182461000002</v>
       </c>
       <c r="C262" s="5">
         <v>-0.61639752999997199</v>
       </c>
       <c r="D262" s="5">
         <v>-2.686363759302246</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>271.94111414999998</v>
       </c>
       <c r="C263" s="5">
         <v>0.61928953999995429</v>
       </c>
       <c r="D263" s="5">
         <v>2.7736362304488171</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>272.71215738000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.77104323000003205</v>
       </c>
       <c r="D264" s="5">
         <v>3.4559606665885312</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>272.85076240000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.13860501999999997</v>
       </c>
       <c r="D265" s="5">
         <v>0.61160365808972106</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>272.64221336999998</v>
       </c>
       <c r="C266" s="5">
         <v>-0.20854903000002878</v>
       </c>
       <c r="D266" s="5">
         <v>-0.91335447502368661</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>272.37765694000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.26455642999997053</v>
       </c>
       <c r="D267" s="5">
         <v>-1.1582171789662477</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>272.79534699999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.41769005999998399</v>
       </c>
       <c r="D268" s="5">
         <v>1.8557954927756137</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>272.92558745999997</v>
       </c>
       <c r="C269" s="5">
         <v>0.13024045999998179</v>
       </c>
       <c r="D269" s="5">
         <v>0.5744218128098888</v>
       </c>
       <c r="E269" s="5">
         <v>0.56759775293444559</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>274.33533642999998</v>
       </c>
       <c r="C270" s="5">
         <v>1.4097489700000096</v>
       </c>
       <c r="D270" s="5">
         <v>6.3775474636543983</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>274.83083639</v>
       </c>
       <c r="C271" s="5">
         <v>0.49549996000001784</v>
       </c>
       <c r="D271" s="5">
         <v>2.1890815398347474</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>275.58546537000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.75462898000000678</v>
       </c>
       <c r="D272" s="5">
         <v>3.3451715331096921</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>275.78801800000002</v>
       </c>
       <c r="C273" s="5">
         <v>0.20255263000001378</v>
       </c>
       <c r="D273" s="5">
         <v>0.88556243957000902</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>276.77093829</v>
       </c>
       <c r="C274" s="5">
         <v>0.98292028999998138</v>
       </c>
       <c r="D274" s="5">
         <v>4.3616911768614264</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>277.65610771000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.88516942000001109</v>
       </c>
       <c r="D275" s="5">
         <v>3.9060755925402812</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>276.76905556000003</v>
       </c>
       <c r="C276" s="5">
         <v>-0.88705214999998816</v>
       </c>
       <c r="D276" s="5">
         <v>-3.7670927769540286</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>277.31186097</v>
       </c>
       <c r="C277" s="5">
         <v>0.54280540999997129</v>
       </c>
       <c r="D277" s="5">
         <v>2.3790186123411772</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>277.71802294999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.40616197999997894</v>
       </c>
       <c r="D278" s="5">
         <v>1.7717951926829567</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>278.71175991000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.9937369600000352</v>
       </c>
       <c r="D279" s="5">
         <v>4.3793877083873944</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>279.51529084999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.80353093999997327</v>
       </c>
       <c r="D280" s="5">
         <v>3.5150096967099698</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>279.82834450000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.31305365000002894</v>
       </c>
       <c r="D281" s="5">
         <v>1.3522949196639322</v>
       </c>
       <c r="E281" s="5">
         <v>2.5291718172125277</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>279.23161918</v>
       </c>
       <c r="C282" s="5">
         <v>-0.59672532000001866</v>
       </c>
       <c r="D282" s="5">
         <v>-2.5291623301068489</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>279.51973833</v>
       </c>
       <c r="C283" s="5">
         <v>0.28811914999999999</v>
       </c>
       <c r="D283" s="5">
         <v>1.245245278227225</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>281.00708505</v>
       </c>
       <c r="C284" s="5">
         <v>1.487346720000005</v>
       </c>
       <c r="D284" s="5">
         <v>6.5755214730574663</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>278.86961508000002</v>
       </c>
       <c r="C285" s="5">
         <v>-2.1374699699999837</v>
       </c>
       <c r="D285" s="5">
         <v>-8.7554092819495661</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>279.29051852999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.42090344999996887</v>
       </c>
       <c r="D286" s="5">
         <v>1.8262948456604144</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>279.59163826000002</v>
       </c>
       <c r="C287" s="5">
         <v>0.301119730000039</v>
       </c>
       <c r="D287" s="5">
         <v>1.3014910816145475</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>280.13226130999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.54062304999996513</v>
       </c>
       <c r="D288" s="5">
         <v>2.3451763016840044</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>280.80060669</v>
       </c>
       <c r="C289" s="5">
         <v>0.66834538000000521</v>
       </c>
       <c r="D289" s="5">
         <v>2.9008534877912773</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>281.53426610999998</v>
       </c>
       <c r="C290" s="5">
         <v>0.73365941999998086</v>
       </c>
       <c r="D290" s="5">
         <v>3.1807389561146593</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>280.75120114999999</v>
       </c>
       <c r="C291" s="5">
         <v>-0.78306495999999015</v>
       </c>
       <c r="D291" s="5">
         <v>-3.2871145582770489</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>281.46241399000002</v>
       </c>
       <c r="C292" s="5">
         <v>0.71121284000003016</v>
       </c>
       <c r="D292" s="5">
         <v>3.0826136257237513</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>280.93570792999998</v>
       </c>
       <c r="C293" s="5">
         <v>-0.52670606000003772</v>
       </c>
       <c r="D293" s="5">
         <v>-2.2226146569884531</v>
       </c>
       <c r="E293" s="5">
         <v>0.39572954340225674</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>283.31506519999999</v>
       </c>
       <c r="C294" s="5">
         <v>2.3793572700000141</v>
       </c>
       <c r="D294" s="5">
         <v>10.650328202093284</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>282.85477857000001</v>
       </c>
       <c r="C295" s="5">
         <v>-0.4602866299999846</v>
       </c>
       <c r="D295" s="5">
         <v>-1.9322484252890515</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>283.67402457999998</v>
       </c>
       <c r="C296" s="5">
         <v>0.8192460099999721</v>
       </c>
       <c r="D296" s="5">
         <v>3.5315225260747596</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>285.2963249</v>
       </c>
       <c r="C297" s="5">
         <v>1.6223003200000221</v>
       </c>
       <c r="D297" s="5">
         <v>7.0826929598790445</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>286.55398061</v>
       </c>
       <c r="C298" s="5">
         <v>1.2576557099999945</v>
       </c>
       <c r="D298" s="5">
         <v>5.4200510343796804</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>286.28489298</v>
       </c>
       <c r="C299" s="5">
         <v>-0.26908763000000135</v>
       </c>
       <c r="D299" s="5">
         <v>-1.1210545306691633</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>286.96975981999998</v>
       </c>
       <c r="C300" s="5">
         <v>0.68486683999998377</v>
       </c>
       <c r="D300" s="5">
         <v>2.9087814614669361</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>287.91070481999998</v>
       </c>
       <c r="C301" s="5">
         <v>0.94094499999999925</v>
       </c>
       <c r="D301" s="5">
         <v>4.00641848884844</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>288.6884925</v>
       </c>
       <c r="C302" s="5">
         <v>0.77778768000001719</v>
       </c>
       <c r="D302" s="5">
         <v>3.2903906079415846</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>290.13533411999998</v>
       </c>
       <c r="C303" s="5">
         <v>1.4468416199999865</v>
       </c>
       <c r="D303" s="5">
         <v>6.1827083649375725</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>291.32677487000001</v>
       </c>
       <c r="C304" s="5">
         <v>1.1914407500000266</v>
       </c>
       <c r="D304" s="5">
         <v>5.0406357150283965</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>292.84761056999997</v>
       </c>
       <c r="C305" s="5">
         <v>1.5208356999999637</v>
       </c>
       <c r="D305" s="5">
         <v>6.4474852320690168</v>
       </c>
       <c r="E305" s="5">
         <v>4.2400813793909142</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>293.14560084999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.29799028000002181</v>
       </c>
       <c r="D306" s="5">
         <v>1.2279301594352088</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>293.85979866999998</v>
       </c>
       <c r="C307" s="5">
         <v>0.71419781999998122</v>
       </c>
       <c r="D307" s="5">
         <v>2.9630848111449115</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>293.32581856000002</v>
       </c>
       <c r="C308" s="5">
         <v>-0.53398010999995904</v>
       </c>
       <c r="D308" s="5">
         <v>-2.1588891309822222</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>295.37294003</v>
       </c>
       <c r="C309" s="5">
         <v>2.0471214699999791</v>
       </c>
       <c r="D309" s="5">
         <v>8.7038621233168421</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>295.66085726</v>
       </c>
       <c r="C310" s="5">
         <v>0.28791723000000502</v>
       </c>
       <c r="D310" s="5">
         <v>1.1760014161954047</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>296.58496768999998</v>
       </c>
       <c r="C311" s="5">
         <v>0.92411042999998472</v>
       </c>
       <c r="D311" s="5">
         <v>3.8158443848020918</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>298.40720094</v>
       </c>
       <c r="C312" s="5">
         <v>1.8222332500000107</v>
       </c>
       <c r="D312" s="5">
         <v>7.6271811364436504</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>298.97228903000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.56508809000001747</v>
       </c>
       <c r="D313" s="5">
         <v>2.2962351967910521</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>298.92785927</v>
       </c>
       <c r="C314" s="5">
         <v>-4.4429760000014085E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-0.17818426045588254</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>300.47018326</v>
       </c>
       <c r="C315" s="5">
         <v>1.5423239899999999</v>
       </c>
       <c r="D315" s="5">
         <v>6.3701761494541431</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>300.80852062999998</v>
       </c>
       <c r="C316" s="5">
         <v>0.33833736999997654</v>
       </c>
       <c r="D316" s="5">
         <v>1.3596315891834854</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>300.55843664000002</v>
       </c>
       <c r="C317" s="5">
         <v>-0.25008398999995052</v>
       </c>
       <c r="D317" s="5">
         <v>-0.99309805865288592</v>
       </c>
       <c r="E317" s="5">
         <v>2.6330507033988315</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>303.14949189999999</v>
       </c>
       <c r="C318" s="5">
         <v>2.5910552599999619</v>
       </c>
       <c r="D318" s="5">
         <v>10.849837069102563</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>304.50328303999999</v>
       </c>
       <c r="C319" s="5">
         <v>1.3537911399999984</v>
       </c>
       <c r="D319" s="5">
         <v>5.4925078332876298</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>304.57481989000001</v>
       </c>
       <c r="C320" s="5">
         <v>7.1536850000029517E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.28228013336681901</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>306.14419887999998</v>
       </c>
       <c r="C321" s="5">
         <v>1.5693789899999615</v>
       </c>
       <c r="D321" s="5">
         <v>6.3615016443332228</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>305.77119886000003</v>
       </c>
       <c r="C322" s="5">
         <v>-0.37300001999994947</v>
       </c>
       <c r="D322" s="5">
         <v>-1.4522985091421692</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>305.72313495999998</v>
       </c>
       <c r="C323" s="5">
         <v>-4.8063900000045123E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-0.18846393163318709</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>306.91521256999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.1920776100000126</v>
       </c>
       <c r="D324" s="5">
         <v>4.7807085877325184</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>307.68295922999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.76774666000000025</v>
       </c>
       <c r="D325" s="5">
         <v>3.043438820194555</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>308.90348845</v>
       </c>
       <c r="C326" s="5">
         <v>1.2205292200000031</v>
       </c>
       <c r="D326" s="5">
         <v>4.8654506280324084</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>309.70927152000002</v>
       </c>
       <c r="C327" s="5">
         <v>0.80578307000001814</v>
       </c>
       <c r="D327" s="5">
         <v>3.1755342368506856</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>310.68298155000002</v>
       </c>
       <c r="C328" s="5">
         <v>0.97371003000000655</v>
       </c>
       <c r="D328" s="5">
         <v>3.838663976594936</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>311.92062010000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.2376385499999856</v>
       </c>
       <c r="D329" s="5">
         <v>4.8864665157959619</v>
       </c>
       <c r="E329" s="5">
         <v>3.7803575194960359</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>312.72781850000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.80719840000000431</v>
       </c>
       <c r="D330" s="5">
         <v>3.1499822105415687</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>314.11387418999999</v>
       </c>
       <c r="C331" s="5">
         <v>1.3860556899999779</v>
       </c>
       <c r="D331" s="5">
         <v>5.4501610912504495</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>315.60776063999998</v>
       </c>
       <c r="C332" s="5">
         <v>1.4938864499999909</v>
       </c>
       <c r="D332" s="5">
         <v>5.8587236659998876</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>315.17118121999999</v>
       </c>
       <c r="C333" s="5">
         <v>-0.43657941999998684</v>
       </c>
       <c r="D333" s="5">
         <v>-1.6473858496747762</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>315.40207776</v>
       </c>
       <c r="C334" s="5">
         <v>0.23089654000000337</v>
       </c>
       <c r="D334" s="5">
         <v>0.88267908823616015</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>316.66765176000001</v>
       </c>
       <c r="C335" s="5">
         <v>1.2655740000000151</v>
       </c>
       <c r="D335" s="5">
         <v>4.9227872826625774</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>316.51062439999998</v>
       </c>
       <c r="C336" s="5">
         <v>-0.15702736000002915</v>
       </c>
       <c r="D336" s="5">
         <v>-0.59342899390081305</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>316.56383400999999</v>
       </c>
       <c r="C337" s="5">
         <v>5.3209610000010343E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.20192245926271557</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>317.31642239000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.75258838000002015</v>
       </c>
       <c r="D338" s="5">
         <v>2.8904398334476777</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>318.66355679999998</v>
       </c>
       <c r="C339" s="5">
         <v>1.3471344099999669</v>
       </c>
       <c r="D339" s="5">
         <v>5.2151312442783704</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>319.14581594999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.48225915000000441</v>
       </c>
       <c r="D340" s="5">
         <v>1.8312489896959105</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>319.69802842000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.55221247000002904</v>
       </c>
       <c r="D341" s="5">
         <v>2.0962131927101169</v>
       </c>
       <c r="E341" s="5">
         <v>2.4933934529582036</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>319.44047532000002</v>
       </c>
       <c r="C342" s="5">
         <v>-0.25755309999999554</v>
       </c>
       <c r="D342" s="5">
         <v>-0.96246439030402975</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>320.08534363000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.64486830999999256</v>
       </c>
       <c r="D343" s="5">
         <v>2.4495708855707177</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>321.32332468999999</v>
       </c>
       <c r="C344" s="5">
         <v>1.2379810599999814</v>
       </c>
       <c r="D344" s="5">
         <v>4.7412031453380354</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>321.22918969</v>
       </c>
       <c r="C345" s="5">
         <v>-9.4134999999994307E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-0.35098654631825488</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>322.91325339000002</v>
       </c>
       <c r="C346" s="5">
         <v>1.6840637000000243</v>
       </c>
       <c r="D346" s="5">
         <v>6.4756785145034579</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>324.99108597999998</v>
       </c>
       <c r="C347" s="5">
         <v>2.0778325899999572</v>
       </c>
       <c r="D347" s="5">
         <v>8.0007935548353828</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>325.67953605999998</v>
       </c>
       <c r="C348" s="5">
         <v>0.68845007999999552</v>
       </c>
       <c r="D348" s="5">
         <v>2.5718667161753084</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>326.87302317000001</v>
       </c>
       <c r="C349" s="5">
         <v>1.193487110000035</v>
       </c>
       <c r="D349" s="5">
         <v>4.4872522200022802</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>327.26905153000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.39602836000000252</v>
       </c>
       <c r="D350" s="5">
         <v>1.4636069630818982</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>326.54755836999999</v>
       </c>
       <c r="C351" s="5">
         <v>-0.72149316000002273</v>
       </c>
       <c r="D351" s="5">
         <v>-2.6136618410585455</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>328.65363875000003</v>
       </c>
       <c r="C352" s="5">
         <v>2.1060803800000372</v>
       </c>
       <c r="D352" s="5">
         <v>8.0199694342760974</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>330.04841623999999</v>
       </c>
       <c r="C353" s="5">
         <v>1.3947774899999672</v>
       </c>
       <c r="D353" s="5">
         <v>5.2132647813943445</v>
       </c>
       <c r="E353" s="5">
         <v>3.237551345297085</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>331.20338784</v>
       </c>
       <c r="C354" s="5">
         <v>1.1549716000000103</v>
       </c>
       <c r="D354" s="5">
         <v>4.2810531627458737</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>331.75005239000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.54666455000000269</v>
       </c>
       <c r="D355" s="5">
         <v>1.9987279619911646</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>333.01255932999999</v>
       </c>
       <c r="C356" s="5">
         <v>1.2625069399999802</v>
       </c>
       <c r="D356" s="5">
         <v>4.6635240823167834</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>335.08872682999998</v>
       </c>
       <c r="C357" s="5">
         <v>2.0761674999999968</v>
       </c>
       <c r="D357" s="5">
         <v>7.7433447999492477</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>336.06539285000002</v>
       </c>
       <c r="C358" s="5">
         <v>0.97666602000003877</v>
       </c>
       <c r="D358" s="5">
         <v>3.5541952897973683</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>337.18812241000001</v>
       </c>
       <c r="C359" s="5">
         <v>1.122729559999982</v>
       </c>
       <c r="D359" s="5">
         <v>4.0834572395724411</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>337.23134048999998</v>
       </c>
       <c r="C360" s="5">
         <v>4.3218079999974179E-2</v>
       </c>
       <c r="D360" s="5">
         <v>0.15391488570768441</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>338.36117267999998</v>
       </c>
       <c r="C361" s="5">
         <v>1.1298321900000019</v>
       </c>
       <c r="D361" s="5">
         <v>4.0952976181838352</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>338.56445346999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.20328079000000798</v>
       </c>
       <c r="D362" s="5">
         <v>0.72332354652757669</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>338.38557773000002</v>
       </c>
       <c r="C363" s="5">
         <v>-0.17887573999996675</v>
       </c>
       <c r="D363" s="5">
         <v>-0.63216395077686505</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>338.80998147999998</v>
       </c>
       <c r="C364" s="5">
         <v>0.42440374999995356</v>
       </c>
       <c r="D364" s="5">
         <v>1.5154674502414922</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>338.10973304999999</v>
       </c>
       <c r="C365" s="5">
         <v>-0.70024842999998782</v>
       </c>
       <c r="D365" s="5">
         <v>-2.4521463737598115</v>
       </c>
       <c r="E365" s="5">
         <v>2.4424649273693477</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>339.20044014000001</v>
       </c>
       <c r="C366" s="5">
         <v>1.0907070900000235</v>
       </c>
       <c r="D366" s="5">
         <v>3.9405023370465253</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>338.56855648999999</v>
       </c>
       <c r="C367" s="5">
         <v>-0.63188365000002022</v>
       </c>
       <c r="D367" s="5">
         <v>-2.2126724826318389</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>337.67327346000002</v>
       </c>
       <c r="C368" s="5">
         <v>-0.89528302999997322</v>
       </c>
       <c r="D368" s="5">
         <v>-3.1274363677005534</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>321.50431638999999</v>
       </c>
       <c r="C369" s="5">
         <v>-16.168957070000033</v>
       </c>
       <c r="D369" s="5">
         <v>-44.501475127088796</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>322.94717902999997</v>
       </c>
       <c r="C370" s="5">
         <v>1.4428626399999871</v>
       </c>
       <c r="D370" s="5">
         <v>5.5203560591449596</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>322.41808757000001</v>
       </c>
       <c r="C371" s="5">
         <v>-0.52909145999996099</v>
       </c>
       <c r="D371" s="5">
         <v>-1.9483677042001157</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>321.77842432</v>
       </c>
       <c r="C372" s="5">
         <v>-0.63966325000001234</v>
       </c>
       <c r="D372" s="5">
         <v>-2.3549399168237284</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>322.82857288999998</v>
       </c>
       <c r="C373" s="5">
         <v>1.0501485699999762</v>
       </c>
       <c r="D373" s="5">
         <v>3.9873585718784632</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>323.42296529999999</v>
       </c>
       <c r="C374" s="5">
         <v>0.59439241000001175</v>
       </c>
       <c r="D374" s="5">
         <v>2.2319536780750937</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>324.95863133</v>
       </c>
       <c r="C375" s="5">
         <v>1.5356660300000158</v>
       </c>
       <c r="D375" s="5">
         <v>5.8489775345633488</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>325.40095836</v>
       </c>
       <c r="C376" s="5">
         <v>0.44232703000000129</v>
       </c>
       <c r="D376" s="5">
         <v>1.6456996080747244</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>326.32743247000002</v>
       </c>
       <c r="C377" s="5">
         <v>0.92647411000001512</v>
       </c>
       <c r="D377" s="5">
         <v>3.4706257330594958</v>
       </c>
       <c r="E377" s="5">
         <v>-3.4847564054766744</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>326.99643700000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.66900452999999516</v>
       </c>
       <c r="D378" s="5">
         <v>2.4880521287330426</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>326.10008054000002</v>
       </c>
       <c r="C379" s="5">
         <v>-0.89635645999999269</v>
       </c>
       <c r="D379" s="5">
         <v>-3.2402748191505903</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>330.35067515999998</v>
       </c>
       <c r="C380" s="5">
         <v>4.2505946199999585</v>
       </c>
       <c r="D380" s="5">
         <v>16.813089953991799</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>330.06468474000002</v>
       </c>
       <c r="C381" s="5">
         <v>-0.28599041999996189</v>
       </c>
       <c r="D381" s="5">
         <v>-1.0339289792475226</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>329.81604070999998</v>
       </c>
       <c r="C382" s="5">
         <v>-0.24864403000003676</v>
       </c>
       <c r="D382" s="5">
         <v>-0.90024687278990045</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>329.45972740000002</v>
       </c>
       <c r="C383" s="5">
         <v>-0.3563133099999618</v>
       </c>
       <c r="D383" s="5">
         <v>-1.2887320403146663</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>330.92872832</v>
       </c>
       <c r="C384" s="5">
         <v>1.4690009199999849</v>
       </c>
       <c r="D384" s="5">
         <v>5.4837663367067968</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>331.83033005999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.9016017399999896</v>
       </c>
       <c r="D385" s="5">
         <v>3.3187880617834953</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>331.67513556</v>
       </c>
       <c r="C386" s="5">
         <v>-0.15519449999999324</v>
       </c>
       <c r="D386" s="5">
         <v>-0.55978938506826559</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>335.64213078</v>
       </c>
       <c r="C387" s="5">
         <v>3.9669952200000012</v>
       </c>
       <c r="D387" s="5">
         <v>15.335406363936954</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>337.84733240000003</v>
       </c>
       <c r="C388" s="5">
         <v>2.2052016200000253</v>
       </c>
       <c r="D388" s="5">
         <v>8.1753467070064154</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>340.13415054000001</v>
       </c>
       <c r="C389" s="5">
         <v>2.2868181399999798</v>
       </c>
       <c r="D389" s="5">
         <v>8.4318666474784578</v>
       </c>
       <c r="E389" s="5">
         <v>4.2309400608755876</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>340.22124020000001</v>
       </c>
       <c r="C390" s="5">
         <v>8.7089660000003732E-2</v>
       </c>
       <c r="D390" s="5">
         <v>0.30768709960478091</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>342.79213177999998</v>
       </c>
       <c r="C391" s="5">
         <v>2.5708915799999659</v>
       </c>
       <c r="D391" s="5">
         <v>9.4543579893807674</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>344.31768352</v>
       </c>
       <c r="C392" s="5">
         <v>1.5255517400000258</v>
       </c>
       <c r="D392" s="5">
         <v>5.473120647121954</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>345.50097349999999</v>
       </c>
       <c r="C393" s="5">
         <v>1.1832899799999836</v>
       </c>
       <c r="D393" s="5">
         <v>4.2027956395112698</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>346.44974907</v>
       </c>
       <c r="C394" s="5">
         <v>0.94877557000000934</v>
       </c>
       <c r="D394" s="5">
         <v>3.3455327881786179</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>346.84691851999997</v>
       </c>
       <c r="C395" s="5">
         <v>0.3971694499999785</v>
       </c>
       <c r="D395" s="5">
         <v>1.3843852668868228</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>348.86949866999998</v>
       </c>
       <c r="C396" s="5">
         <v>2.0225801500000102</v>
       </c>
       <c r="D396" s="5">
         <v>7.2264501047577312</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>350.53938987999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.669891210000003</v>
       </c>
       <c r="D397" s="5">
         <v>5.8975477438178769</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>351.78749986999998</v>
       </c>
       <c r="C398" s="5">
         <v>1.248109989999989</v>
       </c>
       <c r="D398" s="5">
         <v>4.3573218625369003</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>351.51296189999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.27453796999998303</v>
       </c>
       <c r="D399" s="5">
         <v>-0.93248104161782752</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>352.86675845000002</v>
       </c>
       <c r="C400" s="5">
         <v>1.3537965500000269</v>
       </c>
       <c r="D400" s="5">
         <v>4.7207745513359711</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>353.51645726999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.64969881999996915</v>
       </c>
       <c r="D401" s="5">
         <v>2.2319538920419157</v>
       </c>
       <c r="E401" s="5">
         <v>3.9344202011924123</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>356.19510049000002</v>
       </c>
       <c r="C402" s="5">
         <v>2.6786432200000263</v>
       </c>
       <c r="D402" s="5">
         <v>9.4812281522344435</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>356.24282612000002</v>
       </c>
       <c r="C403" s="5">
         <v>4.7725630000002184E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.1609033345273625</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>356.88319866000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.64037253999998711</v>
       </c>
       <c r="D404" s="5">
         <v>2.1785424640271556</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>357.57260589999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.68940723999997999</v>
       </c>
       <c r="D405" s="5">
         <v>2.3428817708883498</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>358.72264115000002</v>
       </c>
       <c r="C406" s="5">
         <v>1.1500352500000304</v>
       </c>
       <c r="D406" s="5">
         <v>3.9284828268020044</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>361.27906407</v>
       </c>
       <c r="C407" s="5">
         <v>2.5564229199999886</v>
       </c>
       <c r="D407" s="5">
         <v>8.8950353245016878</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>361.34154776000003</v>
       </c>
       <c r="C408" s="5">
         <v>6.2483690000021852E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.20773911471614337</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>362.78048206</v>
       </c>
       <c r="C409" s="5">
         <v>1.4389342999999712</v>
       </c>
       <c r="D409" s="5">
         <v>4.8847040256247309</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>364.13535976999998</v>
       </c>
       <c r="C410" s="5">
         <v>1.3548777099999825</v>
       </c>
       <c r="D410" s="5">
         <v>4.5748573717936836</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>363.48249003000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.65286973999997144</v>
       </c>
       <c r="D411" s="5">
         <v>-2.1304276518796517</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>364.97518873000001</v>
       </c>
       <c r="C412" s="5">
         <v>1.4926987000000054</v>
       </c>
       <c r="D412" s="5">
         <v>5.0408355217872236</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>366.58754792000002</v>
       </c>
       <c r="C413" s="5">
         <v>1.6123591900000065</v>
       </c>
       <c r="D413" s="5">
         <v>5.4319904675533826</v>
       </c>
       <c r="E413" s="5">
         <v>3.6974489818494938</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>367.63932668000001</v>
       </c>
       <c r="C414" s="5">
         <v>1.0517787599999906</v>
       </c>
       <c r="D414" s="5">
         <v>3.497780604629086</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>368.77208523000002</v>
       </c>
       <c r="C415" s="5">
         <v>1.1327585500000055</v>
       </c>
       <c r="D415" s="5">
         <v>3.7607074198837021</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>369.95349997</v>
       </c>
       <c r="C416" s="5">
         <v>1.1814147399999797</v>
       </c>
       <c r="D416" s="5">
         <v>3.9128402950931562</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>370.44540943999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.49190946999999596</v>
       </c>
       <c r="D417" s="5">
         <v>1.6073030974866676</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>371.79485548999997</v>
       </c>
       <c r="C418" s="5">
         <v>1.3494460499999832</v>
       </c>
       <c r="D418" s="5">
         <v>4.4599720900427853</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>372.66069032000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.8658348300000398</v>
       </c>
       <c r="D419" s="5">
         <v>2.8306297505163336</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>373.33815600999998</v>
       </c>
       <c r="C420" s="5">
         <v>0.67746568999996271</v>
       </c>
       <c r="D420" s="5">
         <v>2.2034432534214332</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>374.19711033999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.85895433000001731</v>
       </c>
       <c r="D421" s="5">
         <v>2.7960947866408015</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>375.19983439999999</v>
       </c>
       <c r="C422" s="5">
         <v>1.0027240599999914</v>
       </c>
       <c r="D422" s="5">
         <v>3.2634197007080923</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>376.95286791000001</v>
       </c>
       <c r="C423" s="5">
         <v>1.7530335100000229</v>
       </c>
       <c r="D423" s="5">
         <v>5.7530656065454711</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>378.04099417999998</v>
       </c>
       <c r="C424" s="5">
         <v>1.0881262699999752</v>
       </c>
       <c r="D424" s="5">
         <v>3.5194932431940718</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>378.72168205000003</v>
       </c>
       <c r="C425" s="5">
         <v>0.68068787000004249</v>
       </c>
       <c r="D425" s="5">
         <v>2.1822059509269298</v>
       </c>
       <c r="E425" s="5">
         <v>3.3100235397651945</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>378.80139508000002</v>
       </c>
       <c r="C426" s="5">
         <v>7.9713029999993523E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.25286761394194279</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>380.30630076</v>
       </c>
       <c r="C427" s="5">
         <v>1.5049056799999789</v>
       </c>
       <c r="D427" s="5">
         <v>4.8729321782127855</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>381.28098261000002</v>
       </c>
       <c r="C428" s="5">
         <v>0.9746818500000245</v>
       </c>
       <c r="D428" s="5">
         <v>3.1191875380617518</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>382.13720095000002</v>
       </c>
       <c r="C429" s="5">
         <v>0.85621833999999808</v>
       </c>
       <c r="D429" s="5">
         <v>2.7282967435936056</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>382.75209828999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.61489733999997043</v>
       </c>
       <c r="D430" s="5">
         <v>1.9481019120083154</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>382.38195198</v>
       </c>
       <c r="C431" s="5">
         <v>-0.37014630999999554</v>
       </c>
       <c r="D431" s="5">
         <v>-1.1543259084663138</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>383.16607518000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.78412320000001046</v>
       </c>
       <c r="D432" s="5">
         <v>2.4886978822918682</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>382.70341151999997</v>
       </c>
       <c r="C433" s="5">
         <v>-0.46266366000003245</v>
       </c>
       <c r="D433" s="5">
         <v>-1.4393864815697266</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>382.68754444000001</v>
       </c>
       <c r="C434" s="5">
         <v>-1.5867079999964062E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-4.9741272663994529E-2</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>383.22610176000001</v>
       </c>
       <c r="C435" s="5">
         <v>0.53855731999999534</v>
       </c>
       <c r="D435" s="5">
         <v>1.7018963939060328</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>383.39084783999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.16474607999998625</v>
       </c>
       <c r="D436" s="5">
         <v>0.51709264634114405</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>383.31953214999999</v>
       </c>
       <c r="C437" s="5">
         <v>-7.1315690000005816E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-0.22298740169656162</v>
       </c>
       <c r="E437" s="5">
         <v>1.2140445920899134</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>385.09269135</v>
       </c>
       <c r="C438" s="5">
         <v>1.7731592000000092</v>
       </c>
       <c r="D438" s="5">
         <v>5.6943864673031142</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>384.56813571999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.52455563000000893</v>
       </c>
       <c r="D439" s="5">
         <v>-1.6223944200287166</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>384.89731053000003</v>
       </c>
       <c r="C440" s="5">
         <v>0.32917481000004045</v>
       </c>
       <c r="D440" s="5">
         <v>1.032001015145112</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>384.17399870999998</v>
       </c>
       <c r="C441" s="5">
         <v>-0.72331182000004901</v>
       </c>
       <c r="D441" s="5">
         <v>-2.231917260737537</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>385.42245326</v>
       </c>
       <c r="C442" s="5">
         <v>1.2484545500000195</v>
       </c>
       <c r="D442" s="5">
         <v>3.9701141296504261</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>386.18888575</v>
+        <v>386.51692264000002</v>
       </c>
       <c r="C443" s="5">
-        <v>0.76643248999999969</v>
+        <v>1.0944693800000209</v>
       </c>
       <c r="D443" s="5">
-        <v>2.4125344901581247</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>3.461321314211907</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>386.67274144999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.15581880999997111</v>
+      </c>
+      <c r="D444" s="5">
+        <v>0.48483702827937236</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1485112A-312C-418B-9B91-17D727DF6644}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalgooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>