--- v3 (2026-02-15)
+++ v4 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{166832D2-1CC2-41EB-81C6-912535583048}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2421199F-0261-4B2C-9DCB-8D3ECF42BE13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BD3D4296-F899-46E4-B6FC-DB7F5B6EC3FB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{18AE3840-DD93-4DD7-AF51-8ADEDE023531}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01414EA1-598A-483E-9787-4615FBD2E77E}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32281A35-0F0B-4926-9631-7ABBF3327268}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>167.37572753000001</v>
+        <v>167.37630934000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>166.72469233999999</v>
+        <v>166.72499934000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.65103519000001597</v>
+        <v>-0.65130999999999517</v>
       </c>
       <c r="D7" s="5">
-        <v>-4.5690245583566602</v>
+        <v>-4.570896561632809</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>167.50300657</v>
+        <v>167.50293113999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.77831423000000655</v>
+        <v>0.77793179999997619</v>
       </c>
       <c r="D8" s="5">
-        <v>5.7480054616523946</v>
+        <v>5.7450974176077585</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>168.45529576000001</v>
+        <v>168.45510189000001</v>
       </c>
       <c r="C9" s="5">
-        <v>0.95228919000001611</v>
+        <v>0.95217075000002183</v>
       </c>
       <c r="D9" s="5">
-        <v>7.0396650359304314</v>
+        <v>7.0387652008126356</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>170.61451933000001</v>
+        <v>170.61465416999999</v>
       </c>
       <c r="C10" s="5">
-        <v>2.1592235699999947</v>
+        <v>2.1595522799999856</v>
       </c>
       <c r="D10" s="5">
-        <v>16.513385359346611</v>
+        <v>16.516099485107905</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>170.69371007000001</v>
+        <v>170.69381967000001</v>
       </c>
       <c r="C11" s="5">
-        <v>7.9190740000001369E-2</v>
+        <v>7.9165500000016209E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>0.5584041513652771</v>
+        <v>0.55822527773858877</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>171.42962119000001</v>
+        <v>171.42982642000001</v>
       </c>
       <c r="C12" s="5">
-        <v>0.73591111999999725</v>
+        <v>0.73600675000000138</v>
       </c>
       <c r="D12" s="5">
-        <v>5.2980114762414265</v>
+        <v>5.2987128661913019</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>168.67905783</v>
+        <v>168.67751222000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-2.750563360000001</v>
+        <v>-2.7523142000000007</v>
       </c>
       <c r="D13" s="5">
-        <v>-17.642413121039489</v>
+        <v>-17.65265140851151</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>171.06881802000001</v>
+        <v>171.06891601999999</v>
       </c>
       <c r="C14" s="5">
-        <v>2.3897601900000041</v>
+        <v>2.3914037999999778</v>
       </c>
       <c r="D14" s="5">
-        <v>18.390337178781159</v>
+        <v>18.404169671728887</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>171.62488848000001</v>
+        <v>171.625021</v>
       </c>
       <c r="C15" s="5">
-        <v>0.55607046000000082</v>
+        <v>0.55610498000001485</v>
       </c>
       <c r="D15" s="5">
-        <v>3.9711769811892061</v>
+        <v>3.971425614100621</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>172.57410804</v>
+        <v>172.57413901999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.94921955999998886</v>
+        <v>0.94911801999998602</v>
       </c>
       <c r="D16" s="5">
-        <v>6.8425960988583556</v>
+        <v>6.8418362818230438</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>172.51614900999999</v>
+        <v>172.51631709</v>
       </c>
       <c r="C17" s="5">
-        <v>-5.7959030000006351E-2</v>
+        <v>-5.7821929999988697E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.40227649387514219</v>
+        <v>-0.40132660426821509</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>172.42677452000001</v>
+        <v>172.42748401</v>
       </c>
       <c r="C18" s="5">
-        <v>-8.9374489999983098E-2</v>
+        <v>-8.8833080000000564E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-0.61990905880302538</v>
+        <v>-0.61616382334921393</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>173.29269309</v>
+        <v>173.29289097</v>
       </c>
       <c r="C19" s="5">
-        <v>0.86591856999999095</v>
+        <v>0.86540696000000139</v>
       </c>
       <c r="D19" s="5">
-        <v>6.1956094784711091</v>
+        <v>6.1918211137643508</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>173.74008402000001</v>
+        <v>173.74000493</v>
       </c>
       <c r="C20" s="5">
-        <v>0.44739093000001162</v>
+        <v>0.44711395999999581</v>
       </c>
       <c r="D20" s="5">
-        <v>3.1424193634937758</v>
+        <v>3.140442633887508</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>174.61875462</v>
+        <v>174.61856788</v>
       </c>
       <c r="C21" s="5">
-        <v>0.87867059999999242</v>
+        <v>0.87856295000000273</v>
       </c>
       <c r="D21" s="5">
-        <v>6.2405503340699831</v>
+        <v>6.2397673070497373</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>174.92930534999999</v>
+        <v>174.92941149999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.31055072999998856</v>
+        <v>0.31084361999998578</v>
       </c>
       <c r="D22" s="5">
-        <v>2.1551393253250506</v>
+        <v>2.1571941750874846</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>174.97044281000001</v>
+        <v>174.97050149</v>
       </c>
       <c r="C23" s="5">
-        <v>4.1137460000015835E-2</v>
+        <v>4.1089990000017451E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>0.28256472695213919</v>
+        <v>0.28223807246481325</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>175.69613856999999</v>
+        <v>175.69628211</v>
       </c>
       <c r="C24" s="5">
-        <v>0.72569575999997937</v>
+        <v>0.72578061999999477</v>
       </c>
       <c r="D24" s="5">
-        <v>5.0921578890093855</v>
+        <v>5.0927652487924302</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>174.19770510999999</v>
+        <v>174.19626864</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.4984334600000011</v>
+        <v>-1.500013469999999</v>
       </c>
       <c r="D25" s="5">
-        <v>-9.767591293204136</v>
+        <v>-9.7774043108364914</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>176.27087399999999</v>
+        <v>176.27097222</v>
       </c>
       <c r="C26" s="5">
-        <v>2.0731688900000051</v>
+        <v>2.0747035800000049</v>
       </c>
       <c r="D26" s="5">
-        <v>15.254407632105105</v>
+        <v>15.266583911572562</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>176.84994222</v>
+        <v>176.85007598999999</v>
       </c>
       <c r="C27" s="5">
-        <v>0.57906822000001057</v>
+        <v>0.57910376999998903</v>
       </c>
       <c r="D27" s="5">
-        <v>4.014137617104141</v>
+        <v>4.0143862443645206</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>177.50888197</v>
+        <v>177.50894941999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.65893975000000182</v>
+        <v>0.65887342999999987</v>
       </c>
       <c r="D28" s="5">
-        <v>4.5639537643285655</v>
+        <v>4.5634814423464398</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>177.91680491</v>
+        <v>177.9170092</v>
       </c>
       <c r="C29" s="5">
-        <v>0.40792293999999174</v>
+        <v>0.40805978000000209</v>
       </c>
       <c r="D29" s="5">
-        <v>2.7927738690573634</v>
+        <v>2.7937215221380596</v>
       </c>
       <c r="E29" s="5">
-        <v>3.1305219430135534</v>
+        <v>3.1305398823129993</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>177.48165943999999</v>
+        <v>177.48248219000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.43514547000000903</v>
+        <v>-0.43452700999998228</v>
       </c>
       <c r="D30" s="5">
-        <v>-2.8957766605235635</v>
+        <v>-2.8917128256471636</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>178.85979644</v>
+        <v>178.85986349000001</v>
       </c>
       <c r="C31" s="5">
-        <v>1.3781370000000095</v>
+        <v>1.3773812999999961</v>
       </c>
       <c r="D31" s="5">
-        <v>9.726371408811163</v>
+        <v>9.720761280229361</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>178.89699784000001</v>
+        <v>178.89692203999999</v>
       </c>
       <c r="C32" s="5">
-        <v>3.7201400000014928E-2</v>
+        <v>3.705854999998337E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.249876072881694</v>
+        <v>0.24891538434430593</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>179.26746861999999</v>
+        <v>179.26731031</v>
       </c>
       <c r="C33" s="5">
-        <v>0.37047077999997668</v>
+        <v>0.37038827000000651</v>
       </c>
       <c r="D33" s="5">
-        <v>2.5135331162055907</v>
+        <v>2.5129679975759434</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>180.02991477</v>
+        <v>180.02991528999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.76244615000001659</v>
+        <v>0.76260497999999188</v>
       </c>
       <c r="D34" s="5">
-        <v>5.2248411283090768</v>
+        <v>5.2259598628644932</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>181.21744301000001</v>
+        <v>181.21737884000001</v>
       </c>
       <c r="C35" s="5">
-        <v>1.187528240000006</v>
+        <v>1.1874635500000181</v>
       </c>
       <c r="D35" s="5">
-        <v>8.2091206198121149</v>
+        <v>8.20865706142866</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>180.66629327999999</v>
+        <v>180.66632034</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.5511497300000201</v>
+        <v>-0.55105850000001055</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.5892119395785183</v>
+        <v>-3.5886289796382753</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>180.30094969999999</v>
+        <v>180.29965895000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.36534358000000111</v>
+        <v>-0.36666138999999021</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.3998330786647037</v>
+        <v>-2.4083926306601056</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>182.48744004</v>
+        <v>182.48758024</v>
       </c>
       <c r="C38" s="5">
-        <v>2.186490340000006</v>
+        <v>2.1879212899999914</v>
       </c>
       <c r="D38" s="5">
-        <v>15.563204237293405</v>
+        <v>15.574197818378877</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>181.97627524000001</v>
+        <v>181.97648265000001</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.51116479999998887</v>
+        <v>-0.51109758999999144</v>
       </c>
       <c r="D39" s="5">
-        <v>-3.3100109170514758</v>
+        <v>-3.3095798819199995</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>182.23312540000001</v>
+        <v>182.23333993</v>
       </c>
       <c r="C40" s="5">
-        <v>0.25685015999999905</v>
+        <v>0.25685727999999131</v>
       </c>
       <c r="D40" s="5">
-        <v>1.7069488204565664</v>
+        <v>1.7069945450698398</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>182.5819855</v>
+        <v>182.58236819000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.34886009999999601</v>
+        <v>0.34902826000001141</v>
       </c>
       <c r="D41" s="5">
-        <v>2.3215764995153432</v>
+        <v>2.3227046134776552</v>
       </c>
       <c r="E41" s="5">
-        <v>2.6221135166854648</v>
+        <v>2.6222107773605785</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>182.50076906000001</v>
+        <v>182.50138505000001</v>
       </c>
       <c r="C42" s="5">
-        <v>-8.1216439999991508E-2</v>
+        <v>-8.0983140000000731E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-0.53248212729256617</v>
+        <v>-0.53095515385560565</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>184.13562514</v>
+        <v>184.13564661999999</v>
       </c>
       <c r="C43" s="5">
-        <v>1.6348560799999916</v>
+        <v>1.6342615699999783</v>
       </c>
       <c r="D43" s="5">
-        <v>11.295462849016214</v>
+        <v>11.291110905846313</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>184.26524058000001</v>
+        <v>184.26519554999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.12961544000000913</v>
+        <v>0.12954892999999856</v>
       </c>
       <c r="D44" s="5">
-        <v>0.84797340928182141</v>
+        <v>0.84753650152336046</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>184.20920207</v>
+        <v>184.20904186000001</v>
       </c>
       <c r="C45" s="5">
-        <v>-5.6038510000007591E-2</v>
+        <v>-5.6153689999973722E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>-0.36433266609147141</v>
+        <v>-0.36508033974630427</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>184.72246367</v>
+        <v>184.72234784</v>
       </c>
       <c r="C46" s="5">
-        <v>0.51326159999999277</v>
+        <v>0.51330597999998417</v>
       </c>
       <c r="D46" s="5">
-        <v>3.395274416664873</v>
+        <v>3.3955755071092275</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>185.752703</v>
+        <v>185.75246566999999</v>
       </c>
       <c r="C47" s="5">
-        <v>1.0302393300000006</v>
+        <v>1.0301178299999947</v>
       </c>
       <c r="D47" s="5">
-        <v>6.9018348816294317</v>
+        <v>6.901000257428147</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>187.47514705</v>
+        <v>187.47488258999999</v>
       </c>
       <c r="C48" s="5">
-        <v>1.7224440500000071</v>
+        <v>1.7224169200000006</v>
       </c>
       <c r="D48" s="5">
-        <v>11.712746468647106</v>
+        <v>11.712568210069495</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>187.06592122999999</v>
+        <v>187.06474822000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.40922582000001739</v>
+        <v>-0.41013436999998021</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.588172895530727</v>
+        <v>-2.5938537275510876</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>187.23906775</v>
+        <v>187.23942099000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.17314652000001729</v>
+        <v>0.17467277000000081</v>
       </c>
       <c r="D50" s="5">
-        <v>1.1163809402892966</v>
+        <v>1.1262792949801259</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>187.56365812999999</v>
+        <v>187.56403144000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.32459037999998941</v>
+        <v>0.32461044999999444</v>
       </c>
       <c r="D51" s="5">
-        <v>2.1002230307985537</v>
+        <v>2.1003501317392592</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>187.35060271</v>
+        <v>187.35099528000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.21305541999998923</v>
+        <v>-0.21303616000000147</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.3546081438808977</v>
+        <v>-1.3544837735691373</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>187.79510234</v>
+        <v>187.79564733000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.4444996299999957</v>
+        <v>0.44465205000000196</v>
       </c>
       <c r="D53" s="5">
-        <v>2.8845130381511819</v>
+        <v>2.8855089662300326</v>
       </c>
       <c r="E53" s="5">
-        <v>2.855219711694934</v>
+        <v>2.8553026185830443</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>188.12044294</v>
+        <v>188.12076805999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.32534060000000409</v>
+        <v>0.32512072999998054</v>
       </c>
       <c r="D54" s="5">
-        <v>2.0988312423635191</v>
+        <v>2.0973931430909865</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>188.35927996000001</v>
+        <v>188.35929347000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.2388370200000054</v>
+        <v>0.23852541000002248</v>
       </c>
       <c r="D55" s="5">
-        <v>1.53419909470911</v>
+        <v>1.5321807833981405</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>188.99345371000001</v>
+        <v>188.99341737</v>
       </c>
       <c r="C56" s="5">
-        <v>0.6341737500000022</v>
+        <v>0.63412389999999164</v>
       </c>
       <c r="D56" s="5">
-        <v>4.115857112428567</v>
+        <v>4.1155272658696562</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>190.04046491</v>
+        <v>190.04029306000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.0470111999999858</v>
+        <v>1.0468756900000074</v>
       </c>
       <c r="D57" s="5">
-        <v>6.8542677288345288</v>
+        <v>6.8533547702627651</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>190.47049036000001</v>
+        <v>190.47032227</v>
       </c>
       <c r="C58" s="5">
-        <v>0.43002545000001646</v>
+        <v>0.43002920999998651</v>
       </c>
       <c r="D58" s="5">
-        <v>2.7494221475841796</v>
+        <v>2.7494490048972642</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>191.01180754999999</v>
+        <v>191.01148724999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.54131718999997247</v>
+        <v>0.54116497999999069</v>
       </c>
       <c r="D59" s="5">
-        <v>3.4642165770563338</v>
+        <v>3.463230325507527</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>192.29068133999999</v>
+        <v>192.29022805</v>
       </c>
       <c r="C60" s="5">
-        <v>1.2788737900000058</v>
+        <v>1.2787408000000084</v>
       </c>
       <c r="D60" s="5">
-        <v>8.3368707448500103</v>
+        <v>8.3359861239093558</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>193.19569701</v>
+        <v>193.19427469999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.9050156700000116</v>
+        <v>0.90404664999999795</v>
       </c>
       <c r="D61" s="5">
-        <v>5.7963128354876936</v>
+        <v>5.7899592491474916</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>192.60994070000001</v>
+        <v>192.61059958999999</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.58575630999999362</v>
+        <v>-0.5836751100000015</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.578256735097185</v>
+        <v>-3.5657794676062449</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>192.74873701999999</v>
+        <v>192.7492158</v>
       </c>
       <c r="C63" s="5">
-        <v>0.1387963199999831</v>
+        <v>0.13861621000000923</v>
       </c>
       <c r="D63" s="5">
-        <v>0.86816541724874519</v>
+        <v>0.86703139571917553</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>192.91052633999999</v>
+        <v>192.91110653000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.16178931999999691</v>
+        <v>0.16189073000001031</v>
       </c>
       <c r="D64" s="5">
-        <v>1.0119184013766436</v>
+        <v>1.012553080784051</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>193.65685868</v>
+        <v>193.65755992999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.74633234000000925</v>
+        <v>0.74645339999997873</v>
       </c>
       <c r="D65" s="5">
-        <v>4.7426319756852964</v>
+        <v>4.7434031358646322</v>
       </c>
       <c r="E65" s="5">
-        <v>3.1213574086652152</v>
+        <v>3.1214315578354412</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>193.88372544000001</v>
+        <v>193.88371412999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.22686676000000716</v>
+        <v>0.22615419999999631</v>
       </c>
       <c r="D66" s="5">
-        <v>1.4148792628863704</v>
+        <v>1.4104015828878103</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>194.57629541</v>
+        <v>194.57629039</v>
       </c>
       <c r="C67" s="5">
-        <v>0.69256996999999387</v>
+        <v>0.69257626000000982</v>
       </c>
       <c r="D67" s="5">
-        <v>4.371732762026781</v>
+        <v>4.3717735099506605</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>195.05165869000001</v>
+        <v>195.05161321</v>
       </c>
       <c r="C68" s="5">
-        <v>0.47536328000001049</v>
+        <v>0.47532282000000237</v>
       </c>
       <c r="D68" s="5">
-        <v>2.971397810925458</v>
+        <v>2.9711415738683744</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>195.27590931</v>
+        <v>195.27576413</v>
       </c>
       <c r="C69" s="5">
-        <v>0.2242506199999923</v>
+        <v>0.22415091999999959</v>
       </c>
       <c r="D69" s="5">
-        <v>1.3883957716477102</v>
+        <v>1.3877749211393287</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>195.57489673000001</v>
+        <v>195.57485326</v>
       </c>
       <c r="C70" s="5">
-        <v>0.29898742000000311</v>
+        <v>0.2990891299999987</v>
       </c>
       <c r="D70" s="5">
-        <v>1.852874371133395</v>
+        <v>1.8535113936091641</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>195.49808365000001</v>
+        <v>195.49787674999999</v>
       </c>
       <c r="C71" s="5">
-        <v>-7.6813079999993761E-2</v>
+        <v>-7.6976510000008602E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-0.47028961418258408</v>
+        <v>-0.47128815708518124</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>196.08376061999999</v>
+        <v>196.08334012</v>
       </c>
       <c r="C72" s="5">
-        <v>0.5856769699999802</v>
+        <v>0.58546337000001358</v>
       </c>
       <c r="D72" s="5">
-        <v>3.6548134864798465</v>
+        <v>3.6534624529816151</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>195.89423973999999</v>
+        <v>195.89240072999999</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.18952088000000344</v>
+        <v>-0.19093939000001114</v>
       </c>
       <c r="D73" s="5">
-        <v>-1.1536904908174495</v>
+        <v>-1.1622818224958698</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>194.61253916000001</v>
+        <v>194.61342052000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-1.2817005799999777</v>
+        <v>-1.2789802099999861</v>
       </c>
       <c r="D74" s="5">
-        <v>-7.5749191479137501</v>
+        <v>-7.5594829478470738</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>193.58980477</v>
+        <v>193.59024414999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.0227343900000108</v>
+        <v>-1.0231763700000158</v>
       </c>
       <c r="D75" s="5">
-        <v>-6.1271607151506142</v>
+        <v>-6.1297055449708537</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>194.05775632000001</v>
+        <v>194.05824923</v>
       </c>
       <c r="C76" s="5">
-        <v>0.46795155000000932</v>
+        <v>0.46800508000001173</v>
       </c>
       <c r="D76" s="5">
-        <v>2.9395551952689836</v>
+        <v>2.9398891795336946</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>194.24512612999999</v>
+        <v>194.24573529</v>
       </c>
       <c r="C77" s="5">
-        <v>0.18736980999997854</v>
+        <v>0.18748605999999768</v>
       </c>
       <c r="D77" s="5">
-        <v>1.1648163366141384</v>
+        <v>1.1655398928030136</v>
       </c>
       <c r="E77" s="5">
-        <v>0.30376793985491535</v>
+        <v>0.30371928687555894</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>193.15980823000001</v>
+        <v>193.15963636000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.0853178999999784</v>
+        <v>-1.0860989299999915</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.5025815551460813</v>
+        <v>-6.5070982850373937</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>193.30667695</v>
+        <v>193.30657051</v>
       </c>
       <c r="C79" s="5">
-        <v>0.1468687199999863</v>
+        <v>0.14693414999999277</v>
       </c>
       <c r="D79" s="5">
-        <v>0.91624322824368498</v>
+        <v>0.91665394282256507</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>193.55843196999999</v>
+        <v>193.55835716999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.25175501999999028</v>
+        <v>0.25178665999999339</v>
       </c>
       <c r="D80" s="5">
-        <v>1.574076132509572</v>
+        <v>1.5742762512412689</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>193.78415637000001</v>
+        <v>193.78415964000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.22572440000001848</v>
+        <v>0.22580247000001918</v>
       </c>
       <c r="D81" s="5">
-        <v>1.4084295099145328</v>
+        <v>1.4089203130504657</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>193.69354546</v>
+        <v>193.69387707000001</v>
       </c>
       <c r="C82" s="5">
-        <v>-9.0610910000009426E-2</v>
+        <v>-9.0282569999999396E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>-0.55966337781663267</v>
+        <v>-0.55764055175148153</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>194.40223431999999</v>
+        <v>194.40241528999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.7086888599999952</v>
+        <v>0.7085382199999799</v>
       </c>
       <c r="D83" s="5">
-        <v>4.4800182764785035</v>
+        <v>4.4790389334011138</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>195.13715257999999</v>
+        <v>195.13768872</v>
       </c>
       <c r="C84" s="5">
-        <v>0.7349182600000006</v>
+        <v>0.73527343000000656</v>
       </c>
       <c r="D84" s="5">
-        <v>4.6320025150397237</v>
+        <v>4.6342834277862011</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>197.63535532</v>
+        <v>197.6327383</v>
       </c>
       <c r="C85" s="5">
-        <v>2.4982027400000106</v>
+        <v>2.4950495799999999</v>
       </c>
       <c r="D85" s="5">
-        <v>16.49200070334771</v>
+        <v>16.469651415813715</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>196.12604802999999</v>
+        <v>196.12662631000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.5093072900000095</v>
+        <v>-1.5061119899999937</v>
       </c>
       <c r="D86" s="5">
-        <v>-8.7889066999466863</v>
+        <v>-8.7711842087709879</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>196.96057205</v>
+        <v>196.96051779000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.83452402000000347</v>
+        <v>0.83389148000000546</v>
       </c>
       <c r="D87" s="5">
-        <v>5.227253586184144</v>
+        <v>5.2231826401838655</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>197.28184381</v>
+        <v>197.28193626000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.3212717600000019</v>
+        <v>0.32141846999999757</v>
       </c>
       <c r="D88" s="5">
-        <v>1.975033162340023</v>
+        <v>1.975943728520213</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>197.41091251</v>
+        <v>197.41158766999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.12906870000000481</v>
+        <v>0.12965140999997971</v>
       </c>
       <c r="D89" s="5">
-        <v>0.78791320348934324</v>
+        <v>0.79148291220612066</v>
       </c>
       <c r="E89" s="5">
-        <v>1.6297893507409178</v>
+        <v>1.6298182172563624</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>197.93671548</v>
+        <v>197.93650216</v>
       </c>
       <c r="C90" s="5">
-        <v>0.52580297000000087</v>
+        <v>0.52491449000001467</v>
       </c>
       <c r="D90" s="5">
-        <v>3.2434339046424565</v>
+        <v>3.2378616509666669</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>198.19280660999999</v>
+        <v>198.19260238999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.25609112999998729</v>
+        <v>0.25610022999998705</v>
       </c>
       <c r="D91" s="5">
-        <v>1.563659382260485</v>
+        <v>1.5637170389370292</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>198.90491727</v>
+        <v>198.90494543</v>
       </c>
       <c r="C92" s="5">
-        <v>0.71211066000000756</v>
+        <v>0.71234304000000748</v>
       </c>
       <c r="D92" s="5">
-        <v>4.3978570372009695</v>
+        <v>4.3993252820255568</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>198.36884257</v>
+        <v>198.36913985999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.53607470000000035</v>
+        <v>-0.53580557000000795</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.1866440258165984</v>
+        <v>-3.1850673921091865</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>198.87192006000001</v>
+        <v>198.87242924</v>
       </c>
       <c r="C94" s="5">
-        <v>0.50307749000000967</v>
+        <v>0.50328938000001244</v>
       </c>
       <c r="D94" s="5">
-        <v>3.0860951623024491</v>
+        <v>3.0874084871128638</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>197.94655560999999</v>
+        <v>197.94655129</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.92536445000001777</v>
+        <v>-0.92587795000000028</v>
       </c>
       <c r="D95" s="5">
-        <v>-5.4429773822272987</v>
+        <v>-5.4459072756049327</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>200.12935246000001</v>
+        <v>200.13280560999999</v>
       </c>
       <c r="C96" s="5">
-        <v>2.1827968500000168</v>
+        <v>2.1862543199999891</v>
       </c>
       <c r="D96" s="5">
-        <v>14.065443134346278</v>
+        <v>14.089093084448457</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>202.70155363999999</v>
+        <v>202.69774347000001</v>
       </c>
       <c r="C97" s="5">
-        <v>2.5722011799999791</v>
+        <v>2.5649378600000148</v>
       </c>
       <c r="D97" s="5">
-        <v>16.561585752380871</v>
+        <v>16.511169929785741</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>200.88696562999999</v>
+        <v>200.88653629999999</v>
       </c>
       <c r="C98" s="5">
-        <v>-1.8145880099999943</v>
+        <v>-1.8112071700000172</v>
       </c>
       <c r="D98" s="5">
-        <v>-10.228976412437641</v>
+        <v>-10.211027651765271</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>201.10970431999999</v>
+        <v>201.10894228000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.22273868999999991</v>
+        <v>0.2224059800000191</v>
       </c>
       <c r="D99" s="5">
-        <v>1.3386754640722254</v>
+        <v>1.3366665356698837</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>202.23844188999999</v>
+        <v>202.23798944000001</v>
       </c>
       <c r="C100" s="5">
-        <v>1.1287375699999984</v>
+        <v>1.1290471599999989</v>
       </c>
       <c r="D100" s="5">
-        <v>6.9468994355846636</v>
+        <v>6.9488911942797493</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>201.95921601000001</v>
+        <v>201.95988136</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.27922587999998427</v>
+        <v>-0.27810808000000975</v>
       </c>
       <c r="D101" s="5">
-        <v>-1.6442882498699962</v>
+        <v>-1.6377591596412722</v>
       </c>
       <c r="E101" s="5">
-        <v>2.3039777498468306</v>
+        <v>2.3039649007854157</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>201.31434062</v>
+        <v>201.31422562</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.64487539000000993</v>
+        <v>-0.64565573999999515</v>
       </c>
       <c r="D102" s="5">
-        <v>-3.7651349226287212</v>
+        <v>-3.7695990209610564</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>202.21617076999999</v>
+        <v>202.21603096999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.901830149999995</v>
+        <v>0.9018053499999894</v>
       </c>
       <c r="D103" s="5">
-        <v>5.510099109305866</v>
+        <v>5.509947056485287</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>202.33395955</v>
+        <v>202.33428255000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.11778878000001214</v>
+        <v>0.11825158000002034</v>
       </c>
       <c r="D104" s="5">
-        <v>0.70123099741981054</v>
+        <v>0.70399553672968462</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>203.46555086000001</v>
+        <v>203.46616528000001</v>
       </c>
       <c r="C105" s="5">
-        <v>1.1315913100000046</v>
+        <v>1.1318827300000009</v>
       </c>
       <c r="D105" s="5">
-        <v>6.9215625496312327</v>
+        <v>6.9233888712261882</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>204.13775552000001</v>
+        <v>204.13849565999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.67220466000000556</v>
+        <v>0.67233037999997691</v>
       </c>
       <c r="D106" s="5">
-        <v>4.0373693802094657</v>
+        <v>4.0381258338676229</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>203.61191104</v>
+        <v>203.61205107999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.52584448000001771</v>
+        <v>-0.52644458000000327</v>
       </c>
       <c r="D107" s="5">
-        <v>-3.0476956140435996</v>
+        <v>-3.0511135920529342</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>205.20162712999999</v>
+        <v>205.2088608</v>
       </c>
       <c r="C108" s="5">
-        <v>1.589716089999996</v>
+        <v>1.5968097200000102</v>
       </c>
       <c r="D108" s="5">
-        <v>9.7820764352494436</v>
+        <v>9.8276188166985357</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>209.49323856000001</v>
+        <v>209.48561932000001</v>
       </c>
       <c r="C109" s="5">
-        <v>4.2916114300000174</v>
+        <v>4.2767585200000156</v>
       </c>
       <c r="D109" s="5">
-        <v>28.194834220383026</v>
+        <v>28.084703593244509</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>206.40200988000001</v>
+        <v>206.40103314999999</v>
       </c>
       <c r="C110" s="5">
-        <v>-3.0912286800000004</v>
+        <v>-3.0845861700000228</v>
       </c>
       <c r="D110" s="5">
-        <v>-16.338251470556443</v>
+        <v>-16.306482415634459</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>209.70121169000001</v>
+        <v>209.70007122999999</v>
       </c>
       <c r="C111" s="5">
-        <v>3.2992018099999996</v>
+        <v>3.2990380800000025</v>
       </c>
       <c r="D111" s="5">
-        <v>20.960678651160492</v>
+        <v>20.959653396918966</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>210.61304923</v>
+        <v>210.61220273000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.9118375399999934</v>
+        <v>0.91213150000001519</v>
       </c>
       <c r="D112" s="5">
-        <v>5.3445400398548726</v>
+        <v>5.3463342252424439</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>212.02954923999999</v>
+        <v>212.03033909000001</v>
       </c>
       <c r="C113" s="5">
-        <v>1.4165000099999929</v>
+        <v>1.4181363600000054</v>
       </c>
       <c r="D113" s="5">
-        <v>8.3760631265005223</v>
+        <v>8.386135296699937</v>
       </c>
       <c r="E113" s="5">
-        <v>4.9863202229411208</v>
+        <v>4.9863654415844616</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>212.15080792000001</v>
+        <v>212.15106198999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.12125868000001105</v>
+        <v>0.12072289999997565</v>
       </c>
       <c r="D114" s="5">
-        <v>0.68843697514764379</v>
+        <v>0.68538303167959835</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>211.69539003</v>
+        <v>211.69549584999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.45541789000000676</v>
+        <v>-0.45556614000000195</v>
       </c>
       <c r="D115" s="5">
-        <v>-2.5458071507316604</v>
+        <v>-2.5466230981916693</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>212.08705180999999</v>
+        <v>212.08779337999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.39166177999999263</v>
+        <v>0.39229753000000755</v>
       </c>
       <c r="D116" s="5">
-        <v>2.2428747854581932</v>
+        <v>2.2465514981214962</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>212.0180196</v>
+        <v>212.01897446999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-6.9032209999988936E-2</v>
+        <v>-6.8818910000004507E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.38988950406538825</v>
+        <v>-0.38868559187077434</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>212.47579153999999</v>
+        <v>212.47643468000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.45777193999998644</v>
+        <v>0.45746021000002202</v>
       </c>
       <c r="D118" s="5">
-        <v>2.621932036611363</v>
+        <v>2.6201133916917918</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>213.02808795999999</v>
+        <v>213.02801171999999</v>
       </c>
       <c r="C119" s="5">
-        <v>0.55229642000000467</v>
+        <v>0.55157703999998375</v>
       </c>
       <c r="D119" s="5">
-        <v>3.164187650787742</v>
+        <v>3.1599974930887287</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>212.58893431000001</v>
+        <v>212.59991442</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.43915364999998019</v>
+        <v>-0.42809729999999035</v>
       </c>
       <c r="D120" s="5">
-        <v>-2.4459226182630744</v>
+        <v>-2.3850227985588224</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>213.88809402999999</v>
+        <v>213.87628552000001</v>
       </c>
       <c r="C121" s="5">
-        <v>1.2991597199999774</v>
+        <v>1.2763711000000058</v>
       </c>
       <c r="D121" s="5">
-        <v>7.5849363641703249</v>
+        <v>7.4470683937261306</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>214.31613802999999</v>
+        <v>214.31449318</v>
       </c>
       <c r="C122" s="5">
-        <v>0.42804399999999987</v>
+        <v>0.43820765999998912</v>
       </c>
       <c r="D122" s="5">
-        <v>2.4281127283231285</v>
+        <v>2.4865569818343758</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>214.02180863000001</v>
+        <v>214.02120808000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.29432939999998098</v>
+        <v>-0.29328509999999142</v>
       </c>
       <c r="D123" s="5">
-        <v>-1.6356194143427483</v>
+        <v>-1.6298721539798389</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>214.60587348000001</v>
+        <v>214.60498921000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.5840648500000043</v>
+        <v>0.58378113000000553</v>
       </c>
       <c r="D124" s="5">
-        <v>3.3243991511748172</v>
+        <v>3.3227694251544593</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>217.38780928</v>
+        <v>217.38870560000001</v>
       </c>
       <c r="C125" s="5">
-        <v>2.7819357999999852</v>
+        <v>2.783716389999995</v>
       </c>
       <c r="D125" s="5">
-        <v>16.714008598813223</v>
+        <v>16.725554858609868</v>
       </c>
       <c r="E125" s="5">
-        <v>2.5271289116098217</v>
+        <v>2.527169712125743</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>217.44266705999999</v>
+        <v>217.44317932000001</v>
       </c>
       <c r="C126" s="5">
-        <v>5.4857779999991862E-2</v>
+        <v>5.4473720000004278E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>0.30324045879657202</v>
+        <v>0.30111329856570279</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>217.00513298000001</v>
+        <v>217.00562568999999</v>
       </c>
       <c r="C127" s="5">
-        <v>-0.43753407999997762</v>
+        <v>-0.4375536300000249</v>
       </c>
       <c r="D127" s="5">
-        <v>-2.3880734831497996</v>
+        <v>-2.3881734454076931</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>217.81736255000001</v>
+        <v>217.81828307000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.81222956999999951</v>
+        <v>0.81265738000001875</v>
       </c>
       <c r="D128" s="5">
-        <v>4.5851108297257914</v>
+        <v>4.5875651829357267</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>218.91978553999999</v>
+        <v>218.92080604</v>
       </c>
       <c r="C129" s="5">
-        <v>1.1024229899999796</v>
+        <v>1.1025229699999954</v>
       </c>
       <c r="D129" s="5">
-        <v>6.2454223997577163</v>
+        <v>6.2459775294223085</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>222.58665361999999</v>
+        <v>222.58746091</v>
       </c>
       <c r="C130" s="5">
-        <v>3.6668680800000004</v>
+        <v>3.6666548700000021</v>
       </c>
       <c r="D130" s="5">
-        <v>22.05885047142846</v>
+        <v>22.057335003077803</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>220.51833938999999</v>
+        <v>220.5192069</v>
       </c>
       <c r="C131" s="5">
-        <v>-2.0683142299999986</v>
+        <v>-2.068254010000004</v>
       </c>
       <c r="D131" s="5">
-        <v>-10.598024250392458</v>
+        <v>-10.597694785418799</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>219.94670300999999</v>
+        <v>219.95926401</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.57163638000000105</v>
+        <v>-0.55994289000000208</v>
       </c>
       <c r="D132" s="5">
-        <v>-3.0667184963663496</v>
+        <v>-3.0048471344266692</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>218.6749658</v>
+        <v>218.65750155000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.2717372099999977</v>
+        <v>-1.301762459999992</v>
       </c>
       <c r="D133" s="5">
-        <v>-6.7219772529540922</v>
+        <v>-6.8751721934515402</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>219.17098415000001</v>
+        <v>219.17033441999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.49601835000001415</v>
+        <v>0.51283286999998268</v>
       </c>
       <c r="D134" s="5">
-        <v>2.7561646198614564</v>
+        <v>2.8510350585479349</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>219.26156429</v>
+        <v>219.26222654</v>
       </c>
       <c r="C135" s="5">
-        <v>9.0580139999985931E-2</v>
+        <v>9.1892120000011346E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>0.4970711930804006</v>
+        <v>0.50428897604790635</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>219.99079259000001</v>
+        <v>219.99002872</v>
       </c>
       <c r="C136" s="5">
-        <v>0.72922830000001682</v>
+        <v>0.72780217999999763</v>
       </c>
       <c r="D136" s="5">
-        <v>4.0648241200792912</v>
+        <v>4.0567165602056088</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>222.34888873</v>
+        <v>222.35019199000001</v>
       </c>
       <c r="C137" s="5">
-        <v>2.3580961399999865</v>
+        <v>2.3601632700000152</v>
       </c>
       <c r="D137" s="5">
-        <v>13.648970514127257</v>
+        <v>13.661700274806222</v>
       </c>
       <c r="E137" s="5">
-        <v>2.2821332375680958</v>
+        <v>2.2823110226937171</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>223.18356532000001</v>
+        <v>223.18409055999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.83467659000001504</v>
+        <v>0.83389856999997392</v>
       </c>
       <c r="D138" s="5">
-        <v>4.5988654862592515</v>
+        <v>4.5944624910954301</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>223.24886882999999</v>
+        <v>223.24959579</v>
       </c>
       <c r="C139" s="5">
-        <v>6.530350999997836E-2</v>
+        <v>6.5505230000013626E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>0.35168560235729895</v>
+        <v>0.3527728681911535</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>223.81151061</v>
+        <v>223.81217075000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.56264178000000697</v>
+        <v>0.56257496000000629</v>
       </c>
       <c r="D140" s="5">
-        <v>3.066568602475872</v>
+        <v>3.0661892277168201</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>224.6817193</v>
+        <v>224.68255128000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.87020868999999834</v>
+        <v>0.87038053000000559</v>
       </c>
       <c r="D141" s="5">
-        <v>4.7668388531980188</v>
+        <v>4.7677860196293276</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>225.08408919999999</v>
+        <v>225.08479029</v>
       </c>
       <c r="C142" s="5">
-        <v>0.40236989999999651</v>
+        <v>0.40223900999998818</v>
       </c>
       <c r="D142" s="5">
-        <v>2.1703066247801717</v>
+        <v>2.1695855499538563</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>226.32475077999999</v>
+        <v>226.32604846000001</v>
       </c>
       <c r="C143" s="5">
-        <v>1.240661579999994</v>
+        <v>1.2412581700000089</v>
       </c>
       <c r="D143" s="5">
-        <v>6.8186416361407653</v>
+        <v>6.8219986631272045</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>224.41283884000001</v>
+        <v>224.42572999999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.9119119399999818</v>
+        <v>-1.9003184600000225</v>
       </c>
       <c r="D144" s="5">
-        <v>-9.6791978771228813</v>
+        <v>-9.6231361289328969</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>225.45830273000001</v>
+        <v>225.43922425</v>
       </c>
       <c r="C145" s="5">
-        <v>1.0454638900000077</v>
+        <v>1.0134942500000079</v>
       </c>
       <c r="D145" s="5">
-        <v>5.7358847566758353</v>
+        <v>5.5557796656104275</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>226.43374108</v>
+        <v>226.43315386</v>
       </c>
       <c r="C146" s="5">
-        <v>0.97543834999999035</v>
+        <v>0.99392961000000923</v>
       </c>
       <c r="D146" s="5">
-        <v>5.3171028809913645</v>
+        <v>5.4208252770104659</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>228.32716507999999</v>
+        <v>228.32917398000001</v>
       </c>
       <c r="C147" s="5">
-        <v>1.8934239999999818</v>
+        <v>1.8960201200000029</v>
       </c>
       <c r="D147" s="5">
-        <v>10.508913912732432</v>
+        <v>10.524021486368573</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>229.64423699</v>
+        <v>229.64359557</v>
       </c>
       <c r="C148" s="5">
-        <v>1.3170719100000099</v>
+        <v>1.3144215899999949</v>
       </c>
       <c r="D148" s="5">
-        <v>7.1459104566047094</v>
+        <v>7.1310078294756885</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>229.10574260000001</v>
+        <v>229.10726886</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.53849438999998256</v>
+        <v>-0.53632670999999732</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.7778799404990728</v>
+        <v>-2.7668486103790024</v>
       </c>
       <c r="E149" s="5">
-        <v>3.0388520979769407</v>
+        <v>3.0389345786145716</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>229.31578872</v>
+        <v>229.31583370000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.21004611999998701</v>
+        <v>0.20856484000000819</v>
       </c>
       <c r="D150" s="5">
-        <v>1.1057348851497784</v>
+        <v>1.0978906254655918</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>231.52041276</v>
+        <v>231.52104663</v>
       </c>
       <c r="C151" s="5">
-        <v>2.2046240399999988</v>
+        <v>2.2052129299999876</v>
       </c>
       <c r="D151" s="5">
-        <v>12.166705935869881</v>
+        <v>12.170127124821173</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>233.10869762999999</v>
+        <v>233.10885013999999</v>
       </c>
       <c r="C152" s="5">
-        <v>1.5882848699999954</v>
+        <v>1.5878035099999863</v>
       </c>
       <c r="D152" s="5">
-        <v>8.5501128653251222</v>
+        <v>8.5473987857066049</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>232.09990253999999</v>
+        <v>232.09995301000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.0087950900000067</v>
+        <v>-1.0088971299999798</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.071250219101664</v>
+        <v>-5.0717477900506847</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>233.0959038</v>
+        <v>233.09599907</v>
       </c>
       <c r="C154" s="5">
-        <v>0.9960012600000141</v>
+        <v>0.99604605999999762</v>
       </c>
       <c r="D154" s="5">
-        <v>5.2728070919376702</v>
+        <v>5.2730487139801774</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>233.49961922</v>
+        <v>233.50125353000001</v>
       </c>
       <c r="C155" s="5">
-        <v>0.40371541999999749</v>
+        <v>0.40525446000000898</v>
       </c>
       <c r="D155" s="5">
-        <v>2.0982785119798342</v>
+        <v>2.1063533235469167</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>230.78860889000001</v>
+        <v>230.80399133</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.7110103299999935</v>
+        <v>-2.6972622000000115</v>
       </c>
       <c r="D156" s="5">
-        <v>-13.076278306562472</v>
+        <v>-13.014035773016253</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>232.78815399000001</v>
+        <v>232.76717545</v>
       </c>
       <c r="C157" s="5">
-        <v>1.999545100000006</v>
+        <v>1.963184119999994</v>
       </c>
       <c r="D157" s="5">
-        <v>10.906776759482018</v>
+        <v>10.698327872374991</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>235.05783074999999</v>
+        <v>235.05826662000001</v>
       </c>
       <c r="C158" s="5">
-        <v>2.2696767599999816</v>
+        <v>2.2910911700000156</v>
       </c>
       <c r="D158" s="5">
-        <v>12.34821338911296</v>
+        <v>12.472283208692092</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>236.73008555000001</v>
+        <v>236.73314852999999</v>
       </c>
       <c r="C159" s="5">
-        <v>1.6722548000000188</v>
+        <v>1.6748819099999821</v>
       </c>
       <c r="D159" s="5">
-        <v>8.879163002964674</v>
+        <v>8.8936461712271644</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>237.32734382000001</v>
+        <v>237.32724637999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.59725826999999754</v>
+        <v>0.59409784999999715</v>
       </c>
       <c r="D160" s="5">
-        <v>3.069906668583422</v>
+        <v>3.0533971932354964</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>237.2319493</v>
+        <v>237.23206676999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-9.5394520000013472E-2</v>
+        <v>-9.5179610000002413E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.4812791040606057</v>
+        <v>-0.4801974393407904</v>
       </c>
       <c r="E161" s="5">
-        <v>3.546924056891787</v>
+        <v>3.5462855239939195</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>235.22867479000001</v>
+        <v>235.22850054</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.0032745099999829</v>
+        <v>-2.0035662299999899</v>
       </c>
       <c r="D162" s="5">
-        <v>-9.6756148552231576</v>
+        <v>-9.6769544694494396</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>238.51542676</v>
+        <v>238.51579860999999</v>
       </c>
       <c r="C163" s="5">
-        <v>3.2867519699999832</v>
+        <v>3.2872980699999914</v>
       </c>
       <c r="D163" s="5">
-        <v>18.117580280473277</v>
+        <v>18.120840067693187</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>238.86862328999999</v>
+        <v>238.86814649999999</v>
       </c>
       <c r="C164" s="5">
-        <v>0.35319652999999107</v>
+        <v>0.35234789000000433</v>
       </c>
       <c r="D164" s="5">
-        <v>1.7915187050969728</v>
+        <v>1.7871763057226708</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>239.92499201999999</v>
+        <v>239.92402367</v>
       </c>
       <c r="C165" s="5">
-        <v>1.0563687300000026</v>
+        <v>1.0558771700000023</v>
       </c>
       <c r="D165" s="5">
-        <v>5.4378617811468688</v>
+        <v>5.4352806625374894</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>240.19438514000001</v>
+        <v>240.19344192</v>
       </c>
       <c r="C166" s="5">
-        <v>0.26939312000001792</v>
+        <v>0.26941825000000108</v>
       </c>
       <c r="D166" s="5">
-        <v>1.3557387413773769</v>
+        <v>1.3558714980826503</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>240.44917236000001</v>
+        <v>240.45083876000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.25478721999999721</v>
+        <v>0.25739684000001262</v>
       </c>
       <c r="D167" s="5">
-        <v>1.2803577642862995</v>
+        <v>1.2935541370263648</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>236.97728762</v>
+        <v>236.99479568000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-3.4718847400000072</v>
+        <v>-3.4560430800000006</v>
       </c>
       <c r="D168" s="5">
-        <v>-16.015091455371344</v>
+        <v>-15.947593205231115</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>233.02543201</v>
+        <v>233.00760091999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-3.9518556099999955</v>
+        <v>-3.9871947600000226</v>
       </c>
       <c r="D169" s="5">
-        <v>-18.274202099527802</v>
+        <v>-18.421568659150857</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>238.97340084000001</v>
+        <v>238.97383103999999</v>
       </c>
       <c r="C170" s="5">
-        <v>5.9479688300000078</v>
+        <v>5.9662301200000059</v>
       </c>
       <c r="D170" s="5">
-        <v>35.317793470012361</v>
+        <v>35.445035296480334</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>237.42401426000001</v>
+        <v>237.42713348999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.5493865800000037</v>
+        <v>-1.5466975500000046</v>
       </c>
       <c r="D171" s="5">
-        <v>-7.5086850468382593</v>
+        <v>-7.4961007271222897</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>237.60329505999999</v>
+        <v>237.60347035000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.17928079999998658</v>
+        <v>0.17633686000002058</v>
       </c>
       <c r="D172" s="5">
-        <v>0.90990246954212317</v>
+        <v>0.89488822343029018</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>237.76849686</v>
+        <v>237.76641543</v>
       </c>
       <c r="C173" s="5">
-        <v>0.16520180000000551</v>
+        <v>0.16294507999998586</v>
       </c>
       <c r="D173" s="5">
-        <v>0.83753893275546609</v>
+        <v>0.82605403030819868</v>
       </c>
       <c r="E173" s="5">
-        <v>0.22617002540474829</v>
+        <v>0.22524301510977729</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>238.65296909</v>
+        <v>238.65290267</v>
       </c>
       <c r="C174" s="5">
-        <v>0.88447223000000008</v>
+        <v>0.88648724000000811</v>
       </c>
       <c r="D174" s="5">
-        <v>4.5563357797113735</v>
+        <v>4.5669706352063466</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>238.82749572</v>
+        <v>238.82751583000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.17452663000000257</v>
+        <v>0.17461316000000693</v>
       </c>
       <c r="D175" s="5">
-        <v>0.88109684512645003</v>
+        <v>0.88153569717126512</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>239.25863705</v>
+        <v>239.25789233</v>
       </c>
       <c r="C176" s="5">
-        <v>0.43114133000000265</v>
+        <v>0.43037649999999417</v>
       </c>
       <c r="D176" s="5">
-        <v>2.1879285945595628</v>
+        <v>2.1840085493728401</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>240.63812934000001</v>
+        <v>240.63660808</v>
       </c>
       <c r="C177" s="5">
-        <v>1.3794922900000017</v>
+        <v>1.3787157499999978</v>
       </c>
       <c r="D177" s="5">
-        <v>7.1425111361751226</v>
+        <v>7.1383851470928406</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>241.81177285999999</v>
+        <v>241.81017861000001</v>
       </c>
       <c r="C178" s="5">
-        <v>1.1736435199999846</v>
+        <v>1.1735705300000063</v>
       </c>
       <c r="D178" s="5">
-        <v>6.012232292776587</v>
+        <v>6.0118873315263777</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>241.14829879999999</v>
+        <v>241.1487625</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.66347405999999864</v>
+        <v>-0.66141611000000466</v>
       </c>
       <c r="D179" s="5">
-        <v>-3.2432802268946181</v>
+        <v>-3.2333921436631163</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>241.87827193000001</v>
+        <v>241.89743018999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.72997313000001895</v>
+        <v>0.74866768999999067</v>
       </c>
       <c r="D180" s="5">
-        <v>3.6935770060570361</v>
+        <v>3.7897831164917406</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>244.04629499000001</v>
+        <v>244.03167798000001</v>
       </c>
       <c r="C181" s="5">
-        <v>2.1680230599999959</v>
+        <v>2.1342477900000176</v>
       </c>
       <c r="D181" s="5">
-        <v>11.302351284700208</v>
+        <v>11.116721334860946</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>247.86732509000001</v>
+        <v>247.86805208999999</v>
       </c>
       <c r="C182" s="5">
-        <v>3.8210301000000015</v>
+        <v>3.83637410999998</v>
       </c>
       <c r="D182" s="5">
-        <v>20.493809490424518</v>
+        <v>20.584690137702122</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>243.64452233</v>
+        <v>243.64652569</v>
       </c>
       <c r="C183" s="5">
-        <v>-4.2228027600000075</v>
+        <v>-4.2215263999999877</v>
       </c>
       <c r="D183" s="5">
-        <v>-18.632970219714885</v>
+        <v>-18.627805442385515</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>244.29447723999999</v>
+        <v>244.29487517999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.64995490999999106</v>
+        <v>0.64834948999998687</v>
       </c>
       <c r="D184" s="5">
-        <v>3.2485508737833957</v>
+        <v>3.2403819617405016</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>246.74195125</v>
+        <v>246.73761572000001</v>
       </c>
       <c r="C185" s="5">
-        <v>2.4474740100000076</v>
+        <v>2.4427405400000168</v>
       </c>
       <c r="D185" s="5">
-        <v>12.707327007325265</v>
+        <v>12.681361961492055</v>
       </c>
       <c r="E185" s="5">
-        <v>3.7740299949339473</v>
+        <v>3.773115001870897</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>247.52758790999999</v>
+        <v>247.52794399000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.78563665999999444</v>
+        <v>0.79032827000000339</v>
       </c>
       <c r="D186" s="5">
-        <v>3.8884769106846573</v>
+        <v>3.9121784166776585</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>247.73646269</v>
+        <v>247.73650849000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.20887478000000215</v>
+        <v>0.20856449999999427</v>
       </c>
       <c r="D187" s="5">
-        <v>1.0173262630223778</v>
+        <v>1.0158065635405666</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>247.91268991999999</v>
+        <v>247.91197621000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.17622722999999496</v>
+        <v>0.17546772000000033</v>
       </c>
       <c r="D188" s="5">
-        <v>0.8569671544211177</v>
+        <v>0.8532592108195125</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>248.39019107999999</v>
+        <v>248.38906727</v>
       </c>
       <c r="C189" s="5">
-        <v>0.47750116000000276</v>
+        <v>0.47709105999999224</v>
       </c>
       <c r="D189" s="5">
-        <v>2.3359458040586922</v>
+        <v>2.3339250945340062</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>248.76477238000001</v>
+        <v>248.76372703999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.37458130000001688</v>
+        <v>0.37465976999999384</v>
       </c>
       <c r="D190" s="5">
-        <v>1.8247281988335251</v>
+        <v>1.825121958999576</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>248.15681416999999</v>
+        <v>248.15680309000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.60795821000002093</v>
+        <v>-0.60692394999998101</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.8935892042637024</v>
+        <v>-2.8887444656103378</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>249.26535870000001</v>
+        <v>249.27949771999999</v>
       </c>
       <c r="C192" s="5">
-        <v>1.1085445300000174</v>
+        <v>1.1226946299999838</v>
       </c>
       <c r="D192" s="5">
-        <v>5.4942202171053056</v>
+        <v>5.5661062691440444</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>252.23682729000001</v>
+        <v>252.22911078999999</v>
       </c>
       <c r="C193" s="5">
-        <v>2.9714685900000006</v>
+        <v>2.9496130699999981</v>
       </c>
       <c r="D193" s="5">
-        <v>15.281286449055287</v>
+        <v>15.16056179530767</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>253.44952484000001</v>
+        <v>253.44976549</v>
       </c>
       <c r="C194" s="5">
-        <v>1.2126975500000015</v>
+        <v>1.2206547000000114</v>
       </c>
       <c r="D194" s="5">
-        <v>5.9243567239086525</v>
+        <v>5.9644574200985456</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>251.24581051999999</v>
+        <v>251.24597967</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.2037143200000173</v>
+        <v>-2.2037858200000073</v>
       </c>
       <c r="D195" s="5">
-        <v>-9.9490770881921939</v>
+        <v>-9.9493756102253421</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>251.89055334</v>
+        <v>251.8903756</v>
       </c>
       <c r="C196" s="5">
-        <v>0.64474282000000471</v>
+        <v>0.64439593000000173</v>
       </c>
       <c r="D196" s="5">
-        <v>3.1232569363766505</v>
+        <v>3.1215506289466122</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>249.89475641999999</v>
+        <v>249.89100081000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-1.9957969200000036</v>
+        <v>-1.9993747899999903</v>
       </c>
       <c r="D197" s="5">
-        <v>-9.1043384294722038</v>
+        <v>-9.1199601483111241</v>
       </c>
       <c r="E197" s="5">
-        <v>1.2777742714717988</v>
+        <v>1.2780317588780177</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>252.89247091999999</v>
+        <v>252.89283548</v>
       </c>
       <c r="C198" s="5">
-        <v>2.9977145000000007</v>
+        <v>3.0018346699999938</v>
       </c>
       <c r="D198" s="5">
-        <v>15.383863603237335</v>
+        <v>15.406670932965284</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>253.78855934000001</v>
+        <v>253.78869785000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.89608842000001232</v>
+        <v>0.89586237000000324</v>
       </c>
       <c r="D199" s="5">
-        <v>4.335881044989498</v>
+        <v>4.3347594931354427</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>254.29769679</v>
+        <v>254.29744126</v>
       </c>
       <c r="C200" s="5">
-        <v>0.50913744999999722</v>
+        <v>0.5087434099999939</v>
       </c>
       <c r="D200" s="5">
-        <v>2.4341187788545771</v>
+        <v>2.4322127653428227</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>254.36340394999999</v>
+        <v>254.36326409</v>
       </c>
       <c r="C201" s="5">
-        <v>6.5707159999988107E-2</v>
+        <v>6.5822830000001886E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>0.31050514198258661</v>
+        <v>0.31105284246439879</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>254.60029233</v>
+        <v>254.60068733</v>
       </c>
       <c r="C202" s="5">
-        <v>0.23688838000001056</v>
+        <v>0.23742323999999826</v>
       </c>
       <c r="D202" s="5">
-        <v>1.1233008872583605</v>
+        <v>1.1258507964356124</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>254.84278003</v>
+        <v>254.84199649000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.24248769999999809</v>
+        <v>0.24130916000001434</v>
       </c>
       <c r="D203" s="5">
-        <v>1.1489160751269711</v>
+        <v>1.143301183737333</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>256.49233451999999</v>
+        <v>256.49903339999997</v>
       </c>
       <c r="C204" s="5">
-        <v>1.6495544899999857</v>
+        <v>1.6570369099999596</v>
       </c>
       <c r="D204" s="5">
-        <v>8.0499763062136243</v>
+        <v>8.087832674838257</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>257.36389729000001</v>
+        <v>257.36179241999997</v>
       </c>
       <c r="C205" s="5">
-        <v>0.87156277000002547</v>
+        <v>0.8627590199999986</v>
       </c>
       <c r="D205" s="5">
-        <v>4.1546848902113576</v>
+        <v>4.1118292161961945</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>257.78307903000001</v>
+        <v>257.78264553000002</v>
       </c>
       <c r="C206" s="5">
-        <v>0.41918173999999908</v>
+        <v>0.42085311000005277</v>
       </c>
       <c r="D206" s="5">
-        <v>1.9721054494459267</v>
+        <v>1.9800558646581257</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>258.13260409999998</v>
+        <v>258.13140901000003</v>
       </c>
       <c r="C207" s="5">
-        <v>0.34952506999997013</v>
+        <v>0.34876348000000235</v>
       </c>
       <c r="D207" s="5">
-        <v>1.6392546691195831</v>
+        <v>1.6356590020844441</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>258.34389851999998</v>
+        <v>258.34317677000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.21129442000000154</v>
+        <v>0.21176775999998654</v>
       </c>
       <c r="D208" s="5">
-        <v>0.9866941388966044</v>
+        <v>0.98891910508376313</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>258.57142886000003</v>
+        <v>258.57099460000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.22753034000004391</v>
+        <v>0.22781782999999223</v>
       </c>
       <c r="D209" s="5">
-        <v>1.0620064472209867</v>
+        <v>1.0633578177580372</v>
       </c>
       <c r="E209" s="5">
-        <v>3.4721306538409547</v>
+        <v>3.4735119559586192</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>259.73368882</v>
+        <v>259.73356389000003</v>
       </c>
       <c r="C210" s="5">
-        <v>1.1622599599999717</v>
+        <v>1.1625692900000217</v>
       </c>
       <c r="D210" s="5">
-        <v>5.529280846257012</v>
+        <v>5.5307985377362368</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>260.50753242000002</v>
+        <v>260.50764884</v>
       </c>
       <c r="C211" s="5">
-        <v>0.77384360000002061</v>
+        <v>0.77408494999997401</v>
       </c>
       <c r="D211" s="5">
-        <v>3.6344196176015142</v>
+        <v>3.6355735595664518</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>261.30876119999999</v>
+        <v>261.30877942000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.80122877999997399</v>
+        <v>0.80113058000000592</v>
       </c>
       <c r="D212" s="5">
-        <v>3.7538522662290408</v>
+        <v>3.7533826721785069</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>262.33618116999997</v>
+        <v>262.33677422</v>
       </c>
       <c r="C213" s="5">
-        <v>1.0274199699999826</v>
+        <v>1.0279947999999877</v>
       </c>
       <c r="D213" s="5">
-        <v>4.8215684894074906</v>
+        <v>4.8243243941955782</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>263.41147846000001</v>
+        <v>263.41268066999999</v>
       </c>
       <c r="C214" s="5">
-        <v>1.0752972900000373</v>
+        <v>1.0759064499999909</v>
       </c>
       <c r="D214" s="5">
-        <v>5.0311315499080189</v>
+        <v>5.0340346630471489</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>263.58485807</v>
+        <v>263.58474078</v>
       </c>
       <c r="C215" s="5">
-        <v>0.17337960999998359</v>
+        <v>0.17206011000001808</v>
       </c>
       <c r="D215" s="5">
-        <v>0.79271556225453121</v>
+        <v>0.78665733234823954</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>260.64299211999997</v>
+        <v>260.64193527999998</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.9418659500000217</v>
+        <v>-2.9428055000000199</v>
       </c>
       <c r="D216" s="5">
-        <v>-12.600865102982839</v>
+        <v>-12.604650910026471</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>261.39979914000003</v>
+        <v>261.40110464000003</v>
       </c>
       <c r="C217" s="5">
-        <v>0.7568070200000534</v>
+        <v>0.75916936000004398</v>
       </c>
       <c r="D217" s="5">
-        <v>3.5405251333749943</v>
+        <v>3.5517690060105522</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>265.46383986000001</v>
+        <v>265.46184082000002</v>
       </c>
       <c r="C218" s="5">
-        <v>4.06404071999998</v>
+        <v>4.0607361799999921</v>
       </c>
       <c r="D218" s="5">
-        <v>20.337634499376243</v>
+        <v>20.319549620490097</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>266.13781023000001</v>
+        <v>266.1365682</v>
       </c>
       <c r="C219" s="5">
-        <v>0.67397037000000637</v>
+        <v>0.67472737999997889</v>
       </c>
       <c r="D219" s="5">
-        <v>3.0895124826577414</v>
+        <v>3.0930549252054407</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>266.93264912000001</v>
+        <v>266.93185696</v>
       </c>
       <c r="C220" s="5">
-        <v>0.79483888999999408</v>
+        <v>0.79528876000000537</v>
       </c>
       <c r="D220" s="5">
-        <v>3.6433419338039341</v>
+        <v>3.6454553273327583</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>266.90778074999997</v>
+        <v>266.91231467</v>
       </c>
       <c r="C221" s="5">
-        <v>-2.4868370000035611E-2</v>
+        <v>-1.9542290000003959E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.11173888923301512</v>
+        <v>-8.7817572279069722E-2</v>
       </c>
       <c r="E221" s="5">
-        <v>3.224003489772076</v>
+        <v>3.2259303031663356</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>269.21710182999999</v>
+        <v>269.21644098000002</v>
       </c>
       <c r="C222" s="5">
-        <v>2.3093210800000179</v>
+        <v>2.3041263100000151</v>
       </c>
       <c r="D222" s="5">
-        <v>10.891159549207096</v>
+        <v>10.865292000835813</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>269.83772227999998</v>
+        <v>269.83737241</v>
       </c>
       <c r="C223" s="5">
-        <v>0.62062044999998989</v>
+        <v>0.62093142999998463</v>
       </c>
       <c r="D223" s="5">
-        <v>2.8016798072234339</v>
+        <v>2.8031084953469065</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>270.48850751999998</v>
+        <v>270.48890291999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.65078524000000471</v>
+        <v>0.65153050999998641</v>
       </c>
       <c r="D224" s="5">
-        <v>2.9328182326327168</v>
+        <v>2.9362254396314791</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>270.72461507000003</v>
+        <v>270.72482751000001</v>
       </c>
       <c r="C225" s="5">
-        <v>0.23610755000004247</v>
+        <v>0.23592459000002464</v>
       </c>
       <c r="D225" s="5">
-        <v>1.0525151921962017</v>
+        <v>1.0516941357326504</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>271.35946970999998</v>
+        <v>271.36026661</v>
       </c>
       <c r="C226" s="5">
-        <v>0.63485463999995773</v>
+        <v>0.63543909999998505</v>
       </c>
       <c r="D226" s="5">
-        <v>2.8506034029794236</v>
+        <v>2.8532594292358882</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>272.04523046000003</v>
+        <v>272.04505445000001</v>
       </c>
       <c r="C227" s="5">
-        <v>0.68576075000004266</v>
+        <v>0.68478784000001269</v>
       </c>
       <c r="D227" s="5">
-        <v>3.075063662202937</v>
+        <v>3.0706311023353861</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>273.78060063999999</v>
+        <v>273.7757264</v>
       </c>
       <c r="C228" s="5">
-        <v>1.7353701799999612</v>
+        <v>1.7306719499999872</v>
       </c>
       <c r="D228" s="5">
-        <v>7.9291282032699861</v>
+        <v>7.9069100980261764</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>273.27203193000003</v>
+        <v>273.27346351</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.50856870999996318</v>
+        <v>-0.50226288999999724</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.2064596182768792</v>
+        <v>-2.1794152689664115</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>274.36834166</v>
+        <v>274.36531352999998</v>
       </c>
       <c r="C230" s="5">
-        <v>1.0963097299999731</v>
+        <v>1.0918500199999812</v>
       </c>
       <c r="D230" s="5">
-        <v>4.9218035593021181</v>
+        <v>4.9013137749986058</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>274.62750778999998</v>
+        <v>274.62737454000001</v>
       </c>
       <c r="C231" s="5">
-        <v>0.25916612999998279</v>
+        <v>0.26206101000002491</v>
       </c>
       <c r="D231" s="5">
-        <v>1.1394178113466547</v>
+        <v>1.1522248029483428</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>275.42765543000002</v>
+        <v>275.42782834000002</v>
       </c>
       <c r="C232" s="5">
-        <v>0.80014764000003424</v>
+        <v>0.80045380000001387</v>
       </c>
       <c r="D232" s="5">
-        <v>3.5528636723757501</v>
+        <v>3.5542467211680862</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>276.39353188000001</v>
+        <v>276.40302658000002</v>
       </c>
       <c r="C233" s="5">
-        <v>0.96587644999999611</v>
+        <v>0.97519823999999744</v>
       </c>
       <c r="D233" s="5">
-        <v>4.2903113058571973</v>
+        <v>4.3325245453627481</v>
       </c>
       <c r="E233" s="5">
-        <v>3.5539432770919754</v>
+        <v>3.5557414882614102</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>275.49890576000001</v>
+        <v>275.49807915000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.89462611999999808</v>
+        <v>-0.90494742999999289</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.8157345766913875</v>
+        <v>-3.8588369339495721</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>275.70376512000001</v>
+        <v>275.70206659000002</v>
       </c>
       <c r="C235" s="5">
-        <v>0.20485936000000038</v>
+        <v>0.20398743999999169</v>
       </c>
       <c r="D235" s="5">
-        <v>0.89597132917018651</v>
+        <v>0.89214505132155786</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>276.00029925000001</v>
+        <v>276.00049446999998</v>
       </c>
       <c r="C236" s="5">
-        <v>0.29653412999999773</v>
+        <v>0.2984278799999629</v>
       </c>
       <c r="D236" s="5">
-        <v>1.298326534261518</v>
+        <v>1.3066755339173008</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>275.18945421000001</v>
+        <v>275.18868250000003</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.81084504000000379</v>
+        <v>-0.81181196999995109</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.4689995516826944</v>
+        <v>-3.4730672143743035</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>275.0366957</v>
+        <v>275.03586124999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.15275851000001239</v>
+        <v>-0.15282125000004498</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.66409371848145105</v>
+        <v>-0.66436749567141407</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>274.36615974</v>
+        <v>274.36524959000002</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.67053595999999516</v>
+        <v>-0.67061165999996319</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.8866728080174764</v>
+        <v>-2.8870029823483079</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>275.00830644000001</v>
+        <v>275.00400644000001</v>
       </c>
       <c r="C240" s="5">
-        <v>0.64214670000001206</v>
+        <v>0.63875684999999294</v>
       </c>
       <c r="D240" s="5">
-        <v>2.8450052154523675</v>
+        <v>2.8298033060466077</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>274.70531462999998</v>
+        <v>274.70514316999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.30299181000003728</v>
+        <v>-0.29886327000002666</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.3141239903598501</v>
+        <v>-1.2963448938897448</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>274.37618463000001</v>
+        <v>274.37213969999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.32912999999996373</v>
+        <v>-0.33300346999999419</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.4283077867028093</v>
+        <v>-1.4450062621797932</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>276.15828675</v>
+        <v>276.16039408</v>
       </c>
       <c r="C243" s="5">
-        <v>1.7821021199999905</v>
+        <v>1.7882543800000121</v>
       </c>
       <c r="D243" s="5">
-        <v>8.0786732541847872</v>
+        <v>8.1076939842464668</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>276.19011745</v>
+        <v>276.19247237000002</v>
       </c>
       <c r="C244" s="5">
-        <v>3.1830700000000434E-2</v>
+        <v>3.2078290000015386E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.13840274144154563</v>
+        <v>0.13947890783563288</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>273.97669156000001</v>
+        <v>273.98706255000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-2.2134258899999963</v>
+        <v>-2.2054098199999999</v>
       </c>
       <c r="D245" s="5">
-        <v>-9.2041942313812459</v>
+        <v>-9.172236013985879</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.87441999946992199</v>
+        <v>-0.87407292890142596</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>276.21450980999998</v>
+        <v>276.21440591999999</v>
       </c>
       <c r="C246" s="5">
-        <v>2.2378182499999753</v>
+        <v>2.2273433699999714</v>
       </c>
       <c r="D246" s="5">
-        <v>10.254027026490654</v>
+        <v>10.203459874040831</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>276.59536419</v>
+        <v>276.59287506999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.38085438000001659</v>
+        <v>0.37846915000000081</v>
       </c>
       <c r="D247" s="5">
-        <v>1.667208323501046</v>
+        <v>1.6566886806824055</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>277.00131420999998</v>
+        <v>277.00143172999998</v>
       </c>
       <c r="C248" s="5">
-        <v>0.40595001999997748</v>
+        <v>0.40855665999998791</v>
       </c>
       <c r="D248" s="5">
-        <v>1.7754874682494037</v>
+        <v>1.7869970175433458</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>277.32809032</v>
+        <v>277.32602940999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.32677611000002571</v>
+        <v>0.32459768000001077</v>
       </c>
       <c r="D249" s="5">
-        <v>1.4248511118886364</v>
+        <v>1.4152905357844192</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>283.67757573</v>
+        <v>283.67562097000001</v>
       </c>
       <c r="C250" s="5">
-        <v>6.3494854099999998</v>
+        <v>6.3495915600000217</v>
       </c>
       <c r="D250" s="5">
-        <v>31.21205847953452</v>
+        <v>31.212909569994942</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>284.70476217999999</v>
+        <v>284.70278467999998</v>
       </c>
       <c r="C251" s="5">
-        <v>1.0271864499999879</v>
+        <v>1.027163709999968</v>
       </c>
       <c r="D251" s="5">
-        <v>4.432745644515923</v>
+        <v>4.4326767047100812</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>282.64132108000001</v>
+        <v>282.63780036999998</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.0634410999999773</v>
+        <v>-2.0649843099999998</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.3587353685412484</v>
+        <v>-8.3647952809982389</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>279.66343004999999</v>
+        <v>279.66096220999998</v>
       </c>
       <c r="C253" s="5">
-        <v>-2.9778910300000234</v>
+        <v>-2.9768381599999998</v>
       </c>
       <c r="D253" s="5">
-        <v>-11.935614888794987</v>
+        <v>-11.931776420868234</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>276.84658409000002</v>
+        <v>276.84415481000002</v>
       </c>
       <c r="C254" s="5">
-        <v>-2.8168459599999665</v>
+        <v>-2.8168073999999592</v>
       </c>
       <c r="D254" s="5">
-        <v>-11.43913044713354</v>
+        <v>-11.439077844032363</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>280.21810904</v>
+        <v>280.22178757</v>
       </c>
       <c r="C255" s="5">
-        <v>3.37152494999998</v>
+        <v>3.3776327599999831</v>
       </c>
       <c r="D255" s="5">
-        <v>15.633679508933994</v>
+        <v>15.664075027965985</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>280.27214593999997</v>
+        <v>280.27598207</v>
       </c>
       <c r="C256" s="5">
-        <v>5.4036899999971411E-2</v>
+        <v>5.419449999999415E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>0.23165204822581664</v>
+        <v>0.23232533310073578</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>280.54220602999999</v>
+        <v>280.55124161999998</v>
       </c>
       <c r="C257" s="5">
-        <v>0.27006009000001541</v>
+        <v>0.27525954999998703</v>
       </c>
       <c r="D257" s="5">
-        <v>1.1624240715971013</v>
+        <v>1.1849089190999251</v>
       </c>
       <c r="E257" s="5">
-        <v>2.3963770175544852</v>
+        <v>2.3957989143381875</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>281.47373249999998</v>
+        <v>281.47463978000002</v>
       </c>
       <c r="C258" s="5">
-        <v>0.93152646999999433</v>
+        <v>0.92339816000003339</v>
       </c>
       <c r="D258" s="5">
-        <v>4.0581194673599663</v>
+        <v>4.0219338111405545</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>279.08488769000002</v>
+        <v>279.08222028</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.3888448099999664</v>
+        <v>-2.3924195000000168</v>
       </c>
       <c r="D259" s="5">
-        <v>-9.7221146364637292</v>
+        <v>-9.7359597418330104</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>278.84163934999998</v>
+        <v>278.84097860000003</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.24324834000003648</v>
+        <v>-0.24124167999997326</v>
       </c>
       <c r="D260" s="5">
-        <v>-1.0409118849844634</v>
+        <v>-1.0323755596761464</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>279.17474826</v>
+        <v>279.17279452000002</v>
       </c>
       <c r="C261" s="5">
-        <v>0.3331089100000213</v>
+        <v>0.33181591999999682</v>
       </c>
       <c r="D261" s="5">
-        <v>1.4429967025379131</v>
+        <v>1.4373623098275168</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>278.67922179999999</v>
+        <v>278.67771935000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.49552646000000777</v>
+        <v>-0.49507517000000689</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.1092916681570206</v>
+        <v>-2.1074039784914733</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>279.63661330000002</v>
+        <v>279.63406461</v>
       </c>
       <c r="C263" s="5">
-        <v>0.95739150000002837</v>
+        <v>0.95634525999997777</v>
       </c>
       <c r="D263" s="5">
-        <v>4.2013475105442399</v>
+        <v>4.1966923203554884</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>277.81418933999998</v>
+        <v>277.81089470000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-1.8224239600000374</v>
+        <v>-1.8231699099999901</v>
       </c>
       <c r="D264" s="5">
-        <v>-7.5462188015138709</v>
+        <v>-7.5492640517319405</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>275.88558469999998</v>
+        <v>275.88190797999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.9286046400000032</v>
+        <v>-1.9289867200000117</v>
       </c>
       <c r="D265" s="5">
-        <v>-8.0196574482313423</v>
+        <v>-8.0212775863303101</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>276.29927137999999</v>
+        <v>276.29840487000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.41368668000001207</v>
+        <v>0.41649689000001899</v>
       </c>
       <c r="D266" s="5">
-        <v>1.81429792728105</v>
+        <v>1.8267496765072888</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>273.91010519999998</v>
+        <v>273.91360275</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.3891661800000179</v>
+        <v>-2.3848021200000176</v>
       </c>
       <c r="D267" s="5">
-        <v>-9.8968901321364822</v>
+        <v>-9.8796913874318104</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>273.32395711999999</v>
+        <v>273.32798952000002</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.58614807999998675</v>
+        <v>-0.58561322999997856</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.5379055799711447</v>
+        <v>-2.5355849509520301</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>272.71301091999999</v>
+        <v>272.71816632999997</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.61094620000000077</v>
+        <v>-0.60982319000004281</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.6495635715149124</v>
+        <v>-2.6447143479783941</v>
       </c>
       <c r="E269" s="5">
-        <v>-2.7907369877752997</v>
+        <v>-2.7920301634628775</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>273.01848687</v>
+        <v>273.01997088000002</v>
       </c>
       <c r="C270" s="5">
-        <v>0.30547595000001593</v>
+        <v>0.30180455000004258</v>
       </c>
       <c r="D270" s="5">
-        <v>1.3524765350229506</v>
+        <v>1.3360971554782664</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>272.52532172000002</v>
+        <v>272.52420845</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.49316514999998162</v>
+        <v>-0.49576243000001341</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.1462062702022111</v>
+        <v>-2.1573851235622721</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>272.35353688999999</v>
+        <v>272.35300205999999</v>
       </c>
       <c r="C272" s="5">
-        <v>-0.17178483000003553</v>
+        <v>-0.17120639000000892</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.75379646312878634</v>
+        <v>-0.75127007485629171</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>272.24104742999998</v>
+        <v>272.23999240000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.11248946000000615</v>
+        <v>-0.1130096599999888</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.49450846588550146</v>
+        <v>-0.49679104428961285</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>272.56501667999999</v>
+        <v>272.56488257000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.32396925000000465</v>
+        <v>0.32489017000000331</v>
       </c>
       <c r="D274" s="5">
-        <v>1.4373941670075219</v>
+        <v>1.4415126052520932</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>272.16008175000002</v>
+        <v>272.15786826999999</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.40493492999996761</v>
+        <v>-0.40701430000001437</v>
       </c>
       <c r="D275" s="5">
-        <v>-1.7682790952975314</v>
+        <v>-1.7772857584197443</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>271.87827876</v>
+        <v>271.87449930999998</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.28180299000001696</v>
+        <v>-0.28336896000001843</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.2354656100794448</v>
+        <v>-1.2423018312063605</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>271.93556332000003</v>
+        <v>271.93150672000002</v>
       </c>
       <c r="C277" s="5">
-        <v>5.7284560000027795E-2</v>
+        <v>5.7007410000039727E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>0.25313235420882929</v>
+        <v>0.25190976083016015</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>274.41703295000002</v>
+        <v>274.41780252000001</v>
       </c>
       <c r="C278" s="5">
-        <v>2.4814696299999923</v>
+        <v>2.4862957999999935</v>
       </c>
       <c r="D278" s="5">
-        <v>11.516897914699298</v>
+        <v>11.540616057070663</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>273.93137013</v>
+        <v>273.93283750000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.48566282000001593</v>
+        <v>-0.48496502000000419</v>
       </c>
       <c r="D279" s="5">
-        <v>-2.1032070940299907</v>
+        <v>-2.1002086867378256</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>273.58281489000001</v>
+        <v>273.58526804000002</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.34855523999999605</v>
+        <v>-0.34756945999998834</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.5162612252450192</v>
+        <v>-1.5119947910357312</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>274.13201795999998</v>
+        <v>274.13486180000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.54920306999997592</v>
+        <v>0.54959375999999338</v>
       </c>
       <c r="D281" s="5">
-        <v>2.4357124559990062</v>
+        <v>2.4374422550301533</v>
       </c>
       <c r="E281" s="5">
-        <v>0.52032979109173372</v>
+        <v>0.51947235091254207</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>273.38630594</v>
+        <v>273.38762917999998</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.74571201999998493</v>
+        <v>-0.74723262000003388</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.2159204115907669</v>
+        <v>-3.2223471493418421</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>273.45406823000002</v>
+        <v>273.45383579000003</v>
       </c>
       <c r="C283" s="5">
-        <v>6.7762290000018766E-2</v>
+        <v>6.6206610000051569E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>0.29784114937883022</v>
+        <v>0.2909928211177748</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>273.77034615000002</v>
+        <v>273.77193628999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.31627792000000454</v>
+        <v>0.31810049999995726</v>
       </c>
       <c r="D284" s="5">
-        <v>1.3967873014998355</v>
+        <v>1.4048891844707923</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>274.47050817000002</v>
+        <v>274.47071697000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.70016201999999339</v>
+        <v>0.69878068000002713</v>
       </c>
       <c r="D285" s="5">
-        <v>3.1125140389797412</v>
+        <v>3.106268647654975</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>273.76697275999999</v>
+        <v>273.76843226</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.70353541000002906</v>
+        <v>-0.70228471000001491</v>
       </c>
       <c r="D286" s="5">
-        <v>-3.0328999638095211</v>
+        <v>-3.0275816477640438</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>275.91217606999999</v>
+        <v>275.91013443000003</v>
       </c>
       <c r="C287" s="5">
-        <v>2.1452033099999994</v>
+        <v>2.1417021700000305</v>
       </c>
       <c r="D287" s="5">
-        <v>9.8190677920054306</v>
+        <v>9.8022920710036932</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>278.12520839000001</v>
+        <v>278.12124762000002</v>
       </c>
       <c r="C288" s="5">
-        <v>2.2130323200000248</v>
+        <v>2.2111131899999918</v>
       </c>
       <c r="D288" s="5">
-        <v>10.061099657649276</v>
+        <v>10.052064320616584</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>278.15117168</v>
+        <v>278.14752271999998</v>
       </c>
       <c r="C289" s="5">
-        <v>2.5963289999992867E-2</v>
+        <v>2.6275099999963913E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>0.11207883523998152</v>
+        <v>0.11342717833429106</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>277.21477663000002</v>
+        <v>277.21450670000002</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.93639504999998735</v>
+        <v>-0.93301601999996819</v>
       </c>
       <c r="D290" s="5">
-        <v>-3.9658295146840161</v>
+        <v>-3.9518324911680169</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>277.46058790000001</v>
+        <v>277.45953170000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.24581126999999015</v>
+        <v>0.24502499999999827</v>
       </c>
       <c r="D291" s="5">
-        <v>1.0692660708314872</v>
+        <v>1.0658302366812755</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>278.48489030000002</v>
+        <v>278.48554510000002</v>
       </c>
       <c r="C292" s="5">
-        <v>1.0243024000000105</v>
+        <v>1.0260134000000107</v>
       </c>
       <c r="D292" s="5">
-        <v>4.521110383615623</v>
+        <v>4.5288343180519108</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>278.41835665000002</v>
+        <v>278.42003462000002</v>
       </c>
       <c r="C293" s="5">
-        <v>-6.6533649999996669E-2</v>
+        <v>-6.5510480000000371E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.28631913013102972</v>
+        <v>-0.28192108094384771</v>
       </c>
       <c r="E293" s="5">
-        <v>1.5636038146501718</v>
+        <v>1.5631623033506514</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>278.99967492000002</v>
+        <v>279.00063270999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.58131826999999703</v>
+        <v>0.58059808999996676</v>
       </c>
       <c r="D294" s="5">
-        <v>2.5344905910341442</v>
+        <v>2.5312991459498502</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>279.58847886000001</v>
+        <v>279.58972396000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.58880393999999114</v>
+        <v>0.58909125000002405</v>
       </c>
       <c r="D295" s="5">
-        <v>2.5620960917426938</v>
+        <v>2.5633519318043252</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>280.21847864</v>
+        <v>280.22363745000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.62999977999999146</v>
+        <v>0.63391348999999764</v>
       </c>
       <c r="D296" s="5">
-        <v>2.7377370259445089</v>
+        <v>2.7549447357733126</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>280.77888136000001</v>
+        <v>280.78010139000003</v>
       </c>
       <c r="C297" s="5">
-        <v>0.56040272000001323</v>
+        <v>0.55646394000001465</v>
       </c>
       <c r="D297" s="5">
-        <v>2.4264269198236432</v>
+        <v>2.409141296703643</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>280.90830642999998</v>
+        <v>280.90997499000002</v>
       </c>
       <c r="C298" s="5">
-        <v>0.12942506999996795</v>
+        <v>0.12987359999999626</v>
       </c>
       <c r="D298" s="5">
-        <v>0.5545446830201417</v>
+        <v>0.55646895705943056</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>281.22662749</v>
+        <v>281.22470527000002</v>
       </c>
       <c r="C299" s="5">
-        <v>0.31832106000001659</v>
+        <v>0.31473027999999204</v>
       </c>
       <c r="D299" s="5">
-        <v>1.3683291259484198</v>
+        <v>1.3527905425150477</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>281.24509024999998</v>
+        <v>281.24154793999998</v>
       </c>
       <c r="C300" s="5">
-        <v>1.8462759999977152E-2</v>
+        <v>1.684266999995998E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>7.8809441973826111E-2</v>
+        <v>7.1892200323420141E-2</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>282.32917680000003</v>
+        <v>282.32505314000002</v>
       </c>
       <c r="C301" s="5">
-        <v>1.0840865500000518</v>
+        <v>1.0835052000000474</v>
       </c>
       <c r="D301" s="5">
-        <v>4.7248499290153845</v>
+        <v>4.7223230084165957</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>282.47950940999999</v>
+        <v>282.47687539999998</v>
       </c>
       <c r="C302" s="5">
-        <v>0.15033260999996401</v>
+        <v>0.15182225999996035</v>
       </c>
       <c r="D302" s="5">
-        <v>0.64084197697684697</v>
+        <v>0.64722037230842133</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>283.51295649000002</v>
+        <v>283.51026875000002</v>
       </c>
       <c r="C303" s="5">
-        <v>1.0334470800000304</v>
+        <v>1.0333933500000398</v>
       </c>
       <c r="D303" s="5">
-        <v>4.4796061187073688</v>
+        <v>4.4794111260546998</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>284.05061467000002</v>
+        <v>284.04929536999998</v>
       </c>
       <c r="C304" s="5">
-        <v>0.53765817999999399</v>
+        <v>0.53902661999995871</v>
       </c>
       <c r="D304" s="5">
-        <v>2.2995846731680425</v>
+        <v>2.3055209676344335</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>284.39308863000002</v>
+        <v>284.39454640000002</v>
       </c>
       <c r="C305" s="5">
-        <v>0.34247396000000663</v>
+        <v>0.34525103000004265</v>
       </c>
       <c r="D305" s="5">
-        <v>1.4564480549339009</v>
+        <v>1.4683441035015177</v>
       </c>
       <c r="E305" s="5">
-        <v>2.1459547609897101</v>
+        <v>2.14586273870494</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>284.98775330000001</v>
+        <v>284.98882999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.59466466999998602</v>
+        <v>0.59428358999997499</v>
       </c>
       <c r="D306" s="5">
-        <v>2.5382536184484161</v>
+        <v>2.5365951328689684</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>285.26685791</v>
+        <v>285.27013011999998</v>
       </c>
       <c r="C307" s="5">
-        <v>0.27910460999999032</v>
+        <v>0.28130012999997689</v>
       </c>
       <c r="D307" s="5">
-        <v>1.1815788353836121</v>
+        <v>1.1909194806328571</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>284.93036387000001</v>
+        <v>284.94080269</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.33649403999999095</v>
+        <v>-0.32932742999997799</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.4063443937519793</v>
+        <v>-1.3765664829305524</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>285.24534799999998</v>
+        <v>285.24750669000002</v>
       </c>
       <c r="C309" s="5">
-        <v>0.31498412999997072</v>
+        <v>0.30670400000002473</v>
       </c>
       <c r="D309" s="5">
-        <v>1.3346686279203768</v>
+        <v>1.2993277454490082</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>285.50662858999999</v>
+        <v>285.50704416999997</v>
       </c>
       <c r="C310" s="5">
-        <v>0.26128059000001258</v>
+        <v>0.25953747999994903</v>
       </c>
       <c r="D310" s="5">
-        <v>1.104737083017393</v>
+        <v>1.0973216616631642</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>288.03862758000002</v>
+        <v>288.03840344000002</v>
       </c>
       <c r="C311" s="5">
-        <v>2.5319989900000337</v>
+        <v>2.5313592700000527</v>
       </c>
       <c r="D311" s="5">
-        <v>11.176871106755959</v>
+        <v>11.173891055090168</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>287.80652039</v>
+        <v>287.80517017</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.232107190000022</v>
+        <v>-0.23323327000002791</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.96270940799221272</v>
+        <v>-0.967360010873064</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>288.09174122000002</v>
+        <v>288.07628704000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.2852208300000143</v>
+        <v>0.27111687000001439</v>
       </c>
       <c r="D313" s="5">
-        <v>1.1957224497688879</v>
+        <v>1.1362935666449969</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>288.58427875000001</v>
+        <v>288.58106236999998</v>
       </c>
       <c r="C314" s="5">
-        <v>0.49253752999999278</v>
+        <v>0.50477532999997266</v>
       </c>
       <c r="D314" s="5">
-        <v>2.070987823029391</v>
+        <v>2.1230563979555583</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>288.82583921000003</v>
+        <v>288.82341081999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.24156046000001652</v>
+        <v>0.2423484500000086</v>
       </c>
       <c r="D315" s="5">
-        <v>1.0091013872562282</v>
+        <v>1.0124197136094137</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>289.08070900000001</v>
+        <v>289.07773515000002</v>
       </c>
       <c r="C316" s="5">
-        <v>0.25486978999998655</v>
+        <v>0.2543243300000313</v>
       </c>
       <c r="D316" s="5">
-        <v>1.0640755068894503</v>
+        <v>1.0617961544453269</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>290.24988908</v>
+        <v>290.24969835000002</v>
       </c>
       <c r="C317" s="5">
-        <v>1.1691800799999896</v>
+        <v>1.1719631999999933</v>
       </c>
       <c r="D317" s="5">
-        <v>4.9628018025932752</v>
+        <v>4.9749322501811966</v>
       </c>
       <c r="E317" s="5">
-        <v>2.0594032288948405</v>
+        <v>2.058813020192285</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>291.98216077000001</v>
+        <v>291.98907451000002</v>
       </c>
       <c r="C318" s="5">
-        <v>1.7322716900000046</v>
+        <v>1.7393761600000062</v>
       </c>
       <c r="D318" s="5">
-        <v>7.4016785248687045</v>
+        <v>7.4330471638435425</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>291.26969283</v>
+        <v>291.27196139</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.71246794000001046</v>
+        <v>-0.71711312000002181</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.8891499796564357</v>
+        <v>-2.9076651571930623</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>291.84779039</v>
+        <v>291.86973303000002</v>
       </c>
       <c r="C320" s="5">
-        <v>0.57809756000000334</v>
+        <v>0.59777164000001903</v>
       </c>
       <c r="D320" s="5">
-        <v>2.4078718665492937</v>
+        <v>2.4907253583547284</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>292.10845609</v>
+        <v>292.11048148999998</v>
       </c>
       <c r="C321" s="5">
-        <v>0.26066570000000411</v>
+        <v>0.24074845999996342</v>
       </c>
       <c r="D321" s="5">
-        <v>1.0770683030305817</v>
+        <v>0.99432166097039865</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>292.5861883</v>
+        <v>292.58498269</v>
       </c>
       <c r="C322" s="5">
-        <v>0.47773220999999921</v>
+        <v>0.47450120000002016</v>
       </c>
       <c r="D322" s="5">
-        <v>1.9803039577911852</v>
+        <v>1.9667770780553706</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>293.42764649999998</v>
+        <v>293.42697034999998</v>
       </c>
       <c r="C323" s="5">
-        <v>0.84145819999997684</v>
+        <v>0.84198765999997249</v>
       </c>
       <c r="D323" s="5">
-        <v>3.5062345355060476</v>
+        <v>3.508490440383949</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>294.44998708999998</v>
+        <v>294.44962263000002</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0223405899999989</v>
+        <v>1.0226522800000453</v>
       </c>
       <c r="D324" s="5">
-        <v>4.2620145070852544</v>
+        <v>4.2633489264952473</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>295.47191450000003</v>
+        <v>295.44104872999998</v>
       </c>
       <c r="C325" s="5">
-        <v>1.0219274100000462</v>
+        <v>0.99142609999995557</v>
       </c>
       <c r="D325" s="5">
-        <v>4.2451836348231575</v>
+        <v>4.1161284351123095</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>296.38815173</v>
+        <v>296.38402861999998</v>
       </c>
       <c r="C326" s="5">
-        <v>0.91623722999997881</v>
+        <v>0.94297989000000371</v>
       </c>
       <c r="D326" s="5">
-        <v>3.7852385779792552</v>
+        <v>3.8980813820114202</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>295.77946188999999</v>
+        <v>295.77808649000002</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.60868984000001092</v>
+        <v>-0.60594212999995989</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.4367830467714291</v>
+        <v>-2.4259398341781035</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>296.06684748999999</v>
+        <v>296.06337324999998</v>
       </c>
       <c r="C328" s="5">
-        <v>0.28738559999999325</v>
+        <v>0.28528675999996267</v>
       </c>
       <c r="D328" s="5">
-        <v>1.1721963966712323</v>
+        <v>1.163595564687836</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>297.10725989000002</v>
+        <v>297.10642446999998</v>
       </c>
       <c r="C329" s="5">
-        <v>1.0404124000000365</v>
+        <v>1.0430512199999953</v>
       </c>
       <c r="D329" s="5">
-        <v>4.2994014113177492</v>
+        <v>4.3105698037456008</v>
       </c>
       <c r="E329" s="5">
-        <v>2.3625748253464307</v>
+        <v>2.3623542622021043</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>297.85337945999999</v>
+        <v>297.86658412999998</v>
       </c>
       <c r="C330" s="5">
-        <v>0.7461195699999621</v>
+        <v>0.76015965999999935</v>
       </c>
       <c r="D330" s="5">
-        <v>3.0555096896495604</v>
+        <v>3.1138271425329211</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>298.53114012999998</v>
+        <v>298.53253387000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.67776066999999784</v>
+        <v>0.66594974000003049</v>
       </c>
       <c r="D331" s="5">
-        <v>2.7650152904169722</v>
+        <v>2.7161151116625426</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>299.06138768</v>
+        <v>299.09618501</v>
       </c>
       <c r="C332" s="5">
-        <v>0.53024755000001278</v>
+        <v>0.56365113999999039</v>
       </c>
       <c r="D332" s="5">
-        <v>2.1523718394348412</v>
+        <v>2.2893637994628957</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>301.20408208999999</v>
+        <v>301.20579886000002</v>
       </c>
       <c r="C333" s="5">
-        <v>2.1426944099999901</v>
+        <v>2.1096138500000166</v>
       </c>
       <c r="D333" s="5">
-        <v>8.9447008295935539</v>
+        <v>8.8001417503575041</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>300.90433003999999</v>
+        <v>300.90344657999998</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.29975204999999505</v>
+        <v>-0.30235228000003644</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.1877002055092234</v>
+        <v>-1.1979394291567691</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>300.48738168</v>
+        <v>300.48728777999997</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.41694835999999214</v>
+        <v>-0.41615880000000516</v>
       </c>
       <c r="D335" s="5">
-        <v>-1.650167257887869</v>
+        <v>-1.6470709264569505</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>299.95098591999999</v>
+        <v>299.95705828000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.53639576000000488</v>
+        <v>-0.53022949999996172</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.1211965006186606</v>
+        <v>-2.0970486283339418</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>299.83444410999999</v>
+        <v>299.76295785999997</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.11654181000000108</v>
+        <v>-0.19410042000004069</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.46524836583199392</v>
+        <v>-0.77375515926568772</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>299.39560985999998</v>
+        <v>299.39921357999998</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.43883425000001353</v>
+        <v>-0.3637442799999917</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.7422371663543101</v>
+        <v>-1.4464487886363342</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>301.63182532000002</v>
+        <v>301.6361005</v>
       </c>
       <c r="C339" s="5">
-        <v>2.2362154600000395</v>
+        <v>2.2368869200000177</v>
       </c>
       <c r="D339" s="5">
-        <v>9.3404388607932098</v>
+        <v>9.3432425958906329</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>302.58440875000002</v>
+        <v>302.58389324000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.95258343000000423</v>
+        <v>0.94779274000001124</v>
       </c>
       <c r="D340" s="5">
-        <v>3.8562434727315686</v>
+        <v>3.8364581319008106</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>302.28392566999997</v>
+        <v>302.28605362000002</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.30048308000004909</v>
+        <v>-0.29783961999999065</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.1851793230104657</v>
+        <v>-1.1748112383771492</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7423558690274232</v>
+        <v>1.7433581785516239</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>300.45643027</v>
+        <v>300.46881352000003</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.8274953999999752</v>
+        <v>-1.8172400999999923</v>
       </c>
       <c r="D342" s="5">
-        <v>-7.0183190289319857</v>
+        <v>-6.9801800956886595</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>303.22191584000001</v>
+        <v>303.22677862</v>
       </c>
       <c r="C343" s="5">
-        <v>2.7654855700000098</v>
+        <v>2.7579650999999785</v>
       </c>
       <c r="D343" s="5">
-        <v>11.621797527067358</v>
+        <v>11.588078943046076</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>304.15068623000002</v>
+        <v>304.19907589000002</v>
       </c>
       <c r="C344" s="5">
-        <v>0.92877039000001105</v>
+        <v>0.97229727000001276</v>
       </c>
       <c r="D344" s="5">
-        <v>3.7381643887547167</v>
+        <v>3.9163918738575942</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>303.17022377000001</v>
+        <v>303.17351753999998</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.98046246000001247</v>
+        <v>-1.0255583500000398</v>
       </c>
       <c r="D345" s="5">
-        <v>-3.8004758937739691</v>
+        <v>-3.9714288669935871</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>304.06233987000002</v>
+        <v>304.06599146999997</v>
       </c>
       <c r="C346" s="5">
-        <v>0.89211610000000974</v>
+        <v>0.8924739299999942</v>
       </c>
       <c r="D346" s="5">
-        <v>3.5888632376270602</v>
+        <v>3.59028648607016</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>304.74590904000002</v>
+        <v>304.73214240999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.68356916999999839</v>
+        <v>0.66615094000002273</v>
       </c>
       <c r="D347" s="5">
-        <v>2.731354116921425</v>
+        <v>2.6608826629764826</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>305.44172915000001</v>
+        <v>305.44388701999998</v>
       </c>
       <c r="C348" s="5">
-        <v>0.69582010999999966</v>
+        <v>0.71174460999998246</v>
       </c>
       <c r="D348" s="5">
-        <v>2.7746069332497125</v>
+        <v>2.8390543203242302</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>304.82044705999999</v>
+        <v>304.72017662000002</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.62128209000002244</v>
+        <v>-0.72371039999995901</v>
       </c>
       <c r="D349" s="5">
-        <v>-2.4137313523783677</v>
+        <v>-2.806486372489414</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>305.42814708999998</v>
+        <v>305.43387213</v>
       </c>
       <c r="C350" s="5">
-        <v>0.60770002999998951</v>
+        <v>0.71369550999997955</v>
       </c>
       <c r="D350" s="5">
-        <v>2.4187665966095118</v>
+        <v>2.8470499523617798</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>304.77867842000001</v>
+        <v>304.79087382</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.6494686699999761</v>
+        <v>-0.64299830999999585</v>
       </c>
       <c r="D351" s="5">
-        <v>-2.5220721246772548</v>
+        <v>-2.4971898310833462</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>305.99059391999998</v>
+        <v>305.99913322999998</v>
       </c>
       <c r="C352" s="5">
-        <v>1.2119154999999751</v>
+        <v>1.2082594099999824</v>
       </c>
       <c r="D352" s="5">
-        <v>4.8774068011371519</v>
+        <v>4.8621715994871195</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>306.25231915000001</v>
+        <v>306.26848734999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.26172523000002457</v>
+        <v>0.26935412000000269</v>
       </c>
       <c r="D353" s="5">
-        <v>1.0312473696544533</v>
+        <v>1.0614225763711627</v>
       </c>
       <c r="E353" s="5">
-        <v>1.3128033424881114</v>
+        <v>1.3174387909427709</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>305.81388864000002</v>
+        <v>305.82000391999998</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.43843050999998923</v>
+        <v>-0.44848343000001023</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.7044565867389672</v>
+        <v>-1.7431331377066428</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>306.37709857999999</v>
+        <v>306.40352741999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.56320993999997881</v>
+        <v>0.58352350000001252</v>
       </c>
       <c r="D355" s="5">
-        <v>2.232534242926798</v>
+        <v>2.3138563955846569</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>307.66141289000001</v>
+        <v>307.70528741999999</v>
       </c>
       <c r="C356" s="5">
-        <v>1.2843143100000134</v>
+        <v>1.3017600000000016</v>
       </c>
       <c r="D356" s="5">
-        <v>5.147941111531229</v>
+        <v>5.2190505899398332</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>309.07850179000002</v>
+        <v>309.08939203</v>
       </c>
       <c r="C357" s="5">
-        <v>1.4170889000000102</v>
+        <v>1.3841046100000085</v>
       </c>
       <c r="D357" s="5">
-        <v>5.6693945575098548</v>
+        <v>5.5333431149355849</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>310.31669864000003</v>
+        <v>310.31856620999997</v>
       </c>
       <c r="C358" s="5">
-        <v>1.2381968500000085</v>
+        <v>1.2291741799999727</v>
       </c>
       <c r="D358" s="5">
-        <v>4.9146593197856525</v>
+        <v>4.8778839417356057</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>311.11536852</v>
+        <v>311.07252574</v>
       </c>
       <c r="C359" s="5">
-        <v>0.79866987999997718</v>
+        <v>0.75395953000003146</v>
       </c>
       <c r="D359" s="5">
-        <v>3.1325661850377662</v>
+        <v>2.954834657524219</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>311.86862975000003</v>
+        <v>311.84119299000002</v>
       </c>
       <c r="C360" s="5">
-        <v>0.75326123000002099</v>
+        <v>0.76866725000002134</v>
       </c>
       <c r="D360" s="5">
-        <v>2.9443997876898997</v>
+        <v>3.0058602297132309</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>312.08580540000003</v>
+        <v>311.94861035000002</v>
       </c>
       <c r="C361" s="5">
-        <v>0.2171756500000015</v>
+        <v>0.10741735999999946</v>
       </c>
       <c r="D361" s="5">
-        <v>0.83885079357741699</v>
+        <v>0.41413810377914917</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>312.80913462000001</v>
+        <v>312.83473864000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.72332921999998234</v>
+        <v>0.88612828999998783</v>
       </c>
       <c r="D362" s="5">
-        <v>2.8170001271440315</v>
+        <v>3.4625109995265468</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>312.98894909000001</v>
+        <v>313.03066999999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.17981446999999662</v>
+        <v>0.19593135999997457</v>
       </c>
       <c r="D363" s="5">
-        <v>0.69199026553705689</v>
+        <v>0.75416571848356817</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>313.73852692000003</v>
+        <v>313.76499023000002</v>
       </c>
       <c r="C364" s="5">
-        <v>0.74957783000002109</v>
+        <v>0.7343202300000371</v>
       </c>
       <c r="D364" s="5">
-        <v>2.9120407768974399</v>
+        <v>2.8516145035559992</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>314.17902115999999</v>
+        <v>314.22370393</v>
       </c>
       <c r="C365" s="5">
-        <v>0.44049423999996407</v>
+        <v>0.45871369999997569</v>
       </c>
       <c r="D365" s="5">
-        <v>1.6978918794776421</v>
+        <v>1.7685344594617014</v>
       </c>
       <c r="E365" s="5">
-        <v>2.5882912599651364</v>
+        <v>2.5974649396132143</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>315.79193048000002</v>
+        <v>315.80358653000002</v>
       </c>
       <c r="C366" s="5">
-        <v>1.6129093200000284</v>
+        <v>1.579882600000019</v>
       </c>
       <c r="D366" s="5">
-        <v>6.3374276640492555</v>
+        <v>6.2031435775850463</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>316.39596427999999</v>
+        <v>316.45447840999998</v>
       </c>
       <c r="C367" s="5">
-        <v>0.60403379999996787</v>
+        <v>0.65089187999996057</v>
       </c>
       <c r="D367" s="5">
-        <v>2.3196122713980305</v>
+        <v>2.5015088670637287</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>316.63897551999997</v>
+        <v>316.68588160000002</v>
       </c>
       <c r="C368" s="5">
-        <v>0.24301123999998708</v>
+        <v>0.23140319000003728</v>
       </c>
       <c r="D368" s="5">
-        <v>0.92557602736813571</v>
+        <v>0.88102195816821549</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>307.30410369999998</v>
+        <v>307.32648243</v>
       </c>
       <c r="C369" s="5">
-        <v>-9.3348718199999894</v>
+        <v>-9.3593991700000174</v>
       </c>
       <c r="D369" s="5">
-        <v>-30.169064984306392</v>
+        <v>-30.232141031386174</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>300.54020302999999</v>
+        <v>300.45800269</v>
       </c>
       <c r="C370" s="5">
-        <v>-6.7639006699999982</v>
+        <v>-6.8684797399999979</v>
       </c>
       <c r="D370" s="5">
-        <v>-23.438472809110579</v>
+        <v>-23.756032250330616</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>299.93368525</v>
+        <v>299.86611342999998</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.60651777999999013</v>
+        <v>-0.59188926000001629</v>
       </c>
       <c r="D371" s="5">
-        <v>-2.3950106143968197</v>
+        <v>-2.3385026876603598</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>305.55595314999999</v>
+        <v>305.46275858000001</v>
       </c>
       <c r="C372" s="5">
-        <v>5.6222678999999971</v>
+        <v>5.5966451500000289</v>
       </c>
       <c r="D372" s="5">
-        <v>24.964331406435925</v>
+        <v>24.844824781772388</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>312.55394431000002</v>
+        <v>312.37593908000002</v>
       </c>
       <c r="C373" s="5">
-        <v>6.9979911600000264</v>
+        <v>6.9131805000000099</v>
       </c>
       <c r="D373" s="5">
-        <v>31.223256976314495</v>
+        <v>30.807204113734542</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>314.22046022000001</v>
+        <v>314.29936173999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.6665159099999869</v>
+        <v>1.9234226599999715</v>
       </c>
       <c r="D374" s="5">
-        <v>6.589326392396444</v>
+        <v>7.6443134384510447</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>308.57584664000001</v>
+        <v>308.68508786000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-5.6446135799999979</v>
+        <v>-5.6142738799999847</v>
       </c>
       <c r="D375" s="5">
-        <v>-19.549337198647233</v>
+        <v>-19.449950974126441</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>308.08926280999998</v>
+        <v>308.16030506999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.48658383000002914</v>
+        <v>-0.52478279000001748</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.8759182977945654</v>
+        <v>-2.021102887031434</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>308.27715936999999</v>
+        <v>308.36291548999998</v>
       </c>
       <c r="C377" s="5">
-        <v>0.18789656000001287</v>
+        <v>0.20261041999998497</v>
       </c>
       <c r="D377" s="5">
-        <v>0.73431228541398497</v>
+        <v>0.79183994831111271</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.8785028256213199</v>
+        <v>-1.8651643293294162</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>309.30584948000001</v>
+        <v>309.35389928000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.0286901100000136</v>
+        <v>0.99098379000002979</v>
       </c>
       <c r="D378" s="5">
-        <v>4.0785941837488071</v>
+        <v>3.9253309164501315</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>309.14952277999998</v>
+        <v>309.24326214000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.15632670000002236</v>
+        <v>-0.11063713999999436</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.60481059920829416</v>
+        <v>-0.42832409505005886</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>309.04054309000003</v>
+        <v>309.08476532999998</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.10897968999995555</v>
+        <v>-0.15849681000003102</v>
       </c>
       <c r="D380" s="5">
-        <v>-0.4221982063763674</v>
+        <v>-0.61330661675395026</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>309.97114980999999</v>
+        <v>309.97595822</v>
       </c>
       <c r="C381" s="5">
-        <v>0.93060671999995748</v>
+        <v>0.89119289000001345</v>
       </c>
       <c r="D381" s="5">
-        <v>3.6739847847346851</v>
+        <v>3.5153945525166375</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>308.59845596000002</v>
+        <v>308.36965579999998</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.3726938499999619</v>
+        <v>-1.60630242000002</v>
       </c>
       <c r="D382" s="5">
-        <v>-5.1866057996418968</v>
+        <v>-6.0442209554019239</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>307.68832155000001</v>
+        <v>307.57105797000003</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.91013441000001194</v>
+        <v>-0.79859782999994877</v>
       </c>
       <c r="D383" s="5">
-        <v>-3.4822548929790642</v>
+        <v>-3.0638055836144096</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>308.32760933999998</v>
+        <v>308.07592233999998</v>
       </c>
       <c r="C384" s="5">
-        <v>0.63928778999996894</v>
+        <v>0.50486436999995021</v>
       </c>
       <c r="D384" s="5">
-        <v>2.5219443917265716</v>
+        <v>1.9876277987966429</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>310.01851291000003</v>
+        <v>309.74516886999999</v>
       </c>
       <c r="C385" s="5">
-        <v>1.6909035700000459</v>
+        <v>1.6692465300000094</v>
       </c>
       <c r="D385" s="5">
-        <v>6.7831081560097983</v>
+        <v>6.6992600911728317</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>312.43366030999999</v>
+        <v>312.67537270000003</v>
       </c>
       <c r="C386" s="5">
-        <v>2.4151473999999666</v>
+        <v>2.930203830000039</v>
       </c>
       <c r="D386" s="5">
-        <v>9.7595346703849053</v>
+        <v>11.961734496834842</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>311.57456760999997</v>
+        <v>311.82140035999998</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.85909270000001925</v>
+        <v>-0.85397234000004119</v>
       </c>
       <c r="D387" s="5">
-        <v>-3.2501700903861397</v>
+        <v>-3.2286283563277118</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>312.38824822999999</v>
+        <v>312.55242522999998</v>
       </c>
       <c r="C388" s="5">
-        <v>0.81368062000001373</v>
+        <v>0.73102486999999883</v>
       </c>
       <c r="D388" s="5">
-        <v>3.1792201043890245</v>
+        <v>2.8498035612773975</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>312.49714777000003</v>
+        <v>312.61159100999998</v>
       </c>
       <c r="C389" s="5">
-        <v>0.10889954000003854</v>
+        <v>5.9165780000000723E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>0.41912682092104525</v>
+        <v>0.22739514070519995</v>
       </c>
       <c r="E389" s="5">
-        <v>1.3688942796229453</v>
+        <v>1.3778166266357639</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>313.27791452000002</v>
+        <v>313.38499108000002</v>
       </c>
       <c r="C390" s="5">
-        <v>0.78076674999999796</v>
+        <v>0.77340007000003652</v>
       </c>
       <c r="D390" s="5">
-        <v>3.0397164798888099</v>
+        <v>3.0095274908296554</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>313.47050372000001</v>
+        <v>313.60512913999997</v>
       </c>
       <c r="C391" s="5">
-        <v>0.19258919999998625</v>
+        <v>0.22013805999995384</v>
       </c>
       <c r="D391" s="5">
-        <v>0.74020555235183583</v>
+        <v>0.84620729814322004</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>314.61378173000003</v>
+        <v>314.68013209999998</v>
       </c>
       <c r="C392" s="5">
-        <v>1.1432780100000173</v>
+        <v>1.0750029600000062</v>
       </c>
       <c r="D392" s="5">
-        <v>4.4654635295292344</v>
+        <v>4.1919101714976259</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>314.99340242</v>
+        <v>314.95198319000002</v>
       </c>
       <c r="C393" s="5">
-        <v>0.37962068999996745</v>
+        <v>0.27185109000004104</v>
       </c>
       <c r="D393" s="5">
-        <v>1.4575973485818849</v>
+        <v>1.0416158024234345</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>315.14699551000001</v>
+        <v>314.74084615999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.15359309000001531</v>
+        <v>-0.2111370300000317</v>
       </c>
       <c r="D394" s="5">
-        <v>0.58670056398222314</v>
+        <v>-0.8014946991253602</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>316.35435016999998</v>
+        <v>316.07701721000001</v>
       </c>
       <c r="C395" s="5">
-        <v>1.2073546599999645</v>
+        <v>1.3361710500000186</v>
       </c>
       <c r="D395" s="5">
-        <v>4.6954183207470246</v>
+        <v>5.2150153444518343</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>315.12446641000003</v>
+        <v>314.67570812000002</v>
       </c>
       <c r="C396" s="5">
-        <v>-1.2298837599999501</v>
+        <v>-1.4013090899999838</v>
       </c>
       <c r="D396" s="5">
-        <v>-4.5667420669952552</v>
+        <v>-5.1923027027151125</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>321.95353094000001</v>
+        <v>321.50415493999998</v>
       </c>
       <c r="C397" s="5">
-        <v>6.8290645299999824</v>
+        <v>6.8284468199999537</v>
       </c>
       <c r="D397" s="5">
-        <v>29.339992034666217</v>
+        <v>29.383966313077824</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>319.18198324000002</v>
+        <v>319.72741556</v>
       </c>
       <c r="C398" s="5">
-        <v>-2.7715476999999851</v>
+        <v>-1.7767393799999809</v>
       </c>
       <c r="D398" s="5">
-        <v>-9.854901594908549</v>
+        <v>-6.4337018202584195</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>320.85048036000001</v>
+        <v>321.26162726000001</v>
       </c>
       <c r="C399" s="5">
-        <v>1.6684971199999836</v>
+        <v>1.5342117000000144</v>
       </c>
       <c r="D399" s="5">
-        <v>6.4564302835108611</v>
+        <v>5.9126249641136219</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>321.86147720000002</v>
+        <v>322.15859666</v>
       </c>
       <c r="C400" s="5">
-        <v>1.0109968400000184</v>
+        <v>0.89696939999998904</v>
       </c>
       <c r="D400" s="5">
-        <v>3.8474115687034294</v>
+        <v>3.4023572975012684</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>322.68421273000001</v>
+        <v>322.85660166000002</v>
       </c>
       <c r="C401" s="5">
-        <v>0.82273552999998856</v>
+        <v>0.6980050000000233</v>
       </c>
       <c r="D401" s="5">
-        <v>3.110909035055176</v>
+        <v>2.6311880066483218</v>
       </c>
       <c r="E401" s="5">
-        <v>3.2598905406643119</v>
+        <v>3.2772331367816543</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>323.52915582999998</v>
+        <v>323.6750965</v>
       </c>
       <c r="C402" s="5">
-        <v>0.84494309999996631</v>
+        <v>0.81849483999997119</v>
       </c>
       <c r="D402" s="5">
-        <v>3.1878294079966452</v>
+        <v>3.0849774389237083</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>324.80497882999998</v>
+        <v>325.00859566000003</v>
       </c>
       <c r="C403" s="5">
-        <v>1.2758230000000026</v>
+        <v>1.3334991600000308</v>
       </c>
       <c r="D403" s="5">
-        <v>4.8361439903996883</v>
+        <v>5.0574201193537505</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>325.99801072999998</v>
+        <v>326.04676209000002</v>
       </c>
       <c r="C404" s="5">
-        <v>1.193031899999994</v>
+        <v>1.0381664299999898</v>
       </c>
       <c r="D404" s="5">
-        <v>4.497828631282963</v>
+        <v>3.901193069009623</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>327.61480820999998</v>
+        <v>327.51297819000001</v>
       </c>
       <c r="C405" s="5">
-        <v>1.6167974800000025</v>
+        <v>1.4662160999999969</v>
       </c>
       <c r="D405" s="5">
-        <v>6.1164919394949058</v>
+        <v>5.5318303951529035</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>328.88782633</v>
+        <v>328.44158584000002</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2730181200000175</v>
+        <v>0.92860765000000356</v>
       </c>
       <c r="D406" s="5">
-        <v>4.763813361203395</v>
+        <v>3.455959754475324</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>329.43056776999998</v>
+        <v>328.88872437999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.54274143999998614</v>
+        <v>0.447138539999969</v>
       </c>
       <c r="D407" s="5">
-        <v>1.9983520242429442</v>
+        <v>1.6459613819201246</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>330.81963265000002</v>
+        <v>330.01277522999999</v>
       </c>
       <c r="C408" s="5">
-        <v>1.3890648800000349</v>
+        <v>1.1240508500000033</v>
       </c>
       <c r="D408" s="5">
-        <v>5.1788852343571445</v>
+        <v>4.179247259910901</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>336.90043415999997</v>
+        <v>336.26691262999998</v>
       </c>
       <c r="C409" s="5">
-        <v>6.0808015099999579</v>
+        <v>6.2541373999999905</v>
       </c>
       <c r="D409" s="5">
-        <v>24.42955475818831</v>
+        <v>25.268134619056614</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>333.56924276000001</v>
+        <v>334.45805855999998</v>
       </c>
       <c r="C410" s="5">
-        <v>-3.3311913999999661</v>
+        <v>-1.8088540699999953</v>
       </c>
       <c r="D410" s="5">
-        <v>-11.240848722513697</v>
+        <v>-6.2674708647206696</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>333.92417096000003</v>
+        <v>334.53022594999999</v>
       </c>
       <c r="C411" s="5">
-        <v>0.35492820000001757</v>
+        <v>7.2167390000004161E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>1.284336708538425</v>
+        <v>0.25923643929555151</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>334.70131208999999</v>
+        <v>335.14432192999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.77714112999996132</v>
+        <v>0.61409598000000187</v>
       </c>
       <c r="D412" s="5">
-        <v>2.8287843371072485</v>
+        <v>2.2252130674867976</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>335.45858780999998</v>
+        <v>335.71477041000003</v>
       </c>
       <c r="C413" s="5">
-        <v>0.75727571999999554</v>
+        <v>0.57044848000003867</v>
       </c>
       <c r="D413" s="5">
-        <v>2.7490923391572553</v>
+        <v>2.0617476111949973</v>
       </c>
       <c r="E413" s="5">
-        <v>3.9587852693272918</v>
+        <v>3.9826253153531388</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>337.32874916999998</v>
+        <v>337.48766905999997</v>
       </c>
       <c r="C414" s="5">
-        <v>1.8701613599999973</v>
+        <v>1.7728986499999451</v>
       </c>
       <c r="D414" s="5">
-        <v>6.8989153391131541</v>
+        <v>6.5245043025735194</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>338.12788683999997</v>
+        <v>338.41509674000002</v>
       </c>
       <c r="C415" s="5">
-        <v>0.79913766999999325</v>
+        <v>0.92742768000005071</v>
       </c>
       <c r="D415" s="5">
-        <v>2.8801557297902791</v>
+        <v>3.3479416786274419</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>339.33958618000003</v>
+        <v>339.35443243999998</v>
       </c>
       <c r="C416" s="5">
-        <v>1.2116993400000524</v>
+        <v>0.93933569999995825</v>
       </c>
       <c r="D416" s="5">
-        <v>4.3860409668823319</v>
+        <v>3.3821519253067311</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>340.17902611</v>
+        <v>340.35487153999998</v>
       </c>
       <c r="C417" s="5">
-        <v>0.83943992999996908</v>
+        <v>1.0004390999999941</v>
       </c>
       <c r="D417" s="5">
-        <v>3.0092182110478261</v>
+        <v>3.5956072537325134</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>341.03158447999999</v>
+        <v>340.85225652000003</v>
       </c>
       <c r="C418" s="5">
-        <v>0.85255836999999701</v>
+        <v>0.49738498000004938</v>
       </c>
       <c r="D418" s="5">
-        <v>3.0492492735149535</v>
+        <v>1.767809944201737</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>341.12906115999999</v>
+        <v>340.47213504000001</v>
       </c>
       <c r="C419" s="5">
-        <v>9.747667999999976E-2</v>
+        <v>-0.38012148000001389</v>
       </c>
       <c r="D419" s="5">
-        <v>0.34353439254510842</v>
+        <v>-1.3300727917275434</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>342.50270847000002</v>
+        <v>341.48259637000001</v>
       </c>
       <c r="C420" s="5">
-        <v>1.3736473100000239</v>
+        <v>1.0104613299999983</v>
       </c>
       <c r="D420" s="5">
-        <v>4.9405882151982272</v>
+        <v>3.6201002544562266</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>344.29109174000001</v>
+        <v>343.77620512999999</v>
       </c>
       <c r="C421" s="5">
-        <v>1.7883832699999971</v>
+        <v>2.2936087599999837</v>
       </c>
       <c r="D421" s="5">
-        <v>6.4489317719461869</v>
+        <v>8.3644573883960849</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>340.92560369</v>
+        <v>341.95758384999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-3.3654880500000104</v>
+        <v>-1.8186212800000021</v>
       </c>
       <c r="D422" s="5">
-        <v>-11.119602453959555</v>
+        <v>-6.1666719780057004</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>341.66158961999997</v>
+        <v>342.57462880999998</v>
       </c>
       <c r="C423" s="5">
-        <v>0.73598592999996981</v>
+        <v>0.61704495999998699</v>
       </c>
       <c r="D423" s="5">
-        <v>2.6215258078319703</v>
+        <v>2.1869582073522631</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>342.13134631000003</v>
+        <v>342.89037715000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.46975669000005382</v>
+        <v>0.31574834000002738</v>
       </c>
       <c r="D424" s="5">
-        <v>1.6624356683818897</v>
+        <v>1.1116546281718209</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>343.17488178000002</v>
+        <v>343.45849436999998</v>
       </c>
       <c r="C425" s="5">
-        <v>1.0435354699999948</v>
+        <v>0.56811721999997644</v>
       </c>
       <c r="D425" s="5">
-        <v>3.7221514500574315</v>
+        <v>2.0064359397095277</v>
       </c>
       <c r="E425" s="5">
-        <v>2.3002225163990975</v>
+        <v>2.3066378493096229</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>343.32241263999998</v>
+        <v>343.94992847999998</v>
       </c>
       <c r="C426" s="5">
-        <v>0.14753085999996074</v>
+        <v>0.49143411000000015</v>
       </c>
       <c r="D426" s="5">
-        <v>0.51710144593255514</v>
+        <v>1.73058470507097</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>344.18797919000002</v>
+        <v>344.36298511000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.86556655000003957</v>
+        <v>0.41305663000002824</v>
       </c>
       <c r="D427" s="5">
-        <v>3.0676827613526525</v>
+        <v>1.450661781596474</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>344.95532322999998</v>
+        <v>344.91887989000003</v>
       </c>
       <c r="C428" s="5">
-        <v>0.76734403999995493</v>
+        <v>0.55589478000001691</v>
       </c>
       <c r="D428" s="5">
-        <v>2.7083690671248384</v>
+        <v>1.9544154094636834</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>345.59472675000001</v>
+        <v>344.85695315999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.63940352000003031</v>
+        <v>-6.1926730000038788E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>2.2471170740841373</v>
+        <v>-0.21523535905911828</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>346.23351248</v>
+        <v>345.36791029</v>
       </c>
       <c r="C430" s="5">
-        <v>0.63878572999999506</v>
+        <v>0.51095713000000842</v>
       </c>
       <c r="D430" s="5">
-        <v>2.2407279854955497</v>
+        <v>1.7925400720071982</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>344.77083785000002</v>
+        <v>346.27608085999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.4626746299999809</v>
+        <v>0.90817056999998158</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.9532936332246642</v>
+        <v>3.2015282776928444</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>345.05835221000001</v>
+        <v>346.90551252</v>
       </c>
       <c r="C432" s="5">
-        <v>0.28751435999998876</v>
+        <v>0.62943166000002293</v>
       </c>
       <c r="D432" s="5">
-        <v>1.0053173301458385</v>
+        <v>2.2031991843827203</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>345.04676712999998</v>
+        <v>348.05999625999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.1585080000031667E-2</v>
+        <v>1.1544837399999892</v>
       </c>
       <c r="D433" s="5">
-        <v>-4.0281677167963714E-2</v>
+        <v>4.0674519836873868</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>345.49071726</v>
+        <v>348.84201309999997</v>
       </c>
       <c r="C434" s="5">
-        <v>0.44395013000001882</v>
+        <v>0.78201683999998295</v>
       </c>
       <c r="D434" s="5">
-        <v>1.5549379438191124</v>
+        <v>2.7297129134518094</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>345.42595418000002</v>
+        <v>348.90004512000002</v>
       </c>
       <c r="C435" s="5">
-        <v>-6.4763079999977435E-2</v>
+        <v>5.8032020000041484E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.22471116640760957</v>
+        <v>0.19981015194463492</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>345.69268634999997</v>
+        <v>349.20720297000003</v>
       </c>
       <c r="C436" s="5">
-        <v>0.26673216999995475</v>
+        <v>0.30715785000001006</v>
       </c>
       <c r="D436" s="5">
-        <v>0.93056552839190232</v>
+        <v>1.0615629795519332</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>346.36730756999998</v>
+        <v>349.84296203000002</v>
       </c>
       <c r="C437" s="5">
-        <v>0.67462122000000591</v>
+        <v>0.63575905999999804</v>
       </c>
       <c r="D437" s="5">
-        <v>2.3671062384739594</v>
+        <v>2.206703009906974</v>
       </c>
       <c r="E437" s="5">
-        <v>0.93026207904298719</v>
+        <v>1.8588760402362237</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>350.50729660000002</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.66433456999999407</v>
+      </c>
+      <c r="D438" s="5">
+        <v>2.3026919379294908</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>