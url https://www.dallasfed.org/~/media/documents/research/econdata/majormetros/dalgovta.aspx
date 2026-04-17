--- v4 (2026-04-17)
+++ v5 (2026-04-17)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2421199F-0261-4B2C-9DCB-8D3ECF42BE13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3E6BCCEC-E353-43F6-B11C-7FE6896773EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{18AE3840-DD93-4DD7-AF51-8ADEDE023531}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{95B666D5-F782-4590-A14C-5A1CC9653389}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6327 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32281A35-0F0B-4926-9631-7ABBF3327268}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{037D9EE6-F030-4459-8D96-F266860FA199}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>167.37630934000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>166.72499934000001</v>
       </c>
       <c r="C7" s="5">
         <v>-0.65130999999999517</v>
       </c>
       <c r="D7" s="5">
         <v>-4.570896561632809</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>167.50293113999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.77793179999997619</v>
       </c>
       <c r="D8" s="5">
         <v>5.7450974176077585</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>168.45510189000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.95217075000002183</v>
       </c>
       <c r="D9" s="5">
         <v>7.0387652008126356</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>170.61465416999999</v>
       </c>
       <c r="C10" s="5">
         <v>2.1595522799999856</v>
       </c>
       <c r="D10" s="5">
         <v>16.516099485107905</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>170.69381967000001</v>
       </c>
       <c r="C11" s="5">
         <v>7.9165500000016209E-2</v>
       </c>
       <c r="D11" s="5">
         <v>0.55822527773858877</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>171.42982642000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.73600675000000138</v>
       </c>
       <c r="D12" s="5">
         <v>5.2987128661913019</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>168.67751222000001</v>
       </c>
       <c r="C13" s="5">
         <v>-2.7523142000000007</v>
       </c>
       <c r="D13" s="5">
         <v>-17.65265140851151</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>171.06891601999999</v>
       </c>
       <c r="C14" s="5">
         <v>2.3914037999999778</v>
       </c>
       <c r="D14" s="5">
         <v>18.404169671728887</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>171.625021</v>
       </c>
       <c r="C15" s="5">
         <v>0.55610498000001485</v>
       </c>
       <c r="D15" s="5">
         <v>3.971425614100621</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>172.57413901999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.94911801999998602</v>
       </c>
       <c r="D16" s="5">
         <v>6.8418362818230438</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>172.51631709</v>
       </c>
       <c r="C17" s="5">
         <v>-5.7821929999988697E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-0.40132660426821509</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>172.42748401</v>
       </c>
       <c r="C18" s="5">
         <v>-8.8833080000000564E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-0.61616382334921393</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>173.29289097</v>
       </c>
       <c r="C19" s="5">
         <v>0.86540696000000139</v>
       </c>
       <c r="D19" s="5">
         <v>6.1918211137643508</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>173.74000493</v>
       </c>
       <c r="C20" s="5">
         <v>0.44711395999999581</v>
       </c>
       <c r="D20" s="5">
         <v>3.140442633887508</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>174.61856788</v>
       </c>
       <c r="C21" s="5">
         <v>0.87856295000000273</v>
       </c>
       <c r="D21" s="5">
         <v>6.2397673070497373</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>174.92941149999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.31084361999998578</v>
       </c>
       <c r="D22" s="5">
         <v>2.1571941750874846</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>174.97050149</v>
       </c>
       <c r="C23" s="5">
         <v>4.1089990000017451E-2</v>
       </c>
       <c r="D23" s="5">
         <v>0.28223807246481325</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>175.69628211</v>
       </c>
       <c r="C24" s="5">
         <v>0.72578061999999477</v>
       </c>
       <c r="D24" s="5">
         <v>5.0927652487924302</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>174.19626864</v>
       </c>
       <c r="C25" s="5">
         <v>-1.500013469999999</v>
       </c>
       <c r="D25" s="5">
         <v>-9.7774043108364914</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>176.27097222</v>
       </c>
       <c r="C26" s="5">
         <v>2.0747035800000049</v>
       </c>
       <c r="D26" s="5">
         <v>15.266583911572562</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>176.85007598999999</v>
       </c>
       <c r="C27" s="5">
         <v>0.57910376999998903</v>
       </c>
       <c r="D27" s="5">
         <v>4.0143862443645206</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>177.50894941999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.65887342999999987</v>
       </c>
       <c r="D28" s="5">
         <v>4.5634814423464398</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>177.9170092</v>
       </c>
       <c r="C29" s="5">
         <v>0.40805978000000209</v>
       </c>
       <c r="D29" s="5">
         <v>2.7937215221380596</v>
       </c>
       <c r="E29" s="5">
         <v>3.1305398823129993</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>177.48248219000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.43452700999998228</v>
       </c>
       <c r="D30" s="5">
         <v>-2.8917128256471636</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>178.85986349000001</v>
       </c>
       <c r="C31" s="5">
         <v>1.3773812999999961</v>
       </c>
       <c r="D31" s="5">
         <v>9.720761280229361</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>178.89692203999999</v>
       </c>
       <c r="C32" s="5">
         <v>3.705854999998337E-2</v>
       </c>
       <c r="D32" s="5">
         <v>0.24891538434430593</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>179.26731031</v>
       </c>
       <c r="C33" s="5">
         <v>0.37038827000000651</v>
       </c>
       <c r="D33" s="5">
         <v>2.5129679975759434</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>180.02991528999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.76260497999999188</v>
       </c>
       <c r="D34" s="5">
         <v>5.2259598628644932</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>181.21737884000001</v>
       </c>
       <c r="C35" s="5">
         <v>1.1874635500000181</v>
       </c>
       <c r="D35" s="5">
         <v>8.20865706142866</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>180.66632034</v>
       </c>
       <c r="C36" s="5">
         <v>-0.55105850000001055</v>
       </c>
       <c r="D36" s="5">
         <v>-3.5886289796382753</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>180.29965895000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.36666138999999021</v>
       </c>
       <c r="D37" s="5">
         <v>-2.4083926306601056</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>182.48758024</v>
       </c>
       <c r="C38" s="5">
         <v>2.1879212899999914</v>
       </c>
       <c r="D38" s="5">
         <v>15.574197818378877</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>181.97648265000001</v>
       </c>
       <c r="C39" s="5">
         <v>-0.51109758999999144</v>
       </c>
       <c r="D39" s="5">
         <v>-3.3095798819199995</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>182.23333993</v>
       </c>
       <c r="C40" s="5">
         <v>0.25685727999999131</v>
       </c>
       <c r="D40" s="5">
         <v>1.7069945450698398</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>182.58236819000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.34902826000001141</v>
       </c>
       <c r="D41" s="5">
         <v>2.3227046134776552</v>
       </c>
       <c r="E41" s="5">
         <v>2.6222107773605785</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>182.50138505000001</v>
       </c>
       <c r="C42" s="5">
         <v>-8.0983140000000731E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-0.53095515385560565</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>184.13564661999999</v>
       </c>
       <c r="C43" s="5">
         <v>1.6342615699999783</v>
       </c>
       <c r="D43" s="5">
         <v>11.291110905846313</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>184.26519554999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.12954892999999856</v>
       </c>
       <c r="D44" s="5">
         <v>0.84753650152336046</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>184.20904186000001</v>
       </c>
       <c r="C45" s="5">
         <v>-5.6153689999973722E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-0.36508033974630427</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>184.72234784</v>
       </c>
       <c r="C46" s="5">
         <v>0.51330597999998417</v>
       </c>
       <c r="D46" s="5">
         <v>3.3955755071092275</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>185.75246566999999</v>
       </c>
       <c r="C47" s="5">
         <v>1.0301178299999947</v>
       </c>
       <c r="D47" s="5">
         <v>6.901000257428147</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>187.47488258999999</v>
       </c>
       <c r="C48" s="5">
         <v>1.7224169200000006</v>
       </c>
       <c r="D48" s="5">
         <v>11.712568210069495</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>187.06474822000001</v>
       </c>
       <c r="C49" s="5">
         <v>-0.41013436999998021</v>
       </c>
       <c r="D49" s="5">
         <v>-2.5938537275510876</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>187.23942099000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.17467277000000081</v>
       </c>
       <c r="D50" s="5">
         <v>1.1262792949801259</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>187.56403144000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.32461044999999444</v>
       </c>
       <c r="D51" s="5">
         <v>2.1003501317392592</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>187.35099528000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.21303616000000147</v>
       </c>
       <c r="D52" s="5">
         <v>-1.3544837735691373</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>187.79564733000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.44465205000000196</v>
       </c>
       <c r="D53" s="5">
         <v>2.8855089662300326</v>
       </c>
       <c r="E53" s="5">
         <v>2.8553026185830443</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>188.12076805999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.32512072999998054</v>
       </c>
       <c r="D54" s="5">
         <v>2.0973931430909865</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>188.35929347000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.23852541000002248</v>
       </c>
       <c r="D55" s="5">
         <v>1.5321807833981405</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>188.99341737</v>
       </c>
       <c r="C56" s="5">
         <v>0.63412389999999164</v>
       </c>
       <c r="D56" s="5">
         <v>4.1155272658696562</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>190.04029306000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.0468756900000074</v>
       </c>
       <c r="D57" s="5">
         <v>6.8533547702627651</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>190.47032227</v>
       </c>
       <c r="C58" s="5">
         <v>0.43002920999998651</v>
       </c>
       <c r="D58" s="5">
         <v>2.7494490048972642</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>191.01148724999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.54116497999999069</v>
       </c>
       <c r="D59" s="5">
         <v>3.463230325507527</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>192.29022805</v>
       </c>
       <c r="C60" s="5">
         <v>1.2787408000000084</v>
       </c>
       <c r="D60" s="5">
         <v>8.3359861239093558</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>193.19427469999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.90404664999999795</v>
       </c>
       <c r="D61" s="5">
         <v>5.7899592491474916</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>192.61059958999999</v>
       </c>
       <c r="C62" s="5">
         <v>-0.5836751100000015</v>
       </c>
       <c r="D62" s="5">
         <v>-3.5657794676062449</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>192.7492158</v>
       </c>
       <c r="C63" s="5">
         <v>0.13861621000000923</v>
       </c>
       <c r="D63" s="5">
         <v>0.86703139571917553</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>192.91110653000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.16189073000001031</v>
       </c>
       <c r="D64" s="5">
         <v>1.012553080784051</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>193.65755992999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.74645339999997873</v>
       </c>
       <c r="D65" s="5">
         <v>4.7434031358646322</v>
       </c>
       <c r="E65" s="5">
         <v>3.1214315578354412</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>193.88371412999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.22615419999999631</v>
       </c>
       <c r="D66" s="5">
         <v>1.4104015828878103</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>194.57629039</v>
       </c>
       <c r="C67" s="5">
         <v>0.69257626000000982</v>
       </c>
       <c r="D67" s="5">
         <v>4.3717735099506605</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>195.05161321</v>
       </c>
       <c r="C68" s="5">
         <v>0.47532282000000237</v>
       </c>
       <c r="D68" s="5">
         <v>2.9711415738683744</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>195.27576413</v>
       </c>
       <c r="C69" s="5">
         <v>0.22415091999999959</v>
       </c>
       <c r="D69" s="5">
         <v>1.3877749211393287</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>195.57485326</v>
       </c>
       <c r="C70" s="5">
         <v>0.2990891299999987</v>
       </c>
       <c r="D70" s="5">
         <v>1.8535113936091641</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>195.49787674999999</v>
       </c>
       <c r="C71" s="5">
         <v>-7.6976510000008602E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-0.47128815708518124</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>196.08334012</v>
       </c>
       <c r="C72" s="5">
         <v>0.58546337000001358</v>
       </c>
       <c r="D72" s="5">
         <v>3.6534624529816151</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>195.89240072999999</v>
       </c>
       <c r="C73" s="5">
         <v>-0.19093939000001114</v>
       </c>
       <c r="D73" s="5">
         <v>-1.1622818224958698</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>194.61342052000001</v>
       </c>
       <c r="C74" s="5">
         <v>-1.2789802099999861</v>
       </c>
       <c r="D74" s="5">
         <v>-7.5594829478470738</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>193.59024414999999</v>
       </c>
       <c r="C75" s="5">
         <v>-1.0231763700000158</v>
       </c>
       <c r="D75" s="5">
         <v>-6.1297055449708537</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>194.05824923</v>
       </c>
       <c r="C76" s="5">
         <v>0.46800508000001173</v>
       </c>
       <c r="D76" s="5">
         <v>2.9398891795336946</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>194.24573529</v>
       </c>
       <c r="C77" s="5">
         <v>0.18748605999999768</v>
       </c>
       <c r="D77" s="5">
         <v>1.1655398928030136</v>
       </c>
       <c r="E77" s="5">
         <v>0.30371928687555894</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>193.15963636000001</v>
       </c>
       <c r="C78" s="5">
         <v>-1.0860989299999915</v>
       </c>
       <c r="D78" s="5">
         <v>-6.5070982850373937</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>193.30657051</v>
       </c>
       <c r="C79" s="5">
         <v>0.14693414999999277</v>
       </c>
       <c r="D79" s="5">
         <v>0.91665394282256507</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>193.55835716999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.25178665999999339</v>
       </c>
       <c r="D80" s="5">
         <v>1.5742762512412689</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>193.78415964000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.22580247000001918</v>
       </c>
       <c r="D81" s="5">
         <v>1.4089203130504657</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>193.69387707000001</v>
       </c>
       <c r="C82" s="5">
         <v>-9.0282569999999396E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-0.55764055175148153</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>194.40241528999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.7085382199999799</v>
       </c>
       <c r="D83" s="5">
         <v>4.4790389334011138</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>195.13768872</v>
       </c>
       <c r="C84" s="5">
         <v>0.73527343000000656</v>
       </c>
       <c r="D84" s="5">
         <v>4.6342834277862011</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>197.6327383</v>
       </c>
       <c r="C85" s="5">
         <v>2.4950495799999999</v>
       </c>
       <c r="D85" s="5">
         <v>16.469651415813715</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>196.12662631000001</v>
       </c>
       <c r="C86" s="5">
         <v>-1.5061119899999937</v>
       </c>
       <c r="D86" s="5">
         <v>-8.7711842087709879</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>196.96051779000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.83389148000000546</v>
       </c>
       <c r="D87" s="5">
         <v>5.2231826401838655</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>197.28193626000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.32141846999999757</v>
       </c>
       <c r="D88" s="5">
         <v>1.975943728520213</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>197.41158766999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.12965140999997971</v>
       </c>
       <c r="D89" s="5">
         <v>0.79148291220612066</v>
       </c>
       <c r="E89" s="5">
         <v>1.6298182172563624</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>197.93650216</v>
       </c>
       <c r="C90" s="5">
         <v>0.52491449000001467</v>
       </c>
       <c r="D90" s="5">
         <v>3.2378616509666669</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>198.19260238999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.25610022999998705</v>
       </c>
       <c r="D91" s="5">
         <v>1.5637170389370292</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>198.90494543</v>
       </c>
       <c r="C92" s="5">
         <v>0.71234304000000748</v>
       </c>
       <c r="D92" s="5">
         <v>4.3993252820255568</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>198.36913985999999</v>
       </c>
       <c r="C93" s="5">
         <v>-0.53580557000000795</v>
       </c>
       <c r="D93" s="5">
         <v>-3.1850673921091865</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>198.87242924</v>
       </c>
       <c r="C94" s="5">
         <v>0.50328938000001244</v>
       </c>
       <c r="D94" s="5">
         <v>3.0874084871128638</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>197.94655129</v>
       </c>
       <c r="C95" s="5">
         <v>-0.92587795000000028</v>
       </c>
       <c r="D95" s="5">
         <v>-5.4459072756049327</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>200.13280560999999</v>
       </c>
       <c r="C96" s="5">
         <v>2.1862543199999891</v>
       </c>
       <c r="D96" s="5">
         <v>14.089093084448457</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>202.69774347000001</v>
       </c>
       <c r="C97" s="5">
         <v>2.5649378600000148</v>
       </c>
       <c r="D97" s="5">
         <v>16.511169929785741</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>200.88653629999999</v>
       </c>
       <c r="C98" s="5">
         <v>-1.8112071700000172</v>
       </c>
       <c r="D98" s="5">
         <v>-10.211027651765271</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>201.10894228000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.2224059800000191</v>
       </c>
       <c r="D99" s="5">
         <v>1.3366665356698837</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>202.23798944000001</v>
       </c>
       <c r="C100" s="5">
         <v>1.1290471599999989</v>
       </c>
       <c r="D100" s="5">
         <v>6.9488911942797493</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>201.95988136</v>
       </c>
       <c r="C101" s="5">
         <v>-0.27810808000000975</v>
       </c>
       <c r="D101" s="5">
         <v>-1.6377591596412722</v>
       </c>
       <c r="E101" s="5">
         <v>2.3039649007854157</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>201.31422562</v>
       </c>
       <c r="C102" s="5">
         <v>-0.64565573999999515</v>
       </c>
       <c r="D102" s="5">
         <v>-3.7695990209610564</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>202.21603096999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.9018053499999894</v>
       </c>
       <c r="D103" s="5">
         <v>5.509947056485287</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>202.33428255000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.11825158000002034</v>
       </c>
       <c r="D104" s="5">
         <v>0.70399553672968462</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>203.46616528000001</v>
       </c>
       <c r="C105" s="5">
         <v>1.1318827300000009</v>
       </c>
       <c r="D105" s="5">
         <v>6.9233888712261882</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>204.13849565999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.67233037999997691</v>
       </c>
       <c r="D106" s="5">
         <v>4.0381258338676229</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>203.61205107999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.52644458000000327</v>
       </c>
       <c r="D107" s="5">
         <v>-3.0511135920529342</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>205.2088608</v>
       </c>
       <c r="C108" s="5">
         <v>1.5968097200000102</v>
       </c>
       <c r="D108" s="5">
         <v>9.8276188166985357</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>209.48561932000001</v>
       </c>
       <c r="C109" s="5">
         <v>4.2767585200000156</v>
       </c>
       <c r="D109" s="5">
         <v>28.084703593244509</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>206.40103314999999</v>
       </c>
       <c r="C110" s="5">
         <v>-3.0845861700000228</v>
       </c>
       <c r="D110" s="5">
         <v>-16.306482415634459</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>209.70007122999999</v>
       </c>
       <c r="C111" s="5">
         <v>3.2990380800000025</v>
       </c>
       <c r="D111" s="5">
         <v>20.959653396918966</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>210.61220273000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.91213150000001519</v>
       </c>
       <c r="D112" s="5">
         <v>5.3463342252424439</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>212.03033909000001</v>
       </c>
       <c r="C113" s="5">
         <v>1.4181363600000054</v>
       </c>
       <c r="D113" s="5">
         <v>8.386135296699937</v>
       </c>
       <c r="E113" s="5">
         <v>4.9863654415844616</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>212.15106198999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.12072289999997565</v>
       </c>
       <c r="D114" s="5">
         <v>0.68538303167959835</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>211.69549584999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.45556614000000195</v>
       </c>
       <c r="D115" s="5">
         <v>-2.5466230981916693</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>212.08779337999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.39229753000000755</v>
       </c>
       <c r="D116" s="5">
         <v>2.2465514981214962</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>212.01897446999999</v>
       </c>
       <c r="C117" s="5">
         <v>-6.8818910000004507E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-0.38868559187077434</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>212.47643468000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.45746021000002202</v>
       </c>
       <c r="D118" s="5">
         <v>2.6201133916917918</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>213.02801171999999</v>
       </c>
       <c r="C119" s="5">
         <v>0.55157703999998375</v>
       </c>
       <c r="D119" s="5">
         <v>3.1599974930887287</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>212.59991442</v>
       </c>
       <c r="C120" s="5">
         <v>-0.42809729999999035</v>
       </c>
       <c r="D120" s="5">
         <v>-2.3850227985588224</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>213.87628552000001</v>
       </c>
       <c r="C121" s="5">
         <v>1.2763711000000058</v>
       </c>
       <c r="D121" s="5">
         <v>7.4470683937261306</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>214.31449318</v>
       </c>
       <c r="C122" s="5">
         <v>0.43820765999998912</v>
       </c>
       <c r="D122" s="5">
         <v>2.4865569818343758</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>214.02120808000001</v>
       </c>
       <c r="C123" s="5">
         <v>-0.29328509999999142</v>
       </c>
       <c r="D123" s="5">
         <v>-1.6298721539798389</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>214.60498921000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.58378113000000553</v>
       </c>
       <c r="D124" s="5">
         <v>3.3227694251544593</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>217.38870560000001</v>
       </c>
       <c r="C125" s="5">
         <v>2.783716389999995</v>
       </c>
       <c r="D125" s="5">
         <v>16.725554858609868</v>
       </c>
       <c r="E125" s="5">
         <v>2.527169712125743</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>217.44317932000001</v>
       </c>
       <c r="C126" s="5">
         <v>5.4473720000004278E-2</v>
       </c>
       <c r="D126" s="5">
         <v>0.30111329856570279</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>217.00562568999999</v>
       </c>
       <c r="C127" s="5">
         <v>-0.4375536300000249</v>
       </c>
       <c r="D127" s="5">
         <v>-2.3881734454076931</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>217.81828307000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.81265738000001875</v>
       </c>
       <c r="D128" s="5">
         <v>4.5875651829357267</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>218.92080604</v>
       </c>
       <c r="C129" s="5">
         <v>1.1025229699999954</v>
       </c>
       <c r="D129" s="5">
         <v>6.2459775294223085</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>222.58746091</v>
       </c>
       <c r="C130" s="5">
         <v>3.6666548700000021</v>
       </c>
       <c r="D130" s="5">
         <v>22.057335003077803</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>220.5192069</v>
       </c>
       <c r="C131" s="5">
         <v>-2.068254010000004</v>
       </c>
       <c r="D131" s="5">
         <v>-10.597694785418799</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>219.95926401</v>
       </c>
       <c r="C132" s="5">
         <v>-0.55994289000000208</v>
       </c>
       <c r="D132" s="5">
         <v>-3.0048471344266692</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>218.65750155000001</v>
       </c>
       <c r="C133" s="5">
         <v>-1.301762459999992</v>
       </c>
       <c r="D133" s="5">
         <v>-6.8751721934515402</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>219.17033441999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.51283286999998268</v>
       </c>
       <c r="D134" s="5">
         <v>2.8510350585479349</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>219.26222654</v>
       </c>
       <c r="C135" s="5">
         <v>9.1892120000011346E-2</v>
       </c>
       <c r="D135" s="5">
         <v>0.50428897604790635</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>219.99002872</v>
       </c>
       <c r="C136" s="5">
         <v>0.72780217999999763</v>
       </c>
       <c r="D136" s="5">
         <v>4.0567165602056088</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>222.35019199000001</v>
       </c>
       <c r="C137" s="5">
         <v>2.3601632700000152</v>
       </c>
       <c r="D137" s="5">
         <v>13.661700274806222</v>
       </c>
       <c r="E137" s="5">
         <v>2.2823110226937171</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>223.18409055999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.83389856999997392</v>
       </c>
       <c r="D138" s="5">
         <v>4.5944624910954301</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>223.24959579</v>
       </c>
       <c r="C139" s="5">
         <v>6.5505230000013626E-2</v>
       </c>
       <c r="D139" s="5">
         <v>0.3527728681911535</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>223.81217075000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.56257496000000629</v>
       </c>
       <c r="D140" s="5">
         <v>3.0661892277168201</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>224.68255128000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.87038053000000559</v>
       </c>
       <c r="D141" s="5">
         <v>4.7677860196293276</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>225.08479029</v>
       </c>
       <c r="C142" s="5">
         <v>0.40223900999998818</v>
       </c>
       <c r="D142" s="5">
         <v>2.1695855499538563</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>226.32604846000001</v>
       </c>
       <c r="C143" s="5">
         <v>1.2412581700000089</v>
       </c>
       <c r="D143" s="5">
         <v>6.8219986631272045</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>224.42572999999999</v>
       </c>
       <c r="C144" s="5">
         <v>-1.9003184600000225</v>
       </c>
       <c r="D144" s="5">
         <v>-9.6231361289328969</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>225.43922425</v>
       </c>
       <c r="C145" s="5">
         <v>1.0134942500000079</v>
       </c>
       <c r="D145" s="5">
         <v>5.5557796656104275</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>226.43315386</v>
       </c>
       <c r="C146" s="5">
         <v>0.99392961000000923</v>
       </c>
       <c r="D146" s="5">
         <v>5.4208252770104659</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>228.32917398000001</v>
       </c>
       <c r="C147" s="5">
         <v>1.8960201200000029</v>
       </c>
       <c r="D147" s="5">
         <v>10.524021486368573</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>229.64359557</v>
       </c>
       <c r="C148" s="5">
         <v>1.3144215899999949</v>
       </c>
       <c r="D148" s="5">
         <v>7.1310078294756885</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>229.10726886</v>
       </c>
       <c r="C149" s="5">
         <v>-0.53632670999999732</v>
       </c>
       <c r="D149" s="5">
         <v>-2.7668486103790024</v>
       </c>
       <c r="E149" s="5">
         <v>3.0389345786145716</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>229.31583370000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.20856484000000819</v>
       </c>
       <c r="D150" s="5">
         <v>1.0978906254655918</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>231.52104663</v>
       </c>
       <c r="C151" s="5">
         <v>2.2052129299999876</v>
       </c>
       <c r="D151" s="5">
         <v>12.170127124821173</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>233.10885013999999</v>
       </c>
       <c r="C152" s="5">
         <v>1.5878035099999863</v>
       </c>
       <c r="D152" s="5">
         <v>8.5473987857066049</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>232.09995301000001</v>
       </c>
       <c r="C153" s="5">
         <v>-1.0088971299999798</v>
       </c>
       <c r="D153" s="5">
         <v>-5.0717477900506847</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>233.09599907</v>
       </c>
       <c r="C154" s="5">
         <v>0.99604605999999762</v>
       </c>
       <c r="D154" s="5">
         <v>5.2730487139801774</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>233.50125353000001</v>
       </c>
       <c r="C155" s="5">
         <v>0.40525446000000898</v>
       </c>
       <c r="D155" s="5">
         <v>2.1063533235469167</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>230.80399133</v>
       </c>
       <c r="C156" s="5">
         <v>-2.6972622000000115</v>
       </c>
       <c r="D156" s="5">
         <v>-13.014035773016253</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>232.76717545</v>
       </c>
       <c r="C157" s="5">
         <v>1.963184119999994</v>
       </c>
       <c r="D157" s="5">
         <v>10.698327872374991</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>235.05826662000001</v>
       </c>
       <c r="C158" s="5">
         <v>2.2910911700000156</v>
       </c>
       <c r="D158" s="5">
         <v>12.472283208692092</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>236.73314852999999</v>
       </c>
       <c r="C159" s="5">
         <v>1.6748819099999821</v>
       </c>
       <c r="D159" s="5">
         <v>8.8936461712271644</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>237.32724637999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.59409784999999715</v>
       </c>
       <c r="D160" s="5">
         <v>3.0533971932354964</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>237.23206676999999</v>
       </c>
       <c r="C161" s="5">
         <v>-9.5179610000002413E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.4801974393407904</v>
       </c>
       <c r="E161" s="5">
         <v>3.5462855239939195</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>235.22850054</v>
       </c>
       <c r="C162" s="5">
         <v>-2.0035662299999899</v>
       </c>
       <c r="D162" s="5">
         <v>-9.6769544694494396</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>238.51579860999999</v>
       </c>
       <c r="C163" s="5">
         <v>3.2872980699999914</v>
       </c>
       <c r="D163" s="5">
         <v>18.120840067693187</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>238.86814649999999</v>
       </c>
       <c r="C164" s="5">
         <v>0.35234789000000433</v>
       </c>
       <c r="D164" s="5">
         <v>1.7871763057226708</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>239.92402367</v>
       </c>
       <c r="C165" s="5">
         <v>1.0558771700000023</v>
       </c>
       <c r="D165" s="5">
         <v>5.4352806625374894</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>240.19344192</v>
       </c>
       <c r="C166" s="5">
         <v>0.26941825000000108</v>
       </c>
       <c r="D166" s="5">
         <v>1.3558714980826503</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>240.45083876000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.25739684000001262</v>
       </c>
       <c r="D167" s="5">
         <v>1.2935541370263648</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>236.99479568000001</v>
       </c>
       <c r="C168" s="5">
         <v>-3.4560430800000006</v>
       </c>
       <c r="D168" s="5">
         <v>-15.947593205231115</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>233.00760091999999</v>
       </c>
       <c r="C169" s="5">
         <v>-3.9871947600000226</v>
       </c>
       <c r="D169" s="5">
         <v>-18.421568659150857</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>238.97383103999999</v>
       </c>
       <c r="C170" s="5">
         <v>5.9662301200000059</v>
       </c>
       <c r="D170" s="5">
         <v>35.445035296480334</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>237.42713348999999</v>
       </c>
       <c r="C171" s="5">
         <v>-1.5466975500000046</v>
       </c>
       <c r="D171" s="5">
         <v>-7.4961007271222897</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>237.60347035000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.17633686000002058</v>
       </c>
       <c r="D172" s="5">
         <v>0.89488822343029018</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>237.76641543</v>
       </c>
       <c r="C173" s="5">
         <v>0.16294507999998586</v>
       </c>
       <c r="D173" s="5">
         <v>0.82605403030819868</v>
       </c>
       <c r="E173" s="5">
         <v>0.22524301510977729</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>238.65290267</v>
       </c>
       <c r="C174" s="5">
         <v>0.88648724000000811</v>
       </c>
       <c r="D174" s="5">
         <v>4.5669706352063466</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>238.82751583000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.17461316000000693</v>
       </c>
       <c r="D175" s="5">
         <v>0.88153569717126512</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>239.25789233</v>
       </c>
       <c r="C176" s="5">
         <v>0.43037649999999417</v>
       </c>
       <c r="D176" s="5">
         <v>2.1840085493728401</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>240.63660808</v>
       </c>
       <c r="C177" s="5">
         <v>1.3787157499999978</v>
       </c>
       <c r="D177" s="5">
         <v>7.1383851470928406</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>241.81017861000001</v>
       </c>
       <c r="C178" s="5">
         <v>1.1735705300000063</v>
       </c>
       <c r="D178" s="5">
         <v>6.0118873315263777</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>241.1487625</v>
       </c>
       <c r="C179" s="5">
         <v>-0.66141611000000466</v>
       </c>
       <c r="D179" s="5">
         <v>-3.2333921436631163</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>241.89743018999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.74866768999999067</v>
       </c>
       <c r="D180" s="5">
         <v>3.7897831164917406</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>244.03167798000001</v>
       </c>
       <c r="C181" s="5">
         <v>2.1342477900000176</v>
       </c>
       <c r="D181" s="5">
         <v>11.116721334860946</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>247.86805208999999</v>
       </c>
       <c r="C182" s="5">
         <v>3.83637410999998</v>
       </c>
       <c r="D182" s="5">
         <v>20.584690137702122</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>243.64652569</v>
       </c>
       <c r="C183" s="5">
         <v>-4.2215263999999877</v>
       </c>
       <c r="D183" s="5">
         <v>-18.627805442385515</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>244.29487517999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.64834948999998687</v>
       </c>
       <c r="D184" s="5">
         <v>3.2403819617405016</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>246.73761572000001</v>
       </c>
       <c r="C185" s="5">
         <v>2.4427405400000168</v>
       </c>
       <c r="D185" s="5">
         <v>12.681361961492055</v>
       </c>
       <c r="E185" s="5">
         <v>3.773115001870897</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>247.52794399000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.79032827000000339</v>
       </c>
       <c r="D186" s="5">
         <v>3.9121784166776585</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>247.73650849000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.20856449999999427</v>
       </c>
       <c r="D187" s="5">
         <v>1.0158065635405666</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>247.91197621000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.17546772000000033</v>
       </c>
       <c r="D188" s="5">
         <v>0.8532592108195125</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>248.38906727</v>
       </c>
       <c r="C189" s="5">
         <v>0.47709105999999224</v>
       </c>
       <c r="D189" s="5">
         <v>2.3339250945340062</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>248.76372703999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.37465976999999384</v>
       </c>
       <c r="D190" s="5">
         <v>1.825121958999576</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>248.15680309000001</v>
       </c>
       <c r="C191" s="5">
         <v>-0.60692394999998101</v>
       </c>
       <c r="D191" s="5">
         <v>-2.8887444656103378</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>249.27949771999999</v>
       </c>
       <c r="C192" s="5">
         <v>1.1226946299999838</v>
       </c>
       <c r="D192" s="5">
         <v>5.5661062691440444</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>252.22911078999999</v>
       </c>
       <c r="C193" s="5">
         <v>2.9496130699999981</v>
       </c>
       <c r="D193" s="5">
         <v>15.16056179530767</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>253.44976549</v>
       </c>
       <c r="C194" s="5">
         <v>1.2206547000000114</v>
       </c>
       <c r="D194" s="5">
         <v>5.9644574200985456</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>251.24597967</v>
       </c>
       <c r="C195" s="5">
         <v>-2.2037858200000073</v>
       </c>
       <c r="D195" s="5">
         <v>-9.9493756102253421</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>251.8903756</v>
       </c>
       <c r="C196" s="5">
         <v>0.64439593000000173</v>
       </c>
       <c r="D196" s="5">
         <v>3.1215506289466122</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>249.89100081000001</v>
       </c>
       <c r="C197" s="5">
         <v>-1.9993747899999903</v>
       </c>
       <c r="D197" s="5">
         <v>-9.1199601483111241</v>
       </c>
       <c r="E197" s="5">
         <v>1.2780317588780177</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>252.89283548</v>
       </c>
       <c r="C198" s="5">
         <v>3.0018346699999938</v>
       </c>
       <c r="D198" s="5">
         <v>15.406670932965284</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>253.78869785000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.89586237000000324</v>
       </c>
       <c r="D199" s="5">
         <v>4.3347594931354427</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>254.29744126</v>
       </c>
       <c r="C200" s="5">
         <v>0.5087434099999939</v>
       </c>
       <c r="D200" s="5">
         <v>2.4322127653428227</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>254.36326409</v>
       </c>
       <c r="C201" s="5">
         <v>6.5822830000001886E-2</v>
       </c>
       <c r="D201" s="5">
         <v>0.31105284246439879</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>254.60068733</v>
       </c>
       <c r="C202" s="5">
         <v>0.23742323999999826</v>
       </c>
       <c r="D202" s="5">
         <v>1.1258507964356124</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>254.84199649000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.24130916000001434</v>
       </c>
       <c r="D203" s="5">
         <v>1.143301183737333</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>256.49903339999997</v>
       </c>
       <c r="C204" s="5">
         <v>1.6570369099999596</v>
       </c>
       <c r="D204" s="5">
         <v>8.087832674838257</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>257.36179241999997</v>
       </c>
       <c r="C205" s="5">
         <v>0.8627590199999986</v>
       </c>
       <c r="D205" s="5">
         <v>4.1118292161961945</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>257.78264553000002</v>
       </c>
       <c r="C206" s="5">
         <v>0.42085311000005277</v>
       </c>
       <c r="D206" s="5">
         <v>1.9800558646581257</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>258.13140901000003</v>
       </c>
       <c r="C207" s="5">
         <v>0.34876348000000235</v>
       </c>
       <c r="D207" s="5">
         <v>1.6356590020844441</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>258.34317677000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.21176775999998654</v>
       </c>
       <c r="D208" s="5">
         <v>0.98891910508376313</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>258.57099460000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.22781782999999223</v>
       </c>
       <c r="D209" s="5">
         <v>1.0633578177580372</v>
       </c>
       <c r="E209" s="5">
         <v>3.4735119559586192</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>259.73356389000003</v>
       </c>
       <c r="C210" s="5">
         <v>1.1625692900000217</v>
       </c>
       <c r="D210" s="5">
         <v>5.5307985377362368</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>260.50764884</v>
       </c>
       <c r="C211" s="5">
         <v>0.77408494999997401</v>
       </c>
       <c r="D211" s="5">
         <v>3.6355735595664518</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>261.30877942000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.80113058000000592</v>
       </c>
       <c r="D212" s="5">
         <v>3.7533826721785069</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>262.33677422</v>
       </c>
       <c r="C213" s="5">
         <v>1.0279947999999877</v>
       </c>
       <c r="D213" s="5">
         <v>4.8243243941955782</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>263.41268066999999</v>
       </c>
       <c r="C214" s="5">
         <v>1.0759064499999909</v>
       </c>
       <c r="D214" s="5">
         <v>5.0340346630471489</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>263.58474078</v>
       </c>
       <c r="C215" s="5">
         <v>0.17206011000001808</v>
       </c>
       <c r="D215" s="5">
         <v>0.78665733234823954</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>260.64193527999998</v>
       </c>
       <c r="C216" s="5">
         <v>-2.9428055000000199</v>
       </c>
       <c r="D216" s="5">
         <v>-12.604650910026471</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>261.40110464000003</v>
       </c>
       <c r="C217" s="5">
         <v>0.75916936000004398</v>
       </c>
       <c r="D217" s="5">
         <v>3.5517690060105522</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>265.46184082000002</v>
       </c>
       <c r="C218" s="5">
         <v>4.0607361799999921</v>
       </c>
       <c r="D218" s="5">
         <v>20.319549620490097</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>266.1365682</v>
       </c>
       <c r="C219" s="5">
         <v>0.67472737999997889</v>
       </c>
       <c r="D219" s="5">
         <v>3.0930549252054407</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>266.93185696</v>
       </c>
       <c r="C220" s="5">
         <v>0.79528876000000537</v>
       </c>
       <c r="D220" s="5">
         <v>3.6454553273327583</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>266.91231467</v>
       </c>
       <c r="C221" s="5">
         <v>-1.9542290000003959E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-8.7817572279069722E-2</v>
       </c>
       <c r="E221" s="5">
         <v>3.2259303031663356</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>269.21644098000002</v>
       </c>
       <c r="C222" s="5">
         <v>2.3041263100000151</v>
       </c>
       <c r="D222" s="5">
         <v>10.865292000835813</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>269.83737241</v>
       </c>
       <c r="C223" s="5">
         <v>0.62093142999998463</v>
       </c>
       <c r="D223" s="5">
         <v>2.8031084953469065</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>270.48890291999999</v>
       </c>
       <c r="C224" s="5">
         <v>0.65153050999998641</v>
       </c>
       <c r="D224" s="5">
         <v>2.9362254396314791</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>270.72482751000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.23592459000002464</v>
       </c>
       <c r="D225" s="5">
         <v>1.0516941357326504</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>271.36026661</v>
       </c>
       <c r="C226" s="5">
         <v>0.63543909999998505</v>
       </c>
       <c r="D226" s="5">
         <v>2.8532594292358882</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>272.04505445000001</v>
       </c>
       <c r="C227" s="5">
         <v>0.68478784000001269</v>
       </c>
       <c r="D227" s="5">
         <v>3.0706311023353861</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>273.7757264</v>
       </c>
       <c r="C228" s="5">
         <v>1.7306719499999872</v>
       </c>
       <c r="D228" s="5">
         <v>7.9069100980261764</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>273.27346351</v>
       </c>
       <c r="C229" s="5">
         <v>-0.50226288999999724</v>
       </c>
       <c r="D229" s="5">
         <v>-2.1794152689664115</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>274.36531352999998</v>
       </c>
       <c r="C230" s="5">
         <v>1.0918500199999812</v>
       </c>
       <c r="D230" s="5">
         <v>4.9013137749986058</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>274.62737454000001</v>
       </c>
       <c r="C231" s="5">
         <v>0.26206101000002491</v>
       </c>
       <c r="D231" s="5">
         <v>1.1522248029483428</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>275.42782834000002</v>
       </c>
       <c r="C232" s="5">
         <v>0.80045380000001387</v>
       </c>
       <c r="D232" s="5">
         <v>3.5542467211680862</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>276.40302658000002</v>
       </c>
       <c r="C233" s="5">
         <v>0.97519823999999744</v>
       </c>
       <c r="D233" s="5">
         <v>4.3325245453627481</v>
       </c>
       <c r="E233" s="5">
         <v>3.5557414882614102</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>275.49807915000002</v>
       </c>
       <c r="C234" s="5">
         <v>-0.90494742999999289</v>
       </c>
       <c r="D234" s="5">
         <v>-3.8588369339495721</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>275.70206659000002</v>
       </c>
       <c r="C235" s="5">
         <v>0.20398743999999169</v>
       </c>
       <c r="D235" s="5">
         <v>0.89214505132155786</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>276.00049446999998</v>
       </c>
       <c r="C236" s="5">
         <v>0.2984278799999629</v>
       </c>
       <c r="D236" s="5">
         <v>1.3066755339173008</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>275.18868250000003</v>
       </c>
       <c r="C237" s="5">
         <v>-0.81181196999995109</v>
       </c>
       <c r="D237" s="5">
         <v>-3.4730672143743035</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>275.03586124999998</v>
       </c>
       <c r="C238" s="5">
         <v>-0.15282125000004498</v>
       </c>
       <c r="D238" s="5">
         <v>-0.66436749567141407</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>274.36524959000002</v>
       </c>
       <c r="C239" s="5">
         <v>-0.67061165999996319</v>
       </c>
       <c r="D239" s="5">
         <v>-2.8870029823483079</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>275.00400644000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.63875684999999294</v>
       </c>
       <c r="D240" s="5">
         <v>2.8298033060466077</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>274.70514316999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.29886327000002666</v>
       </c>
       <c r="D241" s="5">
         <v>-1.2963448938897448</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>274.37213969999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.33300346999999419</v>
       </c>
       <c r="D242" s="5">
         <v>-1.4450062621797932</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>276.16039408</v>
       </c>
       <c r="C243" s="5">
         <v>1.7882543800000121</v>
       </c>
       <c r="D243" s="5">
         <v>8.1076939842464668</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>276.19247237000002</v>
       </c>
       <c r="C244" s="5">
         <v>3.2078290000015386E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.13947890783563288</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>273.98706255000002</v>
       </c>
       <c r="C245" s="5">
         <v>-2.2054098199999999</v>
       </c>
       <c r="D245" s="5">
         <v>-9.172236013985879</v>
       </c>
       <c r="E245" s="5">
         <v>-0.87407292890142596</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>276.21440591999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.2273433699999714</v>
       </c>
       <c r="D246" s="5">
         <v>10.203459874040831</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>276.59287506999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.37846915000000081</v>
       </c>
       <c r="D247" s="5">
         <v>1.6566886806824055</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>277.00143172999998</v>
       </c>
       <c r="C248" s="5">
         <v>0.40855665999998791</v>
       </c>
       <c r="D248" s="5">
         <v>1.7869970175433458</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>277.32602940999999</v>
       </c>
       <c r="C249" s="5">
         <v>0.32459768000001077</v>
       </c>
       <c r="D249" s="5">
         <v>1.4152905357844192</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>283.67562097000001</v>
       </c>
       <c r="C250" s="5">
         <v>6.3495915600000217</v>
       </c>
       <c r="D250" s="5">
         <v>31.212909569994942</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>284.70278467999998</v>
       </c>
       <c r="C251" s="5">
         <v>1.027163709999968</v>
       </c>
       <c r="D251" s="5">
         <v>4.4326767047100812</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>282.63780036999998</v>
       </c>
       <c r="C252" s="5">
         <v>-2.0649843099999998</v>
       </c>
       <c r="D252" s="5">
         <v>-8.3647952809982389</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>279.66096220999998</v>
       </c>
       <c r="C253" s="5">
         <v>-2.9768381599999998</v>
       </c>
       <c r="D253" s="5">
         <v>-11.931776420868234</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>276.84415481000002</v>
       </c>
       <c r="C254" s="5">
         <v>-2.8168073999999592</v>
       </c>
       <c r="D254" s="5">
         <v>-11.439077844032363</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>280.22178757</v>
       </c>
       <c r="C255" s="5">
         <v>3.3776327599999831</v>
       </c>
       <c r="D255" s="5">
         <v>15.664075027965985</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>280.27598207</v>
       </c>
       <c r="C256" s="5">
         <v>5.419449999999415E-2</v>
       </c>
       <c r="D256" s="5">
         <v>0.23232533310073578</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>280.55124161999998</v>
       </c>
       <c r="C257" s="5">
         <v>0.27525954999998703</v>
       </c>
       <c r="D257" s="5">
         <v>1.1849089190999251</v>
       </c>
       <c r="E257" s="5">
         <v>2.3957989143381875</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>281.47463978000002</v>
       </c>
       <c r="C258" s="5">
         <v>0.92339816000003339</v>
       </c>
       <c r="D258" s="5">
         <v>4.0219338111405545</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>279.08222028</v>
       </c>
       <c r="C259" s="5">
         <v>-2.3924195000000168</v>
       </c>
       <c r="D259" s="5">
         <v>-9.7359597418330104</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>278.84097860000003</v>
       </c>
       <c r="C260" s="5">
         <v>-0.24124167999997326</v>
       </c>
       <c r="D260" s="5">
         <v>-1.0323755596761464</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>279.17279452000002</v>
       </c>
       <c r="C261" s="5">
         <v>0.33181591999999682</v>
       </c>
       <c r="D261" s="5">
         <v>1.4373623098275168</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>278.67771935000002</v>
       </c>
       <c r="C262" s="5">
         <v>-0.49507517000000689</v>
       </c>
       <c r="D262" s="5">
         <v>-2.1074039784914733</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>279.63406461</v>
       </c>
       <c r="C263" s="5">
         <v>0.95634525999997777</v>
       </c>
       <c r="D263" s="5">
         <v>4.1966923203554884</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>277.81089470000001</v>
       </c>
       <c r="C264" s="5">
         <v>-1.8231699099999901</v>
       </c>
       <c r="D264" s="5">
         <v>-7.5492640517319405</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>275.88190797999999</v>
       </c>
       <c r="C265" s="5">
         <v>-1.9289867200000117</v>
       </c>
       <c r="D265" s="5">
         <v>-8.0212775863303101</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>276.29840487000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.41649689000001899</v>
       </c>
       <c r="D266" s="5">
         <v>1.8267496765072888</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>273.91360275</v>
       </c>
       <c r="C267" s="5">
         <v>-2.3848021200000176</v>
       </c>
       <c r="D267" s="5">
         <v>-9.8796913874318104</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>273.32798952000002</v>
       </c>
       <c r="C268" s="5">
         <v>-0.58561322999997856</v>
       </c>
       <c r="D268" s="5">
         <v>-2.5355849509520301</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>272.71816632999997</v>
       </c>
       <c r="C269" s="5">
         <v>-0.60982319000004281</v>
       </c>
       <c r="D269" s="5">
         <v>-2.6447143479783941</v>
       </c>
       <c r="E269" s="5">
         <v>-2.7920301634628775</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>273.01997088000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.30180455000004258</v>
       </c>
       <c r="D270" s="5">
         <v>1.3360971554782664</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>272.52420845</v>
       </c>
       <c r="C271" s="5">
         <v>-0.49576243000001341</v>
       </c>
       <c r="D271" s="5">
         <v>-2.1573851235622721</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>272.35300205999999</v>
       </c>
       <c r="C272" s="5">
         <v>-0.17120639000000892</v>
       </c>
       <c r="D272" s="5">
         <v>-0.75127007485629171</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>272.23999240000001</v>
       </c>
       <c r="C273" s="5">
         <v>-0.1130096599999888</v>
       </c>
       <c r="D273" s="5">
         <v>-0.49679104428961285</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>272.56488257000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.32489017000000331</v>
       </c>
       <c r="D274" s="5">
         <v>1.4415126052520932</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>272.15786826999999</v>
       </c>
       <c r="C275" s="5">
         <v>-0.40701430000001437</v>
       </c>
       <c r="D275" s="5">
         <v>-1.7772857584197443</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>271.87449930999998</v>
       </c>
       <c r="C276" s="5">
         <v>-0.28336896000001843</v>
       </c>
       <c r="D276" s="5">
         <v>-1.2423018312063605</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>271.93150672000002</v>
       </c>
       <c r="C277" s="5">
         <v>5.7007410000039727E-2</v>
       </c>
       <c r="D277" s="5">
         <v>0.25190976083016015</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>274.41780252000001</v>
       </c>
       <c r="C278" s="5">
         <v>2.4862957999999935</v>
       </c>
       <c r="D278" s="5">
         <v>11.540616057070663</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>273.93283750000001</v>
       </c>
       <c r="C279" s="5">
         <v>-0.48496502000000419</v>
       </c>
       <c r="D279" s="5">
         <v>-2.1002086867378256</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>273.58526804000002</v>
       </c>
       <c r="C280" s="5">
         <v>-0.34756945999998834</v>
       </c>
       <c r="D280" s="5">
         <v>-1.5119947910357312</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>274.13486180000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.54959375999999338</v>
       </c>
       <c r="D281" s="5">
         <v>2.4374422550301533</v>
       </c>
       <c r="E281" s="5">
         <v>0.51947235091254207</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>273.38762917999998</v>
       </c>
       <c r="C282" s="5">
         <v>-0.74723262000003388</v>
       </c>
       <c r="D282" s="5">
         <v>-3.2223471493418421</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>273.45383579000003</v>
       </c>
       <c r="C283" s="5">
         <v>6.6206610000051569E-2</v>
       </c>
       <c r="D283" s="5">
         <v>0.2909928211177748</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>273.77193628999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.31810049999995726</v>
       </c>
       <c r="D284" s="5">
         <v>1.4048891844707923</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>274.47071697000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.69878068000002713</v>
       </c>
       <c r="D285" s="5">
         <v>3.106268647654975</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>273.76843226</v>
       </c>
       <c r="C286" s="5">
         <v>-0.70228471000001491</v>
       </c>
       <c r="D286" s="5">
         <v>-3.0275816477640438</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>275.91013443000003</v>
       </c>
       <c r="C287" s="5">
         <v>2.1417021700000305</v>
       </c>
       <c r="D287" s="5">
         <v>9.8022920710036932</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>278.12124762000002</v>
       </c>
       <c r="C288" s="5">
         <v>2.2111131899999918</v>
       </c>
       <c r="D288" s="5">
         <v>10.052064320616584</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>278.14752271999998</v>
       </c>
       <c r="C289" s="5">
         <v>2.6275099999963913E-2</v>
       </c>
       <c r="D289" s="5">
         <v>0.11342717833429106</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>277.21450670000002</v>
       </c>
       <c r="C290" s="5">
         <v>-0.93301601999996819</v>
       </c>
       <c r="D290" s="5">
         <v>-3.9518324911680169</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>277.45953170000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.24502499999999827</v>
       </c>
       <c r="D291" s="5">
         <v>1.0658302366812755</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>278.48554510000002</v>
       </c>
       <c r="C292" s="5">
         <v>1.0260134000000107</v>
       </c>
       <c r="D292" s="5">
         <v>4.5288343180519108</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>278.42003462000002</v>
       </c>
       <c r="C293" s="5">
         <v>-6.5510480000000371E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.28192108094384771</v>
       </c>
       <c r="E293" s="5">
         <v>1.5631623033506514</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>279.00063270999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.58059808999996676</v>
       </c>
       <c r="D294" s="5">
         <v>2.5312991459498502</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>279.58972396000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.58909125000002405</v>
       </c>
       <c r="D295" s="5">
         <v>2.5633519318043252</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>280.22363745000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.63391348999999764</v>
       </c>
       <c r="D296" s="5">
         <v>2.7549447357733126</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>280.78010139000003</v>
       </c>
       <c r="C297" s="5">
         <v>0.55646394000001465</v>
       </c>
       <c r="D297" s="5">
         <v>2.409141296703643</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>280.90997499000002</v>
       </c>
       <c r="C298" s="5">
         <v>0.12987359999999626</v>
       </c>
       <c r="D298" s="5">
         <v>0.55646895705943056</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>281.22470527000002</v>
       </c>
       <c r="C299" s="5">
         <v>0.31473027999999204</v>
       </c>
       <c r="D299" s="5">
         <v>1.3527905425150477</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>281.24154793999998</v>
       </c>
       <c r="C300" s="5">
         <v>1.684266999995998E-2</v>
       </c>
       <c r="D300" s="5">
         <v>7.1892200323420141E-2</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>282.32505314000002</v>
       </c>
       <c r="C301" s="5">
         <v>1.0835052000000474</v>
       </c>
       <c r="D301" s="5">
         <v>4.7223230084165957</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>282.47687539999998</v>
       </c>
       <c r="C302" s="5">
         <v>0.15182225999996035</v>
       </c>
       <c r="D302" s="5">
         <v>0.64722037230842133</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>283.51026875000002</v>
       </c>
       <c r="C303" s="5">
         <v>1.0333933500000398</v>
       </c>
       <c r="D303" s="5">
         <v>4.4794111260546998</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>284.04929536999998</v>
       </c>
       <c r="C304" s="5">
         <v>0.53902661999995871</v>
       </c>
       <c r="D304" s="5">
         <v>2.3055209676344335</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>284.39454640000002</v>
       </c>
       <c r="C305" s="5">
         <v>0.34525103000004265</v>
       </c>
       <c r="D305" s="5">
         <v>1.4683441035015177</v>
       </c>
       <c r="E305" s="5">
         <v>2.14586273870494</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>284.98882999</v>
       </c>
       <c r="C306" s="5">
         <v>0.59428358999997499</v>
       </c>
       <c r="D306" s="5">
         <v>2.5365951328689684</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>285.27013011999998</v>
       </c>
       <c r="C307" s="5">
         <v>0.28130012999997689</v>
       </c>
       <c r="D307" s="5">
         <v>1.1909194806328571</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>284.94080269</v>
       </c>
       <c r="C308" s="5">
         <v>-0.32932742999997799</v>
       </c>
       <c r="D308" s="5">
         <v>-1.3765664829305524</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>285.24750669000002</v>
       </c>
       <c r="C309" s="5">
         <v>0.30670400000002473</v>
       </c>
       <c r="D309" s="5">
         <v>1.2993277454490082</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>285.50704416999997</v>
       </c>
       <c r="C310" s="5">
         <v>0.25953747999994903</v>
       </c>
       <c r="D310" s="5">
         <v>1.0973216616631642</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>288.03840344000002</v>
       </c>
       <c r="C311" s="5">
         <v>2.5313592700000527</v>
       </c>
       <c r="D311" s="5">
         <v>11.173891055090168</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>287.80517017</v>
       </c>
       <c r="C312" s="5">
         <v>-0.23323327000002791</v>
       </c>
       <c r="D312" s="5">
         <v>-0.967360010873064</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>288.07628704000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.27111687000001439</v>
       </c>
       <c r="D313" s="5">
         <v>1.1362935666449969</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>288.58106236999998</v>
       </c>
       <c r="C314" s="5">
         <v>0.50477532999997266</v>
       </c>
       <c r="D314" s="5">
         <v>2.1230563979555583</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>288.82341081999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.2423484500000086</v>
       </c>
       <c r="D315" s="5">
         <v>1.0124197136094137</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>289.07773515000002</v>
       </c>
       <c r="C316" s="5">
         <v>0.2543243300000313</v>
       </c>
       <c r="D316" s="5">
         <v>1.0617961544453269</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>290.24969835000002</v>
       </c>
       <c r="C317" s="5">
         <v>1.1719631999999933</v>
       </c>
       <c r="D317" s="5">
         <v>4.9749322501811966</v>
       </c>
       <c r="E317" s="5">
         <v>2.058813020192285</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>291.98907451000002</v>
       </c>
       <c r="C318" s="5">
         <v>1.7393761600000062</v>
       </c>
       <c r="D318" s="5">
         <v>7.4330471638435425</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>291.27196139</v>
       </c>
       <c r="C319" s="5">
         <v>-0.71711312000002181</v>
       </c>
       <c r="D319" s="5">
         <v>-2.9076651571930623</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>291.86973303000002</v>
       </c>
       <c r="C320" s="5">
         <v>0.59777164000001903</v>
       </c>
       <c r="D320" s="5">
         <v>2.4907253583547284</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>292.11048148999998</v>
       </c>
       <c r="C321" s="5">
         <v>0.24074845999996342</v>
       </c>
       <c r="D321" s="5">
         <v>0.99432166097039865</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>292.58498269</v>
       </c>
       <c r="C322" s="5">
         <v>0.47450120000002016</v>
       </c>
       <c r="D322" s="5">
         <v>1.9667770780553706</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>293.42697034999998</v>
       </c>
       <c r="C323" s="5">
         <v>0.84198765999997249</v>
       </c>
       <c r="D323" s="5">
         <v>3.508490440383949</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>294.44962263000002</v>
       </c>
       <c r="C324" s="5">
         <v>1.0226522800000453</v>
       </c>
       <c r="D324" s="5">
         <v>4.2633489264952473</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>295.44104872999998</v>
       </c>
       <c r="C325" s="5">
         <v>0.99142609999995557</v>
       </c>
       <c r="D325" s="5">
         <v>4.1161284351123095</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>296.38402861999998</v>
       </c>
       <c r="C326" s="5">
         <v>0.94297989000000371</v>
       </c>
       <c r="D326" s="5">
         <v>3.8980813820114202</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>295.77808649000002</v>
       </c>
       <c r="C327" s="5">
         <v>-0.60594212999995989</v>
       </c>
       <c r="D327" s="5">
         <v>-2.4259398341781035</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>296.06337324999998</v>
       </c>
       <c r="C328" s="5">
         <v>0.28528675999996267</v>
       </c>
       <c r="D328" s="5">
         <v>1.163595564687836</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>297.10642446999998</v>
       </c>
       <c r="C329" s="5">
         <v>1.0430512199999953</v>
       </c>
       <c r="D329" s="5">
         <v>4.3105698037456008</v>
       </c>
       <c r="E329" s="5">
         <v>2.3623542622021043</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>297.86658412999998</v>
       </c>
       <c r="C330" s="5">
         <v>0.76015965999999935</v>
       </c>
       <c r="D330" s="5">
         <v>3.1138271425329211</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>298.53253387000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.66594974000003049</v>
       </c>
       <c r="D331" s="5">
         <v>2.7161151116625426</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>299.09618501</v>
       </c>
       <c r="C332" s="5">
         <v>0.56365113999999039</v>
       </c>
       <c r="D332" s="5">
         <v>2.2893637994628957</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>301.20579886000002</v>
       </c>
       <c r="C333" s="5">
         <v>2.1096138500000166</v>
       </c>
       <c r="D333" s="5">
         <v>8.8001417503575041</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>300.90344657999998</v>
       </c>
       <c r="C334" s="5">
         <v>-0.30235228000003644</v>
       </c>
       <c r="D334" s="5">
         <v>-1.1979394291567691</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>300.48728777999997</v>
       </c>
       <c r="C335" s="5">
         <v>-0.41615880000000516</v>
       </c>
       <c r="D335" s="5">
         <v>-1.6470709264569505</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>299.95705828000001</v>
       </c>
       <c r="C336" s="5">
         <v>-0.53022949999996172</v>
       </c>
       <c r="D336" s="5">
         <v>-2.0970486283339418</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>299.76295785999997</v>
       </c>
       <c r="C337" s="5">
         <v>-0.19410042000004069</v>
       </c>
       <c r="D337" s="5">
         <v>-0.77375515926568772</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>299.39921357999998</v>
       </c>
       <c r="C338" s="5">
         <v>-0.3637442799999917</v>
       </c>
       <c r="D338" s="5">
         <v>-1.4464487886363342</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>301.6361005</v>
       </c>
       <c r="C339" s="5">
         <v>2.2368869200000177</v>
       </c>
       <c r="D339" s="5">
         <v>9.3432425958906329</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>302.58389324000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.94779274000001124</v>
       </c>
       <c r="D340" s="5">
         <v>3.8364581319008106</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>302.28605362000002</v>
       </c>
       <c r="C341" s="5">
         <v>-0.29783961999999065</v>
       </c>
       <c r="D341" s="5">
         <v>-1.1748112383771492</v>
       </c>
       <c r="E341" s="5">
         <v>1.7433581785516239</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>300.46881352000003</v>
       </c>
       <c r="C342" s="5">
         <v>-1.8172400999999923</v>
       </c>
       <c r="D342" s="5">
         <v>-6.9801800956886595</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>303.22677862</v>
       </c>
       <c r="C343" s="5">
         <v>2.7579650999999785</v>
       </c>
       <c r="D343" s="5">
         <v>11.588078943046076</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>304.19907589000002</v>
       </c>
       <c r="C344" s="5">
         <v>0.97229727000001276</v>
       </c>
       <c r="D344" s="5">
         <v>3.9163918738575942</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>303.17351753999998</v>
       </c>
       <c r="C345" s="5">
         <v>-1.0255583500000398</v>
       </c>
       <c r="D345" s="5">
         <v>-3.9714288669935871</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>304.06599146999997</v>
       </c>
       <c r="C346" s="5">
         <v>0.8924739299999942</v>
       </c>
       <c r="D346" s="5">
         <v>3.59028648607016</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>304.73214240999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.66615094000002273</v>
       </c>
       <c r="D347" s="5">
         <v>2.6608826629764826</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>305.44388701999998</v>
       </c>
       <c r="C348" s="5">
         <v>0.71174460999998246</v>
       </c>
       <c r="D348" s="5">
         <v>2.8390543203242302</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>304.72017662000002</v>
       </c>
       <c r="C349" s="5">
         <v>-0.72371039999995901</v>
       </c>
       <c r="D349" s="5">
         <v>-2.806486372489414</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>305.43387213</v>
       </c>
       <c r="C350" s="5">
         <v>0.71369550999997955</v>
       </c>
       <c r="D350" s="5">
         <v>2.8470499523617798</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>304.79087382</v>
       </c>
       <c r="C351" s="5">
         <v>-0.64299830999999585</v>
       </c>
       <c r="D351" s="5">
         <v>-2.4971898310833462</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>305.99913322999998</v>
       </c>
       <c r="C352" s="5">
         <v>1.2082594099999824</v>
       </c>
       <c r="D352" s="5">
         <v>4.8621715994871195</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>306.26848734999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.26935412000000269</v>
       </c>
       <c r="D353" s="5">
         <v>1.0614225763711627</v>
       </c>
       <c r="E353" s="5">
         <v>1.3174387909427709</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>305.82000391999998</v>
       </c>
       <c r="C354" s="5">
         <v>-0.44848343000001023</v>
       </c>
       <c r="D354" s="5">
         <v>-1.7431331377066428</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>306.40352741999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.58352350000001252</v>
       </c>
       <c r="D355" s="5">
         <v>2.3138563955846569</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>307.70528741999999</v>
       </c>
       <c r="C356" s="5">
         <v>1.3017600000000016</v>
       </c>
       <c r="D356" s="5">
         <v>5.2190505899398332</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>309.08939203</v>
       </c>
       <c r="C357" s="5">
         <v>1.3841046100000085</v>
       </c>
       <c r="D357" s="5">
         <v>5.5333431149355849</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>310.31856620999997</v>
       </c>
       <c r="C358" s="5">
         <v>1.2291741799999727</v>
       </c>
       <c r="D358" s="5">
         <v>4.8778839417356057</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>311.07252574</v>
       </c>
       <c r="C359" s="5">
         <v>0.75395953000003146</v>
       </c>
       <c r="D359" s="5">
         <v>2.954834657524219</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>311.84119299000002</v>
       </c>
       <c r="C360" s="5">
         <v>0.76866725000002134</v>
       </c>
       <c r="D360" s="5">
         <v>3.0058602297132309</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>311.94861035000002</v>
       </c>
       <c r="C361" s="5">
         <v>0.10741735999999946</v>
       </c>
       <c r="D361" s="5">
         <v>0.41413810377914917</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>312.83473864000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.88612828999998783</v>
       </c>
       <c r="D362" s="5">
         <v>3.4625109995265468</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>313.03066999999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.19593135999997457</v>
       </c>
       <c r="D363" s="5">
         <v>0.75416571848356817</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>313.76499023000002</v>
       </c>
       <c r="C364" s="5">
         <v>0.7343202300000371</v>
       </c>
       <c r="D364" s="5">
         <v>2.8516145035559992</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>314.22370393</v>
       </c>
       <c r="C365" s="5">
         <v>0.45871369999997569</v>
       </c>
       <c r="D365" s="5">
         <v>1.7685344594617014</v>
       </c>
       <c r="E365" s="5">
         <v>2.5974649396132143</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>315.80358653000002</v>
       </c>
       <c r="C366" s="5">
         <v>1.579882600000019</v>
       </c>
       <c r="D366" s="5">
         <v>6.2031435775850463</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>316.45447840999998</v>
       </c>
       <c r="C367" s="5">
         <v>0.65089187999996057</v>
       </c>
       <c r="D367" s="5">
         <v>2.5015088670637287</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>316.68588160000002</v>
       </c>
       <c r="C368" s="5">
         <v>0.23140319000003728</v>
       </c>
       <c r="D368" s="5">
         <v>0.88102195816821549</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>307.32648243</v>
       </c>
       <c r="C369" s="5">
         <v>-9.3593991700000174</v>
       </c>
       <c r="D369" s="5">
         <v>-30.232141031386174</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>300.45800269</v>
       </c>
       <c r="C370" s="5">
         <v>-6.8684797399999979</v>
       </c>
       <c r="D370" s="5">
         <v>-23.756032250330616</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>299.86611342999998</v>
       </c>
       <c r="C371" s="5">
         <v>-0.59188926000001629</v>
       </c>
       <c r="D371" s="5">
         <v>-2.3385026876603598</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>305.46275858000001</v>
       </c>
       <c r="C372" s="5">
         <v>5.5966451500000289</v>
       </c>
       <c r="D372" s="5">
         <v>24.844824781772388</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>312.37593908000002</v>
       </c>
       <c r="C373" s="5">
         <v>6.9131805000000099</v>
       </c>
       <c r="D373" s="5">
         <v>30.807204113734542</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>314.29936173999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.9234226599999715</v>
       </c>
       <c r="D374" s="5">
         <v>7.6443134384510447</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>308.68508786000001</v>
       </c>
       <c r="C375" s="5">
         <v>-5.6142738799999847</v>
       </c>
       <c r="D375" s="5">
         <v>-19.449950974126441</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>308.16030506999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.52478279000001748</v>
       </c>
       <c r="D376" s="5">
         <v>-2.021102887031434</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>308.36291548999998</v>
       </c>
       <c r="C377" s="5">
         <v>0.20261041999998497</v>
       </c>
       <c r="D377" s="5">
         <v>0.79183994831111271</v>
       </c>
       <c r="E377" s="5">
         <v>-1.8651643293294162</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>309.35389928000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.99098379000002979</v>
       </c>
       <c r="D378" s="5">
         <v>3.9253309164501315</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>309.24326214000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.11063713999999436</v>
       </c>
       <c r="D379" s="5">
         <v>-0.42832409505005886</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>309.08476532999998</v>
       </c>
       <c r="C380" s="5">
         <v>-0.15849681000003102</v>
       </c>
       <c r="D380" s="5">
         <v>-0.61330661675395026</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>309.97595822</v>
       </c>
       <c r="C381" s="5">
         <v>0.89119289000001345</v>
       </c>
       <c r="D381" s="5">
         <v>3.5153945525166375</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>308.36965579999998</v>
       </c>
       <c r="C382" s="5">
         <v>-1.60630242000002</v>
       </c>
       <c r="D382" s="5">
         <v>-6.0442209554019239</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>307.57105797000003</v>
       </c>
       <c r="C383" s="5">
         <v>-0.79859782999994877</v>
       </c>
       <c r="D383" s="5">
         <v>-3.0638055836144096</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>308.07592233999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.50486436999995021</v>
       </c>
       <c r="D384" s="5">
         <v>1.9876277987966429</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>309.74516886999999</v>
       </c>
       <c r="C385" s="5">
         <v>1.6692465300000094</v>
       </c>
       <c r="D385" s="5">
         <v>6.6992600911728317</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>312.67537270000003</v>
       </c>
       <c r="C386" s="5">
         <v>2.930203830000039</v>
       </c>
       <c r="D386" s="5">
         <v>11.961734496834842</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>311.82140035999998</v>
       </c>
       <c r="C387" s="5">
         <v>-0.85397234000004119</v>
       </c>
       <c r="D387" s="5">
         <v>-3.2286283563277118</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>312.55242522999998</v>
       </c>
       <c r="C388" s="5">
         <v>0.73102486999999883</v>
       </c>
       <c r="D388" s="5">
         <v>2.8498035612773975</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>312.61159100999998</v>
       </c>
       <c r="C389" s="5">
         <v>5.9165780000000723E-2</v>
       </c>
       <c r="D389" s="5">
         <v>0.22739514070519995</v>
       </c>
       <c r="E389" s="5">
         <v>1.3778166266357639</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>313.38499108000002</v>
       </c>
       <c r="C390" s="5">
         <v>0.77340007000003652</v>
       </c>
       <c r="D390" s="5">
         <v>3.0095274908296554</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>313.60512913999997</v>
       </c>
       <c r="C391" s="5">
         <v>0.22013805999995384</v>
       </c>
       <c r="D391" s="5">
         <v>0.84620729814322004</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>314.68013209999998</v>
       </c>
       <c r="C392" s="5">
         <v>1.0750029600000062</v>
       </c>
       <c r="D392" s="5">
         <v>4.1919101714976259</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>314.95198319000002</v>
       </c>
       <c r="C393" s="5">
         <v>0.27185109000004104</v>
       </c>
       <c r="D393" s="5">
         <v>1.0416158024234345</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>314.74084615999999</v>
       </c>
       <c r="C394" s="5">
         <v>-0.2111370300000317</v>
       </c>
       <c r="D394" s="5">
         <v>-0.8014946991253602</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>316.07701721000001</v>
       </c>
       <c r="C395" s="5">
         <v>1.3361710500000186</v>
       </c>
       <c r="D395" s="5">
         <v>5.2150153444518343</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>314.67570812000002</v>
       </c>
       <c r="C396" s="5">
         <v>-1.4013090899999838</v>
       </c>
       <c r="D396" s="5">
         <v>-5.1923027027151125</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>321.50415493999998</v>
       </c>
       <c r="C397" s="5">
         <v>6.8284468199999537</v>
       </c>
       <c r="D397" s="5">
         <v>29.383966313077824</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>319.72741556</v>
       </c>
       <c r="C398" s="5">
         <v>-1.7767393799999809</v>
       </c>
       <c r="D398" s="5">
         <v>-6.4337018202584195</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>321.26162726000001</v>
       </c>
       <c r="C399" s="5">
         <v>1.5342117000000144</v>
       </c>
       <c r="D399" s="5">
         <v>5.9126249641136219</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>322.15859666</v>
       </c>
       <c r="C400" s="5">
         <v>0.89696939999998904</v>
       </c>
       <c r="D400" s="5">
         <v>3.4023572975012684</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>322.85660166000002</v>
       </c>
       <c r="C401" s="5">
         <v>0.6980050000000233</v>
       </c>
       <c r="D401" s="5">
         <v>2.6311880066483218</v>
       </c>
       <c r="E401" s="5">
         <v>3.2772331367816543</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>323.6750965</v>
       </c>
       <c r="C402" s="5">
         <v>0.81849483999997119</v>
       </c>
       <c r="D402" s="5">
         <v>3.0849774389237083</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>325.00859566000003</v>
       </c>
       <c r="C403" s="5">
         <v>1.3334991600000308</v>
       </c>
       <c r="D403" s="5">
         <v>5.0574201193537505</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>326.04676209000002</v>
       </c>
       <c r="C404" s="5">
         <v>1.0381664299999898</v>
       </c>
       <c r="D404" s="5">
         <v>3.901193069009623</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>327.51297819000001</v>
       </c>
       <c r="C405" s="5">
         <v>1.4662160999999969</v>
       </c>
       <c r="D405" s="5">
         <v>5.5318303951529035</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>328.44158584000002</v>
       </c>
       <c r="C406" s="5">
         <v>0.92860765000000356</v>
       </c>
       <c r="D406" s="5">
         <v>3.455959754475324</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>328.88872437999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.447138539999969</v>
       </c>
       <c r="D407" s="5">
         <v>1.6459613819201246</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>330.01277522999999</v>
       </c>
       <c r="C408" s="5">
         <v>1.1240508500000033</v>
       </c>
       <c r="D408" s="5">
         <v>4.179247259910901</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>336.26691262999998</v>
       </c>
       <c r="C409" s="5">
         <v>6.2541373999999905</v>
       </c>
       <c r="D409" s="5">
         <v>25.268134619056614</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>334.45805855999998</v>
       </c>
       <c r="C410" s="5">
         <v>-1.8088540699999953</v>
       </c>
       <c r="D410" s="5">
         <v>-6.2674708647206696</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>334.53022594999999</v>
       </c>
       <c r="C411" s="5">
         <v>7.2167390000004161E-2</v>
       </c>
       <c r="D411" s="5">
         <v>0.25923643929555151</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>335.14432192999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.61409598000000187</v>
       </c>
       <c r="D412" s="5">
         <v>2.2252130674867976</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>335.71477041000003</v>
       </c>
       <c r="C413" s="5">
         <v>0.57044848000003867</v>
       </c>
       <c r="D413" s="5">
         <v>2.0617476111949973</v>
       </c>
       <c r="E413" s="5">
         <v>3.9826253153531388</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>337.48766905999997</v>
       </c>
       <c r="C414" s="5">
         <v>1.7728986499999451</v>
       </c>
       <c r="D414" s="5">
         <v>6.5245043025735194</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>338.41509674000002</v>
       </c>
       <c r="C415" s="5">
         <v>0.92742768000005071</v>
       </c>
       <c r="D415" s="5">
         <v>3.3479416786274419</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>339.35443243999998</v>
       </c>
       <c r="C416" s="5">
         <v>0.93933569999995825</v>
       </c>
       <c r="D416" s="5">
         <v>3.3821519253067311</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>340.35487153999998</v>
       </c>
       <c r="C417" s="5">
         <v>1.0004390999999941</v>
       </c>
       <c r="D417" s="5">
         <v>3.5956072537325134</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>340.85225652000003</v>
       </c>
       <c r="C418" s="5">
         <v>0.49738498000004938</v>
       </c>
       <c r="D418" s="5">
         <v>1.767809944201737</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>340.47213504000001</v>
       </c>
       <c r="C419" s="5">
         <v>-0.38012148000001389</v>
       </c>
       <c r="D419" s="5">
         <v>-1.3300727917275434</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>341.48259637000001</v>
       </c>
       <c r="C420" s="5">
         <v>1.0104613299999983</v>
       </c>
       <c r="D420" s="5">
         <v>3.6201002544562266</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>343.77620512999999</v>
       </c>
       <c r="C421" s="5">
         <v>2.2936087599999837</v>
       </c>
       <c r="D421" s="5">
         <v>8.3644573883960849</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>341.95758384999999</v>
       </c>
       <c r="C422" s="5">
         <v>-1.8186212800000021</v>
       </c>
       <c r="D422" s="5">
         <v>-6.1666719780057004</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>342.57462880999998</v>
       </c>
       <c r="C423" s="5">
         <v>0.61704495999998699</v>
       </c>
       <c r="D423" s="5">
         <v>2.1869582073522631</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>342.89037715000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.31574834000002738</v>
       </c>
       <c r="D424" s="5">
         <v>1.1116546281718209</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>343.45849436999998</v>
       </c>
       <c r="C425" s="5">
         <v>0.56811721999997644</v>
       </c>
       <c r="D425" s="5">
         <v>2.0064359397095277</v>
       </c>
       <c r="E425" s="5">
         <v>2.3066378493096229</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>343.94992847999998</v>
       </c>
       <c r="C426" s="5">
         <v>0.49143411000000015</v>
       </c>
       <c r="D426" s="5">
         <v>1.73058470507097</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>344.36298511000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.41305663000002824</v>
       </c>
       <c r="D427" s="5">
         <v>1.450661781596474</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>344.91887989000003</v>
       </c>
       <c r="C428" s="5">
         <v>0.55589478000001691</v>
       </c>
       <c r="D428" s="5">
         <v>1.9544154094636834</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>344.85695315999999</v>
       </c>
       <c r="C429" s="5">
         <v>-6.1926730000038788E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-0.21523535905911828</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>345.36791029</v>
       </c>
       <c r="C430" s="5">
         <v>0.51095713000000842</v>
       </c>
       <c r="D430" s="5">
         <v>1.7925400720071982</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>346.27608085999998</v>
       </c>
       <c r="C431" s="5">
         <v>0.90817056999998158</v>
       </c>
       <c r="D431" s="5">
         <v>3.2015282776928444</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>346.90551252</v>
       </c>
       <c r="C432" s="5">
         <v>0.62943166000002293</v>
       </c>
       <c r="D432" s="5">
         <v>2.2031991843827203</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>348.05999625999999</v>
       </c>
       <c r="C433" s="5">
         <v>1.1544837399999892</v>
       </c>
       <c r="D433" s="5">
         <v>4.0674519836873868</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>348.84201309999997</v>
       </c>
       <c r="C434" s="5">
         <v>0.78201683999998295</v>
       </c>
       <c r="D434" s="5">
         <v>2.7297129134518094</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>348.90004512000002</v>
       </c>
       <c r="C435" s="5">
         <v>5.8032020000041484E-2</v>
       </c>
       <c r="D435" s="5">
         <v>0.19981015194463492</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>349.20720297000003</v>
       </c>
       <c r="C436" s="5">
         <v>0.30715785000001006</v>
       </c>
       <c r="D436" s="5">
         <v>1.0615629795519332</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>349.84296203000002</v>
       </c>
       <c r="C437" s="5">
         <v>0.63575905999999804</v>
       </c>
       <c r="D437" s="5">
         <v>2.206703009906974</v>
       </c>
       <c r="E437" s="5">
         <v>1.8588760402362237</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>350.50729660000002</v>
+        <v>349.03691483</v>
       </c>
       <c r="C438" s="5">
-        <v>0.66433456999999407</v>
+        <v>-0.80604720000002317</v>
       </c>
       <c r="D438" s="5">
-        <v>2.3026919379294908</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7300622869681157</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
-    </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B439" s="5">
+        <v>348.98971803000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-4.719679999999471E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-0.16214347443226362</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalgovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>