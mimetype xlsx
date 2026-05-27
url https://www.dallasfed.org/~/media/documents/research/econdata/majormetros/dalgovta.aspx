--- v5 (2026-04-17)
+++ v6 (2026-05-27)
@@ -1,84 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3E6BCCEC-E353-43F6-B11C-7FE6896773EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{92A34B65-5277-4ECD-86A5-7334F60E2A9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{95B666D5-F782-4590-A14C-5A1CC9653389}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{062CA76E-8628-4958-8276-BB8DDC3CFC54}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -916,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{037D9EE6-F030-4459-8D96-F266860FA199}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{916B1DE6-C9D8-473D-8B11-F4EAB43C5911}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
     <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
@@ -7134,112 +7135,136 @@
         <v>2.206703009906974</v>
       </c>
       <c r="E437" s="5">
         <v>1.8588760402362237</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>349.03691483</v>
       </c>
       <c r="C438" s="5">
         <v>-0.80604720000002317</v>
       </c>
       <c r="D438" s="5">
         <v>-2.7300622869681157</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>348.98971803000001</v>
+        <v>348.9462977</v>
       </c>
       <c r="C439" s="5">
-        <v>-4.719679999999471E-2</v>
+        <v>-9.0617129999998269E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.16214347443226362</v>
+        <v>-0.31110009763589686</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>349.58873606999998</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.64243836999997939</v>
+      </c>
+      <c r="D440" s="5">
+        <v>2.2318061834460279</v>
+      </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
+      <c r="B441" s="5">
+        <v>349.63992640999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>5.1190340000005108E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.17585779563646931</v>
+      </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalgovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>