--- v6 (2026-05-27)
+++ v7 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{92A34B65-5277-4ECD-86A5-7334F60E2A9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5340A604-441C-458F-B0E5-9ECD8073CF8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{062CA76E-8628-4958-8276-BB8DDC3CFC54}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EEA2F316-80B3-4523-B712-D8E9FE7D24E7}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{916B1DE6-C9D8-473D-8B11-F4EAB43C5911}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59821F4F-3234-4986-B974-A8357BC0B4E0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>167.37630934000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>167.37612872</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>166.72499934000001</v>
+        <v>166.72483066999999</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.65130999999999517</v>
+        <v>-0.65129805000000829</v>
       </c>
       <c r="D7" s="5">
-        <v>-4.570896561632809</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-4.5708193105327251</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>167.50293113999999</v>
+        <v>167.50292881999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.77793179999997619</v>
+        <v>0.77809815000000526</v>
       </c>
       <c r="D8" s="5">
-        <v>5.7450974176077585</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>5.7463635948993952</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>168.45510189000001</v>
+        <v>168.45508853999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.95217075000002183</v>
+        <v>0.95215971999999738</v>
       </c>
       <c r="D9" s="5">
-        <v>7.0387652008126356</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>7.038681197975527</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>170.61465416999999</v>
+        <v>170.61463293</v>
       </c>
       <c r="C10" s="5">
-        <v>2.1595522799999856</v>
+        <v>2.1595443900000078</v>
       </c>
       <c r="D10" s="5">
-        <v>16.516099485107905</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>16.516036228814833</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>170.69381967000001</v>
+        <v>170.69377617999999</v>
       </c>
       <c r="C11" s="5">
-        <v>7.9165500000016209E-2</v>
+        <v>7.914324999998712E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>0.55822527773858877</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>0.55806805389864156</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>171.42982642000001</v>
+        <v>171.42976830999999</v>
       </c>
       <c r="C12" s="5">
-        <v>0.73600675000000138</v>
+        <v>0.73599212999999963</v>
       </c>
       <c r="D12" s="5">
-        <v>5.2987128661913019</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>5.2986064865011562</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>168.67751222000001</v>
+        <v>168.67822181</v>
       </c>
       <c r="C13" s="5">
-        <v>-2.7523142000000007</v>
+        <v>-2.7515464999999892</v>
       </c>
       <c r="D13" s="5">
-        <v>-17.65265140851151</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-17.648159321897804</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>171.06891601999999</v>
+        <v>171.06885459</v>
       </c>
       <c r="C14" s="5">
-        <v>2.3914037999999778</v>
+        <v>2.3906327800000042</v>
       </c>
       <c r="D14" s="5">
-        <v>18.404169671728887</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>18.397682431343078</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>171.625021</v>
+        <v>171.62496894</v>
       </c>
       <c r="C15" s="5">
-        <v>0.55610498000001485</v>
+        <v>0.55611435000000142</v>
       </c>
       <c r="D15" s="5">
-        <v>3.971425614100621</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>3.9714951826591349</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>172.57413901999999</v>
+        <v>172.57409945000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.94911801999998602</v>
+        <v>0.94913051000000337</v>
       </c>
       <c r="D16" s="5">
-        <v>6.8418362818230438</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>6.8419312125300502</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>172.51631709</v>
+        <v>172.51628188999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-5.7821929999988697E-2</v>
+        <v>-5.781756000001792E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.40132660426821509</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-0.40129642097609386</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>172.42748401</v>
+        <v>172.42725351000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-8.8833080000000564E-2</v>
+        <v>-8.9028379999973595E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-0.61616382334921393</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-0.61751474586881905</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>173.29289097</v>
+        <v>173.29277167000001</v>
       </c>
       <c r="C19" s="5">
-        <v>0.86540696000000139</v>
+        <v>0.86551815999999349</v>
       </c>
       <c r="D19" s="5">
-        <v>6.1918211137643508</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>6.1926473292526207</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>173.74000493</v>
+        <v>173.73999737</v>
       </c>
       <c r="C20" s="5">
-        <v>0.44711395999999581</v>
+        <v>0.44722569999998996</v>
       </c>
       <c r="D20" s="5">
-        <v>3.140442633887508</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>3.1412408410239179</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>174.61856788</v>
+        <v>174.61855134999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.87856295000000273</v>
+        <v>0.87855397999999241</v>
       </c>
       <c r="D21" s="5">
-        <v>6.2397673070497373</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>6.2397020968689709</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>174.92941149999999</v>
+        <v>174.92938706000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.31084361999998578</v>
+        <v>0.31083571000002053</v>
       </c>
       <c r="D22" s="5">
-        <v>2.1571941750874846</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>2.1571389488857395</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>174.97050149</v>
+        <v>174.97046603999999</v>
       </c>
       <c r="C23" s="5">
-        <v>4.1089990000017451E-2</v>
+        <v>4.1078979999980447E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>0.28223807246481325</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>0.2821623889751157</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>175.69628211</v>
+        <v>175.69623965</v>
       </c>
       <c r="C24" s="5">
-        <v>0.72578061999999477</v>
+        <v>0.72577361000000451</v>
       </c>
       <c r="D24" s="5">
-        <v>5.0927652487924302</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>5.0927159878747741</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>174.19626864</v>
+        <v>174.19693143000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.500013469999999</v>
+        <v>-1.499308219999989</v>
       </c>
       <c r="D25" s="5">
-        <v>-9.7774043108364914</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-9.7730231692062848</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>176.27097222</v>
+        <v>176.27092364999999</v>
       </c>
       <c r="C26" s="5">
-        <v>2.0747035800000049</v>
+        <v>2.0739922199999796</v>
       </c>
       <c r="D26" s="5">
-        <v>15.266583911572562</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>15.260940071327965</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>176.85007598999999</v>
+        <v>176.85003058000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.57910376999998903</v>
+        <v>0.57910693000002311</v>
       </c>
       <c r="D27" s="5">
-        <v>4.0143862443645206</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>4.0144096732183332</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>177.50894941999999</v>
+        <v>177.50891146999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.65887342999999987</v>
+        <v>0.65888088999997763</v>
       </c>
       <c r="D28" s="5">
-        <v>4.5634814423464398</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>4.5635353709387649</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>177.9170092</v>
+        <v>177.91697586000001</v>
       </c>
       <c r="C29" s="5">
-        <v>0.40805978000000209</v>
+        <v>0.40806439000002115</v>
       </c>
       <c r="D29" s="5">
-        <v>2.7937215221380596</v>
+        <v>2.7937540888015366</v>
       </c>
       <c r="E29" s="5">
-        <v>3.1305398823129993</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>3.1305415992234353</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>177.48248219000001</v>
+        <v>177.48220947999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.43452700999998228</v>
+        <v>-0.43476638000001344</v>
       </c>
       <c r="D30" s="5">
-        <v>-2.8917128256471636</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-2.8932849841658115</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>178.85986349000001</v>
+        <v>178.85980445000001</v>
       </c>
       <c r="C31" s="5">
-        <v>1.3773812999999961</v>
+        <v>1.3775949700000183</v>
       </c>
       <c r="D31" s="5">
-        <v>9.720761280229361</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>9.7223497713872611</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>178.89692203999999</v>
+        <v>178.89690981999999</v>
       </c>
       <c r="C32" s="5">
-        <v>3.705854999998337E-2</v>
+        <v>3.7105369999977711E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.24891538434430593</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>0.24923030684533831</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>179.26731031</v>
+        <v>179.26728878</v>
       </c>
       <c r="C33" s="5">
-        <v>0.37038827000000651</v>
+        <v>0.37037896000001069</v>
       </c>
       <c r="D33" s="5">
-        <v>2.5129679975759434</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>2.512904284771933</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>180.02991528999999</v>
+        <v>180.02988834999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.76260497999999188</v>
+        <v>0.7625995699999919</v>
       </c>
       <c r="D34" s="5">
-        <v>5.2259598628644932</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>5.2259225600709058</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>181.21737884000001</v>
+        <v>181.21735355000001</v>
       </c>
       <c r="C35" s="5">
-        <v>1.1874635500000181</v>
+        <v>1.1874652000000196</v>
       </c>
       <c r="D35" s="5">
-        <v>8.20865706142866</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>8.2086701576808316</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>180.66632034</v>
+        <v>180.66629123000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.55105850000001055</v>
+        <v>-0.55106231999999977</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.5886289796382753</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-3.5886539343165991</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>180.29965895000001</v>
+        <v>180.30026226999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.36666138999999021</v>
+        <v>-0.36602896000002261</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.4083926306601056</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-2.4042851157280998</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>182.48758024</v>
+        <v>182.48754221999999</v>
       </c>
       <c r="C38" s="5">
-        <v>2.1879212899999914</v>
+        <v>2.1872799500000042</v>
       </c>
       <c r="D38" s="5">
-        <v>15.574197818378877</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>15.569268160000638</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>181.97648265000001</v>
+        <v>181.97644117999999</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.51109758999999144</v>
+        <v>-0.51110103999999978</v>
       </c>
       <c r="D39" s="5">
-        <v>-3.3095798819199995</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-3.3096025581201061</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>182.23333993</v>
+        <v>182.23329552000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.25685727999999131</v>
+        <v>0.25685434000001806</v>
       </c>
       <c r="D40" s="5">
-        <v>1.7069945450698398</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>1.7069752468281463</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>182.58236819000001</v>
+        <v>182.58232168000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.34902826000001141</v>
+        <v>0.34902615999999398</v>
       </c>
       <c r="D41" s="5">
-        <v>2.3227046134776552</v>
+        <v>2.3226910629214226</v>
       </c>
       <c r="E41" s="5">
-        <v>2.6222107773605785</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>2.6222038664096337</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>182.50138505000001</v>
+        <v>182.50116550999999</v>
       </c>
       <c r="C42" s="5">
-        <v>-8.0983140000000731E-2</v>
+        <v>-8.1156170000014072E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-0.53095515385560565</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-0.53208696523819876</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>184.13564661999999</v>
+        <v>184.13561134</v>
       </c>
       <c r="C43" s="5">
-        <v>1.6342615699999783</v>
+        <v>1.6344458300000042</v>
       </c>
       <c r="D43" s="5">
-        <v>11.291110905846313</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>11.292461568691303</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>184.26519554999999</v>
+        <v>184.26516396</v>
       </c>
       <c r="C44" s="5">
-        <v>0.12954892999999856</v>
+        <v>0.12955261999999834</v>
       </c>
       <c r="D44" s="5">
-        <v>0.84753650152336046</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>0.84756089879631791</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>184.20904186000001</v>
+        <v>184.20900752</v>
       </c>
       <c r="C45" s="5">
-        <v>-5.6153689999973722E-2</v>
+        <v>-5.61564399999952E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>-0.36508033974630427</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-0.36509825125972117</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>184.72234784</v>
+        <v>184.72231274999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.51330597999998417</v>
+        <v>0.51330522999998607</v>
       </c>
       <c r="D46" s="5">
-        <v>3.3955755071092275</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>3.3955711122241716</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>185.75246566999999</v>
+        <v>185.75244359000001</v>
       </c>
       <c r="C47" s="5">
-        <v>1.0301178299999947</v>
+        <v>1.0301308400000266</v>
       </c>
       <c r="D47" s="5">
-        <v>6.901000257428147</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>6.9010914563103043</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>187.47488258999999</v>
+        <v>187.47486819</v>
       </c>
       <c r="C48" s="5">
-        <v>1.7224169200000006</v>
+        <v>1.7224245999999823</v>
       </c>
       <c r="D48" s="5">
-        <v>11.712568210069495</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>11.712624590413423</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>187.06474822000001</v>
+        <v>187.06531018999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.41013436999998021</v>
+        <v>-0.40955800000000409</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.5938537275510876</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-2.5902524161466545</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>187.23942099000001</v>
+        <v>187.23939453</v>
       </c>
       <c r="C50" s="5">
-        <v>0.17467277000000081</v>
+        <v>0.17408434000000739</v>
       </c>
       <c r="D50" s="5">
-        <v>1.1262792949801259</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>1.1224623043780468</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>187.56403144000001</v>
+        <v>187.56399318999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.32461044999999444</v>
+        <v>0.32459865999999238</v>
       </c>
       <c r="D51" s="5">
-        <v>2.1003501317392592</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>2.1002734168649617</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>187.35099528000001</v>
+        <v>187.35094472</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.21303616000000147</v>
+        <v>-0.21304846999998972</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.3544837735691373</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-1.3545618267474691</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>187.79564733000001</v>
+        <v>187.79559201000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.44465205000000196</v>
+        <v>0.44464729000000602</v>
       </c>
       <c r="D53" s="5">
-        <v>2.8855089662300326</v>
+        <v>2.8854784614266604</v>
       </c>
       <c r="E53" s="5">
-        <v>2.8553026185830443</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.8552985207061621</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>188.12076805999999</v>
+        <v>188.12062791</v>
       </c>
       <c r="C54" s="5">
-        <v>0.32512072999998054</v>
+        <v>0.32503589999998894</v>
       </c>
       <c r="D54" s="5">
-        <v>2.0973931430909865</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>2.0968412981290596</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>188.35929347000001</v>
+        <v>188.35924742</v>
       </c>
       <c r="C55" s="5">
-        <v>0.23852541000002248</v>
+        <v>0.23861951000000658</v>
       </c>
       <c r="D55" s="5">
-        <v>1.5321807833981405</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>1.5327906128746127</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>188.99341737</v>
+        <v>188.99336627</v>
       </c>
       <c r="C56" s="5">
-        <v>0.63412389999999164</v>
+        <v>0.63411884999999302</v>
       </c>
       <c r="D56" s="5">
-        <v>4.1155272658696562</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.1154949064950541</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>190.04029306000001</v>
+        <v>190.04023942000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.0468756900000074</v>
+        <v>1.0468731500000104</v>
       </c>
       <c r="D57" s="5">
-        <v>6.8533547702627651</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>6.8533395421890075</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>190.47032227</v>
+        <v>190.47026674</v>
       </c>
       <c r="C58" s="5">
-        <v>0.43002920999998651</v>
+        <v>0.43002731999999355</v>
       </c>
       <c r="D58" s="5">
-        <v>2.7494490048972642</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>2.7494375558729578</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>191.01148724999999</v>
+        <v>191.01144156000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.54116497999999069</v>
+        <v>0.54117482000000905</v>
       </c>
       <c r="D59" s="5">
-        <v>3.463230325507527</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>3.4632953102311737</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>192.29022805</v>
+        <v>192.29019006999999</v>
       </c>
       <c r="C60" s="5">
-        <v>1.2787408000000084</v>
+        <v>1.2787485099999856</v>
       </c>
       <c r="D60" s="5">
-        <v>8.3359861239093558</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>8.3360403174989948</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>193.19427469999999</v>
+        <v>193.19495993000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.90404664999999795</v>
+        <v>0.90476986000001602</v>
       </c>
       <c r="D61" s="5">
-        <v>5.7899592491474916</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>5.7947127339635696</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>192.61059958999999</v>
+        <v>192.61055024000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.5836751100000015</v>
+        <v>-0.58440969000000109</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.5657794676062449</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-3.570180302237369</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>192.7492158</v>
+        <v>192.74916564</v>
       </c>
       <c r="C63" s="5">
-        <v>0.13861621000000923</v>
+        <v>0.13861539999999195</v>
       </c>
       <c r="D63" s="5">
-        <v>0.86703139571917553</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>0.86702653220063208</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>192.91110653000001</v>
+        <v>192.91104136999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.16189073000001031</v>
+        <v>0.16187572999999134</v>
       </c>
       <c r="D64" s="5">
-        <v>1.012553080784051</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>1.0124590935092659</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>193.65755992999999</v>
+        <v>193.65748926000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.74645339999997873</v>
+        <v>0.7464478900000131</v>
       </c>
       <c r="D65" s="5">
-        <v>4.7434031358646322</v>
+        <v>4.7433690100288972</v>
       </c>
       <c r="E65" s="5">
-        <v>3.1214315578354412</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.1214243035522671</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>193.88371412999999</v>
+        <v>193.88364922</v>
       </c>
       <c r="C66" s="5">
-        <v>0.22615419999999631</v>
+        <v>0.22615995999998972</v>
       </c>
       <c r="D66" s="5">
-        <v>1.4104015828878103</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.4104382539512628</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>194.57629039</v>
+        <v>194.5762245</v>
       </c>
       <c r="C67" s="5">
-        <v>0.69257626000000982</v>
+        <v>0.69257527999999979</v>
       </c>
       <c r="D67" s="5">
-        <v>4.3717735099506605</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>4.3717686943146372</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>195.05161321</v>
+        <v>195.05153892999999</v>
       </c>
       <c r="C68" s="5">
-        <v>0.47532282000000237</v>
+        <v>0.4753144299999974</v>
       </c>
       <c r="D68" s="5">
-        <v>2.9711415738683744</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>2.9710894428219836</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>195.27576413</v>
+        <v>195.27568871</v>
       </c>
       <c r="C69" s="5">
-        <v>0.22415091999999959</v>
+        <v>0.22414978000000474</v>
       </c>
       <c r="D69" s="5">
-        <v>1.3877749211393287</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>1.3877683502795612</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>195.57485326</v>
+        <v>195.57477241000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.2990891299999987</v>
+        <v>0.29908370000001128</v>
       </c>
       <c r="D70" s="5">
-        <v>1.8535113936091641</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>1.8534781808072776</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>195.49787674999999</v>
+        <v>195.49776671000001</v>
       </c>
       <c r="C71" s="5">
-        <v>-7.6976510000008602E-2</v>
+        <v>-7.7005700000000843E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-0.47128815708518124</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-0.47146668029843797</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>196.08334012</v>
+        <v>196.08327489999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.58546337000001358</v>
+        <v>0.58550818999998455</v>
       </c>
       <c r="D72" s="5">
-        <v>3.6534624529816151</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>3.6537488565923315</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>195.89240072999999</v>
+        <v>195.89328154</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.19093939000001114</v>
+        <v>-0.18999335999998834</v>
       </c>
       <c r="D73" s="5">
-        <v>-1.1622818224958698</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-1.1565542077354385</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>194.61342052000001</v>
+        <v>194.6133523</v>
       </c>
       <c r="C74" s="5">
-        <v>-1.2789802099999861</v>
+        <v>-1.2799292400000013</v>
       </c>
       <c r="D74" s="5">
-        <v>-7.5594829478470738</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>-7.5648594218819092</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>193.59024414999999</v>
+        <v>193.59018952</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.0231763700000158</v>
+        <v>-1.0231627800000069</v>
       </c>
       <c r="D75" s="5">
-        <v>-6.1297055449708537</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-6.1296285557493446</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>194.05824923</v>
+        <v>194.0581827</v>
       </c>
       <c r="C76" s="5">
-        <v>0.46800508000001173</v>
+        <v>0.46799318000000767</v>
       </c>
       <c r="D76" s="5">
-        <v>2.9398891795336946</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.9398142707139918</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>194.24573529</v>
+        <v>194.24566497000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.18748605999999768</v>
+        <v>0.18748227000000384</v>
       </c>
       <c r="D77" s="5">
-        <v>1.1655398928030136</v>
+        <v>1.1655166079745705</v>
       </c>
       <c r="E77" s="5">
-        <v>0.30371928687555894</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>0.30371957844106401</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>193.15963636000001</v>
+        <v>193.15957717000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.0860989299999915</v>
+        <v>-1.0860878000000014</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.5070982850373937</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-6.507035923146864</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>193.30657051</v>
+        <v>193.30648790999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.14693414999999277</v>
+        <v>0.14691073999998139</v>
       </c>
       <c r="D79" s="5">
-        <v>0.91665394282256507</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>0.91650756926227039</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>193.55835716999999</v>
+        <v>193.55825321</v>
       </c>
       <c r="C80" s="5">
-        <v>0.25178665999999339</v>
+        <v>0.25176530000001662</v>
       </c>
       <c r="D80" s="5">
-        <v>1.5742762512412689</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>1.5741424188638442</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>193.78415964000001</v>
+        <v>193.78405007000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.22580247000001918</v>
+        <v>0.22579686000000265</v>
       </c>
       <c r="D81" s="5">
-        <v>1.4089203130504657</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>1.4088858454928799</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>193.69387707000001</v>
+        <v>193.69376134999999</v>
       </c>
       <c r="C82" s="5">
-        <v>-9.0282569999999396E-2</v>
+        <v>-9.0288720000017975E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>-0.55764055175148153</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>-0.55767875515227994</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>194.40241528999999</v>
+        <v>194.40220128999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.7085382199999799</v>
+        <v>0.70843994000000521</v>
       </c>
       <c r="D83" s="5">
-        <v>4.4790389334011138</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>4.4784078331558286</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>195.13768872</v>
+        <v>195.13759611</v>
       </c>
       <c r="C84" s="5">
-        <v>0.73527343000000656</v>
+        <v>0.73539482000001044</v>
       </c>
       <c r="D84" s="5">
-        <v>4.6342834277862011</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>4.635069722084606</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>197.6327383</v>
+        <v>197.63395911000001</v>
       </c>
       <c r="C85" s="5">
-        <v>2.4950495799999999</v>
+        <v>2.4963630000000023</v>
       </c>
       <c r="D85" s="5">
-        <v>16.469651415813715</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>16.478948488311396</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>196.12662631000001</v>
+        <v>196.12655881000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.5061119899999937</v>
+        <v>-1.5074003000000005</v>
       </c>
       <c r="D86" s="5">
-        <v>-8.7711842087709879</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-8.7783231074325627</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>196.96051779000001</v>
+        <v>196.9604703</v>
       </c>
       <c r="C87" s="5">
-        <v>0.83389148000000546</v>
+        <v>0.83391148999999132</v>
       </c>
       <c r="D87" s="5">
-        <v>5.2231826401838655</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>5.2233127606698293</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>197.28193626000001</v>
+        <v>197.28186731</v>
       </c>
       <c r="C88" s="5">
-        <v>0.32141846999999757</v>
+        <v>0.32139700999999832</v>
       </c>
       <c r="D88" s="5">
-        <v>1.975943728520213</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.9758110960029107</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>197.41158766999999</v>
+        <v>197.41149038</v>
       </c>
       <c r="C89" s="5">
-        <v>0.12965140999997971</v>
+        <v>0.12962307000000806</v>
       </c>
       <c r="D89" s="5">
-        <v>0.79148291220612066</v>
+        <v>0.79130955689941107</v>
       </c>
       <c r="E89" s="5">
-        <v>1.6298182172563624</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.6298049227965627</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>197.93650216</v>
+        <v>197.93640328999999</v>
       </c>
       <c r="C90" s="5">
-        <v>0.52491449000001467</v>
+        <v>0.52491290999998341</v>
       </c>
       <c r="D90" s="5">
-        <v>3.2378616509666669</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>3.2378533811019405</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>198.19260238999999</v>
+        <v>198.19247354999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.25610022999998705</v>
+        <v>0.25607026000000133</v>
       </c>
       <c r="D91" s="5">
-        <v>1.5637170389370292</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>1.563533528277361</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>198.90494543</v>
+        <v>198.90478906000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.71234304000000748</v>
+        <v>0.71231551000002469</v>
       </c>
       <c r="D92" s="5">
-        <v>4.3993252820255568</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>4.3991548025055227</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>198.36913985999999</v>
+        <v>198.36895429</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.53580557000000795</v>
+        <v>-0.53583477000000812</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.1850673921091865</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-3.1852408733407112</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>198.87242924</v>
+        <v>198.87225738000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.50328938000001244</v>
+        <v>0.50330309000000284</v>
       </c>
       <c r="D94" s="5">
-        <v>3.0874084871128638</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>3.0874966963557293</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>197.94655129</v>
+        <v>197.94627364999999</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.92587795000000028</v>
+        <v>-0.92598373000001288</v>
       </c>
       <c r="D95" s="5">
-        <v>-5.4459072756049327</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-5.4465182020483223</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>200.13280560999999</v>
+        <v>200.13273860000001</v>
       </c>
       <c r="C96" s="5">
-        <v>2.1862543199999891</v>
+        <v>2.1864649500000155</v>
       </c>
       <c r="D96" s="5">
-        <v>14.089093084448457</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>14.090554950368283</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>202.69774347000001</v>
+        <v>202.69926063</v>
       </c>
       <c r="C97" s="5">
-        <v>2.5649378600000148</v>
+        <v>2.5665220299999874</v>
       </c>
       <c r="D97" s="5">
-        <v>16.511169929785741</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>16.522103345972816</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>200.88653629999999</v>
+        <v>200.88659938999999</v>
       </c>
       <c r="C98" s="5">
-        <v>-1.8112071700000172</v>
+        <v>-1.8126612400000113</v>
       </c>
       <c r="D98" s="5">
-        <v>-10.211027651765271</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-10.218753574169238</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>201.10894228000001</v>
+        <v>201.10896564000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.2224059800000191</v>
+        <v>0.22236625000002164</v>
       </c>
       <c r="D99" s="5">
-        <v>1.3366665356698837</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>1.336425879341574</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>202.23798944000001</v>
+        <v>202.23794591000001</v>
       </c>
       <c r="C100" s="5">
-        <v>1.1290471599999989</v>
+        <v>1.1289802699999996</v>
       </c>
       <c r="D100" s="5">
-        <v>6.9488911942797493</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>6.9484658840802682</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>201.95988136</v>
+        <v>201.95978894999999</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.27810808000000975</v>
+        <v>-0.27815696000001822</v>
       </c>
       <c r="D101" s="5">
-        <v>-1.6377591596412722</v>
+        <v>-1.638045186485193</v>
       </c>
       <c r="E101" s="5">
-        <v>2.3039649007854157</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>2.3039685082387518</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>201.31422562</v>
+        <v>201.31388426000001</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.64565573999999515</v>
+        <v>-0.64590468999998052</v>
       </c>
       <c r="D102" s="5">
-        <v>-3.7695990209610564</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-3.7710287163696399</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>202.21603096999999</v>
+        <v>202.21585752999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.9018053499999894</v>
+        <v>0.90197326999998495</v>
       </c>
       <c r="D103" s="5">
-        <v>5.509947056485287</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>5.5110080218580437</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>202.33428255000001</v>
+        <v>202.33401343</v>
       </c>
       <c r="C104" s="5">
-        <v>0.11825158000002034</v>
+        <v>0.11815590000000498</v>
       </c>
       <c r="D104" s="5">
-        <v>0.70399553672968462</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>0.70342469163373611</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>203.46616528000001</v>
+        <v>203.46586872</v>
       </c>
       <c r="C105" s="5">
-        <v>1.1318827300000009</v>
+        <v>1.1318552900000043</v>
       </c>
       <c r="D105" s="5">
-        <v>6.9233888712261882</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>6.9232253251695131</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>204.13849565999999</v>
+        <v>204.13820723000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.67233037999997691</v>
+        <v>0.672338510000003</v>
       </c>
       <c r="D106" s="5">
-        <v>4.0381258338676229</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>4.0381815480168726</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>203.61205107999999</v>
+        <v>203.61162483999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.52644458000000327</v>
+        <v>-0.52658239000001572</v>
       </c>
       <c r="D107" s="5">
-        <v>-3.0511135920529342</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-3.05190525093052</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>205.2088608</v>
+        <v>205.20854448</v>
       </c>
       <c r="C108" s="5">
-        <v>1.5968097200000102</v>
+        <v>1.5969196400000101</v>
       </c>
       <c r="D108" s="5">
-        <v>9.8276188166985357</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>9.8283462380322142</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>209.48561932000001</v>
+        <v>209.4885195</v>
       </c>
       <c r="C109" s="5">
-        <v>4.2767585200000156</v>
+        <v>4.2799750199999949</v>
       </c>
       <c r="D109" s="5">
-        <v>28.084703593244509</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>28.108353774782447</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>206.40103314999999</v>
+        <v>206.40098745</v>
       </c>
       <c r="C110" s="5">
-        <v>-3.0845861700000228</v>
+        <v>-3.087532049999993</v>
       </c>
       <c r="D110" s="5">
-        <v>-16.306482415634459</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-16.320607627468565</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>209.70007122999999</v>
+        <v>209.70005534000001</v>
       </c>
       <c r="C111" s="5">
-        <v>3.2990380800000025</v>
+        <v>3.2990678900000034</v>
       </c>
       <c r="D111" s="5">
-        <v>20.959653396918966</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>20.959864794058337</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>210.61220273000001</v>
+        <v>210.61216515000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.91213150000001519</v>
+        <v>0.91210981000000402</v>
       </c>
       <c r="D112" s="5">
-        <v>5.3463342252424439</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>5.3462044504433814</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>212.03033909000001</v>
+        <v>212.03022523000001</v>
       </c>
       <c r="C113" s="5">
-        <v>1.4181363600000054</v>
+        <v>1.4180600800000036</v>
       </c>
       <c r="D113" s="5">
-        <v>8.386135296699937</v>
+        <v>8.3856689339993906</v>
       </c>
       <c r="E113" s="5">
-        <v>4.9863654415844616</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.986357102251282</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>212.15106198999999</v>
+        <v>212.15035387</v>
       </c>
       <c r="C114" s="5">
-        <v>0.12072289999997565</v>
+        <v>0.12012863999999013</v>
       </c>
       <c r="D114" s="5">
-        <v>0.68538303167959835</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>0.68199907243142732</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>211.69549584999999</v>
+        <v>211.69520700000001</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.45556614000000195</v>
+        <v>-0.45514686999999299</v>
       </c>
       <c r="D115" s="5">
-        <v>-2.5466230981916693</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-2.5443153494342896</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>212.08779337999999</v>
+        <v>212.08738403999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.39229753000000755</v>
+        <v>0.39217703999997866</v>
       </c>
       <c r="D116" s="5">
-        <v>2.2465514981214962</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.2458575438622175</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>212.01897446999999</v>
+        <v>212.01854152000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-6.8818910000004507E-2</v>
+        <v>-6.8842519999975593E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.38868559187077434</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-0.38881945104114468</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>212.47643468000001</v>
+        <v>212.47599632000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.45746021000002202</v>
+        <v>0.45745479999999361</v>
       </c>
       <c r="D118" s="5">
-        <v>2.6201133916917918</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>2.6200874511295158</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>213.02801171999999</v>
+        <v>213.02748869000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.55157703999998375</v>
+        <v>0.55149237000000539</v>
       </c>
       <c r="D119" s="5">
-        <v>3.1599974930887287</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>3.159512082874194</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>212.59991442</v>
+        <v>212.59935672</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.42809729999999035</v>
+        <v>-0.42813197000000969</v>
       </c>
       <c r="D120" s="5">
-        <v>-2.3850227985588224</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-2.3852196142700732</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>213.87628552000001</v>
+        <v>213.88068071000001</v>
       </c>
       <c r="C121" s="5">
-        <v>1.2763711000000058</v>
+        <v>1.2813239900000042</v>
       </c>
       <c r="D121" s="5">
-        <v>7.4470683937261306</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>7.4769512323220155</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>214.31449318</v>
+        <v>214.31427131000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.43820765999998912</v>
+        <v>0.43359060000000227</v>
       </c>
       <c r="D122" s="5">
-        <v>2.4865569818343758</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>2.4600141119504038</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>214.02120808000001</v>
+        <v>214.02100869</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.29328509999999142</v>
+        <v>-0.29326262000000725</v>
       </c>
       <c r="D123" s="5">
-        <v>-1.6298721539798389</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-1.6297498392019327</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>214.60498921000001</v>
+        <v>214.60529695</v>
       </c>
       <c r="C124" s="5">
-        <v>0.58378113000000553</v>
+        <v>0.5842882599999939</v>
       </c>
       <c r="D124" s="5">
-        <v>3.3227694251544593</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.3257025350669212</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>217.38870560000001</v>
+        <v>217.38852631</v>
       </c>
       <c r="C125" s="5">
-        <v>2.783716389999995</v>
+        <v>2.7832293600000071</v>
       </c>
       <c r="D125" s="5">
-        <v>16.725554858609868</v>
+        <v>16.722391088087441</v>
       </c>
       <c r="E125" s="5">
-        <v>2.527169712125743</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.5271402104051655</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>217.44317932000001</v>
+        <v>217.44182154999999</v>
       </c>
       <c r="C126" s="5">
-        <v>5.4473720000004278E-2</v>
+        <v>5.3295239999982869E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>0.30111329856570279</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>0.29459049525535352</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>217.00562568999999</v>
+        <v>217.00531817999999</v>
       </c>
       <c r="C127" s="5">
-        <v>-0.4375536300000249</v>
+        <v>-0.43650336999999695</v>
       </c>
       <c r="D127" s="5">
-        <v>-2.3881734454076931</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>-2.3825189677213809</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>217.81828307000001</v>
+        <v>217.81781165000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.81265738000001875</v>
+        <v>0.81249347000002103</v>
       </c>
       <c r="D128" s="5">
-        <v>4.5875651829357267</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>4.5866273850428518</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>218.92080604</v>
+        <v>218.92035333000001</v>
       </c>
       <c r="C129" s="5">
-        <v>1.1025229699999954</v>
+        <v>1.1025416800000016</v>
       </c>
       <c r="D129" s="5">
-        <v>6.2459775294223085</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>6.2461003896975731</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>222.58746091</v>
+        <v>222.58689889999999</v>
       </c>
       <c r="C130" s="5">
-        <v>3.6666548700000021</v>
+        <v>3.6665455699999825</v>
       </c>
       <c r="D130" s="5">
-        <v>22.057335003077803</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>22.056665672579623</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>220.5192069</v>
+        <v>220.51835969000001</v>
       </c>
       <c r="C131" s="5">
-        <v>-2.068254010000004</v>
+        <v>-2.0685392099999831</v>
       </c>
       <c r="D131" s="5">
-        <v>-10.597694785418799</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-10.599107684654097</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>219.95926401</v>
+        <v>219.95802576</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.55994289000000208</v>
+        <v>-0.56033393000001297</v>
       </c>
       <c r="D132" s="5">
-        <v>-3.0048471344266692</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-3.0069277423577234</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>218.65750155000001</v>
+        <v>218.66441906</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.301762459999992</v>
+        <v>-1.293606699999998</v>
       </c>
       <c r="D133" s="5">
-        <v>-6.8751721934515402</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-6.8335190441689004</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>219.17033441999999</v>
+        <v>219.16932287</v>
       </c>
       <c r="C134" s="5">
-        <v>0.51283286999998268</v>
+        <v>0.50490381000000184</v>
       </c>
       <c r="D134" s="5">
-        <v>2.8510350585479349</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>2.8063031685133577</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>219.26222654</v>
+        <v>219.26146671000001</v>
       </c>
       <c r="C135" s="5">
-        <v>9.1892120000011346E-2</v>
+        <v>9.2143840000005639E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>0.50428897604790635</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>0.50567590945622687</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>219.99002872</v>
+        <v>219.99093006999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.72780217999999763</v>
+        <v>0.72946335999998269</v>
       </c>
       <c r="D136" s="5">
-        <v>4.0567165602056088</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>4.0661602890173176</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>222.35019199000001</v>
+        <v>222.34978634000001</v>
       </c>
       <c r="C137" s="5">
-        <v>2.3601632700000152</v>
+        <v>2.3588562700000182</v>
       </c>
       <c r="D137" s="5">
-        <v>13.661700274806222</v>
+        <v>13.653623853856111</v>
       </c>
       <c r="E137" s="5">
-        <v>2.2823110226937171</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.2822087780866473</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>223.18409055999999</v>
+        <v>223.18242612</v>
       </c>
       <c r="C138" s="5">
-        <v>0.83389856999997392</v>
+        <v>0.83263977999999383</v>
       </c>
       <c r="D138" s="5">
-        <v>4.5944624910954301</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>4.5873921212712165</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>223.24959579</v>
+        <v>223.24930484000001</v>
       </c>
       <c r="C139" s="5">
-        <v>6.5505230000013626E-2</v>
+        <v>6.6878720000005387E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>0.3527728681911535</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>0.36018456805486654</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>223.81217075000001</v>
+        <v>223.81191964000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.56257496000000629</v>
+        <v>0.56261480000000574</v>
       </c>
       <c r="D140" s="5">
-        <v>3.0661892277168201</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>3.0664134370908647</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>224.68255128000001</v>
+        <v>224.68222882000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.87038053000000559</v>
+        <v>0.87030917999999247</v>
       </c>
       <c r="D141" s="5">
-        <v>4.7677860196293276</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>4.7673922444689376</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>225.08479029</v>
+        <v>225.08417324999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.40223900999998818</v>
+        <v>0.40194442999998614</v>
       </c>
       <c r="D142" s="5">
-        <v>2.1695855499538563</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>2.1679841287597812</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>226.32604846000001</v>
+        <v>226.32503743999999</v>
       </c>
       <c r="C143" s="5">
-        <v>1.2412581700000089</v>
+        <v>1.2408641899999964</v>
       </c>
       <c r="D143" s="5">
-        <v>6.8219986631272045</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>6.819786529167482</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>224.42572999999999</v>
+        <v>224.42432646</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.9003184600000225</v>
+        <v>-1.9007109799999853</v>
       </c>
       <c r="D144" s="5">
-        <v>-9.6231361289328969</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-9.625073967315279</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>225.43922425</v>
+        <v>225.44623582</v>
       </c>
       <c r="C145" s="5">
-        <v>1.0134942500000079</v>
+        <v>1.0219093599999951</v>
       </c>
       <c r="D145" s="5">
-        <v>5.5557796656104275</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>5.6031070515113024</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>226.43315386</v>
+        <v>226.43146132000001</v>
       </c>
       <c r="C146" s="5">
-        <v>0.99392961000000923</v>
+        <v>0.98522550000001274</v>
       </c>
       <c r="D146" s="5">
-        <v>5.4208252770104659</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>5.3720358127972156</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>228.32917398000001</v>
+        <v>228.32823533000001</v>
       </c>
       <c r="C147" s="5">
-        <v>1.8960201200000029</v>
+        <v>1.8967740100000015</v>
       </c>
       <c r="D147" s="5">
-        <v>10.524021486368573</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>10.528483021089485</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>229.64359557</v>
+        <v>229.64527368</v>
       </c>
       <c r="C148" s="5">
-        <v>1.3144215899999949</v>
+        <v>1.31703834999999</v>
       </c>
       <c r="D148" s="5">
-        <v>7.1310078294756885</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>7.1456879942388696</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>229.10726886</v>
+        <v>229.10673337</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.53632670999999732</v>
+        <v>-0.53854031000000191</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.7668486103790024</v>
+        <v>-2.7781013967524859</v>
       </c>
       <c r="E149" s="5">
-        <v>3.0389345786145716</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>3.038881728299847</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>229.31583370000001</v>
+        <v>229.31419525000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.20856484000000819</v>
+        <v>0.20746188000001098</v>
       </c>
       <c r="D150" s="5">
-        <v>1.0978906254655918</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>1.0920582348360686</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>231.52104663</v>
+        <v>231.52111583000001</v>
       </c>
       <c r="C151" s="5">
-        <v>2.2052129299999876</v>
+        <v>2.206920580000002</v>
       </c>
       <c r="D151" s="5">
-        <v>12.170127124821173</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>12.180147327342471</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>233.10885013999999</v>
+        <v>233.10908667000001</v>
       </c>
       <c r="C152" s="5">
-        <v>1.5878035099999863</v>
+        <v>1.587970839999997</v>
       </c>
       <c r="D152" s="5">
-        <v>8.5473987857066049</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>8.5483311460527354</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>232.09995301000001</v>
+        <v>232.10018087</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.0088971299999798</v>
+        <v>-1.008905800000008</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.0717477900506847</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-5.0717853177786871</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>233.09599907</v>
+        <v>233.09562113999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.99604605999999762</v>
+        <v>0.99544026999998891</v>
       </c>
       <c r="D154" s="5">
-        <v>5.2730487139801774</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>5.2697603525567738</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>233.50125353000001</v>
+        <v>233.49971388</v>
       </c>
       <c r="C155" s="5">
-        <v>0.40525446000000898</v>
+        <v>0.40409274000001005</v>
       </c>
       <c r="D155" s="5">
-        <v>2.1063533235469167</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>2.1002609098489389</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>230.80399133</v>
+        <v>230.80104815000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.6972622000000115</v>
+        <v>-2.6986657299999877</v>
       </c>
       <c r="D156" s="5">
-        <v>-13.014035773016253</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-13.020463621526289</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>232.76717545</v>
+        <v>232.77412688999999</v>
       </c>
       <c r="C157" s="5">
-        <v>1.963184119999994</v>
+        <v>1.973078739999977</v>
       </c>
       <c r="D157" s="5">
-        <v>10.698327872374991</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>10.754952380309014</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>235.05826662000001</v>
+        <v>235.05558239999999</v>
       </c>
       <c r="C158" s="5">
-        <v>2.2910911700000156</v>
+        <v>2.2814555100000007</v>
       </c>
       <c r="D158" s="5">
-        <v>12.472283208692092</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>12.416578217745599</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>236.73314852999999</v>
+        <v>236.73250458999999</v>
       </c>
       <c r="C159" s="5">
-        <v>1.6748819099999821</v>
+        <v>1.6769221899999991</v>
       </c>
       <c r="D159" s="5">
-        <v>8.8936461712271644</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>8.9050143906821422</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>237.32724637999999</v>
+        <v>237.32917216999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.59409784999999715</v>
+        <v>0.59666758000000186</v>
       </c>
       <c r="D160" s="5">
-        <v>3.0533971932354964</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>3.0667965373668782</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>237.23206676999999</v>
+        <v>237.23175648</v>
       </c>
       <c r="C161" s="5">
-        <v>-9.5179610000002413E-2</v>
+        <v>-9.7415689999991173E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.4801974393407904</v>
+        <v>-0.49144941117648111</v>
       </c>
       <c r="E161" s="5">
-        <v>3.5462855239939195</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.5463921075066462</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>235.22850054</v>
+        <v>235.22774551000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.0035662299999899</v>
+        <v>-2.004010969999996</v>
       </c>
       <c r="D162" s="5">
-        <v>-9.6769544694494396</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-9.6790157809234394</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>238.51579860999999</v>
+        <v>238.51627615999999</v>
       </c>
       <c r="C163" s="5">
-        <v>3.2872980699999914</v>
+        <v>3.2885306499999842</v>
       </c>
       <c r="D163" s="5">
-        <v>18.120840067693187</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>18.128227976562485</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>238.86814649999999</v>
+        <v>238.86897819000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.35234789000000433</v>
+        <v>0.35270203000001743</v>
       </c>
       <c r="D164" s="5">
-        <v>1.7871763057226708</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>1.7889835952220601</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>239.92402367</v>
+        <v>239.92495621</v>
       </c>
       <c r="C165" s="5">
-        <v>1.0558771700000023</v>
+        <v>1.0559780199999977</v>
       </c>
       <c r="D165" s="5">
-        <v>5.4352806625374894</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>5.4357931006789428</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>240.19344192</v>
+        <v>240.19370366999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.26941825000000108</v>
+        <v>0.26874745999998595</v>
       </c>
       <c r="D166" s="5">
-        <v>1.3558714980826503</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>1.3524695735346315</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>240.45083876000001</v>
+        <v>240.44862714999999</v>
       </c>
       <c r="C167" s="5">
-        <v>0.25739684000001262</v>
+        <v>0.2549234800000022</v>
       </c>
       <c r="D167" s="5">
-        <v>1.2935541370263648</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>1.2810501562959375</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>236.99479568000001</v>
+        <v>236.99014453999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-3.4560430800000006</v>
+        <v>-3.4584826100000043</v>
       </c>
       <c r="D168" s="5">
-        <v>-15.947593205231115</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-15.958110408950921</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>233.00760091999999</v>
+        <v>233.01203663000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-3.9871947600000226</v>
+        <v>-3.9781079099999772</v>
       </c>
       <c r="D169" s="5">
-        <v>-18.421568659150857</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-18.383711793306823</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>238.97383103999999</v>
+        <v>238.97075767999999</v>
       </c>
       <c r="C170" s="5">
-        <v>5.9662301200000059</v>
+        <v>5.9587210499999799</v>
       </c>
       <c r="D170" s="5">
-        <v>35.445035296480334</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>35.393201217817641</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>237.42713348999999</v>
+        <v>237.42770718</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.5466975500000046</v>
+        <v>-1.5430504999999926</v>
       </c>
       <c r="D171" s="5">
-        <v>-7.4961007271222897</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-7.4791409733734877</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>237.60347035000001</v>
+        <v>237.60526797</v>
       </c>
       <c r="C172" s="5">
-        <v>0.17633686000002058</v>
+        <v>0.17756079000000113</v>
       </c>
       <c r="D172" s="5">
-        <v>0.89488822343029018</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.90112290455268695</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>237.76641543</v>
+        <v>237.76677269000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.16294507999998586</v>
+        <v>0.16150472000001059</v>
       </c>
       <c r="D173" s="5">
-        <v>0.82605403030819868</v>
+        <v>0.81871855367923185</v>
       </c>
       <c r="E173" s="5">
-        <v>0.22524301510977729</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.22552470121979251</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>238.65290267</v>
+        <v>238.65309685</v>
       </c>
       <c r="C174" s="5">
-        <v>0.88648724000000811</v>
+        <v>0.8863241599999867</v>
       </c>
       <c r="D174" s="5">
-        <v>4.5669706352063466</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.5661061844010087</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>238.82751583000001</v>
+        <v>238.82840641000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.17461316000000693</v>
+        <v>0.17530956000001652</v>
       </c>
       <c r="D175" s="5">
-        <v>0.88153569717126512</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.88506497080629298</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>239.25789233</v>
+        <v>239.25897512</v>
       </c>
       <c r="C176" s="5">
-        <v>0.43037649999999417</v>
+        <v>0.43056870999998864</v>
       </c>
       <c r="D176" s="5">
-        <v>2.1840085493728401</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.1849854104385891</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>240.63660808</v>
+        <v>240.63801083999999</v>
       </c>
       <c r="C177" s="5">
-        <v>1.3787157499999978</v>
+        <v>1.3790357199999903</v>
       </c>
       <c r="D177" s="5">
-        <v>7.1383851470928406</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>7.1400613341285668</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>241.81017861000001</v>
+        <v>241.8110384</v>
       </c>
       <c r="C178" s="5">
-        <v>1.1735705300000063</v>
+        <v>1.1730275600000084</v>
       </c>
       <c r="D178" s="5">
-        <v>6.0118873315263777</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>6.0089948750237987</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>241.1487625</v>
+        <v>241.14605761999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.66141611000000466</v>
+        <v>-0.6649807800000076</v>
       </c>
       <c r="D179" s="5">
-        <v>-3.2333921436631163</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-3.2505442559581876</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>241.89743018999999</v>
+        <v>241.89074194</v>
       </c>
       <c r="C180" s="5">
-        <v>0.74866768999999067</v>
+        <v>0.74468432000000462</v>
       </c>
       <c r="D180" s="5">
-        <v>3.7897831164917406</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.7693184656027112</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>244.03167798000001</v>
+        <v>244.0349544</v>
       </c>
       <c r="C181" s="5">
-        <v>2.1342477900000176</v>
+        <v>2.1442124600000056</v>
       </c>
       <c r="D181" s="5">
-        <v>11.116721334860946</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>11.171505087922441</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>247.86805208999999</v>
+        <v>247.86513592</v>
       </c>
       <c r="C182" s="5">
-        <v>3.83637410999998</v>
+        <v>3.8301815199999965</v>
       </c>
       <c r="D182" s="5">
-        <v>20.584690137702122</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>20.548243575498514</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>243.64652569</v>
+        <v>243.64792696999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-4.2215263999999877</v>
+        <v>-4.2172089500000141</v>
       </c>
       <c r="D183" s="5">
-        <v>-18.627805442385515</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-18.610699523721475</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>244.29487517999999</v>
+        <v>244.29642989999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.64834948999998687</v>
+        <v>0.64850293000000647</v>
       </c>
       <c r="D184" s="5">
-        <v>3.2403819617405016</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>3.2411411852202976</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>246.73761572000001</v>
+        <v>246.73861647000001</v>
       </c>
       <c r="C185" s="5">
-        <v>2.4427405400000168</v>
+        <v>2.4421865700000183</v>
       </c>
       <c r="D185" s="5">
-        <v>12.681361961492055</v>
+        <v>12.678240948856235</v>
       </c>
       <c r="E185" s="5">
-        <v>3.773115001870897</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>3.7733799716823668</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>247.52794399000001</v>
+        <v>247.52879519999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.79032827000000339</v>
+        <v>0.79017872999997962</v>
       </c>
       <c r="D186" s="5">
-        <v>3.9121784166776585</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>3.9114089519943329</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>247.73650849000001</v>
+        <v>247.73739097999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.20856449999999427</v>
+        <v>0.20859577999999601</v>
       </c>
       <c r="D187" s="5">
-        <v>1.0158065635405666</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.0159561086498847</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>247.91197621000001</v>
+        <v>247.91290996000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.17546772000000033</v>
+        <v>0.17551898000002097</v>
       </c>
       <c r="D188" s="5">
-        <v>0.8532592108195125</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>0.85350639631023295</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>248.38906727</v>
+        <v>248.39021787999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.47709105999999224</v>
+        <v>0.47730791999998701</v>
       </c>
       <c r="D189" s="5">
-        <v>2.3339250945340062</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>2.3349883427139284</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>248.76372703999999</v>
+        <v>248.76469104</v>
       </c>
       <c r="C190" s="5">
-        <v>0.37465976999999384</v>
+        <v>0.37447316000000797</v>
       </c>
       <c r="D190" s="5">
-        <v>1.825121958999576</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.8241968335402481</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>248.15680309000001</v>
+        <v>248.15419922999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.60692394999998101</v>
+        <v>-0.6104918100000134</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.8887444656103378</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-2.9054865702187072</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>249.27949771999999</v>
+        <v>249.27379743</v>
       </c>
       <c r="C192" s="5">
-        <v>1.1226946299999838</v>
+        <v>1.1195982000000129</v>
       </c>
       <c r="D192" s="5">
-        <v>5.5661062691440444</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>5.5504315397512105</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>252.22911078999999</v>
+        <v>252.23040552000001</v>
       </c>
       <c r="C193" s="5">
-        <v>2.9496130699999981</v>
+        <v>2.9566080900000031</v>
       </c>
       <c r="D193" s="5">
-        <v>15.16056179530767</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>15.19926288393647</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>253.44976549</v>
+        <v>253.44771302999999</v>
       </c>
       <c r="C194" s="5">
-        <v>1.2206547000000114</v>
+        <v>1.2173075099999835</v>
       </c>
       <c r="D194" s="5">
-        <v>5.9644574200985456</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>5.9476342310673447</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>251.24597967</v>
+        <v>251.24765242000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.2037858200000073</v>
+        <v>-2.20006060999998</v>
       </c>
       <c r="D195" s="5">
-        <v>-9.9493756102253421</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-9.9334288379920199</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>251.8903756</v>
+        <v>251.89171157999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.64439593000000173</v>
+        <v>0.64405915999998342</v>
       </c>
       <c r="D196" s="5">
-        <v>3.1215506289466122</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.119875130174643</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>249.89100081000001</v>
+        <v>249.89215139999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-1.9993747899999903</v>
+        <v>-1.9995601800000031</v>
       </c>
       <c r="D197" s="5">
-        <v>-9.1199601483111241</v>
+        <v>-9.1207229313487126</v>
       </c>
       <c r="E197" s="5">
-        <v>1.2780317588780177</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.2780873035264761</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>252.89283548</v>
+        <v>252.89361632999999</v>
       </c>
       <c r="C198" s="5">
-        <v>3.0018346699999938</v>
+        <v>3.0014649299999974</v>
       </c>
       <c r="D198" s="5">
-        <v>15.406670932965284</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>15.404570518134841</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>253.78869785000001</v>
+        <v>253.78925776</v>
       </c>
       <c r="C199" s="5">
-        <v>0.89586237000000324</v>
+        <v>0.89564143000001195</v>
       </c>
       <c r="D199" s="5">
-        <v>4.3347594931354427</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>4.333655891275634</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>254.29744126</v>
+        <v>254.29792802</v>
       </c>
       <c r="C200" s="5">
-        <v>0.5087434099999939</v>
+        <v>0.50867026000000237</v>
       </c>
       <c r="D200" s="5">
-        <v>2.4322127653428227</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>2.4318537594576028</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>254.36326409</v>
+        <v>254.36372248999999</v>
       </c>
       <c r="C201" s="5">
-        <v>6.5822830000001886E-2</v>
+        <v>6.5794469999985949E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>0.31105284246439879</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>0.31091803748830582</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>254.60068733</v>
+        <v>254.60086453</v>
       </c>
       <c r="C202" s="5">
-        <v>0.23742323999999826</v>
+        <v>0.23714204000000905</v>
       </c>
       <c r="D202" s="5">
-        <v>1.1258507964356124</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>1.1245084764052393</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>254.84199649000001</v>
+        <v>254.84007449000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.24130916000001434</v>
+        <v>0.23920996000001082</v>
       </c>
       <c r="D203" s="5">
-        <v>1.143301183737333</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>1.1333031187629405</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>256.49903339999997</v>
+        <v>256.49697484000001</v>
       </c>
       <c r="C204" s="5">
-        <v>1.6570369099999596</v>
+        <v>1.6569003500000008</v>
       </c>
       <c r="D204" s="5">
-        <v>8.087832674838257</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>8.0872053162691202</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>257.36179241999997</v>
+        <v>257.3618669</v>
       </c>
       <c r="C205" s="5">
-        <v>0.8627590199999986</v>
+        <v>0.86489205999998831</v>
       </c>
       <c r="D205" s="5">
-        <v>4.1118292161961945</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.1222180571631961</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>257.78264553000002</v>
+        <v>257.78152602</v>
       </c>
       <c r="C206" s="5">
-        <v>0.42085311000005277</v>
+        <v>0.41965912000000571</v>
       </c>
       <c r="D206" s="5">
-        <v>1.9800558646581257</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>1.9743872542126173</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>258.13140901000003</v>
+        <v>258.13252950999998</v>
       </c>
       <c r="C207" s="5">
-        <v>0.34876348000000235</v>
+        <v>0.35100348999998232</v>
       </c>
       <c r="D207" s="5">
-        <v>1.6356590020844441</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.6462503843800214</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>258.34317677000001</v>
+        <v>258.34425469000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.21176775999998654</v>
+        <v>0.21172518000003038</v>
       </c>
       <c r="D208" s="5">
-        <v>0.98891910508376313</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>0.98871505470901067</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>258.57099460000001</v>
+        <v>258.57111056000002</v>
       </c>
       <c r="C209" s="5">
-        <v>0.22781782999999223</v>
+        <v>0.22685587000000851</v>
       </c>
       <c r="D209" s="5">
-        <v>1.0633578177580372</v>
+        <v>1.0588416464871742</v>
       </c>
       <c r="E209" s="5">
-        <v>3.4735119559586192</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.4730819320962558</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>259.73356389000003</v>
+        <v>259.73408040999999</v>
       </c>
       <c r="C210" s="5">
-        <v>1.1625692900000217</v>
+        <v>1.1629698499999677</v>
       </c>
       <c r="D210" s="5">
-        <v>5.5307985377362368</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>5.5327490011556124</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>260.50764884</v>
+        <v>260.50781719999998</v>
       </c>
       <c r="C211" s="5">
-        <v>0.77408494999997401</v>
+        <v>0.77373678999998674</v>
       </c>
       <c r="D211" s="5">
-        <v>3.6355735595664518</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>3.6339041595152777</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>261.30877942000001</v>
+        <v>261.30883130000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.80113058000000592</v>
+        <v>0.8010141000000317</v>
       </c>
       <c r="D212" s="5">
-        <v>3.7533826721785069</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>3.752825222490741</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>262.33677422</v>
+        <v>262.33661745000001</v>
       </c>
       <c r="C213" s="5">
-        <v>1.0279947999999877</v>
+        <v>1.0277861499999972</v>
       </c>
       <c r="D213" s="5">
-        <v>4.8243243941955782</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>4.8233229536853051</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>263.41268066999999</v>
+        <v>263.41226489000002</v>
       </c>
       <c r="C214" s="5">
-        <v>1.0759064499999909</v>
+        <v>1.0756474400000116</v>
       </c>
       <c r="D214" s="5">
-        <v>5.0340346630471489</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>5.0327984035050344</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>263.58474078</v>
+        <v>263.58348002000002</v>
       </c>
       <c r="C215" s="5">
-        <v>0.17206011000001808</v>
+        <v>0.17121513000000732</v>
       </c>
       <c r="D215" s="5">
-        <v>0.78665733234823954</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>0.78278150989916639</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>260.64193527999998</v>
+        <v>260.64409640999997</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.9428055000000199</v>
+        <v>-2.9393836100000499</v>
       </c>
       <c r="D216" s="5">
-        <v>-12.604650910026471</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-12.590937846444861</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>261.40110464000003</v>
+        <v>261.40029629000003</v>
       </c>
       <c r="C217" s="5">
-        <v>0.75916936000004398</v>
+        <v>0.75619988000005378</v>
       </c>
       <c r="D217" s="5">
-        <v>3.5517690060105522</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>3.5376240824413818</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>265.46184082000002</v>
+        <v>265.46141346000002</v>
       </c>
       <c r="C218" s="5">
-        <v>4.0607361799999921</v>
+        <v>4.0611171699999886</v>
       </c>
       <c r="D218" s="5">
-        <v>20.319549620490097</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>20.321690130091664</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>266.1365682</v>
+        <v>266.13706307000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.67472737999997889</v>
+        <v>0.67564960999999357</v>
       </c>
       <c r="D219" s="5">
-        <v>3.0930549252054407</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.0973469829526756</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>266.93185696</v>
+        <v>266.93246732</v>
       </c>
       <c r="C220" s="5">
-        <v>0.79528876000000537</v>
+        <v>0.79540424999999004</v>
       </c>
       <c r="D220" s="5">
-        <v>3.6454553273327583</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.6459865527003421</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>266.91231467</v>
+        <v>266.91110953999998</v>
       </c>
       <c r="C221" s="5">
-        <v>-1.9542290000003959E-2</v>
+        <v>-2.1357780000016646E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-8.7817572279069722E-2</v>
+        <v>-9.5972066179272897E-2</v>
       </c>
       <c r="E221" s="5">
-        <v>3.2259303031663356</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.2254179370377445</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>269.21644098000002</v>
+        <v>269.21668509</v>
       </c>
       <c r="C222" s="5">
-        <v>2.3041263100000151</v>
+        <v>2.3055755500000146</v>
       </c>
       <c r="D222" s="5">
-        <v>10.865292000835813</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>10.872505349514029</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>269.83737241</v>
+        <v>269.83733709000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.62093142999998463</v>
+        <v>0.62065200000000686</v>
       </c>
       <c r="D223" s="5">
-        <v>2.8031084953469065</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>2.801828437094378</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>270.48890291999999</v>
+        <v>270.48865837</v>
       </c>
       <c r="C224" s="5">
-        <v>0.65153050999998641</v>
+        <v>0.65132127999999057</v>
       </c>
       <c r="D224" s="5">
-        <v>2.9362254396314791</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>2.9352703477683262</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>270.72482751000001</v>
+        <v>270.72452274</v>
       </c>
       <c r="C225" s="5">
-        <v>0.23592459000002464</v>
+        <v>0.2358643700000016</v>
       </c>
       <c r="D225" s="5">
-        <v>1.0516941357326504</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>1.0514253560949705</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>271.36026661</v>
+        <v>271.35959580999997</v>
       </c>
       <c r="C226" s="5">
-        <v>0.63543909999998505</v>
+        <v>0.63507306999997581</v>
       </c>
       <c r="D226" s="5">
-        <v>2.8532594292358882</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.8515978639469308</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>272.04505445000001</v>
+        <v>272.04424346000002</v>
       </c>
       <c r="C227" s="5">
-        <v>0.68478784000001269</v>
+        <v>0.68464765000004491</v>
       </c>
       <c r="D227" s="5">
-        <v>3.0706311023353861</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>3.070001427653879</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>273.7757264</v>
+        <v>273.78035982</v>
       </c>
       <c r="C228" s="5">
-        <v>1.7306719499999872</v>
+        <v>1.7361163599999827</v>
       </c>
       <c r="D228" s="5">
-        <v>7.9069100980261764</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>7.9326879415231311</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>273.27346351</v>
+        <v>273.27252533000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.50226288999999724</v>
+        <v>-0.50783448999999337</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.1794152689664115</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-2.2033085011234022</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>274.36531352999998</v>
+        <v>274.36528119000002</v>
       </c>
       <c r="C230" s="5">
-        <v>1.0918500199999812</v>
+        <v>1.0927558600000111</v>
       </c>
       <c r="D230" s="5">
-        <v>4.9013137749986058</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>4.9054871490849417</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>274.62737454000001</v>
+        <v>274.62740761999999</v>
       </c>
       <c r="C231" s="5">
-        <v>0.26206101000002491</v>
+        <v>0.2621264299999666</v>
       </c>
       <c r="D231" s="5">
-        <v>1.1522248029483428</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>1.1525140900263242</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>275.42782834000002</v>
+        <v>275.42808873000001</v>
       </c>
       <c r="C232" s="5">
-        <v>0.80045380000001387</v>
+        <v>0.80068111000002773</v>
       </c>
       <c r="D232" s="5">
-        <v>3.5542467211680862</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>3.5552718478764067</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>276.40302658000002</v>
+        <v>276.40059292000001</v>
       </c>
       <c r="C233" s="5">
-        <v>0.97519823999999744</v>
+        <v>0.97250418999999511</v>
       </c>
       <c r="D233" s="5">
-        <v>4.3325245453627481</v>
+        <v>4.3203181138662394</v>
       </c>
       <c r="E233" s="5">
-        <v>3.5557414882614102</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>3.5552972659528503</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>275.49807915000002</v>
+        <v>275.49825556000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.90494742999999289</v>
+        <v>-0.90233735999998999</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.8588369339495721</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-3.8479395369929725</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>275.70206659000002</v>
+        <v>275.70213970999998</v>
       </c>
       <c r="C235" s="5">
-        <v>0.20398743999999169</v>
+        <v>0.20388414999996485</v>
       </c>
       <c r="D235" s="5">
-        <v>0.89214505132155786</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>0.89169089586005335</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>276.00049446999998</v>
+        <v>276.00015155</v>
       </c>
       <c r="C236" s="5">
-        <v>0.2984278799999629</v>
+        <v>0.29801184000001513</v>
       </c>
       <c r="D236" s="5">
-        <v>1.3066755339173008</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>1.3048426986497219</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>275.18868250000003</v>
+        <v>275.18855245999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.81181196999995109</v>
+        <v>-0.81159909000001562</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.4730672143743035</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.472175401360067</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>275.03586124999998</v>
+        <v>275.03569750999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.15282125000004498</v>
+        <v>-0.15285495000000537</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.66436749567141407</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-0.66451386714537763</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>274.36524959000002</v>
+        <v>274.36495101000003</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.67061165999996319</v>
+        <v>-0.67074649999995017</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.8870029823483079</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-2.8875774046719482</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>275.00400644000001</v>
+        <v>275.00739019000002</v>
       </c>
       <c r="C240" s="5">
-        <v>0.63875684999999294</v>
+        <v>0.64243917999999667</v>
       </c>
       <c r="D240" s="5">
-        <v>2.8298033060466077</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>2.8463304715182325</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>274.70514316999999</v>
+        <v>274.70484228999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.29886327000002666</v>
+        <v>-0.30254790000003595</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.2963448938897448</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.3122146617940866</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>274.37213969999999</v>
+        <v>274.37248777000002</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.33300346999999419</v>
+        <v>-0.33235451999996712</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.4450062621797932</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-1.4422105460519918</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>276.16039408</v>
+        <v>276.16014744</v>
       </c>
       <c r="C243" s="5">
-        <v>1.7882543800000121</v>
+        <v>1.7876596699999823</v>
       </c>
       <c r="D243" s="5">
-        <v>8.1076939842464668</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>8.1048896517998958</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>276.19247237000002</v>
+        <v>276.19229404999999</v>
       </c>
       <c r="C244" s="5">
-        <v>3.2078290000015386E-2</v>
+        <v>3.2146609999983866E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.13947890783563288</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>0.13977628365433592</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>273.98706255000002</v>
+        <v>273.98513365000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-2.2054098199999999</v>
+        <v>-2.2071603999999638</v>
       </c>
       <c r="D245" s="5">
-        <v>-9.172236013985879</v>
+        <v>-9.1792053256438919</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.87407292890142596</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-0.8738980059637913</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>276.21440591999999</v>
+        <v>276.21436123000001</v>
       </c>
       <c r="C246" s="5">
-        <v>2.2273433699999714</v>
+        <v>2.2292275799999857</v>
       </c>
       <c r="D246" s="5">
-        <v>10.203459874040831</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>10.21255645660859</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>276.59287506999999</v>
+        <v>276.59297292000002</v>
       </c>
       <c r="C247" s="5">
-        <v>0.37846915000000081</v>
+        <v>0.37861169000001382</v>
       </c>
       <c r="D247" s="5">
-        <v>1.6566886806824055</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>1.6573176084981878</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>277.00143172999998</v>
+        <v>277.00110339000003</v>
       </c>
       <c r="C248" s="5">
-        <v>0.40855665999998791</v>
+        <v>0.40813047000000324</v>
       </c>
       <c r="D248" s="5">
-        <v>1.7869970175433458</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>1.7851171025244916</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>277.32602940999999</v>
+        <v>277.32612506999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.32459768000001077</v>
+        <v>0.32502167999996345</v>
       </c>
       <c r="D249" s="5">
-        <v>1.4152905357844192</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>1.4171528716135695</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>283.67562097000001</v>
+        <v>283.67572683999998</v>
       </c>
       <c r="C250" s="5">
-        <v>6.3495915600000217</v>
+        <v>6.3496017699999925</v>
       </c>
       <c r="D250" s="5">
-        <v>31.212909569994942</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>31.212954084215539</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>284.70278467999998</v>
+        <v>284.70280788000002</v>
       </c>
       <c r="C251" s="5">
-        <v>1.027163709999968</v>
+        <v>1.0270810400000414</v>
       </c>
       <c r="D251" s="5">
-        <v>4.4326767047100812</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>4.4323111248911973</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>282.63780036999998</v>
+        <v>282.63952117999997</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.0649843099999998</v>
+        <v>-2.0632867000000488</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.3647952809982389</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-8.3581897362322461</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>279.66096220999998</v>
+        <v>279.66106475999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-2.9768381599999998</v>
+        <v>-2.9784564199999863</v>
       </c>
       <c r="D253" s="5">
-        <v>-11.931776420868234</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-11.937822992140068</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>276.84415481000002</v>
+        <v>276.84448924999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-2.8168073999999592</v>
+        <v>-2.8165755100000069</v>
       </c>
       <c r="D254" s="5">
-        <v>-11.439077844032363</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-11.438183711145932</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>280.22178757</v>
+        <v>280.22153687000002</v>
       </c>
       <c r="C255" s="5">
-        <v>3.3776327599999831</v>
+        <v>3.3770476200000417</v>
       </c>
       <c r="D255" s="5">
-        <v>15.664075027965985</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>15.661156593055292</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>280.27598207</v>
+        <v>280.2757186</v>
       </c>
       <c r="C256" s="5">
-        <v>5.419449999999415E-2</v>
+        <v>5.4181729999982053E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>0.23232533310073578</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.23227073943155041</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>280.55124161999998</v>
+        <v>280.55008286999998</v>
       </c>
       <c r="C257" s="5">
-        <v>0.27525954999998703</v>
+        <v>0.27436426999997821</v>
       </c>
       <c r="D257" s="5">
-        <v>1.1849089190999251</v>
+        <v>1.1810353533806772</v>
       </c>
       <c r="E257" s="5">
-        <v>2.3957989143381875</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.396096873046516</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>281.47463978000002</v>
+        <v>281.47449239000002</v>
       </c>
       <c r="C258" s="5">
-        <v>0.92339816000003339</v>
+        <v>0.92440952000004017</v>
       </c>
       <c r="D258" s="5">
-        <v>4.0219338111405545</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>4.0264359381133374</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>279.08222028</v>
+        <v>279.08230135999997</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.3924195000000168</v>
+        <v>-2.3921910300000491</v>
       </c>
       <c r="D259" s="5">
-        <v>-9.7359597418330104</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-9.7350778662716024</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>278.84097860000003</v>
+        <v>278.84080448999998</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.24124167999997326</v>
+        <v>-0.24149686999999176</v>
       </c>
       <c r="D260" s="5">
-        <v>-1.0323755596761464</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-1.0334621350080675</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>279.17279452000002</v>
+        <v>279.17294459999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.33181591999999682</v>
+        <v>0.33214011000001165</v>
       </c>
       <c r="D261" s="5">
-        <v>1.4373623098275168</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>1.4387767553569741</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>278.67771935000002</v>
+        <v>278.67793057</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.49507517000000689</v>
+        <v>-0.495014029999993</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.1074039784914733</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.1071451327752011</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>279.63406461</v>
+        <v>279.63429737000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.95634525999997777</v>
+        <v>0.95636680000001206</v>
       </c>
       <c r="D263" s="5">
-        <v>4.1966923203554884</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.1967853935283461</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>277.81089470000001</v>
+        <v>277.81112321000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-1.8231699099999901</v>
+        <v>-1.8231741600000078</v>
       </c>
       <c r="D264" s="5">
-        <v>-7.5492640517319405</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-7.5492749634428531</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>275.88190797999999</v>
+        <v>275.88217192000002</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.9289867200000117</v>
+        <v>-1.9289512899999863</v>
       </c>
       <c r="D265" s="5">
-        <v>-8.0212775863303101</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-8.021129490562684</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>276.29840487000001</v>
+        <v>276.29862314000002</v>
       </c>
       <c r="C266" s="5">
-        <v>0.41649689000001899</v>
+        <v>0.41645121999999901</v>
       </c>
       <c r="D266" s="5">
-        <v>1.8267496765072888</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>1.8265459405384821</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>273.91360275</v>
+        <v>273.91352103000003</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.3848021200000176</v>
+        <v>-2.3851021099999912</v>
       </c>
       <c r="D267" s="5">
-        <v>-9.8796913874318104</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-9.8808683378621698</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>273.32798952000002</v>
+        <v>273.32773066999999</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.58561322999997856</v>
+        <v>-0.58579036000003271</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.5355849509520301</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-2.5363436369698178</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>272.71816632999997</v>
+        <v>272.71791516000002</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.60982319000004281</v>
+        <v>-0.6098155099999758</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.6447143479783941</v>
+        <v>-2.644683922519897</v>
       </c>
       <c r="E269" s="5">
-        <v>-2.7920301634628775</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-2.7917181951534809</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>273.01997088000002</v>
+        <v>273.01976581000002</v>
       </c>
       <c r="C270" s="5">
-        <v>0.30180455000004258</v>
+        <v>0.30185065000000577</v>
       </c>
       <c r="D270" s="5">
-        <v>1.3360971554782664</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>1.3363037236634234</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>272.52420845</v>
+        <v>272.52416314999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.49576243000001341</v>
+        <v>-0.49560266000003139</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.1573851235622721</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-2.1566983907833182</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>272.35300205999999</v>
+        <v>272.35291051000002</v>
       </c>
       <c r="C272" s="5">
-        <v>-0.17120639000000892</v>
+        <v>-0.17125263999997742</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.75127007485629171</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-0.75147244786494261</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>272.23999240000001</v>
+        <v>272.24008898</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.1130096599999888</v>
+        <v>-0.11282153000001927</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.49679104428961285</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-0.49596607352517807</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>272.56488257000001</v>
+        <v>272.56497559000002</v>
       </c>
       <c r="C274" s="5">
-        <v>0.32489017000000331</v>
+        <v>0.32488661000002139</v>
       </c>
       <c r="D274" s="5">
-        <v>1.4415126052520932</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>1.4414961912407431</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>272.15786826999999</v>
+        <v>272.15803109000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.40701430000001437</v>
+        <v>-0.4069445000000087</v>
       </c>
       <c r="D275" s="5">
-        <v>-1.7772857584197443</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-1.7769828637902885</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>271.87449930999998</v>
+        <v>271.87461063000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.28336896000001843</v>
+        <v>-0.28342046000000209</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.2423018312063605</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-1.2425255787543499</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>271.93150672000002</v>
+        <v>271.93141593000001</v>
       </c>
       <c r="C277" s="5">
-        <v>5.7007410000039727E-2</v>
+        <v>5.6805300000007719E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>0.25190976083016015</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>0.25101552848521003</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>274.41780252000001</v>
+        <v>274.41778436999999</v>
       </c>
       <c r="C278" s="5">
-        <v>2.4862957999999935</v>
+        <v>2.4863684399999784</v>
       </c>
       <c r="D278" s="5">
-        <v>11.540616057070663</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>11.540974412037164</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>273.93283750000001</v>
+        <v>273.93303070000002</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.48496502000000419</v>
+        <v>-0.48475366999997505</v>
       </c>
       <c r="D279" s="5">
-        <v>-2.1002086867378256</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-2.0993024177399455</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>273.58526804000002</v>
+        <v>273.58525619</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.34756945999998834</v>
+        <v>-0.34777451000002202</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.5119947910357312</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-1.5128795196114542</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>274.13486180000001</v>
+        <v>274.13488260000003</v>
       </c>
       <c r="C281" s="5">
-        <v>0.54959375999999338</v>
+        <v>0.54962641000003032</v>
       </c>
       <c r="D281" s="5">
-        <v>2.4374422550301533</v>
+        <v>2.4375887678814712</v>
       </c>
       <c r="E281" s="5">
-        <v>0.51947235091254207</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>0.51957255509551548</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>273.38762917999998</v>
+        <v>273.38764696999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.74723262000003388</v>
+        <v>-0.74723563000003423</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.2223471493418421</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-3.2223596947709154</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>273.45383579000003</v>
+        <v>273.45384798999999</v>
       </c>
       <c r="C283" s="5">
-        <v>6.6206610000051569E-2</v>
+        <v>6.620101999999406E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>0.2909928211177748</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>0.29096820012985969</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>273.77193628999999</v>
+        <v>273.77163524000002</v>
       </c>
       <c r="C284" s="5">
-        <v>0.31810049999995726</v>
+        <v>0.3177872500000376</v>
       </c>
       <c r="D284" s="5">
-        <v>1.4048891844707923</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.4034967998567405</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>274.47071697000001</v>
+        <v>274.47053567</v>
       </c>
       <c r="C285" s="5">
-        <v>0.69878068000002713</v>
+        <v>0.69890042999998059</v>
       </c>
       <c r="D285" s="5">
-        <v>3.106268647654975</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>3.1068119295143637</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>273.76843226</v>
+        <v>273.76818731999998</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.70228471000001491</v>
+        <v>-0.70234835000002249</v>
       </c>
       <c r="D286" s="5">
-        <v>-3.0275816477640438</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-3.0278541249939894</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>275.91013443000003</v>
+        <v>275.91044631</v>
       </c>
       <c r="C287" s="5">
-        <v>2.1417021700000305</v>
+        <v>2.1422589900000162</v>
       </c>
       <c r="D287" s="5">
-        <v>9.8022920710036932</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>9.8049603855025147</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>278.12124762000002</v>
+        <v>278.12124662000002</v>
       </c>
       <c r="C288" s="5">
-        <v>2.2111131899999918</v>
+        <v>2.2108003100000246</v>
       </c>
       <c r="D288" s="5">
-        <v>10.052064320616584</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>10.050566791226533</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>278.14752271999998</v>
+        <v>278.14718972999998</v>
       </c>
       <c r="C289" s="5">
-        <v>2.6275099999963913E-2</v>
+        <v>2.5943109999957414E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>0.11342717833429106</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>0.11199327323938579</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>277.21450670000002</v>
+        <v>277.21461020999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.93301601999996819</v>
+        <v>-0.93257951999999023</v>
       </c>
       <c r="D290" s="5">
-        <v>-3.9518324911680169</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-3.9500222762656079</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>277.45953170000001</v>
+        <v>277.46008904000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.24502499999999827</v>
+        <v>0.24547883000002457</v>
       </c>
       <c r="D291" s="5">
-        <v>1.0658302366812755</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.0678135682704593</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>278.48554510000002</v>
+        <v>278.48583642</v>
       </c>
       <c r="C292" s="5">
-        <v>1.0260134000000107</v>
+        <v>1.0257473799999843</v>
       </c>
       <c r="D292" s="5">
-        <v>4.5288343180519108</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.5276268447836499</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>278.42003462000002</v>
+        <v>278.42042938999998</v>
       </c>
       <c r="C293" s="5">
-        <v>-6.5510480000000371E-2</v>
+        <v>-6.540703000001713E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.28192108094384771</v>
+        <v>-0.28147616989143698</v>
       </c>
       <c r="E293" s="5">
-        <v>1.5631623033506514</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.5632986029921359</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>279.00063270999999</v>
+        <v>279.00106131000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.58059808999996676</v>
+        <v>0.58063192000003028</v>
       </c>
       <c r="D294" s="5">
-        <v>2.5312991459498502</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.531444703675545</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>279.58972396000001</v>
+        <v>279.58973709999998</v>
       </c>
       <c r="C295" s="5">
-        <v>0.58909125000002405</v>
+        <v>0.58867578999996795</v>
       </c>
       <c r="D295" s="5">
-        <v>2.5633519318043252</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.5615191017564598</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>280.22363745000001</v>
+        <v>280.22268632999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.63391348999999764</v>
+        <v>0.63294923000000836</v>
       </c>
       <c r="D296" s="5">
-        <v>2.7549447357733126</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.750701681964185</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>280.78010139000003</v>
+        <v>280.77921685000001</v>
       </c>
       <c r="C297" s="5">
-        <v>0.55646394000001465</v>
+        <v>0.5565305200000239</v>
       </c>
       <c r="D297" s="5">
-        <v>2.409141296703643</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>2.409440969906429</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>280.90997499000002</v>
+        <v>280.90899865</v>
       </c>
       <c r="C298" s="5">
-        <v>0.12987359999999626</v>
+        <v>0.12978179999998929</v>
       </c>
       <c r="D298" s="5">
-        <v>0.55646895705943056</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>0.55607637770689333</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>281.22470527000002</v>
+        <v>281.22494189000003</v>
       </c>
       <c r="C299" s="5">
-        <v>0.31473027999999204</v>
+        <v>0.31594324000002416</v>
       </c>
       <c r="D299" s="5">
-        <v>1.3527905425150477</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.3580411949511095</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>281.24154793999998</v>
+        <v>281.24162376999999</v>
       </c>
       <c r="C300" s="5">
-        <v>1.684266999995998E-2</v>
+        <v>1.6681879999964622E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>7.1892200323420141E-2</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>7.1205591378009636E-2</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>282.32505314000002</v>
+        <v>282.32495994999999</v>
       </c>
       <c r="C301" s="5">
-        <v>1.0835052000000474</v>
+        <v>1.0833361800000034</v>
       </c>
       <c r="D301" s="5">
-        <v>4.7223230084165957</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.7215693793383195</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>282.47687539999998</v>
+        <v>282.47753158</v>
       </c>
       <c r="C302" s="5">
-        <v>0.15182225999996035</v>
+        <v>0.15257163000001128</v>
       </c>
       <c r="D302" s="5">
-        <v>0.64722037230842133</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>0.6504246633527444</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>283.51026875000002</v>
+        <v>283.51125961999998</v>
       </c>
       <c r="C303" s="5">
-        <v>1.0333933500000398</v>
+        <v>1.0337280399999713</v>
       </c>
       <c r="D303" s="5">
-        <v>4.4794111260546998</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>4.4808805988432177</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>284.04929536999998</v>
+        <v>284.05019702999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.53902661999995871</v>
+        <v>0.53893741000001683</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3055209676344335</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.3051272601980033</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>284.39454640000002</v>
+        <v>284.39540955000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.34525103000004265</v>
+        <v>0.34521252000001823</v>
       </c>
       <c r="D305" s="5">
-        <v>1.4683441035015177</v>
+        <v>1.4681745334726548</v>
       </c>
       <c r="E305" s="5">
-        <v>2.14586273870494</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.1460279237018653</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>284.98882999</v>
+        <v>284.9896938</v>
       </c>
       <c r="C306" s="5">
-        <v>0.59428358999997499</v>
+        <v>0.59428424999998697</v>
       </c>
       <c r="D306" s="5">
-        <v>2.5365951328689684</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.5365901950593628</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>285.27013011999998</v>
+        <v>285.27050471000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.28130012999997689</v>
+        <v>0.28081091000001379</v>
       </c>
       <c r="D307" s="5">
-        <v>1.1909194806328571</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>1.1888334459921879</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>284.94080269</v>
+        <v>284.93988839000002</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.32932742999997799</v>
+        <v>-0.33061631999999008</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.3765664829305524</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-1.3819178589363212</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>285.24750669000002</v>
+        <v>285.24357064999998</v>
       </c>
       <c r="C309" s="5">
-        <v>0.30670400000002473</v>
+        <v>0.30368225999995957</v>
       </c>
       <c r="D309" s="5">
-        <v>1.2993277454490082</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>1.2864554002337103</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>285.50704416999997</v>
+        <v>285.50454980000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.25953747999994903</v>
+        <v>0.26097915000002558</v>
       </c>
       <c r="D310" s="5">
-        <v>1.0973216616631642</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.1034630352092067</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>288.03840344000002</v>
+        <v>288.03912797999999</v>
       </c>
       <c r="C311" s="5">
-        <v>2.5313592700000527</v>
+        <v>2.5345781799999827</v>
       </c>
       <c r="D311" s="5">
-        <v>11.173891055090168</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>11.188903339516564</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>287.80517017</v>
+        <v>287.80470242000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.23323327000002791</v>
+        <v>-0.23442555999997694</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.967360010873064</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-0.97228061217272677</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>288.07628704000001</v>
+        <v>288.07654000000002</v>
       </c>
       <c r="C313" s="5">
-        <v>0.27111687000001439</v>
+        <v>0.27183758000001035</v>
       </c>
       <c r="D313" s="5">
-        <v>1.1362935666449969</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.1393317462218278</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>288.58106236999998</v>
+        <v>288.58537218999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.50477532999997266</v>
+        <v>0.50883218999996416</v>
       </c>
       <c r="D314" s="5">
-        <v>2.1230563979555583</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.1402835300847745</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>288.82341081999999</v>
+        <v>288.82397610999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.2423484500000086</v>
+        <v>0.23860392000000274</v>
       </c>
       <c r="D315" s="5">
-        <v>1.0124197136094137</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>0.9966906440271428</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>289.07773515000002</v>
+        <v>289.07864884999998</v>
       </c>
       <c r="C316" s="5">
-        <v>0.2543243300000313</v>
+        <v>0.25467273999998952</v>
       </c>
       <c r="D316" s="5">
-        <v>1.0617961544453269</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.0632557258229536</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>290.24969835000002</v>
+        <v>290.25077191999998</v>
       </c>
       <c r="C317" s="5">
-        <v>1.1719631999999933</v>
+        <v>1.1721230699999978</v>
       </c>
       <c r="D317" s="5">
-        <v>4.9749322501811966</v>
+        <v>4.9756100176383988</v>
       </c>
       <c r="E317" s="5">
-        <v>2.058813020192285</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.0588807601588766</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>291.98907451000002</v>
+        <v>291.99167783000001</v>
       </c>
       <c r="C318" s="5">
-        <v>1.7393761600000062</v>
+        <v>1.7409059100000377</v>
       </c>
       <c r="D318" s="5">
-        <v>7.4330471638435425</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>7.4397731120636745</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>291.27196139</v>
+        <v>291.27307623000002</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.71711312000002181</v>
+        <v>-0.71860159999999951</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.9076651571930623</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-2.9135933864884667</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>291.86973303000002</v>
+        <v>291.86610844</v>
       </c>
       <c r="C320" s="5">
-        <v>0.59777164000001903</v>
+        <v>0.59303220999998985</v>
       </c>
       <c r="D320" s="5">
-        <v>2.4907253583547284</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>2.4707464385615996</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>292.11048148999998</v>
+        <v>292.10438402</v>
       </c>
       <c r="C321" s="5">
-        <v>0.24074845999996342</v>
+        <v>0.23827557999999271</v>
       </c>
       <c r="D321" s="5">
-        <v>0.99432166097039865</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>0.9840747275068118</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>292.58498269</v>
+        <v>292.58148813000003</v>
       </c>
       <c r="C322" s="5">
-        <v>0.47450120000002016</v>
+        <v>0.4771041100000275</v>
       </c>
       <c r="D322" s="5">
-        <v>1.9667770780553706</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.9777047313817242</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>293.42697034999998</v>
+        <v>293.42746876000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.84198765999997249</v>
+        <v>0.84598062999998547</v>
       </c>
       <c r="D323" s="5">
-        <v>3.508490440383949</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>3.5254370735649854</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>294.44962263000002</v>
+        <v>294.44848067999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0226522800000453</v>
+        <v>1.0210119199999781</v>
       </c>
       <c r="D324" s="5">
-        <v>4.2633489264952473</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.2563716380208172</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>295.44104872999998</v>
+        <v>295.44175968000002</v>
       </c>
       <c r="C325" s="5">
-        <v>0.99142609999995557</v>
+        <v>0.99327900000002955</v>
       </c>
       <c r="D325" s="5">
-        <v>4.1161284351123095</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>4.1239807440799581</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>296.38402861999998</v>
+        <v>296.39227533000002</v>
       </c>
       <c r="C326" s="5">
-        <v>0.94297989000000371</v>
+        <v>0.95051564999999982</v>
       </c>
       <c r="D326" s="5">
-        <v>3.8980813820114202</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.9297763202202463</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>295.77808649000002</v>
+        <v>295.77838179000003</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.60594212999995989</v>
+        <v>-0.6138935399999923</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.4259398341781035</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-2.4573446153778322</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>296.06337324999998</v>
+        <v>296.06455240000003</v>
       </c>
       <c r="C328" s="5">
-        <v>0.28528675999996267</v>
+        <v>0.28617060999999921</v>
       </c>
       <c r="D328" s="5">
-        <v>1.163595564687836</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.1672185460886553</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>297.10642446999998</v>
+        <v>297.10773540000002</v>
       </c>
       <c r="C329" s="5">
-        <v>1.0430512199999953</v>
+        <v>1.0431829999999991</v>
       </c>
       <c r="D329" s="5">
-        <v>4.3105698037456008</v>
+        <v>4.3111074977697728</v>
       </c>
       <c r="E329" s="5">
-        <v>2.3623542622021043</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.3624273019642539</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>297.86658412999998</v>
+        <v>297.87051408000002</v>
       </c>
       <c r="C330" s="5">
-        <v>0.76015965999999935</v>
+        <v>0.76277867999999671</v>
       </c>
       <c r="D330" s="5">
-        <v>3.1138271425329211</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.1246933427193424</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>298.53253387000001</v>
+        <v>298.53455752000002</v>
       </c>
       <c r="C331" s="5">
-        <v>0.66594974000003049</v>
+        <v>0.66404344000000037</v>
       </c>
       <c r="D331" s="5">
-        <v>2.7161151116625426</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.7082084079627977</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>299.09618501</v>
+        <v>299.09019217000002</v>
       </c>
       <c r="C332" s="5">
-        <v>0.56365113999999039</v>
+        <v>0.55563465000000178</v>
       </c>
       <c r="D332" s="5">
-        <v>2.2893637994628957</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>2.2564540137584466</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>301.20579886000002</v>
+        <v>301.1973557</v>
       </c>
       <c r="C333" s="5">
-        <v>2.1096138500000166</v>
+        <v>2.1071635299999798</v>
       </c>
       <c r="D333" s="5">
-        <v>8.8001417503575041</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>8.789704103113527</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>300.90344657999998</v>
+        <v>300.89859694</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.30235228000003644</v>
+        <v>-0.29875875999999835</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.1979394291567691</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-1.1838122551350527</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>300.48728777999997</v>
+        <v>300.48810499000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.41615880000000516</v>
+        <v>-0.41049194999999372</v>
       </c>
       <c r="D335" s="5">
-        <v>-1.6470709264569505</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-1.6248367103415706</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>299.95705828000001</v>
+        <v>299.95728652000003</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.53022949999996172</v>
+        <v>-0.53081846999998561</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.0970486283339418</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-2.0993497555996887</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>299.76295785999997</v>
+        <v>299.75667515999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.19410042000004069</v>
+        <v>-0.20061136000003899</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.77375515926568772</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-0.79961414390781194</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>299.39921357999998</v>
+        <v>299.41475407000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.3637442799999917</v>
+        <v>-0.34192108999997117</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.4464487886363342</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-1.3602398061307586</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>301.6361005</v>
+        <v>301.63839108000002</v>
       </c>
       <c r="C339" s="5">
-        <v>2.2368869200000177</v>
+        <v>2.2236370100000045</v>
       </c>
       <c r="D339" s="5">
-        <v>9.3432425958906329</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>9.285117523573394</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>302.58389324000001</v>
+        <v>302.58565669000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.94779274000001124</v>
+        <v>0.9472656099999881</v>
       </c>
       <c r="D340" s="5">
-        <v>3.8364581319008106</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>3.8342578150077022</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>302.28605362000002</v>
+        <v>302.28719970999998</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.29783961999999065</v>
+        <v>-0.29845698000002585</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.1748112383771492</v>
+        <v>-1.1772263603840205</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7433581785516239</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.7432950047654439</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>300.46881352000003</v>
+        <v>300.47407604</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.8172400999999923</v>
+        <v>-1.8131236699999818</v>
       </c>
       <c r="D342" s="5">
-        <v>-6.9801800956886595</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-6.9648609163348034</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>303.22677862</v>
+        <v>303.22901138999998</v>
       </c>
       <c r="C343" s="5">
-        <v>2.7579650999999785</v>
+        <v>2.7549353499999825</v>
       </c>
       <c r="D343" s="5">
-        <v>11.588078943046076</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>11.574487177410408</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>304.19907589000002</v>
+        <v>304.18817953000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.97229727000001276</v>
+        <v>0.95916814000003114</v>
       </c>
       <c r="D344" s="5">
-        <v>3.9163918738575942</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.8625557505798769</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>303.17351753999998</v>
+        <v>303.16622975000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-1.0255583500000398</v>
+        <v>-1.0219497799999999</v>
       </c>
       <c r="D345" s="5">
-        <v>-3.9714288669935871</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-3.9578511892077284</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>304.06599146999997</v>
+        <v>304.06023608999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.8924739299999942</v>
+        <v>0.89400633999997581</v>
       </c>
       <c r="D346" s="5">
-        <v>3.59028648607016</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.5966393268466623</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>304.73214240999999</v>
+        <v>304.73043971999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.66615094000002273</v>
+        <v>0.67020363000000316</v>
       </c>
       <c r="D347" s="5">
-        <v>2.6608826629764826</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>2.6773188301282502</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>305.44388701999998</v>
+        <v>305.44417199999998</v>
       </c>
       <c r="C348" s="5">
-        <v>0.71174460999998246</v>
+        <v>0.7137322799999879</v>
       </c>
       <c r="D348" s="5">
-        <v>2.8390543203242302</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.8471013985409632</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>304.72017662000002</v>
+        <v>304.70375894</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.72371039999995901</v>
+        <v>-0.74041305999998031</v>
       </c>
       <c r="D349" s="5">
-        <v>-2.806486372489414</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-2.8703942033952212</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>305.43387213</v>
+        <v>305.46472110000002</v>
       </c>
       <c r="C350" s="5">
-        <v>0.71369550999997955</v>
+        <v>0.76096216000001959</v>
       </c>
       <c r="D350" s="5">
-        <v>2.8470499523617798</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>3.0383685868340171</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>304.79087382</v>
+        <v>304.79473361999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.64299830999999585</v>
+        <v>-0.66998748000003161</v>
       </c>
       <c r="D351" s="5">
-        <v>-2.4971898310833462</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-2.6004861460616424</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>305.99913322999998</v>
+        <v>306.00172415999998</v>
       </c>
       <c r="C352" s="5">
-        <v>1.2082594099999824</v>
+        <v>1.2069905399999925</v>
       </c>
       <c r="D352" s="5">
-        <v>4.8621715994871195</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>4.8568909508714064</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>306.26848734999999</v>
+        <v>306.26979041999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.26935412000000269</v>
+        <v>0.26806626000001188</v>
       </c>
       <c r="D353" s="5">
-        <v>1.0614225763711627</v>
+        <v>1.0563141438530987</v>
       </c>
       <c r="E353" s="5">
-        <v>1.3174387909427709</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.3174857267594264</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>305.82000391999998</v>
+        <v>305.82389092</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.44848343000001023</v>
+        <v>-0.4458994999999959</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.7431331377066428</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-1.7331630735006209</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>306.40352741999999</v>
+        <v>306.40565391000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.58352350000001252</v>
+        <v>0.58176299000001563</v>
       </c>
       <c r="D355" s="5">
-        <v>2.3138563955846569</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>2.3067725860273169</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>307.70528741999999</v>
+        <v>307.69288340000003</v>
       </c>
       <c r="C356" s="5">
-        <v>1.3017600000000016</v>
+        <v>1.2872294900000156</v>
       </c>
       <c r="D356" s="5">
-        <v>5.2190505899398332</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>5.1594053776711668</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>309.08939203</v>
+        <v>309.08315429999999</v>
       </c>
       <c r="C357" s="5">
-        <v>1.3841046100000085</v>
+        <v>1.3902708999999618</v>
       </c>
       <c r="D357" s="5">
-        <v>5.5333431149355849</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>5.5588400739203125</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>310.31856620999997</v>
+        <v>310.30685896</v>
       </c>
       <c r="C358" s="5">
-        <v>1.2291741799999727</v>
+        <v>1.2237046600000099</v>
       </c>
       <c r="D358" s="5">
-        <v>4.8778839417356057</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.8558039283317145</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>311.07252574</v>
+        <v>311.06885247000002</v>
       </c>
       <c r="C359" s="5">
-        <v>0.75395953000003146</v>
+        <v>0.7619935100000248</v>
       </c>
       <c r="D359" s="5">
-        <v>2.954834657524219</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.9868612167229358</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>311.84119299000002</v>
+        <v>311.83873547000002</v>
       </c>
       <c r="C360" s="5">
-        <v>0.76866725000002134</v>
+        <v>0.76988299999999299</v>
       </c>
       <c r="D360" s="5">
-        <v>3.0058602297132309</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.0107153373581719</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>311.94861035000002</v>
+        <v>311.91575783000002</v>
       </c>
       <c r="C361" s="5">
-        <v>0.10741735999999946</v>
+        <v>7.7022360000000845E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>0.41413810377914917</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>0.29679601604606365</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>312.83473864000001</v>
+        <v>312.89466807999997</v>
       </c>
       <c r="C362" s="5">
-        <v>0.88612828999998783</v>
+        <v>0.97891024999995579</v>
       </c>
       <c r="D362" s="5">
-        <v>3.4625109995265468</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>3.8317473997858009</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>313.03066999999999</v>
+        <v>313.03795358000002</v>
       </c>
       <c r="C363" s="5">
-        <v>0.19593135999997457</v>
+        <v>0.14328550000004725</v>
       </c>
       <c r="D363" s="5">
-        <v>0.75416571848356817</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.55090847335239612</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>313.76499023000002</v>
+        <v>313.76498708999998</v>
       </c>
       <c r="C364" s="5">
-        <v>0.7343202300000371</v>
+        <v>0.72703350999995564</v>
       </c>
       <c r="D364" s="5">
-        <v>2.8516145035559992</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.8228887515284296</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>314.22370393</v>
+        <v>314.22470621999997</v>
       </c>
       <c r="C365" s="5">
-        <v>0.45871369999997569</v>
+        <v>0.45971912999999631</v>
       </c>
       <c r="D365" s="5">
-        <v>1.7685344594617014</v>
+        <v>1.7724421241704924</v>
       </c>
       <c r="E365" s="5">
-        <v>2.5974649396132143</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.5973556807842746</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>315.80358653000002</v>
+        <v>315.80665365999999</v>
       </c>
       <c r="C366" s="5">
-        <v>1.579882600000019</v>
+        <v>1.5819474400000217</v>
       </c>
       <c r="D366" s="5">
-        <v>6.2031435775850463</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>6.2114562551176977</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>316.45447840999998</v>
+        <v>316.4558801</v>
       </c>
       <c r="C367" s="5">
-        <v>0.65089187999996057</v>
+        <v>0.64922644000000673</v>
       </c>
       <c r="D367" s="5">
-        <v>2.5015088670637287</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.4950111954917142</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>316.68588160000002</v>
+        <v>316.67164274999999</v>
       </c>
       <c r="C368" s="5">
-        <v>0.23140319000003728</v>
+        <v>0.21576264999998784</v>
       </c>
       <c r="D368" s="5">
-        <v>0.88102195816821549</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>0.8212465813147718</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>307.32648243</v>
+        <v>307.32359231999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-9.3593991700000174</v>
+        <v>-9.3480504300000007</v>
       </c>
       <c r="D369" s="5">
-        <v>-30.232141031386174</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-30.202364183993335</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>300.45800269</v>
+        <v>300.43850049999998</v>
       </c>
       <c r="C370" s="5">
-        <v>-6.8684797399999979</v>
+        <v>-6.8850918200000137</v>
       </c>
       <c r="D370" s="5">
-        <v>-23.756032250330616</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-23.806799523913281</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>299.86611342999998</v>
+        <v>299.86060543000002</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.59188926000001629</v>
+        <v>-0.5778950699999541</v>
       </c>
       <c r="D371" s="5">
-        <v>-2.3385026876603598</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-2.2839431788858833</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>305.46275858000001</v>
+        <v>305.45436897000002</v>
       </c>
       <c r="C372" s="5">
-        <v>5.5966451500000289</v>
+        <v>5.5937635399999976</v>
       </c>
       <c r="D372" s="5">
-        <v>24.844824781772388</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>24.831196579302485</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>312.37593908000002</v>
+        <v>312.33411541999999</v>
       </c>
       <c r="C373" s="5">
-        <v>6.9131805000000099</v>
+        <v>6.8797464499999705</v>
       </c>
       <c r="D373" s="5">
-        <v>30.807204113734542</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>30.640245564574698</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>314.29936173999999</v>
+        <v>314.38054867</v>
       </c>
       <c r="C374" s="5">
-        <v>1.9234226599999715</v>
+        <v>2.0464332500000069</v>
       </c>
       <c r="D374" s="5">
-        <v>7.6443134384510447</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>8.1520926305300723</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>308.68508786000001</v>
+        <v>308.6935924</v>
       </c>
       <c r="C375" s="5">
-        <v>-5.6142738799999847</v>
+        <v>-5.686956269999996</v>
       </c>
       <c r="D375" s="5">
-        <v>-19.449950974126441</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-19.672663366427134</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>308.16030506999999</v>
+        <v>308.15947709</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.52478279000001748</v>
+        <v>-0.53411531000000423</v>
       </c>
       <c r="D376" s="5">
-        <v>-2.021102887031434</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-2.0566478850815861</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>308.36291548999998</v>
+        <v>308.36675341</v>
       </c>
       <c r="C377" s="5">
-        <v>0.20261041999998497</v>
+        <v>0.2072763200000054</v>
       </c>
       <c r="D377" s="5">
-        <v>0.79183994831111271</v>
+        <v>0.81014487038910676</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.8651643293294162</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-1.8642559588865071</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>309.35389928000001</v>
+        <v>309.35793631000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.99098379000002979</v>
+        <v>0.99118290000001252</v>
       </c>
       <c r="D378" s="5">
-        <v>3.9253309164501315</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>3.926083863461427</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>309.24326214000001</v>
+        <v>309.24473670999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.11063713999999436</v>
+        <v>-0.11319960000002993</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.42832409505005886</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-0.43821881926120465</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>309.08476532999998</v>
+        <v>309.07091588999998</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.15849681000003102</v>
+        <v>-0.1738208200000031</v>
       </c>
       <c r="D380" s="5">
-        <v>-0.61330661675395026</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-0.67241681421202903</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>309.97595822</v>
+        <v>309.97511322000003</v>
       </c>
       <c r="C381" s="5">
-        <v>0.89119289000001345</v>
+        <v>0.90419733000004499</v>
       </c>
       <c r="D381" s="5">
-        <v>3.5153945525166375</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>3.5676824709633514</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>308.36965579999998</v>
+        <v>308.34119314999998</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.60630242000002</v>
+        <v>-1.6339200700000447</v>
       </c>
       <c r="D382" s="5">
-        <v>-6.0442209554019239</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-6.1451638878608161</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>307.57105797000003</v>
+        <v>307.56455403000001</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.79859782999994877</v>
+        <v>-0.77663911999997026</v>
       </c>
       <c r="D383" s="5">
-        <v>-3.0638055836144096</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-2.9809964294139846</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>308.07592233999998</v>
+        <v>308.06246694999999</v>
       </c>
       <c r="C384" s="5">
-        <v>0.50486436999995021</v>
+        <v>0.49791291999997611</v>
       </c>
       <c r="D384" s="5">
-        <v>1.9876277987966429</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>1.9600579581524391</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>309.74516886999999</v>
+        <v>309.69478400999998</v>
       </c>
       <c r="C385" s="5">
-        <v>1.6692465300000094</v>
+        <v>1.6323170599999912</v>
       </c>
       <c r="D385" s="5">
-        <v>6.6992600911728317</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>6.5469994269370169</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>312.67537270000003</v>
+        <v>312.76020871999998</v>
       </c>
       <c r="C386" s="5">
-        <v>2.930203830000039</v>
+        <v>3.0654247100000021</v>
       </c>
       <c r="D386" s="5">
-        <v>11.961734496834842</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>12.546304900249062</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>311.82140035999998</v>
+        <v>311.83039962999999</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.85397234000004119</v>
+        <v>-0.92980908999999201</v>
       </c>
       <c r="D387" s="5">
-        <v>-3.2286283563277118</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-3.5097383507897373</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>312.55242522999998</v>
+        <v>312.54367373999997</v>
       </c>
       <c r="C388" s="5">
-        <v>0.73102486999999883</v>
+        <v>0.71327410999998619</v>
       </c>
       <c r="D388" s="5">
-        <v>2.8498035612773975</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>2.7796505493580259</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>312.61159100999998</v>
+        <v>312.65510311999998</v>
       </c>
       <c r="C389" s="5">
-        <v>5.9165780000000723E-2</v>
+        <v>0.11142938000000413</v>
       </c>
       <c r="D389" s="5">
-        <v>0.22739514070519995</v>
+        <v>0.4286689480132333</v>
       </c>
       <c r="E389" s="5">
-        <v>1.3778166266357639</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>1.3906653887224563</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>313.38499108000002</v>
+        <v>313.37768828999998</v>
       </c>
       <c r="C390" s="5">
-        <v>0.77340007000003652</v>
+        <v>0.72258517000000211</v>
       </c>
       <c r="D390" s="5">
-        <v>3.0095274908296554</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.808876136354832</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>313.60512913999997</v>
+        <v>313.59930057000003</v>
       </c>
       <c r="C391" s="5">
-        <v>0.22013805999995384</v>
+        <v>0.22161228000004485</v>
       </c>
       <c r="D391" s="5">
-        <v>0.84620729814322004</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>0.85191616537212411</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>314.68013209999998</v>
+        <v>314.66807463999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.0750029600000062</v>
+        <v>1.0687740699999608</v>
       </c>
       <c r="D392" s="5">
-        <v>4.1919101714976259</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>4.1672428353943358</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>314.95198319000002</v>
+        <v>314.95196902999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.27185109000004104</v>
+        <v>0.28389439000000039</v>
       </c>
       <c r="D393" s="5">
-        <v>1.0416158024234345</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>1.0880316422977598</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>314.74084615999999</v>
+        <v>314.71147966000001</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.2111370300000317</v>
+        <v>-0.2404893699999775</v>
       </c>
       <c r="D394" s="5">
-        <v>-0.8014946991253602</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-0.91245136751869627</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>316.07701721000001</v>
+        <v>316.07001120000001</v>
       </c>
       <c r="C395" s="5">
-        <v>1.3361710500000186</v>
+        <v>1.3585315400000013</v>
       </c>
       <c r="D395" s="5">
-        <v>5.2150153444518343</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>5.3048766029613725</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>314.67570812000002</v>
+        <v>314.66685421</v>
       </c>
       <c r="C396" s="5">
-        <v>-1.4013090899999838</v>
+        <v>-1.4031569900000136</v>
       </c>
       <c r="D396" s="5">
-        <v>-5.1923027027151125</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>-5.1990959073196947</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>321.50415493999998</v>
+        <v>321.44162234999999</v>
       </c>
       <c r="C397" s="5">
-        <v>6.8284468199999537</v>
+        <v>6.7747681399999919</v>
       </c>
       <c r="D397" s="5">
-        <v>29.383966313077824</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>29.125898063882151</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>319.72741556</v>
+        <v>319.79377663999998</v>
       </c>
       <c r="C398" s="5">
-        <v>-1.7767393799999809</v>
+        <v>-1.6478457100000128</v>
       </c>
       <c r="D398" s="5">
-        <v>-6.4337018202584195</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>-5.9811881476424684</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>321.26162726000001</v>
+        <v>321.26951416000003</v>
       </c>
       <c r="C399" s="5">
-        <v>1.5342117000000144</v>
+        <v>1.4757375200000524</v>
       </c>
       <c r="D399" s="5">
-        <v>5.9126249641136219</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>5.6803161080619002</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>322.15859666</v>
+        <v>322.14961762000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.89696939999998904</v>
+        <v>0.88010345999998663</v>
       </c>
       <c r="D400" s="5">
-        <v>3.4023572975012684</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.3373318584191569</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>322.85660166000002</v>
+        <v>322.94062814</v>
       </c>
       <c r="C401" s="5">
-        <v>0.6980050000000233</v>
+        <v>0.79101051999998617</v>
       </c>
       <c r="D401" s="5">
-        <v>2.6311880066483218</v>
+        <v>2.9866154560563185</v>
       </c>
       <c r="E401" s="5">
-        <v>3.2772331367816543</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.2897352121747936</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>323.6750965</v>
+        <v>323.65173881999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.81849483999997119</v>
+        <v>0.71111067999999023</v>
       </c>
       <c r="D402" s="5">
-        <v>3.0849774389237083</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.6746207223151908</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>325.00859566000003</v>
+        <v>324.99439265000001</v>
       </c>
       <c r="C403" s="5">
-        <v>1.3334991600000308</v>
+        <v>1.3426538300000175</v>
       </c>
       <c r="D403" s="5">
-        <v>5.0574201193537505</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>5.0933120219946337</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>326.04676209000002</v>
+        <v>326.03570658000001</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0381664299999898</v>
+        <v>1.0413139300000012</v>
       </c>
       <c r="D404" s="5">
-        <v>3.901193069009623</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.9134039012752586</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>327.51297819000001</v>
+        <v>327.51503530000002</v>
       </c>
       <c r="C405" s="5">
-        <v>1.4662160999999969</v>
+        <v>1.4793287200000123</v>
       </c>
       <c r="D405" s="5">
-        <v>5.5318303951529035</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>5.5827376766176107</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>328.44158584000002</v>
+        <v>328.42927294999998</v>
       </c>
       <c r="C406" s="5">
-        <v>0.92860765000000356</v>
+        <v>0.91423764999996138</v>
       </c>
       <c r="D406" s="5">
-        <v>3.455959754475324</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.4016341769057545</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>328.88872437999999</v>
+        <v>328.88366965</v>
       </c>
       <c r="C407" s="5">
-        <v>0.447138539999969</v>
+        <v>0.45439670000001797</v>
       </c>
       <c r="D407" s="5">
-        <v>1.6459613819201246</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.6729462247106808</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>330.01277522999999</v>
+        <v>329.99538294000001</v>
       </c>
       <c r="C408" s="5">
-        <v>1.1240508500000033</v>
+        <v>1.1117132900000115</v>
       </c>
       <c r="D408" s="5">
-        <v>4.179247259910901</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>4.1325845516643422</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>336.26691262999998</v>
+        <v>336.17296167000001</v>
       </c>
       <c r="C409" s="5">
-        <v>6.2541373999999905</v>
+        <v>6.1775787299999934</v>
       </c>
       <c r="D409" s="5">
-        <v>25.268134619056614</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>24.927773639523963</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>334.45805855999998</v>
+        <v>334.57640027999997</v>
       </c>
       <c r="C410" s="5">
-        <v>-1.8088540699999953</v>
+        <v>-1.5965613900000335</v>
       </c>
       <c r="D410" s="5">
-        <v>-6.2674708647206696</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-5.5525389301789634</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>334.53022594999999</v>
+        <v>334.49678517000001</v>
       </c>
       <c r="C411" s="5">
-        <v>7.2167390000004161E-2</v>
+        <v>-7.9615109999963352E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>0.25923643929555151</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.28517610247875691</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>335.14432192999999</v>
+        <v>335.11773076999998</v>
       </c>
       <c r="C412" s="5">
-        <v>0.61409598000000187</v>
+        <v>0.62094559999997045</v>
       </c>
       <c r="D412" s="5">
-        <v>2.2252130674867976</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>2.250514285112204</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>335.71477041000003</v>
+        <v>335.84400950000003</v>
       </c>
       <c r="C413" s="5">
-        <v>0.57044848000003867</v>
+        <v>0.72627873000004683</v>
       </c>
       <c r="D413" s="5">
-        <v>2.0617476111949973</v>
+        <v>2.631906097631731</v>
       </c>
       <c r="E413" s="5">
-        <v>3.9826253153531388</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.9955893547114263</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>337.48766905999997</v>
+        <v>337.43135319999999</v>
       </c>
       <c r="C414" s="5">
-        <v>1.7728986499999451</v>
+        <v>1.5873436999999626</v>
       </c>
       <c r="D414" s="5">
-        <v>6.5245043025735194</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>5.8215039490277398</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>338.41509674000002</v>
+        <v>338.37958202999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.92742768000005071</v>
+        <v>0.94822883000000502</v>
       </c>
       <c r="D415" s="5">
-        <v>3.3479416786274419</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>3.4247768825309555</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>339.35443243999998</v>
+        <v>339.34673290000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.93933569999995825</v>
+        <v>0.96715087000001176</v>
       </c>
       <c r="D416" s="5">
-        <v>3.3821519253067311</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.484253755083655</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>340.35487153999998</v>
+        <v>340.37344414</v>
       </c>
       <c r="C417" s="5">
-        <v>1.0004390999999941</v>
+        <v>1.0267112399999974</v>
       </c>
       <c r="D417" s="5">
-        <v>3.5956072537325134</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>3.6916922397830509</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>340.85225652000003</v>
+        <v>340.87813439000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.49738498000004938</v>
+        <v>0.50469025000001011</v>
       </c>
       <c r="D418" s="5">
-        <v>1.767809944201737</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.7938878387712576</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>340.47213504000001</v>
+        <v>340.48476455000002</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.38012148000001389</v>
+        <v>-0.3933698399999912</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.3300727917275434</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-1.3760321366183215</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>341.48259637000001</v>
+        <v>341.45196809999999</v>
       </c>
       <c r="C420" s="5">
-        <v>1.0104613299999983</v>
+        <v>0.96720354999996516</v>
       </c>
       <c r="D420" s="5">
-        <v>3.6201002544562266</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>3.462564864110429</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>343.77620512999999</v>
+        <v>343.61980792999998</v>
       </c>
       <c r="C421" s="5">
-        <v>2.2936087599999837</v>
+        <v>2.1678398299999913</v>
       </c>
       <c r="D421" s="5">
-        <v>8.3644573883960849</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>7.8904104621133397</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>341.95758384999999</v>
+        <v>342.17498524000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.8186212800000021</v>
+        <v>-1.4448226899999668</v>
       </c>
       <c r="D422" s="5">
-        <v>-6.1666719780057004</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-4.9305902804757888</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>342.57462880999998</v>
+        <v>342.48796992000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.61704495999998699</v>
+        <v>0.31298467999999957</v>
       </c>
       <c r="D423" s="5">
-        <v>2.1869582073522631</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>1.1031690892670198</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>342.89037715000001</v>
+        <v>342.85830514000003</v>
       </c>
       <c r="C424" s="5">
-        <v>0.31574834000002738</v>
+        <v>0.3703352200000154</v>
       </c>
       <c r="D424" s="5">
-        <v>1.1116546281718209</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.3053152250635414</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>343.45849436999998</v>
+        <v>343.56428926000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.56811721999997644</v>
+        <v>0.70598411999998234</v>
       </c>
       <c r="D425" s="5">
-        <v>2.0064359397095277</v>
+        <v>2.4991126640242056</v>
       </c>
       <c r="E425" s="5">
-        <v>2.3066378493096229</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.2987695303822164</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>343.94992847999998</v>
+        <v>343.88052501999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.49143411000000015</v>
+        <v>0.31623575999998366</v>
       </c>
       <c r="D426" s="5">
-        <v>1.73058470507097</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.1101559897628066</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>344.36298511000001</v>
+        <v>344.31384878</v>
       </c>
       <c r="C427" s="5">
-        <v>0.41305663000002824</v>
+        <v>0.4333237600000075</v>
       </c>
       <c r="D427" s="5">
-        <v>1.450661781596474</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.5226436501230456</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>344.91887989000003</v>
+        <v>344.91205109999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.55589478000001691</v>
+        <v>0.59820231999998441</v>
       </c>
       <c r="D428" s="5">
-        <v>1.9544154094636834</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>2.1048879064005765</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>344.85695315999999</v>
+        <v>344.89667600000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-6.1926730000038788E-2</v>
+        <v>-1.5375099999971553E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.21523535905911828</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-5.3479132276756935E-2</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>345.36791029</v>
+        <v>345.43922201999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.51095713000000842</v>
+        <v>0.54254601999997476</v>
       </c>
       <c r="D430" s="5">
-        <v>1.7925400720071982</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.9040998636593143</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>346.27608085999998</v>
+        <v>346.30962807999998</v>
       </c>
       <c r="C431" s="5">
-        <v>0.90817056999998158</v>
+        <v>0.87040605999999343</v>
       </c>
       <c r="D431" s="5">
-        <v>3.2015282776928444</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>3.0659067916390947</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>346.90551252</v>
+        <v>346.84220733000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.62943166000002293</v>
+        <v>0.53257925000002615</v>
       </c>
       <c r="D432" s="5">
-        <v>2.2031991843827203</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.8611338051621518</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>348.05999625999999</v>
+        <v>347.83344652</v>
       </c>
       <c r="C433" s="5">
-        <v>1.1544837399999892</v>
+        <v>0.9912391899999875</v>
       </c>
       <c r="D433" s="5">
-        <v>4.0674519836873868</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>3.4838988336612031</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>348.84201309999997</v>
+        <v>349.20461777999998</v>
       </c>
       <c r="C434" s="5">
-        <v>0.78201683999998295</v>
+        <v>1.3711712599999828</v>
       </c>
       <c r="D434" s="5">
-        <v>2.7297129134518094</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>4.8343620261599218</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>348.90004512000002</v>
+        <v>347.35616345</v>
       </c>
       <c r="C435" s="5">
-        <v>5.8032020000041484E-2</v>
+        <v>-1.8484543299999814</v>
       </c>
       <c r="D435" s="5">
-        <v>0.19981015194463492</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-6.1702896712292006</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>349.20720297000003</v>
+        <v>347.64756779999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.30715785000001006</v>
+        <v>0.29140434999999343</v>
       </c>
       <c r="D436" s="5">
-        <v>1.0615629795519332</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.0113631129949008</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>349.84296203000002</v>
+        <v>348.04908904000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.63575905999999804</v>
+        <v>0.40152124000002232</v>
       </c>
       <c r="D437" s="5">
-        <v>2.206703009906974</v>
+        <v>1.3947976462073797</v>
       </c>
       <c r="E437" s="5">
-        <v>1.8588760402362237</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.3053742546001335</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>349.03691483</v>
+        <v>347.28234670000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.80604720000002317</v>
+        <v>-0.76674234000000752</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.7300622869681157</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-2.6117698852947457</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>348.9462977</v>
+        <v>347.20363925999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-9.0617129999998269E-2</v>
+        <v>-7.8707440000016504E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.31110009763589686</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.2716270673093435</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>349.58873606999998</v>
+        <v>347.84131832999998</v>
       </c>
       <c r="C440" s="5">
-        <v>0.64243836999997939</v>
+        <v>0.63767906999999013</v>
       </c>
       <c r="D440" s="5">
-        <v>2.2318061834460279</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>2.2263364738922542</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>349.63992640999999</v>
+        <v>347.95041092999998</v>
       </c>
       <c r="C441" s="5">
-        <v>5.1190340000005108E-2</v>
+        <v>0.10909259999999676</v>
       </c>
       <c r="D441" s="5">
-        <v>0.17585779563646931</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.3770028591283614</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>348.43929789999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.48888697000001002</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.6991480653793412</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>