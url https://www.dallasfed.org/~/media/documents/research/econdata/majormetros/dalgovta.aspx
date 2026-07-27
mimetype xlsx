--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5340A604-441C-458F-B0E5-9ECD8073CF8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{402AACD1-D930-414F-923A-3E31AC47643F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EEA2F316-80B3-4523-B712-D8E9FE7D24E7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6E3784B5-A5D1-41BD-AF58-46BB23774D8E}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59821F4F-3234-4986-B974-A8357BC0B4E0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{25B5D4FF-1CB2-4D29-8181-93573FA9FE64}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>167.37612872</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>166.72483066999999</v>
       </c>
       <c r="C7" s="5">
         <v>-0.65129805000000829</v>
       </c>
       <c r="D7" s="5">
         <v>-4.5708193105327251</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>167.50292881999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.77809815000000526</v>
       </c>
       <c r="D8" s="5">
         <v>5.7463635948993952</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>168.45508853999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.95215971999999738</v>
       </c>
       <c r="D9" s="5">
         <v>7.038681197975527</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>170.61463293</v>
       </c>
       <c r="C10" s="5">
         <v>2.1595443900000078</v>
       </c>
       <c r="D10" s="5">
         <v>16.516036228814833</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>170.69377617999999</v>
       </c>
       <c r="C11" s="5">
         <v>7.914324999998712E-2</v>
       </c>
       <c r="D11" s="5">
         <v>0.55806805389864156</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>171.42976830999999</v>
       </c>
       <c r="C12" s="5">
         <v>0.73599212999999963</v>
       </c>
       <c r="D12" s="5">
         <v>5.2986064865011562</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>168.67822181</v>
       </c>
       <c r="C13" s="5">
         <v>-2.7515464999999892</v>
       </c>
       <c r="D13" s="5">
         <v>-17.648159321897804</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>171.06885459</v>
       </c>
       <c r="C14" s="5">
         <v>2.3906327800000042</v>
       </c>
       <c r="D14" s="5">
         <v>18.397682431343078</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>171.62496894</v>
       </c>
       <c r="C15" s="5">
         <v>0.55611435000000142</v>
       </c>
       <c r="D15" s="5">
         <v>3.9714951826591349</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>172.57409945000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.94913051000000337</v>
       </c>
       <c r="D16" s="5">
         <v>6.8419312125300502</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>172.51628188999999</v>
       </c>
       <c r="C17" s="5">
         <v>-5.781756000001792E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-0.40129642097609386</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>172.42725351000001</v>
       </c>
       <c r="C18" s="5">
         <v>-8.9028379999973595E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-0.61751474586881905</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>173.29277167000001</v>
       </c>
       <c r="C19" s="5">
         <v>0.86551815999999349</v>
       </c>
       <c r="D19" s="5">
         <v>6.1926473292526207</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>173.73999737</v>
       </c>
       <c r="C20" s="5">
         <v>0.44722569999998996</v>
       </c>
       <c r="D20" s="5">
         <v>3.1412408410239179</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>174.61855134999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.87855397999999241</v>
       </c>
       <c r="D21" s="5">
-        <v>6.2397020968689709</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2397020968689931</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>174.92938706000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.31083571000002053</v>
       </c>
       <c r="D22" s="5">
         <v>2.1571389488857395</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>174.97046603999999</v>
       </c>
       <c r="C23" s="5">
         <v>4.1078979999980447E-2</v>
       </c>
       <c r="D23" s="5">
         <v>0.2821623889751157</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>175.69623965</v>
       </c>
       <c r="C24" s="5">
         <v>0.72577361000000451</v>
       </c>
       <c r="D24" s="5">
         <v>5.0927159878747741</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>174.19693143000001</v>
       </c>
       <c r="C25" s="5">
         <v>-1.499308219999989</v>
       </c>
       <c r="D25" s="5">
         <v>-9.7730231692062848</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>176.27092364999999</v>
       </c>
       <c r="C26" s="5">
         <v>2.0739922199999796</v>
       </c>
       <c r="D26" s="5">
         <v>15.260940071327965</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>176.85003058000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.57910693000002311</v>
       </c>
       <c r="D27" s="5">
         <v>4.0144096732183332</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>177.50891146999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.65888088999997763</v>
       </c>
       <c r="D28" s="5">
         <v>4.5635353709387649</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>177.91697586000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.40806439000002115</v>
       </c>
       <c r="D29" s="5">
         <v>2.7937540888015366</v>
       </c>
       <c r="E29" s="5">
         <v>3.1305415992234353</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>177.48220947999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.43476638000001344</v>
       </c>
       <c r="D30" s="5">
         <v>-2.8932849841658115</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>178.85980445000001</v>
       </c>
       <c r="C31" s="5">
         <v>1.3775949700000183</v>
       </c>
       <c r="D31" s="5">
         <v>9.7223497713872611</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>178.89690981999999</v>
       </c>
       <c r="C32" s="5">
         <v>3.7105369999977711E-2</v>
       </c>
       <c r="D32" s="5">
         <v>0.24923030684533831</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>179.26728878</v>
       </c>
       <c r="C33" s="5">
         <v>0.37037896000001069</v>
       </c>
       <c r="D33" s="5">
         <v>2.512904284771933</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>180.02988834999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.7625995699999919</v>
       </c>
       <c r="D34" s="5">
         <v>5.2259225600709058</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>181.21735355000001</v>
       </c>
       <c r="C35" s="5">
         <v>1.1874652000000196</v>
       </c>
       <c r="D35" s="5">
         <v>8.2086701576808316</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>180.66629123000001</v>
       </c>
       <c r="C36" s="5">
         <v>-0.55106231999999977</v>
       </c>
       <c r="D36" s="5">
         <v>-3.5886539343165991</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>180.30026226999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.36602896000002261</v>
       </c>
       <c r="D37" s="5">
         <v>-2.4042851157280998</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>182.48754221999999</v>
       </c>
       <c r="C38" s="5">
         <v>2.1872799500000042</v>
       </c>
       <c r="D38" s="5">
         <v>15.569268160000638</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>181.97644117999999</v>
       </c>
       <c r="C39" s="5">
         <v>-0.51110103999999978</v>
       </c>
       <c r="D39" s="5">
         <v>-3.3096025581201061</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>182.23329552000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.25685434000001806</v>
       </c>
       <c r="D40" s="5">
         <v>1.7069752468281463</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>182.58232168000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.34902615999999398</v>
       </c>
       <c r="D41" s="5">
         <v>2.3226910629214226</v>
       </c>
       <c r="E41" s="5">
         <v>2.6222038664096337</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>182.50116550999999</v>
       </c>
       <c r="C42" s="5">
         <v>-8.1156170000014072E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-0.53208696523819876</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>184.13561134</v>
       </c>
       <c r="C43" s="5">
         <v>1.6344458300000042</v>
       </c>
       <c r="D43" s="5">
         <v>11.292461568691303</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>184.26516396</v>
       </c>
       <c r="C44" s="5">
         <v>0.12955261999999834</v>
       </c>
       <c r="D44" s="5">
         <v>0.84756089879631791</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>184.20900752</v>
       </c>
       <c r="C45" s="5">
         <v>-5.61564399999952E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-0.36509825125972117</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>184.72231274999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.51330522999998607</v>
       </c>
       <c r="D46" s="5">
         <v>3.3955711122241716</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>185.75244359000001</v>
       </c>
       <c r="C47" s="5">
         <v>1.0301308400000266</v>
       </c>
       <c r="D47" s="5">
         <v>6.9010914563103043</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>187.47486819</v>
       </c>
       <c r="C48" s="5">
         <v>1.7224245999999823</v>
       </c>
       <c r="D48" s="5">
         <v>11.712624590413423</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>187.06531018999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.40955800000000409</v>
       </c>
       <c r="D49" s="5">
         <v>-2.5902524161466545</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>187.23939453</v>
       </c>
       <c r="C50" s="5">
         <v>0.17408434000000739</v>
       </c>
       <c r="D50" s="5">
         <v>1.1224623043780468</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>187.56399318999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.32459865999999238</v>
       </c>
       <c r="D51" s="5">
         <v>2.1002734168649617</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>187.35094472</v>
       </c>
       <c r="C52" s="5">
         <v>-0.21304846999998972</v>
       </c>
       <c r="D52" s="5">
         <v>-1.3545618267474691</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>187.79559201000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.44464729000000602</v>
       </c>
       <c r="D53" s="5">
         <v>2.8854784614266604</v>
       </c>
       <c r="E53" s="5">
         <v>2.8552985207061621</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>188.12062791</v>
       </c>
       <c r="C54" s="5">
         <v>0.32503589999998894</v>
       </c>
       <c r="D54" s="5">
         <v>2.0968412981290596</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>188.35924742</v>
       </c>
       <c r="C55" s="5">
         <v>0.23861951000000658</v>
       </c>
       <c r="D55" s="5">
         <v>1.5327906128746127</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>188.99336627</v>
       </c>
       <c r="C56" s="5">
         <v>0.63411884999999302</v>
       </c>
       <c r="D56" s="5">
         <v>4.1154949064950541</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>190.04023942000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.0468731500000104</v>
       </c>
       <c r="D57" s="5">
         <v>6.8533395421890075</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>190.47026674</v>
       </c>
       <c r="C58" s="5">
         <v>0.43002731999999355</v>
       </c>
       <c r="D58" s="5">
         <v>2.7494375558729578</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>191.01144156000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.54117482000000905</v>
       </c>
       <c r="D59" s="5">
         <v>3.4632953102311737</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>192.29019006999999</v>
       </c>
       <c r="C60" s="5">
         <v>1.2787485099999856</v>
       </c>
       <c r="D60" s="5">
         <v>8.3360403174989948</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>193.19495993000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.90476986000001602</v>
       </c>
       <c r="D61" s="5">
         <v>5.7947127339635696</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>192.61055024000001</v>
       </c>
       <c r="C62" s="5">
         <v>-0.58440969000000109</v>
       </c>
       <c r="D62" s="5">
         <v>-3.570180302237369</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>192.74916564</v>
       </c>
       <c r="C63" s="5">
         <v>0.13861539999999195</v>
       </c>
       <c r="D63" s="5">
         <v>0.86702653220063208</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>192.91104136999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.16187572999999134</v>
       </c>
       <c r="D64" s="5">
         <v>1.0124590935092659</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>193.65748926000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.7464478900000131</v>
       </c>
       <c r="D65" s="5">
         <v>4.7433690100288972</v>
       </c>
       <c r="E65" s="5">
         <v>3.1214243035522671</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>193.88364922</v>
       </c>
       <c r="C66" s="5">
         <v>0.22615995999998972</v>
       </c>
       <c r="D66" s="5">
         <v>1.4104382539512628</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>194.5762245</v>
       </c>
       <c r="C67" s="5">
         <v>0.69257527999999979</v>
       </c>
       <c r="D67" s="5">
         <v>4.3717686943146372</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>195.05153892999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.4753144299999974</v>
       </c>
       <c r="D68" s="5">
         <v>2.9710894428219836</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>195.27568871</v>
       </c>
       <c r="C69" s="5">
         <v>0.22414978000000474</v>
       </c>
       <c r="D69" s="5">
         <v>1.3877683502795612</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>195.57477241000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.29908370000001128</v>
       </c>
       <c r="D70" s="5">
         <v>1.8534781808072776</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>195.49776671000001</v>
       </c>
       <c r="C71" s="5">
         <v>-7.7005700000000843E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-0.47146668029843797</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>196.08327489999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.58550818999998455</v>
       </c>
       <c r="D72" s="5">
         <v>3.6537488565923315</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>195.89328154</v>
       </c>
       <c r="C73" s="5">
         <v>-0.18999335999998834</v>
       </c>
       <c r="D73" s="5">
         <v>-1.1565542077354385</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>194.6133523</v>
       </c>
       <c r="C74" s="5">
         <v>-1.2799292400000013</v>
       </c>
       <c r="D74" s="5">
         <v>-7.5648594218819092</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>193.59018952</v>
       </c>
       <c r="C75" s="5">
         <v>-1.0231627800000069</v>
       </c>
       <c r="D75" s="5">
         <v>-6.1296285557493446</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>194.0581827</v>
       </c>
       <c r="C76" s="5">
         <v>0.46799318000000767</v>
       </c>
       <c r="D76" s="5">
         <v>2.9398142707139918</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>194.24566497000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.18748227000000384</v>
       </c>
       <c r="D77" s="5">
         <v>1.1655166079745705</v>
       </c>
       <c r="E77" s="5">
         <v>0.30371957844106401</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>193.15957717000001</v>
       </c>
       <c r="C78" s="5">
         <v>-1.0860878000000014</v>
       </c>
       <c r="D78" s="5">
         <v>-6.507035923146864</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>193.30648790999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.14691073999998139</v>
       </c>
       <c r="D79" s="5">
         <v>0.91650756926227039</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>193.55825321</v>
       </c>
       <c r="C80" s="5">
         <v>0.25176530000001662</v>
       </c>
       <c r="D80" s="5">
         <v>1.5741424188638442</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>193.78405007000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.22579686000000265</v>
       </c>
       <c r="D81" s="5">
         <v>1.4088858454928799</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>193.69376134999999</v>
       </c>
       <c r="C82" s="5">
         <v>-9.0288720000017975E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-0.55767875515227994</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>194.40220128999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.70843994000000521</v>
       </c>
       <c r="D83" s="5">
         <v>4.4784078331558286</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>195.13759611</v>
       </c>
       <c r="C84" s="5">
         <v>0.73539482000001044</v>
       </c>
       <c r="D84" s="5">
         <v>4.635069722084606</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>197.63395911000001</v>
       </c>
       <c r="C85" s="5">
         <v>2.4963630000000023</v>
       </c>
       <c r="D85" s="5">
         <v>16.478948488311396</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>196.12655881000001</v>
       </c>
       <c r="C86" s="5">
         <v>-1.5074003000000005</v>
       </c>
       <c r="D86" s="5">
         <v>-8.7783231074325627</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>196.9604703</v>
       </c>
       <c r="C87" s="5">
         <v>0.83391148999999132</v>
       </c>
       <c r="D87" s="5">
         <v>5.2233127606698293</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>197.28186731</v>
       </c>
       <c r="C88" s="5">
         <v>0.32139700999999832</v>
       </c>
       <c r="D88" s="5">
         <v>1.9758110960029107</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>197.41149038</v>
       </c>
       <c r="C89" s="5">
         <v>0.12962307000000806</v>
       </c>
       <c r="D89" s="5">
         <v>0.79130955689941107</v>
       </c>
       <c r="E89" s="5">
         <v>1.6298049227965627</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>197.93640328999999</v>
       </c>
       <c r="C90" s="5">
         <v>0.52491290999998341</v>
       </c>
       <c r="D90" s="5">
         <v>3.2378533811019405</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>198.19247354999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.25607026000000133</v>
       </c>
       <c r="D91" s="5">
         <v>1.563533528277361</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>198.90478906000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.71231551000002469</v>
       </c>
       <c r="D92" s="5">
         <v>4.3991548025055227</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>198.36895429</v>
       </c>
       <c r="C93" s="5">
         <v>-0.53583477000000812</v>
       </c>
       <c r="D93" s="5">
         <v>-3.1852408733407112</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>198.87225738000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.50330309000000284</v>
       </c>
       <c r="D94" s="5">
         <v>3.0874966963557293</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>197.94627364999999</v>
       </c>
       <c r="C95" s="5">
         <v>-0.92598373000001288</v>
       </c>
       <c r="D95" s="5">
         <v>-5.4465182020483223</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>200.13273860000001</v>
       </c>
       <c r="C96" s="5">
         <v>2.1864649500000155</v>
       </c>
       <c r="D96" s="5">
         <v>14.090554950368283</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>202.69926063</v>
       </c>
       <c r="C97" s="5">
         <v>2.5665220299999874</v>
       </c>
       <c r="D97" s="5">
         <v>16.522103345972816</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>200.88659938999999</v>
       </c>
       <c r="C98" s="5">
         <v>-1.8126612400000113</v>
       </c>
       <c r="D98" s="5">
         <v>-10.218753574169238</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>201.10896564000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.22236625000002164</v>
       </c>
       <c r="D99" s="5">
         <v>1.336425879341574</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>202.23794591000001</v>
       </c>
       <c r="C100" s="5">
         <v>1.1289802699999996</v>
       </c>
       <c r="D100" s="5">
         <v>6.9484658840802682</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>201.95978894999999</v>
       </c>
       <c r="C101" s="5">
         <v>-0.27815696000001822</v>
       </c>
       <c r="D101" s="5">
         <v>-1.638045186485193</v>
       </c>
       <c r="E101" s="5">
         <v>2.3039685082387518</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>201.31388426000001</v>
       </c>
       <c r="C102" s="5">
         <v>-0.64590468999998052</v>
       </c>
       <c r="D102" s="5">
         <v>-3.7710287163696399</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>202.21585752999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.90197326999998495</v>
       </c>
       <c r="D103" s="5">
         <v>5.5110080218580437</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>202.33401343</v>
       </c>
       <c r="C104" s="5">
         <v>0.11815590000000498</v>
       </c>
       <c r="D104" s="5">
         <v>0.70342469163373611</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>203.46586872</v>
       </c>
       <c r="C105" s="5">
         <v>1.1318552900000043</v>
       </c>
       <c r="D105" s="5">
         <v>6.9232253251695131</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>204.13820723000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.672338510000003</v>
       </c>
       <c r="D106" s="5">
         <v>4.0381815480168726</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>203.61162483999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.52658239000001572</v>
       </c>
       <c r="D107" s="5">
         <v>-3.05190525093052</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>205.20854448</v>
       </c>
       <c r="C108" s="5">
         <v>1.5969196400000101</v>
       </c>
       <c r="D108" s="5">
         <v>9.8283462380322142</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>209.4885195</v>
       </c>
       <c r="C109" s="5">
         <v>4.2799750199999949</v>
       </c>
       <c r="D109" s="5">
         <v>28.108353774782447</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>206.40098745</v>
       </c>
       <c r="C110" s="5">
         <v>-3.087532049999993</v>
       </c>
       <c r="D110" s="5">
         <v>-16.320607627468565</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>209.70005534000001</v>
       </c>
       <c r="C111" s="5">
         <v>3.2990678900000034</v>
       </c>
       <c r="D111" s="5">
         <v>20.959864794058337</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>210.61216515000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.91210981000000402</v>
       </c>
       <c r="D112" s="5">
         <v>5.3462044504433814</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>212.03022523000001</v>
       </c>
       <c r="C113" s="5">
         <v>1.4180600800000036</v>
       </c>
       <c r="D113" s="5">
         <v>8.3856689339993906</v>
       </c>
       <c r="E113" s="5">
         <v>4.986357102251282</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>212.15035387</v>
       </c>
       <c r="C114" s="5">
         <v>0.12012863999999013</v>
       </c>
       <c r="D114" s="5">
         <v>0.68199907243142732</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>211.69520700000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.45514686999999299</v>
       </c>
       <c r="D115" s="5">
         <v>-2.5443153494342896</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>212.08738403999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.39217703999997866</v>
       </c>
       <c r="D116" s="5">
         <v>2.2458575438622175</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>212.01854152000001</v>
       </c>
       <c r="C117" s="5">
         <v>-6.8842519999975593E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-0.38881945104114468</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>212.47599632000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.45745479999999361</v>
       </c>
       <c r="D118" s="5">
         <v>2.6200874511295158</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>213.02748869000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.55149237000000539</v>
       </c>
       <c r="D119" s="5">
         <v>3.159512082874194</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>212.59935672</v>
       </c>
       <c r="C120" s="5">
         <v>-0.42813197000000969</v>
       </c>
       <c r="D120" s="5">
         <v>-2.3852196142700732</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>213.88068071000001</v>
       </c>
       <c r="C121" s="5">
         <v>1.2813239900000042</v>
       </c>
       <c r="D121" s="5">
         <v>7.4769512323220155</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>214.31427131000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.43359060000000227</v>
       </c>
       <c r="D122" s="5">
         <v>2.4600141119504038</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>214.02100869</v>
       </c>
       <c r="C123" s="5">
         <v>-0.29326262000000725</v>
       </c>
       <c r="D123" s="5">
         <v>-1.6297498392019327</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>214.60529695</v>
       </c>
       <c r="C124" s="5">
         <v>0.5842882599999939</v>
       </c>
       <c r="D124" s="5">
         <v>3.3257025350669212</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>217.38852631</v>
       </c>
       <c r="C125" s="5">
         <v>2.7832293600000071</v>
       </c>
       <c r="D125" s="5">
         <v>16.722391088087441</v>
       </c>
       <c r="E125" s="5">
         <v>2.5271402104051655</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>217.44182154999999</v>
       </c>
       <c r="C126" s="5">
         <v>5.3295239999982869E-2</v>
       </c>
       <c r="D126" s="5">
         <v>0.29459049525535352</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>217.00531817999999</v>
       </c>
       <c r="C127" s="5">
         <v>-0.43650336999999695</v>
       </c>
       <c r="D127" s="5">
         <v>-2.3825189677213809</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>217.81781165000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.81249347000002103</v>
       </c>
       <c r="D128" s="5">
         <v>4.5866273850428518</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>218.92035333000001</v>
       </c>
       <c r="C129" s="5">
         <v>1.1025416800000016</v>
       </c>
       <c r="D129" s="5">
         <v>6.2461003896975731</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>222.58689889999999</v>
       </c>
       <c r="C130" s="5">
         <v>3.6665455699999825</v>
       </c>
       <c r="D130" s="5">
         <v>22.056665672579623</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>220.51835969000001</v>
       </c>
       <c r="C131" s="5">
         <v>-2.0685392099999831</v>
       </c>
       <c r="D131" s="5">
         <v>-10.599107684654097</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>219.95802576</v>
       </c>
       <c r="C132" s="5">
         <v>-0.56033393000001297</v>
       </c>
       <c r="D132" s="5">
         <v>-3.0069277423577234</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>218.66441906</v>
       </c>
       <c r="C133" s="5">
         <v>-1.293606699999998</v>
       </c>
       <c r="D133" s="5">
         <v>-6.8335190441689004</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>219.16932287</v>
       </c>
       <c r="C134" s="5">
         <v>0.50490381000000184</v>
       </c>
       <c r="D134" s="5">
         <v>2.8063031685133577</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>219.26146671000001</v>
       </c>
       <c r="C135" s="5">
         <v>9.2143840000005639E-2</v>
       </c>
       <c r="D135" s="5">
         <v>0.50567590945622687</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>219.99093006999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.72946335999998269</v>
       </c>
       <c r="D136" s="5">
         <v>4.0661602890173176</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>222.34978634000001</v>
       </c>
       <c r="C137" s="5">
         <v>2.3588562700000182</v>
       </c>
       <c r="D137" s="5">
         <v>13.653623853856111</v>
       </c>
       <c r="E137" s="5">
         <v>2.2822087780866473</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>223.18242612</v>
       </c>
       <c r="C138" s="5">
         <v>0.83263977999999383</v>
       </c>
       <c r="D138" s="5">
         <v>4.5873921212712165</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>223.24930484000001</v>
       </c>
       <c r="C139" s="5">
         <v>6.6878720000005387E-2</v>
       </c>
       <c r="D139" s="5">
         <v>0.36018456805486654</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>223.81191964000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.56261480000000574</v>
       </c>
       <c r="D140" s="5">
         <v>3.0664134370908647</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>224.68222882000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.87030917999999247</v>
       </c>
       <c r="D141" s="5">
         <v>4.7673922444689376</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>225.08417324999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.40194442999998614</v>
       </c>
       <c r="D142" s="5">
         <v>2.1679841287597812</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>226.32503743999999</v>
       </c>
       <c r="C143" s="5">
         <v>1.2408641899999964</v>
       </c>
       <c r="D143" s="5">
         <v>6.819786529167482</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>224.42432646</v>
       </c>
       <c r="C144" s="5">
         <v>-1.9007109799999853</v>
       </c>
       <c r="D144" s="5">
         <v>-9.625073967315279</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>225.44623582</v>
       </c>
       <c r="C145" s="5">
         <v>1.0219093599999951</v>
       </c>
       <c r="D145" s="5">
         <v>5.6031070515113024</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>226.43146132000001</v>
       </c>
       <c r="C146" s="5">
         <v>0.98522550000001274</v>
       </c>
       <c r="D146" s="5">
         <v>5.3720358127972156</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>228.32823533000001</v>
       </c>
       <c r="C147" s="5">
         <v>1.8967740100000015</v>
       </c>
       <c r="D147" s="5">
         <v>10.528483021089485</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>229.64527368</v>
       </c>
       <c r="C148" s="5">
         <v>1.31703834999999</v>
       </c>
       <c r="D148" s="5">
         <v>7.1456879942388696</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>229.10673337</v>
       </c>
       <c r="C149" s="5">
         <v>-0.53854031000000191</v>
       </c>
       <c r="D149" s="5">
         <v>-2.7781013967524859</v>
       </c>
       <c r="E149" s="5">
         <v>3.038881728299847</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>229.31419525000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.20746188000001098</v>
       </c>
       <c r="D150" s="5">
         <v>1.0920582348360686</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>231.52111583000001</v>
       </c>
       <c r="C151" s="5">
         <v>2.206920580000002</v>
       </c>
       <c r="D151" s="5">
         <v>12.180147327342471</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>233.10908667000001</v>
       </c>
       <c r="C152" s="5">
         <v>1.587970839999997</v>
       </c>
       <c r="D152" s="5">
         <v>8.5483311460527354</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>232.10018087</v>
       </c>
       <c r="C153" s="5">
         <v>-1.008905800000008</v>
       </c>
       <c r="D153" s="5">
         <v>-5.0717853177786871</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>233.09562113999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.99544026999998891</v>
       </c>
       <c r="D154" s="5">
         <v>5.2697603525567738</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>233.49971388</v>
       </c>
       <c r="C155" s="5">
         <v>0.40409274000001005</v>
       </c>
       <c r="D155" s="5">
         <v>2.1002609098489389</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>230.80104815000001</v>
       </c>
       <c r="C156" s="5">
         <v>-2.6986657299999877</v>
       </c>
       <c r="D156" s="5">
         <v>-13.020463621526289</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>232.77412688999999</v>
       </c>
       <c r="C157" s="5">
         <v>1.973078739999977</v>
       </c>
       <c r="D157" s="5">
         <v>10.754952380309014</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>235.05558239999999</v>
       </c>
       <c r="C158" s="5">
         <v>2.2814555100000007</v>
       </c>
       <c r="D158" s="5">
         <v>12.416578217745599</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>236.73250458999999</v>
       </c>
       <c r="C159" s="5">
         <v>1.6769221899999991</v>
       </c>
       <c r="D159" s="5">
         <v>8.9050143906821422</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>237.32917216999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.59666758000000186</v>
       </c>
       <c r="D160" s="5">
         <v>3.0667965373668782</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>237.23175648</v>
       </c>
       <c r="C161" s="5">
         <v>-9.7415689999991173E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.49144941117648111</v>
       </c>
       <c r="E161" s="5">
         <v>3.5463921075066462</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>235.22774551000001</v>
       </c>
       <c r="C162" s="5">
         <v>-2.004010969999996</v>
       </c>
       <c r="D162" s="5">
         <v>-9.6790157809234394</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>238.51627615999999</v>
       </c>
       <c r="C163" s="5">
         <v>3.2885306499999842</v>
       </c>
       <c r="D163" s="5">
         <v>18.128227976562485</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>238.86897819000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.35270203000001743</v>
       </c>
       <c r="D164" s="5">
         <v>1.7889835952220601</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>239.92495621</v>
       </c>
       <c r="C165" s="5">
         <v>1.0559780199999977</v>
       </c>
       <c r="D165" s="5">
         <v>5.4357931006789428</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>240.19370366999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.26874745999998595</v>
       </c>
       <c r="D166" s="5">
         <v>1.3524695735346315</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>240.44862714999999</v>
       </c>
       <c r="C167" s="5">
         <v>0.2549234800000022</v>
       </c>
       <c r="D167" s="5">
         <v>1.2810501562959375</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>236.99014453999999</v>
       </c>
       <c r="C168" s="5">
         <v>-3.4584826100000043</v>
       </c>
       <c r="D168" s="5">
         <v>-15.958110408950921</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>233.01203663000001</v>
       </c>
       <c r="C169" s="5">
         <v>-3.9781079099999772</v>
       </c>
       <c r="D169" s="5">
         <v>-18.383711793306823</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>238.97075767999999</v>
       </c>
       <c r="C170" s="5">
         <v>5.9587210499999799</v>
       </c>
       <c r="D170" s="5">
         <v>35.393201217817641</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>237.42770718</v>
       </c>
       <c r="C171" s="5">
         <v>-1.5430504999999926</v>
       </c>
       <c r="D171" s="5">
         <v>-7.4791409733734877</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>237.60526797</v>
       </c>
       <c r="C172" s="5">
         <v>0.17756079000000113</v>
       </c>
       <c r="D172" s="5">
         <v>0.90112290455268695</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>237.76677269000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.16150472000001059</v>
       </c>
       <c r="D173" s="5">
         <v>0.81871855367923185</v>
       </c>
       <c r="E173" s="5">
         <v>0.22552470121979251</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>238.65309685</v>
       </c>
       <c r="C174" s="5">
         <v>0.8863241599999867</v>
       </c>
       <c r="D174" s="5">
         <v>4.5661061844010087</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>238.82840641000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.17530956000001652</v>
       </c>
       <c r="D175" s="5">
         <v>0.88506497080629298</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>239.25897512</v>
       </c>
       <c r="C176" s="5">
         <v>0.43056870999998864</v>
       </c>
       <c r="D176" s="5">
         <v>2.1849854104385891</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>240.63801083999999</v>
       </c>
       <c r="C177" s="5">
         <v>1.3790357199999903</v>
       </c>
       <c r="D177" s="5">
         <v>7.1400613341285668</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>241.8110384</v>
       </c>
       <c r="C178" s="5">
         <v>1.1730275600000084</v>
       </c>
       <c r="D178" s="5">
         <v>6.0089948750237987</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>241.14605761999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.6649807800000076</v>
       </c>
       <c r="D179" s="5">
         <v>-3.2505442559581876</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>241.89074194</v>
       </c>
       <c r="C180" s="5">
         <v>0.74468432000000462</v>
       </c>
       <c r="D180" s="5">
         <v>3.7693184656027112</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>244.0349544</v>
       </c>
       <c r="C181" s="5">
         <v>2.1442124600000056</v>
       </c>
       <c r="D181" s="5">
         <v>11.171505087922441</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>247.86513592</v>
       </c>
       <c r="C182" s="5">
         <v>3.8301815199999965</v>
       </c>
       <c r="D182" s="5">
         <v>20.548243575498514</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>243.64792696999999</v>
       </c>
       <c r="C183" s="5">
         <v>-4.2172089500000141</v>
       </c>
       <c r="D183" s="5">
         <v>-18.610699523721475</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>244.29642989999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.64850293000000647</v>
       </c>
       <c r="D184" s="5">
         <v>3.2411411852202976</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>246.73861647000001</v>
       </c>
       <c r="C185" s="5">
         <v>2.4421865700000183</v>
       </c>
       <c r="D185" s="5">
         <v>12.678240948856235</v>
       </c>
       <c r="E185" s="5">
         <v>3.7733799716823668</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>247.52879519999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.79017872999997962</v>
       </c>
       <c r="D186" s="5">
         <v>3.9114089519943329</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>247.73739097999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.20859577999999601</v>
       </c>
       <c r="D187" s="5">
         <v>1.0159561086498847</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>247.91290996000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.17551898000002097</v>
       </c>
       <c r="D188" s="5">
         <v>0.85350639631023295</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>248.39021787999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.47730791999998701</v>
       </c>
       <c r="D189" s="5">
         <v>2.3349883427139284</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>248.76469104</v>
       </c>
       <c r="C190" s="5">
         <v>0.37447316000000797</v>
       </c>
       <c r="D190" s="5">
         <v>1.8241968335402481</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>248.15419922999999</v>
       </c>
       <c r="C191" s="5">
         <v>-0.6104918100000134</v>
       </c>
       <c r="D191" s="5">
         <v>-2.9054865702187072</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>249.27379743</v>
       </c>
       <c r="C192" s="5">
         <v>1.1195982000000129</v>
       </c>
       <c r="D192" s="5">
         <v>5.5504315397512105</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>252.23040552000001</v>
       </c>
       <c r="C193" s="5">
         <v>2.9566080900000031</v>
       </c>
       <c r="D193" s="5">
         <v>15.19926288393647</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>253.44771302999999</v>
       </c>
       <c r="C194" s="5">
         <v>1.2173075099999835</v>
       </c>
       <c r="D194" s="5">
         <v>5.9476342310673447</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>251.24765242000001</v>
       </c>
       <c r="C195" s="5">
         <v>-2.20006060999998</v>
       </c>
       <c r="D195" s="5">
         <v>-9.9334288379920199</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>251.89171157999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.64405915999998342</v>
       </c>
       <c r="D196" s="5">
         <v>3.119875130174643</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>249.89215139999999</v>
       </c>
       <c r="C197" s="5">
         <v>-1.9995601800000031</v>
       </c>
       <c r="D197" s="5">
         <v>-9.1207229313487126</v>
       </c>
       <c r="E197" s="5">
         <v>1.2780873035264761</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>252.89361632999999</v>
       </c>
       <c r="C198" s="5">
         <v>3.0014649299999974</v>
       </c>
       <c r="D198" s="5">
         <v>15.404570518134841</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>253.78925776</v>
       </c>
       <c r="C199" s="5">
         <v>0.89564143000001195</v>
       </c>
       <c r="D199" s="5">
         <v>4.333655891275634</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>254.29792802</v>
       </c>
       <c r="C200" s="5">
         <v>0.50867026000000237</v>
       </c>
       <c r="D200" s="5">
         <v>2.4318537594576028</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>254.36372248999999</v>
       </c>
       <c r="C201" s="5">
         <v>6.5794469999985949E-2</v>
       </c>
       <c r="D201" s="5">
         <v>0.31091803748830582</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>254.60086453</v>
       </c>
       <c r="C202" s="5">
         <v>0.23714204000000905</v>
       </c>
       <c r="D202" s="5">
         <v>1.1245084764052393</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>254.84007449000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.23920996000001082</v>
       </c>
       <c r="D203" s="5">
         <v>1.1333031187629405</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>256.49697484000001</v>
       </c>
       <c r="C204" s="5">
         <v>1.6569003500000008</v>
       </c>
       <c r="D204" s="5">
         <v>8.0872053162691202</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>257.3618669</v>
       </c>
       <c r="C205" s="5">
         <v>0.86489205999998831</v>
       </c>
       <c r="D205" s="5">
         <v>4.1222180571631961</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>257.78152602</v>
       </c>
       <c r="C206" s="5">
         <v>0.41965912000000571</v>
       </c>
       <c r="D206" s="5">
         <v>1.9743872542126173</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>258.13252950999998</v>
       </c>
       <c r="C207" s="5">
         <v>0.35100348999998232</v>
       </c>
       <c r="D207" s="5">
         <v>1.6462503843800214</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>258.34425469000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.21172518000003038</v>
       </c>
       <c r="D208" s="5">
         <v>0.98871505470901067</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>258.57111056000002</v>
       </c>
       <c r="C209" s="5">
         <v>0.22685587000000851</v>
       </c>
       <c r="D209" s="5">
         <v>1.0588416464871742</v>
       </c>
       <c r="E209" s="5">
         <v>3.4730819320962558</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>259.73408040999999</v>
       </c>
       <c r="C210" s="5">
         <v>1.1629698499999677</v>
       </c>
       <c r="D210" s="5">
         <v>5.5327490011556124</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>260.50781719999998</v>
       </c>
       <c r="C211" s="5">
         <v>0.77373678999998674</v>
       </c>
       <c r="D211" s="5">
         <v>3.6339041595152777</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>261.30883130000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.8010141000000317</v>
       </c>
       <c r="D212" s="5">
         <v>3.752825222490741</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>262.33661745000001</v>
       </c>
       <c r="C213" s="5">
         <v>1.0277861499999972</v>
       </c>
       <c r="D213" s="5">
         <v>4.8233229536853051</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>263.41226489000002</v>
       </c>
       <c r="C214" s="5">
         <v>1.0756474400000116</v>
       </c>
       <c r="D214" s="5">
         <v>5.0327984035050344</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>263.58348002000002</v>
       </c>
       <c r="C215" s="5">
         <v>0.17121513000000732</v>
       </c>
       <c r="D215" s="5">
         <v>0.78278150989916639</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>260.64409640999997</v>
       </c>
       <c r="C216" s="5">
         <v>-2.9393836100000499</v>
       </c>
       <c r="D216" s="5">
         <v>-12.590937846444861</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>261.40029629000003</v>
       </c>
       <c r="C217" s="5">
         <v>0.75619988000005378</v>
       </c>
       <c r="D217" s="5">
         <v>3.5376240824413818</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>265.46141346000002</v>
       </c>
       <c r="C218" s="5">
         <v>4.0611171699999886</v>
       </c>
       <c r="D218" s="5">
         <v>20.321690130091664</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>266.13706307000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.67564960999999357</v>
       </c>
       <c r="D219" s="5">
         <v>3.0973469829526756</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>266.93246732</v>
       </c>
       <c r="C220" s="5">
         <v>0.79540424999999004</v>
       </c>
       <c r="D220" s="5">
         <v>3.6459865527003421</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>266.91110953999998</v>
       </c>
       <c r="C221" s="5">
         <v>-2.1357780000016646E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-9.5972066179272897E-2</v>
       </c>
       <c r="E221" s="5">
         <v>3.2254179370377445</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>269.21668509</v>
       </c>
       <c r="C222" s="5">
         <v>2.3055755500000146</v>
       </c>
       <c r="D222" s="5">
         <v>10.872505349514029</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>269.83733709000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.62065200000000686</v>
       </c>
       <c r="D223" s="5">
         <v>2.801828437094378</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>270.48865837</v>
       </c>
       <c r="C224" s="5">
         <v>0.65132127999999057</v>
       </c>
       <c r="D224" s="5">
         <v>2.9352703477683262</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>270.72452274</v>
       </c>
       <c r="C225" s="5">
         <v>0.2358643700000016</v>
       </c>
       <c r="D225" s="5">
         <v>1.0514253560949705</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>271.35959580999997</v>
       </c>
       <c r="C226" s="5">
         <v>0.63507306999997581</v>
       </c>
       <c r="D226" s="5">
         <v>2.8515978639469308</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>272.04424346000002</v>
       </c>
       <c r="C227" s="5">
         <v>0.68464765000004491</v>
       </c>
       <c r="D227" s="5">
         <v>3.070001427653879</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>273.78035982</v>
       </c>
       <c r="C228" s="5">
         <v>1.7361163599999827</v>
       </c>
       <c r="D228" s="5">
         <v>7.9326879415231311</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>273.27252533000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.50783448999999337</v>
       </c>
       <c r="D229" s="5">
         <v>-2.2033085011234022</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>274.36528119000002</v>
       </c>
       <c r="C230" s="5">
         <v>1.0927558600000111</v>
       </c>
       <c r="D230" s="5">
         <v>4.9054871490849417</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>274.62740761999999</v>
       </c>
       <c r="C231" s="5">
         <v>0.2621264299999666</v>
       </c>
       <c r="D231" s="5">
         <v>1.1525140900263242</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>275.42808873000001</v>
       </c>
       <c r="C232" s="5">
         <v>0.80068111000002773</v>
       </c>
       <c r="D232" s="5">
         <v>3.5552718478764067</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>276.40059292000001</v>
       </c>
       <c r="C233" s="5">
         <v>0.97250418999999511</v>
       </c>
       <c r="D233" s="5">
         <v>4.3203181138662394</v>
       </c>
       <c r="E233" s="5">
         <v>3.5552972659528503</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>275.49825556000002</v>
       </c>
       <c r="C234" s="5">
         <v>-0.90233735999998999</v>
       </c>
       <c r="D234" s="5">
         <v>-3.8479395369929725</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>275.70213970999998</v>
       </c>
       <c r="C235" s="5">
         <v>0.20388414999996485</v>
       </c>
       <c r="D235" s="5">
         <v>0.89169089586005335</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>276.00015155</v>
       </c>
       <c r="C236" s="5">
         <v>0.29801184000001513</v>
       </c>
       <c r="D236" s="5">
         <v>1.3048426986497219</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>275.18855245999998</v>
       </c>
       <c r="C237" s="5">
         <v>-0.81159909000001562</v>
       </c>
       <c r="D237" s="5">
         <v>-3.472175401360067</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>275.03569750999998</v>
       </c>
       <c r="C238" s="5">
         <v>-0.15285495000000537</v>
       </c>
       <c r="D238" s="5">
         <v>-0.66451386714537763</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>274.36495101000003</v>
       </c>
       <c r="C239" s="5">
         <v>-0.67074649999995017</v>
       </c>
       <c r="D239" s="5">
         <v>-2.8875774046719482</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>275.00739019000002</v>
       </c>
       <c r="C240" s="5">
         <v>0.64243917999999667</v>
       </c>
       <c r="D240" s="5">
         <v>2.8463304715182325</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>274.70484228999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.30254790000003595</v>
       </c>
       <c r="D241" s="5">
         <v>-1.3122146617940866</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>274.37248777000002</v>
       </c>
       <c r="C242" s="5">
         <v>-0.33235451999996712</v>
       </c>
       <c r="D242" s="5">
         <v>-1.4422105460519918</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>276.16014744</v>
       </c>
       <c r="C243" s="5">
         <v>1.7876596699999823</v>
       </c>
       <c r="D243" s="5">
         <v>8.1048896517998958</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>276.19229404999999</v>
       </c>
       <c r="C244" s="5">
         <v>3.2146609999983866E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.13977628365433592</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>273.98513365000002</v>
       </c>
       <c r="C245" s="5">
         <v>-2.2071603999999638</v>
       </c>
       <c r="D245" s="5">
         <v>-9.1792053256438919</v>
       </c>
       <c r="E245" s="5">
         <v>-0.8738980059637913</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>276.21436123000001</v>
       </c>
       <c r="C246" s="5">
         <v>2.2292275799999857</v>
       </c>
       <c r="D246" s="5">
         <v>10.21255645660859</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>276.59297292000002</v>
       </c>
       <c r="C247" s="5">
         <v>0.37861169000001382</v>
       </c>
       <c r="D247" s="5">
         <v>1.6573176084981878</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>277.00110339000003</v>
       </c>
       <c r="C248" s="5">
         <v>0.40813047000000324</v>
       </c>
       <c r="D248" s="5">
         <v>1.7851171025244916</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>277.32612506999999</v>
       </c>
       <c r="C249" s="5">
         <v>0.32502167999996345</v>
       </c>
       <c r="D249" s="5">
         <v>1.4171528716135695</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>283.67572683999998</v>
       </c>
       <c r="C250" s="5">
         <v>6.3496017699999925</v>
       </c>
       <c r="D250" s="5">
         <v>31.212954084215539</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>284.70280788000002</v>
       </c>
       <c r="C251" s="5">
         <v>1.0270810400000414</v>
       </c>
       <c r="D251" s="5">
         <v>4.4323111248911973</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>282.63952117999997</v>
       </c>
       <c r="C252" s="5">
         <v>-2.0632867000000488</v>
       </c>
       <c r="D252" s="5">
         <v>-8.3581897362322461</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>279.66106475999999</v>
       </c>
       <c r="C253" s="5">
         <v>-2.9784564199999863</v>
       </c>
       <c r="D253" s="5">
         <v>-11.937822992140068</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>276.84448924999998</v>
       </c>
       <c r="C254" s="5">
         <v>-2.8165755100000069</v>
       </c>
       <c r="D254" s="5">
         <v>-11.438183711145932</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>280.22153687000002</v>
       </c>
       <c r="C255" s="5">
         <v>3.3770476200000417</v>
       </c>
       <c r="D255" s="5">
         <v>15.661156593055292</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>280.2757186</v>
       </c>
       <c r="C256" s="5">
         <v>5.4181729999982053E-2</v>
       </c>
       <c r="D256" s="5">
         <v>0.23227073943155041</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>280.55008286999998</v>
       </c>
       <c r="C257" s="5">
         <v>0.27436426999997821</v>
       </c>
       <c r="D257" s="5">
         <v>1.1810353533806772</v>
       </c>
       <c r="E257" s="5">
         <v>2.396096873046516</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>281.47449239000002</v>
       </c>
       <c r="C258" s="5">
         <v>0.92440952000004017</v>
       </c>
       <c r="D258" s="5">
         <v>4.0264359381133374</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>279.08230135999997</v>
       </c>
       <c r="C259" s="5">
         <v>-2.3921910300000491</v>
       </c>
       <c r="D259" s="5">
         <v>-9.7350778662716024</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>278.84080448999998</v>
       </c>
       <c r="C260" s="5">
         <v>-0.24149686999999176</v>
       </c>
       <c r="D260" s="5">
         <v>-1.0334621350080675</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>279.17294459999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.33214011000001165</v>
       </c>
       <c r="D261" s="5">
         <v>1.4387767553569741</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>278.67793057</v>
       </c>
       <c r="C262" s="5">
         <v>-0.495014029999993</v>
       </c>
       <c r="D262" s="5">
         <v>-2.1071451327752011</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>279.63429737000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.95636680000001206</v>
       </c>
       <c r="D263" s="5">
         <v>4.1967853935283461</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>277.81112321000001</v>
       </c>
       <c r="C264" s="5">
         <v>-1.8231741600000078</v>
       </c>
       <c r="D264" s="5">
         <v>-7.5492749634428531</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>275.88217192000002</v>
       </c>
       <c r="C265" s="5">
         <v>-1.9289512899999863</v>
       </c>
       <c r="D265" s="5">
         <v>-8.021129490562684</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>276.29862314000002</v>
       </c>
       <c r="C266" s="5">
         <v>0.41645121999999901</v>
       </c>
       <c r="D266" s="5">
         <v>1.8265459405384821</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>273.91352103000003</v>
       </c>
       <c r="C267" s="5">
         <v>-2.3851021099999912</v>
       </c>
       <c r="D267" s="5">
         <v>-9.8808683378621698</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>273.32773066999999</v>
       </c>
       <c r="C268" s="5">
         <v>-0.58579036000003271</v>
       </c>
       <c r="D268" s="5">
         <v>-2.5363436369698178</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>272.71791516000002</v>
       </c>
       <c r="C269" s="5">
         <v>-0.6098155099999758</v>
       </c>
       <c r="D269" s="5">
         <v>-2.644683922519897</v>
       </c>
       <c r="E269" s="5">
         <v>-2.7917181951534809</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>273.01976581000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.30185065000000577</v>
       </c>
       <c r="D270" s="5">
         <v>1.3363037236634234</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>272.52416314999999</v>
       </c>
       <c r="C271" s="5">
         <v>-0.49560266000003139</v>
       </c>
       <c r="D271" s="5">
         <v>-2.1566983907833182</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>272.35291051000002</v>
       </c>
       <c r="C272" s="5">
         <v>-0.17125263999997742</v>
       </c>
       <c r="D272" s="5">
         <v>-0.75147244786494261</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>272.24008898</v>
       </c>
       <c r="C273" s="5">
         <v>-0.11282153000001927</v>
       </c>
       <c r="D273" s="5">
         <v>-0.49596607352517807</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>272.56497559000002</v>
       </c>
       <c r="C274" s="5">
         <v>0.32488661000002139</v>
       </c>
       <c r="D274" s="5">
         <v>1.4414961912407431</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>272.15803109000001</v>
       </c>
       <c r="C275" s="5">
         <v>-0.4069445000000087</v>
       </c>
       <c r="D275" s="5">
         <v>-1.7769828637902885</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>271.87461063000001</v>
       </c>
       <c r="C276" s="5">
         <v>-0.28342046000000209</v>
       </c>
       <c r="D276" s="5">
         <v>-1.2425255787543499</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>271.93141593000001</v>
       </c>
       <c r="C277" s="5">
         <v>5.6805300000007719E-2</v>
       </c>
       <c r="D277" s="5">
         <v>0.25101552848521003</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>274.41778436999999</v>
       </c>
       <c r="C278" s="5">
         <v>2.4863684399999784</v>
       </c>
       <c r="D278" s="5">
         <v>11.540974412037164</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>273.93303070000002</v>
       </c>
       <c r="C279" s="5">
         <v>-0.48475366999997505</v>
       </c>
       <c r="D279" s="5">
         <v>-2.0993024177399455</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>273.58525619</v>
       </c>
       <c r="C280" s="5">
         <v>-0.34777451000002202</v>
       </c>
       <c r="D280" s="5">
         <v>-1.5128795196114542</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>274.13488260000003</v>
       </c>
       <c r="C281" s="5">
         <v>0.54962641000003032</v>
       </c>
       <c r="D281" s="5">
         <v>2.4375887678814712</v>
       </c>
       <c r="E281" s="5">
         <v>0.51957255509551548</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>273.38764696999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.74723563000003423</v>
       </c>
       <c r="D282" s="5">
         <v>-3.2223596947709154</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>273.45384798999999</v>
       </c>
       <c r="C283" s="5">
         <v>6.620101999999406E-2</v>
       </c>
       <c r="D283" s="5">
         <v>0.29096820012985969</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>273.77163524000002</v>
       </c>
       <c r="C284" s="5">
         <v>0.3177872500000376</v>
       </c>
       <c r="D284" s="5">
         <v>1.4034967998567405</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>274.47053567</v>
       </c>
       <c r="C285" s="5">
         <v>0.69890042999998059</v>
       </c>
       <c r="D285" s="5">
         <v>3.1068119295143637</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>273.76818731999998</v>
       </c>
       <c r="C286" s="5">
         <v>-0.70234835000002249</v>
       </c>
       <c r="D286" s="5">
         <v>-3.0278541249939894</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>275.91044631</v>
       </c>
       <c r="C287" s="5">
         <v>2.1422589900000162</v>
       </c>
       <c r="D287" s="5">
         <v>9.8049603855025147</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>278.12124662000002</v>
       </c>
       <c r="C288" s="5">
         <v>2.2108003100000246</v>
       </c>
       <c r="D288" s="5">
         <v>10.050566791226533</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>278.14718972999998</v>
       </c>
       <c r="C289" s="5">
         <v>2.5943109999957414E-2</v>
       </c>
       <c r="D289" s="5">
         <v>0.11199327323938579</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>277.21461020999999</v>
       </c>
       <c r="C290" s="5">
         <v>-0.93257951999999023</v>
       </c>
       <c r="D290" s="5">
         <v>-3.9500222762656079</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>277.46008904000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.24547883000002457</v>
       </c>
       <c r="D291" s="5">
         <v>1.0678135682704593</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>278.48583642</v>
       </c>
       <c r="C292" s="5">
         <v>1.0257473799999843</v>
       </c>
       <c r="D292" s="5">
         <v>4.5276268447836499</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>278.42042938999998</v>
       </c>
       <c r="C293" s="5">
         <v>-6.540703000001713E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.28147616989143698</v>
       </c>
       <c r="E293" s="5">
         <v>1.5632986029921359</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>279.00106131000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.58063192000003028</v>
       </c>
       <c r="D294" s="5">
         <v>2.531444703675545</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>279.58973709999998</v>
       </c>
       <c r="C295" s="5">
         <v>0.58867578999996795</v>
       </c>
       <c r="D295" s="5">
         <v>2.5615191017564598</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>280.22268632999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.63294923000000836</v>
       </c>
       <c r="D296" s="5">
         <v>2.750701681964185</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>280.77921685000001</v>
       </c>
       <c r="C297" s="5">
         <v>0.5565305200000239</v>
       </c>
       <c r="D297" s="5">
         <v>2.409440969906429</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>280.90899865</v>
       </c>
       <c r="C298" s="5">
         <v>0.12978179999998929</v>
       </c>
       <c r="D298" s="5">
         <v>0.55607637770689333</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>281.22494189000003</v>
       </c>
       <c r="C299" s="5">
         <v>0.31594324000002416</v>
       </c>
       <c r="D299" s="5">
         <v>1.3580411949511095</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>281.24162376999999</v>
       </c>
       <c r="C300" s="5">
         <v>1.6681879999964622E-2</v>
       </c>
       <c r="D300" s="5">
         <v>7.1205591378009636E-2</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>282.32495994999999</v>
       </c>
       <c r="C301" s="5">
         <v>1.0833361800000034</v>
       </c>
       <c r="D301" s="5">
         <v>4.7215693793383195</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>282.47753158</v>
       </c>
       <c r="C302" s="5">
         <v>0.15257163000001128</v>
       </c>
       <c r="D302" s="5">
         <v>0.6504246633527444</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>283.51125961999998</v>
       </c>
       <c r="C303" s="5">
         <v>1.0337280399999713</v>
       </c>
       <c r="D303" s="5">
         <v>4.4808805988432177</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>284.05019702999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.53893741000001683</v>
       </c>
       <c r="D304" s="5">
         <v>2.3051272601980033</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>284.39540955000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.34521252000001823</v>
       </c>
       <c r="D305" s="5">
         <v>1.4681745334726548</v>
       </c>
       <c r="E305" s="5">
         <v>2.1460279237018653</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>284.9896938</v>
       </c>
       <c r="C306" s="5">
         <v>0.59428424999998697</v>
       </c>
       <c r="D306" s="5">
         <v>2.5365901950593628</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>285.27050471000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.28081091000001379</v>
       </c>
       <c r="D307" s="5">
         <v>1.1888334459921879</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>284.93988839000002</v>
       </c>
       <c r="C308" s="5">
         <v>-0.33061631999999008</v>
       </c>
       <c r="D308" s="5">
         <v>-1.3819178589363212</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>285.24357064999998</v>
       </c>
       <c r="C309" s="5">
         <v>0.30368225999995957</v>
       </c>
       <c r="D309" s="5">
         <v>1.2864554002337103</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>285.50454980000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.26097915000002558</v>
       </c>
       <c r="D310" s="5">
         <v>1.1034630352092067</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>288.03912797999999</v>
       </c>
       <c r="C311" s="5">
         <v>2.5345781799999827</v>
       </c>
       <c r="D311" s="5">
         <v>11.188903339516564</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>287.80470242000001</v>
       </c>
       <c r="C312" s="5">
         <v>-0.23442555999997694</v>
       </c>
       <c r="D312" s="5">
         <v>-0.97228061217272677</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>288.07654000000002</v>
       </c>
       <c r="C313" s="5">
         <v>0.27183758000001035</v>
       </c>
       <c r="D313" s="5">
         <v>1.1393317462218278</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>288.58537218999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.50883218999996416</v>
       </c>
       <c r="D314" s="5">
         <v>2.1402835300847745</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>288.82397610999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.23860392000000274</v>
       </c>
       <c r="D315" s="5">
         <v>0.9966906440271428</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>289.07864884999998</v>
       </c>
       <c r="C316" s="5">
         <v>0.25467273999998952</v>
       </c>
       <c r="D316" s="5">
         <v>1.0632557258229536</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>290.25077191999998</v>
       </c>
       <c r="C317" s="5">
         <v>1.1721230699999978</v>
       </c>
       <c r="D317" s="5">
         <v>4.9756100176383988</v>
       </c>
       <c r="E317" s="5">
         <v>2.0588807601588766</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>291.99167783000001</v>
       </c>
       <c r="C318" s="5">
         <v>1.7409059100000377</v>
       </c>
       <c r="D318" s="5">
         <v>7.4397731120636745</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>291.27307623000002</v>
       </c>
       <c r="C319" s="5">
         <v>-0.71860159999999951</v>
       </c>
       <c r="D319" s="5">
         <v>-2.9135933864884667</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>291.86610844</v>
       </c>
       <c r="C320" s="5">
         <v>0.59303220999998985</v>
       </c>
       <c r="D320" s="5">
         <v>2.4707464385615996</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>292.10438402</v>
       </c>
       <c r="C321" s="5">
         <v>0.23827557999999271</v>
       </c>
       <c r="D321" s="5">
         <v>0.9840747275068118</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>292.58148813000003</v>
       </c>
       <c r="C322" s="5">
         <v>0.4771041100000275</v>
       </c>
       <c r="D322" s="5">
         <v>1.9777047313817242</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>293.42746876000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.84598062999998547</v>
       </c>
       <c r="D323" s="5">
         <v>3.5254370735649854</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>294.44848067999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.0210119199999781</v>
       </c>
       <c r="D324" s="5">
         <v>4.2563716380208172</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>295.44175968000002</v>
       </c>
       <c r="C325" s="5">
         <v>0.99327900000002955</v>
       </c>
       <c r="D325" s="5">
         <v>4.1239807440799581</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>296.39227533000002</v>
       </c>
       <c r="C326" s="5">
         <v>0.95051564999999982</v>
       </c>
       <c r="D326" s="5">
         <v>3.9297763202202463</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>295.77838179000003</v>
       </c>
       <c r="C327" s="5">
         <v>-0.6138935399999923</v>
       </c>
       <c r="D327" s="5">
         <v>-2.4573446153778322</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>296.06455240000003</v>
       </c>
       <c r="C328" s="5">
         <v>0.28617060999999921</v>
       </c>
       <c r="D328" s="5">
         <v>1.1672185460886553</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>297.10773540000002</v>
       </c>
       <c r="C329" s="5">
         <v>1.0431829999999991</v>
       </c>
       <c r="D329" s="5">
         <v>4.3111074977697728</v>
       </c>
       <c r="E329" s="5">
         <v>2.3624273019642539</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>297.87051408000002</v>
       </c>
       <c r="C330" s="5">
         <v>0.76277867999999671</v>
       </c>
       <c r="D330" s="5">
         <v>3.1246933427193424</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>298.53455752000002</v>
       </c>
       <c r="C331" s="5">
         <v>0.66404344000000037</v>
       </c>
       <c r="D331" s="5">
         <v>2.7082084079627977</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>299.09019217000002</v>
       </c>
       <c r="C332" s="5">
         <v>0.55563465000000178</v>
       </c>
       <c r="D332" s="5">
         <v>2.2564540137584466</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>301.1973557</v>
       </c>
       <c r="C333" s="5">
         <v>2.1071635299999798</v>
       </c>
       <c r="D333" s="5">
         <v>8.789704103113527</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>300.89859694</v>
       </c>
       <c r="C334" s="5">
         <v>-0.29875875999999835</v>
       </c>
       <c r="D334" s="5">
         <v>-1.1838122551350527</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>300.48810499000001</v>
       </c>
       <c r="C335" s="5">
         <v>-0.41049194999999372</v>
       </c>
       <c r="D335" s="5">
         <v>-1.6248367103415706</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>299.95728652000003</v>
       </c>
       <c r="C336" s="5">
         <v>-0.53081846999998561</v>
       </c>
       <c r="D336" s="5">
         <v>-2.0993497555996887</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>299.75667515999999</v>
       </c>
       <c r="C337" s="5">
         <v>-0.20061136000003899</v>
       </c>
       <c r="D337" s="5">
         <v>-0.79961414390781194</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>299.41475407000001</v>
       </c>
       <c r="C338" s="5">
         <v>-0.34192108999997117</v>
       </c>
       <c r="D338" s="5">
         <v>-1.3602398061307586</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>301.63839108000002</v>
       </c>
       <c r="C339" s="5">
         <v>2.2236370100000045</v>
       </c>
       <c r="D339" s="5">
         <v>9.285117523573394</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>302.58565669000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.9472656099999881</v>
       </c>
       <c r="D340" s="5">
         <v>3.8342578150077022</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>302.28719970999998</v>
       </c>
       <c r="C341" s="5">
         <v>-0.29845698000002585</v>
       </c>
       <c r="D341" s="5">
         <v>-1.1772263603840205</v>
       </c>
       <c r="E341" s="5">
         <v>1.7432950047654439</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>300.47407604</v>
       </c>
       <c r="C342" s="5">
         <v>-1.8131236699999818</v>
       </c>
       <c r="D342" s="5">
         <v>-6.9648609163348034</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>303.22901138999998</v>
       </c>
       <c r="C343" s="5">
         <v>2.7549353499999825</v>
       </c>
       <c r="D343" s="5">
         <v>11.574487177410408</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>304.18817953000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.95916814000003114</v>
       </c>
       <c r="D344" s="5">
         <v>3.8625557505798769</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>303.16622975000001</v>
       </c>
       <c r="C345" s="5">
         <v>-1.0219497799999999</v>
       </c>
       <c r="D345" s="5">
         <v>-3.9578511892077284</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>304.06023608999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.89400633999997581</v>
       </c>
       <c r="D346" s="5">
         <v>3.5966393268466623</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>304.73043971999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.67020363000000316</v>
       </c>
       <c r="D347" s="5">
         <v>2.6773188301282502</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>305.44417199999998</v>
       </c>
       <c r="C348" s="5">
         <v>0.7137322799999879</v>
       </c>
       <c r="D348" s="5">
         <v>2.8471013985409632</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>304.70375894</v>
       </c>
       <c r="C349" s="5">
         <v>-0.74041305999998031</v>
       </c>
       <c r="D349" s="5">
         <v>-2.8703942033952212</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>305.46472110000002</v>
       </c>
       <c r="C350" s="5">
         <v>0.76096216000001959</v>
       </c>
       <c r="D350" s="5">
         <v>3.0383685868340171</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>304.79473361999999</v>
       </c>
       <c r="C351" s="5">
         <v>-0.66998748000003161</v>
       </c>
       <c r="D351" s="5">
         <v>-2.6004861460616424</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>306.00172415999998</v>
       </c>
       <c r="C352" s="5">
         <v>1.2069905399999925</v>
       </c>
       <c r="D352" s="5">
         <v>4.8568909508714064</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>306.26979041999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.26806626000001188</v>
       </c>
       <c r="D353" s="5">
         <v>1.0563141438530987</v>
       </c>
       <c r="E353" s="5">
         <v>1.3174857267594264</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>305.82389092</v>
       </c>
       <c r="C354" s="5">
         <v>-0.4458994999999959</v>
       </c>
       <c r="D354" s="5">
         <v>-1.7331630735006209</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>306.40565391000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.58176299000001563</v>
       </c>
       <c r="D355" s="5">
         <v>2.3067725860273169</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>307.69288340000003</v>
       </c>
       <c r="C356" s="5">
         <v>1.2872294900000156</v>
       </c>
       <c r="D356" s="5">
         <v>5.1594053776711668</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>309.08315429999999</v>
       </c>
       <c r="C357" s="5">
         <v>1.3902708999999618</v>
       </c>
       <c r="D357" s="5">
         <v>5.5588400739203125</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>310.30685896</v>
       </c>
       <c r="C358" s="5">
         <v>1.2237046600000099</v>
       </c>
       <c r="D358" s="5">
         <v>4.8558039283317145</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>311.06885247000002</v>
       </c>
       <c r="C359" s="5">
         <v>0.7619935100000248</v>
       </c>
       <c r="D359" s="5">
         <v>2.9868612167229358</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>311.83873547000002</v>
       </c>
       <c r="C360" s="5">
         <v>0.76988299999999299</v>
       </c>
       <c r="D360" s="5">
         <v>3.0107153373581719</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>311.91575783000002</v>
       </c>
       <c r="C361" s="5">
         <v>7.7022360000000845E-2</v>
       </c>
       <c r="D361" s="5">
         <v>0.29679601604606365</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>312.89466807999997</v>
       </c>
       <c r="C362" s="5">
         <v>0.97891024999995579</v>
       </c>
       <c r="D362" s="5">
         <v>3.8317473997858009</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>313.03795358000002</v>
       </c>
       <c r="C363" s="5">
         <v>0.14328550000004725</v>
       </c>
       <c r="D363" s="5">
         <v>0.55090847335239612</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>313.76498708999998</v>
       </c>
       <c r="C364" s="5">
         <v>0.72703350999995564</v>
       </c>
       <c r="D364" s="5">
         <v>2.8228887515284296</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>314.22470621999997</v>
       </c>
       <c r="C365" s="5">
         <v>0.45971912999999631</v>
       </c>
       <c r="D365" s="5">
         <v>1.7724421241704924</v>
       </c>
       <c r="E365" s="5">
         <v>2.5973556807842746</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>315.80665365999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.5819474400000217</v>
       </c>
       <c r="D366" s="5">
         <v>6.2114562551176977</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>316.4558801</v>
       </c>
       <c r="C367" s="5">
         <v>0.64922644000000673</v>
       </c>
       <c r="D367" s="5">
         <v>2.4950111954917142</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>316.67164274999999</v>
       </c>
       <c r="C368" s="5">
         <v>0.21576264999998784</v>
       </c>
       <c r="D368" s="5">
         <v>0.8212465813147718</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>307.32359231999999</v>
       </c>
       <c r="C369" s="5">
         <v>-9.3480504300000007</v>
       </c>
       <c r="D369" s="5">
         <v>-30.202364183993335</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>300.43850049999998</v>
       </c>
       <c r="C370" s="5">
         <v>-6.8850918200000137</v>
       </c>
       <c r="D370" s="5">
         <v>-23.806799523913281</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>299.86060543000002</v>
       </c>
       <c r="C371" s="5">
         <v>-0.5778950699999541</v>
       </c>
       <c r="D371" s="5">
         <v>-2.2839431788858833</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>305.45436897000002</v>
       </c>
       <c r="C372" s="5">
         <v>5.5937635399999976</v>
       </c>
       <c r="D372" s="5">
         <v>24.831196579302485</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>312.33411541999999</v>
       </c>
       <c r="C373" s="5">
         <v>6.8797464499999705</v>
       </c>
       <c r="D373" s="5">
         <v>30.640245564574698</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>314.38054867</v>
       </c>
       <c r="C374" s="5">
         <v>2.0464332500000069</v>
       </c>
       <c r="D374" s="5">
         <v>8.1520926305300723</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>308.6935924</v>
       </c>
       <c r="C375" s="5">
         <v>-5.686956269999996</v>
       </c>
       <c r="D375" s="5">
         <v>-19.672663366427134</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>308.15947709</v>
       </c>
       <c r="C376" s="5">
         <v>-0.53411531000000423</v>
       </c>
       <c r="D376" s="5">
         <v>-2.0566478850815861</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>308.36675341</v>
       </c>
       <c r="C377" s="5">
         <v>0.2072763200000054</v>
       </c>
       <c r="D377" s="5">
         <v>0.81014487038910676</v>
       </c>
       <c r="E377" s="5">
         <v>-1.8642559588865071</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>309.35793631000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.99118290000001252</v>
       </c>
       <c r="D378" s="5">
         <v>3.926083863461427</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>309.24473670999998</v>
       </c>
       <c r="C379" s="5">
         <v>-0.11319960000002993</v>
       </c>
       <c r="D379" s="5">
         <v>-0.43821881926120465</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>309.07091588999998</v>
       </c>
       <c r="C380" s="5">
         <v>-0.1738208200000031</v>
       </c>
       <c r="D380" s="5">
         <v>-0.67241681421202903</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>309.97511322000003</v>
       </c>
       <c r="C381" s="5">
         <v>0.90419733000004499</v>
       </c>
       <c r="D381" s="5">
         <v>3.5676824709633514</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>308.34119314999998</v>
       </c>
       <c r="C382" s="5">
         <v>-1.6339200700000447</v>
       </c>
       <c r="D382" s="5">
         <v>-6.1451638878608161</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>307.56455403000001</v>
       </c>
       <c r="C383" s="5">
         <v>-0.77663911999997026</v>
       </c>
       <c r="D383" s="5">
         <v>-2.9809964294139846</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>308.06246694999999</v>
       </c>
       <c r="C384" s="5">
         <v>0.49791291999997611</v>
       </c>
       <c r="D384" s="5">
         <v>1.9600579581524391</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>309.69478400999998</v>
       </c>
       <c r="C385" s="5">
         <v>1.6323170599999912</v>
       </c>
       <c r="D385" s="5">
         <v>6.5469994269370169</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>312.76020871999998</v>
       </c>
       <c r="C386" s="5">
         <v>3.0654247100000021</v>
       </c>
       <c r="D386" s="5">
         <v>12.546304900249062</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>311.83039962999999</v>
       </c>
       <c r="C387" s="5">
         <v>-0.92980908999999201</v>
       </c>
       <c r="D387" s="5">
         <v>-3.5097383507897373</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>312.54367373999997</v>
       </c>
       <c r="C388" s="5">
         <v>0.71327410999998619</v>
       </c>
       <c r="D388" s="5">
         <v>2.7796505493580259</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>312.65510311999998</v>
       </c>
       <c r="C389" s="5">
         <v>0.11142938000000413</v>
       </c>
       <c r="D389" s="5">
         <v>0.4286689480132333</v>
       </c>
       <c r="E389" s="5">
         <v>1.3906653887224563</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>313.37768828999998</v>
       </c>
       <c r="C390" s="5">
         <v>0.72258517000000211</v>
       </c>
       <c r="D390" s="5">
         <v>2.808876136354832</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>313.59930057000003</v>
       </c>
       <c r="C391" s="5">
         <v>0.22161228000004485</v>
       </c>
       <c r="D391" s="5">
         <v>0.85191616537212411</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>314.66807463999999</v>
       </c>
       <c r="C392" s="5">
         <v>1.0687740699999608</v>
       </c>
       <c r="D392" s="5">
         <v>4.1672428353943358</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>314.95196902999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.28389439000000039</v>
       </c>
       <c r="D393" s="5">
         <v>1.0880316422977598</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>314.71147966000001</v>
       </c>
       <c r="C394" s="5">
         <v>-0.2404893699999775</v>
       </c>
       <c r="D394" s="5">
         <v>-0.91245136751869627</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>316.07001120000001</v>
       </c>
       <c r="C395" s="5">
         <v>1.3585315400000013</v>
       </c>
       <c r="D395" s="5">
         <v>5.3048766029613725</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>314.66685421</v>
       </c>
       <c r="C396" s="5">
         <v>-1.4031569900000136</v>
       </c>
       <c r="D396" s="5">
         <v>-5.1990959073196947</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>321.44162234999999</v>
       </c>
       <c r="C397" s="5">
         <v>6.7747681399999919</v>
       </c>
       <c r="D397" s="5">
         <v>29.125898063882151</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>319.79377663999998</v>
       </c>
       <c r="C398" s="5">
         <v>-1.6478457100000128</v>
       </c>
       <c r="D398" s="5">
         <v>-5.9811881476424684</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>321.26951416000003</v>
       </c>
       <c r="C399" s="5">
         <v>1.4757375200000524</v>
       </c>
       <c r="D399" s="5">
         <v>5.6803161080619002</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>322.14961762000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.88010345999998663</v>
       </c>
       <c r="D400" s="5">
         <v>3.3373318584191569</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>322.94062814</v>
       </c>
       <c r="C401" s="5">
         <v>0.79101051999998617</v>
       </c>
       <c r="D401" s="5">
         <v>2.9866154560563185</v>
       </c>
       <c r="E401" s="5">
         <v>3.2897352121747936</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>323.65173881999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.71111067999999023</v>
       </c>
       <c r="D402" s="5">
         <v>2.6746207223151908</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>324.99439265000001</v>
       </c>
       <c r="C403" s="5">
         <v>1.3426538300000175</v>
       </c>
       <c r="D403" s="5">
         <v>5.0933120219946337</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>326.03570658000001</v>
       </c>
       <c r="C404" s="5">
         <v>1.0413139300000012</v>
       </c>
       <c r="D404" s="5">
         <v>3.9134039012752586</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>327.51503530000002</v>
       </c>
       <c r="C405" s="5">
         <v>1.4793287200000123</v>
       </c>
       <c r="D405" s="5">
         <v>5.5827376766176107</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>328.42927294999998</v>
       </c>
       <c r="C406" s="5">
         <v>0.91423764999996138</v>
       </c>
       <c r="D406" s="5">
         <v>3.4016341769057545</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>328.88366965</v>
       </c>
       <c r="C407" s="5">
         <v>0.45439670000001797</v>
       </c>
       <c r="D407" s="5">
         <v>1.6729462247106808</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>329.99538294000001</v>
       </c>
       <c r="C408" s="5">
         <v>1.1117132900000115</v>
       </c>
       <c r="D408" s="5">
         <v>4.1325845516643422</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>336.17296167000001</v>
       </c>
       <c r="C409" s="5">
         <v>6.1775787299999934</v>
       </c>
       <c r="D409" s="5">
         <v>24.927773639523963</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>334.57640027999997</v>
       </c>
       <c r="C410" s="5">
         <v>-1.5965613900000335</v>
       </c>
       <c r="D410" s="5">
         <v>-5.5525389301789634</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>334.49678517000001</v>
       </c>
       <c r="C411" s="5">
         <v>-7.9615109999963352E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-0.28517610247875691</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>335.11773076999998</v>
       </c>
       <c r="C412" s="5">
         <v>0.62094559999997045</v>
       </c>
       <c r="D412" s="5">
         <v>2.250514285112204</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>335.84400950000003</v>
       </c>
       <c r="C413" s="5">
         <v>0.72627873000004683</v>
       </c>
       <c r="D413" s="5">
         <v>2.631906097631731</v>
       </c>
       <c r="E413" s="5">
         <v>3.9955893547114263</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>337.43135319999999</v>
       </c>
       <c r="C414" s="5">
         <v>1.5873436999999626</v>
       </c>
       <c r="D414" s="5">
         <v>5.8215039490277398</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>338.37958202999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.94822883000000502</v>
       </c>
       <c r="D415" s="5">
         <v>3.4247768825309555</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>339.34673290000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.96715087000001176</v>
       </c>
       <c r="D416" s="5">
         <v>3.484253755083655</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>340.37344414</v>
       </c>
       <c r="C417" s="5">
         <v>1.0267112399999974</v>
       </c>
       <c r="D417" s="5">
         <v>3.6916922397830509</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>340.87813439000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.50469025000001011</v>
       </c>
       <c r="D418" s="5">
         <v>1.7938878387712576</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>340.48476455000002</v>
       </c>
       <c r="C419" s="5">
         <v>-0.3933698399999912</v>
       </c>
       <c r="D419" s="5">
         <v>-1.3760321366183215</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>341.45196809999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.96720354999996516</v>
       </c>
       <c r="D420" s="5">
         <v>3.462564864110429</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>343.61980792999998</v>
       </c>
       <c r="C421" s="5">
         <v>2.1678398299999913</v>
       </c>
       <c r="D421" s="5">
         <v>7.8904104621133397</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>342.17498524000001</v>
       </c>
       <c r="C422" s="5">
         <v>-1.4448226899999668</v>
       </c>
       <c r="D422" s="5">
         <v>-4.9305902804757888</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>342.48796992000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.31298467999999957</v>
       </c>
       <c r="D423" s="5">
         <v>1.1031690892670198</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>342.85830514000003</v>
       </c>
       <c r="C424" s="5">
         <v>0.3703352200000154</v>
       </c>
       <c r="D424" s="5">
         <v>1.3053152250635414</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>343.56428926000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.70598411999998234</v>
       </c>
       <c r="D425" s="5">
         <v>2.4991126640242056</v>
       </c>
       <c r="E425" s="5">
         <v>2.2987695303822164</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>343.88052501999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.31623575999998366</v>
       </c>
       <c r="D426" s="5">
         <v>1.1101559897628066</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>344.31384878</v>
       </c>
       <c r="C427" s="5">
         <v>0.4333237600000075</v>
       </c>
       <c r="D427" s="5">
         <v>1.5226436501230456</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>344.91205109999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.59820231999998441</v>
       </c>
       <c r="D428" s="5">
         <v>2.1048879064005765</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>344.89667600000001</v>
       </c>
       <c r="C429" s="5">
         <v>-1.5375099999971553E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-5.3479132276756935E-2</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>345.43922201999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.54254601999997476</v>
       </c>
       <c r="D430" s="5">
         <v>1.9040998636593143</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>346.30962807999998</v>
       </c>
       <c r="C431" s="5">
         <v>0.87040605999999343</v>
       </c>
       <c r="D431" s="5">
         <v>3.0659067916390947</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>346.84220733000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.53257925000002615</v>
       </c>
       <c r="D432" s="5">
         <v>1.8611338051621518</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>347.83344652</v>
       </c>
       <c r="C433" s="5">
         <v>0.9912391899999875</v>
       </c>
       <c r="D433" s="5">
         <v>3.4838988336612031</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>349.20461777999998</v>
       </c>
       <c r="C434" s="5">
         <v>1.3711712599999828</v>
       </c>
       <c r="D434" s="5">
         <v>4.8343620261599218</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>347.35616345</v>
       </c>
       <c r="C435" s="5">
         <v>-1.8484543299999814</v>
       </c>
       <c r="D435" s="5">
         <v>-6.1702896712292006</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>347.64756779999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.29140434999999343</v>
       </c>
       <c r="D436" s="5">
         <v>1.0113631129949008</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>348.04908904000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.40152124000002232</v>
       </c>
       <c r="D437" s="5">
         <v>1.3947976462073797</v>
       </c>
       <c r="E437" s="5">
         <v>1.3053742546001335</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>347.28234670000001</v>
       </c>
       <c r="C438" s="5">
         <v>-0.76674234000000752</v>
       </c>
       <c r="D438" s="5">
         <v>-2.6117698852947457</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>347.20363925999999</v>
       </c>
       <c r="C439" s="5">
         <v>-7.8707440000016504E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-0.2716270673093435</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>347.84131832999998</v>
       </c>
       <c r="C440" s="5">
         <v>0.63767906999999013</v>
       </c>
       <c r="D440" s="5">
         <v>2.2263364738922542</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>347.95041092999998</v>
       </c>
       <c r="C441" s="5">
         <v>0.10909259999999676</v>
       </c>
       <c r="D441" s="5">
         <v>0.3770028591283614</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>348.43929789999999</v>
+        <v>348.38191437</v>
       </c>
       <c r="C442" s="5">
-        <v>0.48888697000001002</v>
+        <v>0.4315034400000286</v>
       </c>
       <c r="D442" s="5">
-        <v>1.6991480653793412</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4983473044910323</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>348.72072918999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.33881481999998186</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.1733089512759864</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ACA6EEE-5FBB-405E-8477-E153D811C56E}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AD9118C-A5C3-47C6-A910-F24D35041356}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4E94835-2B36-4BDE-A70F-5E6D78029B36}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalgovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>