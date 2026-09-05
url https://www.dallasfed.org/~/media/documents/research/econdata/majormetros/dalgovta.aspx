--- v8 (2026-07-27)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{402AACD1-D930-414F-923A-3E31AC47643F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7FB498BF-7D87-44EC-B4B2-21B97E6F2649}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6E3784B5-A5D1-41BD-AF58-46BB23774D8E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AA1E82EB-37D3-4D98-9FB2-38A23AC8D03A}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{25B5D4FF-1CB2-4D29-8181-93573FA9FE64}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CDF6CCE-DF6F-40D7-96F7-D3FF4798AD5D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>167.37612872</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>166.72483066999999</v>
       </c>
       <c r="C7" s="5">
         <v>-0.65129805000000829</v>
       </c>
       <c r="D7" s="5">
         <v>-4.5708193105327251</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>167.50292881999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.77809815000000526</v>
       </c>
       <c r="D8" s="5">
         <v>5.7463635948993952</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>168.45508853999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.95215971999999738</v>
       </c>
       <c r="D9" s="5">
         <v>7.038681197975527</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>170.61463293</v>
       </c>
       <c r="C10" s="5">
         <v>2.1595443900000078</v>
       </c>
       <c r="D10" s="5">
         <v>16.516036228814833</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>170.69377617999999</v>
       </c>
       <c r="C11" s="5">
         <v>7.914324999998712E-2</v>
       </c>
       <c r="D11" s="5">
         <v>0.55806805389864156</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>171.42976830999999</v>
       </c>
       <c r="C12" s="5">
         <v>0.73599212999999963</v>
       </c>
       <c r="D12" s="5">
         <v>5.2986064865011562</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>168.67822181</v>
       </c>
       <c r="C13" s="5">
         <v>-2.7515464999999892</v>
       </c>
       <c r="D13" s="5">
         <v>-17.648159321897804</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>171.06885459</v>
       </c>
       <c r="C14" s="5">
         <v>2.3906327800000042</v>
       </c>
       <c r="D14" s="5">
         <v>18.397682431343078</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>171.62496894</v>
       </c>
       <c r="C15" s="5">
         <v>0.55611435000000142</v>
       </c>
       <c r="D15" s="5">
         <v>3.9714951826591349</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>172.57409945000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.94913051000000337</v>
       </c>
       <c r="D16" s="5">
         <v>6.8419312125300502</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>172.51628188999999</v>
       </c>
       <c r="C17" s="5">
         <v>-5.781756000001792E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-0.40129642097609386</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>172.42725351000001</v>
       </c>
       <c r="C18" s="5">
         <v>-8.9028379999973595E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-0.61751474586881905</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>173.29277167000001</v>
       </c>
       <c r="C19" s="5">
         <v>0.86551815999999349</v>
       </c>
       <c r="D19" s="5">
         <v>6.1926473292526207</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>173.73999737</v>
       </c>
       <c r="C20" s="5">
         <v>0.44722569999998996</v>
       </c>
       <c r="D20" s="5">
         <v>3.1412408410239179</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>174.61855134999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.87855397999999241</v>
       </c>
       <c r="D21" s="5">
         <v>6.2397020968689931</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>174.92938706000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.31083571000002053</v>
       </c>
       <c r="D22" s="5">
         <v>2.1571389488857395</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>174.97046603999999</v>
       </c>
       <c r="C23" s="5">
         <v>4.1078979999980447E-2</v>
       </c>
       <c r="D23" s="5">
         <v>0.2821623889751157</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>175.69623965</v>
       </c>
       <c r="C24" s="5">
         <v>0.72577361000000451</v>
       </c>
       <c r="D24" s="5">
         <v>5.0927159878747741</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>174.19693143000001</v>
       </c>
       <c r="C25" s="5">
         <v>-1.499308219999989</v>
       </c>
       <c r="D25" s="5">
         <v>-9.7730231692062848</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>176.27092364999999</v>
       </c>
       <c r="C26" s="5">
         <v>2.0739922199999796</v>
       </c>
       <c r="D26" s="5">
         <v>15.260940071327965</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>176.85003058000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.57910693000002311</v>
       </c>
       <c r="D27" s="5">
         <v>4.0144096732183332</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>177.50891146999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.65888088999997763</v>
       </c>
       <c r="D28" s="5">
         <v>4.5635353709387649</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>177.91697586000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.40806439000002115</v>
       </c>
       <c r="D29" s="5">
         <v>2.7937540888015366</v>
       </c>
       <c r="E29" s="5">
         <v>3.1305415992234353</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>177.48220947999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.43476638000001344</v>
       </c>
       <c r="D30" s="5">
         <v>-2.8932849841658115</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>178.85980445000001</v>
       </c>
       <c r="C31" s="5">
         <v>1.3775949700000183</v>
       </c>
       <c r="D31" s="5">
         <v>9.7223497713872611</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>178.89690981999999</v>
       </c>
       <c r="C32" s="5">
         <v>3.7105369999977711E-2</v>
       </c>
       <c r="D32" s="5">
         <v>0.24923030684533831</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>179.26728878</v>
       </c>
       <c r="C33" s="5">
         <v>0.37037896000001069</v>
       </c>
       <c r="D33" s="5">
         <v>2.512904284771933</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>180.02988834999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.7625995699999919</v>
       </c>
       <c r="D34" s="5">
         <v>5.2259225600709058</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>181.21735355000001</v>
       </c>
       <c r="C35" s="5">
         <v>1.1874652000000196</v>
       </c>
       <c r="D35" s="5">
         <v>8.2086701576808316</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>180.66629123000001</v>
       </c>
       <c r="C36" s="5">
         <v>-0.55106231999999977</v>
       </c>
       <c r="D36" s="5">
         <v>-3.5886539343165991</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>180.30026226999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.36602896000002261</v>
       </c>
       <c r="D37" s="5">
         <v>-2.4042851157280998</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>182.48754221999999</v>
       </c>
       <c r="C38" s="5">
         <v>2.1872799500000042</v>
       </c>
       <c r="D38" s="5">
         <v>15.569268160000638</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>181.97644117999999</v>
       </c>
       <c r="C39" s="5">
         <v>-0.51110103999999978</v>
       </c>
       <c r="D39" s="5">
         <v>-3.3096025581201061</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>182.23329552000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.25685434000001806</v>
       </c>
       <c r="D40" s="5">
         <v>1.7069752468281463</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>182.58232168000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.34902615999999398</v>
       </c>
       <c r="D41" s="5">
         <v>2.3226910629214226</v>
       </c>
       <c r="E41" s="5">
         <v>2.6222038664096337</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>182.50116550999999</v>
       </c>
       <c r="C42" s="5">
         <v>-8.1156170000014072E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-0.53208696523819876</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>184.13561134</v>
       </c>
       <c r="C43" s="5">
         <v>1.6344458300000042</v>
       </c>
       <c r="D43" s="5">
         <v>11.292461568691303</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>184.26516396</v>
       </c>
       <c r="C44" s="5">
         <v>0.12955261999999834</v>
       </c>
       <c r="D44" s="5">
         <v>0.84756089879631791</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>184.20900752</v>
       </c>
       <c r="C45" s="5">
         <v>-5.61564399999952E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-0.36509825125972117</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>184.72231274999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.51330522999998607</v>
       </c>
       <c r="D46" s="5">
         <v>3.3955711122241716</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>185.75244359000001</v>
       </c>
       <c r="C47" s="5">
         <v>1.0301308400000266</v>
       </c>
       <c r="D47" s="5">
         <v>6.9010914563103043</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>187.47486819</v>
       </c>
       <c r="C48" s="5">
         <v>1.7224245999999823</v>
       </c>
       <c r="D48" s="5">
         <v>11.712624590413423</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>187.06531018999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.40955800000000409</v>
       </c>
       <c r="D49" s="5">
         <v>-2.5902524161466545</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>187.23939453</v>
       </c>
       <c r="C50" s="5">
         <v>0.17408434000000739</v>
       </c>
       <c r="D50" s="5">
         <v>1.1224623043780468</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>187.56399318999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.32459865999999238</v>
       </c>
       <c r="D51" s="5">
         <v>2.1002734168649617</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>187.35094472</v>
       </c>
       <c r="C52" s="5">
         <v>-0.21304846999998972</v>
       </c>
       <c r="D52" s="5">
         <v>-1.3545618267474691</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>187.79559201000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.44464729000000602</v>
       </c>
       <c r="D53" s="5">
         <v>2.8854784614266604</v>
       </c>
       <c r="E53" s="5">
         <v>2.8552985207061621</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>188.12062791</v>
       </c>
       <c r="C54" s="5">
         <v>0.32503589999998894</v>
       </c>
       <c r="D54" s="5">
         <v>2.0968412981290596</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>188.35924742</v>
       </c>
       <c r="C55" s="5">
         <v>0.23861951000000658</v>
       </c>
       <c r="D55" s="5">
         <v>1.5327906128746127</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>188.99336627</v>
       </c>
       <c r="C56" s="5">
         <v>0.63411884999999302</v>
       </c>
       <c r="D56" s="5">
         <v>4.1154949064950541</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>190.04023942000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.0468731500000104</v>
       </c>
       <c r="D57" s="5">
         <v>6.8533395421890075</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>190.47026674</v>
       </c>
       <c r="C58" s="5">
         <v>0.43002731999999355</v>
       </c>
       <c r="D58" s="5">
         <v>2.7494375558729578</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>191.01144156000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.54117482000000905</v>
       </c>
       <c r="D59" s="5">
         <v>3.4632953102311737</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>192.29019006999999</v>
       </c>
       <c r="C60" s="5">
         <v>1.2787485099999856</v>
       </c>
       <c r="D60" s="5">
         <v>8.3360403174989948</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>193.19495993000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.90476986000001602</v>
       </c>
       <c r="D61" s="5">
         <v>5.7947127339635696</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>192.61055024000001</v>
       </c>
       <c r="C62" s="5">
         <v>-0.58440969000000109</v>
       </c>
       <c r="D62" s="5">
         <v>-3.570180302237369</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>192.74916564</v>
       </c>
       <c r="C63" s="5">
         <v>0.13861539999999195</v>
       </c>
       <c r="D63" s="5">
         <v>0.86702653220063208</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>192.91104136999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.16187572999999134</v>
       </c>
       <c r="D64" s="5">
         <v>1.0124590935092659</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>193.65748926000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.7464478900000131</v>
       </c>
       <c r="D65" s="5">
         <v>4.7433690100288972</v>
       </c>
       <c r="E65" s="5">
         <v>3.1214243035522671</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>193.88364922</v>
       </c>
       <c r="C66" s="5">
         <v>0.22615995999998972</v>
       </c>
       <c r="D66" s="5">
         <v>1.4104382539512628</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>194.5762245</v>
       </c>
       <c r="C67" s="5">
         <v>0.69257527999999979</v>
       </c>
       <c r="D67" s="5">
         <v>4.3717686943146372</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>195.05153892999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.4753144299999974</v>
       </c>
       <c r="D68" s="5">
         <v>2.9710894428219836</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>195.27568871</v>
       </c>
       <c r="C69" s="5">
         <v>0.22414978000000474</v>
       </c>
       <c r="D69" s="5">
         <v>1.3877683502795612</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>195.57477241000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.29908370000001128</v>
       </c>
       <c r="D70" s="5">
         <v>1.8534781808072776</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>195.49776671000001</v>
       </c>
       <c r="C71" s="5">
         <v>-7.7005700000000843E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-0.47146668029843797</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>196.08327489999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.58550818999998455</v>
       </c>
       <c r="D72" s="5">
         <v>3.6537488565923315</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>195.89328154</v>
       </c>
       <c r="C73" s="5">
         <v>-0.18999335999998834</v>
       </c>
       <c r="D73" s="5">
         <v>-1.1565542077354385</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>194.6133523</v>
       </c>
       <c r="C74" s="5">
         <v>-1.2799292400000013</v>
       </c>
       <c r="D74" s="5">
         <v>-7.5648594218819092</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>193.59018952</v>
       </c>
       <c r="C75" s="5">
         <v>-1.0231627800000069</v>
       </c>
       <c r="D75" s="5">
         <v>-6.1296285557493446</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>194.0581827</v>
       </c>
       <c r="C76" s="5">
         <v>0.46799318000000767</v>
       </c>
       <c r="D76" s="5">
         <v>2.9398142707139918</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>194.24566497000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.18748227000000384</v>
       </c>
       <c r="D77" s="5">
         <v>1.1655166079745705</v>
       </c>
       <c r="E77" s="5">
         <v>0.30371957844106401</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>193.15957717000001</v>
       </c>
       <c r="C78" s="5">
         <v>-1.0860878000000014</v>
       </c>
       <c r="D78" s="5">
         <v>-6.507035923146864</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>193.30648790999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.14691073999998139</v>
       </c>
       <c r="D79" s="5">
         <v>0.91650756926227039</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>193.55825321</v>
       </c>
       <c r="C80" s="5">
         <v>0.25176530000001662</v>
       </c>
       <c r="D80" s="5">
         <v>1.5741424188638442</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>193.78405007000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.22579686000000265</v>
       </c>
       <c r="D81" s="5">
         <v>1.4088858454928799</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>193.69376134999999</v>
       </c>
       <c r="C82" s="5">
         <v>-9.0288720000017975E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-0.55767875515227994</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>194.40220128999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.70843994000000521</v>
       </c>
       <c r="D83" s="5">
         <v>4.4784078331558286</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>195.13759611</v>
       </c>
       <c r="C84" s="5">
         <v>0.73539482000001044</v>
       </c>
       <c r="D84" s="5">
         <v>4.635069722084606</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>197.63395911000001</v>
       </c>
       <c r="C85" s="5">
         <v>2.4963630000000023</v>
       </c>
       <c r="D85" s="5">
         <v>16.478948488311396</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>196.12655881000001</v>
       </c>
       <c r="C86" s="5">
         <v>-1.5074003000000005</v>
       </c>
       <c r="D86" s="5">
         <v>-8.7783231074325627</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>196.9604703</v>
       </c>
       <c r="C87" s="5">
         <v>0.83391148999999132</v>
       </c>
       <c r="D87" s="5">
         <v>5.2233127606698293</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>197.28186731</v>
       </c>
       <c r="C88" s="5">
         <v>0.32139700999999832</v>
       </c>
       <c r="D88" s="5">
         <v>1.9758110960029107</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>197.41149038</v>
       </c>
       <c r="C89" s="5">
         <v>0.12962307000000806</v>
       </c>
       <c r="D89" s="5">
         <v>0.79130955689941107</v>
       </c>
       <c r="E89" s="5">
         <v>1.6298049227965627</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>197.93640328999999</v>
       </c>
       <c r="C90" s="5">
         <v>0.52491290999998341</v>
       </c>
       <c r="D90" s="5">
         <v>3.2378533811019405</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>198.19247354999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.25607026000000133</v>
       </c>
       <c r="D91" s="5">
         <v>1.563533528277361</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>198.90478906000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.71231551000002469</v>
       </c>
       <c r="D92" s="5">
         <v>4.3991548025055227</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>198.36895429</v>
       </c>
       <c r="C93" s="5">
         <v>-0.53583477000000812</v>
       </c>
       <c r="D93" s="5">
         <v>-3.1852408733407112</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>198.87225738000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.50330309000000284</v>
       </c>
       <c r="D94" s="5">
         <v>3.0874966963557293</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>197.94627364999999</v>
       </c>
       <c r="C95" s="5">
         <v>-0.92598373000001288</v>
       </c>
       <c r="D95" s="5">
         <v>-5.4465182020483223</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>200.13273860000001</v>
       </c>
       <c r="C96" s="5">
         <v>2.1864649500000155</v>
       </c>
       <c r="D96" s="5">
         <v>14.090554950368283</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>202.69926063</v>
       </c>
       <c r="C97" s="5">
         <v>2.5665220299999874</v>
       </c>
       <c r="D97" s="5">
         <v>16.522103345972816</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>200.88659938999999</v>
       </c>
       <c r="C98" s="5">
         <v>-1.8126612400000113</v>
       </c>
       <c r="D98" s="5">
         <v>-10.218753574169238</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>201.10896564000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.22236625000002164</v>
       </c>
       <c r="D99" s="5">
         <v>1.336425879341574</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>202.23794591000001</v>
       </c>
       <c r="C100" s="5">
         <v>1.1289802699999996</v>
       </c>
       <c r="D100" s="5">
         <v>6.9484658840802682</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>201.95978894999999</v>
       </c>
       <c r="C101" s="5">
         <v>-0.27815696000001822</v>
       </c>
       <c r="D101" s="5">
         <v>-1.638045186485193</v>
       </c>
       <c r="E101" s="5">
         <v>2.3039685082387518</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>201.31388426000001</v>
       </c>
       <c r="C102" s="5">
         <v>-0.64590468999998052</v>
       </c>
       <c r="D102" s="5">
         <v>-3.7710287163696399</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>202.21585752999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.90197326999998495</v>
       </c>
       <c r="D103" s="5">
         <v>5.5110080218580437</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>202.33401343</v>
       </c>
       <c r="C104" s="5">
         <v>0.11815590000000498</v>
       </c>
       <c r="D104" s="5">
         <v>0.70342469163373611</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>203.46586872</v>
       </c>
       <c r="C105" s="5">
         <v>1.1318552900000043</v>
       </c>
       <c r="D105" s="5">
         <v>6.9232253251695131</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>204.13820723000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.672338510000003</v>
       </c>
       <c r="D106" s="5">
         <v>4.0381815480168726</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>203.61162483999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.52658239000001572</v>
       </c>
       <c r="D107" s="5">
         <v>-3.05190525093052</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>205.20854448</v>
       </c>
       <c r="C108" s="5">
         <v>1.5969196400000101</v>
       </c>
       <c r="D108" s="5">
         <v>9.8283462380322142</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>209.4885195</v>
       </c>
       <c r="C109" s="5">
         <v>4.2799750199999949</v>
       </c>
       <c r="D109" s="5">
         <v>28.108353774782447</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>206.40098745</v>
       </c>
       <c r="C110" s="5">
         <v>-3.087532049999993</v>
       </c>
       <c r="D110" s="5">
         <v>-16.320607627468565</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>209.70005534000001</v>
       </c>
       <c r="C111" s="5">
         <v>3.2990678900000034</v>
       </c>
       <c r="D111" s="5">
         <v>20.959864794058337</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>210.61216515000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.91210981000000402</v>
       </c>
       <c r="D112" s="5">
         <v>5.3462044504433814</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>212.03022523000001</v>
       </c>
       <c r="C113" s="5">
         <v>1.4180600800000036</v>
       </c>
       <c r="D113" s="5">
         <v>8.3856689339993906</v>
       </c>
       <c r="E113" s="5">
         <v>4.986357102251282</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>212.15035387</v>
       </c>
       <c r="C114" s="5">
         <v>0.12012863999999013</v>
       </c>
       <c r="D114" s="5">
         <v>0.68199907243142732</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>211.69520700000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.45514686999999299</v>
       </c>
       <c r="D115" s="5">
         <v>-2.5443153494342896</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>212.08738403999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.39217703999997866</v>
       </c>
       <c r="D116" s="5">
         <v>2.2458575438622175</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>212.01854152000001</v>
       </c>
       <c r="C117" s="5">
         <v>-6.8842519999975593E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-0.38881945104114468</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>212.47599632000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.45745479999999361</v>
       </c>
       <c r="D118" s="5">
         <v>2.6200874511295158</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>213.02748869000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.55149237000000539</v>
       </c>
       <c r="D119" s="5">
         <v>3.159512082874194</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>212.59935672</v>
       </c>
       <c r="C120" s="5">
         <v>-0.42813197000000969</v>
       </c>
       <c r="D120" s="5">
         <v>-2.3852196142700732</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>213.88068071000001</v>
       </c>
       <c r="C121" s="5">
         <v>1.2813239900000042</v>
       </c>
       <c r="D121" s="5">
         <v>7.4769512323220155</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>214.31427131000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.43359060000000227</v>
       </c>
       <c r="D122" s="5">
         <v>2.4600141119504038</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>214.02100869</v>
       </c>
       <c r="C123" s="5">
         <v>-0.29326262000000725</v>
       </c>
       <c r="D123" s="5">
         <v>-1.6297498392019327</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>214.60529695</v>
       </c>
       <c r="C124" s="5">
         <v>0.5842882599999939</v>
       </c>
       <c r="D124" s="5">
         <v>3.3257025350669212</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>217.38852631</v>
       </c>
       <c r="C125" s="5">
         <v>2.7832293600000071</v>
       </c>
       <c r="D125" s="5">
         <v>16.722391088087441</v>
       </c>
       <c r="E125" s="5">
         <v>2.5271402104051655</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>217.44182154999999</v>
       </c>
       <c r="C126" s="5">
         <v>5.3295239999982869E-2</v>
       </c>
       <c r="D126" s="5">
         <v>0.29459049525535352</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>217.00531817999999</v>
       </c>
       <c r="C127" s="5">
         <v>-0.43650336999999695</v>
       </c>
       <c r="D127" s="5">
         <v>-2.3825189677213809</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>217.81781165000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.81249347000002103</v>
       </c>
       <c r="D128" s="5">
         <v>4.5866273850428518</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>218.92035333000001</v>
       </c>
       <c r="C129" s="5">
         <v>1.1025416800000016</v>
       </c>
       <c r="D129" s="5">
         <v>6.2461003896975731</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>222.58689889999999</v>
       </c>
       <c r="C130" s="5">
         <v>3.6665455699999825</v>
       </c>
       <c r="D130" s="5">
         <v>22.056665672579623</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>220.51835969000001</v>
       </c>
       <c r="C131" s="5">
         <v>-2.0685392099999831</v>
       </c>
       <c r="D131" s="5">
         <v>-10.599107684654097</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>219.95802576</v>
       </c>
       <c r="C132" s="5">
         <v>-0.56033393000001297</v>
       </c>
       <c r="D132" s="5">
         <v>-3.0069277423577234</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>218.66441906</v>
       </c>
       <c r="C133" s="5">
         <v>-1.293606699999998</v>
       </c>
       <c r="D133" s="5">
         <v>-6.8335190441689004</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>219.16932287</v>
       </c>
       <c r="C134" s="5">
         <v>0.50490381000000184</v>
       </c>
       <c r="D134" s="5">
         <v>2.8063031685133577</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>219.26146671000001</v>
       </c>
       <c r="C135" s="5">
         <v>9.2143840000005639E-2</v>
       </c>
       <c r="D135" s="5">
         <v>0.50567590945622687</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>219.99093006999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.72946335999998269</v>
       </c>
       <c r="D136" s="5">
         <v>4.0661602890173176</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>222.34978634000001</v>
       </c>
       <c r="C137" s="5">
         <v>2.3588562700000182</v>
       </c>
       <c r="D137" s="5">
         <v>13.653623853856111</v>
       </c>
       <c r="E137" s="5">
         <v>2.2822087780866473</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>223.18242612</v>
       </c>
       <c r="C138" s="5">
         <v>0.83263977999999383</v>
       </c>
       <c r="D138" s="5">
         <v>4.5873921212712165</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>223.24930484000001</v>
       </c>
       <c r="C139" s="5">
         <v>6.6878720000005387E-2</v>
       </c>
       <c r="D139" s="5">
         <v>0.36018456805486654</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>223.81191964000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.56261480000000574</v>
       </c>
       <c r="D140" s="5">
         <v>3.0664134370908647</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>224.68222882000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.87030917999999247</v>
       </c>
       <c r="D141" s="5">
         <v>4.7673922444689376</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>225.08417324999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.40194442999998614</v>
       </c>
       <c r="D142" s="5">
         <v>2.1679841287597812</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>226.32503743999999</v>
       </c>
       <c r="C143" s="5">
         <v>1.2408641899999964</v>
       </c>
       <c r="D143" s="5">
         <v>6.819786529167482</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>224.42432646</v>
       </c>
       <c r="C144" s="5">
         <v>-1.9007109799999853</v>
       </c>
       <c r="D144" s="5">
         <v>-9.625073967315279</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>225.44623582</v>
       </c>
       <c r="C145" s="5">
         <v>1.0219093599999951</v>
       </c>
       <c r="D145" s="5">
         <v>5.6031070515113024</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>226.43146132000001</v>
       </c>
       <c r="C146" s="5">
         <v>0.98522550000001274</v>
       </c>
       <c r="D146" s="5">
         <v>5.3720358127972156</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>228.32823533000001</v>
       </c>
       <c r="C147" s="5">
         <v>1.8967740100000015</v>
       </c>
       <c r="D147" s="5">
         <v>10.528483021089485</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>229.64527368</v>
       </c>
       <c r="C148" s="5">
         <v>1.31703834999999</v>
       </c>
       <c r="D148" s="5">
         <v>7.1456879942388696</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>229.10673337</v>
       </c>
       <c r="C149" s="5">
         <v>-0.53854031000000191</v>
       </c>
       <c r="D149" s="5">
         <v>-2.7781013967524859</v>
       </c>
       <c r="E149" s="5">
         <v>3.038881728299847</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>229.31419525000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.20746188000001098</v>
       </c>
       <c r="D150" s="5">
         <v>1.0920582348360686</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>231.52111583000001</v>
       </c>
       <c r="C151" s="5">
         <v>2.206920580000002</v>
       </c>
       <c r="D151" s="5">
         <v>12.180147327342471</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>233.10908667000001</v>
       </c>
       <c r="C152" s="5">
         <v>1.587970839999997</v>
       </c>
       <c r="D152" s="5">
         <v>8.5483311460527354</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>232.10018087</v>
       </c>
       <c r="C153" s="5">
         <v>-1.008905800000008</v>
       </c>
       <c r="D153" s="5">
         <v>-5.0717853177786871</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>233.09562113999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.99544026999998891</v>
       </c>
       <c r="D154" s="5">
         <v>5.2697603525567738</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>233.49971388</v>
       </c>
       <c r="C155" s="5">
         <v>0.40409274000001005</v>
       </c>
       <c r="D155" s="5">
         <v>2.1002609098489389</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>230.80104815000001</v>
       </c>
       <c r="C156" s="5">
         <v>-2.6986657299999877</v>
       </c>
       <c r="D156" s="5">
         <v>-13.020463621526289</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>232.77412688999999</v>
       </c>
       <c r="C157" s="5">
         <v>1.973078739999977</v>
       </c>
       <c r="D157" s="5">
         <v>10.754952380309014</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>235.05558239999999</v>
       </c>
       <c r="C158" s="5">
         <v>2.2814555100000007</v>
       </c>
       <c r="D158" s="5">
         <v>12.416578217745599</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>236.73250458999999</v>
       </c>
       <c r="C159" s="5">
         <v>1.6769221899999991</v>
       </c>
       <c r="D159" s="5">
         <v>8.9050143906821422</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>237.32917216999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.59666758000000186</v>
       </c>
       <c r="D160" s="5">
         <v>3.0667965373668782</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>237.23175648</v>
       </c>
       <c r="C161" s="5">
         <v>-9.7415689999991173E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.49144941117648111</v>
       </c>
       <c r="E161" s="5">
         <v>3.5463921075066462</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>235.22774551000001</v>
       </c>
       <c r="C162" s="5">
         <v>-2.004010969999996</v>
       </c>
       <c r="D162" s="5">
         <v>-9.6790157809234394</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>238.51627615999999</v>
       </c>
       <c r="C163" s="5">
         <v>3.2885306499999842</v>
       </c>
       <c r="D163" s="5">
         <v>18.128227976562485</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>238.86897819000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.35270203000001743</v>
       </c>
       <c r="D164" s="5">
         <v>1.7889835952220601</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>239.92495621</v>
       </c>
       <c r="C165" s="5">
         <v>1.0559780199999977</v>
       </c>
       <c r="D165" s="5">
         <v>5.4357931006789428</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>240.19370366999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.26874745999998595</v>
       </c>
       <c r="D166" s="5">
         <v>1.3524695735346315</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>240.44862714999999</v>
       </c>
       <c r="C167" s="5">
         <v>0.2549234800000022</v>
       </c>
       <c r="D167" s="5">
         <v>1.2810501562959375</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>236.99014453999999</v>
       </c>
       <c r="C168" s="5">
         <v>-3.4584826100000043</v>
       </c>
       <c r="D168" s="5">
         <v>-15.958110408950921</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>233.01203663000001</v>
       </c>
       <c r="C169" s="5">
         <v>-3.9781079099999772</v>
       </c>
       <c r="D169" s="5">
         <v>-18.383711793306823</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>238.97075767999999</v>
       </c>
       <c r="C170" s="5">
         <v>5.9587210499999799</v>
       </c>
       <c r="D170" s="5">
         <v>35.393201217817641</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>237.42770718</v>
       </c>
       <c r="C171" s="5">
         <v>-1.5430504999999926</v>
       </c>
       <c r="D171" s="5">
         <v>-7.4791409733734877</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>237.60526797</v>
       </c>
       <c r="C172" s="5">
         <v>0.17756079000000113</v>
       </c>
       <c r="D172" s="5">
         <v>0.90112290455268695</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>237.76677269000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.16150472000001059</v>
       </c>
       <c r="D173" s="5">
         <v>0.81871855367923185</v>
       </c>
       <c r="E173" s="5">
         <v>0.22552470121979251</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>238.65309685</v>
       </c>
       <c r="C174" s="5">
         <v>0.8863241599999867</v>
       </c>
       <c r="D174" s="5">
         <v>4.5661061844010087</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>238.82840641000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.17530956000001652</v>
       </c>
       <c r="D175" s="5">
         <v>0.88506497080629298</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>239.25897512</v>
       </c>
       <c r="C176" s="5">
         <v>0.43056870999998864</v>
       </c>
       <c r="D176" s="5">
         <v>2.1849854104385891</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>240.63801083999999</v>
       </c>
       <c r="C177" s="5">
         <v>1.3790357199999903</v>
       </c>
       <c r="D177" s="5">
         <v>7.1400613341285668</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>241.8110384</v>
       </c>
       <c r="C178" s="5">
         <v>1.1730275600000084</v>
       </c>
       <c r="D178" s="5">
         <v>6.0089948750237987</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>241.14605761999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.6649807800000076</v>
       </c>
       <c r="D179" s="5">
         <v>-3.2505442559581876</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>241.89074194</v>
       </c>
       <c r="C180" s="5">
         <v>0.74468432000000462</v>
       </c>
       <c r="D180" s="5">
         <v>3.7693184656027112</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>244.0349544</v>
       </c>
       <c r="C181" s="5">
         <v>2.1442124600000056</v>
       </c>
       <c r="D181" s="5">
         <v>11.171505087922441</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>247.86513592</v>
       </c>
       <c r="C182" s="5">
         <v>3.8301815199999965</v>
       </c>
       <c r="D182" s="5">
         <v>20.548243575498514</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>243.64792696999999</v>
       </c>
       <c r="C183" s="5">
         <v>-4.2172089500000141</v>
       </c>
       <c r="D183" s="5">
         <v>-18.610699523721475</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>244.29642989999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.64850293000000647</v>
       </c>
       <c r="D184" s="5">
         <v>3.2411411852202976</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>246.73861647000001</v>
       </c>
       <c r="C185" s="5">
         <v>2.4421865700000183</v>
       </c>
       <c r="D185" s="5">
         <v>12.678240948856235</v>
       </c>
       <c r="E185" s="5">
         <v>3.7733799716823668</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>247.52879519999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.79017872999997962</v>
       </c>
       <c r="D186" s="5">
         <v>3.9114089519943329</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>247.73739097999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.20859577999999601</v>
       </c>
       <c r="D187" s="5">
         <v>1.0159561086498847</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>247.91290996000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.17551898000002097</v>
       </c>
       <c r="D188" s="5">
         <v>0.85350639631023295</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>248.39021787999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.47730791999998701</v>
       </c>
       <c r="D189" s="5">
         <v>2.3349883427139284</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>248.76469104</v>
       </c>
       <c r="C190" s="5">
         <v>0.37447316000000797</v>
       </c>
       <c r="D190" s="5">
         <v>1.8241968335402481</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>248.15419922999999</v>
       </c>
       <c r="C191" s="5">
         <v>-0.6104918100000134</v>
       </c>
       <c r="D191" s="5">
         <v>-2.9054865702187072</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>249.27379743</v>
       </c>
       <c r="C192" s="5">
         <v>1.1195982000000129</v>
       </c>
       <c r="D192" s="5">
         <v>5.5504315397512105</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>252.23040552000001</v>
       </c>
       <c r="C193" s="5">
         <v>2.9566080900000031</v>
       </c>
       <c r="D193" s="5">
         <v>15.19926288393647</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>253.44771302999999</v>
       </c>
       <c r="C194" s="5">
         <v>1.2173075099999835</v>
       </c>
       <c r="D194" s="5">
         <v>5.9476342310673447</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>251.24765242000001</v>
       </c>
       <c r="C195" s="5">
         <v>-2.20006060999998</v>
       </c>
       <c r="D195" s="5">
         <v>-9.9334288379920199</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>251.89171157999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.64405915999998342</v>
       </c>
       <c r="D196" s="5">
         <v>3.119875130174643</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>249.89215139999999</v>
       </c>
       <c r="C197" s="5">
         <v>-1.9995601800000031</v>
       </c>
       <c r="D197" s="5">
         <v>-9.1207229313487126</v>
       </c>
       <c r="E197" s="5">
         <v>1.2780873035264761</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>252.89361632999999</v>
       </c>
       <c r="C198" s="5">
         <v>3.0014649299999974</v>
       </c>
       <c r="D198" s="5">
         <v>15.404570518134841</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>253.78925776</v>
       </c>
       <c r="C199" s="5">
         <v>0.89564143000001195</v>
       </c>
       <c r="D199" s="5">
         <v>4.333655891275634</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>254.29792802</v>
       </c>
       <c r="C200" s="5">
         <v>0.50867026000000237</v>
       </c>
       <c r="D200" s="5">
         <v>2.4318537594576028</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>254.36372248999999</v>
       </c>
       <c r="C201" s="5">
         <v>6.5794469999985949E-2</v>
       </c>
       <c r="D201" s="5">
         <v>0.31091803748830582</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>254.60086453</v>
       </c>
       <c r="C202" s="5">
         <v>0.23714204000000905</v>
       </c>
       <c r="D202" s="5">
         <v>1.1245084764052393</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>254.84007449000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.23920996000001082</v>
       </c>
       <c r="D203" s="5">
         <v>1.1333031187629405</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>256.49697484000001</v>
       </c>
       <c r="C204" s="5">
         <v>1.6569003500000008</v>
       </c>
       <c r="D204" s="5">
         <v>8.0872053162691202</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>257.3618669</v>
       </c>
       <c r="C205" s="5">
         <v>0.86489205999998831</v>
       </c>
       <c r="D205" s="5">
         <v>4.1222180571631961</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>257.78152602</v>
       </c>
       <c r="C206" s="5">
         <v>0.41965912000000571</v>
       </c>
       <c r="D206" s="5">
         <v>1.9743872542126173</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>258.13252950999998</v>
       </c>
       <c r="C207" s="5">
         <v>0.35100348999998232</v>
       </c>
       <c r="D207" s="5">
         <v>1.6462503843800214</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>258.34425469000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.21172518000003038</v>
       </c>
       <c r="D208" s="5">
         <v>0.98871505470901067</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>258.57111056000002</v>
       </c>
       <c r="C209" s="5">
         <v>0.22685587000000851</v>
       </c>
       <c r="D209" s="5">
         <v>1.0588416464871742</v>
       </c>
       <c r="E209" s="5">
         <v>3.4730819320962558</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>259.73408040999999</v>
       </c>
       <c r="C210" s="5">
         <v>1.1629698499999677</v>
       </c>
       <c r="D210" s="5">
         <v>5.5327490011556124</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>260.50781719999998</v>
       </c>
       <c r="C211" s="5">
         <v>0.77373678999998674</v>
       </c>
       <c r="D211" s="5">
         <v>3.6339041595152777</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>261.30883130000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.8010141000000317</v>
       </c>
       <c r="D212" s="5">
         <v>3.752825222490741</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>262.33661745000001</v>
       </c>
       <c r="C213" s="5">
         <v>1.0277861499999972</v>
       </c>
       <c r="D213" s="5">
         <v>4.8233229536853051</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>263.41226489000002</v>
       </c>
       <c r="C214" s="5">
         <v>1.0756474400000116</v>
       </c>
       <c r="D214" s="5">
         <v>5.0327984035050344</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>263.58348002000002</v>
       </c>
       <c r="C215" s="5">
         <v>0.17121513000000732</v>
       </c>
       <c r="D215" s="5">
         <v>0.78278150989916639</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>260.64409640999997</v>
       </c>
       <c r="C216" s="5">
         <v>-2.9393836100000499</v>
       </c>
       <c r="D216" s="5">
         <v>-12.590937846444861</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>261.40029629000003</v>
       </c>
       <c r="C217" s="5">
         <v>0.75619988000005378</v>
       </c>
       <c r="D217" s="5">
         <v>3.5376240824413818</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>265.46141346000002</v>
       </c>
       <c r="C218" s="5">
         <v>4.0611171699999886</v>
       </c>
       <c r="D218" s="5">
         <v>20.321690130091664</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>266.13706307000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.67564960999999357</v>
       </c>
       <c r="D219" s="5">
         <v>3.0973469829526756</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>266.93246732</v>
       </c>
       <c r="C220" s="5">
         <v>0.79540424999999004</v>
       </c>
       <c r="D220" s="5">
         <v>3.6459865527003421</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>266.91110953999998</v>
       </c>
       <c r="C221" s="5">
         <v>-2.1357780000016646E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-9.5972066179272897E-2</v>
       </c>
       <c r="E221" s="5">
         <v>3.2254179370377445</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>269.21668509</v>
       </c>
       <c r="C222" s="5">
         <v>2.3055755500000146</v>
       </c>
       <c r="D222" s="5">
         <v>10.872505349514029</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>269.83733709000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.62065200000000686</v>
       </c>
       <c r="D223" s="5">
         <v>2.801828437094378</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>270.48865837</v>
       </c>
       <c r="C224" s="5">
         <v>0.65132127999999057</v>
       </c>
       <c r="D224" s="5">
         <v>2.9352703477683262</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>270.72452274</v>
       </c>
       <c r="C225" s="5">
         <v>0.2358643700000016</v>
       </c>
       <c r="D225" s="5">
         <v>1.0514253560949705</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>271.35959580999997</v>
       </c>
       <c r="C226" s="5">
         <v>0.63507306999997581</v>
       </c>
       <c r="D226" s="5">
         <v>2.8515978639469308</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>272.04424346000002</v>
       </c>
       <c r="C227" s="5">
         <v>0.68464765000004491</v>
       </c>
       <c r="D227" s="5">
         <v>3.070001427653879</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>273.78035982</v>
       </c>
       <c r="C228" s="5">
         <v>1.7361163599999827</v>
       </c>
       <c r="D228" s="5">
         <v>7.9326879415231311</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>273.27252533000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.50783448999999337</v>
       </c>
       <c r="D229" s="5">
         <v>-2.2033085011234022</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>274.36528119000002</v>
       </c>
       <c r="C230" s="5">
         <v>1.0927558600000111</v>
       </c>
       <c r="D230" s="5">
         <v>4.9054871490849417</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>274.62740761999999</v>
       </c>
       <c r="C231" s="5">
         <v>0.2621264299999666</v>
       </c>
       <c r="D231" s="5">
         <v>1.1525140900263242</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>275.42808873000001</v>
       </c>
       <c r="C232" s="5">
         <v>0.80068111000002773</v>
       </c>
       <c r="D232" s="5">
         <v>3.5552718478764067</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>276.40059292000001</v>
       </c>
       <c r="C233" s="5">
         <v>0.97250418999999511</v>
       </c>
       <c r="D233" s="5">
         <v>4.3203181138662394</v>
       </c>
       <c r="E233" s="5">
         <v>3.5552972659528503</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>275.49825556000002</v>
       </c>
       <c r="C234" s="5">
         <v>-0.90233735999998999</v>
       </c>
       <c r="D234" s="5">
         <v>-3.8479395369929725</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>275.70213970999998</v>
       </c>
       <c r="C235" s="5">
         <v>0.20388414999996485</v>
       </c>
       <c r="D235" s="5">
         <v>0.89169089586005335</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>276.00015155</v>
       </c>
       <c r="C236" s="5">
         <v>0.29801184000001513</v>
       </c>
       <c r="D236" s="5">
         <v>1.3048426986497219</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>275.18855245999998</v>
       </c>
       <c r="C237" s="5">
         <v>-0.81159909000001562</v>
       </c>
       <c r="D237" s="5">
         <v>-3.472175401360067</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>275.03569750999998</v>
       </c>
       <c r="C238" s="5">
         <v>-0.15285495000000537</v>
       </c>
       <c r="D238" s="5">
         <v>-0.66451386714537763</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>274.36495101000003</v>
       </c>
       <c r="C239" s="5">
         <v>-0.67074649999995017</v>
       </c>
       <c r="D239" s="5">
         <v>-2.8875774046719482</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>275.00739019000002</v>
       </c>
       <c r="C240" s="5">
         <v>0.64243917999999667</v>
       </c>
       <c r="D240" s="5">
         <v>2.8463304715182325</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>274.70484228999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.30254790000003595</v>
       </c>
       <c r="D241" s="5">
         <v>-1.3122146617940866</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>274.37248777000002</v>
       </c>
       <c r="C242" s="5">
         <v>-0.33235451999996712</v>
       </c>
       <c r="D242" s="5">
         <v>-1.4422105460519918</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>276.16014744</v>
       </c>
       <c r="C243" s="5">
         <v>1.7876596699999823</v>
       </c>
       <c r="D243" s="5">
         <v>8.1048896517998958</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>276.19229404999999</v>
       </c>
       <c r="C244" s="5">
         <v>3.2146609999983866E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.13977628365433592</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>273.98513365000002</v>
       </c>
       <c r="C245" s="5">
         <v>-2.2071603999999638</v>
       </c>
       <c r="D245" s="5">
         <v>-9.1792053256438919</v>
       </c>
       <c r="E245" s="5">
         <v>-0.8738980059637913</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>276.21436123000001</v>
       </c>
       <c r="C246" s="5">
         <v>2.2292275799999857</v>
       </c>
       <c r="D246" s="5">
         <v>10.21255645660859</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>276.59297292000002</v>
       </c>
       <c r="C247" s="5">
         <v>0.37861169000001382</v>
       </c>
       <c r="D247" s="5">
         <v>1.6573176084981878</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>277.00110339000003</v>
       </c>
       <c r="C248" s="5">
         <v>0.40813047000000324</v>
       </c>
       <c r="D248" s="5">
         <v>1.7851171025244916</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>277.32612506999999</v>
       </c>
       <c r="C249" s="5">
         <v>0.32502167999996345</v>
       </c>
       <c r="D249" s="5">
         <v>1.4171528716135695</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>283.67572683999998</v>
       </c>
       <c r="C250" s="5">
         <v>6.3496017699999925</v>
       </c>
       <c r="D250" s="5">
         <v>31.212954084215539</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>284.70280788000002</v>
       </c>
       <c r="C251" s="5">
         <v>1.0270810400000414</v>
       </c>
       <c r="D251" s="5">
         <v>4.4323111248911973</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>282.63952117999997</v>
       </c>
       <c r="C252" s="5">
         <v>-2.0632867000000488</v>
       </c>
       <c r="D252" s="5">
         <v>-8.3581897362322461</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>279.66106475999999</v>
       </c>
       <c r="C253" s="5">
         <v>-2.9784564199999863</v>
       </c>
       <c r="D253" s="5">
         <v>-11.937822992140068</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>276.84448924999998</v>
       </c>
       <c r="C254" s="5">
         <v>-2.8165755100000069</v>
       </c>
       <c r="D254" s="5">
         <v>-11.438183711145932</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>280.22153687000002</v>
       </c>
       <c r="C255" s="5">
         <v>3.3770476200000417</v>
       </c>
       <c r="D255" s="5">
         <v>15.661156593055292</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>280.2757186</v>
       </c>
       <c r="C256" s="5">
         <v>5.4181729999982053E-2</v>
       </c>
       <c r="D256" s="5">
         <v>0.23227073943155041</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>280.55008286999998</v>
       </c>
       <c r="C257" s="5">
         <v>0.27436426999997821</v>
       </c>
       <c r="D257" s="5">
         <v>1.1810353533806772</v>
       </c>
       <c r="E257" s="5">
         <v>2.396096873046516</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>281.47449239000002</v>
       </c>
       <c r="C258" s="5">
         <v>0.92440952000004017</v>
       </c>
       <c r="D258" s="5">
         <v>4.0264359381133374</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>279.08230135999997</v>
       </c>
       <c r="C259" s="5">
         <v>-2.3921910300000491</v>
       </c>
       <c r="D259" s="5">
         <v>-9.7350778662716024</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>278.84080448999998</v>
       </c>
       <c r="C260" s="5">
         <v>-0.24149686999999176</v>
       </c>
       <c r="D260" s="5">
         <v>-1.0334621350080675</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>279.17294459999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.33214011000001165</v>
       </c>
       <c r="D261" s="5">
         <v>1.4387767553569741</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>278.67793057</v>
       </c>
       <c r="C262" s="5">
         <v>-0.495014029999993</v>
       </c>
       <c r="D262" s="5">
         <v>-2.1071451327752011</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>279.63429737000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.95636680000001206</v>
       </c>
       <c r="D263" s="5">
         <v>4.1967853935283461</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>277.81112321000001</v>
       </c>
       <c r="C264" s="5">
         <v>-1.8231741600000078</v>
       </c>
       <c r="D264" s="5">
         <v>-7.5492749634428531</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>275.88217192000002</v>
       </c>
       <c r="C265" s="5">
         <v>-1.9289512899999863</v>
       </c>
       <c r="D265" s="5">
         <v>-8.021129490562684</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>276.29862314000002</v>
       </c>
       <c r="C266" s="5">
         <v>0.41645121999999901</v>
       </c>
       <c r="D266" s="5">
         <v>1.8265459405384821</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>273.91352103000003</v>
       </c>
       <c r="C267" s="5">
         <v>-2.3851021099999912</v>
       </c>
       <c r="D267" s="5">
         <v>-9.8808683378621698</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>273.32773066999999</v>
       </c>
       <c r="C268" s="5">
         <v>-0.58579036000003271</v>
       </c>
       <c r="D268" s="5">
         <v>-2.5363436369698178</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>272.71791516000002</v>
       </c>
       <c r="C269" s="5">
         <v>-0.6098155099999758</v>
       </c>
       <c r="D269" s="5">
         <v>-2.644683922519897</v>
       </c>
       <c r="E269" s="5">
         <v>-2.7917181951534809</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>273.01976581000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.30185065000000577</v>
       </c>
       <c r="D270" s="5">
         <v>1.3363037236634234</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>272.52416314999999</v>
       </c>
       <c r="C271" s="5">
         <v>-0.49560266000003139</v>
       </c>
       <c r="D271" s="5">
         <v>-2.1566983907833182</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>272.35291051000002</v>
       </c>
       <c r="C272" s="5">
         <v>-0.17125263999997742</v>
       </c>
       <c r="D272" s="5">
         <v>-0.75147244786494261</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>272.24008898</v>
       </c>
       <c r="C273" s="5">
         <v>-0.11282153000001927</v>
       </c>
       <c r="D273" s="5">
         <v>-0.49596607352517807</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>272.56497559000002</v>
       </c>
       <c r="C274" s="5">
         <v>0.32488661000002139</v>
       </c>
       <c r="D274" s="5">
         <v>1.4414961912407431</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>272.15803109000001</v>
       </c>
       <c r="C275" s="5">
         <v>-0.4069445000000087</v>
       </c>
       <c r="D275" s="5">
         <v>-1.7769828637902885</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>271.87461063000001</v>
       </c>
       <c r="C276" s="5">
         <v>-0.28342046000000209</v>
       </c>
       <c r="D276" s="5">
         <v>-1.2425255787543499</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>271.93141593000001</v>
       </c>
       <c r="C277" s="5">
         <v>5.6805300000007719E-2</v>
       </c>
       <c r="D277" s="5">
         <v>0.25101552848521003</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>274.41778436999999</v>
       </c>
       <c r="C278" s="5">
         <v>2.4863684399999784</v>
       </c>
       <c r="D278" s="5">
         <v>11.540974412037164</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>273.93303070000002</v>
       </c>
       <c r="C279" s="5">
         <v>-0.48475366999997505</v>
       </c>
       <c r="D279" s="5">
         <v>-2.0993024177399455</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>273.58525619</v>
       </c>
       <c r="C280" s="5">
         <v>-0.34777451000002202</v>
       </c>
       <c r="D280" s="5">
         <v>-1.5128795196114542</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>274.13488260000003</v>
       </c>
       <c r="C281" s="5">
         <v>0.54962641000003032</v>
       </c>
       <c r="D281" s="5">
         <v>2.4375887678814712</v>
       </c>
       <c r="E281" s="5">
         <v>0.51957255509551548</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>273.38764696999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.74723563000003423</v>
       </c>
       <c r="D282" s="5">
         <v>-3.2223596947709154</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>273.45384798999999</v>
       </c>
       <c r="C283" s="5">
         <v>6.620101999999406E-2</v>
       </c>
       <c r="D283" s="5">
         <v>0.29096820012985969</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>273.77163524000002</v>
       </c>
       <c r="C284" s="5">
         <v>0.3177872500000376</v>
       </c>
       <c r="D284" s="5">
         <v>1.4034967998567405</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>274.47053567</v>
       </c>
       <c r="C285" s="5">
         <v>0.69890042999998059</v>
       </c>
       <c r="D285" s="5">
         <v>3.1068119295143637</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>273.76818731999998</v>
       </c>
       <c r="C286" s="5">
         <v>-0.70234835000002249</v>
       </c>
       <c r="D286" s="5">
         <v>-3.0278541249939894</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>275.91044631</v>
       </c>
       <c r="C287" s="5">
         <v>2.1422589900000162</v>
       </c>
       <c r="D287" s="5">
         <v>9.8049603855025147</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>278.12124662000002</v>
       </c>
       <c r="C288" s="5">
         <v>2.2108003100000246</v>
       </c>
       <c r="D288" s="5">
         <v>10.050566791226533</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>278.14718972999998</v>
       </c>
       <c r="C289" s="5">
         <v>2.5943109999957414E-2</v>
       </c>
       <c r="D289" s="5">
         <v>0.11199327323938579</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>277.21461020999999</v>
       </c>
       <c r="C290" s="5">
         <v>-0.93257951999999023</v>
       </c>
       <c r="D290" s="5">
         <v>-3.9500222762656079</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>277.46008904000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.24547883000002457</v>
       </c>
       <c r="D291" s="5">
         <v>1.0678135682704593</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>278.48583642</v>
       </c>
       <c r="C292" s="5">
         <v>1.0257473799999843</v>
       </c>
       <c r="D292" s="5">
         <v>4.5276268447836499</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>278.42042938999998</v>
       </c>
       <c r="C293" s="5">
         <v>-6.540703000001713E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.28147616989143698</v>
       </c>
       <c r="E293" s="5">
         <v>1.5632986029921359</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>279.00106131000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.58063192000003028</v>
       </c>
       <c r="D294" s="5">
         <v>2.531444703675545</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>279.58973709999998</v>
       </c>
       <c r="C295" s="5">
         <v>0.58867578999996795</v>
       </c>
       <c r="D295" s="5">
         <v>2.5615191017564598</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>280.22268632999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.63294923000000836</v>
       </c>
       <c r="D296" s="5">
         <v>2.750701681964185</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>280.77921685000001</v>
       </c>
       <c r="C297" s="5">
         <v>0.5565305200000239</v>
       </c>
       <c r="D297" s="5">
         <v>2.409440969906429</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>280.90899865</v>
       </c>
       <c r="C298" s="5">
         <v>0.12978179999998929</v>
       </c>
       <c r="D298" s="5">
         <v>0.55607637770689333</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>281.22494189000003</v>
       </c>
       <c r="C299" s="5">
         <v>0.31594324000002416</v>
       </c>
       <c r="D299" s="5">
         <v>1.3580411949511095</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>281.24162376999999</v>
       </c>
       <c r="C300" s="5">
         <v>1.6681879999964622E-2</v>
       </c>
       <c r="D300" s="5">
         <v>7.1205591378009636E-2</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>282.32495994999999</v>
       </c>
       <c r="C301" s="5">
         <v>1.0833361800000034</v>
       </c>
       <c r="D301" s="5">
         <v>4.7215693793383195</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>282.47753158</v>
       </c>
       <c r="C302" s="5">
         <v>0.15257163000001128</v>
       </c>
       <c r="D302" s="5">
         <v>0.6504246633527444</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>283.51125961999998</v>
       </c>
       <c r="C303" s="5">
         <v>1.0337280399999713</v>
       </c>
       <c r="D303" s="5">
         <v>4.4808805988432177</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>284.05019702999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.53893741000001683</v>
       </c>
       <c r="D304" s="5">
         <v>2.3051272601980033</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>284.39540955000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.34521252000001823</v>
       </c>
       <c r="D305" s="5">
         <v>1.4681745334726548</v>
       </c>
       <c r="E305" s="5">
         <v>2.1460279237018653</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>284.9896938</v>
       </c>
       <c r="C306" s="5">
         <v>0.59428424999998697</v>
       </c>
       <c r="D306" s="5">
         <v>2.5365901950593628</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>285.27050471000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.28081091000001379</v>
       </c>
       <c r="D307" s="5">
         <v>1.1888334459921879</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>284.93988839000002</v>
       </c>
       <c r="C308" s="5">
         <v>-0.33061631999999008</v>
       </c>
       <c r="D308" s="5">
         <v>-1.3819178589363212</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>285.24357064999998</v>
       </c>
       <c r="C309" s="5">
         <v>0.30368225999995957</v>
       </c>
       <c r="D309" s="5">
         <v>1.2864554002337103</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>285.50454980000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.26097915000002558</v>
       </c>
       <c r="D310" s="5">
         <v>1.1034630352092067</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>288.03912797999999</v>
       </c>
       <c r="C311" s="5">
         <v>2.5345781799999827</v>
       </c>
       <c r="D311" s="5">
         <v>11.188903339516564</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>287.80470242000001</v>
       </c>
       <c r="C312" s="5">
         <v>-0.23442555999997694</v>
       </c>
       <c r="D312" s="5">
         <v>-0.97228061217272677</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>288.07654000000002</v>
       </c>
       <c r="C313" s="5">
         <v>0.27183758000001035</v>
       </c>
       <c r="D313" s="5">
         <v>1.1393317462218278</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>288.58537218999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.50883218999996416</v>
       </c>
       <c r="D314" s="5">
         <v>2.1402835300847745</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>288.82397610999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.23860392000000274</v>
       </c>
       <c r="D315" s="5">
         <v>0.9966906440271428</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>289.07864884999998</v>
       </c>
       <c r="C316" s="5">
         <v>0.25467273999998952</v>
       </c>
       <c r="D316" s="5">
         <v>1.0632557258229536</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>290.25077191999998</v>
       </c>
       <c r="C317" s="5">
         <v>1.1721230699999978</v>
       </c>
       <c r="D317" s="5">
         <v>4.9756100176383988</v>
       </c>
       <c r="E317" s="5">
         <v>2.0588807601588766</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>291.99167783000001</v>
       </c>
       <c r="C318" s="5">
         <v>1.7409059100000377</v>
       </c>
       <c r="D318" s="5">
         <v>7.4397731120636745</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>291.27307623000002</v>
       </c>
       <c r="C319" s="5">
         <v>-0.71860159999999951</v>
       </c>
       <c r="D319" s="5">
         <v>-2.9135933864884667</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>291.86610844</v>
       </c>
       <c r="C320" s="5">
         <v>0.59303220999998985</v>
       </c>
       <c r="D320" s="5">
         <v>2.4707464385615996</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>292.10438402</v>
       </c>
       <c r="C321" s="5">
         <v>0.23827557999999271</v>
       </c>
       <c r="D321" s="5">
         <v>0.9840747275068118</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>292.58148813000003</v>
       </c>
       <c r="C322" s="5">
         <v>0.4771041100000275</v>
       </c>
       <c r="D322" s="5">
         <v>1.9777047313817242</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>293.42746876000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.84598062999998547</v>
       </c>
       <c r="D323" s="5">
         <v>3.5254370735649854</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>294.44848067999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.0210119199999781</v>
       </c>
       <c r="D324" s="5">
         <v>4.2563716380208172</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>295.44175968000002</v>
       </c>
       <c r="C325" s="5">
         <v>0.99327900000002955</v>
       </c>
       <c r="D325" s="5">
         <v>4.1239807440799581</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>296.39227533000002</v>
       </c>
       <c r="C326" s="5">
         <v>0.95051564999999982</v>
       </c>
       <c r="D326" s="5">
         <v>3.9297763202202463</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>295.77838179000003</v>
       </c>
       <c r="C327" s="5">
         <v>-0.6138935399999923</v>
       </c>
       <c r="D327" s="5">
         <v>-2.4573446153778322</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>296.06455240000003</v>
       </c>
       <c r="C328" s="5">
         <v>0.28617060999999921</v>
       </c>
       <c r="D328" s="5">
         <v>1.1672185460886553</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>297.10773540000002</v>
       </c>
       <c r="C329" s="5">
         <v>1.0431829999999991</v>
       </c>
       <c r="D329" s="5">
         <v>4.3111074977697728</v>
       </c>
       <c r="E329" s="5">
         <v>2.3624273019642539</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>297.87051408000002</v>
       </c>
       <c r="C330" s="5">
         <v>0.76277867999999671</v>
       </c>
       <c r="D330" s="5">
         <v>3.1246933427193424</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>298.53455752000002</v>
       </c>
       <c r="C331" s="5">
         <v>0.66404344000000037</v>
       </c>
       <c r="D331" s="5">
         <v>2.7082084079627977</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>299.09019217000002</v>
       </c>
       <c r="C332" s="5">
         <v>0.55563465000000178</v>
       </c>
       <c r="D332" s="5">
         <v>2.2564540137584466</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>301.1973557</v>
       </c>
       <c r="C333" s="5">
         <v>2.1071635299999798</v>
       </c>
       <c r="D333" s="5">
         <v>8.789704103113527</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>300.89859694</v>
       </c>
       <c r="C334" s="5">
         <v>-0.29875875999999835</v>
       </c>
       <c r="D334" s="5">
         <v>-1.1838122551350527</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>300.48810499000001</v>
       </c>
       <c r="C335" s="5">
         <v>-0.41049194999999372</v>
       </c>
       <c r="D335" s="5">
         <v>-1.6248367103415706</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>299.95728652000003</v>
       </c>
       <c r="C336" s="5">
         <v>-0.53081846999998561</v>
       </c>
       <c r="D336" s="5">
         <v>-2.0993497555996887</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>299.75667515999999</v>
       </c>
       <c r="C337" s="5">
         <v>-0.20061136000003899</v>
       </c>
       <c r="D337" s="5">
         <v>-0.79961414390781194</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>299.41475407000001</v>
       </c>
       <c r="C338" s="5">
         <v>-0.34192108999997117</v>
       </c>
       <c r="D338" s="5">
         <v>-1.3602398061307586</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>301.63839108000002</v>
       </c>
       <c r="C339" s="5">
         <v>2.2236370100000045</v>
       </c>
       <c r="D339" s="5">
         <v>9.285117523573394</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>302.58565669000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.9472656099999881</v>
       </c>
       <c r="D340" s="5">
         <v>3.8342578150077022</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>302.28719970999998</v>
       </c>
       <c r="C341" s="5">
         <v>-0.29845698000002585</v>
       </c>
       <c r="D341" s="5">
         <v>-1.1772263603840205</v>
       </c>
       <c r="E341" s="5">
         <v>1.7432950047654439</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>300.47407604</v>
       </c>
       <c r="C342" s="5">
         <v>-1.8131236699999818</v>
       </c>
       <c r="D342" s="5">
         <v>-6.9648609163348034</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>303.22901138999998</v>
       </c>
       <c r="C343" s="5">
         <v>2.7549353499999825</v>
       </c>
       <c r="D343" s="5">
         <v>11.574487177410408</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>304.18817953000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.95916814000003114</v>
       </c>
       <c r="D344" s="5">
         <v>3.8625557505798769</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>303.16622975000001</v>
       </c>
       <c r="C345" s="5">
         <v>-1.0219497799999999</v>
       </c>
       <c r="D345" s="5">
         <v>-3.9578511892077284</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>304.06023608999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.89400633999997581</v>
       </c>
       <c r="D346" s="5">
         <v>3.5966393268466623</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>304.73043971999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.67020363000000316</v>
       </c>
       <c r="D347" s="5">
         <v>2.6773188301282502</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>305.44417199999998</v>
       </c>
       <c r="C348" s="5">
         <v>0.7137322799999879</v>
       </c>
       <c r="D348" s="5">
         <v>2.8471013985409632</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>304.70375894</v>
       </c>
       <c r="C349" s="5">
         <v>-0.74041305999998031</v>
       </c>
       <c r="D349" s="5">
         <v>-2.8703942033952212</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>305.46472110000002</v>
       </c>
       <c r="C350" s="5">
         <v>0.76096216000001959</v>
       </c>
       <c r="D350" s="5">
         <v>3.0383685868340171</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>304.79473361999999</v>
       </c>
       <c r="C351" s="5">
         <v>-0.66998748000003161</v>
       </c>
       <c r="D351" s="5">
         <v>-2.6004861460616424</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>306.00172415999998</v>
       </c>
       <c r="C352" s="5">
         <v>1.2069905399999925</v>
       </c>
       <c r="D352" s="5">
         <v>4.8568909508714064</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>306.26979041999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.26806626000001188</v>
       </c>
       <c r="D353" s="5">
         <v>1.0563141438530987</v>
       </c>
       <c r="E353" s="5">
         <v>1.3174857267594264</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>305.82389092</v>
       </c>
       <c r="C354" s="5">
         <v>-0.4458994999999959</v>
       </c>
       <c r="D354" s="5">
         <v>-1.7331630735006209</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>306.40565391000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.58176299000001563</v>
       </c>
       <c r="D355" s="5">
         <v>2.3067725860273169</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>307.69288340000003</v>
       </c>
       <c r="C356" s="5">
         <v>1.2872294900000156</v>
       </c>
       <c r="D356" s="5">
         <v>5.1594053776711668</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>309.08315429999999</v>
       </c>
       <c r="C357" s="5">
         <v>1.3902708999999618</v>
       </c>
       <c r="D357" s="5">
         <v>5.5588400739203125</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>310.30685896</v>
       </c>
       <c r="C358" s="5">
         <v>1.2237046600000099</v>
       </c>
       <c r="D358" s="5">
         <v>4.8558039283317145</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>311.06885247000002</v>
       </c>
       <c r="C359" s="5">
         <v>0.7619935100000248</v>
       </c>
       <c r="D359" s="5">
         <v>2.9868612167229358</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>311.83873547000002</v>
       </c>
       <c r="C360" s="5">
         <v>0.76988299999999299</v>
       </c>
       <c r="D360" s="5">
         <v>3.0107153373581719</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>311.91575783000002</v>
       </c>
       <c r="C361" s="5">
         <v>7.7022360000000845E-2</v>
       </c>
       <c r="D361" s="5">
         <v>0.29679601604606365</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>312.89466807999997</v>
       </c>
       <c r="C362" s="5">
         <v>0.97891024999995579</v>
       </c>
       <c r="D362" s="5">
         <v>3.8317473997858009</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>313.03795358000002</v>
       </c>
       <c r="C363" s="5">
         <v>0.14328550000004725</v>
       </c>
       <c r="D363" s="5">
         <v>0.55090847335239612</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>313.76498708999998</v>
       </c>
       <c r="C364" s="5">
         <v>0.72703350999995564</v>
       </c>
       <c r="D364" s="5">
         <v>2.8228887515284296</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>314.22470621999997</v>
       </c>
       <c r="C365" s="5">
         <v>0.45971912999999631</v>
       </c>
       <c r="D365" s="5">
         <v>1.7724421241704924</v>
       </c>
       <c r="E365" s="5">
         <v>2.5973556807842746</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>315.80665365999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.5819474400000217</v>
       </c>
       <c r="D366" s="5">
         <v>6.2114562551176977</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>316.4558801</v>
       </c>
       <c r="C367" s="5">
         <v>0.64922644000000673</v>
       </c>
       <c r="D367" s="5">
         <v>2.4950111954917142</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>316.67164274999999</v>
       </c>
       <c r="C368" s="5">
         <v>0.21576264999998784</v>
       </c>
       <c r="D368" s="5">
         <v>0.8212465813147718</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>307.32359231999999</v>
       </c>
       <c r="C369" s="5">
         <v>-9.3480504300000007</v>
       </c>
       <c r="D369" s="5">
         <v>-30.202364183993335</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>300.43850049999998</v>
       </c>
       <c r="C370" s="5">
         <v>-6.8850918200000137</v>
       </c>
       <c r="D370" s="5">
         <v>-23.806799523913281</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>299.86060543000002</v>
       </c>
       <c r="C371" s="5">
         <v>-0.5778950699999541</v>
       </c>
       <c r="D371" s="5">
         <v>-2.2839431788858833</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>305.45436897000002</v>
       </c>
       <c r="C372" s="5">
         <v>5.5937635399999976</v>
       </c>
       <c r="D372" s="5">
         <v>24.831196579302485</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>312.33411541999999</v>
       </c>
       <c r="C373" s="5">
         <v>6.8797464499999705</v>
       </c>
       <c r="D373" s="5">
         <v>30.640245564574698</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>314.38054867</v>
       </c>
       <c r="C374" s="5">
         <v>2.0464332500000069</v>
       </c>
       <c r="D374" s="5">
         <v>8.1520926305300723</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>308.6935924</v>
       </c>
       <c r="C375" s="5">
         <v>-5.686956269999996</v>
       </c>
       <c r="D375" s="5">
         <v>-19.672663366427134</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>308.15947709</v>
       </c>
       <c r="C376" s="5">
         <v>-0.53411531000000423</v>
       </c>
       <c r="D376" s="5">
         <v>-2.0566478850815861</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>308.36675341</v>
       </c>
       <c r="C377" s="5">
         <v>0.2072763200000054</v>
       </c>
       <c r="D377" s="5">
         <v>0.81014487038910676</v>
       </c>
       <c r="E377" s="5">
         <v>-1.8642559588865071</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>309.35793631000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.99118290000001252</v>
       </c>
       <c r="D378" s="5">
         <v>3.926083863461427</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>309.24473670999998</v>
       </c>
       <c r="C379" s="5">
         <v>-0.11319960000002993</v>
       </c>
       <c r="D379" s="5">
         <v>-0.43821881926120465</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>309.07091588999998</v>
       </c>
       <c r="C380" s="5">
         <v>-0.1738208200000031</v>
       </c>
       <c r="D380" s="5">
         <v>-0.67241681421202903</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>309.97511322000003</v>
       </c>
       <c r="C381" s="5">
         <v>0.90419733000004499</v>
       </c>
       <c r="D381" s="5">
         <v>3.5676824709633514</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>308.34119314999998</v>
       </c>
       <c r="C382" s="5">
         <v>-1.6339200700000447</v>
       </c>
       <c r="D382" s="5">
         <v>-6.1451638878608161</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>307.56455403000001</v>
       </c>
       <c r="C383" s="5">
         <v>-0.77663911999997026</v>
       </c>
       <c r="D383" s="5">
         <v>-2.9809964294139846</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>308.06246694999999</v>
       </c>
       <c r="C384" s="5">
         <v>0.49791291999997611</v>
       </c>
       <c r="D384" s="5">
         <v>1.9600579581524391</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>309.69478400999998</v>
       </c>
       <c r="C385" s="5">
         <v>1.6323170599999912</v>
       </c>
       <c r="D385" s="5">
         <v>6.5469994269370169</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>312.76020871999998</v>
       </c>
       <c r="C386" s="5">
         <v>3.0654247100000021</v>
       </c>
       <c r="D386" s="5">
         <v>12.546304900249062</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>311.83039962999999</v>
       </c>
       <c r="C387" s="5">
         <v>-0.92980908999999201</v>
       </c>
       <c r="D387" s="5">
         <v>-3.5097383507897373</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>312.54367373999997</v>
       </c>
       <c r="C388" s="5">
         <v>0.71327410999998619</v>
       </c>
       <c r="D388" s="5">
         <v>2.7796505493580259</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>312.65510311999998</v>
       </c>
       <c r="C389" s="5">
         <v>0.11142938000000413</v>
       </c>
       <c r="D389" s="5">
         <v>0.4286689480132333</v>
       </c>
       <c r="E389" s="5">
         <v>1.3906653887224563</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>313.37768828999998</v>
       </c>
       <c r="C390" s="5">
         <v>0.72258517000000211</v>
       </c>
       <c r="D390" s="5">
         <v>2.808876136354832</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>313.59930057000003</v>
       </c>
       <c r="C391" s="5">
         <v>0.22161228000004485</v>
       </c>
       <c r="D391" s="5">
         <v>0.85191616537212411</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>314.66807463999999</v>
       </c>
       <c r="C392" s="5">
         <v>1.0687740699999608</v>
       </c>
       <c r="D392" s="5">
         <v>4.1672428353943358</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>314.95196902999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.28389439000000039</v>
       </c>
       <c r="D393" s="5">
         <v>1.0880316422977598</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>314.71147966000001</v>
       </c>
       <c r="C394" s="5">
         <v>-0.2404893699999775</v>
       </c>
       <c r="D394" s="5">
         <v>-0.91245136751869627</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>316.07001120000001</v>
       </c>
       <c r="C395" s="5">
         <v>1.3585315400000013</v>
       </c>
       <c r="D395" s="5">
         <v>5.3048766029613725</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>314.66685421</v>
       </c>
       <c r="C396" s="5">
         <v>-1.4031569900000136</v>
       </c>
       <c r="D396" s="5">
         <v>-5.1990959073196947</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>321.44162234999999</v>
       </c>
       <c r="C397" s="5">
         <v>6.7747681399999919</v>
       </c>
       <c r="D397" s="5">
         <v>29.125898063882151</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>319.79377663999998</v>
       </c>
       <c r="C398" s="5">
         <v>-1.6478457100000128</v>
       </c>
       <c r="D398" s="5">
         <v>-5.9811881476424684</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>321.26951416000003</v>
       </c>
       <c r="C399" s="5">
         <v>1.4757375200000524</v>
       </c>
       <c r="D399" s="5">
         <v>5.6803161080619002</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>322.14961762000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.88010345999998663</v>
       </c>
       <c r="D400" s="5">
         <v>3.3373318584191569</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>322.94062814</v>
       </c>
       <c r="C401" s="5">
         <v>0.79101051999998617</v>
       </c>
       <c r="D401" s="5">
         <v>2.9866154560563185</v>
       </c>
       <c r="E401" s="5">
         <v>3.2897352121747936</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>323.65173881999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.71111067999999023</v>
       </c>
       <c r="D402" s="5">
         <v>2.6746207223151908</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>324.99439265000001</v>
       </c>
       <c r="C403" s="5">
         <v>1.3426538300000175</v>
       </c>
       <c r="D403" s="5">
         <v>5.0933120219946337</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>326.03570658000001</v>
       </c>
       <c r="C404" s="5">
         <v>1.0413139300000012</v>
       </c>
       <c r="D404" s="5">
         <v>3.9134039012752586</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>327.51503530000002</v>
       </c>
       <c r="C405" s="5">
         <v>1.4793287200000123</v>
       </c>
       <c r="D405" s="5">
         <v>5.5827376766176107</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>328.42927294999998</v>
       </c>
       <c r="C406" s="5">
         <v>0.91423764999996138</v>
       </c>
       <c r="D406" s="5">
         <v>3.4016341769057545</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>328.88366965</v>
       </c>
       <c r="C407" s="5">
         <v>0.45439670000001797</v>
       </c>
       <c r="D407" s="5">
         <v>1.6729462247106808</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>329.99538294000001</v>
       </c>
       <c r="C408" s="5">
         <v>1.1117132900000115</v>
       </c>
       <c r="D408" s="5">
         <v>4.1325845516643422</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>336.17296167000001</v>
       </c>
       <c r="C409" s="5">
         <v>6.1775787299999934</v>
       </c>
       <c r="D409" s="5">
         <v>24.927773639523963</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>334.57640027999997</v>
       </c>
       <c r="C410" s="5">
         <v>-1.5965613900000335</v>
       </c>
       <c r="D410" s="5">
         <v>-5.5525389301789634</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>334.49678517000001</v>
       </c>
       <c r="C411" s="5">
         <v>-7.9615109999963352E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-0.28517610247875691</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>335.11773076999998</v>
       </c>
       <c r="C412" s="5">
         <v>0.62094559999997045</v>
       </c>
       <c r="D412" s="5">
         <v>2.250514285112204</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>335.84400950000003</v>
       </c>
       <c r="C413" s="5">
         <v>0.72627873000004683</v>
       </c>
       <c r="D413" s="5">
         <v>2.631906097631731</v>
       </c>
       <c r="E413" s="5">
         <v>3.9955893547114263</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>337.43135319999999</v>
       </c>
       <c r="C414" s="5">
         <v>1.5873436999999626</v>
       </c>
       <c r="D414" s="5">
         <v>5.8215039490277398</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>338.37958202999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.94822883000000502</v>
       </c>
       <c r="D415" s="5">
         <v>3.4247768825309555</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>339.34673290000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.96715087000001176</v>
       </c>
       <c r="D416" s="5">
         <v>3.484253755083655</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>340.37344414</v>
       </c>
       <c r="C417" s="5">
         <v>1.0267112399999974</v>
       </c>
       <c r="D417" s="5">
         <v>3.6916922397830509</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>340.87813439000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.50469025000001011</v>
       </c>
       <c r="D418" s="5">
         <v>1.7938878387712576</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>340.48476455000002</v>
       </c>
       <c r="C419" s="5">
         <v>-0.3933698399999912</v>
       </c>
       <c r="D419" s="5">
         <v>-1.3760321366183215</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>341.45196809999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.96720354999996516</v>
       </c>
       <c r="D420" s="5">
         <v>3.462564864110429</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>343.61980792999998</v>
       </c>
       <c r="C421" s="5">
         <v>2.1678398299999913</v>
       </c>
       <c r="D421" s="5">
         <v>7.8904104621133397</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>342.17498524000001</v>
       </c>
       <c r="C422" s="5">
         <v>-1.4448226899999668</v>
       </c>
       <c r="D422" s="5">
         <v>-4.9305902804757888</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>342.48796992000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.31298467999999957</v>
       </c>
       <c r="D423" s="5">
         <v>1.1031690892670198</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>342.85830514000003</v>
       </c>
       <c r="C424" s="5">
         <v>0.3703352200000154</v>
       </c>
       <c r="D424" s="5">
         <v>1.3053152250635414</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>343.56428926000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.70598411999998234</v>
       </c>
       <c r="D425" s="5">
         <v>2.4991126640242056</v>
       </c>
       <c r="E425" s="5">
         <v>2.2987695303822164</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>343.88052501999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.31623575999998366</v>
       </c>
       <c r="D426" s="5">
         <v>1.1101559897628066</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>344.31384878</v>
       </c>
       <c r="C427" s="5">
         <v>0.4333237600000075</v>
       </c>
       <c r="D427" s="5">
         <v>1.5226436501230456</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>344.91205109999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.59820231999998441</v>
       </c>
       <c r="D428" s="5">
         <v>2.1048879064005765</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>344.89667600000001</v>
       </c>
       <c r="C429" s="5">
         <v>-1.5375099999971553E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-5.3479132276756935E-2</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>345.43922201999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.54254601999997476</v>
       </c>
       <c r="D430" s="5">
         <v>1.9040998636593143</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>346.30962807999998</v>
       </c>
       <c r="C431" s="5">
         <v>0.87040605999999343</v>
       </c>
       <c r="D431" s="5">
         <v>3.0659067916390947</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>346.84220733000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.53257925000002615</v>
       </c>
       <c r="D432" s="5">
         <v>1.8611338051621518</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>347.83344652</v>
       </c>
       <c r="C433" s="5">
         <v>0.9912391899999875</v>
       </c>
       <c r="D433" s="5">
         <v>3.4838988336612031</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>349.20461777999998</v>
       </c>
       <c r="C434" s="5">
         <v>1.3711712599999828</v>
       </c>
       <c r="D434" s="5">
         <v>4.8343620261599218</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>347.35616345</v>
       </c>
       <c r="C435" s="5">
         <v>-1.8484543299999814</v>
       </c>
       <c r="D435" s="5">
         <v>-6.1702896712292006</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>347.64756779999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.29140434999999343</v>
       </c>
       <c r="D436" s="5">
         <v>1.0113631129949008</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>348.04908904000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.40152124000002232</v>
       </c>
       <c r="D437" s="5">
         <v>1.3947976462073797</v>
       </c>
       <c r="E437" s="5">
         <v>1.3053742546001335</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>347.28234670000001</v>
       </c>
       <c r="C438" s="5">
         <v>-0.76674234000000752</v>
       </c>
       <c r="D438" s="5">
         <v>-2.6117698852947457</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>347.20363925999999</v>
       </c>
       <c r="C439" s="5">
         <v>-7.8707440000016504E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-0.2716270673093435</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>347.84131832999998</v>
       </c>
       <c r="C440" s="5">
         <v>0.63767906999999013</v>
       </c>
       <c r="D440" s="5">
         <v>2.2263364738922542</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>347.95041092999998</v>
       </c>
       <c r="C441" s="5">
         <v>0.10909259999999676</v>
       </c>
       <c r="D441" s="5">
         <v>0.3770028591283614</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>348.38191437</v>
       </c>
       <c r="C442" s="5">
         <v>0.4315034400000286</v>
       </c>
       <c r="D442" s="5">
         <v>1.4983473044910323</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>348.72072918999999</v>
+        <v>348.77020433000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.33881481999998186</v>
+        <v>0.3882899600000087</v>
       </c>
       <c r="D443" s="5">
-        <v>1.1733089512759864</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>1.3456923281438549</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>349.12407596999998</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.35387163999996574</v>
+      </c>
+      <c r="D444" s="5">
+        <v>1.2243698297422556</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4E94835-2B36-4BDE-A70F-5E6D78029B36}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalgovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>