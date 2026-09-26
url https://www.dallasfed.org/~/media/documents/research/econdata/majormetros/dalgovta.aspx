--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7FB498BF-7D87-44EC-B4B2-21B97E6F2649}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5FFF3BC0-2638-4110-AF8A-31BCF38F0EB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AA1E82EB-37D3-4D98-9FB2-38A23AC8D03A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3D796ED0-770F-4AEA-8A4B-A4E61075E2C1}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CDF6CCE-DF6F-40D7-96F7-D3FF4798AD5D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5926D91-6B55-4837-847F-DAECF92DA254}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>167.37612872</v>
+        <v>167.37538885000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>166.72483066999999</v>
+        <v>166.72218863000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.65129805000000829</v>
+        <v>-0.65320022000000222</v>
       </c>
       <c r="D7" s="5">
-        <v>-4.5708193105327251</v>
+        <v>-4.5839033827838609</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>167.50292881999999</v>
+        <v>167.49792625000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.77809815000000526</v>
+        <v>0.77573762000000102</v>
       </c>
       <c r="D8" s="5">
-        <v>5.7463635948993952</v>
+        <v>5.7285753660562211</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>168.45508853999999</v>
+        <v>168.44598923999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.95215971999999738</v>
+        <v>0.94806298999998262</v>
       </c>
       <c r="D9" s="5">
-        <v>7.038681197975527</v>
+        <v>7.0076637980073686</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>170.61463293</v>
+        <v>170.61017439</v>
       </c>
       <c r="C10" s="5">
-        <v>2.1595443900000078</v>
+        <v>2.1641851500000087</v>
       </c>
       <c r="D10" s="5">
-        <v>16.516036228814833</v>
+        <v>16.555031446744529</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>170.69377617999999</v>
+        <v>170.68886938</v>
       </c>
       <c r="C11" s="5">
-        <v>7.914324999998712E-2</v>
+        <v>7.8694990000002463E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>0.55806805389864156</v>
+        <v>0.55491372350058299</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>171.42976830999999</v>
+        <v>171.42670752999999</v>
       </c>
       <c r="C12" s="5">
-        <v>0.73599212999999963</v>
+        <v>0.73783814999998754</v>
       </c>
       <c r="D12" s="5">
-        <v>5.2986064865011562</v>
+        <v>5.3123703900212149</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>168.67822181</v>
+        <v>168.67108640999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-2.7515464999999892</v>
+        <v>-2.7556211200000007</v>
       </c>
       <c r="D13" s="5">
-        <v>-17.648159321897804</v>
+        <v>-17.672315985042765</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>171.06885459</v>
+        <v>171.06935673999999</v>
       </c>
       <c r="C14" s="5">
-        <v>2.3906327800000042</v>
+        <v>2.3982703300000026</v>
       </c>
       <c r="D14" s="5">
-        <v>18.397682431343078</v>
+        <v>18.461972919007685</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>171.62496894</v>
+        <v>171.65230686999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.55611435000000142</v>
+        <v>0.5829501300000004</v>
       </c>
       <c r="D15" s="5">
-        <v>3.9714951826591349</v>
+        <v>4.1667380131354292</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>172.57409945000001</v>
+        <v>172.56975634</v>
       </c>
       <c r="C16" s="5">
-        <v>0.94913051000000337</v>
+        <v>0.9174494700000082</v>
       </c>
       <c r="D16" s="5">
-        <v>6.8419312125300502</v>
+        <v>6.6057177107096576</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>172.51628188999999</v>
+        <v>172.53064186</v>
       </c>
       <c r="C17" s="5">
-        <v>-5.781756000001792E-2</v>
+        <v>-3.9114479999994956E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.40129642097609386</v>
+        <v>-0.27165192737079735</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>172.42725351000001</v>
+        <v>172.42628619999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-8.9028379999973595E-2</v>
+        <v>-0.10435566000001018</v>
       </c>
       <c r="D18" s="5">
-        <v>-0.61751474586881905</v>
+        <v>-0.72341375765915261</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>173.29277167000001</v>
+        <v>173.28978001999999</v>
       </c>
       <c r="C19" s="5">
-        <v>0.86551815999999349</v>
+        <v>0.86349382000000219</v>
       </c>
       <c r="D19" s="5">
-        <v>6.1926473292526207</v>
+        <v>6.1777978793474242</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>173.73999737</v>
+        <v>173.73472394999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.44722569999998996</v>
+        <v>0.44494392999999377</v>
       </c>
       <c r="D20" s="5">
-        <v>3.1412408410239179</v>
+        <v>3.125041778014892</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>174.61855134999999</v>
+        <v>174.6088226</v>
       </c>
       <c r="C21" s="5">
-        <v>0.87855397999999241</v>
+        <v>0.87409865000000764</v>
       </c>
       <c r="D21" s="5">
-        <v>6.2397020968689931</v>
+        <v>6.2073722964579359</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>174.92938706000001</v>
+        <v>174.92458085000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.31083571000002053</v>
+        <v>0.31575825000001601</v>
       </c>
       <c r="D22" s="5">
-        <v>2.1571389488857395</v>
+        <v>2.1917642303172613</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>174.97046603999999</v>
+        <v>174.96566522000001</v>
       </c>
       <c r="C23" s="5">
-        <v>4.1078979999980447E-2</v>
+        <v>4.1084369999992987E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>0.2821623889751157</v>
+        <v>0.28220722322740421</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>175.69623965</v>
+        <v>175.69246164</v>
       </c>
       <c r="C24" s="5">
-        <v>0.72577361000000451</v>
+        <v>0.72679641999999944</v>
       </c>
       <c r="D24" s="5">
-        <v>5.0927159878747741</v>
+        <v>5.1002009004259996</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>174.19693143000001</v>
+        <v>174.19007515999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.499308219999989</v>
+        <v>-1.5023864800000126</v>
       </c>
       <c r="D25" s="5">
-        <v>-9.7730231692062848</v>
+        <v>-9.7923550455222941</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>176.27092364999999</v>
+        <v>176.27076187</v>
       </c>
       <c r="C26" s="5">
-        <v>2.0739922199999796</v>
+        <v>2.080686710000009</v>
       </c>
       <c r="D26" s="5">
-        <v>15.260940071327965</v>
+        <v>15.314123066259434</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>176.85003058000001</v>
+        <v>176.87592677000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.57910693000002311</v>
+        <v>0.60516490000000545</v>
       </c>
       <c r="D27" s="5">
-        <v>4.0144096732183332</v>
+        <v>4.1984747688597501</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>177.50891146999999</v>
+        <v>177.50358764000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.65888088999997763</v>
+        <v>0.6276608699999997</v>
       </c>
       <c r="D28" s="5">
-        <v>4.5635353709387649</v>
+        <v>4.3424145317641161</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>177.91697586000001</v>
+        <v>177.94170093</v>
       </c>
       <c r="C29" s="5">
-        <v>0.40806439000002115</v>
+        <v>0.43811328999998977</v>
       </c>
       <c r="D29" s="5">
-        <v>2.7937540888015366</v>
+        <v>3.0023725193278894</v>
       </c>
       <c r="E29" s="5">
-        <v>3.1305415992234353</v>
+        <v>3.1362887262604611</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>177.48220947999999</v>
+        <v>177.47879667000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.43476638000001344</v>
+        <v>-0.46290425999998774</v>
       </c>
       <c r="D30" s="5">
-        <v>-2.8932849841658115</v>
+        <v>-3.077445011428015</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>178.85980445000001</v>
+        <v>178.85513123000001</v>
       </c>
       <c r="C31" s="5">
-        <v>1.3775949700000183</v>
+        <v>1.3763345600000036</v>
       </c>
       <c r="D31" s="5">
-        <v>9.7223497713872611</v>
+        <v>9.7132664948344161</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>178.89690981999999</v>
+        <v>178.89097794</v>
       </c>
       <c r="C32" s="5">
-        <v>3.7105369999977711E-2</v>
+        <v>3.584670999998707E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.24923030684533831</v>
+        <v>0.24077308360122007</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>179.26728878</v>
+        <v>179.25745314</v>
       </c>
       <c r="C33" s="5">
-        <v>0.37037896000001069</v>
+        <v>0.36647519999999645</v>
       </c>
       <c r="D33" s="5">
-        <v>2.512904284771933</v>
+        <v>2.4862027659067198</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>180.02988834999999</v>
+        <v>180.02339259999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.7625995699999919</v>
+        <v>0.76593945999999846</v>
       </c>
       <c r="D34" s="5">
-        <v>5.2259225600709058</v>
+        <v>5.2496454222660471</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>181.21735355000001</v>
+        <v>181.21168462</v>
       </c>
       <c r="C35" s="5">
-        <v>1.1874652000000196</v>
+        <v>1.1882920200000058</v>
       </c>
       <c r="D35" s="5">
-        <v>8.2086701576808316</v>
+        <v>8.2149020926894458</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>180.66629123000001</v>
+        <v>180.66002159000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.55106231999999977</v>
+        <v>-0.55166302999998607</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.5886539343165991</v>
+        <v>-3.5926111528326365</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>180.30026226999999</v>
+        <v>180.29365253</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.36602896000002261</v>
+        <v>-0.3663690600000109</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.4042851157280998</v>
+        <v>-2.406576813752892</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>182.48754221999999</v>
+        <v>182.48729725000001</v>
       </c>
       <c r="C38" s="5">
-        <v>2.1872799500000042</v>
+        <v>2.1936447200000089</v>
       </c>
       <c r="D38" s="5">
-        <v>15.569268160000638</v>
+        <v>15.618258511205575</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>181.97644117999999</v>
+        <v>182.0019867</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.51110103999999978</v>
+        <v>-0.48531055000000833</v>
       </c>
       <c r="D39" s="5">
-        <v>-3.3096025581201061</v>
+        <v>-3.1450378924578914</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>182.23329552000001</v>
+        <v>182.23071802999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.25685434000001806</v>
+        <v>0.22873132999998802</v>
       </c>
       <c r="D40" s="5">
-        <v>1.7069752468281463</v>
+        <v>1.5185701956116793</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>182.58232168000001</v>
+        <v>182.62068925</v>
       </c>
       <c r="C41" s="5">
-        <v>0.34902615999999398</v>
+        <v>0.38997122000000672</v>
       </c>
       <c r="D41" s="5">
-        <v>2.3226910629214226</v>
+        <v>2.5984250431257294</v>
       </c>
       <c r="E41" s="5">
-        <v>2.6222038664096337</v>
+        <v>2.6295063470482605</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>182.50116550999999</v>
+        <v>182.49429968999999</v>
       </c>
       <c r="C42" s="5">
-        <v>-8.1156170000014072E-2</v>
+        <v>-0.1263895600000069</v>
       </c>
       <c r="D42" s="5">
-        <v>-0.53208696523819876</v>
+        <v>-0.82735139552081449</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>184.13561134</v>
+        <v>184.12795980000001</v>
       </c>
       <c r="C43" s="5">
-        <v>1.6344458300000042</v>
+        <v>1.6336601100000223</v>
       </c>
       <c r="D43" s="5">
-        <v>11.292461568691303</v>
+        <v>11.28720873959308</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>184.26516396</v>
+        <v>184.25650175000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.12955261999999834</v>
+        <v>0.12854194999999891</v>
       </c>
       <c r="D44" s="5">
-        <v>0.84756089879631791</v>
+        <v>0.84095855230637007</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>184.20900752</v>
+        <v>184.19454678</v>
       </c>
       <c r="C45" s="5">
-        <v>-5.61564399999952E-2</v>
+        <v>-6.1954970000016374E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>-0.36509825125972117</v>
+        <v>-0.40274631587083887</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>184.72231274999999</v>
+        <v>184.71243756000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.51330522999998607</v>
+        <v>0.51789078000001609</v>
       </c>
       <c r="D46" s="5">
-        <v>3.3955711122241716</v>
+        <v>3.4266488110870741</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>185.75244359000001</v>
+        <v>185.74397127</v>
       </c>
       <c r="C47" s="5">
-        <v>1.0301308400000266</v>
+        <v>1.0315337099999908</v>
       </c>
       <c r="D47" s="5">
-        <v>6.9010914563103043</v>
+        <v>6.9111610186979533</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>187.47486819</v>
+        <v>187.46630870000001</v>
       </c>
       <c r="C48" s="5">
-        <v>1.7224245999999823</v>
+        <v>1.7223374300000103</v>
       </c>
       <c r="D48" s="5">
-        <v>11.712624590413423</v>
+        <v>11.712563029729628</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>187.06531018999999</v>
+        <v>187.06068035000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.40955800000000409</v>
+        <v>-0.40562835000000064</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.5902524161466545</v>
+        <v>-2.565810089606857</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>187.23939453</v>
+        <v>187.24408047</v>
       </c>
       <c r="C50" s="5">
-        <v>0.17408434000000739</v>
+        <v>0.18340011999998751</v>
       </c>
       <c r="D50" s="5">
-        <v>1.1224623043780468</v>
+        <v>1.1828823912165554</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>187.56399318999999</v>
+        <v>187.58366205999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.32459865999999238</v>
+        <v>0.33958158999999455</v>
       </c>
       <c r="D51" s="5">
-        <v>2.1002734168649617</v>
+        <v>2.1981321834310119</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>187.35094472</v>
+        <v>187.35786390999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.21304846999998972</v>
+        <v>-0.22579815000000281</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.3545618267474691</v>
+        <v>-1.4349388991915735</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>187.79559201000001</v>
+        <v>187.85352535000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.44464729000000602</v>
+        <v>0.49566144000002055</v>
       </c>
       <c r="D53" s="5">
-        <v>2.8854784614266604</v>
+        <v>3.2212419419348715</v>
       </c>
       <c r="E53" s="5">
-        <v>2.8552985207061621</v>
+        <v>2.8654125233513295</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>188.12062791</v>
+        <v>188.11138604000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.32503589999998894</v>
+        <v>0.25786069000000111</v>
       </c>
       <c r="D54" s="5">
-        <v>2.0968412981290596</v>
+        <v>1.659695595555255</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>188.35924742</v>
+        <v>188.34593799999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.23861951000000658</v>
+        <v>0.23455195999997613</v>
       </c>
       <c r="D55" s="5">
-        <v>1.5327906128746127</v>
+        <v>1.5065574912274338</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>188.99336627</v>
+        <v>188.98567947999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.63411884999999302</v>
+        <v>0.63974147999999786</v>
       </c>
       <c r="D56" s="5">
-        <v>4.1154949064950541</v>
+        <v>4.1529696832087959</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>190.04023942000001</v>
+        <v>190.01355511</v>
       </c>
       <c r="C57" s="5">
-        <v>1.0468731500000104</v>
+        <v>1.0278756300000111</v>
       </c>
       <c r="D57" s="5">
-        <v>6.8533395421890075</v>
+        <v>6.7255116452337393</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>190.47026674</v>
+        <v>190.44601295999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.43002731999999355</v>
+        <v>0.43245784999999159</v>
       </c>
       <c r="D58" s="5">
-        <v>2.7494375558729578</v>
+        <v>2.7655656888881719</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>191.01144156000001</v>
+        <v>190.99538670000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.54117482000000905</v>
+        <v>0.54937374000002137</v>
       </c>
       <c r="D59" s="5">
-        <v>3.4632953102311737</v>
+        <v>3.5170552140100675</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>192.29019006999999</v>
+        <v>192.27665198</v>
       </c>
       <c r="C60" s="5">
-        <v>1.2787485099999856</v>
+        <v>1.2812652799999853</v>
       </c>
       <c r="D60" s="5">
-        <v>8.3360403174989948</v>
+        <v>8.353785136618086</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>193.19495993000001</v>
+        <v>193.19196135999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.90476986000001602</v>
+        <v>0.91530937999999651</v>
       </c>
       <c r="D61" s="5">
-        <v>5.7947127339635696</v>
+        <v>5.8644153166303115</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>192.61055024000001</v>
+        <v>192.62384499000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.58440969000000109</v>
+        <v>-0.56811636999998427</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.570180302237369</v>
+        <v>-3.4723014261870189</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>192.74916564</v>
+        <v>192.76434448000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.13861539999999195</v>
+        <v>0.14049948999999629</v>
       </c>
       <c r="D63" s="5">
-        <v>0.86702653220063208</v>
+        <v>0.87879776099337725</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>192.91104136999999</v>
+        <v>192.94666264</v>
       </c>
       <c r="C64" s="5">
-        <v>0.16187572999999134</v>
+        <v>0.18231815999999412</v>
       </c>
       <c r="D64" s="5">
-        <v>1.0124590935092659</v>
+        <v>1.1408929361653941</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>193.65748926000001</v>
+        <v>193.75038504</v>
       </c>
       <c r="C65" s="5">
-        <v>0.7464478900000131</v>
+        <v>0.80372239999999806</v>
       </c>
       <c r="D65" s="5">
-        <v>4.7433690100288972</v>
+        <v>5.1147443079901045</v>
       </c>
       <c r="E65" s="5">
-        <v>3.1214243035522671</v>
+        <v>3.1390732109036756</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>193.88364922</v>
+        <v>193.88462344999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.22615995999998972</v>
+        <v>0.1342384099999947</v>
       </c>
       <c r="D66" s="5">
-        <v>1.4104382539512628</v>
+        <v>0.8345859622808538</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>194.5762245</v>
+        <v>194.5327762</v>
       </c>
       <c r="C67" s="5">
-        <v>0.69257527999999979</v>
+        <v>0.64815275000000838</v>
       </c>
       <c r="D67" s="5">
-        <v>4.3717686943146372</v>
+        <v>4.0861646541894503</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>195.05153892999999</v>
+        <v>195.03299962</v>
       </c>
       <c r="C68" s="5">
-        <v>0.4753144299999974</v>
+        <v>0.50022341999999753</v>
       </c>
       <c r="D68" s="5">
-        <v>2.9710894428219836</v>
+        <v>3.1297077421766017</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>195.27568871</v>
+        <v>195.22979217</v>
       </c>
       <c r="C69" s="5">
-        <v>0.22414978000000474</v>
+        <v>0.19679254999999785</v>
       </c>
       <c r="D69" s="5">
-        <v>1.3877683502795612</v>
+        <v>1.2175684475262072</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>195.57477241000001</v>
+        <v>195.53462992999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.29908370000001128</v>
+        <v>0.30483775999999807</v>
       </c>
       <c r="D70" s="5">
-        <v>1.8534781808072776</v>
+        <v>1.8898919264664471</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>195.49776671000001</v>
+        <v>195.47412917</v>
       </c>
       <c r="C71" s="5">
-        <v>-7.7005700000000843E-2</v>
+        <v>-6.050075999999649E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-0.47146668029843797</v>
+        <v>-0.3706631894383916</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>196.08327489999999</v>
+        <v>196.0676627</v>
       </c>
       <c r="C72" s="5">
-        <v>0.58550818999998455</v>
+        <v>0.59353353000000197</v>
       </c>
       <c r="D72" s="5">
-        <v>3.6537488565923315</v>
+        <v>3.7051241744374241</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>195.89328154</v>
+        <v>195.89275710000001</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.18999335999998834</v>
+        <v>-0.17490559999998823</v>
       </c>
       <c r="D73" s="5">
-        <v>-1.1565542077354385</v>
+        <v>-1.0652444716009346</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>194.6133523</v>
+        <v>194.63566587</v>
       </c>
       <c r="C74" s="5">
-        <v>-1.2799292400000013</v>
+        <v>-1.2570912300000145</v>
       </c>
       <c r="D74" s="5">
-        <v>-7.5648594218819092</v>
+        <v>-7.4346266578630305</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>193.59018952</v>
+        <v>193.60239086000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.0231627800000069</v>
+        <v>-1.0332750099999828</v>
       </c>
       <c r="D75" s="5">
-        <v>-6.1296285557493446</v>
+        <v>-6.1877628750309999</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>194.0581827</v>
+        <v>194.12225179999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.46799318000000767</v>
+        <v>0.51986093999997252</v>
       </c>
       <c r="D76" s="5">
-        <v>2.9398142707139918</v>
+        <v>3.2702552259055828</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>194.24566497000001</v>
+        <v>194.37740001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.18748227000000384</v>
+        <v>0.25514821000001575</v>
       </c>
       <c r="D77" s="5">
-        <v>1.1655166079745705</v>
+        <v>1.5886944611231524</v>
       </c>
       <c r="E77" s="5">
-        <v>0.30371957844106401</v>
+        <v>0.32361998654637514</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>193.15957717000001</v>
+        <v>193.18781165999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.0860878000000014</v>
+        <v>-1.1895883500000082</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.507035923146864</v>
+        <v>-7.1017673341544629</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>193.30648790999999</v>
+        <v>193.22825139</v>
       </c>
       <c r="C79" s="5">
-        <v>0.14691073999998139</v>
+        <v>4.0439730000002783E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>0.91650756926227039</v>
+        <v>0.25148369789451674</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>193.55825321</v>
+        <v>193.51697254000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.25176530000001662</v>
+        <v>0.28872115000001486</v>
       </c>
       <c r="D80" s="5">
-        <v>1.5741424188638442</v>
+        <v>1.807845844453726</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>193.78405007000001</v>
+        <v>193.71735788000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.22579686000000265</v>
+        <v>0.20038533999999686</v>
       </c>
       <c r="D81" s="5">
-        <v>1.4088858454928799</v>
+        <v>1.2496920874802919</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>193.69376134999999</v>
+        <v>193.63829178</v>
       </c>
       <c r="C82" s="5">
-        <v>-9.0288720000017975E-2</v>
+        <v>-7.906610000000569E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>-0.55767875515227994</v>
+        <v>-0.48868424648080833</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>194.40220128999999</v>
+        <v>194.37282922</v>
       </c>
       <c r="C83" s="5">
-        <v>0.70843994000000521</v>
+        <v>0.73453743999999688</v>
       </c>
       <c r="D83" s="5">
-        <v>4.4784078331558286</v>
+        <v>4.6481994799938864</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>195.13759611</v>
+        <v>195.12267535000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.73539482000001044</v>
+        <v>0.74984613000000877</v>
       </c>
       <c r="D84" s="5">
-        <v>4.635069722084606</v>
+        <v>4.7288248505072961</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>197.63395911000001</v>
+        <v>197.63688775</v>
       </c>
       <c r="C85" s="5">
-        <v>2.4963630000000023</v>
+        <v>2.514212399999991</v>
       </c>
       <c r="D85" s="5">
-        <v>16.478948488311396</v>
+        <v>16.606610485732421</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>196.12655881000001</v>
+        <v>196.15696672999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.5074003000000005</v>
+        <v>-1.4799210200000061</v>
       </c>
       <c r="D86" s="5">
-        <v>-8.7783231074325627</v>
+        <v>-8.624709512214535</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>196.9604703</v>
+        <v>196.97859801999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.83391148999999132</v>
+        <v>0.82163128999999913</v>
       </c>
       <c r="D87" s="5">
-        <v>5.2233127606698293</v>
+        <v>5.1437975272607739</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>197.28186731</v>
+        <v>197.37046135</v>
       </c>
       <c r="C88" s="5">
-        <v>0.32139700999999832</v>
+        <v>0.39186333000000673</v>
       </c>
       <c r="D88" s="5">
-        <v>1.9758110960029107</v>
+        <v>2.4135382025902485</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>197.41149038</v>
+        <v>197.57694094999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.12962307000000806</v>
+        <v>0.20647959999999443</v>
       </c>
       <c r="D89" s="5">
-        <v>0.79130955689941107</v>
+        <v>1.2626315099122376</v>
       </c>
       <c r="E89" s="5">
-        <v>1.6298049227965627</v>
+        <v>1.6460457542056828</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>197.93640328999999</v>
+        <v>198.00158397999999</v>
       </c>
       <c r="C90" s="5">
-        <v>0.52491290999998341</v>
+        <v>0.42464302999999859</v>
       </c>
       <c r="D90" s="5">
-        <v>3.2378533811019405</v>
+        <v>2.6098116047860165</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>198.19247354999999</v>
+        <v>198.06792741000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.25607026000000133</v>
+        <v>6.6343430000017634E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>1.563533528277361</v>
+        <v>0.40281997867137598</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>198.90478906000001</v>
+        <v>198.82371771999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.71231551000002469</v>
+        <v>0.75579030999998054</v>
       </c>
       <c r="D92" s="5">
-        <v>4.3991548025055227</v>
+        <v>4.6763081762851932</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>198.36895429</v>
+        <v>198.28001918999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.53583477000000812</v>
+        <v>-0.54369853000000035</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.1852408733407112</v>
+        <v>-3.2325839260071931</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>198.87225738000001</v>
+        <v>198.80448680999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.50330309000000284</v>
+        <v>0.5244676199999958</v>
       </c>
       <c r="D94" s="5">
-        <v>3.0874966963557293</v>
+        <v>3.2206890232776564</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>197.94627364999999</v>
+        <v>197.91370035</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.92598373000001288</v>
+        <v>-0.89078645999998685</v>
       </c>
       <c r="D95" s="5">
-        <v>-5.4465182020483223</v>
+        <v>-5.2463115790010946</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>200.13273860000001</v>
+        <v>200.12095381</v>
       </c>
       <c r="C96" s="5">
-        <v>2.1864649500000155</v>
+        <v>2.207253460000004</v>
       </c>
       <c r="D96" s="5">
-        <v>14.090554950368283</v>
+        <v>14.235336204482651</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>202.69926063</v>
+        <v>202.70853119</v>
       </c>
       <c r="C97" s="5">
-        <v>2.5665220299999874</v>
+        <v>2.587577379999999</v>
       </c>
       <c r="D97" s="5">
-        <v>16.522103345972816</v>
+        <v>16.668483254901069</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>200.88659938999999</v>
+        <v>200.92677015999999</v>
       </c>
       <c r="C98" s="5">
-        <v>-1.8126612400000113</v>
+        <v>-1.7817610300000126</v>
       </c>
       <c r="D98" s="5">
-        <v>-10.218753574169238</v>
+        <v>-10.052454620715102</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>201.10896564000001</v>
+        <v>201.13351233</v>
       </c>
       <c r="C99" s="5">
-        <v>0.22236625000002164</v>
+        <v>0.20674217000001249</v>
       </c>
       <c r="D99" s="5">
-        <v>1.336425879341574</v>
+        <v>1.2417430550714093</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>202.23794591000001</v>
+        <v>202.33063023</v>
       </c>
       <c r="C100" s="5">
-        <v>1.1289802699999996</v>
+        <v>1.197117899999995</v>
       </c>
       <c r="D100" s="5">
-        <v>6.9484658840802682</v>
+        <v>7.380731991497691</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>201.95978894999999</v>
+        <v>202.14700963999999</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.27815696000001822</v>
+        <v>-0.18362059000000386</v>
       </c>
       <c r="D101" s="5">
-        <v>-1.638045186485193</v>
+        <v>-1.0836134861254343</v>
       </c>
       <c r="E101" s="5">
-        <v>2.3039685082387518</v>
+        <v>2.3130577222351789</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>201.31388426000001</v>
+        <v>201.41297044999999</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.64590468999998052</v>
+        <v>-0.73403919000000428</v>
       </c>
       <c r="D102" s="5">
-        <v>-3.7710287163696399</v>
+        <v>-4.2714766773248147</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>202.21585752999999</v>
+        <v>202.07172567000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.90197326999998495</v>
+        <v>0.65875522000001752</v>
       </c>
       <c r="D103" s="5">
-        <v>5.5110080218580437</v>
+        <v>3.9961806121450394</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>202.33401343</v>
+        <v>202.22707394</v>
       </c>
       <c r="C104" s="5">
-        <v>0.11815590000000498</v>
+        <v>0.15534826999999041</v>
       </c>
       <c r="D104" s="5">
-        <v>0.70342469163373611</v>
+        <v>0.92644418034093512</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>203.46586872</v>
+        <v>203.36557524</v>
       </c>
       <c r="C105" s="5">
-        <v>1.1318552900000043</v>
+        <v>1.1385013000000015</v>
       </c>
       <c r="D105" s="5">
-        <v>6.9232253251695131</v>
+        <v>6.9689413629378194</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>204.13820723000001</v>
+        <v>204.06314918000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.672338510000003</v>
+        <v>0.69757394000001227</v>
       </c>
       <c r="D106" s="5">
-        <v>4.0381815480168726</v>
+        <v>4.1947269282543109</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>203.61162483999999</v>
+        <v>203.57952139</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.52658239000001572</v>
+        <v>-0.4836277900000141</v>
       </c>
       <c r="D107" s="5">
-        <v>-3.05190525093052</v>
+        <v>-2.807209035704028</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>205.20854448</v>
+        <v>205.20056921</v>
       </c>
       <c r="C108" s="5">
-        <v>1.5969196400000101</v>
+        <v>1.6210478200000011</v>
       </c>
       <c r="D108" s="5">
-        <v>9.8283462380322142</v>
+        <v>9.9850522575255063</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>209.4885195</v>
+        <v>209.50026699</v>
       </c>
       <c r="C109" s="5">
-        <v>4.2799750199999949</v>
+        <v>4.2996977800000025</v>
       </c>
       <c r="D109" s="5">
-        <v>28.108353774782447</v>
+        <v>28.254388868245208</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>206.40098745</v>
+        <v>206.44365152</v>
       </c>
       <c r="C110" s="5">
-        <v>-3.087532049999993</v>
+        <v>-3.056615469999997</v>
       </c>
       <c r="D110" s="5">
-        <v>-16.320607627468565</v>
+        <v>-16.16923747490906</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>209.70005534000001</v>
+        <v>209.73397223000001</v>
       </c>
       <c r="C111" s="5">
-        <v>3.2990678900000034</v>
+        <v>3.2903207100000031</v>
       </c>
       <c r="D111" s="5">
-        <v>20.959864794058337</v>
+        <v>20.894627235733452</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>210.61216515000001</v>
+        <v>210.69342086</v>
       </c>
       <c r="C112" s="5">
-        <v>0.91210981000000402</v>
+        <v>0.95944862999999714</v>
       </c>
       <c r="D112" s="5">
-        <v>5.3462044504433814</v>
+        <v>5.6297635197669837</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>212.03022523000001</v>
+        <v>212.22725761999999</v>
       </c>
       <c r="C113" s="5">
-        <v>1.4180600800000036</v>
+        <v>1.5338367599999856</v>
       </c>
       <c r="D113" s="5">
-        <v>8.3856689339993906</v>
+        <v>9.0943483591224847</v>
       </c>
       <c r="E113" s="5">
-        <v>4.986357102251282</v>
+        <v>4.9865926772558966</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>212.15035387</v>
+        <v>212.27252281</v>
       </c>
       <c r="C114" s="5">
-        <v>0.12012863999999013</v>
+        <v>4.526519000000917E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.68199907243142732</v>
+        <v>0.25624414744138679</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>211.69520700000001</v>
+        <v>211.54315492999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.45514686999999299</v>
+        <v>-0.72936788000001229</v>
       </c>
       <c r="D115" s="5">
-        <v>-2.5443153494342896</v>
+        <v>-4.0461625839587896</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>212.08738403999999</v>
+        <v>211.96015854999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.39217703999997866</v>
+        <v>0.41700362000000268</v>
       </c>
       <c r="D116" s="5">
-        <v>2.2458575438622175</v>
+        <v>2.3913109462052606</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>212.01854152000001</v>
+        <v>211.92403888999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-6.8842519999975593E-2</v>
+        <v>-3.6119659999997111E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.38881945104114468</v>
+        <v>-0.20429778828980893</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>212.47599632000001</v>
+        <v>212.41062869000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.45745479999999361</v>
+        <v>0.48658980000001861</v>
       </c>
       <c r="D118" s="5">
-        <v>2.6200874511295158</v>
+        <v>2.790331211358632</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>213.02748869000001</v>
+        <v>213.00273816000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.55149237000000539</v>
+        <v>0.59210946999999692</v>
       </c>
       <c r="D119" s="5">
-        <v>3.159512082874194</v>
+        <v>3.3968489971977656</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>212.59935672</v>
+        <v>212.59725836999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.42813197000000969</v>
+        <v>-0.40547979000001533</v>
       </c>
       <c r="D120" s="5">
-        <v>-2.3852196142700732</v>
+        <v>-2.2605976440903452</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>213.88068071000001</v>
+        <v>213.89300005000001</v>
       </c>
       <c r="C121" s="5">
-        <v>1.2813239900000042</v>
+        <v>1.2957416800000203</v>
       </c>
       <c r="D121" s="5">
-        <v>7.4769512323220155</v>
+        <v>7.5640008647843704</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>214.31427131000001</v>
+        <v>214.35167838000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.43359060000000227</v>
+        <v>0.45867832999999791</v>
       </c>
       <c r="D122" s="5">
-        <v>2.4600141119504038</v>
+        <v>2.6038832717094396</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>214.02100869</v>
+        <v>214.05179668</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.29326262000000725</v>
+        <v>-0.29988170000001446</v>
       </c>
       <c r="D123" s="5">
-        <v>-1.6297498392019327</v>
+        <v>-1.6659629307497981</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>214.60529695</v>
+        <v>214.64984168999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.5842882599999939</v>
+        <v>0.59804500999999277</v>
       </c>
       <c r="D124" s="5">
-        <v>3.3257025350669212</v>
+        <v>3.4047145370825538</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>217.38852631</v>
+        <v>217.55658903</v>
       </c>
       <c r="C125" s="5">
-        <v>2.7832293600000071</v>
+        <v>2.9067473400000097</v>
       </c>
       <c r="D125" s="5">
-        <v>16.722391088087441</v>
+        <v>17.516817839802499</v>
       </c>
       <c r="E125" s="5">
-        <v>2.5271402104051655</v>
+        <v>2.5111437002792281</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>217.44182154999999</v>
+        <v>217.56160754000001</v>
       </c>
       <c r="C126" s="5">
-        <v>5.3295239999982869E-2</v>
+        <v>5.0185100000135208E-3</v>
       </c>
       <c r="D126" s="5">
-        <v>0.29459049525535352</v>
+        <v>2.7684641199643423E-2</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>217.00531817999999</v>
+        <v>216.88270858999999</v>
       </c>
       <c r="C127" s="5">
-        <v>-0.43650336999999695</v>
+        <v>-0.67889895000001843</v>
       </c>
       <c r="D127" s="5">
-        <v>-2.3825189677213809</v>
+        <v>-3.6809852811937604</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>217.81781165000001</v>
+        <v>217.69494993000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.81249347000002103</v>
+        <v>0.81224134000001413</v>
       </c>
       <c r="D128" s="5">
-        <v>4.5866273850428518</v>
+        <v>4.5878203979750287</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>218.92035333000001</v>
+        <v>218.84352704</v>
       </c>
       <c r="C129" s="5">
-        <v>1.1025416800000016</v>
+        <v>1.1485771099999909</v>
       </c>
       <c r="D129" s="5">
-        <v>6.2461003896975731</v>
+        <v>6.5182968142068143</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>222.58689889999999</v>
+        <v>222.53100287000001</v>
       </c>
       <c r="C130" s="5">
-        <v>3.6665455699999825</v>
+        <v>3.687475830000011</v>
       </c>
       <c r="D130" s="5">
-        <v>22.056665672579623</v>
+        <v>22.202990807037359</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>220.51835969000001</v>
+        <v>220.50150421999999</v>
       </c>
       <c r="C131" s="5">
-        <v>-2.0685392099999831</v>
+        <v>-2.0294986500000221</v>
       </c>
       <c r="D131" s="5">
-        <v>-10.599107684654097</v>
+        <v>-10.411477115348477</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>219.95802576</v>
+        <v>219.96016231999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.56033393000001297</v>
+        <v>-0.54134189999999194</v>
       </c>
       <c r="D132" s="5">
-        <v>-3.0069277423577234</v>
+        <v>-2.9066020789097369</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>218.66441906</v>
+        <v>218.67229556999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.293606699999998</v>
+        <v>-1.2878667500000063</v>
       </c>
       <c r="D133" s="5">
-        <v>-6.8335190441689004</v>
+        <v>-6.8041033412789886</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>219.16932287</v>
+        <v>219.20293079000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.50490381000000184</v>
+        <v>0.53063522000002195</v>
       </c>
       <c r="D134" s="5">
-        <v>2.8063031685133577</v>
+        <v>2.9511277686997905</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>219.26146671000001</v>
+        <v>219.28502372</v>
       </c>
       <c r="C135" s="5">
-        <v>9.2143840000005639E-2</v>
+        <v>8.2092929999987518E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>0.50567590945622687</v>
+        <v>0.45033468211610472</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>219.99093006999999</v>
+        <v>220.00331377000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.72946335999998269</v>
+        <v>0.71829005000000734</v>
       </c>
       <c r="D136" s="5">
-        <v>4.0661602890173176</v>
+        <v>4.0023141492661951</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>222.34978634000001</v>
+        <v>222.46993954000001</v>
       </c>
       <c r="C137" s="5">
-        <v>2.3588562700000182</v>
+        <v>2.4666257700000074</v>
       </c>
       <c r="D137" s="5">
-        <v>13.653623853856111</v>
+        <v>14.315566512276012</v>
       </c>
       <c r="E137" s="5">
-        <v>2.2822087780866473</v>
+        <v>2.258424133190684</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>223.18242612</v>
+        <v>223.27214452000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.83263977999999383</v>
+        <v>0.80220497999999907</v>
       </c>
       <c r="D138" s="5">
-        <v>4.5873921212712165</v>
+        <v>4.4139400093395231</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>223.24930484000001</v>
+        <v>223.17165857000001</v>
       </c>
       <c r="C139" s="5">
-        <v>6.6878720000005387E-2</v>
+        <v>-0.1004859500000066</v>
       </c>
       <c r="D139" s="5">
-        <v>0.36018456805486654</v>
+        <v>-0.53873762113649803</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>223.81191964000001</v>
+        <v>223.71545694</v>
       </c>
       <c r="C140" s="5">
-        <v>0.56261480000000574</v>
+        <v>0.54379836999999043</v>
       </c>
       <c r="D140" s="5">
-        <v>3.0664134370908647</v>
+        <v>2.9635254423530988</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>224.68222882000001</v>
+        <v>224.63670837000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.87030917999999247</v>
+        <v>0.92125143000001231</v>
       </c>
       <c r="D141" s="5">
-        <v>4.7673922444689376</v>
+        <v>5.055023440262385</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>225.08417324999999</v>
+        <v>225.05781555999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.40194442999998614</v>
+        <v>0.42110718999998653</v>
       </c>
       <c r="D142" s="5">
-        <v>2.1679841287597812</v>
+        <v>2.2728763059170598</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>226.32503743999999</v>
+        <v>226.31839711000001</v>
       </c>
       <c r="C143" s="5">
-        <v>1.2408641899999964</v>
+        <v>1.2605815500000119</v>
       </c>
       <c r="D143" s="5">
-        <v>6.819786529167482</v>
+        <v>6.9323502492130595</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>224.42432646</v>
+        <v>224.42780927000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.9007109799999853</v>
+        <v>-1.8905878399999949</v>
       </c>
       <c r="D144" s="5">
-        <v>-9.625073967315279</v>
+        <v>-9.576411362567983</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>225.44623582</v>
+        <v>225.45228130999999</v>
       </c>
       <c r="C145" s="5">
-        <v>1.0219093599999951</v>
+        <v>1.0244720399999778</v>
       </c>
       <c r="D145" s="5">
-        <v>5.6031070515113024</v>
+        <v>5.6174234455098837</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>226.43146132000001</v>
+        <v>226.46289317</v>
       </c>
       <c r="C146" s="5">
-        <v>0.98522550000001274</v>
+        <v>1.0106118600000116</v>
       </c>
       <c r="D146" s="5">
-        <v>5.3720358127972156</v>
+        <v>5.5137371550599168</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>228.32823533000001</v>
+        <v>228.33586367999999</v>
       </c>
       <c r="C147" s="5">
-        <v>1.8967740100000015</v>
+        <v>1.8729705099999876</v>
       </c>
       <c r="D147" s="5">
-        <v>10.528483021089485</v>
+        <v>10.388781170602424</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>229.64527368</v>
+        <v>229.63211792999999</v>
       </c>
       <c r="C148" s="5">
-        <v>1.31703834999999</v>
+        <v>1.296254250000004</v>
       </c>
       <c r="D148" s="5">
-        <v>7.1456879942388696</v>
+        <v>7.0291367294308627</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>229.10673337</v>
+        <v>229.17071032000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.53854031000000191</v>
+        <v>-0.46140760999998065</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.7781013967524859</v>
+        <v>-2.3847314171917766</v>
       </c>
       <c r="E149" s="5">
-        <v>3.038881728299847</v>
+        <v>3.0119893023997424</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>229.31419525000001</v>
+        <v>229.36767173999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.20746188000001098</v>
+        <v>0.19696141999997963</v>
       </c>
       <c r="D150" s="5">
-        <v>1.0920582348360686</v>
+        <v>1.0362325636748881</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>231.52111583000001</v>
+        <v>231.49049158</v>
       </c>
       <c r="C151" s="5">
-        <v>2.206920580000002</v>
+        <v>2.1228198400000053</v>
       </c>
       <c r="D151" s="5">
-        <v>12.180147327342471</v>
+        <v>11.689259586397792</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>233.10908667000001</v>
+        <v>233.05355829000001</v>
       </c>
       <c r="C152" s="5">
-        <v>1.587970839999997</v>
+        <v>1.5630667100000153</v>
       </c>
       <c r="D152" s="5">
-        <v>8.5483311460527354</v>
+        <v>8.4104063066730248</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>232.10018087</v>
+        <v>232.07762265</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.008905800000008</v>
+        <v>-0.9759356400000172</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.0717853177786871</v>
+        <v>-4.9109856128452982</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>233.09562113999999</v>
+        <v>233.0815953</v>
       </c>
       <c r="C154" s="5">
-        <v>0.99544026999998891</v>
+        <v>1.0039726500000086</v>
       </c>
       <c r="D154" s="5">
-        <v>5.2697603525567738</v>
+        <v>5.3165390746382934</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>233.49971388</v>
+        <v>233.49722842</v>
       </c>
       <c r="C155" s="5">
-        <v>0.40409274000001005</v>
+        <v>0.41563311999999542</v>
       </c>
       <c r="D155" s="5">
-        <v>2.1002609098489389</v>
+        <v>2.1609625433650637</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>230.80104815000001</v>
+        <v>230.80308708999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.6986657299999877</v>
+        <v>-2.6941413300000079</v>
       </c>
       <c r="D156" s="5">
-        <v>-13.020463621526289</v>
+        <v>-13.000130382983677</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>232.77412688999999</v>
+        <v>232.77490284000001</v>
       </c>
       <c r="C157" s="5">
-        <v>1.973078739999977</v>
+        <v>1.9718157500000189</v>
       </c>
       <c r="D157" s="5">
-        <v>10.754952380309014</v>
+        <v>10.747641909378958</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>235.05558239999999</v>
+        <v>235.08426617999999</v>
       </c>
       <c r="C158" s="5">
-        <v>2.2814555100000007</v>
+        <v>2.309363339999976</v>
       </c>
       <c r="D158" s="5">
-        <v>12.416578217745599</v>
+        <v>12.576803421230931</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>236.73250458999999</v>
+        <v>236.728948</v>
       </c>
       <c r="C159" s="5">
-        <v>1.6769221899999991</v>
+        <v>1.6446818200000166</v>
       </c>
       <c r="D159" s="5">
-        <v>8.9050143906821422</v>
+        <v>8.7260614778801315</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>237.32917216999999</v>
+        <v>237.31230155</v>
       </c>
       <c r="C160" s="5">
-        <v>0.59666758000000186</v>
+        <v>0.58335354999999822</v>
       </c>
       <c r="D160" s="5">
-        <v>3.0667965373668782</v>
+        <v>2.9974797309729517</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>237.23175648</v>
+        <v>237.26467424000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-9.7415689999991173E-2</v>
+        <v>-4.7627309999995759E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.49144941117648111</v>
+        <v>-0.24056792422971762</v>
       </c>
       <c r="E161" s="5">
-        <v>3.5463921075066462</v>
+        <v>3.5318492091323872</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>235.22774551000001</v>
+        <v>235.24930717000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.004010969999996</v>
+        <v>-2.0153670699999964</v>
       </c>
       <c r="D162" s="5">
-        <v>-9.6790157809234394</v>
+        <v>-9.7300393791245998</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>238.51627615999999</v>
+        <v>238.50621136999999</v>
       </c>
       <c r="C163" s="5">
-        <v>3.2885306499999842</v>
+        <v>3.2569041999999797</v>
       </c>
       <c r="D163" s="5">
-        <v>18.128227976562485</v>
+        <v>17.938632667066944</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>238.86897819000001</v>
+        <v>238.84268395999999</v>
       </c>
       <c r="C164" s="5">
-        <v>0.35270203000001743</v>
+        <v>0.33647258999999963</v>
       </c>
       <c r="D164" s="5">
-        <v>1.7889835952220601</v>
+        <v>1.7060971448540352</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>239.92495621</v>
+        <v>239.91701762</v>
       </c>
       <c r="C165" s="5">
-        <v>1.0559780199999977</v>
+        <v>1.0743336600000077</v>
       </c>
       <c r="D165" s="5">
-        <v>5.4357931006789428</v>
+        <v>5.5332554166829029</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>240.19370366999999</v>
+        <v>240.18794052999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.26874745999998595</v>
+        <v>0.27092290999999591</v>
       </c>
       <c r="D166" s="5">
-        <v>1.3524695735346315</v>
+        <v>1.3635309900130954</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>240.44862714999999</v>
+        <v>240.44983237</v>
       </c>
       <c r="C167" s="5">
-        <v>0.2549234800000022</v>
+        <v>0.26189184000000409</v>
       </c>
       <c r="D167" s="5">
-        <v>1.2810501562959375</v>
+        <v>1.3163098444543886</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>236.99014453999999</v>
+        <v>236.99187247</v>
       </c>
       <c r="C168" s="5">
-        <v>-3.4584826100000043</v>
+        <v>-3.4579598999999916</v>
       </c>
       <c r="D168" s="5">
-        <v>-15.958110408950921</v>
+        <v>-15.955812249434786</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>233.01203663000001</v>
+        <v>233.01172163999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-3.9781079099999772</v>
+        <v>-3.9801508300000137</v>
       </c>
       <c r="D169" s="5">
-        <v>-18.383711793306823</v>
+        <v>-18.392176210528689</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>238.97075767999999</v>
+        <v>238.9932929</v>
       </c>
       <c r="C170" s="5">
-        <v>5.9587210499999799</v>
+        <v>5.9815712600000097</v>
       </c>
       <c r="D170" s="5">
-        <v>35.393201217817641</v>
+        <v>35.548692371670128</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>237.42770718</v>
+        <v>237.41811164999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.5430504999999926</v>
+        <v>-1.5751812500000142</v>
       </c>
       <c r="D171" s="5">
-        <v>-7.4791409733734877</v>
+        <v>-7.6285842621436561</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>237.60526797</v>
+        <v>237.59460960000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.17756079000000113</v>
+        <v>0.17649795000002655</v>
       </c>
       <c r="D172" s="5">
-        <v>0.90112290455268695</v>
+        <v>0.8957432570952939</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>237.76677269000001</v>
+        <v>237.77892273000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.16150472000001059</v>
+        <v>0.1843131299999925</v>
       </c>
       <c r="D173" s="5">
-        <v>0.81871855367923185</v>
+        <v>0.93487756418371148</v>
       </c>
       <c r="E173" s="5">
-        <v>0.22552470121979251</v>
+        <v>0.21674043624371198</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>238.65309685</v>
+        <v>238.65987125999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.8863241599999867</v>
+        <v>0.88094852999998352</v>
       </c>
       <c r="D174" s="5">
-        <v>4.5661061844010087</v>
+        <v>4.5376090099406241</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>238.82840641000001</v>
+        <v>238.82560774999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.17530956000001652</v>
+        <v>0.16573649000000046</v>
       </c>
       <c r="D175" s="5">
-        <v>0.88506497080629298</v>
+        <v>0.83652595563954435</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>239.25897512</v>
+        <v>239.24814570999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.43056870999998864</v>
+        <v>0.42253795999999966</v>
       </c>
       <c r="D176" s="5">
-        <v>2.1849854104385891</v>
+        <v>2.1438601913118749</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>240.63801083999999</v>
+        <v>240.63371311</v>
       </c>
       <c r="C177" s="5">
-        <v>1.3790357199999903</v>
+        <v>1.3855674000000135</v>
       </c>
       <c r="D177" s="5">
-        <v>7.1400613341285668</v>
+        <v>7.175299187327866</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>241.8110384</v>
+        <v>241.80796057000001</v>
       </c>
       <c r="C178" s="5">
-        <v>1.1730275600000084</v>
+        <v>1.1742474600000037</v>
       </c>
       <c r="D178" s="5">
-        <v>6.0089948750237987</v>
+        <v>6.0155229799208731</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>241.14605761999999</v>
+        <v>241.14937312000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.6649807800000076</v>
+        <v>-0.65858744999999885</v>
       </c>
       <c r="D179" s="5">
-        <v>-3.2505442559581876</v>
+        <v>-3.219799562414194</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>241.89074194</v>
+        <v>241.89410328</v>
       </c>
       <c r="C180" s="5">
-        <v>0.74468432000000462</v>
+        <v>0.74473015999998893</v>
       </c>
       <c r="D180" s="5">
-        <v>3.7693184656027112</v>
+        <v>3.7695017359812066</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>244.0349544</v>
+        <v>244.03361007999999</v>
       </c>
       <c r="C181" s="5">
-        <v>2.1442124600000056</v>
+        <v>2.1395067999999924</v>
       </c>
       <c r="D181" s="5">
-        <v>11.171505087922441</v>
+        <v>11.14562104360961</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>247.86513592</v>
+        <v>247.88514243</v>
       </c>
       <c r="C182" s="5">
-        <v>3.8301815199999965</v>
+        <v>3.8515323500000136</v>
       </c>
       <c r="D182" s="5">
-        <v>20.548243575498514</v>
+        <v>20.673033286730824</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>243.64792696999999</v>
+        <v>243.63771270000001</v>
       </c>
       <c r="C183" s="5">
-        <v>-4.2172089500000141</v>
+        <v>-4.2474297299999932</v>
       </c>
       <c r="D183" s="5">
-        <v>-18.610699523721475</v>
+        <v>-18.730385732994957</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>244.29642989999999</v>
+        <v>244.29307202999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.64850293000000647</v>
+        <v>0.65535932999998181</v>
       </c>
       <c r="D184" s="5">
-        <v>3.2411411852202976</v>
+        <v>3.2760566015304082</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>246.73861647000001</v>
+        <v>246.74020866000001</v>
       </c>
       <c r="C185" s="5">
-        <v>2.4421865700000183</v>
+        <v>2.447136630000017</v>
       </c>
       <c r="D185" s="5">
-        <v>12.678240948856235</v>
+        <v>12.705554867621771</v>
       </c>
       <c r="E185" s="5">
-        <v>3.7733799716823668</v>
+        <v>3.7687469634033244</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>247.52879519999999</v>
+        <v>247.52747932</v>
       </c>
       <c r="C186" s="5">
-        <v>0.79017872999997962</v>
+        <v>0.78727065999999013</v>
       </c>
       <c r="D186" s="5">
-        <v>3.9114089519943329</v>
+        <v>3.8967347830678234</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>247.73739097999999</v>
+        <v>247.7355781</v>
       </c>
       <c r="C187" s="5">
-        <v>0.20859577999999601</v>
+        <v>0.20809878000000026</v>
       </c>
       <c r="D187" s="5">
-        <v>1.0159561086498847</v>
+        <v>1.0135297024984613</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>247.91290996000001</v>
+        <v>247.90761026000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.17551898000002097</v>
+        <v>0.17203216000001476</v>
       </c>
       <c r="D188" s="5">
-        <v>0.85350639631023295</v>
+        <v>0.83649216931587222</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>248.39021787999999</v>
+        <v>248.38807919999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.47730791999998701</v>
+        <v>0.48046893999998019</v>
       </c>
       <c r="D189" s="5">
-        <v>2.3349883427139284</v>
+        <v>2.3506680351339515</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>248.76469104</v>
+        <v>248.76287292999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.37447316000000797</v>
+        <v>0.37479372999999327</v>
       </c>
       <c r="D190" s="5">
-        <v>1.8241968335402481</v>
+        <v>1.8257872816884957</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>248.15419922999999</v>
+        <v>248.15885992</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.6104918100000134</v>
+        <v>-0.60401300999998853</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.9054865702187072</v>
+        <v>-2.8750836582015493</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>249.27379743</v>
+        <v>249.27797118000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.1195982000000129</v>
+        <v>1.119111260000011</v>
       </c>
       <c r="D192" s="5">
-        <v>5.5504315397512105</v>
+        <v>5.5478505417851931</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>252.23040552000001</v>
+        <v>252.23072721</v>
       </c>
       <c r="C193" s="5">
-        <v>2.9566080900000031</v>
+        <v>2.9527560299999891</v>
       </c>
       <c r="D193" s="5">
-        <v>15.19926288393647</v>
+        <v>15.177881881325694</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>253.44771302999999</v>
+        <v>253.46182367</v>
       </c>
       <c r="C194" s="5">
-        <v>1.2173075099999835</v>
+        <v>1.2310964600000034</v>
       </c>
       <c r="D194" s="5">
-        <v>5.9476342310673447</v>
+        <v>6.0168166619857022</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>251.24765242000001</v>
+        <v>251.23960556</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.20006060999998</v>
+        <v>-2.22221811</v>
       </c>
       <c r="D195" s="5">
-        <v>-9.9334288379920199</v>
+        <v>-10.028166467482247</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>251.89171157999999</v>
+        <v>251.88973272000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.64405915999998342</v>
+        <v>0.65012716000001092</v>
       </c>
       <c r="D196" s="5">
-        <v>3.119875130174643</v>
+        <v>3.1497909434096139</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>249.89215139999999</v>
+        <v>249.8884122</v>
       </c>
       <c r="C197" s="5">
-        <v>-1.9995601800000031</v>
+        <v>-2.0013205200000073</v>
       </c>
       <c r="D197" s="5">
-        <v>-9.1207229313487126</v>
+        <v>-9.128473521257451</v>
       </c>
       <c r="E197" s="5">
-        <v>1.2780873035264761</v>
+        <v>1.2759183260390827</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>252.89361632999999</v>
+        <v>252.89237818999999</v>
       </c>
       <c r="C198" s="5">
-        <v>3.0014649299999974</v>
+        <v>3.0039659899999833</v>
       </c>
       <c r="D198" s="5">
-        <v>15.404570518134841</v>
+        <v>15.418513334382556</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>253.78925776</v>
+        <v>253.78823499999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.89564143000001195</v>
+        <v>0.89585680999999795</v>
       </c>
       <c r="D199" s="5">
-        <v>4.333655891275634</v>
+        <v>4.3347400555379556</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>254.29792802</v>
+        <v>254.29712488000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.50867026000000237</v>
+        <v>0.50888988000002655</v>
       </c>
       <c r="D200" s="5">
-        <v>2.4318537594576028</v>
+        <v>2.4329252394186041</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>254.36372248999999</v>
+        <v>254.36160580999999</v>
       </c>
       <c r="C201" s="5">
-        <v>6.5794469999985949E-2</v>
+        <v>6.4480929999973569E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>0.31091803748830582</v>
+        <v>0.30470308359229481</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>254.60086453</v>
+        <v>254.60011933000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.23714204000000905</v>
+        <v>0.23851352000002635</v>
       </c>
       <c r="D202" s="5">
-        <v>1.1245084764052393</v>
+        <v>1.1310549619728105</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>254.84007449000001</v>
+        <v>254.84320690000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.23920996000001082</v>
+        <v>0.24308757000000014</v>
       </c>
       <c r="D203" s="5">
-        <v>1.1333031187629405</v>
+        <v>1.1517740110082553</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>256.49697484000001</v>
+        <v>256.49993964999999</v>
       </c>
       <c r="C204" s="5">
-        <v>1.6569003500000008</v>
+        <v>1.6567327499999749</v>
       </c>
       <c r="D204" s="5">
-        <v>8.0872053162691202</v>
+        <v>8.0862548304029502</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>257.3618669</v>
+        <v>257.36262413999998</v>
       </c>
       <c r="C205" s="5">
-        <v>0.86489205999998831</v>
+        <v>0.86268448999999237</v>
       </c>
       <c r="D205" s="5">
-        <v>4.1222180571631961</v>
+        <v>4.111452620786249</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>257.78152602</v>
+        <v>257.79031221999998</v>
       </c>
       <c r="C206" s="5">
-        <v>0.41965912000000571</v>
+        <v>0.42768807999999581</v>
       </c>
       <c r="D206" s="5">
-        <v>1.9743872542126173</v>
+        <v>2.0125013980013318</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>258.13252950999998</v>
+        <v>258.12675381000003</v>
       </c>
       <c r="C207" s="5">
-        <v>0.35100348999998232</v>
+        <v>0.33644159000004947</v>
       </c>
       <c r="D207" s="5">
-        <v>1.6462503843800214</v>
+        <v>1.5774081560780306</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>258.34425469000001</v>
+        <v>258.34297020999998</v>
       </c>
       <c r="C208" s="5">
-        <v>0.21172518000003038</v>
+        <v>0.21621639999995068</v>
       </c>
       <c r="D208" s="5">
-        <v>0.98871505470901067</v>
+        <v>1.009807588531908</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>258.57111056000002</v>
+        <v>258.56798208999999</v>
       </c>
       <c r="C209" s="5">
-        <v>0.22685587000000851</v>
+        <v>0.22501188000001093</v>
       </c>
       <c r="D209" s="5">
-        <v>1.0588416464871742</v>
+        <v>1.0501988650539307</v>
       </c>
       <c r="E209" s="5">
-        <v>3.4730819320962558</v>
+        <v>3.4733783025733933</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>259.73408040999999</v>
+        <v>259.73319005000002</v>
       </c>
       <c r="C210" s="5">
-        <v>1.1629698499999677</v>
+        <v>1.165207960000032</v>
       </c>
       <c r="D210" s="5">
-        <v>5.5327490011556124</v>
+        <v>5.5437306812430531</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>260.50781719999998</v>
+        <v>260.50799339999998</v>
       </c>
       <c r="C211" s="5">
-        <v>0.77373678999998674</v>
+        <v>0.77480334999995648</v>
       </c>
       <c r="D211" s="5">
-        <v>3.6339041595152777</v>
+        <v>3.6390084760950181</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>261.30883130000001</v>
+        <v>261.30970508000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.8010141000000317</v>
+        <v>0.80171168000003945</v>
       </c>
       <c r="D212" s="5">
-        <v>3.752825222490741</v>
+        <v>3.7561463821804919</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>262.33661745000001</v>
+        <v>262.33440671</v>
       </c>
       <c r="C213" s="5">
-        <v>1.0277861499999972</v>
+        <v>1.0247016299999814</v>
       </c>
       <c r="D213" s="5">
-        <v>4.8233229536853051</v>
+        <v>4.8085174939230146</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>263.41226489000002</v>
+        <v>263.41254724999999</v>
       </c>
       <c r="C214" s="5">
-        <v>1.0756474400000116</v>
+        <v>1.0781405399999926</v>
       </c>
       <c r="D214" s="5">
-        <v>5.0327984035050344</v>
+        <v>5.044771663568004</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>263.58348002000002</v>
+        <v>263.58351621999998</v>
       </c>
       <c r="C215" s="5">
-        <v>0.17121513000000732</v>
+        <v>0.17096896999998989</v>
       </c>
       <c r="D215" s="5">
-        <v>0.78278150989916639</v>
+        <v>0.78165122516244967</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>260.64409640999997</v>
+        <v>260.64683524999998</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.9393836100000499</v>
+        <v>-2.9366809699999976</v>
       </c>
       <c r="D216" s="5">
-        <v>-12.590937846444861</v>
+        <v>-12.580059382136955</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>261.40029629000003</v>
+        <v>261.40090521000002</v>
       </c>
       <c r="C217" s="5">
-        <v>0.75619988000005378</v>
+        <v>0.75406996000003801</v>
       </c>
       <c r="D217" s="5">
-        <v>3.5376240824413818</v>
+        <v>3.5274632387012783</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>265.46141346000002</v>
+        <v>265.46670662000002</v>
       </c>
       <c r="C218" s="5">
-        <v>4.0611171699999886</v>
+        <v>4.0658014100000059</v>
       </c>
       <c r="D218" s="5">
-        <v>20.321690130091664</v>
+        <v>20.34711893674206</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>266.13706307000001</v>
+        <v>266.13132832000002</v>
       </c>
       <c r="C219" s="5">
-        <v>0.67564960999999357</v>
+        <v>0.66462169999999787</v>
       </c>
       <c r="D219" s="5">
-        <v>3.0973469829526756</v>
+        <v>3.0460326058060927</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>266.93246732</v>
+        <v>266.93226671999997</v>
       </c>
       <c r="C220" s="5">
-        <v>0.79540424999999004</v>
+        <v>0.80093839999994998</v>
       </c>
       <c r="D220" s="5">
-        <v>3.6459865527003421</v>
+        <v>3.6718558864084816</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>266.91110953999998</v>
+        <v>266.90966878</v>
       </c>
       <c r="C221" s="5">
-        <v>-2.1357780000016646E-2</v>
+        <v>-2.259793999996873E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-9.5972066179272897E-2</v>
+        <v>-0.10154225813833184</v>
       </c>
       <c r="E221" s="5">
-        <v>3.2254179370377445</v>
+        <v>3.2261096762925989</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>269.21668509</v>
+        <v>269.21664685000002</v>
       </c>
       <c r="C222" s="5">
-        <v>2.3055755500000146</v>
+        <v>2.3069780700000138</v>
       </c>
       <c r="D222" s="5">
-        <v>10.872505349514029</v>
+        <v>10.879498354116922</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>269.83733709000001</v>
+        <v>269.83897711999998</v>
       </c>
       <c r="C223" s="5">
-        <v>0.62065200000000686</v>
+        <v>0.62233026999996355</v>
       </c>
       <c r="D223" s="5">
-        <v>2.801828437094378</v>
+        <v>2.8095016916430682</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>270.48865837</v>
+        <v>270.49112158000003</v>
       </c>
       <c r="C224" s="5">
-        <v>0.65132127999999057</v>
+        <v>0.652144460000045</v>
       </c>
       <c r="D224" s="5">
-        <v>2.9352703477683262</v>
+        <v>2.93901147314235</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>270.72452274</v>
+        <v>270.72132936999998</v>
       </c>
       <c r="C225" s="5">
-        <v>0.2358643700000016</v>
+        <v>0.23020778999995173</v>
       </c>
       <c r="D225" s="5">
-        <v>1.0514253560949705</v>
+        <v>1.0260821810360143</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>271.35959580999997</v>
+        <v>271.35952307000002</v>
       </c>
       <c r="C226" s="5">
-        <v>0.63507306999997581</v>
+        <v>0.63819370000004483</v>
       </c>
       <c r="D226" s="5">
-        <v>2.8515978639469308</v>
+        <v>2.8658265016381357</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>272.04424346000002</v>
+        <v>272.04100043</v>
       </c>
       <c r="C227" s="5">
-        <v>0.68464765000004491</v>
+        <v>0.68147735999997394</v>
       </c>
       <c r="D227" s="5">
-        <v>3.070001427653879</v>
+        <v>3.0555895648539</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>273.78035982</v>
+        <v>273.78189366999999</v>
       </c>
       <c r="C228" s="5">
-        <v>1.7361163599999827</v>
+        <v>1.7408932399999912</v>
       </c>
       <c r="D228" s="5">
-        <v>7.9326879415231311</v>
+        <v>7.9553866351876446</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>273.27252533000001</v>
+        <v>273.27254368000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.50783448999999337</v>
+        <v>-0.50934998999997561</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.2033085011234022</v>
+        <v>-2.2098043158937708</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>274.36528119000002</v>
+        <v>274.37240319</v>
       </c>
       <c r="C230" s="5">
-        <v>1.0927558600000111</v>
+        <v>1.0998595099999875</v>
       </c>
       <c r="D230" s="5">
-        <v>4.9054871490849417</v>
+        <v>4.9380850159508549</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>274.62740761999999</v>
+        <v>274.62169546000001</v>
       </c>
       <c r="C231" s="5">
-        <v>0.2621264299999666</v>
+        <v>0.24929227000001219</v>
       </c>
       <c r="D231" s="5">
-        <v>1.1525140900263242</v>
+        <v>1.0957741679706645</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>275.42808873000001</v>
+        <v>275.42802891999997</v>
       </c>
       <c r="C232" s="5">
-        <v>0.80068111000002773</v>
+        <v>0.80633345999996209</v>
       </c>
       <c r="D232" s="5">
-        <v>3.5552718478764067</v>
+        <v>3.5808524159956168</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>276.40059292000001</v>
+        <v>276.40077583999999</v>
       </c>
       <c r="C233" s="5">
-        <v>0.97250418999999511</v>
+        <v>0.97274692000002005</v>
       </c>
       <c r="D233" s="5">
-        <v>4.3203181138662394</v>
+        <v>4.321418422479173</v>
       </c>
       <c r="E233" s="5">
-        <v>3.5552972659528503</v>
+        <v>3.5559247828609086</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>275.49825556000002</v>
+        <v>275.49858454999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.90233735999998999</v>
+        <v>-0.90219129000001885</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.8479395369929725</v>
+        <v>-3.8473252732856067</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>275.70213970999998</v>
+        <v>275.70417900000001</v>
       </c>
       <c r="C235" s="5">
-        <v>0.20388414999996485</v>
+        <v>0.20559445000003507</v>
       </c>
       <c r="D235" s="5">
-        <v>0.89169089586005335</v>
+        <v>0.89920057313916946</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>276.00015155</v>
+        <v>276.00312201999998</v>
       </c>
       <c r="C236" s="5">
-        <v>0.29801184000001513</v>
+        <v>0.29894301999996742</v>
       </c>
       <c r="D236" s="5">
-        <v>1.3048426986497219</v>
+        <v>1.3089344695491612</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>275.18855245999998</v>
+        <v>275.18430310000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.81159909000001562</v>
+        <v>-0.8188189199999556</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.472175401360067</v>
+        <v>-3.5025239104386152</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>275.03569750999998</v>
+        <v>275.03381616000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.15285495000000537</v>
+        <v>-0.15048694000000751</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.66451386714537763</v>
+        <v>-0.65426031642513705</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>274.36495101000003</v>
+        <v>274.35944396999997</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.67074649999995017</v>
+        <v>-0.67437219000004234</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.8875774046719482</v>
+        <v>-2.9029957820828178</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>275.00739019000002</v>
+        <v>275.01082674999998</v>
       </c>
       <c r="C240" s="5">
-        <v>0.64243917999999667</v>
+        <v>0.65138278000000582</v>
       </c>
       <c r="D240" s="5">
-        <v>2.8463304715182325</v>
+        <v>2.8865327144600439</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>274.70484228999999</v>
+        <v>274.70436340999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.30254790000003595</v>
+        <v>-0.30646333999999342</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.3122146617940866</v>
+        <v>-1.3290763057633104</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>274.37248777000002</v>
+        <v>274.38078151000002</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.33235451999996712</v>
+        <v>-0.32358189999996512</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.4422105460519918</v>
+        <v>-1.4043916019571223</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>276.16014744</v>
+        <v>276.15478769999999</v>
       </c>
       <c r="C243" s="5">
-        <v>1.7876596699999823</v>
+        <v>1.774006189999966</v>
       </c>
       <c r="D243" s="5">
-        <v>8.1048896517998958</v>
+        <v>8.0405182891923879</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>276.19229404999999</v>
+        <v>276.19241646</v>
       </c>
       <c r="C244" s="5">
-        <v>3.2146609999983866E-2</v>
+        <v>3.7628760000018247E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.13977628365433592</v>
+        <v>0.16363419883094199</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>273.98513365000002</v>
+        <v>273.98566477000003</v>
       </c>
       <c r="C245" s="5">
-        <v>-2.2071603999999638</v>
+        <v>-2.206751689999976</v>
       </c>
       <c r="D245" s="5">
-        <v>-9.1792053256438919</v>
+        <v>-9.1775756678906806</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.8738980059637913</v>
+        <v>-0.87377145113297638</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>276.21436123000001</v>
+        <v>276.21511844999998</v>
       </c>
       <c r="C246" s="5">
-        <v>2.2292275799999857</v>
+        <v>2.2294536799999491</v>
       </c>
       <c r="D246" s="5">
-        <v>10.21255645660859</v>
+        <v>10.213618364544907</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>276.59297292000002</v>
+        <v>276.59485217999998</v>
       </c>
       <c r="C247" s="5">
-        <v>0.37861169000001382</v>
+        <v>0.3797337299999981</v>
       </c>
       <c r="D247" s="5">
-        <v>1.6573176084981878</v>
+        <v>1.6622617814324947</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>277.00110339000003</v>
+        <v>277.00381637999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.40813047000000324</v>
+        <v>0.40896420000001399</v>
       </c>
       <c r="D248" s="5">
-        <v>1.7851171025244916</v>
+        <v>1.7887811982410851</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>277.32612506999999</v>
+        <v>277.32139673</v>
       </c>
       <c r="C249" s="5">
-        <v>0.32502167999996345</v>
+        <v>0.31758035000001428</v>
       </c>
       <c r="D249" s="5">
-        <v>1.4171528716135695</v>
+        <v>1.3844888378542253</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>283.67572683999998</v>
+        <v>283.67189366000002</v>
       </c>
       <c r="C250" s="5">
-        <v>6.3496017699999925</v>
+        <v>6.3504969300000198</v>
       </c>
       <c r="D250" s="5">
-        <v>31.212954084215539</v>
+        <v>31.218523812376198</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>284.70280788000002</v>
+        <v>284.69571894000001</v>
       </c>
       <c r="C251" s="5">
-        <v>1.0270810400000414</v>
+        <v>1.0238252799999827</v>
       </c>
       <c r="D251" s="5">
-        <v>4.4323111248911973</v>
+        <v>4.4180419062139098</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>282.63952117999997</v>
+        <v>282.64443535999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.0632867000000488</v>
+        <v>-2.0512835800000175</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.3581897362322461</v>
+        <v>-8.3116755774041309</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>279.66106475999999</v>
+        <v>279.66057526999998</v>
       </c>
       <c r="C253" s="5">
-        <v>-2.9784564199999863</v>
+        <v>-2.9838600900000074</v>
       </c>
       <c r="D253" s="5">
-        <v>-11.937822992140068</v>
+        <v>-11.958043502659788</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>276.84448924999998</v>
+        <v>276.85315185000002</v>
       </c>
       <c r="C254" s="5">
-        <v>-2.8165755100000069</v>
+        <v>-2.8074234199999637</v>
       </c>
       <c r="D254" s="5">
-        <v>-11.438183711145932</v>
+        <v>-11.403063441264671</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>280.22153687000002</v>
+        <v>280.21787204999998</v>
       </c>
       <c r="C255" s="5">
-        <v>3.3770476200000417</v>
+        <v>3.3647201999999652</v>
       </c>
       <c r="D255" s="5">
-        <v>15.661156593055292</v>
+        <v>15.599592602582103</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>280.2757186</v>
+        <v>280.27585620000002</v>
       </c>
       <c r="C256" s="5">
-        <v>5.4181729999982053E-2</v>
+        <v>5.7984150000038426E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>0.23227073943155041</v>
+        <v>0.24859308034719252</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>280.55008286999998</v>
+        <v>280.55060959999997</v>
       </c>
       <c r="C257" s="5">
-        <v>0.27436426999997821</v>
+        <v>0.27475339999995185</v>
       </c>
       <c r="D257" s="5">
-        <v>1.1810353533806772</v>
+        <v>1.1827188700423985</v>
       </c>
       <c r="E257" s="5">
-        <v>2.396096873046516</v>
+        <v>2.3960906259496983</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>281.47449239000002</v>
+        <v>281.47508475000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.92440952000004017</v>
+        <v>0.92447515000003477</v>
       </c>
       <c r="D258" s="5">
-        <v>4.0264359381133374</v>
+        <v>4.0267193047073269</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>279.08230135999997</v>
+        <v>279.08343833999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.3921910300000491</v>
+        <v>-2.3916464100000212</v>
       </c>
       <c r="D259" s="5">
-        <v>-9.7350778662716024</v>
+        <v>-9.732944519700359</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>278.84080448999998</v>
+        <v>278.84253668999997</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.24149686999999176</v>
+        <v>-0.24090165000001207</v>
       </c>
       <c r="D260" s="5">
-        <v>-1.0334621350080675</v>
+        <v>-1.0309228501912404</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>279.17294459999999</v>
+        <v>279.1687925</v>
       </c>
       <c r="C261" s="5">
-        <v>0.33214011000001165</v>
+        <v>0.32625581000002057</v>
       </c>
       <c r="D261" s="5">
-        <v>1.4387767553569741</v>
+        <v>1.4131138439835711</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>278.67793057</v>
+        <v>278.67407953999998</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.495014029999993</v>
+        <v>-0.4947129600000153</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.1071451327752011</v>
+        <v>-2.105907037658783</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>279.63429737000001</v>
+        <v>279.62894355999998</v>
       </c>
       <c r="C263" s="5">
-        <v>0.95636680000001206</v>
+        <v>0.95486402000000226</v>
       </c>
       <c r="D263" s="5">
-        <v>4.1967853935283461</v>
+        <v>4.1901250353395314</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>277.81112321000001</v>
+        <v>277.81664056</v>
       </c>
       <c r="C264" s="5">
-        <v>-1.8231741600000078</v>
+        <v>-1.8123029999999858</v>
       </c>
       <c r="D264" s="5">
-        <v>-7.5492749634428531</v>
+        <v>-7.5059914406272465</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>275.88217192000002</v>
+        <v>275.88094391999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.9289512899999863</v>
+        <v>-1.9356966400000033</v>
       </c>
       <c r="D265" s="5">
-        <v>-8.021129490562684</v>
+        <v>-8.0479588276436314</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>276.29862314000002</v>
+        <v>276.30667254999997</v>
       </c>
       <c r="C266" s="5">
-        <v>0.41645121999999901</v>
+        <v>0.42572862999998051</v>
       </c>
       <c r="D266" s="5">
-        <v>1.8265459405384821</v>
+        <v>1.8675908412250308</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>273.91352103000003</v>
+        <v>273.91128386000003</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.3851021099999912</v>
+        <v>-2.3953886899999475</v>
       </c>
       <c r="D267" s="5">
-        <v>-9.8808683378621698</v>
+        <v>-9.9211966877916105</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>273.32773066999999</v>
+        <v>273.32762367999999</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.58579036000003271</v>
+        <v>-0.58366018000003805</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.5363436369698178</v>
+        <v>-2.5272486485961587</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>272.71791516000002</v>
+        <v>272.71789209000002</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.6098155099999758</v>
+        <v>-0.60973158999996713</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.644683922519897</v>
+        <v>-2.644325449433893</v>
       </c>
       <c r="E269" s="5">
-        <v>-2.7917181951534809</v>
+        <v>-2.7919089255117213</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>273.01976581000002</v>
+        <v>273.01989622999997</v>
       </c>
       <c r="C270" s="5">
-        <v>0.30185065000000577</v>
+        <v>0.30200413999995135</v>
       </c>
       <c r="D270" s="5">
-        <v>1.3363037236634234</v>
+        <v>1.3369874871789866</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>272.52416314999999</v>
+        <v>272.52486821999997</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.49560266000003139</v>
+        <v>-0.49502800999999863</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.1566983907833182</v>
+        <v>-2.1542215707126111</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>272.35291051000002</v>
+        <v>272.35367788000002</v>
       </c>
       <c r="C272" s="5">
-        <v>-0.17125263999997742</v>
+        <v>-0.17119033999995281</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.75147244786494261</v>
+        <v>-0.75119807672112682</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>272.24008898</v>
+        <v>272.23727289999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.11282153000001927</v>
+        <v>-0.11640498000002708</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.49596607352517807</v>
+        <v>-0.51168055357672104</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>272.56497559000002</v>
+        <v>272.56140800999998</v>
       </c>
       <c r="C274" s="5">
-        <v>0.32488661000002139</v>
+        <v>0.32413510999998607</v>
       </c>
       <c r="D274" s="5">
-        <v>1.4414961912407431</v>
+        <v>1.4381549543238226</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>272.15803109000001</v>
+        <v>272.15500779000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.4069445000000087</v>
+        <v>-0.40640021999996634</v>
       </c>
       <c r="D275" s="5">
-        <v>-1.7769828637902885</v>
+        <v>-1.7746486797046601</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>271.87461063000001</v>
+        <v>271.87852794999998</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.28342046000000209</v>
+        <v>-0.27647984000003589</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.2425255787543499</v>
+        <v>-1.212280859108783</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>271.93141593000001</v>
+        <v>271.93037705</v>
       </c>
       <c r="C277" s="5">
-        <v>5.6805300000007719E-2</v>
+        <v>5.1849100000026738E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>0.25101552848521003</v>
+        <v>0.22908841913440448</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>274.41778436999999</v>
+        <v>274.42353674999998</v>
       </c>
       <c r="C278" s="5">
-        <v>2.4863684399999784</v>
+        <v>2.4931596999999783</v>
       </c>
       <c r="D278" s="5">
-        <v>11.540974412037164</v>
+        <v>11.574150231486847</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>273.93303070000002</v>
+        <v>273.93259556999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.48475366999997505</v>
+        <v>-0.49094117999999298</v>
       </c>
       <c r="D279" s="5">
-        <v>-2.0993024177399455</v>
+        <v>-2.1257911863015733</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>273.58525619</v>
+        <v>273.58495488</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.34777451000002202</v>
+        <v>-0.34764068999999154</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.5128795196114542</v>
+        <v>-1.5123038221034779</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>274.13488260000003</v>
+        <v>274.13487140000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.54962641000003032</v>
+        <v>0.54991652000001068</v>
       </c>
       <c r="D281" s="5">
-        <v>2.4375887678814712</v>
+        <v>2.4388923765182868</v>
       </c>
       <c r="E281" s="5">
-        <v>0.51957255509551548</v>
+        <v>0.51957695153068695</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>273.38764696999999</v>
+        <v>273.38734091999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.74723563000003423</v>
+        <v>-0.74753048000002309</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.2223596947709154</v>
+        <v>-3.2236123193401856</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>273.45384798999999</v>
+        <v>273.45407726000002</v>
       </c>
       <c r="C283" s="5">
-        <v>6.620101999999406E-2</v>
+        <v>6.6736340000034033E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>0.29096820012985969</v>
+        <v>0.2933245391936401</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>273.77163524000002</v>
+        <v>273.77164126000002</v>
       </c>
       <c r="C284" s="5">
-        <v>0.3177872500000376</v>
+        <v>0.3175640000000044</v>
       </c>
       <c r="D284" s="5">
-        <v>1.4034967998567405</v>
+        <v>1.4025033341387383</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>274.47053567</v>
+        <v>274.46907943000002</v>
       </c>
       <c r="C285" s="5">
-        <v>0.69890042999998059</v>
+        <v>0.69743816999999808</v>
       </c>
       <c r="D285" s="5">
-        <v>3.1068119295143637</v>
+        <v>3.1002203529036265</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>273.76818731999998</v>
+        <v>273.76548824000002</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.70234835000002249</v>
+        <v>-0.70359118999999737</v>
       </c>
       <c r="D286" s="5">
-        <v>-3.0278541249939894</v>
+        <v>-3.0331526149737442</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>275.91044631</v>
+        <v>275.90936323</v>
       </c>
       <c r="C287" s="5">
-        <v>2.1422589900000162</v>
+        <v>2.1438749899999721</v>
       </c>
       <c r="D287" s="5">
-        <v>9.8049603855025147</v>
+        <v>9.8127790786782363</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>278.12124662000002</v>
+        <v>278.12354842000002</v>
       </c>
       <c r="C288" s="5">
-        <v>2.2108003100000246</v>
+        <v>2.2141851900000233</v>
       </c>
       <c r="D288" s="5">
-        <v>10.050566791226533</v>
+        <v>10.066681614455032</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>278.14718972999998</v>
+        <v>278.14662097000001</v>
       </c>
       <c r="C289" s="5">
-        <v>2.5943109999957414E-2</v>
+        <v>2.3072549999994862E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>0.11199327323938579</v>
+        <v>9.9594933207525216E-2</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>277.21461020999999</v>
+        <v>277.21741871</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.93257951999999023</v>
+        <v>-0.92920226000001094</v>
       </c>
       <c r="D290" s="5">
-        <v>-3.9500222762656079</v>
+        <v>-3.9359873034489512</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>277.46008904000001</v>
+        <v>277.46029163999998</v>
       </c>
       <c r="C291" s="5">
-        <v>0.24547883000002457</v>
+        <v>0.2428729299999759</v>
       </c>
       <c r="D291" s="5">
-        <v>1.0678135682704593</v>
+        <v>1.0564126780385541</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>278.48583642</v>
+        <v>278.48565619999999</v>
       </c>
       <c r="C292" s="5">
-        <v>1.0257473799999843</v>
+        <v>1.0253645600000141</v>
       </c>
       <c r="D292" s="5">
-        <v>4.5276268447836499</v>
+        <v>4.5258992212449334</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>278.42042938999998</v>
+        <v>278.42044802999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-6.540703000001713E-2</v>
+        <v>-6.5208170000005339E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.28147616989143698</v>
+        <v>-0.28062166813506151</v>
       </c>
       <c r="E293" s="5">
-        <v>1.5632986029921359</v>
+        <v>1.5633095520149132</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>279.00106131000001</v>
+        <v>279.00105028000002</v>
       </c>
       <c r="C294" s="5">
-        <v>0.58063192000003028</v>
+        <v>0.58060225000002674</v>
       </c>
       <c r="D294" s="5">
-        <v>2.531444703675545</v>
+        <v>2.5313136894787869</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>279.58973709999998</v>
+        <v>279.58991040000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.58867578999996795</v>
+        <v>0.58886011999999255</v>
       </c>
       <c r="D295" s="5">
-        <v>2.5615191017564598</v>
+        <v>2.5623306174239913</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>280.22268632999999</v>
+        <v>280.22265804</v>
       </c>
       <c r="C296" s="5">
-        <v>0.63294923000000836</v>
+        <v>0.63274763999999095</v>
       </c>
       <c r="D296" s="5">
-        <v>2.750701681964185</v>
+        <v>2.74981294319252</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>280.77921685000001</v>
+        <v>280.77841918000001</v>
       </c>
       <c r="C297" s="5">
-        <v>0.5565305200000239</v>
+        <v>0.55576114000001553</v>
       </c>
       <c r="D297" s="5">
-        <v>2.409440969906429</v>
+        <v>2.406073847080159</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>280.90899865</v>
+        <v>280.90755309000002</v>
       </c>
       <c r="C298" s="5">
-        <v>0.12978179999998929</v>
+        <v>0.12913391000000729</v>
       </c>
       <c r="D298" s="5">
-        <v>0.55607637770689333</v>
+        <v>0.55329491205702297</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>281.22494189000003</v>
+        <v>281.22458925000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.31594324000002416</v>
+        <v>0.31703615999998647</v>
       </c>
       <c r="D299" s="5">
-        <v>1.3580411949511095</v>
+        <v>1.3627752260673809</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>281.24162376999999</v>
+        <v>281.24245562999999</v>
       </c>
       <c r="C300" s="5">
-        <v>1.6681879999964622E-2</v>
+        <v>1.7866379999986748E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>7.1205591378009636E-2</v>
+        <v>7.6263420127964388E-2</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>282.32495994999999</v>
+        <v>282.32462313000002</v>
       </c>
       <c r="C301" s="5">
-        <v>1.0833361800000034</v>
+        <v>1.0821675000000255</v>
       </c>
       <c r="D301" s="5">
-        <v>4.7215693793383195</v>
+        <v>4.716353330470846</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>282.47753158</v>
+        <v>282.47782862000003</v>
       </c>
       <c r="C302" s="5">
-        <v>0.15257163000001128</v>
+        <v>0.15320549000000483</v>
       </c>
       <c r="D302" s="5">
-        <v>0.6504246633527444</v>
+        <v>0.65313570924654396</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>283.51125961999998</v>
+        <v>283.51154289999999</v>
       </c>
       <c r="C303" s="5">
-        <v>1.0337280399999713</v>
+        <v>1.0337142799999697</v>
       </c>
       <c r="D303" s="5">
-        <v>4.4808805988432177</v>
+        <v>4.4808149410235254</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>284.05019702999999</v>
+        <v>284.05023602</v>
       </c>
       <c r="C304" s="5">
-        <v>0.53893741000001683</v>
+        <v>0.53869312000000491</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3051272601980033</v>
+        <v>2.3040691204553321</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>284.39540955000001</v>
+        <v>284.39589201000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.34521252000001823</v>
+        <v>0.34565599000001157</v>
       </c>
       <c r="D305" s="5">
-        <v>1.4681745334726548</v>
+        <v>1.4700730309055166</v>
       </c>
       <c r="E305" s="5">
-        <v>2.1460279237018653</v>
+        <v>2.1461943698029451</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>284.9896938</v>
+        <v>284.99027312999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.59428424999998697</v>
+        <v>0.59438111999998</v>
       </c>
       <c r="D306" s="5">
-        <v>2.5365901950593628</v>
+        <v>2.5370040772633384</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>285.27050471000001</v>
+        <v>285.27103498000002</v>
       </c>
       <c r="C307" s="5">
-        <v>0.28081091000001379</v>
+        <v>0.28076185000003306</v>
       </c>
       <c r="D307" s="5">
-        <v>1.1888334459921879</v>
+        <v>1.1886221908686379</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>284.93988839000002</v>
+        <v>284.94072118999998</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.33061631999999008</v>
+        <v>-0.3303137900000479</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.3819178589363212</v>
+        <v>-1.3806588289843824</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>285.24357064999998</v>
+        <v>285.24217020999998</v>
       </c>
       <c r="C309" s="5">
-        <v>0.30368225999995957</v>
+        <v>0.30144902000000684</v>
       </c>
       <c r="D309" s="5">
-        <v>1.2864554002337103</v>
+        <v>1.2769361060887663</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>285.50454980000001</v>
+        <v>285.50429198</v>
       </c>
       <c r="C310" s="5">
-        <v>0.26097915000002558</v>
+        <v>0.26212177000002157</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1034630352092067</v>
+        <v>1.1083241346367734</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>288.03912797999999</v>
+        <v>288.03895431000001</v>
       </c>
       <c r="C311" s="5">
-        <v>2.5345781799999827</v>
+        <v>2.5346623300000033</v>
       </c>
       <c r="D311" s="5">
-        <v>11.188903339516564</v>
+        <v>11.189303745981483</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>287.80470242000001</v>
+        <v>287.80525277999999</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.23442555999997694</v>
+        <v>-0.23370153000001892</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.97228061217272677</v>
+        <v>-0.96929166542011336</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>288.07654000000002</v>
+        <v>288.07413266999998</v>
       </c>
       <c r="C313" s="5">
-        <v>0.27183758000001035</v>
+        <v>0.26887988999999379</v>
       </c>
       <c r="D313" s="5">
-        <v>1.1393317462218278</v>
+        <v>1.1268694792576195</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>288.58537218999999</v>
+        <v>288.58482328999997</v>
       </c>
       <c r="C314" s="5">
-        <v>0.50883218999996416</v>
+        <v>0.51069061999999121</v>
       </c>
       <c r="D314" s="5">
-        <v>2.1402835300847745</v>
+        <v>2.14819508371904</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>288.82397610999999</v>
+        <v>288.82368553999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.23860392000000274</v>
+        <v>0.23886225000001104</v>
       </c>
       <c r="D315" s="5">
-        <v>0.9966906440271428</v>
+        <v>0.99777655758450656</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>289.07864884999998</v>
+        <v>289.07834844000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.25467273999998952</v>
+        <v>0.254662900000028</v>
       </c>
       <c r="D316" s="5">
-        <v>1.0632557258229536</v>
+        <v>1.0632155193428972</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>290.25077191999998</v>
+        <v>290.25089165000003</v>
       </c>
       <c r="C317" s="5">
-        <v>1.1721230699999978</v>
+        <v>1.1725432100000148</v>
       </c>
       <c r="D317" s="5">
-        <v>4.9756100176383988</v>
+        <v>4.977438755694763</v>
       </c>
       <c r="E317" s="5">
-        <v>2.0588807601588766</v>
+        <v>2.0587497233589325</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>291.99167783000001</v>
+        <v>291.99609086999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.7409059100000377</v>
+        <v>1.7451992199999609</v>
       </c>
       <c r="D318" s="5">
-        <v>7.4397731120636745</v>
+        <v>7.4587284001694565</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>291.27307623000002</v>
+        <v>291.27365480999998</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.71860159999999951</v>
+        <v>-0.72243606000000682</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.9135933864884667</v>
+        <v>-2.9288857210773012</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>291.86610844</v>
+        <v>291.86716138999998</v>
       </c>
       <c r="C320" s="5">
-        <v>0.59303220999998985</v>
+        <v>0.59350657999999612</v>
       </c>
       <c r="D320" s="5">
-        <v>2.4707464385615996</v>
+        <v>2.4727400379496611</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>292.10438402</v>
+        <v>292.1028144</v>
       </c>
       <c r="C321" s="5">
-        <v>0.23827557999999271</v>
+        <v>0.23565301000002137</v>
       </c>
       <c r="D321" s="5">
-        <v>0.9840747275068118</v>
+        <v>0.97319188212068308</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>292.58148813000003</v>
+        <v>292.58206798999998</v>
       </c>
       <c r="C322" s="5">
-        <v>0.4771041100000275</v>
+        <v>0.4792535899999848</v>
       </c>
       <c r="D322" s="5">
-        <v>1.9777047313817242</v>
+        <v>1.9867061430954847</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>293.42746876000001</v>
+        <v>293.42757325000002</v>
       </c>
       <c r="C323" s="5">
-        <v>0.84598062999998547</v>
+        <v>0.84550526000003856</v>
       </c>
       <c r="D323" s="5">
-        <v>3.5254370735649854</v>
+        <v>3.5234173885750675</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>294.44848067999999</v>
+        <v>294.44802576000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0210119199999781</v>
+        <v>1.0204525099999842</v>
       </c>
       <c r="D324" s="5">
-        <v>4.2563716380208172</v>
+        <v>4.2539932525721191</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>295.44175968000002</v>
+        <v>295.43718251000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.99327900000002955</v>
+        <v>0.98915675000000647</v>
       </c>
       <c r="D325" s="5">
-        <v>4.1239807440799581</v>
+        <v>4.1065546480275161</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>296.39227533000002</v>
+        <v>296.39058053999997</v>
       </c>
       <c r="C326" s="5">
-        <v>0.95051564999999982</v>
+        <v>0.95339802999995982</v>
       </c>
       <c r="D326" s="5">
-        <v>3.9297763202202463</v>
+        <v>3.941967586530426</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>295.77838179000003</v>
+        <v>295.77734801999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.6138935399999923</v>
+        <v>-0.61323251999999684</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.4573446153778322</v>
+        <v>-2.4547425430716086</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>296.06455240000003</v>
+        <v>296.06395669</v>
       </c>
       <c r="C328" s="5">
-        <v>0.28617060999999921</v>
+        <v>0.28660867000002099</v>
       </c>
       <c r="D328" s="5">
-        <v>1.1672185460886553</v>
+        <v>1.1690189243665827</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>297.10773540000002</v>
+        <v>297.10729306000002</v>
       </c>
       <c r="C329" s="5">
-        <v>1.0431829999999991</v>
+        <v>1.04333637000002</v>
       </c>
       <c r="D329" s="5">
-        <v>4.3111074977697728</v>
+        <v>4.3117625014280847</v>
       </c>
       <c r="E329" s="5">
-        <v>2.3624273019642539</v>
+        <v>2.3622326777441138</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>297.87051408000002</v>
+        <v>297.87825332</v>
       </c>
       <c r="C330" s="5">
-        <v>0.76277867999999671</v>
+        <v>0.77096025999998119</v>
       </c>
       <c r="D330" s="5">
-        <v>3.1246933427193424</v>
+        <v>3.1586934373035724</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>298.53455752000002</v>
+        <v>298.53550103999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.66404344000000037</v>
+        <v>0.65724771999998666</v>
       </c>
       <c r="D331" s="5">
-        <v>2.7082084079627977</v>
+        <v>2.6800853417029868</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>299.09019217000002</v>
+        <v>299.09206568000002</v>
       </c>
       <c r="C332" s="5">
-        <v>0.55563465000000178</v>
+        <v>0.55656464000003325</v>
       </c>
       <c r="D332" s="5">
-        <v>2.2564540137584466</v>
+        <v>2.2602623323682458</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>301.1973557</v>
+        <v>301.19646303000002</v>
       </c>
       <c r="C333" s="5">
-        <v>2.1071635299999798</v>
+        <v>2.1043973499999993</v>
       </c>
       <c r="D333" s="5">
-        <v>8.789704103113527</v>
+        <v>8.7776581560768729</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>300.89859694</v>
+        <v>300.90018014999998</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.29875875999999835</v>
+        <v>-0.29628288000003522</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.1838122551350527</v>
+        <v>-1.1740582189758486</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>300.48810499000001</v>
+        <v>300.49020101999997</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.41049194999999372</v>
+        <v>-0.40997913000001063</v>
       </c>
       <c r="D335" s="5">
-        <v>-1.6248367103415706</v>
+        <v>-1.6228135445651826</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>299.95728652000003</v>
+        <v>299.95896841000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.53081846999998561</v>
+        <v>-0.53123260999996091</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.0993497555996887</v>
+        <v>-2.1009572443825064</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>299.75667515999999</v>
+        <v>299.74091636000003</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.20061136000003899</v>
+        <v>-0.21805204999998296</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.79961414390781194</v>
+        <v>-0.86884823560683389</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>299.41475407000001</v>
+        <v>299.41474117000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.34192108999997117</v>
+        <v>-0.32617519000001494</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.3602398061307586</v>
+        <v>-1.2980413238131372</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>301.63839108000002</v>
+        <v>301.63686459000002</v>
       </c>
       <c r="C339" s="5">
-        <v>2.2236370100000045</v>
+        <v>2.2221234200000026</v>
       </c>
       <c r="D339" s="5">
-        <v>9.285117523573394</v>
+        <v>9.278537545479427</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>302.58565669000001</v>
+        <v>302.58446779000002</v>
       </c>
       <c r="C340" s="5">
-        <v>0.9472656099999881</v>
+        <v>0.9476032000000032</v>
       </c>
       <c r="D340" s="5">
-        <v>3.8342578150077022</v>
+        <v>3.8356677259097305</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>302.28719970999998</v>
+        <v>302.28559264</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.29845698000002585</v>
+        <v>-0.29887515000001486</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.1772263603840205</v>
+        <v>-1.1788714364525998</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7432950047654439</v>
+        <v>1.7429055768598101</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>300.47407604</v>
+        <v>300.48462195000002</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.8131236699999818</v>
+        <v>-1.8009706899999856</v>
       </c>
       <c r="D342" s="5">
-        <v>-6.9648609163348034</v>
+        <v>-6.9197316496681482</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>303.22901138999998</v>
+        <v>303.22961334000001</v>
       </c>
       <c r="C343" s="5">
-        <v>2.7549353499999825</v>
+        <v>2.7449913899999956</v>
       </c>
       <c r="D343" s="5">
-        <v>11.574487177410408</v>
+        <v>11.530162767825946</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>304.18817953000001</v>
+        <v>304.19052899000002</v>
       </c>
       <c r="C344" s="5">
-        <v>0.95916814000003114</v>
+        <v>0.96091565000000401</v>
       </c>
       <c r="D344" s="5">
-        <v>3.8625557505798769</v>
+        <v>3.8697082358069013</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>303.16622975000001</v>
+        <v>303.16896324999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-1.0219497799999999</v>
+        <v>-1.0215657400000282</v>
       </c>
       <c r="D345" s="5">
-        <v>-3.9578511892077284</v>
+        <v>-3.956361230879013</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>304.06023608999999</v>
+        <v>304.06416387000002</v>
       </c>
       <c r="C346" s="5">
-        <v>0.89400633999997581</v>
+        <v>0.89520062000002554</v>
       </c>
       <c r="D346" s="5">
-        <v>3.5966393268466623</v>
+        <v>3.6014892809858923</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>304.73043971999999</v>
+        <v>304.73453647999997</v>
       </c>
       <c r="C347" s="5">
-        <v>0.67020363000000316</v>
+        <v>0.67037260999995851</v>
       </c>
       <c r="D347" s="5">
-        <v>2.6773188301282502</v>
+        <v>2.6779670613621409</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>305.44417199999998</v>
+        <v>305.44859703999998</v>
       </c>
       <c r="C348" s="5">
-        <v>0.7137322799999879</v>
+        <v>0.71406056000000717</v>
       </c>
       <c r="D348" s="5">
-        <v>2.8471013985409632</v>
+        <v>2.8483890528404388</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>304.70375894</v>
+        <v>304.67856274000002</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.74041305999998031</v>
+        <v>-0.77003429999996342</v>
       </c>
       <c r="D349" s="5">
-        <v>-2.8703942033952212</v>
+        <v>-2.9835984196183496</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>305.46472110000002</v>
+        <v>305.46442918000002</v>
       </c>
       <c r="C350" s="5">
-        <v>0.76096216000001959</v>
+        <v>0.78586644000000661</v>
       </c>
       <c r="D350" s="5">
-        <v>3.0383685868340171</v>
+        <v>3.139484673459636</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>304.79473361999999</v>
+        <v>304.79063907</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.66998748000003161</v>
+        <v>-0.6737901100000272</v>
       </c>
       <c r="D351" s="5">
-        <v>-2.6004861460616424</v>
+        <v>-2.6150695322207929</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>306.00172415999998</v>
+        <v>306.00103605999999</v>
       </c>
       <c r="C352" s="5">
-        <v>1.2069905399999925</v>
+        <v>1.2103969899999925</v>
       </c>
       <c r="D352" s="5">
-        <v>4.8568909508714064</v>
+        <v>4.8709660423650547</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>306.26979041999999</v>
+        <v>306.26663148</v>
       </c>
       <c r="C353" s="5">
-        <v>0.26806626000001188</v>
+        <v>0.26559542000001102</v>
       </c>
       <c r="D353" s="5">
-        <v>1.0563141438530987</v>
+        <v>1.0465336472123221</v>
       </c>
       <c r="E353" s="5">
-        <v>1.3174857267594264</v>
+        <v>1.3169793522846307</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>305.82389092</v>
+        <v>305.83016414000002</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.4458994999999959</v>
+        <v>-0.43646733999997878</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.7331630735006209</v>
+        <v>-1.6968055516018321</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>306.40565391000001</v>
+        <v>306.40521629</v>
       </c>
       <c r="C355" s="5">
-        <v>0.58176299000001563</v>
+        <v>0.57505214999997634</v>
       </c>
       <c r="D355" s="5">
-        <v>2.3067725860273169</v>
+        <v>2.2798401265098578</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>307.69288340000003</v>
+        <v>307.70100997999998</v>
       </c>
       <c r="C356" s="5">
-        <v>1.2872294900000156</v>
+        <v>1.2957936899999822</v>
       </c>
       <c r="D356" s="5">
-        <v>5.1594053776711668</v>
+        <v>5.1945419227857892</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>309.08315429999999</v>
+        <v>309.08682055999998</v>
       </c>
       <c r="C357" s="5">
-        <v>1.3902708999999618</v>
+        <v>1.3858105799999976</v>
       </c>
       <c r="D357" s="5">
-        <v>5.5588400739203125</v>
+        <v>5.5404119576956568</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>310.30685896</v>
+        <v>310.32015052000003</v>
       </c>
       <c r="C358" s="5">
-        <v>1.2237046600000099</v>
+        <v>1.2333299600000487</v>
       </c>
       <c r="D358" s="5">
-        <v>4.8558039283317145</v>
+        <v>4.8947810733321218</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>311.06885247000002</v>
+        <v>311.07488482000002</v>
       </c>
       <c r="C359" s="5">
-        <v>0.7619935100000248</v>
+        <v>0.75473429999999553</v>
       </c>
       <c r="D359" s="5">
-        <v>2.9868612167229358</v>
+        <v>2.9578964782046802</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>311.83873547000002</v>
+        <v>311.84887543000002</v>
       </c>
       <c r="C360" s="5">
-        <v>0.76988299999999299</v>
+        <v>0.77399060999999847</v>
       </c>
       <c r="D360" s="5">
-        <v>3.0107153373581719</v>
+        <v>3.0269395758953488</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>311.91575783000002</v>
+        <v>311.88048106999997</v>
       </c>
       <c r="C361" s="5">
-        <v>7.7022360000000845E-2</v>
+        <v>3.1605639999952473E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>0.29679601604606365</v>
+        <v>0.12168687880356188</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>312.89466807999997</v>
+        <v>312.89443503000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.97891024999995579</v>
+        <v>1.0139539600000376</v>
       </c>
       <c r="D362" s="5">
-        <v>3.8317473997858009</v>
+        <v>3.9718385631089426</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>313.03795358000002</v>
+        <v>313.02758283999998</v>
       </c>
       <c r="C363" s="5">
-        <v>0.14328550000004725</v>
+        <v>0.13314780999996856</v>
       </c>
       <c r="D363" s="5">
-        <v>0.55090847335239612</v>
+        <v>0.51183989083363191</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>313.76498708999998</v>
+        <v>313.76376150999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.72703350999995564</v>
+        <v>0.73617867000001525</v>
       </c>
       <c r="D364" s="5">
-        <v>2.8228887515284296</v>
+        <v>2.8589536234180812</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>314.22470621999997</v>
+        <v>314.21752658999998</v>
       </c>
       <c r="C365" s="5">
-        <v>0.45971912999999631</v>
+        <v>0.45376507999998239</v>
       </c>
       <c r="D365" s="5">
-        <v>1.7724421241704924</v>
+        <v>1.7493103447860037</v>
       </c>
       <c r="E365" s="5">
-        <v>2.5973556807842746</v>
+        <v>2.596069663736511</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>315.80665365999999</v>
+        <v>315.80730003000002</v>
       </c>
       <c r="C366" s="5">
-        <v>1.5819474400000217</v>
+        <v>1.5897734400000445</v>
       </c>
       <c r="D366" s="5">
-        <v>6.2114562551176977</v>
+        <v>6.2431914960296764</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>316.4558801</v>
+        <v>316.45342561000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.64922644000000673</v>
+        <v>0.64612557999998899</v>
       </c>
       <c r="D367" s="5">
-        <v>2.4950111954917142</v>
+        <v>2.4829548766884812</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>316.67164274999999</v>
+        <v>316.68401420999999</v>
       </c>
       <c r="C368" s="5">
-        <v>0.21576264999998784</v>
+        <v>0.23058859999997594</v>
       </c>
       <c r="D368" s="5">
-        <v>0.8212465813147718</v>
+        <v>0.87791106022168108</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>307.32359231999999</v>
+        <v>307.32497038999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-9.3480504300000007</v>
+        <v>-9.3590438200000108</v>
       </c>
       <c r="D369" s="5">
-        <v>-30.202364183993335</v>
+        <v>-30.231323328580096</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>300.43850049999998</v>
+        <v>300.47667193000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-6.8850918200000137</v>
+        <v>-6.8482984599999668</v>
       </c>
       <c r="D370" s="5">
-        <v>-23.806799523913281</v>
+        <v>-23.694658005291171</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>299.86060543000002</v>
+        <v>299.86416366999998</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.5778950699999541</v>
+        <v>-0.61250826000002689</v>
       </c>
       <c r="D371" s="5">
-        <v>-2.2839431788858833</v>
+        <v>-2.4189068594067886</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>305.45436897000002</v>
+        <v>305.46512129000001</v>
       </c>
       <c r="C372" s="5">
-        <v>5.5937635399999976</v>
+        <v>5.6009576200000311</v>
       </c>
       <c r="D372" s="5">
-        <v>24.831196579302485</v>
+        <v>24.866155514513409</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>312.33411541999999</v>
+        <v>312.30270511999998</v>
       </c>
       <c r="C373" s="5">
-        <v>6.8797464499999705</v>
+        <v>6.8375838299999714</v>
       </c>
       <c r="D373" s="5">
-        <v>30.640245564574698</v>
+        <v>30.427571649688389</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>314.38054867</v>
+        <v>314.37668966000001</v>
       </c>
       <c r="C374" s="5">
-        <v>2.0464332500000069</v>
+        <v>2.0739845400000263</v>
       </c>
       <c r="D374" s="5">
-        <v>8.1520926305300723</v>
+        <v>8.2667465958367039</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>308.6935924</v>
+        <v>308.67345634999998</v>
       </c>
       <c r="C375" s="5">
-        <v>-5.686956269999996</v>
+        <v>-5.7032333100000301</v>
       </c>
       <c r="D375" s="5">
-        <v>-19.672663366427134</v>
+        <v>-19.723693869016124</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>308.15947709</v>
+        <v>308.15309688999997</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.53411531000000423</v>
+        <v>-0.52035946000000877</v>
       </c>
       <c r="D376" s="5">
-        <v>-2.0566478850815861</v>
+        <v>-2.0042997218935987</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>308.36675341</v>
+        <v>308.34988386999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.2072763200000054</v>
+        <v>0.19678698000001305</v>
       </c>
       <c r="D377" s="5">
-        <v>0.81014487038910676</v>
+        <v>0.76901890036278342</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.8642559588865071</v>
+        <v>-1.8673823779589038</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>309.35793631000001</v>
+        <v>309.35103637999998</v>
       </c>
       <c r="C378" s="5">
-        <v>0.99118290000001252</v>
+        <v>1.0011525099999972</v>
       </c>
       <c r="D378" s="5">
-        <v>3.926083863461427</v>
+        <v>3.9665023048691239</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>309.24473670999998</v>
+        <v>309.24149328999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.11319960000002993</v>
+        <v>-0.1095430899999883</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.43821881926120465</v>
+        <v>-0.42410071837586383</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>309.07091588999998</v>
+        <v>309.09036157000003</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.1738208200000031</v>
+        <v>-0.15113171999996666</v>
       </c>
       <c r="D380" s="5">
-        <v>-0.67241681421202903</v>
+        <v>-0.58488715288541604</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>309.97511322000003</v>
+        <v>309.97747383000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.90419733000004499</v>
+        <v>0.88711225999998078</v>
       </c>
       <c r="D381" s="5">
-        <v>3.5676824709633514</v>
+        <v>3.4989788345347606</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>308.34119314999998</v>
+        <v>308.41001856000003</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.6339200700000447</v>
+        <v>-1.5674552699999822</v>
       </c>
       <c r="D382" s="5">
-        <v>-6.1451638878608161</v>
+        <v>-5.9020604588731267</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>307.56455403000001</v>
+        <v>307.57183182</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.77663911999997026</v>
+        <v>-0.83818674000002602</v>
       </c>
       <c r="D383" s="5">
-        <v>-2.9809964294139846</v>
+        <v>-3.2130106811627202</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>308.06246694999999</v>
+        <v>308.07996723999997</v>
       </c>
       <c r="C384" s="5">
-        <v>0.49791291999997611</v>
+        <v>0.50813541999997369</v>
       </c>
       <c r="D384" s="5">
-        <v>1.9600579581524391</v>
+        <v>2.0006179360331222</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>309.69478400999998</v>
+        <v>309.65583712</v>
       </c>
       <c r="C385" s="5">
-        <v>1.6323170599999912</v>
+        <v>1.5758698800000275</v>
       </c>
       <c r="D385" s="5">
-        <v>6.5469994269370169</v>
+        <v>6.3138238848573058</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>312.76020871999998</v>
+        <v>312.75332230999999</v>
       </c>
       <c r="C386" s="5">
-        <v>3.0654247100000021</v>
+        <v>3.0974851899999862</v>
       </c>
       <c r="D386" s="5">
-        <v>12.546304900249062</v>
+        <v>12.686510194568701</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>311.83039962999999</v>
+        <v>311.80078947999999</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.92980908999999201</v>
+        <v>-0.95253282999999556</v>
       </c>
       <c r="D387" s="5">
-        <v>-3.5097383507897373</v>
+        <v>-3.5941597473881592</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>312.54367373999997</v>
+        <v>312.53050822</v>
       </c>
       <c r="C388" s="5">
-        <v>0.71327410999998619</v>
+        <v>0.7297187400000098</v>
       </c>
       <c r="D388" s="5">
-        <v>2.7796505493580259</v>
+        <v>2.8448365386750663</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>312.65510311999998</v>
+        <v>312.58624255000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.11142938000000413</v>
+        <v>5.5734330000007049E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>0.4286689480132333</v>
+        <v>0.21420895634078896</v>
       </c>
       <c r="E389" s="5">
-        <v>1.3906653887224563</v>
+        <v>1.3738804201353538</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>313.37768828999998</v>
+        <v>313.38034355999997</v>
       </c>
       <c r="C390" s="5">
-        <v>0.72258517000000211</v>
+        <v>0.79410100999996303</v>
       </c>
       <c r="D390" s="5">
-        <v>2.808876136354832</v>
+        <v>3.0914640431251028</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>313.59930057000003</v>
+        <v>313.61156421999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.22161228000004485</v>
+        <v>0.23122066000001951</v>
       </c>
       <c r="D391" s="5">
-        <v>0.85191616537212411</v>
+        <v>0.88899491631746486</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>314.66807463999999</v>
+        <v>314.69943962999997</v>
       </c>
       <c r="C392" s="5">
-        <v>1.0687740699999608</v>
+        <v>1.087875409999981</v>
       </c>
       <c r="D392" s="5">
-        <v>4.1672428353943358</v>
+        <v>4.2429784131888137</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>314.95196902999999</v>
+        <v>314.97195418000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.28389439000000039</v>
+        <v>0.27251455000003943</v>
       </c>
       <c r="D393" s="5">
-        <v>1.0880316422977598</v>
+        <v>1.0441056468838639</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>314.71147966000001</v>
+        <v>314.81109003</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.2404893699999775</v>
+        <v>-0.16086415000000898</v>
       </c>
       <c r="D394" s="5">
-        <v>-0.91245136751869627</v>
+        <v>-0.61115175718304826</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>316.07001120000001</v>
+        <v>316.09124331999999</v>
       </c>
       <c r="C395" s="5">
-        <v>1.3585315400000013</v>
+        <v>1.280153289999987</v>
       </c>
       <c r="D395" s="5">
-        <v>5.3048766029613725</v>
+        <v>4.9903297474373831</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>314.66685421</v>
+        <v>314.68875756</v>
       </c>
       <c r="C396" s="5">
-        <v>-1.4031569900000136</v>
+        <v>-1.4024857599999905</v>
       </c>
       <c r="D396" s="5">
-        <v>-5.1990959073196947</v>
+        <v>-5.1963285991915242</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>321.44162234999999</v>
+        <v>321.38278258000003</v>
       </c>
       <c r="C397" s="5">
-        <v>6.7747681399999919</v>
+        <v>6.6940250200000264</v>
       </c>
       <c r="D397" s="5">
-        <v>29.125898063882151</v>
+        <v>28.73497299215142</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>319.79377663999998</v>
+        <v>319.77360449000003</v>
       </c>
       <c r="C398" s="5">
-        <v>-1.6478457100000128</v>
+        <v>-1.6091780900000003</v>
       </c>
       <c r="D398" s="5">
-        <v>-5.9811881476424684</v>
+        <v>-5.8457196036977965</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>321.26951416000003</v>
+        <v>321.21742167999997</v>
       </c>
       <c r="C399" s="5">
-        <v>1.4757375200000524</v>
+        <v>1.4438171899999475</v>
       </c>
       <c r="D399" s="5">
-        <v>5.6803161080619002</v>
+        <v>5.5547432996755353</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>322.14961762000001</v>
+        <v>322.10015284999997</v>
       </c>
       <c r="C400" s="5">
-        <v>0.88010345999998663</v>
+        <v>0.88273116999999957</v>
       </c>
       <c r="D400" s="5">
-        <v>3.3373318584191569</v>
+        <v>3.3479982291021892</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>322.94062814</v>
+        <v>322.80612496999998</v>
       </c>
       <c r="C401" s="5">
-        <v>0.79101051999998617</v>
+        <v>0.70597212000001264</v>
       </c>
       <c r="D401" s="5">
-        <v>2.9866154560563185</v>
+        <v>2.6620724130038687</v>
       </c>
       <c r="E401" s="5">
-        <v>3.2897352121747936</v>
+        <v>3.2694600813614638</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>323.65173881999999</v>
+        <v>323.67923672000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.71111067999999023</v>
+        <v>0.87311175000002095</v>
       </c>
       <c r="D402" s="5">
-        <v>2.6746207223151908</v>
+        <v>3.294428627880408</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>324.99439265000001</v>
+        <v>325.03789522</v>
       </c>
       <c r="C403" s="5">
-        <v>1.3426538300000175</v>
+        <v>1.35865849999999</v>
       </c>
       <c r="D403" s="5">
-        <v>5.0933120219946337</v>
+        <v>5.1549857980194957</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>326.03570658000001</v>
+        <v>326.11150402999999</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0413139300000012</v>
+        <v>1.0736088099999961</v>
       </c>
       <c r="D404" s="5">
-        <v>3.9134039012752586</v>
+        <v>4.0364365186150497</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>327.51503530000002</v>
+        <v>327.59403409999999</v>
       </c>
       <c r="C405" s="5">
-        <v>1.4793287200000123</v>
+        <v>1.4825300699999957</v>
       </c>
       <c r="D405" s="5">
-        <v>5.5827376766176107</v>
+        <v>5.5937896238482221</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>328.42927294999998</v>
+        <v>328.54572969999998</v>
       </c>
       <c r="C406" s="5">
-        <v>0.91423764999996138</v>
+        <v>0.95169559999999365</v>
       </c>
       <c r="D406" s="5">
-        <v>3.4016341769057545</v>
+        <v>3.5423725480401291</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>328.88366965</v>
+        <v>328.92913750999998</v>
       </c>
       <c r="C407" s="5">
-        <v>0.45439670000001797</v>
+        <v>0.38340780999999424</v>
       </c>
       <c r="D407" s="5">
-        <v>1.6729462247106808</v>
+        <v>1.4094048171672258</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>329.99538294000001</v>
+        <v>330.01146143</v>
       </c>
       <c r="C408" s="5">
-        <v>1.1117132900000115</v>
+        <v>1.0823239200000216</v>
       </c>
       <c r="D408" s="5">
-        <v>4.1325845516643422</v>
+        <v>4.0207845740202641</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>336.17296167000001</v>
+        <v>336.07138275</v>
       </c>
       <c r="C409" s="5">
-        <v>6.1775787299999934</v>
+        <v>6.0599213200000008</v>
       </c>
       <c r="D409" s="5">
-        <v>24.927773639523963</v>
+        <v>24.402788188576796</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>334.57640027999997</v>
+        <v>334.52602080999998</v>
       </c>
       <c r="C410" s="5">
-        <v>-1.5965613900000335</v>
+        <v>-1.5453619400000207</v>
       </c>
       <c r="D410" s="5">
-        <v>-5.5525389301789634</v>
+        <v>-5.3805408886847932</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>334.49678517000001</v>
+        <v>334.40530411999998</v>
       </c>
       <c r="C411" s="5">
-        <v>-7.9615109999963352E-2</v>
+        <v>-0.12071668999999474</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.28517610247875691</v>
+        <v>-0.43217225983960272</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>335.11773076999998</v>
+        <v>335.00291289</v>
       </c>
       <c r="C412" s="5">
-        <v>0.62094559999997045</v>
+        <v>0.5976087700000221</v>
       </c>
       <c r="D412" s="5">
-        <v>2.250514285112204</v>
+        <v>2.1656992350530535</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>335.84400950000003</v>
+        <v>335.59543896999998</v>
       </c>
       <c r="C413" s="5">
-        <v>0.72627873000004683</v>
+        <v>0.59252607999997053</v>
       </c>
       <c r="D413" s="5">
-        <v>2.631906097631731</v>
+        <v>2.1432324675970005</v>
       </c>
       <c r="E413" s="5">
-        <v>3.9955893547114263</v>
+        <v>3.9619180092040018</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>337.43135319999999</v>
+        <v>337.52886898000003</v>
       </c>
       <c r="C414" s="5">
-        <v>1.5873436999999626</v>
+        <v>1.9334300100000519</v>
       </c>
       <c r="D414" s="5">
-        <v>5.8215039490277398</v>
+        <v>7.1367560731356861</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>338.37958202999999</v>
+        <v>338.51815024000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.94822883000000502</v>
+        <v>0.98928125999998429</v>
       </c>
       <c r="D415" s="5">
-        <v>3.4247768825309555</v>
+        <v>3.574398429728487</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>339.34673290000001</v>
+        <v>339.49611092999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.96715087000001176</v>
+        <v>0.97796068999997487</v>
       </c>
       <c r="D416" s="5">
-        <v>3.484253755083655</v>
+        <v>3.5223528932008863</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>340.37344414</v>
+        <v>340.53254577000001</v>
       </c>
       <c r="C417" s="5">
-        <v>1.0267112399999974</v>
+        <v>1.0364348400000267</v>
       </c>
       <c r="D417" s="5">
-        <v>3.6916922397830509</v>
+        <v>3.7255766886614472</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>340.87813439000001</v>
+        <v>341.02216783</v>
       </c>
       <c r="C418" s="5">
-        <v>0.50469025000001011</v>
+        <v>0.48962205999998787</v>
       </c>
       <c r="D418" s="5">
-        <v>1.7938878387712576</v>
+        <v>1.7390852066951235</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>340.48476455000002</v>
+        <v>340.54089097999997</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.3933698399999912</v>
+        <v>-0.48127685000002884</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.3760321366183215</v>
+        <v>-1.6804491787240528</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>341.45196809999999</v>
+        <v>341.41905695999998</v>
       </c>
       <c r="C420" s="5">
-        <v>0.96720354999996516</v>
+        <v>0.87816598000000567</v>
       </c>
       <c r="D420" s="5">
-        <v>3.462564864110429</v>
+        <v>3.1387552170151434</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>343.61980792999998</v>
+        <v>343.44720594</v>
       </c>
       <c r="C421" s="5">
-        <v>2.1678398299999913</v>
+        <v>2.0281489800000259</v>
       </c>
       <c r="D421" s="5">
-        <v>7.8904104621133397</v>
+        <v>7.3659941772556081</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>342.17498524000001</v>
+        <v>342.08363430000003</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.4448226899999668</v>
+        <v>-1.3635716399999751</v>
       </c>
       <c r="D422" s="5">
-        <v>-4.9305902804757888</v>
+        <v>-4.6616307937265233</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>342.48796992000001</v>
+        <v>342.33386402000002</v>
       </c>
       <c r="C423" s="5">
-        <v>0.31298467999999957</v>
+        <v>0.25022971999999299</v>
       </c>
       <c r="D423" s="5">
-        <v>1.1031690892670198</v>
+        <v>0.8813244679703347</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>342.85830514000003</v>
+        <v>342.63073193000002</v>
       </c>
       <c r="C424" s="5">
-        <v>0.3703352200000154</v>
+        <v>0.29686791000000312</v>
       </c>
       <c r="D424" s="5">
-        <v>1.3053152250635414</v>
+        <v>1.0456035967546962</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>343.56428926000001</v>
+        <v>343.23628445999998</v>
       </c>
       <c r="C425" s="5">
-        <v>0.70598411999998234</v>
+        <v>0.60555252999995446</v>
       </c>
       <c r="D425" s="5">
-        <v>2.4991126640242056</v>
+        <v>2.1415718663380767</v>
       </c>
       <c r="E425" s="5">
-        <v>2.2987695303822164</v>
+        <v>2.2768025433989925</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>343.88052501999999</v>
+        <v>344.10853415000003</v>
       </c>
       <c r="C426" s="5">
-        <v>0.31623575999998366</v>
+        <v>0.87224969000004648</v>
       </c>
       <c r="D426" s="5">
-        <v>1.1101559897628066</v>
+        <v>3.0924873343254555</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>344.31384878</v>
+        <v>344.58865499000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.4333237600000075</v>
+        <v>0.48012083999998367</v>
       </c>
       <c r="D427" s="5">
-        <v>1.5226436501230456</v>
+        <v>1.6872203798831364</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>344.91205109999999</v>
+        <v>345.11881457999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.59820231999998441</v>
+        <v>0.53015958999998247</v>
       </c>
       <c r="D428" s="5">
-        <v>2.1048879064005765</v>
+        <v>1.8619376968611379</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>344.89667600000001</v>
+        <v>345.13324999000002</v>
       </c>
       <c r="C429" s="5">
-        <v>-1.5375099999971553E-2</v>
+        <v>1.4435410000032789E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-5.3479132276756935E-2</v>
+        <v>5.0204384321084206E-2</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>345.43922201999999</v>
+        <v>345.60454120000003</v>
       </c>
       <c r="C430" s="5">
-        <v>0.54254601999997476</v>
+        <v>0.47129121000000396</v>
       </c>
       <c r="D430" s="5">
-        <v>1.9040998636593143</v>
+        <v>1.6510039791198805</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>346.30962807999998</v>
+        <v>346.35790779000001</v>
       </c>
       <c r="C431" s="5">
-        <v>0.87040605999999343</v>
+        <v>0.75336658999998463</v>
       </c>
       <c r="D431" s="5">
-        <v>3.0659067916390947</v>
+        <v>2.6474124113208708</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>346.84220733000001</v>
+        <v>346.74253679999998</v>
       </c>
       <c r="C432" s="5">
-        <v>0.53257925000002615</v>
+        <v>0.38462900999996918</v>
       </c>
       <c r="D432" s="5">
-        <v>1.8611338051621518</v>
+        <v>1.3407643181311713</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>347.83344652</v>
+        <v>347.58744243000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.9912391899999875</v>
+        <v>0.84490563000002794</v>
       </c>
       <c r="D433" s="5">
-        <v>3.4838988336612031</v>
+        <v>2.9635408042951727</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>349.20461777999998</v>
+        <v>349.08201657000001</v>
       </c>
       <c r="C434" s="5">
-        <v>1.3711712599999828</v>
+        <v>1.4945741399999974</v>
       </c>
       <c r="D434" s="5">
-        <v>4.8343620261599218</v>
+        <v>5.2836124925039529</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>347.35616345</v>
+        <v>347.11174112999998</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.8484543299999814</v>
+        <v>-1.9702754400000231</v>
       </c>
       <c r="D435" s="5">
-        <v>-6.1702896712292006</v>
+        <v>-6.5666469272508738</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>347.64756779999999</v>
+        <v>347.33445913000003</v>
       </c>
       <c r="C436" s="5">
-        <v>0.29140434999999343</v>
+        <v>0.22271800000004305</v>
       </c>
       <c r="D436" s="5">
-        <v>1.0113631129949008</v>
+        <v>0.77268138212873705</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>348.04908904000001</v>
+        <v>347.54172203000002</v>
       </c>
       <c r="C437" s="5">
-        <v>0.40152124000002232</v>
+        <v>0.20726289999998926</v>
       </c>
       <c r="D437" s="5">
-        <v>1.3947976462073797</v>
+        <v>0.71842392645344866</v>
       </c>
       <c r="E437" s="5">
-        <v>1.3053742546001335</v>
+        <v>1.2543655099791051</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>347.28234670000001</v>
+        <v>346.62951576</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.76674234000000752</v>
+        <v>-0.91220627000001286</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.6117698852947457</v>
+        <v>-3.1046130529011395</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>347.20363925999999</v>
+        <v>346.69335079000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-7.8707440000016504E-2</v>
+        <v>6.3835030000007009E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.2716270673093435</v>
+        <v>0.22121506829140269</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>347.84131832999998</v>
+        <v>346.51412147999997</v>
       </c>
       <c r="C440" s="5">
-        <v>0.63767906999999013</v>
+        <v>-0.17922931000003928</v>
       </c>
       <c r="D440" s="5">
-        <v>2.2263364738922542</v>
+        <v>-0.61860054681776022</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>347.95041092999998</v>
+        <v>346.56524679</v>
       </c>
       <c r="C441" s="5">
-        <v>0.10909259999999676</v>
+        <v>5.1125310000031732E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>0.3770028591283614</v>
+        <v>0.17719387832446643</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>348.38191437</v>
+        <v>346.88660285999998</v>
       </c>
       <c r="C442" s="5">
-        <v>0.4315034400000286</v>
+        <v>0.3213560699999789</v>
       </c>
       <c r="D442" s="5">
-        <v>1.4983473044910323</v>
+        <v>1.1184042573203268</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>348.77020433000001</v>
+        <v>346.85321329999999</v>
       </c>
       <c r="C443" s="5">
-        <v>0.3882899600000087</v>
+        <v>-3.338955999998916E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>1.3456923281438549</v>
+        <v>-0.1154448360376259</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>349.12407596999998</v>
+        <v>346.39897607</v>
       </c>
       <c r="C444" s="5">
-        <v>0.35387163999996574</v>
+        <v>-0.45423722999998972</v>
       </c>
       <c r="D444" s="5">
-        <v>1.2243698297422556</v>
+        <v>-1.5602439958267489</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>346.49900838999997</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.10003231999996842</v>
+      </c>
+      <c r="D445" s="5">
+        <v>0.34708423196561089</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>