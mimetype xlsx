--- v10 (2026-09-26)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5FFF3BC0-2638-4110-AF8A-31BCF38F0EB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{71BF002B-E687-46EB-BE21-0F1BD79D7585}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3D796ED0-770F-4AEA-8A4B-A4E61075E2C1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FCCB472F-4D80-414C-A49E-C9004CA67961}"/>
   </bookViews>
   <sheets>
     <sheet name="dalgovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5926D91-6B55-4837-847F-DAECF92DA254}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60BC84D3-7E3A-42F9-8862-17ECA83BFF89}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-3.338955999998916E-2</v>
       </c>
       <c r="D443" s="5">
         <v>-0.1154448360376259</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>346.39897607</v>
       </c>
       <c r="C444" s="5">
         <v>-0.45423722999998972</v>
       </c>
       <c r="D444" s="5">
         <v>-1.5602439958267489</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>346.49900838999997</v>
+        <v>347.06625557000001</v>
       </c>
       <c r="C445" s="5">
-        <v>0.10003231999996842</v>
+        <v>0.66727950000000646</v>
       </c>
       <c r="D445" s="5">
-        <v>0.34708423196561089</v>
+        <v>2.3362475650429149</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>347.39611176</v>
+      </c>
+      <c r="C446" s="5">
+        <v>0.32985618999998678</v>
+      </c>
+      <c r="D446" s="5">
+        <v>1.1464758889722981</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>