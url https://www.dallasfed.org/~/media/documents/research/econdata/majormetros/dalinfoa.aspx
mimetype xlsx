--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6C546699-0959-44C9-BFCA-21D7E218BE6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0FF07456-6B44-4C3C-8C4D-AE531B9D8F50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8FF86D2A-A5D9-4B41-B80E-3C1BCD187610}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E1D52649-3860-4EA1-87FB-30F18872830E}"/>
   </bookViews>
   <sheets>
     <sheet name="dalinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F66D05FF-D797-4799-9088-7A1680E9A691}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DEF3D863-B15F-45AC-806C-926F484115B8}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>62.329502640999998</v>
+        <v>62.329378192</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>62.576819864000001</v>
+        <v>62.576844061000003</v>
       </c>
       <c r="C7" s="5">
-        <v>0.24731722300000314</v>
+        <v>0.24746586900000267</v>
       </c>
       <c r="D7" s="5">
-        <v>4.866778431026586</v>
+        <v>4.8697776336239729</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>63.207194094000002</v>
+        <v>63.207268966999997</v>
       </c>
       <c r="C8" s="5">
-        <v>0.63037423000000103</v>
+        <v>0.63042490599999468</v>
       </c>
       <c r="D8" s="5">
-        <v>12.781086424706633</v>
+        <v>12.782166268861284</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>62.98986283</v>
+        <v>62.989920366</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.21733126400000202</v>
+        <v>-0.21734860099999764</v>
       </c>
       <c r="D9" s="5">
-        <v>-4.0489318753312187</v>
+        <v>-4.0492440774451133</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>62.991600718000001</v>
+        <v>62.991621567000003</v>
       </c>
       <c r="C10" s="5">
-        <v>1.7378880000009644E-3</v>
+        <v>1.7012010000030386E-3</v>
       </c>
       <c r="D10" s="5">
-        <v>3.3112980310723295E-2</v>
+        <v>3.2413828336319561E-2</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>63.275126542999999</v>
+        <v>63.275147183000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.28352582499999812</v>
+        <v>0.28352561599999859</v>
       </c>
       <c r="D11" s="5">
-        <v>5.536948569354494</v>
+        <v>5.5369425080224355</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>64.479360900000003</v>
+        <v>64.479370407999994</v>
       </c>
       <c r="C12" s="5">
-        <v>1.2042343570000043</v>
+        <v>1.2042232249999927</v>
       </c>
       <c r="D12" s="5">
-        <v>25.386974193743029</v>
+        <v>25.386705259362529</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>64.971518786999994</v>
+        <v>64.971513293000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.49215788699999052</v>
+        <v>0.49214288500000691</v>
       </c>
       <c r="D13" s="5">
-        <v>9.5538231107708214</v>
+        <v>9.5535180894798408</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>65.132471756000001</v>
+        <v>65.132456043999994</v>
       </c>
       <c r="C14" s="5">
-        <v>0.16095296900000733</v>
+        <v>0.16094275099999322</v>
       </c>
       <c r="D14" s="5">
-        <v>3.0135821485834269</v>
+        <v>3.0133884774570907</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>65.081642598000002</v>
+        <v>65.081622366999994</v>
       </c>
       <c r="C15" s="5">
-        <v>-5.0829157999999097E-2</v>
+        <v>-5.0833676999999966E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.93246680576331009</v>
+        <v>-0.9325495758029767</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>65.341255982999996</v>
+        <v>65.341231841999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.25961338499999442</v>
+        <v>0.25960947500000486</v>
       </c>
       <c r="D16" s="5">
-        <v>4.8932812844462603</v>
+        <v>4.893207517710918</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>65.249338700999999</v>
+        <v>65.249317434999995</v>
       </c>
       <c r="C17" s="5">
-        <v>-9.1917281999997158E-2</v>
+        <v>-9.1914407000004417E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.6750723470280948</v>
+        <v>-1.6750209726696053</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>63.636581481999997</v>
+        <v>63.636469269000003</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.6127572190000024</v>
+        <v>-1.612848165999992</v>
       </c>
       <c r="D18" s="5">
-        <v>-25.942554935195115</v>
+        <v>-25.943832347205877</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>62.958798444999999</v>
+        <v>62.958820232999997</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.67778303699999753</v>
+        <v>-0.67764903600000537</v>
       </c>
       <c r="D19" s="5">
-        <v>-12.058256132264479</v>
+        <v>-12.056030041555344</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>62.977586600999999</v>
+        <v>62.977653101000001</v>
       </c>
       <c r="C20" s="5">
-        <v>1.878815599999939E-2</v>
+        <v>1.8832868000004055E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.35869217966628675</v>
+        <v>0.35954707453087487</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>64.875577242999995</v>
+        <v>64.875630443999995</v>
       </c>
       <c r="C21" s="5">
-        <v>1.8979906419999963</v>
+        <v>1.8979773429999938</v>
       </c>
       <c r="D21" s="5">
-        <v>42.804750817548573</v>
+        <v>42.804346593254536</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>65.075510543999997</v>
+        <v>65.075529969000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.19993330100000151</v>
+        <v>0.19989952500000641</v>
       </c>
       <c r="D22" s="5">
-        <v>3.7614870155715963</v>
+        <v>3.7608376197281856</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>63.576173402000002</v>
+        <v>63.576191024000003</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.4993371419999946</v>
+        <v>-1.4993389449999981</v>
       </c>
       <c r="D23" s="5">
-        <v>-24.400032940707405</v>
+        <v>-24.400052282263051</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>63.905282001000003</v>
+        <v>63.905288505999998</v>
       </c>
       <c r="C24" s="5">
-        <v>0.32910859900000133</v>
+        <v>0.32909748199999456</v>
       </c>
       <c r="D24" s="5">
-        <v>6.3918726739690568</v>
+        <v>6.3916487559039004</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>63.994744918000002</v>
+        <v>63.994739995000003</v>
       </c>
       <c r="C25" s="5">
-        <v>8.9462916999998754E-2</v>
+        <v>8.9451489000005324E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>1.6929111714179879</v>
+        <v>1.6926930776231863</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>64.112999131999999</v>
+        <v>64.112988071000004</v>
       </c>
       <c r="C26" s="5">
-        <v>0.11825421399999669</v>
+        <v>0.11824807600000042</v>
       </c>
       <c r="D26" s="5">
-        <v>2.2401245921723101</v>
+        <v>2.2400073080911964</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>64.616257395000005</v>
+        <v>64.616239562999993</v>
       </c>
       <c r="C27" s="5">
-        <v>0.50325826300000642</v>
+        <v>0.50325149199998975</v>
       </c>
       <c r="D27" s="5">
-        <v>9.8369539962198651</v>
+        <v>9.8368176523426989</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>64.686399416</v>
+        <v>64.686383985999996</v>
       </c>
       <c r="C28" s="5">
-        <v>7.0142020999995225E-2</v>
+        <v>7.0144423000002121E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>1.310425233064727</v>
+        <v>1.3104707404026694</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>64.775006720999997</v>
+        <v>64.774994570000004</v>
       </c>
       <c r="C29" s="5">
-        <v>8.8607304999996472E-2</v>
+        <v>8.861058400000843E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.6561982905607175</v>
+        <v>1.6562604403565828</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.72695293077772449</v>
+        <v>-0.72693919821077424</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>61.827300915999999</v>
+        <v>61.827209697000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.9477058049999982</v>
+        <v>-2.9477848730000034</v>
       </c>
       <c r="D30" s="5">
-        <v>-42.816089421677951</v>
+        <v>-42.81697311015138</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>62.090671550000003</v>
+        <v>62.090688718000003</v>
       </c>
       <c r="C31" s="5">
-        <v>0.2633706340000046</v>
+        <v>0.26347902100000198</v>
       </c>
       <c r="D31" s="5">
-        <v>5.2332133890462762</v>
+        <v>5.235425688567541</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>61.932557297999999</v>
+        <v>61.932608004999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.15811425200000429</v>
+        <v>-0.15808071300000393</v>
       </c>
       <c r="D32" s="5">
-        <v>-3.0133691531653461</v>
+        <v>-3.0127380634118128</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>62.136626292000003</v>
+        <v>62.136660970000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.20406899400000356</v>
+        <v>0.20405296500000247</v>
       </c>
       <c r="D33" s="5">
-        <v>4.0264737199467104</v>
+        <v>4.0261483432813661</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>62.230946086000003</v>
+        <v>62.230959761999998</v>
       </c>
       <c r="C34" s="5">
-        <v>9.4319794000000456E-2</v>
+        <v>9.4298791999996467E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>1.8368149706116776</v>
+        <v>1.8364015173681247</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>62.087236283999999</v>
+        <v>62.08724574</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.14370980200000361</v>
+        <v>-0.1437140219999975</v>
       </c>
       <c r="D35" s="5">
-        <v>-2.7362303231233565</v>
+        <v>-2.7363090602894435</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>61.896822706000002</v>
+        <v>61.896822499000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.19041357799999759</v>
+        <v>-0.19042324099999774</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.6187984779021631</v>
+        <v>-3.6189784940295122</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>61.922171966999997</v>
+        <v>61.922168253000002</v>
       </c>
       <c r="C37" s="5">
-        <v>2.5349260999995238E-2</v>
+        <v>2.5345753999999943E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>0.49255718997969211</v>
+        <v>0.49248889416406705</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>61.976857240999998</v>
+        <v>61.976854189000001</v>
       </c>
       <c r="C38" s="5">
-        <v>5.4685274000000561E-2</v>
+        <v>5.4685935999998492E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>1.0649175944338785</v>
+        <v>1.0649306128034608</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>62.262517512000002</v>
+        <v>62.262504931999999</v>
       </c>
       <c r="C39" s="5">
-        <v>0.28566027100000468</v>
+        <v>0.28565074299999793</v>
       </c>
       <c r="D39" s="5">
-        <v>5.6733614991941295</v>
+        <v>5.6731677321864238</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>62.548850504000001</v>
+        <v>62.548853502999997</v>
       </c>
       <c r="C40" s="5">
-        <v>0.2863329919999984</v>
+        <v>0.28634857099999778</v>
       </c>
       <c r="D40" s="5">
-        <v>5.6603077297261883</v>
+        <v>5.6606247038577528</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>62.716051276999998</v>
+        <v>62.716068067000002</v>
       </c>
       <c r="C41" s="5">
-        <v>0.16720077299999758</v>
+        <v>0.16721456400000534</v>
       </c>
       <c r="D41" s="5">
-        <v>3.2553312737412909</v>
+        <v>3.255603580711619</v>
       </c>
       <c r="E41" s="5">
-        <v>-3.1786263687603511</v>
+        <v>-3.1785822857537949</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>62.507553506999997</v>
+        <v>62.507478356</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.20849777000000103</v>
+        <v>-0.2085897110000019</v>
       </c>
       <c r="D42" s="5">
-        <v>-3.9172250169687173</v>
+        <v>-3.9189198859643115</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>62.799521982999998</v>
+        <v>62.799523127</v>
       </c>
       <c r="C43" s="5">
-        <v>0.29196847600000098</v>
+        <v>0.29204477100000048</v>
       </c>
       <c r="D43" s="5">
-        <v>5.7513791956027571</v>
+        <v>5.7529280265685268</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>63.069412663000001</v>
+        <v>63.06943639</v>
       </c>
       <c r="C44" s="5">
-        <v>0.26989068000000316</v>
+        <v>0.2699132629999994</v>
       </c>
       <c r="D44" s="5">
-        <v>5.2808502378878019</v>
+        <v>5.281302509953667</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>63.496610312000001</v>
+        <v>63.496625989000002</v>
       </c>
       <c r="C45" s="5">
-        <v>0.42719764900000001</v>
+        <v>0.42718959900000186</v>
       </c>
       <c r="D45" s="5">
-        <v>8.4378904336120932</v>
+        <v>8.4377221692275803</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>63.666653738999997</v>
+        <v>63.666659672000002</v>
       </c>
       <c r="C46" s="5">
-        <v>0.17004342699999597</v>
+        <v>0.17003368299999977</v>
       </c>
       <c r="D46" s="5">
-        <v>3.261348556001975</v>
+        <v>3.2611580928393114</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>64.385465287000002</v>
+        <v>64.385466656999995</v>
       </c>
       <c r="C47" s="5">
-        <v>0.71881154800000502</v>
+        <v>0.7188069849999934</v>
       </c>
       <c r="D47" s="5">
-        <v>14.422062012210567</v>
+        <v>14.421963274615045</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>63.992573640000003</v>
+        <v>63.992568583999997</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.39289164699999901</v>
+        <v>-0.39289807299999779</v>
       </c>
       <c r="D48" s="5">
-        <v>-7.0817845046747934</v>
+        <v>-7.0818963267720303</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>63.960470938</v>
+        <v>63.960472177</v>
       </c>
       <c r="C49" s="5">
-        <v>-3.2102702000003092E-2</v>
+        <v>-3.2096406999997384E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.60033729698539817</v>
+        <v>-0.60021994904133624</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>64.184311809999997</v>
+        <v>64.184316297999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.22384087199999669</v>
+        <v>0.22384412099999906</v>
       </c>
       <c r="D50" s="5">
-        <v>4.2813956519715202</v>
+        <v>4.2814589119474444</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>64.349672779000002</v>
+        <v>64.349666998000004</v>
       </c>
       <c r="C51" s="5">
-        <v>0.1653609690000053</v>
+        <v>0.16535070000000474</v>
       </c>
       <c r="D51" s="5">
-        <v>3.1358009916492291</v>
+        <v>3.1356032669968448</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>64.192597887000005</v>
+        <v>64.192621438000003</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.15707489199999713</v>
+        <v>-0.15704556000000025</v>
       </c>
       <c r="D52" s="5">
-        <v>-2.8901439825048447</v>
+        <v>-2.8896117597633775</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>64.024724235999997</v>
+        <v>64.024786504000005</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.16787365100000784</v>
+        <v>-0.16783493399999827</v>
       </c>
       <c r="D53" s="5">
-        <v>-3.093440579528195</v>
+        <v>-3.0927362433437078</v>
       </c>
       <c r="E53" s="5">
-        <v>2.0866635133323985</v>
+        <v>2.0867354688146156</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>64.681768090999995</v>
+        <v>64.681692462000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.65704385499999773</v>
+        <v>0.65690595799999585</v>
       </c>
       <c r="D54" s="5">
-        <v>13.034234203322903</v>
+        <v>13.03132906701312</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>64.800860346999997</v>
+        <v>64.800842623999998</v>
       </c>
       <c r="C55" s="5">
-        <v>0.11909225600000184</v>
+        <v>0.11915016199999684</v>
       </c>
       <c r="D55" s="5">
-        <v>2.2319554976493627</v>
+        <v>2.2330543933219316</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>65.314846320000001</v>
+        <v>65.314843943</v>
       </c>
       <c r="C56" s="5">
-        <v>0.51398597300000404</v>
+        <v>0.5140013190000019</v>
       </c>
       <c r="D56" s="5">
-        <v>9.9445354663179053</v>
+        <v>9.9448482895847299</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>65.474085708999993</v>
+        <v>65.474079638000006</v>
       </c>
       <c r="C57" s="5">
-        <v>0.15923938899999257</v>
+        <v>0.15923569500000667</v>
       </c>
       <c r="D57" s="5">
-        <v>2.9651837790015678</v>
+        <v>2.9651141777397916</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>65.918389582000003</v>
+        <v>65.918384821999993</v>
       </c>
       <c r="C58" s="5">
-        <v>0.44430387300000973</v>
+        <v>0.44430518399998675</v>
       </c>
       <c r="D58" s="5">
-        <v>8.4540450249639409</v>
+        <v>8.45407172185093</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>66.567720816000005</v>
+        <v>66.567714379999998</v>
       </c>
       <c r="C59" s="5">
-        <v>0.6493312340000017</v>
+        <v>0.64932955800000514</v>
       </c>
       <c r="D59" s="5">
-        <v>12.482558316480752</v>
+        <v>12.482525283062396</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>67.901502266999998</v>
+        <v>67.901494135999997</v>
       </c>
       <c r="C60" s="5">
-        <v>1.333781450999993</v>
+        <v>1.3337797559999984</v>
       </c>
       <c r="D60" s="5">
-        <v>26.878589717638455</v>
+        <v>26.878554602489046</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>68.191640578999994</v>
+        <v>68.191647555000003</v>
       </c>
       <c r="C61" s="5">
-        <v>0.29013831199999629</v>
+        <v>0.29015341900000635</v>
       </c>
       <c r="D61" s="5">
-        <v>5.249750282742971</v>
+        <v>5.2500307277032254</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>69.103855229999994</v>
+        <v>69.103867217000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.91221465099999932</v>
+        <v>0.91221966199999827</v>
       </c>
       <c r="D62" s="5">
-        <v>17.288019970527092</v>
+        <v>17.28812013023715</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>69.632567238999997</v>
+        <v>69.632572581999995</v>
       </c>
       <c r="C63" s="5">
-        <v>0.52871200900000304</v>
+        <v>0.52870536499999332</v>
       </c>
       <c r="D63" s="5">
-        <v>9.5775444262400811</v>
+        <v>9.5774172301902993</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>70.517980870000002</v>
+        <v>70.518026907000007</v>
       </c>
       <c r="C64" s="5">
-        <v>0.88541363100000581</v>
+        <v>0.88545432500001198</v>
       </c>
       <c r="D64" s="5">
-        <v>16.372278671209607</v>
+        <v>16.373083191450611</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>71.602627631999994</v>
+        <v>71.602747045000001</v>
       </c>
       <c r="C65" s="5">
-        <v>1.0846467619999913</v>
+        <v>1.0847201379999944</v>
       </c>
       <c r="D65" s="5">
-        <v>20.101683869817233</v>
+        <v>20.103146539044126</v>
       </c>
       <c r="E65" s="5">
-        <v>11.835901655846692</v>
+        <v>11.835979399207464</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>72.551444982000007</v>
+        <v>72.551357210000006</v>
       </c>
       <c r="C66" s="5">
-        <v>0.94881735000001299</v>
+        <v>0.94861016500000517</v>
       </c>
       <c r="D66" s="5">
-        <v>17.113046228820728</v>
+        <v>17.109002374902047</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>73.724651843999993</v>
+        <v>73.724607505999998</v>
       </c>
       <c r="C67" s="5">
-        <v>1.1732068619999865</v>
+        <v>1.173250295999992</v>
       </c>
       <c r="D67" s="5">
-        <v>21.227169555539248</v>
+        <v>21.228054600201563</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>74.06985942</v>
+        <v>74.069827954999994</v>
       </c>
       <c r="C68" s="5">
-        <v>0.34520757600000707</v>
+        <v>0.34522044899999571</v>
       </c>
       <c r="D68" s="5">
-        <v>5.7658540829303773</v>
+        <v>5.7660782200638527</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>74.387818554000006</v>
+        <v>74.387793821000002</v>
       </c>
       <c r="C69" s="5">
-        <v>0.31795913400000586</v>
+        <v>0.31796586600000865</v>
       </c>
       <c r="D69" s="5">
-        <v>5.2746078223837589</v>
+        <v>5.2747244428858808</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>74.677746245999998</v>
+        <v>74.677729493000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.28992769199999202</v>
+        <v>0.28993567199999859</v>
       </c>
       <c r="D70" s="5">
-        <v>4.7785910304437573</v>
+        <v>4.7787270122085834</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>74.924611872</v>
+        <v>74.924601443</v>
       </c>
       <c r="C71" s="5">
-        <v>0.24686562600000173</v>
+        <v>0.24687194999999917</v>
       </c>
       <c r="D71" s="5">
-        <v>4.0398198251947237</v>
+        <v>4.039926125665394</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>75.073840399000005</v>
+        <v>75.073834895000005</v>
       </c>
       <c r="C72" s="5">
-        <v>0.14922852700000533</v>
+        <v>0.14923345200000426</v>
       </c>
       <c r="D72" s="5">
-        <v>2.4164152108154813</v>
+        <v>2.4164961756548253</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>76.103667113</v>
+        <v>76.103682702</v>
       </c>
       <c r="C73" s="5">
-        <v>1.029826713999995</v>
+        <v>1.0298478069999959</v>
       </c>
       <c r="D73" s="5">
-        <v>17.761523620849683</v>
+        <v>17.761916690836465</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>76.194979728000007</v>
+        <v>76.194997185000005</v>
       </c>
       <c r="C74" s="5">
-        <v>9.1312615000006758E-2</v>
+        <v>9.1314483000004998E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>1.4493538173027787</v>
+        <v>1.4493833641047615</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>76.306500439000004</v>
+        <v>76.306515537999999</v>
       </c>
       <c r="C75" s="5">
-        <v>0.11152071099999716</v>
+        <v>0.11151835299999391</v>
       </c>
       <c r="D75" s="5">
-        <v>1.7705550536449177</v>
+        <v>1.7705169061493775</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>76.891565114000002</v>
+        <v>76.891626381999998</v>
       </c>
       <c r="C76" s="5">
-        <v>0.58506467499999815</v>
+        <v>0.58511084399999902</v>
       </c>
       <c r="D76" s="5">
-        <v>9.5988442611321787</v>
+        <v>9.5996319776882277</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>77.700728838000003</v>
+        <v>77.700887645999998</v>
       </c>
       <c r="C77" s="5">
-        <v>0.80916372400000114</v>
+        <v>0.80926126399999987</v>
       </c>
       <c r="D77" s="5">
-        <v>13.385285676624935</v>
+        <v>13.386982427070503</v>
       </c>
       <c r="E77" s="5">
-        <v>8.5165885773648586</v>
+        <v>8.5166293929582295</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>75.548033122000007</v>
+        <v>75.547928404000004</v>
       </c>
       <c r="C78" s="5">
-        <v>-2.1526957159999967</v>
+        <v>-2.1529592419999943</v>
       </c>
       <c r="D78" s="5">
-        <v>-28.619952232588865</v>
+        <v>-28.622890133981727</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>76.317921400000003</v>
+        <v>76.317866791</v>
       </c>
       <c r="C79" s="5">
-        <v>0.76988827799999626</v>
+        <v>0.76993838699999628</v>
       </c>
       <c r="D79" s="5">
-        <v>12.938094491565156</v>
+        <v>12.9390032846038</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>77.47377831</v>
+        <v>77.473735809000004</v>
       </c>
       <c r="C80" s="5">
-        <v>1.1558569099999971</v>
+        <v>1.1558690180000042</v>
       </c>
       <c r="D80" s="5">
-        <v>19.767349321404517</v>
+        <v>19.767589278948595</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>78.623341160999999</v>
+        <v>78.623305285000001</v>
       </c>
       <c r="C81" s="5">
-        <v>1.1495628509999989</v>
+        <v>1.1495694759999964</v>
       </c>
       <c r="D81" s="5">
-        <v>19.333150973826839</v>
+        <v>19.333283123673372</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>79.680165032999994</v>
+        <v>79.680140327999993</v>
       </c>
       <c r="C82" s="5">
-        <v>1.0568238719999954</v>
+        <v>1.0568350429999924</v>
       </c>
       <c r="D82" s="5">
-        <v>17.377472163791239</v>
+        <v>17.377678161636045</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>80.174028359999994</v>
+        <v>80.174018622000006</v>
       </c>
       <c r="C83" s="5">
-        <v>0.49386332699999969</v>
+        <v>0.49387829400001237</v>
       </c>
       <c r="D83" s="5">
-        <v>7.6965435705211194</v>
+        <v>7.6967872984093244</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>80.844469086000004</v>
+        <v>80.844468594000006</v>
       </c>
       <c r="C84" s="5">
-        <v>0.67044072600000959</v>
+        <v>0.67044997200000012</v>
       </c>
       <c r="D84" s="5">
-        <v>10.509418996529639</v>
+        <v>10.509571996962608</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>81.474550793000006</v>
+        <v>81.474570235000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.63008170700000221</v>
+        <v>0.63010164099999599</v>
       </c>
       <c r="D85" s="5">
-        <v>9.7640027997141221</v>
+        <v>9.7643251275276288</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>82.031436268999997</v>
+        <v>82.031454417000006</v>
       </c>
       <c r="C86" s="5">
-        <v>0.55688547599999083</v>
+        <v>0.55688418200000456</v>
       </c>
       <c r="D86" s="5">
-        <v>8.5175776516063237</v>
+        <v>8.51755500043474</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>84.029814517999995</v>
+        <v>84.029835286999997</v>
       </c>
       <c r="C87" s="5">
-        <v>1.9983782489999982</v>
+        <v>1.9983808699999912</v>
       </c>
       <c r="D87" s="5">
-        <v>33.486415765451191</v>
+        <v>33.486457301103336</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>85.328128923999998</v>
+        <v>85.328195984000004</v>
       </c>
       <c r="C88" s="5">
-        <v>1.2983144060000029</v>
+        <v>1.2983606970000068</v>
       </c>
       <c r="D88" s="5">
-        <v>20.200371894474657</v>
+        <v>20.201148984825746</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>85.910148276000001</v>
+        <v>85.910323602000005</v>
       </c>
       <c r="C89" s="5">
-        <v>0.58201935200000321</v>
+        <v>0.58212761800000123</v>
       </c>
       <c r="D89" s="5">
-        <v>8.4993041681240342</v>
+        <v>8.5009380465542286</v>
       </c>
       <c r="E89" s="5">
-        <v>10.565434276834139</v>
+        <v>10.565433941246138</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>88.084864644000007</v>
+        <v>88.084741500999996</v>
       </c>
       <c r="C90" s="5">
-        <v>2.1747163680000057</v>
+        <v>2.1744178989999909</v>
       </c>
       <c r="D90" s="5">
-        <v>34.983869156180212</v>
+        <v>34.978299065205356</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>88.769298914999993</v>
+        <v>88.769233776999997</v>
       </c>
       <c r="C91" s="5">
-        <v>0.68443427099998644</v>
+        <v>0.68449227600000029</v>
       </c>
       <c r="D91" s="5">
-        <v>9.7331845896442495</v>
+        <v>9.7340592303289952</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>87.895100936000006</v>
+        <v>87.895054172000002</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.87419797899998741</v>
+        <v>-0.87417960499999481</v>
       </c>
       <c r="D92" s="5">
-        <v>-11.198039976546514</v>
+        <v>-11.197824990413419</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>88.558578378000007</v>
+        <v>88.558541220999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.66347744200000136</v>
+        <v>0.66348704899999689</v>
       </c>
       <c r="D93" s="5">
-        <v>9.4439110404923134</v>
+        <v>9.4440587478049167</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>89.289016145999994</v>
+        <v>89.288990937999998</v>
       </c>
       <c r="C94" s="5">
-        <v>0.73043776799998739</v>
+        <v>0.73044971699999905</v>
       </c>
       <c r="D94" s="5">
-        <v>10.359269317472886</v>
+        <v>10.359451087653015</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>90.488421086000002</v>
+        <v>90.488417763000001</v>
       </c>
       <c r="C95" s="5">
-        <v>1.199404940000008</v>
+        <v>1.1994268250000033</v>
       </c>
       <c r="D95" s="5">
-        <v>17.365289158175791</v>
+        <v>17.36563505241002</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>90.869924151000006</v>
+        <v>90.869932348000006</v>
       </c>
       <c r="C96" s="5">
-        <v>0.38150306500000397</v>
+        <v>0.38151458500000501</v>
       </c>
       <c r="D96" s="5">
-        <v>5.1782310243791096</v>
+        <v>5.1783912262495235</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>91.443662328000002</v>
+        <v>91.443683166</v>
       </c>
       <c r="C97" s="5">
-        <v>0.57373817699999563</v>
+        <v>0.5737508179999935</v>
       </c>
       <c r="D97" s="5">
-        <v>7.8453312456100877</v>
+        <v>7.845509413310392</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>91.765021736999998</v>
+        <v>91.765034189999994</v>
       </c>
       <c r="C98" s="5">
-        <v>0.32135940899999582</v>
+        <v>0.32135102399999482</v>
       </c>
       <c r="D98" s="5">
-        <v>4.2996200922582162</v>
+        <v>4.2995047293994171</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>92.422247394999999</v>
+        <v>92.422266051999998</v>
       </c>
       <c r="C99" s="5">
-        <v>0.65722565800000154</v>
+        <v>0.65723186200000328</v>
       </c>
       <c r="D99" s="5">
-        <v>8.9412205556226088</v>
+        <v>8.9413070484501311</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>92.725426280999997</v>
+        <v>92.725471568000003</v>
       </c>
       <c r="C100" s="5">
-        <v>0.30317888599999776</v>
+        <v>0.30320551600000556</v>
       </c>
       <c r="D100" s="5">
-        <v>4.0082440198359715</v>
+        <v>4.0086016405605829</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>92.648131470999999</v>
+        <v>92.648272132000002</v>
       </c>
       <c r="C101" s="5">
-        <v>-7.7294809999997938E-2</v>
+        <v>-7.7199436000000787E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-0.99573227853795299</v>
+        <v>-0.99450878238094287</v>
       </c>
       <c r="E101" s="5">
-        <v>7.8430585096339822</v>
+        <v>7.8430021532861938</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>92.790792668999998</v>
+        <v>92.790700733999998</v>
       </c>
       <c r="C102" s="5">
-        <v>0.14266119799999899</v>
+        <v>0.14242860199999541</v>
       </c>
       <c r="D102" s="5">
-        <v>1.8635102374103596</v>
+        <v>1.8604433713215407</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>92.882369306000001</v>
+        <v>92.882320682</v>
       </c>
       <c r="C103" s="5">
-        <v>9.1576637000002847E-2</v>
+        <v>9.1619948000001727E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>1.1907477576685865</v>
+        <v>1.191315168176077</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>92.886406355999995</v>
+        <v>92.886370415000002</v>
       </c>
       <c r="C104" s="5">
-        <v>4.0370499999937692E-3</v>
+        <v>4.0497330000022203E-3</v>
       </c>
       <c r="D104" s="5">
-        <v>5.216940830570227E-2</v>
+        <v>5.2333373060009514E-2</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>93.471765947999998</v>
+        <v>93.471738927999994</v>
       </c>
       <c r="C105" s="5">
-        <v>0.5853595920000032</v>
+        <v>0.58536851299999171</v>
       </c>
       <c r="D105" s="5">
-        <v>7.8299595699232949</v>
+        <v>7.8300862017510076</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>94.339870106999996</v>
+        <v>94.339851678000002</v>
       </c>
       <c r="C106" s="5">
-        <v>0.86810415899999782</v>
+        <v>0.86811275000000876</v>
       </c>
       <c r="D106" s="5">
-        <v>11.732087660880186</v>
+        <v>11.73221332520229</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>94.717100947999995</v>
+        <v>94.717104984000002</v>
       </c>
       <c r="C107" s="5">
-        <v>0.37723084099999937</v>
+        <v>0.37725330600000007</v>
       </c>
       <c r="D107" s="5">
-        <v>4.905311022941139</v>
+        <v>4.9056105800737049</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>95.807436168999999</v>
+        <v>95.807449988000002</v>
       </c>
       <c r="C108" s="5">
-        <v>1.0903352210000037</v>
+        <v>1.0903450039999996</v>
       </c>
       <c r="D108" s="5">
-        <v>14.722831888898824</v>
+        <v>14.722971795029371</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>96.312631089999996</v>
+        <v>96.312645707000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.50519492099999752</v>
+        <v>0.5051957189999996</v>
       </c>
       <c r="D109" s="5">
-        <v>6.5144046337612282</v>
+        <v>6.5144142570476404</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>96.866723334</v>
+        <v>96.866727308999998</v>
       </c>
       <c r="C110" s="5">
-        <v>0.55409224400000312</v>
+        <v>0.55408160199999656</v>
       </c>
       <c r="D110" s="5">
-        <v>7.1263592846418033</v>
+        <v>7.1262169389955776</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>96.832172049999997</v>
+        <v>96.832182024999994</v>
       </c>
       <c r="C111" s="5">
-        <v>-3.4551284000002624E-2</v>
+        <v>-3.4545284000003562E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-0.42718796730949471</v>
+        <v>-0.42711391197651771</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>97.140303418000002</v>
+        <v>97.140317582999998</v>
       </c>
       <c r="C112" s="5">
-        <v>0.30813136800000507</v>
+        <v>0.30813555800000358</v>
       </c>
       <c r="D112" s="5">
-        <v>3.8860859735218023</v>
+        <v>3.8861393378078146</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>97.937405584999993</v>
+        <v>97.937469043999997</v>
       </c>
       <c r="C113" s="5">
-        <v>0.79710216699999137</v>
+        <v>0.79715146099999856</v>
       </c>
       <c r="D113" s="5">
-        <v>10.303596678860316</v>
+        <v>10.304261327716603</v>
       </c>
       <c r="E113" s="5">
-        <v>5.7089916763789272</v>
+        <v>5.7088996807886927</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>95.791178005000006</v>
+        <v>95.791146005000002</v>
       </c>
       <c r="C114" s="5">
-        <v>-2.1462275799999873</v>
+        <v>-2.146323038999995</v>
       </c>
       <c r="D114" s="5">
-        <v>-23.3480818134827</v>
+        <v>-23.348985087714112</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>96.506975663999995</v>
+        <v>96.506955398000002</v>
       </c>
       <c r="C115" s="5">
-        <v>0.71579765899998904</v>
+        <v>0.71580939300000068</v>
       </c>
       <c r="D115" s="5">
-        <v>9.3448421329660682</v>
+        <v>9.3450049232929988</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>96.604062255000002</v>
+        <v>96.604037868999995</v>
       </c>
       <c r="C116" s="5">
-        <v>9.7086591000007161E-2</v>
+        <v>9.708247099999312E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>1.2139090969368826</v>
+        <v>1.2138575540390439</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>98.281119966999995</v>
+        <v>98.281110548000001</v>
       </c>
       <c r="C117" s="5">
-        <v>1.6770577119999928</v>
+        <v>1.6770726790000055</v>
       </c>
       <c r="D117" s="5">
-        <v>22.940929640310472</v>
+        <v>22.94116066396359</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>99.177571334000007</v>
+        <v>99.177564911999994</v>
       </c>
       <c r="C118" s="5">
-        <v>0.8964513670000116</v>
+        <v>0.89645436399999312</v>
       </c>
       <c r="D118" s="5">
-        <v>11.511707620901568</v>
+        <v>11.511749216722311</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>98.489156100000002</v>
+        <v>98.489165727</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.68841523400000426</v>
+        <v>-0.68839918499999442</v>
       </c>
       <c r="D119" s="5">
-        <v>-8.018737531249986</v>
+        <v>-8.0185581683389415</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>97.428874562999994</v>
+        <v>97.428891927999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.0602815370000087</v>
+        <v>-1.0602737990000008</v>
       </c>
       <c r="D120" s="5">
-        <v>-12.180444252891942</v>
+        <v>-12.180359434155486</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>98.319270802999995</v>
+        <v>98.319277204000002</v>
       </c>
       <c r="C121" s="5">
-        <v>0.89039624000000117</v>
+        <v>0.8903852760000035</v>
       </c>
       <c r="D121" s="5">
-        <v>11.535098746162165</v>
+        <v>11.534947332893131</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>98.775840126999995</v>
+        <v>98.775836384000002</v>
       </c>
       <c r="C122" s="5">
-        <v>0.45656932400000017</v>
+        <v>0.45655917999999929</v>
       </c>
       <c r="D122" s="5">
-        <v>5.7170412544062632</v>
+        <v>5.7169105906268447</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>99.158402472999995</v>
+        <v>99.158399286999995</v>
       </c>
       <c r="C123" s="5">
-        <v>0.38256234600000028</v>
+        <v>0.38256290299999307</v>
       </c>
       <c r="D123" s="5">
-        <v>4.7479347448182274</v>
+        <v>4.7479419893612373</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>99.790146332000006</v>
+        <v>99.790133548</v>
       </c>
       <c r="C124" s="5">
-        <v>0.63174385900001084</v>
+        <v>0.6317342610000054</v>
       </c>
       <c r="D124" s="5">
-        <v>7.9189368168353091</v>
+        <v>7.9188125222122929</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>100.33238505</v>
+        <v>100.33235148</v>
       </c>
       <c r="C125" s="5">
-        <v>0.54223871799999301</v>
+        <v>0.54221793199999979</v>
       </c>
       <c r="D125" s="5">
-        <v>6.7189935041087612</v>
+        <v>6.7187290815529321</v>
       </c>
       <c r="E125" s="5">
-        <v>2.4454185310447185</v>
+        <v>2.4453178741264736</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>99.486601465000007</v>
+        <v>99.486635375000006</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.8457835849999924</v>
+        <v>-0.84571610499999395</v>
       </c>
       <c r="D126" s="5">
-        <v>-9.6597039802907574</v>
+        <v>-9.6589717463177678</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>101.15996708999999</v>
+        <v>101.1599827</v>
       </c>
       <c r="C127" s="5">
-        <v>1.6733656249999882</v>
+        <v>1.6733473249999946</v>
       </c>
       <c r="D127" s="5">
-        <v>22.159995765342956</v>
+        <v>22.159722313208331</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>101.64416792</v>
+        <v>101.6441545</v>
       </c>
       <c r="C128" s="5">
-        <v>0.48420083000000602</v>
+        <v>0.4841717999999986</v>
       </c>
       <c r="D128" s="5">
-        <v>5.8974316694395901</v>
+        <v>5.8970677989466536</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>102.45471468</v>
+        <v>102.45472245000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.81054675999999404</v>
+        <v>0.81056795000000648</v>
       </c>
       <c r="D129" s="5">
-        <v>10.000282041286845</v>
+        <v>10.000556427575159</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>103.00457735000001</v>
+        <v>103.00458152</v>
       </c>
       <c r="C130" s="5">
-        <v>0.54986267000001021</v>
+        <v>0.54985906999999656</v>
       </c>
       <c r="D130" s="5">
-        <v>6.6338070712656183</v>
+        <v>6.6337618311435032</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>104.58636706</v>
+        <v>104.58637985999999</v>
       </c>
       <c r="C131" s="5">
-        <v>1.5817897099999954</v>
+        <v>1.5817983399999918</v>
       </c>
       <c r="D131" s="5">
-        <v>20.066717183419101</v>
+        <v>20.066835189720102</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>105.78806863</v>
+        <v>105.78808465</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2017015699999973</v>
+        <v>1.201704790000008</v>
       </c>
       <c r="D132" s="5">
-        <v>14.693638332289005</v>
+        <v>14.69367831168389</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>106.84962972</v>
+        <v>106.84962829</v>
       </c>
       <c r="C133" s="5">
-        <v>1.0615610899999979</v>
+        <v>1.0615436399999965</v>
       </c>
       <c r="D133" s="5">
-        <v>12.729089226170288</v>
+        <v>12.728866268819106</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>107.51205840999999</v>
+        <v>107.51204932</v>
       </c>
       <c r="C134" s="5">
-        <v>0.66242868999999871</v>
+        <v>0.66242103000000441</v>
       </c>
       <c r="D134" s="5">
-        <v>7.6985521055086714</v>
+        <v>7.698460132666618</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>107.60470922</v>
+        <v>107.60469393</v>
       </c>
       <c r="C135" s="5">
-        <v>9.2650810000009187E-2</v>
+        <v>9.2644609999993577E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>1.0390411969387392</v>
+        <v>1.0389714248522974</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>108.07507622</v>
+        <v>108.0750532</v>
       </c>
       <c r="C136" s="5">
-        <v>0.47036699999999598</v>
+        <v>0.47035927000000299</v>
       </c>
       <c r="D136" s="5">
-        <v>5.3734664105853813</v>
+        <v>5.373376751366199</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>107.91327736</v>
+        <v>107.91317882</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.16179886000000465</v>
+        <v>-0.16187438000000043</v>
       </c>
       <c r="D137" s="5">
-        <v>-1.781797260198692</v>
+        <v>-1.7826224557742743</v>
       </c>
       <c r="E137" s="5">
-        <v>7.5557780334057689</v>
+        <v>7.5557158066918539</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>104.81314848</v>
+        <v>104.81321724999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-3.1001288799999998</v>
+        <v>-3.0999615700000049</v>
       </c>
       <c r="D138" s="5">
-        <v>-29.515988311224472</v>
+        <v>-29.514661005150579</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>104.71684993</v>
+        <v>104.71688327</v>
       </c>
       <c r="C139" s="5">
-        <v>-9.6298550000000205E-2</v>
+        <v>-9.6333979999997155E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.0969626146314027</v>
+        <v>-1.0973634529064191</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>104.97310207</v>
+        <v>104.97309731</v>
       </c>
       <c r="C140" s="5">
-        <v>0.25625214000000085</v>
+        <v>0.25621404000000325</v>
       </c>
       <c r="D140" s="5">
-        <v>2.9763614829872997</v>
+        <v>2.9759120202250688</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>104.55492699</v>
+        <v>104.55494821000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.41817507999999748</v>
+        <v>-0.41814909999999372</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.6770087955310675</v>
+        <v>-4.6767247702040766</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>103.90731355</v>
+        <v>103.90732595</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.64761344000000065</v>
+        <v>-0.64762226000000567</v>
       </c>
       <c r="D142" s="5">
-        <v>-7.1847450496486553</v>
+        <v>-7.1848381823439773</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>102.96769691</v>
+        <v>102.96771114000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.93961663999999701</v>
+        <v>-0.9396148099999948</v>
       </c>
       <c r="D143" s="5">
-        <v>-10.327642381274826</v>
+        <v>-10.32762208495096</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>101.82289935999999</v>
+        <v>101.82291309</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.1447975500000069</v>
+        <v>-1.1447980500000057</v>
       </c>
       <c r="D144" s="5">
-        <v>-12.555293726087758</v>
+        <v>-12.55529724841098</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>101.21100015</v>
+        <v>101.21099512000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.61189920999999003</v>
+        <v>-0.61191796999999326</v>
       </c>
       <c r="D145" s="5">
-        <v>-6.9776969683076118</v>
+        <v>-6.9779029642364705</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>100.33258287</v>
+        <v>100.33257076</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.87841728000000785</v>
+        <v>-0.87842436000001101</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.9318356577721918</v>
+        <v>-9.9319123962781539</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>99.619831864000005</v>
+        <v>99.619813278999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.71275100599999064</v>
+        <v>-0.71275748099999703</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.1993527542745923</v>
+        <v>-8.1994253068734757</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>98.105207997999997</v>
+        <v>98.105181584999997</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.514623866000008</v>
+        <v>-1.514631694000002</v>
       </c>
       <c r="D148" s="5">
-        <v>-16.793912396023924</v>
+        <v>-16.793994941901392</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>96.691466391999995</v>
+        <v>96.691354524999994</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.4137416060000021</v>
+        <v>-1.4138270600000027</v>
       </c>
       <c r="D149" s="5">
-        <v>-15.985740232550661</v>
+        <v>-15.986635198698028</v>
       </c>
       <c r="E149" s="5">
-        <v>-10.398915909637241</v>
+        <v>-10.3989377550615</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>96.245147868000004</v>
+        <v>96.245225032999997</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.44631852399999161</v>
+        <v>-0.44612949199999719</v>
       </c>
       <c r="D150" s="5">
-        <v>-5.4006027837594566</v>
+        <v>-5.398379252076535</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>94.905275336000003</v>
+        <v>94.905308657999996</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.3398725320000011</v>
+        <v>-1.3399163750000014</v>
       </c>
       <c r="D151" s="5">
-        <v>-15.484159899519312</v>
+        <v>-15.484616939452145</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>94.321454758000002</v>
+        <v>94.321458061000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.58382057800000098</v>
+        <v>-0.58385059699999431</v>
       </c>
       <c r="D152" s="5">
-        <v>-7.1372279778562415</v>
+        <v>-7.1375802124207794</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>92.539185196999995</v>
+        <v>92.539206902000004</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.7822695610000068</v>
+        <v>-1.7822511589999976</v>
       </c>
       <c r="D153" s="5">
-        <v>-20.460625820665502</v>
+        <v>-20.460435373856846</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>91.738526340000007</v>
+        <v>91.738539519</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.80065885699998773</v>
+        <v>-0.80066738300000395</v>
       </c>
       <c r="D154" s="5">
-        <v>-9.9024339489102058</v>
+        <v>-9.902532217528492</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>90.509544583999997</v>
+        <v>90.509556852000003</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.2289817560000103</v>
+        <v>-1.2289826669999968</v>
       </c>
       <c r="D155" s="5">
-        <v>-14.942729454939707</v>
+        <v>-14.942737737382327</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>88.715809617000005</v>
+        <v>88.715817923000003</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.7937349669999918</v>
+        <v>-1.7937389289999999</v>
       </c>
       <c r="D156" s="5">
-        <v>-21.353448012573718</v>
+        <v>-21.353487573897045</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>87.940310198999995</v>
+        <v>87.940304147000006</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.77549941800000965</v>
+        <v>-0.77551377599999682</v>
       </c>
       <c r="D157" s="5">
-        <v>-9.9997583673537278</v>
+        <v>-9.9999338073958342</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>87.334291711999995</v>
+        <v>87.334280931999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.60601848700000005</v>
+        <v>-0.60602321500000755</v>
       </c>
       <c r="D158" s="5">
-        <v>-7.9631575482089207</v>
+        <v>-7.9632178665862696</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>86.529473460999995</v>
+        <v>86.529457399999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.80481825100000037</v>
+        <v>-0.80482353200000034</v>
       </c>
       <c r="D159" s="5">
-        <v>-10.51482271564047</v>
+        <v>-10.514889485129775</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>86.254810798999998</v>
+        <v>86.254789462999994</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.27466266199999723</v>
+        <v>-0.2746679370000038</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.7432508101558959</v>
+        <v>-3.7433221330001487</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>85.768671662000003</v>
+        <v>85.768578335000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.486139136999995</v>
+        <v>-0.48621112799999366</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.557535193240815</v>
+        <v>-6.5584779463628511</v>
       </c>
       <c r="E161" s="5">
-        <v>-11.296544708213997</v>
+        <v>-11.296538603330719</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>84.347890226000004</v>
+        <v>84.347956065000005</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.4207814359999986</v>
+        <v>-1.4206222699999955</v>
       </c>
       <c r="D162" s="5">
-        <v>-18.16360654819923</v>
+        <v>-18.161771405677996</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>83.892181476999994</v>
+        <v>83.892203617999996</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.45570874900001002</v>
+        <v>-0.45575244700000894</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.2940512929447356</v>
+        <v>-6.2946322408613202</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>83.048875558000006</v>
+        <v>83.048879768000006</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.84330591899998808</v>
+        <v>-0.84332384999999022</v>
       </c>
       <c r="D164" s="5">
-        <v>-11.417643687107104</v>
+        <v>-11.417870346762982</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>82.650990688999997</v>
+        <v>82.651009762000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.39788486900000919</v>
+        <v>-0.39787000600000511</v>
       </c>
       <c r="D165" s="5">
-        <v>-5.6000677495826938</v>
+        <v>-5.5998637634165576</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>81.973504527000003</v>
+        <v>81.973516816</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.6774861619999939</v>
+        <v>-0.67749294600000098</v>
       </c>
       <c r="D166" s="5">
-        <v>-9.4047837145136643</v>
+        <v>-9.4048716112819726</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>81.314231039999996</v>
+        <v>81.314240773999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.65927348700000721</v>
+        <v>-0.65927604200000189</v>
       </c>
       <c r="D167" s="5">
-        <v>-9.2353612205122619</v>
+        <v>-9.2353941199787464</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>81.364165404999994</v>
+        <v>81.364171354000007</v>
       </c>
       <c r="C168" s="5">
-        <v>4.9934364999998593E-2</v>
+        <v>4.9930580000008717E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>0.73940362223667844</v>
+        <v>0.73934729758744488</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>81.132750803999997</v>
+        <v>81.132744564999996</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.23141460099999733</v>
+        <v>-0.23142678900001101</v>
       </c>
       <c r="D169" s="5">
-        <v>-3.3601330129930163</v>
+        <v>-3.3603069812829345</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>80.513201366999994</v>
+        <v>80.513191352999996</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.61954943700000342</v>
+        <v>-0.61955321199999958</v>
       </c>
       <c r="D170" s="5">
-        <v>-8.7882615491657763</v>
+        <v>-8.7883135162667543</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>80.512552467000006</v>
+        <v>80.512538167000002</v>
       </c>
       <c r="C171" s="5">
-        <v>-6.4889999998740677E-4</v>
+        <v>-6.5318599999386606E-4</v>
       </c>
       <c r="D171" s="5">
-        <v>-9.6710287349033308E-3</v>
+        <v>-9.7349044714478694E-3</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>79.903259579999997</v>
+        <v>79.903242438999996</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.60929288700000939</v>
+        <v>-0.60929572800000642</v>
       </c>
       <c r="D172" s="5">
-        <v>-8.7126050871599521</v>
+        <v>-8.7126455200135506</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>79.695855538000004</v>
+        <v>79.695780962000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.20740404199999318</v>
+        <v>-0.2074614769999954</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.0707415833795992</v>
+        <v>-3.0715804862800788</v>
       </c>
       <c r="E173" s="5">
-        <v>-7.0804595737846476</v>
+        <v>-7.0804454158963743</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>79.730013936999995</v>
+        <v>79.730071893000002</v>
       </c>
       <c r="C174" s="5">
-        <v>3.4158398999991846E-2</v>
+        <v>3.4290931000001024E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>0.51554556705093457</v>
+        <v>0.51755106628386116</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>78.221472512000005</v>
+        <v>78.221487785999997</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.50854142499999</v>
+        <v>-1.5085841070000043</v>
       </c>
       <c r="D175" s="5">
-        <v>-20.484871183597853</v>
+        <v>-20.485378460051638</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>79.084454253000004</v>
+        <v>79.084461077</v>
       </c>
       <c r="C176" s="5">
-        <v>0.86298174099999869</v>
+        <v>0.86297329100000297</v>
       </c>
       <c r="D176" s="5">
-        <v>14.072672636759776</v>
+        <v>14.072523459151887</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>78.440023307000004</v>
+        <v>78.440038544000004</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.64443094599999995</v>
+        <v>-0.64442253299999663</v>
       </c>
       <c r="D177" s="5">
-        <v>-9.3518167180682852</v>
+        <v>-9.3516992784037356</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>78.503848391000005</v>
+        <v>78.503858351000005</v>
       </c>
       <c r="C178" s="5">
-        <v>6.3825084000001198E-2</v>
+        <v>6.381980700000156E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.98079765952330256</v>
+        <v>0.98071601348792559</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>77.980643255999993</v>
+        <v>77.980651292999994</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.52320513500001198</v>
+        <v>-0.52320705800001122</v>
       </c>
       <c r="D179" s="5">
-        <v>-7.7109034511764651</v>
+        <v>-7.7109298185959467</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>77.621978229000007</v>
+        <v>77.621980496999996</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.35866502699998648</v>
+        <v>-0.3586707959999984</v>
       </c>
       <c r="D180" s="5">
-        <v>-5.3817915212434064</v>
+        <v>-5.3818753667587149</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>77.173278249000006</v>
+        <v>77.173271921999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.44869998000000066</v>
+        <v>-0.44870857499999772</v>
       </c>
       <c r="D181" s="5">
-        <v>-6.7203499482845324</v>
+        <v>-6.7204744237768343</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>76.984841273000001</v>
+        <v>76.984831088000007</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.18843697600000553</v>
+        <v>-0.18844083399999079</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.8910551180783672</v>
+        <v>-2.8911137498483619</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>76.893418186999995</v>
+        <v>76.893403290999998</v>
       </c>
       <c r="C183" s="5">
-        <v>-9.1423086000006037E-2</v>
+        <v>-9.1427797000008582E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.4157848969146847</v>
+        <v>-1.4158575620469849</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>76.618517138000001</v>
+        <v>76.618500615000002</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.27490104899999324</v>
+        <v>-0.2749026759999964</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.2067512387303445</v>
+        <v>-4.2067764478410101</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>76.719133323999998</v>
+        <v>76.719084331000005</v>
       </c>
       <c r="C185" s="5">
-        <v>0.10061618599999633</v>
+        <v>0.10058371600000271</v>
       </c>
       <c r="D185" s="5">
-        <v>1.5872835369244553</v>
+        <v>1.5867679427975956</v>
       </c>
       <c r="E185" s="5">
-        <v>-3.7351029032879457</v>
+        <v>-3.7350742976209994</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>76.853594982999994</v>
+        <v>76.853641775</v>
       </c>
       <c r="C186" s="5">
-        <v>0.13446165899999585</v>
+        <v>0.13455744399999503</v>
       </c>
       <c r="D186" s="5">
-        <v>2.1235705991655696</v>
+        <v>2.1250993368233884</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>76.393817557000006</v>
+        <v>76.393827974000004</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.45977742599998805</v>
+        <v>-0.45981380099999569</v>
       </c>
       <c r="D187" s="5">
-        <v>-6.9474433217162517</v>
+        <v>-6.9479709132222123</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>76.455483305000001</v>
+        <v>76.455493672000003</v>
       </c>
       <c r="C188" s="5">
-        <v>6.1665747999995801E-2</v>
+        <v>6.166569799999877E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>0.97296240153765812</v>
+        <v>0.97296147586982684</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>76.753598987999993</v>
+        <v>76.753611527999993</v>
       </c>
       <c r="C189" s="5">
-        <v>0.2981156829999918</v>
+        <v>0.29811785599999041</v>
       </c>
       <c r="D189" s="5">
-        <v>4.7807081257245088</v>
+        <v>4.7807430613511448</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>76.420460558000002</v>
+        <v>76.420468357999994</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.3331384299999911</v>
+        <v>-0.3331431699999996</v>
       </c>
       <c r="D190" s="5">
-        <v>-5.085880509328133</v>
+        <v>-5.0859503429881103</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>76.604054290999997</v>
+        <v>76.604060528999995</v>
       </c>
       <c r="C191" s="5">
-        <v>0.18359373299999504</v>
+        <v>0.1835921710000008</v>
       </c>
       <c r="D191" s="5">
-        <v>2.9212984128040631</v>
+        <v>2.9212729272090954</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>76.993638551000004</v>
+        <v>76.993638622999995</v>
       </c>
       <c r="C192" s="5">
-        <v>0.38958426000000657</v>
+        <v>0.38957809400000087</v>
       </c>
       <c r="D192" s="5">
-        <v>6.2764556863894816</v>
+        <v>6.2763530277499591</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>76.784044183000006</v>
+        <v>76.784037084999994</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.20959436799999764</v>
+        <v>-0.20960153800000114</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.2182071915806465</v>
+        <v>-3.2183156369437138</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>77.650086389999998</v>
+        <v>77.650075208999993</v>
       </c>
       <c r="C194" s="5">
-        <v>0.86604220699999246</v>
+        <v>0.86603812399999924</v>
       </c>
       <c r="D194" s="5">
-        <v>14.406718500459847</v>
+        <v>14.406647727059996</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>76.692033273999996</v>
+        <v>76.692016734000006</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.95805311600000209</v>
+        <v>-0.9580584749999872</v>
       </c>
       <c r="D195" s="5">
-        <v>-13.841187346278206</v>
+        <v>-13.841261452136555</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>76.800226957000007</v>
+        <v>76.800205500000004</v>
       </c>
       <c r="C196" s="5">
-        <v>0.10819368300001031</v>
+        <v>0.10818876599999783</v>
       </c>
       <c r="D196" s="5">
-        <v>1.7061036984195033</v>
+        <v>1.7060259305794911</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>76.583346642999999</v>
+        <v>76.583306277999995</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.21688031400000796</v>
+        <v>-0.21689922200000922</v>
       </c>
       <c r="D197" s="5">
-        <v>-3.3366040735058</v>
+        <v>-3.3368913787907517</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.17699193814735281</v>
+        <v>-0.1769808049509658</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>76.116162352999993</v>
+        <v>76.116216140999995</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.46718429000000583</v>
+        <v>-0.46709013699999957</v>
       </c>
       <c r="D198" s="5">
-        <v>-7.0797187658745875</v>
+        <v>-7.0783430938371588</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>76.641173443</v>
+        <v>76.641184095</v>
       </c>
       <c r="C199" s="5">
-        <v>0.52501109000000667</v>
+        <v>0.52496795400000451</v>
       </c>
       <c r="D199" s="5">
-        <v>8.5983285950330881</v>
+        <v>8.5975888198758454</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>76.362913718000001</v>
+        <v>76.362927338000006</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.27825972499999807</v>
+        <v>-0.27825675699999408</v>
       </c>
       <c r="D200" s="5">
-        <v>-4.270862468912517</v>
+        <v>-4.2708172386320182</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>75.861912627999999</v>
+        <v>75.861921972000005</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.50100109000000259</v>
+        <v>-0.50100536600000112</v>
       </c>
       <c r="D201" s="5">
-        <v>-7.5949806447714874</v>
+        <v>-7.5950418401520281</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>75.017079617999997</v>
+        <v>75.017085369</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.8448330100000021</v>
+        <v>-0.84483660300000452</v>
       </c>
       <c r="D202" s="5">
-        <v>-12.574850441949737</v>
+        <v>-12.574899234209269</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>74.809241880000002</v>
+        <v>74.809244974999999</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.20783773799999494</v>
+        <v>-0.20784039400000154</v>
       </c>
       <c r="D203" s="5">
-        <v>-3.2744508013107132</v>
+        <v>-3.2744917633875659</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>74.283979411000004</v>
+        <v>74.283976207999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.52526246899999762</v>
+        <v>-0.52526876700000003</v>
       </c>
       <c r="D204" s="5">
-        <v>-8.1077494275031086</v>
+        <v>-8.1078425954006494</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>73.603334249</v>
+        <v>73.603326616000004</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.68064516200000469</v>
+        <v>-0.68064959199999464</v>
       </c>
       <c r="D205" s="5">
-        <v>-10.457765120229833</v>
+        <v>-10.457830220524112</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>73.691719745</v>
+        <v>73.691708406999993</v>
       </c>
       <c r="C206" s="5">
-        <v>8.8385496000000785E-2</v>
+        <v>8.8381790999989107E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>1.4505580262067719</v>
+        <v>1.4504969700615211</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>72.047596812999998</v>
+        <v>72.047580413000006</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.6441229320000019</v>
+        <v>-1.6441279939999873</v>
       </c>
       <c r="D207" s="5">
-        <v>-23.720174690024585</v>
+        <v>-23.720242216073007</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>71.329692387999998</v>
+        <v>71.329669933999995</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.7179044250000004</v>
+        <v>-0.71791047900001104</v>
       </c>
       <c r="D208" s="5">
-        <v>-11.323157225075464</v>
+        <v>-11.323249978689509</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>71.033314337999997</v>
+        <v>71.033285655</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.29637805000000128</v>
+        <v>-0.29638427899999442</v>
       </c>
       <c r="D209" s="5">
-        <v>-4.8736719568271862</v>
+        <v>-4.8737735570693719</v>
       </c>
       <c r="E209" s="5">
-        <v>-7.247048540294232</v>
+        <v>-7.2470371060413985</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>73.582421831999994</v>
+        <v>73.582476108999998</v>
       </c>
       <c r="C210" s="5">
-        <v>2.5491074939999976</v>
+        <v>2.5491904539999979</v>
       </c>
       <c r="D210" s="5">
-        <v>52.666583484574936</v>
+        <v>52.668674600573759</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>73.845818575999999</v>
+        <v>73.845830222000004</v>
       </c>
       <c r="C211" s="5">
-        <v>0.2633967440000049</v>
+        <v>0.26335411300000544</v>
       </c>
       <c r="D211" s="5">
-        <v>4.3811253677131123</v>
+        <v>4.3803989675607946</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>73.809261969999994</v>
+        <v>73.809274588999997</v>
       </c>
       <c r="C212" s="5">
-        <v>-3.6556606000004876E-2</v>
+        <v>-3.6555633000006083E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-0.59243278664743437</v>
+        <v>-0.59241696803713495</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>73.578197732000007</v>
+        <v>73.578205906999997</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.23106423799998765</v>
+        <v>-0.23106868200000008</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.6926582295262023</v>
+        <v>-3.6927274106237973</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>74.007743000999994</v>
+        <v>74.007746811000004</v>
       </c>
       <c r="C214" s="5">
-        <v>0.42954526899998768</v>
+        <v>0.42954090400000666</v>
       </c>
       <c r="D214" s="5">
-        <v>7.234904351133431</v>
+        <v>7.2348276243585863</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>73.864562996999993</v>
+        <v>73.864562883999994</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.1431800040000013</v>
+        <v>-0.1431839270000097</v>
       </c>
       <c r="D215" s="5">
-        <v>-2.2970503342581883</v>
+        <v>-2.2971124861237979</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>73.885232482999996</v>
+        <v>73.885228302000002</v>
       </c>
       <c r="C216" s="5">
-        <v>2.0669486000002735E-2</v>
+        <v>2.0665418000007207E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.33631272936267553</v>
+        <v>0.33624643765968187</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>74.546703999000002</v>
+        <v>74.546695697999994</v>
       </c>
       <c r="C217" s="5">
-        <v>0.66147151600000598</v>
+        <v>0.66146739599999194</v>
       </c>
       <c r="D217" s="5">
-        <v>11.28833016729005</v>
+        <v>11.28825703051033</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>74.656723710999998</v>
+        <v>74.656712479999996</v>
       </c>
       <c r="C218" s="5">
-        <v>0.11001971199999616</v>
+        <v>0.11001678200000242</v>
       </c>
       <c r="D218" s="5">
-        <v>1.7854659634506831</v>
+        <v>1.7854182274569474</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>74.927365456999993</v>
+        <v>74.927350325000006</v>
       </c>
       <c r="C219" s="5">
-        <v>0.27064174599999546</v>
+        <v>0.2706378450000102</v>
       </c>
       <c r="D219" s="5">
-        <v>4.4379707257203638</v>
+        <v>4.4379061575284151</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>75.051111601000002</v>
+        <v>75.051089150999999</v>
       </c>
       <c r="C220" s="5">
-        <v>0.12374614400000894</v>
+        <v>0.1237388259999932</v>
       </c>
       <c r="D220" s="5">
-        <v>1.9999593616755851</v>
+        <v>1.9998404209157661</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>74.631850731</v>
+        <v>74.631820109000003</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.41926087000000223</v>
+        <v>-0.41926904199999626</v>
       </c>
       <c r="D221" s="5">
-        <v>-6.5014257272631664</v>
+        <v>-6.5015504669385766</v>
       </c>
       <c r="E221" s="5">
-        <v>5.0659840759745167</v>
+        <v>5.0659833918955233</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>74.443554538000001</v>
+        <v>74.443613376000002</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.18829619299999933</v>
+        <v>-0.18820673300000124</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.9859393615225716</v>
+        <v>-2.9845415598996339</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>74.256165449999997</v>
+        <v>74.256178224999999</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.18738908800000331</v>
+        <v>-0.18743515100000252</v>
       </c>
       <c r="D223" s="5">
-        <v>-2.9791657953356476</v>
+        <v>-2.9798856842563226</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>74.159056231999998</v>
+        <v>74.159066964000004</v>
       </c>
       <c r="C224" s="5">
-        <v>-9.7109217999999942E-2</v>
+        <v>-9.7111260999994897E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.5580731041104801</v>
+        <v>-1.5581053815696189</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>74.008115438000004</v>
+        <v>74.008121596999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.15094079399999316</v>
+        <v>-0.1509453670000056</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.4152815011086681</v>
+        <v>-2.415353513174634</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>73.792185601</v>
+        <v>73.792187228000003</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.21592983700000445</v>
+        <v>-0.21593436899999574</v>
       </c>
       <c r="D226" s="5">
-        <v>-3.4455400724131779</v>
+        <v>-3.4456109497658427</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>73.324148941999994</v>
+        <v>73.324146471999995</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.46803665900000624</v>
+        <v>-0.46804075600000772</v>
       </c>
       <c r="D227" s="5">
-        <v>-7.351181008542385</v>
+        <v>-7.3512429732849993</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>72.973653189999993</v>
+        <v>72.973647814000003</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.35049575200000049</v>
+        <v>-0.35049865799999225</v>
       </c>
       <c r="D228" s="5">
-        <v>-5.5876757745376482</v>
+        <v>-5.5877210747563026</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>72.726568173999993</v>
+        <v>72.726560879000004</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.24708501599999977</v>
+        <v>-0.24708693499999868</v>
       </c>
       <c r="D229" s="5">
-        <v>-3.9883188221449761</v>
+        <v>-3.9883495114670486</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>72.130403396999995</v>
+        <v>72.130394405999994</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.59616477699999848</v>
+        <v>-0.59616647300001091</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.4052151468110186</v>
+        <v>-9.4052416099297815</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>71.682706590999999</v>
+        <v>71.682695586999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.44769680599999617</v>
+        <v>-0.44769881899999575</v>
       </c>
       <c r="D231" s="5">
-        <v>-7.1990530346981778</v>
+        <v>-7.199085174175945</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>71.382054183999998</v>
+        <v>71.382037409999995</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.30065240700000118</v>
+        <v>-0.30065817700000252</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.9185580785559679</v>
+        <v>-4.9186510444533482</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>71.447927386000003</v>
+        <v>71.447905802999998</v>
       </c>
       <c r="C233" s="5">
-        <v>6.5873202000005904E-2</v>
+        <v>6.5868393000002357E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>1.1130289072479593</v>
+        <v>1.1129475018385682</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.2661723028630245</v>
+        <v>-4.2661619418498553</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>71.061047144</v>
+        <v>71.061093704000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.3868802420000037</v>
+        <v>-0.38681209899999658</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.3077615554790079</v>
+        <v>-6.3066852601682877</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>70.148568857000001</v>
+        <v>70.148578170999997</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.912478286999999</v>
+        <v>-0.9125155330000041</v>
       </c>
       <c r="D235" s="5">
-        <v>-14.365937584237741</v>
+        <v>-14.366474442092326</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>69.493908989999994</v>
+        <v>69.493916919</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.65465986700000656</v>
+        <v>-0.65466125199999681</v>
       </c>
       <c r="D236" s="5">
-        <v>-10.641655921762593</v>
+        <v>-10.641675951260899</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>69.124944842000005</v>
+        <v>69.124948924999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.36896414799998922</v>
+        <v>-0.36896799400000191</v>
       </c>
       <c r="D237" s="5">
-        <v>-6.1883705975150249</v>
+        <v>-6.1884325462340017</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>68.878418385000003</v>
+        <v>68.878418189000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.24652645700000164</v>
+        <v>-0.24653073599999686</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.1967107615324633</v>
+        <v>-4.1967819386137695</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>68.491206277000003</v>
+        <v>68.491202907000002</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.38721210799999994</v>
+        <v>-0.38721528199999966</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.5412886888450705</v>
+        <v>-6.5413406793182975</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>68.164283959000002</v>
+        <v>68.164279241000003</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.32692231800000116</v>
+        <v>-0.326923665999999</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.5798378385599756</v>
+        <v>-5.5798605126954897</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>67.545753317000006</v>
+        <v>67.545748171</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.61853064199999608</v>
+        <v>-0.61853107000000307</v>
       </c>
       <c r="D241" s="5">
-        <v>-10.361605036188749</v>
+        <v>-10.361612533827492</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>67.300680354999997</v>
+        <v>67.300674598000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.24507296200000894</v>
+        <v>-0.2450735729999991</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.2680599589514205</v>
+        <v>-4.2680707070671398</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>67.361439099999998</v>
+        <v>67.361432531999995</v>
       </c>
       <c r="C243" s="5">
-        <v>6.0758745000001113E-2</v>
+        <v>6.0757933999994407E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>1.0887499682211921</v>
+        <v>1.0887354570857655</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>67.267455376000001</v>
+        <v>67.267444353000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-9.3983723999997437E-2</v>
+        <v>-9.3988178999993011E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.6614704316581408</v>
+        <v>-1.661548745757746</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>67.283738864</v>
+        <v>67.283723433000006</v>
       </c>
       <c r="C245" s="5">
-        <v>1.6283487999999124E-2</v>
+        <v>1.6279080000003887E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.29087204342908013</v>
+        <v>0.29079324617919955</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.8282845624098023</v>
+        <v>-5.828277712550034</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>66.213301025000007</v>
+        <v>66.213337577999994</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.0704378389999931</v>
+        <v>-1.070385855000012</v>
       </c>
       <c r="D246" s="5">
-        <v>-17.506167646035088</v>
+        <v>-17.505394122887928</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>65.999601231</v>
+        <v>65.999605200999994</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.21369979400000716</v>
+        <v>-0.21373237699999947</v>
       </c>
       <c r="D247" s="5">
-        <v>-3.8049201293887558</v>
+        <v>-3.8054879447668721</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>65.999672290000007</v>
+        <v>65.999676840000006</v>
       </c>
       <c r="C248" s="5">
-        <v>7.1059000006812312E-5</v>
+        <v>7.1639000012169163E-5</v>
       </c>
       <c r="D248" s="5">
-        <v>1.2919972750546904E-3</v>
+        <v>1.3025428404311867E-3</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>66.345412009</v>
+        <v>66.345414165999998</v>
       </c>
       <c r="C249" s="5">
-        <v>0.34573971899999378</v>
+        <v>0.34573732599999119</v>
       </c>
       <c r="D249" s="5">
-        <v>6.4705249987830227</v>
+        <v>6.4704784566087081</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>66.069235226999993</v>
+        <v>66.069234115</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.27617678200000739</v>
+        <v>-0.27618005099999721</v>
       </c>
       <c r="D250" s="5">
-        <v>-4.882459564673125</v>
+        <v>-4.8825158846991901</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>66.385969459999998</v>
+        <v>66.385965498999994</v>
       </c>
       <c r="C251" s="5">
-        <v>0.31673423300000536</v>
+        <v>0.31673138399999345</v>
       </c>
       <c r="D251" s="5">
-        <v>5.9069021617041084</v>
+        <v>5.9068477229502703</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>66.118888412999993</v>
+        <v>66.118884555999998</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.2670810470000049</v>
+        <v>-0.2670809429999963</v>
       </c>
       <c r="D252" s="5">
-        <v>-4.7223796212151452</v>
+        <v>-4.7223780984024462</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>66.263161901999993</v>
+        <v>66.263158896999997</v>
       </c>
       <c r="C253" s="5">
-        <v>0.1442734889999997</v>
+        <v>0.14427434099999914</v>
       </c>
       <c r="D253" s="5">
-        <v>2.6500916610609826</v>
+        <v>2.6501076557948089</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>66.305843421999995</v>
+        <v>66.305840266000004</v>
       </c>
       <c r="C254" s="5">
-        <v>4.2681520000002138E-2</v>
+        <v>4.2681369000007408E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>0.77568984635176808</v>
+        <v>0.77568712766500347</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>65.945669307000003</v>
+        <v>65.945665937000001</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.36017411499999241</v>
+        <v>-0.36017432900000301</v>
       </c>
       <c r="D255" s="5">
-        <v>-6.3271529018745332</v>
+        <v>-6.3271568418205915</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>65.847948142999996</v>
+        <v>65.847941930999994</v>
       </c>
       <c r="C256" s="5">
-        <v>-9.7721164000006411E-2</v>
+        <v>-9.772400600000708E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.7637909173686794</v>
+        <v>-1.7638418853034521</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>65.552699290999996</v>
+        <v>65.552691026000005</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.29524885200000028</v>
+        <v>-0.29525090499998896</v>
       </c>
       <c r="D257" s="5">
-        <v>-5.2498307744931143</v>
+        <v>-5.2498668665885599</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.5727458108398826</v>
+        <v>-2.5727357504578885</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>66.283072395999994</v>
+        <v>66.283095865999996</v>
       </c>
       <c r="C258" s="5">
-        <v>0.73037310499999819</v>
+        <v>0.7304048399999914</v>
       </c>
       <c r="D258" s="5">
-        <v>14.220647219049587</v>
+        <v>14.221305363647719</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>66.233457548999993</v>
+        <v>66.233459530999994</v>
       </c>
       <c r="C259" s="5">
-        <v>-4.961484700000085E-2</v>
+        <v>-4.9636335000002418E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-0.89454686968887254</v>
+        <v>-0.89493238464012359</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>66.290272973</v>
+        <v>66.290276242000004</v>
       </c>
       <c r="C260" s="5">
-        <v>5.6815424000006942E-2</v>
+        <v>5.68167110000104E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>1.0342369899416726</v>
+        <v>1.0342604973357927</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>65.960922394999997</v>
+        <v>65.960924027999994</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.32935057800000322</v>
+        <v>-0.32935221400001069</v>
       </c>
       <c r="D261" s="5">
-        <v>-5.8017242073452158</v>
+        <v>-5.8017519653147502</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>65.982895118000002</v>
+        <v>65.982893480000001</v>
       </c>
       <c r="C262" s="5">
-        <v>2.1972723000004635E-2</v>
+        <v>2.196945200000755E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>0.40047393185276281</v>
+        <v>0.40041419555876256</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>65.973557094</v>
+        <v>65.973552928999993</v>
       </c>
       <c r="C263" s="5">
-        <v>-9.3380240000016101E-3</v>
+        <v>-9.3405510000081904E-3</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.16969414214922374</v>
+        <v>-0.16974003222217648</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>66.261211330999998</v>
+        <v>66.261208264999993</v>
       </c>
       <c r="C264" s="5">
-        <v>0.28765423699999815</v>
+        <v>0.28765533600000026</v>
       </c>
       <c r="D264" s="5">
-        <v>5.3594865764289734</v>
+        <v>5.3595078926869544</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>66.042598462000001</v>
+        <v>66.042596896000006</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.21861286899999754</v>
+        <v>-0.21861136899998712</v>
       </c>
       <c r="D265" s="5">
-        <v>-3.8880528181142515</v>
+        <v>-3.8880267993214979</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>66.090708555999996</v>
+        <v>66.09070715</v>
       </c>
       <c r="C266" s="5">
-        <v>4.8110093999994774E-2</v>
+        <v>4.8110253999993802E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>0.87767570574677212</v>
+        <v>0.87767865723753502</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>66.075780201000001</v>
+        <v>66.075778616999997</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.4928354999995008E-2</v>
+        <v>-1.4928533000002631E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.27071562927704074</v>
+        <v>-0.27071885892981928</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>65.960563183000005</v>
+        <v>65.960559021999998</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.11521701799999562</v>
+        <v>-0.11521959499999923</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.072501064925536</v>
+        <v>-2.0725470250419376</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>65.934775732999995</v>
+        <v>65.934768149000007</v>
       </c>
       <c r="C269" s="5">
-        <v>-2.5787450000009926E-2</v>
+        <v>-2.5790872999991166E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.46813559692420181</v>
+        <v>-0.46819763266867653</v>
       </c>
       <c r="E269" s="5">
-        <v>0.582853865870403</v>
+        <v>0.58285497821661814</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>65.653214446999996</v>
+        <v>65.653229609999997</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.28156128599999874</v>
+        <v>-0.28153853900001025</v>
       </c>
       <c r="D270" s="5">
-        <v>-5.0057029904088779</v>
+        <v>-5.0053085975680816</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>65.731516866000007</v>
+        <v>65.731521568000005</v>
       </c>
       <c r="C271" s="5">
-        <v>7.8302419000010559E-2</v>
+        <v>7.8291958000008322E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>1.4406259624634377</v>
+        <v>1.4404318996292798</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>65.745444883000005</v>
+        <v>65.745448392</v>
       </c>
       <c r="C272" s="5">
-        <v>1.3928016999997794E-2</v>
+        <v>1.3926823999995008E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>0.25456756763924115</v>
+        <v>0.25454571908731793</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>65.793855550000004</v>
+        <v>65.793858506999996</v>
       </c>
       <c r="C273" s="5">
-        <v>4.8410666999998853E-2</v>
+        <v>4.8410114999995812E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.88718915171637214</v>
+        <v>0.88717894704408717</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>65.694388619999998</v>
+        <v>65.694389131999998</v>
       </c>
       <c r="C274" s="5">
-        <v>-9.9466930000005505E-2</v>
+        <v>-9.9469374999998195E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.7991472381637119</v>
+        <v>-1.7991910157892699</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>65.701599877000007</v>
+        <v>65.701589033999994</v>
       </c>
       <c r="C275" s="5">
-        <v>7.2112570000086862E-3</v>
+        <v>7.1999019999964275E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>0.13180326216972738</v>
+        <v>0.13159559578093116</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>65.088072061999995</v>
+        <v>65.088070696000003</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.61352781500001186</v>
+        <v>-0.61351833799999156</v>
       </c>
       <c r="D276" s="5">
-        <v>-10.647737812594006</v>
+        <v>-10.647583361251268</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>65.079029070999994</v>
+        <v>65.079029141999996</v>
       </c>
       <c r="C277" s="5">
-        <v>-9.042991000001166E-3</v>
+        <v>-9.041554000006613E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.16659428607446181</v>
+        <v>-0.16656783669207753</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>65.263905887999996</v>
+        <v>65.263905089000005</v>
       </c>
       <c r="C278" s="5">
-        <v>0.1848768170000028</v>
+        <v>0.18487594700000898</v>
       </c>
       <c r="D278" s="5">
-        <v>3.462736478219397</v>
+        <v>3.4627199238731476</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>65.519871296000005</v>
+        <v>65.519869166000007</v>
       </c>
       <c r="C279" s="5">
-        <v>0.25596540800000867</v>
+        <v>0.25596407700000157</v>
       </c>
       <c r="D279" s="5">
-        <v>4.8092678534268574</v>
+        <v>4.8092423638742998</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>65.685498944000003</v>
+        <v>65.685495687</v>
       </c>
       <c r="C280" s="5">
-        <v>0.16562764799999741</v>
+        <v>0.16562652099999298</v>
       </c>
       <c r="D280" s="5">
-        <v>3.0760126022641998</v>
+        <v>3.0759914813184963</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>65.530889529000007</v>
+        <v>65.530884094000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.15460941499999592</v>
+        <v>-0.15461159299999849</v>
       </c>
       <c r="D281" s="5">
-        <v>-2.7882591129768541</v>
+        <v>-2.7882980208684516</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.61255414841404621</v>
+        <v>-0.61255095958979711</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>66.164427059000005</v>
+        <v>66.164431965000006</v>
       </c>
       <c r="C282" s="5">
-        <v>0.63353752999999813</v>
+        <v>0.63354787100000465</v>
       </c>
       <c r="D282" s="5">
-        <v>12.23851586954623</v>
+        <v>12.238727443737552</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>66.338665743999996</v>
+        <v>66.338671481999995</v>
       </c>
       <c r="C283" s="5">
-        <v>0.17423868499999173</v>
+        <v>0.17423951699998952</v>
       </c>
       <c r="D283" s="5">
-        <v>3.2062777555210697</v>
+        <v>3.2062930469187956</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>66.392675643000004</v>
+        <v>66.392691060000004</v>
       </c>
       <c r="C284" s="5">
-        <v>5.4009899000007522E-2</v>
+        <v>5.4019578000009005E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.98137164572262847</v>
+        <v>0.98154821838938311</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>66.605898228000001</v>
+        <v>66.605903545000004</v>
       </c>
       <c r="C285" s="5">
-        <v>0.21322258499999691</v>
+        <v>0.21321248499999967</v>
       </c>
       <c r="D285" s="5">
-        <v>3.9226515637413639</v>
+        <v>3.9224615331656665</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>67.008734765</v>
+        <v>67.008733047999996</v>
       </c>
       <c r="C286" s="5">
-        <v>0.40283653699999888</v>
+        <v>0.40282950299999243</v>
       </c>
       <c r="D286" s="5">
-        <v>7.5040288941083055</v>
+        <v>7.5038928569352459</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>66.914994669999999</v>
+        <v>66.914974641000001</v>
       </c>
       <c r="C287" s="5">
-        <v>-9.3740095000001133E-2</v>
+        <v>-9.3758406999995714E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-1.6658521474964827</v>
+        <v>-1.6661751116008539</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>67.297252634000003</v>
+        <v>67.297252094000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.38225796400000434</v>
+        <v>0.38227745300000038</v>
       </c>
       <c r="D288" s="5">
-        <v>7.0746454816876581</v>
+        <v>7.0750197673328019</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>67.670123805000003</v>
+        <v>67.670124401999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.37287117099999989</v>
+        <v>0.37287230799999804</v>
       </c>
       <c r="D289" s="5">
-        <v>6.8551934533084502</v>
+        <v>6.8552150547007473</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>67.732722941999995</v>
+        <v>67.732726499999998</v>
       </c>
       <c r="C290" s="5">
-        <v>6.2599136999992311E-2</v>
+        <v>6.2602097999999273E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>1.1157411120181537</v>
+        <v>1.1157941465793408</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>68.409900113000006</v>
+        <v>68.409896263999997</v>
       </c>
       <c r="C291" s="5">
-        <v>0.67717717100001096</v>
+        <v>0.67716976399999851</v>
       </c>
       <c r="D291" s="5">
-        <v>12.67953700086515</v>
+        <v>12.679389894957938</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>68.533488052999999</v>
+        <v>68.533483144000002</v>
       </c>
       <c r="C292" s="5">
-        <v>0.12358793999999307</v>
+        <v>0.12358688000000484</v>
       </c>
       <c r="D292" s="5">
-        <v>2.1895665611957105</v>
+        <v>2.1895477189576296</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>68.626488911999999</v>
+        <v>68.626481741000006</v>
       </c>
       <c r="C293" s="5">
-        <v>9.3000858999999991E-2</v>
+        <v>9.2998597000004679E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>1.6406249810364537</v>
+        <v>1.6405848972755432</v>
       </c>
       <c r="E293" s="5">
-        <v>4.7238781668453633</v>
+        <v>4.7238759095017846</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>68.999361464000003</v>
+        <v>68.999362793000003</v>
       </c>
       <c r="C294" s="5">
-        <v>0.37287255200000402</v>
+        <v>0.37288105199999677</v>
       </c>
       <c r="D294" s="5">
-        <v>6.7184480256759604</v>
+        <v>6.7186065081088042</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>68.838236207999998</v>
+        <v>68.838242961999995</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.16112525600000538</v>
+        <v>-0.16111983100000771</v>
       </c>
       <c r="D295" s="5">
-        <v>-2.7664930403033305</v>
+        <v>-2.7664010343866119</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>68.815957050999998</v>
+        <v>68.815985089999998</v>
       </c>
       <c r="C296" s="5">
-        <v>-2.2279156999999827E-2</v>
+        <v>-2.2257871999997292E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-0.38768352606031176</v>
+        <v>-0.38731376252473249</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>68.803916220999994</v>
+        <v>68.803926163</v>
       </c>
       <c r="C297" s="5">
-        <v>-1.2040830000003666E-2</v>
+        <v>-1.2058926999998221E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-0.209763837239485</v>
+        <v>-0.21007871658054178</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>68.923495818999996</v>
+        <v>68.923492623000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.1195795980000014</v>
+        <v>0.11956646000000148</v>
       </c>
       <c r="D298" s="5">
-        <v>2.1056236079266322</v>
+        <v>2.1053897440444391</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>69.127615578999993</v>
+        <v>69.127585623000002</v>
       </c>
       <c r="C299" s="5">
-        <v>0.20411975999999754</v>
+        <v>0.2040930000000003</v>
       </c>
       <c r="D299" s="5">
-        <v>3.6123112813312375</v>
+        <v>3.6118301400756447</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>69.100775028000001</v>
+        <v>69.100775010000007</v>
       </c>
       <c r="C300" s="5">
-        <v>-2.6840550999992274E-2</v>
+        <v>-2.6810612999994987E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.46493673778509326</v>
+        <v>-0.46441945303986598</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>68.965832552999998</v>
+        <v>68.965830991999994</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.13494247500000256</v>
+        <v>-0.13494401800001299</v>
       </c>
       <c r="D301" s="5">
-        <v>-2.3183966669273137</v>
+        <v>-2.3184228931540707</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>68.921216963000006</v>
+        <v>68.921217944000006</v>
       </c>
       <c r="C302" s="5">
-        <v>-4.4615589999992267E-2</v>
+        <v>-4.4613047999987998E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.77355150174294174</v>
+        <v>-0.77350760231739146</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>68.491221135000004</v>
+        <v>68.491208360000002</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.42999582800000269</v>
+        <v>-0.430009584000004</v>
       </c>
       <c r="D303" s="5">
-        <v>-7.2351034925475783</v>
+        <v>-7.2353269672721048</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>68.700311178000007</v>
+        <v>68.700300349000003</v>
       </c>
       <c r="C304" s="5">
-        <v>0.20909004300000333</v>
+        <v>0.20909198900000092</v>
       </c>
       <c r="D304" s="5">
-        <v>3.7255002997856002</v>
+        <v>3.7255362638392908</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>68.660925403999997</v>
+        <v>68.660918104999993</v>
       </c>
       <c r="C305" s="5">
-        <v>-3.9385774000010088E-2</v>
+        <v>-3.9382244000009337E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-0.6857929133533891</v>
+        <v>-0.68573174970274486</v>
       </c>
       <c r="E305" s="5">
-        <v>5.0179591796051248E-2</v>
+        <v>5.0179410522521728E-2</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>68.233133159000005</v>
+        <v>68.233135386000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.42779224499999202</v>
+        <v>-0.42778271899999254</v>
       </c>
       <c r="D306" s="5">
-        <v>-7.225646561493182</v>
+        <v>-7.2254918770751742</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>67.909225845999998</v>
+        <v>67.909276344000006</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.32390731300000652</v>
+        <v>-0.32385904199999516</v>
       </c>
       <c r="D307" s="5">
-        <v>-5.5500811845201952</v>
+        <v>-5.5492753661960936</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>68.377877995000006</v>
+        <v>68.377917681</v>
       </c>
       <c r="C308" s="5">
-        <v>0.46865214900000751</v>
+        <v>0.468641336999994</v>
       </c>
       <c r="D308" s="5">
-        <v>8.6030626192294513</v>
+        <v>8.6028499079951359</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>68.577429417999994</v>
+        <v>68.577431833000006</v>
       </c>
       <c r="C309" s="5">
-        <v>0.1995514229999884</v>
+        <v>0.19951415200000611</v>
       </c>
       <c r="D309" s="5">
-        <v>3.5587963473273865</v>
+        <v>3.5581188556117249</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>68.531804893</v>
+        <v>68.531781977999998</v>
       </c>
       <c r="C310" s="5">
-        <v>-4.562452499999381E-2</v>
+        <v>-4.5649855000007733E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-0.79544447598419721</v>
+        <v>-0.7958844504122875</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>68.410106510000006</v>
+        <v>68.410084139999995</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.12169838299999469</v>
+        <v>-0.12169783800000289</v>
       </c>
       <c r="D311" s="5">
-        <v>-2.1102630322901716</v>
+        <v>-2.1102543727690493</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>69.146954180999998</v>
+        <v>69.146922287999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.73684767099999249</v>
+        <v>0.73683814800000391</v>
       </c>
       <c r="D312" s="5">
-        <v>13.719111826167785</v>
+        <v>13.718928643041895</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>69.410094251999993</v>
+        <v>69.410055971000006</v>
       </c>
       <c r="C313" s="5">
-        <v>0.26314007099999515</v>
+        <v>0.26313368300000661</v>
       </c>
       <c r="D313" s="5">
-        <v>4.663427148035626</v>
+        <v>4.6633137546713055</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>69.631850053999997</v>
+        <v>69.631911162999998</v>
       </c>
       <c r="C314" s="5">
-        <v>0.22175580200000411</v>
+        <v>0.22185519199999248</v>
       </c>
       <c r="D314" s="5">
-        <v>3.9019264759405425</v>
+        <v>3.9037083513744131</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>69.596523809000004</v>
+        <v>69.596479044000006</v>
       </c>
       <c r="C315" s="5">
-        <v>-3.532624499999315E-2</v>
+        <v>-3.5432118999992213E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.60709874033542111</v>
+        <v>-0.60891261461726298</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>69.674067398000005</v>
+        <v>69.674037726999998</v>
       </c>
       <c r="C316" s="5">
-        <v>7.7543589000001134E-2</v>
+        <v>7.7558682999992357E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.3452490487939839</v>
+        <v>1.3455133817645182</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>70.097158450999999</v>
+        <v>70.097153844000005</v>
       </c>
       <c r="C317" s="5">
-        <v>0.42309105299999317</v>
+        <v>0.4231161170000064</v>
       </c>
       <c r="D317" s="5">
-        <v>7.535284094780903</v>
+        <v>7.5357488176553966</v>
       </c>
       <c r="E317" s="5">
-        <v>2.0917764194834598</v>
+        <v>2.091780562566381</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>70.075554522000004</v>
+        <v>70.075576419000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-2.1603928999994082E-2</v>
+        <v>-2.1577425000003814E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.36921346790129705</v>
+        <v>-0.3687613024773384</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>70.147288566</v>
+        <v>70.147406641000003</v>
       </c>
       <c r="C319" s="5">
-        <v>7.1734043999995833E-2</v>
+        <v>7.1830222000002664E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>1.2353403511635941</v>
+        <v>1.2370056039020083</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>70.289449324000003</v>
+        <v>70.289507135999997</v>
       </c>
       <c r="C320" s="5">
-        <v>0.14216075800000283</v>
+        <v>0.142100494999994</v>
       </c>
       <c r="D320" s="5">
-        <v>2.4592154640911801</v>
+        <v>2.4581571583158102</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>71.235384793999998</v>
+        <v>71.235386219000006</v>
       </c>
       <c r="C321" s="5">
-        <v>0.94593546999999489</v>
+        <v>0.94587908300000834</v>
       </c>
       <c r="D321" s="5">
-        <v>17.399866838201959</v>
+        <v>17.398736310672014</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>71.043417383999994</v>
+        <v>71.043369974000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.19196741000000372</v>
+        <v>-0.19201624500000491</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.1862966100169143</v>
+        <v>-3.1870951370532752</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>71.278279957999999</v>
+        <v>71.278254817000004</v>
       </c>
       <c r="C323" s="5">
-        <v>0.23486257400000454</v>
+        <v>0.23488484300000323</v>
       </c>
       <c r="D323" s="5">
-        <v>4.0400145001129317</v>
+        <v>4.0404073006959251</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>71.716684311999998</v>
+        <v>71.716593970999995</v>
       </c>
       <c r="C324" s="5">
-        <v>0.43840435399999933</v>
+        <v>0.43833915399999057</v>
       </c>
       <c r="D324" s="5">
-        <v>7.6355906110433303</v>
+        <v>7.6344191406918505</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>72.000817209000004</v>
+        <v>72.000722138</v>
       </c>
       <c r="C325" s="5">
-        <v>0.28413289700000632</v>
+        <v>0.28412816700000576</v>
       </c>
       <c r="D325" s="5">
-        <v>4.8592332516188552</v>
+        <v>4.8591568435930377</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>72.503760158999995</v>
+        <v>72.503890566999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.50294294999999067</v>
+        <v>0.5031684289999987</v>
       </c>
       <c r="D326" s="5">
-        <v>8.7119424678528503</v>
+        <v>8.7160114831669198</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>72.084216787000003</v>
+        <v>72.084158188999993</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.41954337199999259</v>
+        <v>-0.41973237800000618</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.7270215805081524</v>
+        <v>-6.7299445756088812</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>72.047291052999995</v>
+        <v>72.047218032000004</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.6925734000007537E-2</v>
+        <v>-3.6940156999989426E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.61298094534311121</v>
+        <v>-0.61322019518030846</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>72.029051124000006</v>
+        <v>72.028947557999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.8239928999989274E-2</v>
+        <v>-1.827047400000481E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.30337661777980474</v>
+        <v>-0.30388425834882993</v>
       </c>
       <c r="E329" s="5">
-        <v>2.7560213790270183</v>
+        <v>2.7558803860983749</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>72.372500368000004</v>
+        <v>72.372692845000003</v>
       </c>
       <c r="C330" s="5">
-        <v>0.34344924399999854</v>
+        <v>0.3437452870000044</v>
       </c>
       <c r="D330" s="5">
-        <v>5.8743122572352036</v>
+        <v>5.8795180552604354</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>72.552158293999994</v>
+        <v>72.552404101999997</v>
       </c>
       <c r="C331" s="5">
-        <v>0.1796579259999902</v>
+        <v>0.17971125699999391</v>
       </c>
       <c r="D331" s="5">
-        <v>3.0198970180260742</v>
+        <v>3.0207976012305071</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>73.470965921000001</v>
+        <v>73.470941069000006</v>
       </c>
       <c r="C332" s="5">
-        <v>0.91880762700000673</v>
+        <v>0.91853696700000853</v>
       </c>
       <c r="D332" s="5">
-        <v>16.301403920698633</v>
+        <v>16.296203594382021</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>72.685468158000006</v>
+        <v>72.685440174999997</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.78549776299999508</v>
+        <v>-0.785500894000009</v>
       </c>
       <c r="D333" s="5">
-        <v>-12.10136927340243</v>
+        <v>-12.101418565002264</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>72.441149749000004</v>
+        <v>72.441112696999994</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.24431840900000168</v>
+        <v>-0.24432747800000243</v>
       </c>
       <c r="D334" s="5">
-        <v>-3.9598320330220149</v>
+        <v>-3.9599778100850247</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>72.448459397999997</v>
+        <v>72.448468512000005</v>
       </c>
       <c r="C335" s="5">
-        <v>7.3096489999926462E-3</v>
+        <v>7.3558150000110345E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>0.1211528044517296</v>
+        <v>0.12191846645288607</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>72.259088370000001</v>
+        <v>72.258986332000006</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.1893710279999965</v>
+        <v>-0.18948217999999883</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.0919440953071309</v>
+        <v>-3.0937325136338845</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>72.283115088000002</v>
+        <v>72.282956604000006</v>
       </c>
       <c r="C337" s="5">
-        <v>2.4026718000001779E-2</v>
+        <v>2.3970271999999682E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.39973999980884578</v>
+        <v>0.39879974022019038</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>72.200039451999999</v>
+        <v>72.200287946000003</v>
       </c>
       <c r="C338" s="5">
-        <v>-8.3075636000003783E-2</v>
+        <v>-8.2668658000002893E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.3704861199961282</v>
+        <v>-1.3638174130783831</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>72.115437890999999</v>
+        <v>72.115326905000003</v>
       </c>
       <c r="C339" s="5">
-        <v>-8.4601560999999492E-2</v>
+        <v>-8.4961040999999682E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.3970926244929238</v>
+        <v>-1.4029858375750215</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>72.204806211999994</v>
+        <v>72.204668022000007</v>
       </c>
       <c r="C340" s="5">
-        <v>8.9368320999994921E-2</v>
+        <v>8.9341117000003578E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>1.4972654693483189</v>
+        <v>1.4968089063200907</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>72.170097208000001</v>
+        <v>72.169955242</v>
       </c>
       <c r="C341" s="5">
-        <v>-3.470900399999266E-2</v>
+        <v>-3.471278000000666E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.57531990277277512</v>
+        <v>-0.57538342484055871</v>
       </c>
       <c r="E341" s="5">
-        <v>0.19581832857575865</v>
+        <v>0.19576529823159827</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>72.201578439000002</v>
+        <v>72.201414675999999</v>
       </c>
       <c r="C342" s="5">
-        <v>3.1481231000000776E-2</v>
+        <v>3.145943399999851E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>0.5247082150520388</v>
+        <v>0.52434507962726418</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>72.529220577000004</v>
+        <v>72.529719082</v>
       </c>
       <c r="C343" s="5">
-        <v>0.32764213800000164</v>
+        <v>0.32830440600000088</v>
       </c>
       <c r="D343" s="5">
-        <v>5.583443175084768</v>
+        <v>5.5950258188677715</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>72.336898919999996</v>
+        <v>72.336915070000003</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.19232165700000792</v>
+        <v>-0.19280401199999631</v>
       </c>
       <c r="D344" s="5">
-        <v>-3.1359742622495967</v>
+        <v>-3.1437035594137908</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>72.023706118999996</v>
+        <v>72.023744527999995</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.31319280099999958</v>
+        <v>-0.31317054200000882</v>
       </c>
       <c r="D345" s="5">
-        <v>-5.073615241936114</v>
+        <v>-5.0732620903548238</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>72.348196315999999</v>
+        <v>72.348265157</v>
       </c>
       <c r="C346" s="5">
-        <v>0.32449019700000292</v>
+        <v>0.32452062900000556</v>
       </c>
       <c r="D346" s="5">
-        <v>5.5423887910414749</v>
+        <v>5.5429184973554646</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>72.856618878000006</v>
+        <v>72.856725878000006</v>
       </c>
       <c r="C347" s="5">
-        <v>0.50842256200000691</v>
+        <v>0.50846072100000583</v>
       </c>
       <c r="D347" s="5">
-        <v>8.7666247704734737</v>
+        <v>8.7672997095154415</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>71.957338055999998</v>
+        <v>71.957329232000006</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.89928082200000858</v>
+        <v>-0.89939664599999958</v>
       </c>
       <c r="D348" s="5">
-        <v>-13.846502011072214</v>
+        <v>-13.84814711208071</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>71.605753711000006</v>
+        <v>71.605644514999994</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.35158434499999203</v>
+        <v>-0.35168471700001191</v>
       </c>
       <c r="D349" s="5">
-        <v>-5.7081888940685221</v>
+        <v>-5.7097756242887048</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>71.394497895000001</v>
+        <v>71.394859283000002</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.21125581600000487</v>
+        <v>-0.21078523199999211</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.4834302352485191</v>
+        <v>-3.4758011139790379</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>71.486599815999995</v>
+        <v>71.486321279999999</v>
       </c>
       <c r="C351" s="5">
-        <v>9.2101920999994036E-2</v>
+        <v>9.1461996999996131E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>1.5590818877962764</v>
+        <v>1.5481650600760455</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>71.522324920000003</v>
+        <v>71.521935722999999</v>
       </c>
       <c r="C352" s="5">
-        <v>3.5725104000007946E-2</v>
+        <v>3.5614443000000051E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>0.60134562626970034</v>
+        <v>0.59948015152226919</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>71.385914217000007</v>
+        <v>71.385739142999995</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.13641070299999569</v>
+        <v>-0.13619658000000356</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.2648396749698874</v>
+        <v>-2.2613338986788745</v>
       </c>
       <c r="E353" s="5">
-        <v>-1.0865760492741461</v>
+        <v>-1.086624061730912</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>70.879602250999994</v>
+        <v>70.878822889999995</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.5063119660000126</v>
+        <v>-0.50691625299999998</v>
       </c>
       <c r="D354" s="5">
-        <v>-8.1868363475436805</v>
+        <v>-8.1962483133237622</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>70.948522992999997</v>
+        <v>70.949179326000007</v>
       </c>
       <c r="C355" s="5">
-        <v>6.8920742000003088E-2</v>
+        <v>7.0356436000011513E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>1.1730967757149102</v>
+        <v>1.197680469214113</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>70.858616749000007</v>
+        <v>70.858751506000004</v>
       </c>
       <c r="C356" s="5">
-        <v>-8.990624399999092E-2</v>
+        <v>-9.0427820000002157E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.510090984990109</v>
+        <v>-1.518776253695886</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>71.001181259999996</v>
+        <v>71.001281602999995</v>
       </c>
       <c r="C357" s="5">
-        <v>0.14256451099998912</v>
+        <v>0.14253009699999097</v>
       </c>
       <c r="D357" s="5">
-        <v>2.4412453616471819</v>
+        <v>2.4406448356727006</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>70.960531384000006</v>
+        <v>70.960519763999997</v>
       </c>
       <c r="C358" s="5">
-        <v>-4.0649875999989149E-2</v>
+        <v>-4.076183899999819E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.68486947846027046</v>
+        <v>-0.68674891235519508</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>71.289611719000007</v>
+        <v>71.290131662999997</v>
       </c>
       <c r="C359" s="5">
-        <v>0.32908033500000045</v>
+        <v>0.32961189899999965</v>
       </c>
       <c r="D359" s="5">
-        <v>5.7091750313075673</v>
+        <v>5.7186349008980342</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>71.133178465</v>
+        <v>71.133361438999998</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.15643325400000663</v>
+        <v>-0.15677022399999885</v>
       </c>
       <c r="D360" s="5">
-        <v>-2.6016530134983618</v>
+        <v>-2.607170794487057</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>71.729074401000005</v>
+        <v>71.729182382000005</v>
       </c>
       <c r="C361" s="5">
-        <v>0.59589593600000512</v>
+        <v>0.59582094300000676</v>
       </c>
       <c r="D361" s="5">
-        <v>10.528974910869282</v>
+        <v>10.527559878363135</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>71.749431635999997</v>
+        <v>71.750670130000003</v>
       </c>
       <c r="C362" s="5">
-        <v>2.0357234999991647E-2</v>
+        <v>2.1487747999998419E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.34110087173928605</v>
+        <v>0.36007415155632216</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>71.945591852999996</v>
+        <v>71.946119521</v>
       </c>
       <c r="C363" s="5">
-        <v>0.19616021699999919</v>
+        <v>0.19544939099999681</v>
       </c>
       <c r="D363" s="5">
-        <v>3.3305387236986839</v>
+        <v>3.3182303214152942</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>72.008565429000001</v>
+        <v>72.005774849999995</v>
       </c>
       <c r="C364" s="5">
-        <v>6.2973576000004527E-2</v>
+        <v>5.9655328999994595E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>1.0554246276649693</v>
+        <v>0.99955026190321483</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>71.967576891999997</v>
+        <v>71.967687741999995</v>
       </c>
       <c r="C365" s="5">
-        <v>-4.0988537000004044E-2</v>
+        <v>-3.8087107999999148E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.68092661910261754</v>
+        <v>-0.6328909077198186</v>
       </c>
       <c r="E365" s="5">
-        <v>0.81481435291539395</v>
+        <v>0.81521688503392031</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>72.386985608000003</v>
+        <v>72.385162403999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.41940871600000662</v>
+        <v>0.4174746620000036</v>
       </c>
       <c r="D366" s="5">
-        <v>7.221859755961213</v>
+        <v>7.1874760080544497</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>72.218279081999995</v>
+        <v>72.218421921000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.16870652600000824</v>
+        <v>-0.16674048299999811</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.7611707501825844</v>
+        <v>-2.7294675561592929</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>71.527976918999997</v>
+        <v>71.527511038</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.69030216299999836</v>
+        <v>-0.69091088300000081</v>
       </c>
       <c r="D368" s="5">
-        <v>-10.886053364431547</v>
+        <v>-10.895133079363994</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>68.295295304000007</v>
+        <v>68.296975277000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-3.23268161499999</v>
+        <v>-3.2305357609999987</v>
       </c>
       <c r="D369" s="5">
-        <v>-42.591242709365552</v>
+        <v>-42.569805732646223</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>67.887385623</v>
+        <v>67.887052603000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.40790968100000669</v>
+        <v>-0.4099226740000006</v>
       </c>
       <c r="D370" s="5">
-        <v>-6.9364612755644099</v>
+        <v>-6.9694042358427026</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>67.532873706000004</v>
+        <v>67.534478378000003</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.3545119169999964</v>
+        <v>-0.35257422499999791</v>
       </c>
       <c r="D371" s="5">
-        <v>-6.089585596130453</v>
+        <v>-6.0572749846696254</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>67.608528364999998</v>
+        <v>67.608186824000001</v>
       </c>
       <c r="C372" s="5">
-        <v>7.565465899999424E-2</v>
+        <v>7.3708445999997707E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>1.3526309635618849</v>
+        <v>1.3175939582953822</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>68.120473325999995</v>
+        <v>68.122517766000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.51194496099999753</v>
+        <v>0.51433094200000085</v>
       </c>
       <c r="D373" s="5">
-        <v>9.4747823064074144</v>
+        <v>9.5208547340528416</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>69.025366023999993</v>
+        <v>69.02809173</v>
       </c>
       <c r="C374" s="5">
-        <v>0.90489269799999761</v>
+        <v>0.90557396399999845</v>
       </c>
       <c r="D374" s="5">
-        <v>17.158212237312132</v>
+        <v>17.171535312874632</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>68.957870084000007</v>
+        <v>68.958955166999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-6.7495939999986376E-2</v>
+        <v>-6.9136563000000706E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-1.1671208238840936</v>
+        <v>-1.1952869844210734</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>68.768818848999999</v>
+        <v>68.763106120000003</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.18905123500000798</v>
+        <v>-0.19584904699999583</v>
       </c>
       <c r="D376" s="5">
-        <v>-3.2407006975658348</v>
+        <v>-3.3553624624943712</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>69.143059711000006</v>
+        <v>69.142855261999998</v>
       </c>
       <c r="C377" s="5">
-        <v>0.37424086200000772</v>
+        <v>0.37974914199999432</v>
       </c>
       <c r="D377" s="5">
-        <v>6.7294684614415345</v>
+        <v>6.8321292846445836</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.9247079073381541</v>
+        <v>-3.9251399741045745</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>70.517318029999998</v>
+        <v>70.510034290999997</v>
       </c>
       <c r="C378" s="5">
-        <v>1.374258318999992</v>
+        <v>1.367179028999999</v>
       </c>
       <c r="D378" s="5">
-        <v>26.638661129796894</v>
+        <v>26.486272082295681</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>70.367497541999995</v>
+        <v>70.368161024000003</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.14982048800000314</v>
+        <v>-0.14187326699999403</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.5199280030419269</v>
+        <v>-2.3879784482155442</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>70.754481874999996</v>
+        <v>70.754557129000005</v>
       </c>
       <c r="C380" s="5">
-        <v>0.3869843330000009</v>
+        <v>0.38639610500000288</v>
       </c>
       <c r="D380" s="5">
-        <v>6.8026874827213035</v>
+        <v>6.7919669413912587</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>71.216888905999994</v>
+        <v>71.221142045999997</v>
       </c>
       <c r="C381" s="5">
-        <v>0.46240703099999791</v>
+        <v>0.46658491699999161</v>
       </c>
       <c r="D381" s="5">
-        <v>8.1305748698289335</v>
+        <v>8.2067111879892565</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>71.426051259000005</v>
+        <v>71.426594950999998</v>
       </c>
       <c r="C382" s="5">
-        <v>0.20916235300001063</v>
+        <v>0.20545290500000135</v>
       </c>
       <c r="D382" s="5">
-        <v>3.581863745308711</v>
+        <v>3.5171156156744487</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>71.741925519000006</v>
+        <v>71.745986465000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.31587426000000107</v>
+        <v>0.31939151400000299</v>
       </c>
       <c r="D383" s="5">
-        <v>5.4378767367102565</v>
+        <v>5.4998815401256174</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>72.288518871999997</v>
+        <v>72.287505558000007</v>
       </c>
       <c r="C384" s="5">
-        <v>0.54659335299999157</v>
+        <v>0.54151909300000511</v>
       </c>
       <c r="D384" s="5">
-        <v>9.5356710694297409</v>
+        <v>9.4428841008616704</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>73.048809821999996</v>
+        <v>73.051113255999994</v>
       </c>
       <c r="C385" s="5">
-        <v>0.76029094999999813</v>
+        <v>0.76360769799998707</v>
       </c>
       <c r="D385" s="5">
-        <v>13.377222771088348</v>
+        <v>13.43921175799132</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>74.002039734999997</v>
+        <v>74.015488489999996</v>
       </c>
       <c r="C386" s="5">
-        <v>0.95322991300000126</v>
+        <v>0.96437523400000202</v>
       </c>
       <c r="D386" s="5">
-        <v>16.83327549261562</v>
+        <v>17.0440261569047</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>75.418712943000003</v>
+        <v>75.416139272999999</v>
       </c>
       <c r="C387" s="5">
-        <v>1.416673208000006</v>
+        <v>1.4006507830000032</v>
       </c>
       <c r="D387" s="5">
-        <v>25.552427724997195</v>
+        <v>25.227651535563254</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>75.551359172999994</v>
+        <v>75.537356059999993</v>
       </c>
       <c r="C388" s="5">
-        <v>0.13264622999999176</v>
+        <v>0.1212167869999945</v>
       </c>
       <c r="D388" s="5">
-        <v>2.1310931779676245</v>
+        <v>1.9459091147870256</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>76.312974323000006</v>
+        <v>76.308872555999997</v>
       </c>
       <c r="C389" s="5">
-        <v>0.76161515000001145</v>
+        <v>0.77151649600000383</v>
       </c>
       <c r="D389" s="5">
-        <v>12.790672767665235</v>
+        <v>12.968948881328245</v>
       </c>
       <c r="E389" s="5">
-        <v>10.369680835601391</v>
+        <v>10.364074880688868</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>76.491059204999999</v>
+        <v>76.475466964000006</v>
       </c>
       <c r="C390" s="5">
-        <v>0.17808488199999317</v>
+        <v>0.1665944080000088</v>
       </c>
       <c r="D390" s="5">
-        <v>2.8365575229545303</v>
+        <v>2.6514777532864686</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>76.727016989000006</v>
+        <v>76.728232184999996</v>
       </c>
       <c r="C391" s="5">
-        <v>0.23595778400000711</v>
+        <v>0.25276522099998999</v>
       </c>
       <c r="D391" s="5">
-        <v>3.7651860671394255</v>
+        <v>4.0391167030930708</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>77.298558404000005</v>
+        <v>77.301154956999994</v>
       </c>
       <c r="C392" s="5">
-        <v>0.57154141499999866</v>
+        <v>0.5729227719999983</v>
       </c>
       <c r="D392" s="5">
-        <v>9.3142972572618277</v>
+        <v>9.3375874447171991</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>78.246862348999997</v>
+        <v>78.257412231000004</v>
       </c>
       <c r="C393" s="5">
-        <v>0.94830394499999215</v>
+        <v>0.95625727400000926</v>
       </c>
       <c r="D393" s="5">
-        <v>15.756782044532658</v>
+        <v>15.897482016964016</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>79.079335268999998</v>
+        <v>79.083748858000007</v>
       </c>
       <c r="C394" s="5">
-        <v>0.83247292000000073</v>
+        <v>0.82633662700000343</v>
       </c>
       <c r="D394" s="5">
-        <v>13.541059074263707</v>
+        <v>13.433461607992324</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>79.219941085000002</v>
+        <v>79.228225483000003</v>
       </c>
       <c r="C395" s="5">
-        <v>0.14060581600000432</v>
+        <v>0.14447662499999581</v>
       </c>
       <c r="D395" s="5">
-        <v>2.1546313031084674</v>
+        <v>2.2144197680788791</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>80.837657727999996</v>
+        <v>80.836249465999998</v>
       </c>
       <c r="C396" s="5">
-        <v>1.6177166429999943</v>
+        <v>1.6080239829999954</v>
       </c>
       <c r="D396" s="5">
-        <v>27.453121089777042</v>
+        <v>27.266681197591925</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>81.027312370999994</v>
+        <v>81.032476568999996</v>
       </c>
       <c r="C397" s="5">
-        <v>0.18965464299999724</v>
+        <v>0.19622710299999824</v>
       </c>
       <c r="D397" s="5">
-        <v>2.8519547632296138</v>
+        <v>2.9521645190225376</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>81.365721407999999</v>
+        <v>81.395744051999998</v>
       </c>
       <c r="C398" s="5">
-        <v>0.33840903700000524</v>
+        <v>0.36326748300000133</v>
       </c>
       <c r="D398" s="5">
-        <v>5.1285189258287067</v>
+        <v>5.5142271014349209</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>81.280457659999996</v>
+        <v>81.266293275999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-8.5263748000002693E-2</v>
+        <v>-0.12945077599999877</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.2502667044774873</v>
+        <v>-1.8918596184125058</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>81.911652691</v>
+        <v>81.884308369999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.63119503100000429</v>
+        <v>0.61801509400000043</v>
       </c>
       <c r="D400" s="5">
-        <v>9.7272712849574283</v>
+        <v>9.5173201119825634</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>81.405542120000007</v>
+        <v>81.389695962999994</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.50611057099999357</v>
+        <v>-0.49461240700000531</v>
       </c>
       <c r="D401" s="5">
-        <v>-7.1676357604419261</v>
+        <v>-7.0124314062183224</v>
       </c>
       <c r="E401" s="5">
-        <v>6.6732660365789842</v>
+        <v>6.6582341434429981</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>81.507909158000004</v>
+        <v>81.476600611999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.10236703799999702</v>
+        <v>8.6904649000004497E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>1.5194740470728663</v>
+        <v>1.2888633914720504</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>81.412247898999993</v>
+        <v>81.421328951000007</v>
       </c>
       <c r="C403" s="5">
-        <v>-9.5661259000010546E-2</v>
+        <v>-5.5271660999991923E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-1.3993170278312261</v>
+        <v>-0.81101917768339193</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>81.466675280000004</v>
+        <v>81.480501305999994</v>
       </c>
       <c r="C404" s="5">
-        <v>5.4427381000010655E-2</v>
+        <v>5.9172354999986965E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>0.80520497162415161</v>
+        <v>0.87558549944279918</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>80.890977043000007</v>
+        <v>80.911582022999994</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.57569823699999745</v>
+        <v>-0.56891928299999961</v>
       </c>
       <c r="D405" s="5">
-        <v>-8.1580576960129552</v>
+        <v>-8.064338406896832</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>80.910792771000004</v>
+        <v>80.922920837999996</v>
       </c>
       <c r="C406" s="5">
-        <v>1.9815727999997534E-2</v>
+        <v>1.1338815000002E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>0.29435838874360964</v>
+        <v>0.16829568744227696</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>80.407614663000004</v>
+        <v>80.420203279999996</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.50317810800000018</v>
+        <v>-0.50271755800000051</v>
       </c>
       <c r="D407" s="5">
-        <v>-7.2126722733825144</v>
+        <v>-7.205251196951135</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>79.279492133999995</v>
+        <v>79.277464859000006</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.1281225290000094</v>
+        <v>-1.14273842099999</v>
       </c>
       <c r="D408" s="5">
-        <v>-15.595778595810438</v>
+        <v>-15.780036857739288</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>78.981155518999998</v>
+        <v>78.984623013000004</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.29833661499999664</v>
+        <v>-0.29284184600000174</v>
       </c>
       <c r="D409" s="5">
-        <v>-4.4234198000559282</v>
+        <v>-4.3437062102824715</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>78.573745001999995</v>
+        <v>78.614864925999996</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.40741051700000241</v>
+        <v>-0.36975808700000812</v>
       </c>
       <c r="D410" s="5">
-        <v>-6.0173606344264279</v>
+        <v>-5.4752635526052806</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>78.646819350000001</v>
+        <v>78.618133099999994</v>
       </c>
       <c r="C411" s="5">
-        <v>7.3074348000005784E-2</v>
+        <v>3.2681739999986803E-3</v>
       </c>
       <c r="D411" s="5">
-        <v>1.1217378785935317</v>
+        <v>4.9897759577510747E-2</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>78.286750522000006</v>
+        <v>78.245292008999996</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.36006882799999573</v>
+        <v>-0.37284109099999796</v>
       </c>
       <c r="D412" s="5">
-        <v>-5.3577095335617608</v>
+        <v>-5.5448008579705448</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>77.955847755999997</v>
+        <v>77.924041775999996</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.33090276600000834</v>
+        <v>-0.32125023300000066</v>
       </c>
       <c r="D413" s="5">
-        <v>-4.9558959231424282</v>
+        <v>-4.8170724871905657</v>
       </c>
       <c r="E413" s="5">
-        <v>-4.2376652426376671</v>
+        <v>-4.2580994387489746</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>77.145212576999995</v>
+        <v>77.107696457000003</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.81063517900000193</v>
+        <v>-0.81634531899999274</v>
       </c>
       <c r="D414" s="5">
-        <v>-11.788871971608428</v>
+        <v>-11.871758872923587</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>76.866544101000002</v>
+        <v>76.884711983000003</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.27866847599999289</v>
+        <v>-0.22298447400000043</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.2496196487103681</v>
+        <v>-3.4155629181704672</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>76.604163424999996</v>
+        <v>76.634609365000003</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.26238067600000647</v>
+        <v>-0.25010261799999967</v>
       </c>
       <c r="D416" s="5">
-        <v>-4.0201160625790155</v>
+        <v>-3.8344600919526295</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>76.418546374000002</v>
+        <v>76.448561570999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.18561705099999415</v>
+        <v>-0.18604779400000382</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.8692418734679537</v>
+        <v>-2.8746842398326589</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>76.011213376000001</v>
+        <v>76.029824774999994</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.40733299800000111</v>
+        <v>-0.41873679600000457</v>
       </c>
       <c r="D418" s="5">
-        <v>-6.2121207775595044</v>
+        <v>-6.378400779253246</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>75.898380064999998</v>
+        <v>75.913049251000004</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.11283331100000282</v>
+        <v>-0.11677552399999058</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.7668441832231818</v>
+        <v>-1.8276105333746018</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>76.061540539999996</v>
+        <v>76.057779001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.16316047499999797</v>
+        <v>0.14472974999999622</v>
       </c>
       <c r="D420" s="5">
-        <v>2.6103875637269347</v>
+        <v>2.3119669688965505</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>76.032944207</v>
+        <v>76.036004081000002</v>
       </c>
       <c r="C421" s="5">
-        <v>-2.8596332999995866E-2</v>
+        <v>-2.1774919999998588E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.4502239963841026</v>
+        <v>-0.34301289002433011</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>76.125639620000001</v>
+        <v>76.169940596999993</v>
       </c>
       <c r="C422" s="5">
-        <v>9.2695413000001281E-2</v>
+        <v>0.13393651599999146</v>
       </c>
       <c r="D422" s="5">
-        <v>1.4728273169381856</v>
+        <v>2.134385181830023</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>75.722747704</v>
+        <v>75.680187497999995</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.40289191600000152</v>
+        <v>-0.48975309899999786</v>
       </c>
       <c r="D423" s="5">
-        <v>-6.1693081474081479</v>
+        <v>-7.4486006466591874</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>75.565758599999995</v>
+        <v>75.513550375999998</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.15698910400000443</v>
+        <v>-0.16663712199999736</v>
       </c>
       <c r="D424" s="5">
-        <v>-2.4596781812077584</v>
+        <v>-2.6104667928506964</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>75.597486943999996</v>
+        <v>75.549318563</v>
       </c>
       <c r="C425" s="5">
-        <v>3.172834400000113E-2</v>
+        <v>3.5768187000002172E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.50501790692800697</v>
+        <v>0.56988208376302918</v>
       </c>
       <c r="E425" s="5">
-        <v>-3.0252519597780747</v>
+        <v>-3.0474846515615273</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>75.878128891000003</v>
+        <v>75.833428908000002</v>
       </c>
       <c r="C426" s="5">
-        <v>0.28064194700000655</v>
+        <v>0.28411034500000198</v>
       </c>
       <c r="D426" s="5">
-        <v>4.5468737891407818</v>
+        <v>4.6072309317052751</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>75.798578448000001</v>
+        <v>75.829501661999998</v>
       </c>
       <c r="C427" s="5">
-        <v>-7.9550443000002247E-2</v>
+        <v>-3.9272460000034926E-3</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.2508480223108465</v>
+        <v>-6.2127654901711349E-2</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>75.626829653000001</v>
+        <v>75.679599295000003</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.17174879499999918</v>
+        <v>-0.14990236699999571</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.6853987728731821</v>
+        <v>-2.346578504767205</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>75.633053560999997</v>
+        <v>75.670873134000004</v>
       </c>
       <c r="C429" s="5">
-        <v>6.2239079999955038E-3</v>
+        <v>-8.7261609999984557E-3</v>
       </c>
       <c r="D429" s="5">
-        <v>9.8801855986474507E-2</v>
+        <v>-0.13827709428175794</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>75.522661193000005</v>
+        <v>75.547400342000003</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.1103923679999923</v>
+        <v>-0.12347279200000116</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.737501775886352</v>
+        <v>-1.9405728750077844</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>75.588048244999996</v>
+        <v>75.603801282999996</v>
       </c>
       <c r="C431" s="5">
-        <v>6.5387051999991286E-2</v>
+        <v>5.6400940999992599E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>1.0439142214583974</v>
+        <v>0.89956407653908332</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>75.923767634000001</v>
+        <v>75.917925702000005</v>
       </c>
       <c r="C432" s="5">
-        <v>0.33571938900000475</v>
+        <v>0.31412441900000942</v>
       </c>
       <c r="D432" s="5">
-        <v>5.4618625333489046</v>
+        <v>5.1013797698905572</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>75.389751900999997</v>
+        <v>75.388657269999996</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.53401573300000393</v>
+        <v>-0.52926843200000917</v>
       </c>
       <c r="D433" s="5">
-        <v>-8.1213187429052489</v>
+        <v>-8.0524633987317458</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>75.096912630000006</v>
+        <v>75.143847187000006</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.29283927099999119</v>
+        <v>-0.24481008299999019</v>
       </c>
       <c r="D434" s="5">
-        <v>-4.5629023118479832</v>
+        <v>-3.8279187656453439</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>74.862670821999998</v>
+        <v>74.991109902000005</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.23424180800000727</v>
+        <v>-0.15273728500000061</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.6794814559666489</v>
+        <v>-2.4120347083239513</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>74.784336773999996</v>
+        <v>74.911523165000006</v>
       </c>
       <c r="C436" s="5">
-        <v>-7.8334048000002099E-2</v>
+        <v>-7.958673699999963E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.2484427929793762</v>
+        <v>-1.2661312726444551</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>74.460953888999995</v>
+        <v>74.556391861999998</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.3233828850000009</v>
+        <v>-0.35513130300000739</v>
       </c>
       <c r="D437" s="5">
-        <v>-5.0673971826329156</v>
+        <v>-5.5428025058395285</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.5034005771143</v>
+        <v>-1.3142761839367356</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>73.240810413000005</v>
+        <v>72.132366285000003</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.2201434759999898</v>
+        <v>-2.4240255769999948</v>
       </c>
       <c r="D438" s="5">
-        <v>-17.984762307324953</v>
+        <v>-32.742059478082822</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>73.294642827999994</v>
+        <v>71.958914519999993</v>
       </c>
       <c r="C439" s="5">
-        <v>5.3832414999988032E-2</v>
+        <v>-0.17345176500001003</v>
       </c>
       <c r="D439" s="5">
-        <v>0.88558116135717402</v>
+        <v>-2.8476992547239899</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>73.097660808000001</v>
+        <v>71.887368491000004</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.19698201999999299</v>
+        <v>-7.154602899998963E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-3.1777973346801547</v>
+        <v>-1.1866117424532918</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>73.022233748999994</v>
+        <v>71.812035874000003</v>
       </c>
       <c r="C441" s="5">
-        <v>-7.5427059000006125E-2</v>
+        <v>-7.5332617000000823E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-1.2312370876081946</v>
+        <v>-1.2502882537857474</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>73.523310026000004</v>
+        <v>72.311795536999995</v>
       </c>
       <c r="C442" s="5">
-        <v>0.5010762770000099</v>
+        <v>0.49975966299999186</v>
       </c>
       <c r="D442" s="5">
-        <v>8.5523533145915209</v>
+        <v>8.6783096527900394</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>73.766014566999999</v>
+        <v>72.523619511000007</v>
       </c>
       <c r="C443" s="5">
-        <v>0.24270454099999483</v>
+        <v>0.21182397400001207</v>
       </c>
       <c r="D443" s="5">
-        <v>4.0339841047509761</v>
+        <v>3.572367592394543</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>73.529688854</v>
+        <v>72.493212741999997</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.23632571299999938</v>
+        <v>-3.0406769000009604E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>-3.7774418930523801</v>
+        <v>-0.50196198204245368</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>72.021994034000002</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.47121870799999499</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-7.5273019043776923</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>