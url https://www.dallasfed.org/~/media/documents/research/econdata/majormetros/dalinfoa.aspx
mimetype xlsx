--- v10 (2026-09-26)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0FF07456-6B44-4C3C-8C4D-AE531B9D8F50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{492082F4-979C-407D-820D-A3A6250ABA45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E1D52649-3860-4EA1-87FB-30F18872830E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{82AEB755-ABBE-409E-8A60-A0CD10B91B6A}"/>
   </bookViews>
   <sheets>
     <sheet name="dalinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DEF3D863-B15F-45AC-806C-926F484115B8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55079830-52F2-47B7-ADC1-9B6511F89EC0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.21182397400001207</v>
       </c>
       <c r="D443" s="5">
         <v>3.572367592394543</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>72.493212741999997</v>
       </c>
       <c r="C444" s="5">
         <v>-3.0406769000009604E-2</v>
       </c>
       <c r="D444" s="5">
         <v>-0.50196198204245368</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>72.021994034000002</v>
+        <v>69.898926248999999</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.47121870799999499</v>
+        <v>-2.5942864929999985</v>
       </c>
       <c r="D445" s="5">
-        <v>-7.5273019043776923</v>
+        <v>-35.422996851553577</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>69.848496695999998</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-5.0429553000000737E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-0.86232957929722742</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>