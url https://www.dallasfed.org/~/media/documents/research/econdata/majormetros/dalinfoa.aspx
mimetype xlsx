--- v3 (2026-02-15)
+++ v4 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{62536D7B-A201-4E5E-B85A-E71D95E01DAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7B9544D1-58C1-4274-93CD-D5DC9EE91B36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{08EB6C1E-C27E-4337-B16C-3EA750C02A0D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BE138E42-4EDC-4E14-A0D4-8787EF2B5532}"/>
   </bookViews>
   <sheets>
     <sheet name="dalinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DC6CB40-95B7-4285-ABB0-C6EC9AA9E6BD}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E496226-919B-4052-8624-5D6F2CCF27A9}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>62.324867550999997</v>
+        <v>62.329320008000003</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>62.577187004999999</v>
+        <v>62.576803554999998</v>
       </c>
       <c r="C7" s="5">
-        <v>0.252319454000002</v>
+        <v>0.24748354699999453</v>
       </c>
       <c r="D7" s="5">
-        <v>4.9677937456371613</v>
+        <v>4.8701377895324027</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>63.209469679000001</v>
+        <v>63.207245518000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.63228267400000249</v>
+        <v>0.63044196300000266</v>
       </c>
       <c r="D8" s="5">
-        <v>12.821876772989494</v>
+        <v>12.782540229615179</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>62.991483787</v>
+        <v>62.989893072999998</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.21798589200000151</v>
+        <v>-0.21735244500000306</v>
       </c>
       <c r="D9" s="5">
-        <v>-4.0607539226090399</v>
+        <v>-4.0493158168349419</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>62.992652732000003</v>
+        <v>62.991655623</v>
       </c>
       <c r="C10" s="5">
-        <v>1.1689450000034185E-3</v>
+        <v>1.7625500000022498E-3</v>
       </c>
       <c r="D10" s="5">
-        <v>2.2270902254284408E-2</v>
+        <v>3.3582935783549317E-2</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>63.275438059000003</v>
+        <v>63.275112352999997</v>
       </c>
       <c r="C11" s="5">
-        <v>0.28278532699999914</v>
+        <v>0.28345672999999749</v>
       </c>
       <c r="D11" s="5">
-        <v>5.5220340410368163</v>
+        <v>5.5355607053066302</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>64.479499941</v>
+        <v>64.479355196</v>
       </c>
       <c r="C12" s="5">
-        <v>1.2040618819999978</v>
+        <v>1.2042428430000029</v>
       </c>
       <c r="D12" s="5">
-        <v>25.382811178348796</v>
+        <v>25.387178519020924</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>64.971378549999997</v>
+        <v>64.971518771999996</v>
       </c>
       <c r="C13" s="5">
-        <v>0.49187860899999691</v>
+        <v>0.49216357599999583</v>
       </c>
       <c r="D13" s="5">
-        <v>9.5481508202958985</v>
+        <v>9.5539391040744057</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>65.132167315000004</v>
+        <v>65.132478098000007</v>
       </c>
       <c r="C14" s="5">
-        <v>0.16078876500000661</v>
+        <v>0.16095932600001106</v>
       </c>
       <c r="D14" s="5">
-        <v>3.0104723158943969</v>
+        <v>3.0137028002040767</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>65.081326567000005</v>
+        <v>65.081657860000007</v>
       </c>
       <c r="C15" s="5">
-        <v>-5.0840747999998825E-2</v>
+        <v>-5.0820238000000018E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.93268285451070243</v>
+        <v>-0.93230377854022217</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>65.340979997999995</v>
+        <v>65.341284037999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.25965343099998961</v>
+        <v>0.25962617799999066</v>
       </c>
       <c r="D16" s="5">
-        <v>4.8940770133741207</v>
+        <v>4.8935265533555983</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>65.249047032999997</v>
+        <v>65.249360086999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-9.1932964999998035E-2</v>
+        <v>-9.1923950999998283E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.675362962864535</v>
+        <v>-1.6751922283046561</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>63.632409516000003</v>
+        <v>63.636417401000003</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.6166375169999938</v>
+        <v>-1.6129426859999967</v>
       </c>
       <c r="D18" s="5">
-        <v>-25.996826251225102</v>
+        <v>-25.945137570924569</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>62.959142094000001</v>
+        <v>62.958784864999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.67326742200000211</v>
+        <v>-0.67763253600000439</v>
       </c>
       <c r="D19" s="5">
-        <v>-11.983277040910888</v>
+        <v>-12.05576272309945</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>62.979618930000001</v>
+        <v>62.977633290999997</v>
       </c>
       <c r="C20" s="5">
-        <v>2.0476836000000276E-2</v>
+        <v>1.8848425999998142E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.39098700090243188</v>
+        <v>0.35984479129695934</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>64.877096711999997</v>
+        <v>64.875607130999995</v>
       </c>
       <c r="C21" s="5">
-        <v>1.8974777819999957</v>
+        <v>1.8979738399999988</v>
       </c>
       <c r="D21" s="5">
-        <v>42.789587221830708</v>
+        <v>42.804269833478202</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>65.076515212000004</v>
+        <v>65.075564016000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.19941850000000727</v>
+        <v>0.19995688500000597</v>
       </c>
       <c r="D22" s="5">
-        <v>3.7515480192480632</v>
+        <v>3.7619365039770924</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>63.576474310999998</v>
+        <v>63.576164607999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.5000409010000055</v>
+        <v>-1.4993994080000022</v>
       </c>
       <c r="D23" s="5">
-        <v>-24.409744198180572</v>
+        <v>-24.400903859582623</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>63.905304145999999</v>
+        <v>63.905271694</v>
       </c>
       <c r="C24" s="5">
-        <v>0.32882983500000051</v>
+        <v>0.32910708600000049</v>
       </c>
       <c r="D24" s="5">
-        <v>6.3862725568777368</v>
+        <v>6.3918433566510391</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>63.994613508999997</v>
+        <v>63.99474421</v>
       </c>
       <c r="C25" s="5">
-        <v>8.9309362999998143E-2</v>
+        <v>8.9472516000000724E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>1.68998250075445</v>
+        <v>1.6930944899493428</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>64.112748412000002</v>
+        <v>64.113000271999994</v>
       </c>
       <c r="C26" s="5">
-        <v>0.11813490300000495</v>
+        <v>0.11825606199999328</v>
       </c>
       <c r="D26" s="5">
-        <v>2.2378460940892353</v>
+        <v>2.2401599809786621</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>64.615979367999998</v>
+        <v>64.616270818000004</v>
       </c>
       <c r="C27" s="5">
-        <v>0.5032309559999959</v>
+        <v>0.5032705460000102</v>
       </c>
       <c r="D27" s="5">
-        <v>9.8364371307922518</v>
+        <v>9.8372043627753758</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>64.686220563999996</v>
+        <v>64.686417562000003</v>
       </c>
       <c r="C28" s="5">
-        <v>7.0241195999997785E-2</v>
+        <v>7.0146743999998762E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>1.3122948376620425</v>
+        <v>1.3105137239472597</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>64.774809390000001</v>
+        <v>64.775017023000004</v>
       </c>
       <c r="C29" s="5">
-        <v>8.8588826000005838E-2</v>
+        <v>8.8599461000001156E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.6558548984339838</v>
+        <v>1.6560501005774997</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.72681160042099568</v>
+        <v>-0.72696967965284465</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>61.823964349999997</v>
+        <v>61.827172857999997</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.9508450400000044</v>
+        <v>-2.9478441650000065</v>
       </c>
       <c r="D30" s="5">
-        <v>-42.851021054013394</v>
+        <v>-42.817619825102192</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>62.090987953000003</v>
+        <v>62.090665348000002</v>
       </c>
       <c r="C31" s="5">
-        <v>0.26702360300000549</v>
+        <v>0.26349249000000441</v>
       </c>
       <c r="D31" s="5">
-        <v>5.3078247076968177</v>
+        <v>5.235702819884569</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>61.934199233999998</v>
+        <v>61.932601294000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.15678871900000502</v>
+        <v>-0.15806405400000045</v>
       </c>
       <c r="D32" s="5">
-        <v>-2.9884417236800909</v>
+        <v>-3.0124261224495519</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>62.137720983999998</v>
+        <v>62.136655605999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.20352175000000017</v>
+        <v>0.20405431199999668</v>
       </c>
       <c r="D33" s="5">
-        <v>4.0153717977470249</v>
+        <v>4.0261758484714916</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>62.231720127999999</v>
+        <v>62.230990118999998</v>
       </c>
       <c r="C34" s="5">
-        <v>9.3999144000001422E-2</v>
+        <v>9.4334512999999731E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>1.8304859622318537</v>
+        <v>1.8371031370585822</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>62.087435306000003</v>
+        <v>62.087235272999997</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.14428482199999593</v>
+        <v>-0.14375484600000021</v>
       </c>
       <c r="D35" s="5">
-        <v>-2.747005722370488</v>
+        <v>-2.737075180529025</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>61.89666588</v>
+        <v>61.896809709000003</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.1907694260000028</v>
+        <v>-0.19042556399999455</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.6254360474246461</v>
+        <v>-3.6190225002656118</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>61.922047525000004</v>
+        <v>61.922168917999997</v>
       </c>
       <c r="C37" s="5">
-        <v>2.5381645000003061E-2</v>
+        <v>2.5359208999994109E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>0.49318911024205381</v>
+        <v>0.49275102735790721</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>61.976717469999997</v>
+        <v>61.976851353000001</v>
       </c>
       <c r="C38" s="5">
-        <v>5.4669944999993447E-2</v>
+        <v>5.4682435000003693E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>1.0646197829595971</v>
+        <v>1.0648620928568109</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>62.262335614000001</v>
+        <v>62.262528334999999</v>
       </c>
       <c r="C39" s="5">
-        <v>0.28561814400000429</v>
+        <v>0.28567698199999825</v>
       </c>
       <c r="D39" s="5">
-        <v>5.6725166342623146</v>
+        <v>5.6737023999277492</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>62.548842895</v>
+        <v>62.548844523</v>
       </c>
       <c r="C40" s="5">
-        <v>0.28650728099999867</v>
+        <v>0.28631618800000069</v>
       </c>
       <c r="D40" s="5">
-        <v>5.6638577526802791</v>
+        <v>5.6599660885557013</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>62.716115440999999</v>
+        <v>62.716023057000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.16727254599999952</v>
+        <v>0.16717853400000138</v>
       </c>
       <c r="D41" s="5">
-        <v>3.2567496843409538</v>
+        <v>3.2548922205474895</v>
       </c>
       <c r="E41" s="5">
-        <v>-3.1782323535757495</v>
+        <v>-3.1786853336818188</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>62.505264646999997</v>
+        <v>62.507493095000001</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.2108507940000024</v>
+        <v>-0.20852996200000007</v>
       </c>
       <c r="D42" s="5">
-        <v>-3.9606151434202874</v>
+        <v>-3.9178205488547002</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>62.799624407000003</v>
+        <v>62.799529378999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.29435976000000608</v>
+        <v>0.29203628399999815</v>
       </c>
       <c r="D43" s="5">
-        <v>5.7999289144797128</v>
+        <v>5.7527551322622328</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>63.070402823000002</v>
+        <v>63.069453625000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.27077841599999886</v>
+        <v>0.2699242460000022</v>
       </c>
       <c r="D44" s="5">
-        <v>5.2986253837605579</v>
+        <v>5.2815219778732159</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>63.497300105999997</v>
+        <v>63.496641939</v>
       </c>
       <c r="C45" s="5">
-        <v>0.4268972829999953</v>
+        <v>0.42718831399999857</v>
       </c>
       <c r="D45" s="5">
-        <v>8.4315977666683537</v>
+        <v>8.437693443057892</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>63.667180377000001</v>
+        <v>63.666690967999997</v>
       </c>
       <c r="C46" s="5">
-        <v>0.1698802710000038</v>
+        <v>0.17004902899999763</v>
       </c>
       <c r="D46" s="5">
-        <v>3.2581371986291074</v>
+        <v>3.2614559385861108</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>64.385580380999997</v>
+        <v>64.385473521999998</v>
       </c>
       <c r="C47" s="5">
-        <v>0.71840000399999582</v>
+        <v>0.71878255400000057</v>
       </c>
       <c r="D47" s="5">
-        <v>14.413159142117337</v>
+        <v>14.421434733270178</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>63.992256625000003</v>
+        <v>63.992555805999999</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.39332375599999381</v>
+        <v>-0.39291771599999947</v>
       </c>
       <c r="D48" s="5">
-        <v>-7.0893011232319392</v>
+        <v>-7.0822378591499646</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>63.960415382000001</v>
+        <v>63.960463425</v>
       </c>
       <c r="C49" s="5">
-        <v>-3.1841243000002351E-2</v>
+        <v>-3.2092380999998227E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.59546419202181067</v>
+        <v>-0.60014498774119129</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>64.184280401999999</v>
+        <v>64.184299666000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.22386501999999808</v>
+        <v>0.22383624100000077</v>
       </c>
       <c r="D50" s="5">
-        <v>4.2818702482937621</v>
+        <v>4.2813058758029987</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>64.349606668999996</v>
+        <v>64.349679633999997</v>
       </c>
       <c r="C51" s="5">
-        <v>0.16532626699999753</v>
+        <v>0.16537996799999632</v>
       </c>
       <c r="D51" s="5">
-        <v>3.1351351301338592</v>
+        <v>3.1361669995655372</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>64.192793907999999</v>
+        <v>64.192566450000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.15681276099999764</v>
+        <v>-0.15711318399999641</v>
       </c>
       <c r="D52" s="5">
-        <v>-2.8853882136089415</v>
+        <v>-2.8908388089913917</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>64.025274926999998</v>
+        <v>64.024643730999998</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.16751898100000062</v>
+        <v>-0.16792271900000344</v>
       </c>
       <c r="D53" s="5">
-        <v>-3.08698923341717</v>
+        <v>-3.0943332897019449</v>
       </c>
       <c r="E53" s="5">
-        <v>2.0874371392335167</v>
+        <v>2.0865810844074906</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>64.680228653</v>
+        <v>64.681782060000003</v>
       </c>
       <c r="C54" s="5">
-        <v>0.65495372600000223</v>
+        <v>0.65713832900000568</v>
       </c>
       <c r="D54" s="5">
-        <v>12.990292791948344</v>
+        <v>13.03623271689014</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>64.800740278999996</v>
+        <v>64.800886800000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.12051162599999543</v>
+        <v>0.11910473999999738</v>
       </c>
       <c r="D55" s="5">
-        <v>2.2588839830804952</v>
+        <v>2.2321913529295356</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>65.315244276000001</v>
+        <v>65.314887854000006</v>
       </c>
       <c r="C56" s="5">
-        <v>0.5145039970000056</v>
+        <v>0.51400105400000484</v>
       </c>
       <c r="D56" s="5">
-        <v>9.9550190638291411</v>
+        <v>9.9448358586224259</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>65.474323643000005</v>
+        <v>65.474121186000005</v>
       </c>
       <c r="C57" s="5">
-        <v>0.15907936700000391</v>
+        <v>0.15923333199999945</v>
       </c>
       <c r="D57" s="5">
-        <v>2.9621457032886989</v>
+        <v>2.965067564641477</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>65.918616223000001</v>
+        <v>65.918421370999994</v>
       </c>
       <c r="C58" s="5">
-        <v>0.4442925799999955</v>
+        <v>0.4443001849999888</v>
       </c>
       <c r="D58" s="5">
-        <v>8.4537901869911956</v>
+        <v>8.4539674585175639</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>66.567715804000002</v>
+        <v>66.567734294999994</v>
       </c>
       <c r="C59" s="5">
-        <v>0.64909958100000154</v>
+        <v>0.64931292400000018</v>
       </c>
       <c r="D59" s="5">
-        <v>12.477815937899317</v>
+        <v>12.482180696695156</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>67.901099774000002</v>
+        <v>67.901482681999994</v>
       </c>
       <c r="C60" s="5">
-        <v>1.3333839699999999</v>
+        <v>1.333748387</v>
       </c>
       <c r="D60" s="5">
-        <v>26.869679611117903</v>
+        <v>26.877842275966813</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>68.191650674000002</v>
+        <v>68.191626716000002</v>
       </c>
       <c r="C61" s="5">
-        <v>0.2905508999999995</v>
+        <v>0.29014403400000788</v>
       </c>
       <c r="D61" s="5">
-        <v>5.257424099119512</v>
+        <v>5.2498578115935723</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>69.103934565000003</v>
+        <v>69.103837261999999</v>
       </c>
       <c r="C62" s="5">
-        <v>0.91228389100000129</v>
+        <v>0.91221054599999718</v>
       </c>
       <c r="D62" s="5">
-        <v>17.28942745673876</v>
+        <v>17.28794014000632</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>69.632676111999999</v>
+        <v>69.632566566999998</v>
       </c>
       <c r="C63" s="5">
-        <v>0.52874154699999565</v>
+        <v>0.52872930499999882</v>
       </c>
       <c r="D63" s="5">
-        <v>9.5780907555341521</v>
+        <v>9.5778736377577722</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>70.518426543000004</v>
+        <v>70.517924375000007</v>
       </c>
       <c r="C64" s="5">
-        <v>0.88575043100000528</v>
+        <v>0.88535780800000907</v>
       </c>
       <c r="D64" s="5">
-        <v>16.378921069098396</v>
+        <v>16.371173382537819</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>71.603799514000002</v>
+        <v>71.602482868999999</v>
       </c>
       <c r="C65" s="5">
-        <v>1.0853729709999982</v>
+        <v>1.0845584939999924</v>
       </c>
       <c r="D65" s="5">
-        <v>20.11616376183747</v>
+        <v>20.099924709214779</v>
       </c>
       <c r="E65" s="5">
-        <v>11.836770081254389</v>
+        <v>11.835816173906943</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>72.550435269000005</v>
+        <v>72.551537134</v>
       </c>
       <c r="C66" s="5">
-        <v>0.94663575500000263</v>
+        <v>0.9490542650000009</v>
       </c>
       <c r="D66" s="5">
-        <v>17.070494663430068</v>
+        <v>17.117672637937396</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>73.724181677999994</v>
+        <v>73.724701483999993</v>
       </c>
       <c r="C67" s="5">
-        <v>1.1737464089999889</v>
+        <v>1.1731643499999933</v>
       </c>
       <c r="D67" s="5">
-        <v>21.238138617418812</v>
+        <v>21.22630131409402</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>74.069632315999996</v>
+        <v>74.069904758000007</v>
       </c>
       <c r="C68" s="5">
-        <v>0.34545063800000264</v>
+        <v>0.34520327400001349</v>
       </c>
       <c r="D68" s="5">
-        <v>5.7700567869754638</v>
+        <v>5.7657763852887234</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>74.387694381000003</v>
+        <v>74.387859710000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.31806206500000656</v>
+        <v>0.3179549519999938</v>
       </c>
       <c r="D69" s="5">
-        <v>5.276372428905618</v>
+        <v>5.2745334962232882</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>74.677696974</v>
+        <v>74.677777457000005</v>
       </c>
       <c r="C70" s="5">
-        <v>0.29000259299999698</v>
+        <v>0.28991774700000406</v>
       </c>
       <c r="D70" s="5">
-        <v>4.7798602901069076</v>
+        <v>4.7784208867697187</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>74.924546289000006</v>
+        <v>74.924627873000006</v>
       </c>
       <c r="C71" s="5">
-        <v>0.24684931500000573</v>
+        <v>0.24685041600000091</v>
       </c>
       <c r="D71" s="5">
-        <v>4.0395507472779091</v>
+        <v>4.0395646602970681</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>75.073442106000002</v>
+        <v>75.073815377000003</v>
       </c>
       <c r="C72" s="5">
-        <v>0.1488958169999961</v>
+        <v>0.14918750399999681</v>
       </c>
       <c r="D72" s="5">
-        <v>2.4109708450030576</v>
+        <v>2.4157431238693627</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>76.103820971000005</v>
+        <v>76.103648231999998</v>
       </c>
       <c r="C73" s="5">
-        <v>1.030378865000003</v>
+        <v>1.0298328549999951</v>
       </c>
       <c r="D73" s="5">
-        <v>17.77187821337607</v>
+        <v>17.761644024177016</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>76.195150126000001</v>
+        <v>76.194958600999996</v>
       </c>
       <c r="C74" s="5">
-        <v>9.1329154999996831E-2</v>
+        <v>9.1310368999998559E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>1.4496151325943618</v>
+        <v>1.4493182941739402</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>76.306750469999997</v>
+        <v>76.306492394000003</v>
       </c>
       <c r="C75" s="5">
-        <v>0.11160034399999574</v>
+        <v>0.11153379300000665</v>
       </c>
       <c r="D75" s="5">
-        <v>1.77182555216997</v>
+        <v>1.7707649195365605</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>76.892235228000004</v>
+        <v>76.891497516000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.58548475800000688</v>
+        <v>0.58500512199999832</v>
       </c>
       <c r="D76" s="5">
-        <v>9.6059969402249479</v>
+        <v>9.5978267004976701</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>77.702494877000007</v>
+        <v>77.700556496999994</v>
       </c>
       <c r="C77" s="5">
-        <v>0.81025964900000247</v>
+        <v>0.80905898099999263</v>
       </c>
       <c r="D77" s="5">
-        <v>13.404354320497113</v>
+        <v>13.383463982463329</v>
       </c>
       <c r="E77" s="5">
-        <v>8.5172789773642954</v>
+        <v>8.5165672804345292</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>75.546882316999998</v>
+        <v>75.548148038999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-2.1556125600000087</v>
+        <v>-2.1524084579999965</v>
       </c>
       <c r="D78" s="5">
-        <v>-28.652461021933927</v>
+        <v>-28.616749375287664</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>76.317335194999998</v>
+        <v>76.317982048000005</v>
       </c>
       <c r="C79" s="5">
-        <v>0.7704528780000004</v>
+        <v>0.76983400900000731</v>
       </c>
       <c r="D79" s="5">
-        <v>12.948329523041746</v>
+        <v>12.93710998941533</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>77.473365360000003</v>
+        <v>77.473829336999998</v>
       </c>
       <c r="C80" s="5">
-        <v>1.1560301650000042</v>
+        <v>1.1558472889999933</v>
       </c>
       <c r="D80" s="5">
-        <v>19.770728126347038</v>
+        <v>19.767153803928927</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>78.622971383000007</v>
+        <v>78.623382933000002</v>
       </c>
       <c r="C81" s="5">
-        <v>1.149606023000004</v>
+        <v>1.1495535960000041</v>
       </c>
       <c r="D81" s="5">
-        <v>19.334048890857037</v>
+        <v>19.332968618976267</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>79.679918259000004</v>
+        <v>79.680194911000001</v>
       </c>
       <c r="C82" s="5">
-        <v>1.0569468759999978</v>
+        <v>1.0568119779999989</v>
       </c>
       <c r="D82" s="5">
-        <v>17.379734435619952</v>
+        <v>17.377251984873745</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>80.173926453000007</v>
+        <v>80.17403917</v>
       </c>
       <c r="C83" s="5">
-        <v>0.49400819400000273</v>
+        <v>0.4938442589999994</v>
       </c>
       <c r="D83" s="5">
-        <v>7.6989034279948632</v>
+        <v>7.6962332209316475</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>80.844212451000004</v>
+        <v>80.844445497999999</v>
       </c>
       <c r="C84" s="5">
-        <v>0.67028599799999711</v>
+        <v>0.67040632799999855</v>
       </c>
       <c r="D84" s="5">
-        <v>10.506894954293845</v>
+        <v>10.50885327571811</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>81.474767159999999</v>
+        <v>81.474529320000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.63055470899999477</v>
+        <v>0.63008382200000312</v>
       </c>
       <c r="D85" s="5">
-        <v>9.7716822491815911</v>
+        <v>9.764039964185578</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>82.031631558000001</v>
+        <v>82.031416066999995</v>
       </c>
       <c r="C86" s="5">
-        <v>0.55686439800000187</v>
+        <v>0.55688674699999297</v>
       </c>
       <c r="D86" s="5">
-        <v>8.5172195730024214</v>
+        <v>8.5176001580508078</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>84.030130485000001</v>
+        <v>84.029801225</v>
       </c>
       <c r="C87" s="5">
-        <v>1.998498927</v>
+        <v>1.9983851580000049</v>
       </c>
       <c r="D87" s="5">
-        <v>33.488625537975224</v>
+        <v>33.486556851494711</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>85.328892455000002</v>
+        <v>85.328059112999995</v>
       </c>
       <c r="C88" s="5">
-        <v>1.298761970000001</v>
+        <v>1.2982578879999949</v>
       </c>
       <c r="D88" s="5">
-        <v>20.207855270409869</v>
+        <v>20.199419977612987</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>85.912222693000004</v>
+        <v>85.909971304999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.58333023800000205</v>
+        <v>0.58191219200000432</v>
       </c>
       <c r="D89" s="5">
-        <v>8.5190935500327747</v>
+        <v>8.4976873555172574</v>
       </c>
       <c r="E89" s="5">
-        <v>10.565591013513377</v>
+        <v>10.565451752352594</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>88.083449998000006</v>
+        <v>88.084994012999999</v>
       </c>
       <c r="C90" s="5">
-        <v>2.1712273050000022</v>
+        <v>2.1750227080000002</v>
       </c>
       <c r="D90" s="5">
-        <v>34.918758557822201</v>
+        <v>34.989584993381584</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>88.768556287999999</v>
+        <v>88.769367115999998</v>
       </c>
       <c r="C91" s="5">
-        <v>0.68510628999999312</v>
+        <v>0.68437310299999865</v>
       </c>
       <c r="D91" s="5">
-        <v>9.7433169240687345</v>
+        <v>9.7322623209192614</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>87.894608261000002</v>
+        <v>87.895152672999998</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.8739480269999973</v>
+        <v>-0.87421444299999962</v>
       </c>
       <c r="D92" s="5">
-        <v>-11.195098202617238</v>
+        <v>-11.198231439763017</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>88.558147520000006</v>
+        <v>88.558616693000005</v>
       </c>
       <c r="C93" s="5">
-        <v>0.66353925900000377</v>
+        <v>0.66346402000000637</v>
       </c>
       <c r="D93" s="5">
-        <v>9.4448829506270204</v>
+        <v>9.4437062003561056</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>89.288723078000004</v>
+        <v>89.289042838</v>
       </c>
       <c r="C94" s="5">
-        <v>0.73057555799999818</v>
+        <v>0.73042614499999559</v>
       </c>
       <c r="D94" s="5">
-        <v>10.361365719278904</v>
+        <v>10.359092241197555</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>90.488400618</v>
+        <v>90.488424825999999</v>
       </c>
       <c r="C95" s="5">
-        <v>1.1996775399999962</v>
+        <v>1.199381987999999</v>
       </c>
       <c r="D95" s="5">
-        <v>17.369593328661438</v>
+        <v>17.364926347822408</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>90.869907222999998</v>
+        <v>90.869902027999998</v>
       </c>
       <c r="C96" s="5">
-        <v>0.38150660499999844</v>
+        <v>0.38147720199999924</v>
       </c>
       <c r="D96" s="5">
-        <v>5.1782813918498816</v>
+        <v>5.1778715815350651</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>91.443931341999999</v>
+        <v>91.443640849999994</v>
       </c>
       <c r="C97" s="5">
-        <v>0.57402411900000061</v>
+        <v>0.57373882199999571</v>
       </c>
       <c r="D97" s="5">
-        <v>7.8493795838339819</v>
+        <v>7.8453423507056863</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>91.765178261000003</v>
+        <v>91.765008684999998</v>
       </c>
       <c r="C98" s="5">
-        <v>0.32124691900000357</v>
+        <v>0.32136783500000377</v>
       </c>
       <c r="D98" s="5">
-        <v>4.298072946789655</v>
+        <v>4.2997360451694666</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>92.422487390000001</v>
+        <v>92.422232398000006</v>
       </c>
       <c r="C99" s="5">
-        <v>0.65730912899999794</v>
+        <v>0.65722371300000759</v>
       </c>
       <c r="D99" s="5">
-        <v>8.9423853835555391</v>
+        <v>8.9411943662200066</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>92.725865228000004</v>
+        <v>92.725376807999993</v>
       </c>
       <c r="C100" s="5">
-        <v>0.30337783800000295</v>
+        <v>0.30314440999998737</v>
       </c>
       <c r="D100" s="5">
-        <v>4.0109113729005941</v>
+        <v>4.0077806304662511</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>92.649739478000001</v>
+        <v>92.647991512999994</v>
       </c>
       <c r="C101" s="5">
-        <v>-7.6125750000002768E-2</v>
+        <v>-7.7385294999999132E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-0.980735454371362</v>
+        <v>-0.99689311456382379</v>
       </c>
       <c r="E101" s="5">
-        <v>7.842326241605857</v>
+        <v>7.8431177494850735</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>92.789725324000003</v>
+        <v>92.790888698000003</v>
       </c>
       <c r="C102" s="5">
-        <v>0.13998584600000186</v>
+        <v>0.14289718500000959</v>
       </c>
       <c r="D102" s="5">
-        <v>1.8282405820620129</v>
+        <v>1.8666218551845581</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>92.881792032000007</v>
+        <v>92.882418066</v>
       </c>
       <c r="C103" s="5">
-        <v>9.2066708000004382E-2</v>
+        <v>9.1529367999996225E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>1.1971686869175491</v>
+        <v>1.1901285541938478</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>92.886032813</v>
+        <v>92.886444654000002</v>
       </c>
       <c r="C104" s="5">
-        <v>4.2407809999929214E-3</v>
+        <v>4.026588000002107E-3</v>
       </c>
       <c r="D104" s="5">
-        <v>5.4803155787541691E-2</v>
+        <v>5.2034151919144733E-2</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>93.471462673999994</v>
+        <v>93.471792750999995</v>
       </c>
       <c r="C105" s="5">
-        <v>0.58542986099999439</v>
+        <v>0.58534809699999357</v>
       </c>
       <c r="D105" s="5">
-        <v>7.8309649220045241</v>
+        <v>7.8297971000652167</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>94.339678891000005</v>
+        <v>94.339890659000005</v>
       </c>
       <c r="C106" s="5">
-        <v>0.86821621700001117</v>
+        <v>0.86809790800000997</v>
       </c>
       <c r="D106" s="5">
-        <v>11.733720307710605</v>
+        <v>11.731995282108777</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>94.717228019000004</v>
+        <v>94.717099730000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.37754912799999829</v>
+        <v>0.37720907099999579</v>
       </c>
       <c r="D107" s="5">
-        <v>4.9095515533554401</v>
+        <v>4.9050205909526801</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>95.807707484000005</v>
+        <v>95.807423757999999</v>
       </c>
       <c r="C108" s="5">
-        <v>1.0904794650000014</v>
+        <v>1.0903240279999977</v>
       </c>
       <c r="D108" s="5">
-        <v>14.724883551591716</v>
+        <v>14.722671256274801</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>96.312877030999999</v>
+        <v>96.312616664999993</v>
       </c>
       <c r="C109" s="5">
-        <v>0.50516954699999417</v>
+        <v>0.50519290699999431</v>
       </c>
       <c r="D109" s="5">
-        <v>6.5140489085890874</v>
+        <v>6.5143787743069836</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>96.866797921</v>
+        <v>96.866718074999994</v>
       </c>
       <c r="C110" s="5">
-        <v>0.55392089000000055</v>
+        <v>0.55410141000000124</v>
       </c>
       <c r="D110" s="5">
-        <v>7.124066500263404</v>
+        <v>7.1264820278541974</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>96.832237073000002</v>
+        <v>96.832158761000002</v>
       </c>
       <c r="C111" s="5">
-        <v>-3.4560847999998145E-2</v>
+        <v>-3.4559313999992014E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-0.42730565514457197</v>
+        <v>-0.42728707769276175</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>97.140288378999998</v>
+        <v>97.140279426000006</v>
       </c>
       <c r="C112" s="5">
-        <v>0.30805130599999586</v>
+        <v>0.30812066500000412</v>
       </c>
       <c r="D112" s="5">
-        <v>3.885055861918385</v>
+        <v>3.885949161198976</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>97.937602536</v>
+        <v>97.937325588999997</v>
       </c>
       <c r="C113" s="5">
-        <v>0.79731415700000241</v>
+        <v>0.79704616299999032</v>
       </c>
       <c r="D113" s="5">
-        <v>10.306463467542692</v>
+        <v>10.302842436787474</v>
       </c>
       <c r="E113" s="5">
-        <v>5.7073695919626743</v>
+        <v>5.7090650208621252</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>95.790906246000006</v>
+        <v>95.791223704000004</v>
       </c>
       <c r="C114" s="5">
-        <v>-2.1466962899999942</v>
+        <v>-2.1461018849999931</v>
       </c>
       <c r="D114" s="5">
-        <v>-23.352540971571877</v>
+        <v>-23.346891666737768</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>96.506864984000003</v>
+        <v>96.507004194000004</v>
       </c>
       <c r="C115" s="5">
-        <v>0.71595873799999765</v>
+        <v>0.71578049000000021</v>
       </c>
       <c r="D115" s="5">
-        <v>9.3470598490010595</v>
+        <v>9.3446040554553846</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>96.603744293999995</v>
+        <v>96.604076523000003</v>
       </c>
       <c r="C116" s="5">
-        <v>9.6879309999991392E-2</v>
+        <v>9.7072328999999513E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>1.2113044577244825</v>
+        <v>1.2137294254683573</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>98.281133526999994</v>
+        <v>98.281134953999995</v>
       </c>
       <c r="C117" s="5">
-        <v>1.6773892329999995</v>
+        <v>1.6770584309999919</v>
       </c>
       <c r="D117" s="5">
-        <v>22.945989049335402</v>
+        <v>22.940936715049553</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>99.177612252000003</v>
+        <v>99.177583975000005</v>
       </c>
       <c r="C118" s="5">
-        <v>0.89647872500000858</v>
+        <v>0.89644902100000934</v>
       </c>
       <c r="D118" s="5">
-        <v>11.512075076864047</v>
+        <v>11.511674123392158</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>98.489452370999999</v>
+        <v>98.489152278999995</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.68815988100000425</v>
+        <v>-0.6884316960000092</v>
       </c>
       <c r="D119" s="5">
-        <v>-8.0158725488021165</v>
+        <v>-8.0189210385366962</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>97.429480604999995</v>
+        <v>97.428878670000003</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.0599717660000039</v>
+        <v>-1.0602736089999922</v>
       </c>
       <c r="D120" s="5">
-        <v>-12.177059081341834</v>
+        <v>-12.180358944958137</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>98.319453202999995</v>
+        <v>98.319263624000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.88997259799999995</v>
+        <v>0.89038495399999817</v>
       </c>
       <c r="D121" s="5">
-        <v>11.529256483392913</v>
+        <v>11.53494459889377</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>98.775807063000002</v>
+        <v>98.775838591999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.45635386000000722</v>
+        <v>0.45657496799999819</v>
       </c>
       <c r="D122" s="5">
-        <v>5.714263152839516</v>
+        <v>5.7171141699955408</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>99.158262733000001</v>
+        <v>99.158394263999995</v>
       </c>
       <c r="C123" s="5">
-        <v>0.3824556699999988</v>
+        <v>0.38255567199999518</v>
       </c>
       <c r="D123" s="5">
-        <v>4.7465841041013812</v>
+        <v>4.7478502176720339</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>99.789825422000007</v>
+        <v>99.790143650999994</v>
       </c>
       <c r="C124" s="5">
-        <v>0.63156268900000612</v>
+        <v>0.63174938699999927</v>
       </c>
       <c r="D124" s="5">
-        <v>7.9165972557523112</v>
+        <v>7.9190092352414032</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>100.33027054</v>
+        <v>100.33236416</v>
       </c>
       <c r="C125" s="5">
-        <v>0.54044511799999384</v>
+        <v>0.5422205090000034</v>
       </c>
       <c r="D125" s="5">
-        <v>6.6961246853506129</v>
+        <v>6.7187612732590773</v>
       </c>
       <c r="E125" s="5">
-        <v>2.4430534769528389</v>
+        <v>2.4454808793237026</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>99.487375990999993</v>
+        <v>99.486597458999995</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.84289454900000749</v>
+        <v>-0.84576670100000229</v>
       </c>
       <c r="D126" s="5">
-        <v>-9.6284114002794023</v>
+        <v>-9.6595219177714302</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>101.16059771</v>
+        <v>101.15997659</v>
       </c>
       <c r="C127" s="5">
-        <v>1.6732217190000114</v>
+        <v>1.6733791310000043</v>
       </c>
       <c r="D127" s="5">
-        <v>22.157721661738261</v>
+        <v>22.16019245881775</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>101.64398771</v>
+        <v>101.64416348</v>
       </c>
       <c r="C128" s="5">
-        <v>0.48338999999999999</v>
+        <v>0.4841868900000037</v>
       </c>
       <c r="D128" s="5">
-        <v>5.8872573371158365</v>
+        <v>5.8972568213242482</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>102.45504991</v>
+        <v>102.45472055</v>
       </c>
       <c r="C129" s="5">
-        <v>0.81106219999999496</v>
+        <v>0.81055707000000154</v>
       </c>
       <c r="D129" s="5">
-        <v>10.006941565060391</v>
+        <v>10.000415329241008</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>103.00477592999999</v>
+        <v>103.00458245999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.54972601999999426</v>
+        <v>0.54986190999998996</v>
       </c>
       <c r="D130" s="5">
-        <v>6.6320871630544342</v>
+        <v>6.6337972385722255</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>104.58713043</v>
+        <v>104.58636943</v>
       </c>
       <c r="C131" s="5">
-        <v>1.5823545000000081</v>
+        <v>1.5817869700000102</v>
       </c>
       <c r="D131" s="5">
-        <v>20.07445603537461</v>
+        <v>20.066678355653657</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>105.78887865</v>
+        <v>105.78809364999999</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2017482199999989</v>
+        <v>1.2017242199999885</v>
       </c>
       <c r="D132" s="5">
-        <v>14.69413114095337</v>
+        <v>14.693932659314491</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>106.8496703</v>
+        <v>106.84962591</v>
       </c>
       <c r="C133" s="5">
-        <v>1.0607916499999988</v>
+        <v>1.061532260000007</v>
       </c>
       <c r="D133" s="5">
-        <v>12.719245441452841</v>
+        <v>12.728721051540814</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>107.51187074000001</v>
+        <v>107.51205394</v>
       </c>
       <c r="C134" s="5">
-        <v>0.66220044000000655</v>
+        <v>0.66242803000000094</v>
       </c>
       <c r="D134" s="5">
-        <v>7.6958053632962597</v>
+        <v>7.6985444557095439</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>107.60438013</v>
+        <v>107.60470546000001</v>
       </c>
       <c r="C135" s="5">
-        <v>9.2509389999989367E-2</v>
+        <v>9.2651520000003984E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>1.0374495355026658</v>
+        <v>1.0390492404832807</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>108.07459299</v>
+        <v>108.07507375</v>
       </c>
       <c r="C136" s="5">
-        <v>0.47021286000000373</v>
+        <v>0.47036828999999614</v>
       </c>
       <c r="D136" s="5">
-        <v>5.3716798073290217</v>
+        <v>5.3734816959256415</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>107.90890365999999</v>
+        <v>107.91326831000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.16568933000000641</v>
+        <v>-0.16180543999999486</v>
       </c>
       <c r="D137" s="5">
-        <v>-1.8242882630315482</v>
+        <v>-1.781869166690353</v>
       </c>
       <c r="E137" s="5">
-        <v>7.5536855220364574</v>
+        <v>7.5557914073576038</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>104.81435161</v>
+        <v>104.81311554</v>
       </c>
       <c r="C138" s="5">
-        <v>-3.0945520499999901</v>
+        <v>-3.1001527700000082</v>
       </c>
       <c r="D138" s="5">
-        <v>-29.471984665930464</v>
+        <v>-29.516183193571187</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>104.71891324000001</v>
+        <v>104.71690445999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-9.5438369999996553E-2</v>
+        <v>-9.6211080000003335E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.0872006765544007</v>
+        <v>-1.0959715881162846</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>104.97279668</v>
+        <v>104.9730697</v>
       </c>
       <c r="C140" s="5">
-        <v>0.25388343999999563</v>
+        <v>0.2561652400000014</v>
       </c>
       <c r="D140" s="5">
-        <v>2.9484223448768221</v>
+        <v>2.9753369529376572</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>104.55542938000001</v>
+        <v>104.55492205</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.41736729999999511</v>
+        <v>-0.41814764999999454</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.6681842443732631</v>
+        <v>-4.6767101097791919</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>103.90761551999999</v>
+        <v>103.90731099</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.64781386000001362</v>
+        <v>-0.64761106000000268</v>
       </c>
       <c r="D142" s="5">
-        <v>-7.1868599650173559</v>
+        <v>-7.1847198663954508</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>102.96884356</v>
+        <v>102.96770361</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.93877195999999685</v>
+        <v>-0.93960737999999822</v>
       </c>
       <c r="D143" s="5">
-        <v>-10.318786104990185</v>
+        <v>-10.327545851127828</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>101.82373199</v>
+        <v>101.82293691</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.1451115699999974</v>
+        <v>-1.1447667000000052</v>
       </c>
       <c r="D144" s="5">
-        <v>-12.558398396324833</v>
+        <v>-12.554975033058401</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>101.21089375</v>
+        <v>101.21099422</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.61283824000000209</v>
+        <v>-0.61194268999999224</v>
       </c>
       <c r="D145" s="5">
-        <v>-6.9879978441676593</v>
+        <v>-6.9781740241061874</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>100.33228561</v>
+        <v>100.33257715000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.87860813999999721</v>
+        <v>-0.87841706999999758</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.9339015972258906</v>
+        <v>-9.9318339499973263</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>99.619434738999999</v>
+        <v>99.619829155000005</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.71285087100000055</v>
+        <v>-0.71274799500000086</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.2004804215629719</v>
+        <v>-8.1993199076147434</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>98.104667794999997</v>
+        <v>98.105206628000005</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.5147669440000016</v>
+        <v>-1.5146225270000002</v>
       </c>
       <c r="D148" s="5">
-        <v>-16.795430027592783</v>
+        <v>-16.793899187441774</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>96.686379164000002</v>
+        <v>96.691447901000004</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.4182886309999958</v>
+        <v>-1.4137587270000012</v>
       </c>
       <c r="D149" s="5">
-        <v>-16.033219739866411</v>
+        <v>-15.985918953438782</v>
       </c>
       <c r="E149" s="5">
-        <v>-10.399998624172834</v>
+        <v>-10.398925530420723</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>96.246351852000004</v>
+        <v>96.245099878999994</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.44002731199999801</v>
+        <v>-0.44634802200000934</v>
       </c>
       <c r="D150" s="5">
-        <v>-5.3266457546081831</v>
+        <v>-5.4009517131172196</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>94.908225118000004</v>
+        <v>94.905374042000005</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.3381267339999994</v>
+        <v>-1.3397258369999889</v>
       </c>
       <c r="D151" s="5">
-        <v>-15.465322903391044</v>
+        <v>-15.482599392120521</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>94.321187938999998</v>
+        <v>94.321413499000002</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.5870371790000064</v>
+        <v>-0.58396054300000344</v>
       </c>
       <c r="D152" s="5">
-        <v>-7.1750076480606495</v>
+        <v>-7.138874394305061</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>92.539583921000002</v>
+        <v>92.539173457000004</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.7816040179999959</v>
+        <v>-1.782240041999998</v>
       </c>
       <c r="D153" s="5">
-        <v>-20.453812957310504</v>
+        <v>-20.460329394791941</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>91.738751468999993</v>
+        <v>91.738518271999993</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.80083245200000874</v>
+        <v>-0.80065518500001076</v>
       </c>
       <c r="D154" s="5">
-        <v>-9.9044391408012906</v>
+        <v>-9.9023918701905416</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>90.510813575</v>
+        <v>90.509554264000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.227937893999993</v>
+        <v>-1.2289640079999913</v>
       </c>
       <c r="D155" s="5">
-        <v>-14.930922961604509</v>
+        <v>-14.942530527205166</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>88.716337674000002</v>
+        <v>88.715841073999997</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.7944759009999984</v>
+        <v>-1.7937131900000054</v>
       </c>
       <c r="D156" s="5">
-        <v>-21.361062086426962</v>
+        <v>-21.353214307799561</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>87.940094565999999</v>
+        <v>87.940304187999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.77624310800000274</v>
+        <v>-0.77553688599999759</v>
       </c>
       <c r="D157" s="5">
-        <v>-10.00883452899175</v>
+        <v>-10.000215136996161</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>87.334026578000007</v>
+        <v>87.334285589999993</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.6060679879999924</v>
+        <v>-0.60601859800000568</v>
       </c>
       <c r="D158" s="5">
-        <v>-7.9638023364635764</v>
+        <v>-7.9631594757762052</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>86.529089549000005</v>
+        <v>86.529472475000006</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.8049370290000013</v>
+        <v>-0.80481311499998753</v>
       </c>
       <c r="D159" s="5">
-        <v>-10.516327052962527</v>
+        <v>-10.514759678491659</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>86.254317614000001</v>
+        <v>86.254809582999997</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.27477193500000396</v>
+        <v>-0.27466289200000915</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.7447304543905768</v>
+        <v>-3.7432539321124669</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>85.764191776999994</v>
+        <v>85.768650842</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.49012583700000789</v>
+        <v>-0.48615874099999701</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.6096792096810191</v>
+        <v>-6.557791578352723</v>
       </c>
       <c r="E161" s="5">
-        <v>-11.296510926811864</v>
+        <v>-11.296549277226243</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>84.348643158000002</v>
+        <v>84.347829286000007</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.415548618999992</v>
+        <v>-1.4208215559999928</v>
       </c>
       <c r="D162" s="5">
-        <v>-18.103523122596087</v>
+        <v>-18.164077667412592</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>83.895460482000004</v>
+        <v>83.892312838999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.45318267599999729</v>
+        <v>-0.45551644700000793</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.2601325468768625</v>
+        <v>-6.2914781002857527</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>83.048509246999998</v>
+        <v>83.048829923</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.84695123500000591</v>
+        <v>-0.84348291599999925</v>
       </c>
       <c r="D164" s="5">
-        <v>-11.463867336192457</v>
+        <v>-11.419892237851625</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>82.651243567999998</v>
+        <v>82.650974739999995</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.3972656790000002</v>
+        <v>-0.39785518300000433</v>
       </c>
       <c r="D165" s="5">
-        <v>-5.5916049144757896</v>
+        <v>-5.5996638743298188</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>81.973641190999999</v>
+        <v>81.973491569999993</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.67760237699999948</v>
+        <v>-0.67748317000000213</v>
       </c>
       <c r="D166" s="5">
-        <v>-9.406297465550594</v>
+        <v>-9.404745768030276</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>81.315262707000002</v>
+        <v>81.314235127000003</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.65837848399999643</v>
+        <v>-0.65925644299998964</v>
       </c>
       <c r="D167" s="5">
-        <v>-9.2233575386769022</v>
+        <v>-9.2351343176166338</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>81.364490794999995</v>
+        <v>81.364189921999994</v>
       </c>
       <c r="C168" s="5">
-        <v>4.9228087999992454E-2</v>
+        <v>4.9954794999990781E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>0.72890129271427906</v>
+        <v>0.73970712527033911</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>81.132459386999997</v>
+        <v>81.132745084999996</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.23203140799999744</v>
+        <v>-0.23144483699999796</v>
       </c>
       <c r="D169" s="5">
-        <v>-3.3689357693312383</v>
+        <v>-3.3605641963122324</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>80.513123781000004</v>
+        <v>80.513198142999997</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.61933560599999282</v>
+        <v>-0.61954694199999949</v>
       </c>
       <c r="D170" s="5">
-        <v>-8.78538481308928</v>
+        <v>-8.7882282244486802</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>80.512198471999994</v>
+        <v>80.512556974999995</v>
       </c>
       <c r="C171" s="5">
-        <v>-9.2530900001008831E-4</v>
+        <v>-6.4116800000135754E-4</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.3790306033401034E-2</v>
+        <v>-9.5557985444694182E-3</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>79.902893951999999</v>
+        <v>79.903268296999997</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.60930451999999491</v>
+        <v>-0.60928867799999864</v>
       </c>
       <c r="D172" s="5">
-        <v>-8.7128012997747426</v>
+        <v>-8.7125469153633066</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>79.692271105000003</v>
+        <v>79.695851637999993</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.21062284699999623</v>
+        <v>-0.20741665900000328</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.1177232680488998</v>
+        <v>-3.0709253965132022</v>
       </c>
       <c r="E173" s="5">
-        <v>-7.0797853348725237</v>
+        <v>-7.0804415650504993</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>79.730488727999997</v>
+        <v>79.729935088999994</v>
       </c>
       <c r="C174" s="5">
-        <v>3.8217622999994205E-2</v>
+        <v>3.4083451000000764E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>0.5769982991006728</v>
+        <v>0.51441175575894782</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>78.224350599000005</v>
+        <v>78.221590410000005</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.5061381289999929</v>
+        <v>-1.5083446789999897</v>
       </c>
       <c r="D175" s="5">
-        <v>-20.455440272917425</v>
+        <v>-20.482489348537236</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>79.084204818000003</v>
+        <v>79.084415841999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.85985421899999892</v>
+        <v>0.86282543199999395</v>
       </c>
       <c r="D176" s="5">
-        <v>14.018002806566754</v>
+        <v>14.069944605710361</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>78.440131428000001</v>
+        <v>78.440004227000003</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.64407339000000263</v>
+        <v>-0.64441161499999566</v>
       </c>
       <c r="D177" s="5">
-        <v>-9.3468863076061499</v>
+        <v>-9.3515529827293058</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>78.503854516999994</v>
+        <v>78.503831892999997</v>
       </c>
       <c r="C178" s="5">
-        <v>6.3723088999992683E-2</v>
+        <v>6.3827665999994565E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.9792219407355196</v>
+        <v>0.98083775441268894</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>77.981521658000005</v>
+        <v>77.980645175000006</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.52233285899998805</v>
+        <v>-0.52318671799999095</v>
       </c>
       <c r="D179" s="5">
-        <v>-7.6985141798534773</v>
+        <v>-7.7106434569256592</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>77.622043993000005</v>
+        <v>77.621991261999995</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.359477665</v>
+        <v>-0.35865391300001193</v>
       </c>
       <c r="D180" s="5">
-        <v>-5.3936185071140503</v>
+        <v>-5.3816288215462578</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>77.173008123000002</v>
+        <v>77.173276732999994</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.449035870000003</v>
+        <v>-0.44871452900000008</v>
       </c>
       <c r="D181" s="5">
-        <v>-6.7252162129140753</v>
+        <v>-6.7205598805063822</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>76.985005895</v>
+        <v>76.984844297999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.18800222800000199</v>
+        <v>-0.18843243499999573</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.8844841636544327</v>
+        <v>-2.8909864376891137</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>76.893099043999996</v>
+        <v>76.893432288</v>
       </c>
       <c r="C183" s="5">
-        <v>-9.1906851000004508E-2</v>
+        <v>-9.14120099999991E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.4232243740941453</v>
+        <v>-1.4156144364884771</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>76.618129183999997</v>
+        <v>76.618536767999998</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.27496985999999879</v>
+        <v>-0.27489552000000117</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.2078007375392694</v>
+        <v>-4.2066675299602725</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>76.716777257000004</v>
+        <v>76.719146799000001</v>
       </c>
       <c r="C185" s="5">
-        <v>9.8648073000006775E-2</v>
+        <v>0.10061003100000221</v>
       </c>
       <c r="D185" s="5">
-        <v>1.5560230715867984</v>
+        <v>1.587185326007079</v>
       </c>
       <c r="E185" s="5">
-        <v>-3.7337295157262917</v>
+        <v>-3.735081284432451</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>76.853576180999994</v>
+        <v>76.853501762999997</v>
       </c>
       <c r="C186" s="5">
-        <v>0.13679892399999005</v>
+        <v>0.13435496399999636</v>
       </c>
       <c r="D186" s="5">
-        <v>2.1609131283229166</v>
+        <v>2.1218689115247713</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>76.396228320000006</v>
+        <v>76.393918127000006</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.45734786099998814</v>
+        <v>-0.45958363599999075</v>
       </c>
       <c r="D187" s="5">
-        <v>-6.9119263582841928</v>
+        <v>-6.9446188472160442</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>76.455251743999995</v>
+        <v>76.455444197999995</v>
       </c>
       <c r="C188" s="5">
-        <v>5.9023423999988722E-2</v>
+        <v>6.1526070999988747E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>0.93106499032529211</v>
+        <v>0.97074752252728214</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>76.753623461000004</v>
+        <v>76.753575303000005</v>
       </c>
       <c r="C189" s="5">
-        <v>0.29837171700000908</v>
+        <v>0.29813110500001017</v>
       </c>
       <c r="D189" s="5">
-        <v>4.7849173263347478</v>
+        <v>4.7809632655553935</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>76.420451854999996</v>
+        <v>76.420443438000007</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.33317160600000761</v>
+        <v>-0.33313186499999858</v>
       </c>
       <c r="D190" s="5">
-        <v>-5.086373379493681</v>
+        <v>-5.0857841967408834</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>76.604623439999997</v>
+        <v>76.604052115000002</v>
       </c>
       <c r="C191" s="5">
-        <v>0.18417158500000141</v>
+        <v>0.18360867699999517</v>
       </c>
       <c r="D191" s="5">
-        <v>2.9306156070524114</v>
+        <v>2.9215400121801238</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>76.993626777000003</v>
+        <v>76.993643243999998</v>
       </c>
       <c r="C192" s="5">
-        <v>0.38900333700000544</v>
+        <v>0.38959112899999582</v>
       </c>
       <c r="D192" s="5">
-        <v>6.2667858473518967</v>
+        <v>6.2765696474082144</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>76.783911778999993</v>
+        <v>76.784049311999993</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.2097149980000097</v>
+        <v>-0.2095939320000042</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.2200322255160452</v>
+        <v>-3.218200403719107</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>77.650532538999997</v>
+        <v>77.650098434</v>
       </c>
       <c r="C194" s="5">
-        <v>0.86662076000000354</v>
+        <v>0.86604912200000683</v>
       </c>
       <c r="D194" s="5">
-        <v>14.416974361825696</v>
+        <v>14.406839737321642</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>76.6918091</v>
+        <v>76.692057116000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.95872343899999635</v>
+        <v>-0.95804131799999936</v>
       </c>
       <c r="D195" s="5">
-        <v>-13.850149461311801</v>
+        <v>-13.84102629086672</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>76.799877359999996</v>
+        <v>76.800260780000002</v>
       </c>
       <c r="C196" s="5">
-        <v>0.10806825999999603</v>
+        <v>0.10820366400000125</v>
       </c>
       <c r="D196" s="5">
-        <v>1.704115572605347</v>
+        <v>1.7062617773458744</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>76.581761095999994</v>
+        <v>76.583388111000005</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.2181162640000025</v>
+        <v>-0.21687266899999713</v>
       </c>
       <c r="D197" s="5">
-        <v>-3.3553376206633012</v>
+        <v>-3.3364868326880792</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.17599300417392438</v>
+        <v>-0.17695541942831516</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>76.115520852000003</v>
+        <v>76.116049916999998</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.46624024399999087</v>
+        <v>-0.46733819400000698</v>
       </c>
       <c r="D198" s="5">
-        <v>-7.0660297015540667</v>
+        <v>-7.081969609376781</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>76.642888106000001</v>
+        <v>76.641227825000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.52736725399999784</v>
+        <v>0.52517790800000341</v>
       </c>
       <c r="D199" s="5">
-        <v>8.638474366500958</v>
+        <v>8.6011783357494931</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>76.362831116999999</v>
+        <v>76.362882412000005</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.28005698900000198</v>
+        <v>-0.27834541299999671</v>
       </c>
       <c r="D200" s="5">
-        <v>-4.2978015086125865</v>
+        <v>-4.2721485195283737</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>75.862085809000007</v>
+        <v>75.861890134999996</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.50074530799999195</v>
+        <v>-0.50099227700000881</v>
       </c>
       <c r="D201" s="5">
-        <v>-7.5912497724607286</v>
+        <v>-7.5948548287510409</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>75.017198837999999</v>
+        <v>75.017064574000003</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.8448869710000082</v>
+        <v>-0.84482556099999329</v>
       </c>
       <c r="D202" s="5">
-        <v>-12.575578101938422</v>
+        <v>-12.574749771894778</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>74.809608670000003</v>
+        <v>74.809239719000004</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.20759016799999586</v>
+        <v>-0.20782485499999837</v>
       </c>
       <c r="D203" s="5">
-        <v>-3.2706044275742641</v>
+        <v>-3.2742515609300971</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>74.283969451000004</v>
+        <v>74.283980248000006</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.52563921899999855</v>
+        <v>-0.52525947099999826</v>
       </c>
       <c r="D204" s="5">
-        <v>-8.1133036740957287</v>
+        <v>-8.1077051489801484</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>73.603379433000001</v>
+        <v>73.603345701999999</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.68059001800000374</v>
+        <v>-0.68063454600000739</v>
       </c>
       <c r="D205" s="5">
-        <v>-10.456961423014333</v>
+        <v>-10.457610029240282</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>73.692339294000007</v>
+        <v>73.691737609</v>
       </c>
       <c r="C206" s="5">
-        <v>8.8959861000006413E-2</v>
+        <v>8.8391907000001879E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>1.4600461923866215</v>
+        <v>1.4506637104499509</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>72.047523378999998</v>
+        <v>72.047624748000004</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.6448159150000095</v>
+        <v>-1.6441128609999964</v>
       </c>
       <c r="D207" s="5">
-        <v>-23.728802838179664</v>
+        <v>-23.720041675173821</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>71.329387144999998</v>
+        <v>71.329730687999998</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.71813623399999926</v>
+        <v>-0.71789406000000611</v>
       </c>
       <c r="D208" s="5">
-        <v>-11.32662629284158</v>
+        <v>-11.322998443623566</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>71.032110652</v>
+        <v>71.033365716000006</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.29727649299999825</v>
+        <v>-0.29636497199999212</v>
       </c>
       <c r="D209" s="5">
-        <v>-4.8881295060160141</v>
+        <v>-4.8734592339416345</v>
       </c>
       <c r="E209" s="5">
-        <v>-7.2466999512366463</v>
+        <v>-7.2470316760545934</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>73.581176630000002</v>
+        <v>73.582309918999997</v>
       </c>
       <c r="C210" s="5">
-        <v>2.5490659780000016</v>
+        <v>2.5489442029999907</v>
       </c>
       <c r="D210" s="5">
-        <v>52.666625302117055</v>
+        <v>52.662472139143524</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>73.846740161</v>
+        <v>73.845830770000006</v>
       </c>
       <c r="C211" s="5">
-        <v>0.26556353099999797</v>
+        <v>0.26352085100000977</v>
       </c>
       <c r="D211" s="5">
-        <v>4.4179606154411299</v>
+        <v>4.3832372897437244</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>73.808987943000005</v>
+        <v>73.809235045999998</v>
       </c>
       <c r="C212" s="5">
-        <v>-3.7752217999994286E-2</v>
+        <v>-3.6595724000008545E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-0.61174669862438247</v>
+        <v>-0.59306490457873284</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>73.579464426000001</v>
+        <v>73.578179648000003</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.22952351700000406</v>
+        <v>-0.23105539799999519</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.6684688224656203</v>
+        <v>-3.6925207039580243</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>74.007846529000005</v>
+        <v>74.007732593</v>
       </c>
       <c r="C214" s="5">
-        <v>0.42838210300000412</v>
+        <v>0.42955294499999752</v>
       </c>
       <c r="D214" s="5">
-        <v>7.2145531986850697</v>
+        <v>7.2350396543212181</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>73.864655163999998</v>
+        <v>73.864560161</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.14319136500000695</v>
+        <v>-0.14317243200000007</v>
       </c>
       <c r="D215" s="5">
-        <v>-2.2972274852451235</v>
+        <v>-2.2969304651550337</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>73.885377492999993</v>
+        <v>73.885237531000001</v>
       </c>
       <c r="C216" s="5">
-        <v>2.0722328999994488E-2</v>
+        <v>2.067737000000136E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.33717344234251989</v>
+        <v>0.33644122025358048</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>74.546901777000002</v>
+        <v>74.546718573000007</v>
       </c>
       <c r="C217" s="5">
-        <v>0.66152428400000929</v>
+        <v>0.66148104200000546</v>
       </c>
       <c r="D217" s="5">
-        <v>11.289252219376134</v>
+        <v>11.288500010424851</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>74.657410666000004</v>
+        <v>74.656743852000005</v>
       </c>
       <c r="C218" s="5">
-        <v>0.11050888900000189</v>
+        <v>0.11002527899999848</v>
       </c>
       <c r="D218" s="5">
-        <v>1.7934646630610951</v>
+        <v>1.7855566907915676</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>74.927466516999999</v>
+        <v>74.927393964000004</v>
       </c>
       <c r="C219" s="5">
-        <v>0.27005585099999507</v>
+        <v>0.27065011199999844</v>
       </c>
       <c r="D219" s="5">
-        <v>4.4281297472976933</v>
+        <v>4.4381094365218754</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>75.051037041000001</v>
+        <v>75.051154863999997</v>
       </c>
       <c r="C220" s="5">
-        <v>0.12357052400000157</v>
+        <v>0.12376089999999351</v>
       </c>
       <c r="D220" s="5">
-        <v>1.9970925150694319</v>
+        <v>2.0001992478307917</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>74.630250505999996</v>
+        <v>74.631912745999998</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.42078653500000485</v>
+        <v>-0.41924211799999966</v>
       </c>
       <c r="D221" s="5">
-        <v>-6.5243656179923786</v>
+        <v>-6.5011401842504535</v>
       </c>
       <c r="E221" s="5">
-        <v>5.0655116692617685</v>
+        <v>5.0659953864320872</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>74.441491103999994</v>
+        <v>74.443440842000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.1887594020000023</v>
+        <v>-0.18847190399999647</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.9932461928380061</v>
+        <v>-2.9886846936286848</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>74.256631659000007</v>
+        <v>74.256143839000003</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.18485944499998652</v>
+        <v>-0.18729700299999763</v>
       </c>
       <c r="D223" s="5">
-        <v>-2.939576883227768</v>
+        <v>-2.9777264852297147</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>74.158738252999996</v>
+        <v>74.159038155999994</v>
       </c>
       <c r="C224" s="5">
-        <v>-9.7893406000011396E-2</v>
+        <v>-9.7105683000009435E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.5705541677938473</v>
+        <v>-1.558017244138199</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>74.010542638000004</v>
+        <v>74.008103712999997</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.14819561499999168</v>
+        <v>-0.15093444299999703</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.3718462411115526</v>
+        <v>-2.4151815924890463</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>73.792279961000006</v>
+        <v>73.792180275000007</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.21826267699999846</v>
+        <v>-0.21592343799999014</v>
       </c>
       <c r="D226" s="5">
-        <v>-3.4820506130477824</v>
+        <v>-3.4454401351151742</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>73.324250915999997</v>
+        <v>73.324151176000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.46802904500000864</v>
+        <v>-0.468029099000006</v>
       </c>
       <c r="D227" s="5">
-        <v>-7.3510564857912186</v>
+        <v>-7.3510668913077781</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>72.973840741999993</v>
+        <v>72.973662293000004</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.35041017400000385</v>
+        <v>-0.35048888299999703</v>
       </c>
       <c r="D228" s="5">
-        <v>-5.5863395640499025</v>
+        <v>-5.5875689644637072</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>72.726814715000003</v>
+        <v>72.726581901000003</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.24702602699998977</v>
+        <v>-0.24708039200000087</v>
       </c>
       <c r="D229" s="5">
-        <v>-3.9873742514282329</v>
+        <v>-3.9882450800570846</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>72.130952633000007</v>
+        <v>72.130420354999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.59586208199999646</v>
+        <v>-0.59616154600000471</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.4006224271806271</v>
+        <v>-9.4051647537569778</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>71.682908179999998</v>
+        <v>71.682728748000002</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.4480444530000085</v>
+        <v>-0.44769160699999588</v>
       </c>
       <c r="D231" s="5">
-        <v>-7.2044006888784544</v>
+        <v>-7.1989706315737978</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>71.382042667999997</v>
+        <v>71.382087913000007</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.30086551200000144</v>
+        <v>-0.30064083499999583</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.9219507887405918</v>
+        <v>-4.9183716251164018</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>71.446124808999997</v>
+        <v>71.447971404</v>
       </c>
       <c r="C233" s="5">
-        <v>6.4082141000000092E-2</v>
+        <v>6.588349099999391E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>1.0826167851876622</v>
+        <v>1.1132031104881257</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.2665349176926659</v>
+        <v>-4.2661928722584452</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>71.058564415000006</v>
+        <v>71.060955586999995</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.38756039399999054</v>
+        <v>-0.38701581700000531</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.3186768425146482</v>
+        <v>-6.3099027881436616</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>70.148916971999995</v>
+        <v>70.148551115999993</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.90964744300001144</v>
+        <v>-0.9124044710000021</v>
       </c>
       <c r="D235" s="5">
-        <v>-14.324925035934999</v>
+        <v>-14.36487346604749</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>69.493499389999997</v>
+        <v>69.493893885999995</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.65541758199999833</v>
+        <v>-0.65465722999999798</v>
       </c>
       <c r="D236" s="5">
-        <v>-10.653296681684331</v>
+        <v>-10.641617787217339</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>69.1281946</v>
+        <v>69.124936642999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.36530478999999616</v>
+        <v>-0.36895724299999699</v>
       </c>
       <c r="D237" s="5">
-        <v>-6.1287935748981281</v>
+        <v>-6.1882594514953926</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>68.878522915000005</v>
+        <v>68.878418199999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.24967168499999559</v>
+        <v>-0.24651844299999937</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.2489983074493036</v>
+        <v>-4.1965774889999867</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>68.491032564999998</v>
+        <v>68.491211230999994</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.38749035000000731</v>
+        <v>-0.38720696900000462</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.5458350128590919</v>
+        <v>-6.5412045576385474</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>68.164512758000001</v>
+        <v>68.164293021000006</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.32651980699999683</v>
+        <v>-0.32691820999998811</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.5731607600366768</v>
+        <v>-5.5797691613923117</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>67.545993824999996</v>
+        <v>67.545763768</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.61851893300000427</v>
+        <v>-0.6185292530000055</v>
       </c>
       <c r="D241" s="5">
-        <v>-10.361385509283959</v>
+        <v>-10.361581606974379</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>67.300980257000006</v>
+        <v>67.300691893999996</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.2450135679999903</v>
+        <v>-0.24507187400000419</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.2670312415073912</v>
+        <v>-4.2680407401757829</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>67.361641085000002</v>
+        <v>67.361452560999993</v>
       </c>
       <c r="C243" s="5">
-        <v>6.0660827999996059E-2</v>
+        <v>6.0760666999996715E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>1.0869817958206962</v>
+        <v>1.0887843925742713</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>67.267571982999996</v>
+        <v>67.267477810000003</v>
       </c>
       <c r="C244" s="5">
-        <v>-9.4069102000005955E-2</v>
+        <v>-9.397475099999042E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.6629632457827559</v>
+        <v>-1.6613126901784403</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>67.282019740999999</v>
+        <v>67.283768327000004</v>
       </c>
       <c r="C245" s="5">
-        <v>1.4447758000002864E-2</v>
+        <v>1.6290517000001614E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.25804119562318206</v>
+        <v>0.29099767260738485</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.8283148024222182</v>
+        <v>-5.8283013431601249</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>66.210672326999997</v>
+        <v>66.213228802000003</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.0713474140000017</v>
+        <v>-1.0705395250000009</v>
       </c>
       <c r="D246" s="5">
-        <v>-17.520174468947623</v>
+        <v>-17.507680887517719</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>66.000098946999998</v>
+        <v>65.999594299999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.21057337999999959</v>
+        <v>-0.213634502000005</v>
       </c>
       <c r="D247" s="5">
-        <v>-3.750370820870641</v>
+        <v>-3.8037822339235361</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>65.999449545000004</v>
+        <v>65.999664139000004</v>
       </c>
       <c r="C248" s="5">
-        <v>-6.494019999934153E-4</v>
+        <v>6.9839000005345042E-5</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.1806652437973408E-2</v>
+        <v>1.2698151958145942E-3</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>66.348672110999999</v>
+        <v>66.345408059999997</v>
       </c>
       <c r="C249" s="5">
-        <v>0.34922256599999457</v>
+        <v>0.34574392099999329</v>
       </c>
       <c r="D249" s="5">
-        <v>6.5376379788112837</v>
+        <v>6.4706067410839729</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>66.069440512</v>
+        <v>66.069237450000003</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.27923159899999916</v>
+        <v>-0.2761706099999941</v>
       </c>
       <c r="D250" s="5">
-        <v>-4.9349841782145631</v>
+        <v>-4.8823532212836529</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>66.385527805999999</v>
+        <v>66.385974981000004</v>
       </c>
       <c r="C251" s="5">
-        <v>0.31608729399999902</v>
+        <v>0.31673753100000113</v>
       </c>
       <c r="D251" s="5">
-        <v>5.8944991249171297</v>
+        <v>5.9069650941095064</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>66.119044822000006</v>
+        <v>66.118895816999995</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.26648298399999248</v>
+        <v>-0.26707916400000897</v>
       </c>
       <c r="D252" s="5">
-        <v>-4.7120680282197069</v>
+        <v>-4.7223466761850847</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>66.263288724999995</v>
+        <v>66.263168213</v>
       </c>
       <c r="C253" s="5">
-        <v>0.1442439029999889</v>
+        <v>0.14427239600000519</v>
       </c>
       <c r="D253" s="5">
-        <v>2.6495353294869073</v>
+        <v>2.650071042379909</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>66.305961335999996</v>
+        <v>66.305849807000001</v>
       </c>
       <c r="C254" s="5">
-        <v>4.2672611000000416E-2</v>
+        <v>4.2681594000001155E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>0.77552587156999309</v>
+        <v>0.77569112184892042</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>65.945824431999995</v>
+        <v>65.945675741000002</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.36013690400000087</v>
+        <v>-0.36017406599999902</v>
       </c>
       <c r="D255" s="5">
-        <v>-6.3265077046409708</v>
+        <v>-6.3271514754529186</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>65.848051678000004</v>
+        <v>65.847960244999996</v>
       </c>
       <c r="C256" s="5">
-        <v>-9.7772753999990414E-2</v>
+        <v>-9.7715496000006397E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.7647103794325547</v>
+        <v>-1.7636892759974154</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>65.551304466999994</v>
+        <v>65.552712196000002</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.29674721100001022</v>
+        <v>-0.29524804899999424</v>
       </c>
       <c r="D257" s="5">
-        <v>-5.2758082355645497</v>
+        <v>-5.2498159053940618</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.5723295475705621</v>
+        <v>-2.5727692934602642</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>66.281050108000002</v>
+        <v>66.283027864999994</v>
       </c>
       <c r="C258" s="5">
-        <v>0.72974564100000805</v>
+        <v>0.73031566899999234</v>
       </c>
       <c r="D258" s="5">
-        <v>14.207993816231745</v>
+        <v>14.219456549884391</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>66.233906851</v>
+        <v>66.233457556999994</v>
       </c>
       <c r="C259" s="5">
-        <v>-4.7143257000001881E-2</v>
+        <v>-4.9570307999999841E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-0.85018456840214585</v>
+        <v>-0.89374773757442405</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>66.290151745000003</v>
+        <v>66.290270148999994</v>
       </c>
       <c r="C260" s="5">
-        <v>5.6244894000002432E-2</v>
+        <v>5.6812591999999995E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>1.0237958418506166</v>
+        <v>1.0341851941822133</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>65.963995780999994</v>
+        <v>65.960920493000003</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.32615596400000868</v>
+        <v>-0.32934965599999089</v>
       </c>
       <c r="D261" s="5">
-        <v>-5.7469734105834664</v>
+        <v>-5.8017086473738599</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>65.982852308000005</v>
+        <v>65.982897015000006</v>
       </c>
       <c r="C262" s="5">
-        <v>1.885652700001117E-2</v>
+        <v>2.1976522000002774E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>0.34357291916005117</v>
+        <v>0.40054331076879723</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>65.972559989000004</v>
+        <v>65.973559418999997</v>
       </c>
       <c r="C263" s="5">
-        <v>-1.0292319000001271E-2</v>
+        <v>-9.3375960000088298E-3</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.18702120232403363</v>
+        <v>-0.16968636554784977</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>66.261236819000004</v>
+        <v>66.261215409000002</v>
       </c>
       <c r="C264" s="5">
-        <v>0.28867683</v>
+        <v>0.28765599000000464</v>
       </c>
       <c r="D264" s="5">
-        <v>5.3790833419395501</v>
+        <v>5.3595198315655956</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>66.042704923000002</v>
+        <v>66.042601907999995</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.21853189600000178</v>
+        <v>-0.2186135010000072</v>
       </c>
       <c r="D265" s="5">
-        <v>-3.8866372582172959</v>
+        <v>-3.8880636201637286</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>66.090872696000005</v>
+        <v>66.090712078999999</v>
       </c>
       <c r="C266" s="5">
-        <v>4.8167773000002967E-2</v>
+        <v>4.8110171000004698E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>0.87873074999740286</v>
+        <v>0.87767707011658924</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>66.076029977999994</v>
+        <v>66.075783231000003</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.4842718000011246E-2</v>
+        <v>-1.4928847999996719E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.26916391022107078</v>
+        <v>-0.27072454398158197</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>65.960791592000007</v>
+        <v>65.960569630999998</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.11523838599998726</v>
+        <v>-0.11521360000000413</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.0728739881669012</v>
+        <v>-2.0724400769080442</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>65.933860496999998</v>
+        <v>65.934783659999994</v>
       </c>
       <c r="C269" s="5">
-        <v>-2.6931095000009009E-2</v>
+        <v>-2.5785971000004793E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.48884860836626576</v>
+        <v>-0.46810875975926702</v>
       </c>
       <c r="E269" s="5">
-        <v>0.58359789040138832</v>
+        <v>0.58284615723849242</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>65.651874903999996</v>
+        <v>65.653187138999996</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.2819855930000017</v>
+        <v>-0.28159652099999732</v>
       </c>
       <c r="D270" s="5">
-        <v>-5.0131378958077066</v>
+        <v>-5.0063141833016083</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>65.732283292999995</v>
+        <v>65.731520568999997</v>
       </c>
       <c r="C271" s="5">
-        <v>8.0408388999998692E-2</v>
+        <v>7.8333430000000703E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>1.4796638656330297</v>
+        <v>1.4412008626780048</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>65.745398023000007</v>
+        <v>65.745445079999996</v>
       </c>
       <c r="C272" s="5">
-        <v>1.3114730000012287E-2</v>
+        <v>1.3924510999999029E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>0.23968370436404651</v>
+        <v>0.25450339813433143</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>65.795833164000001</v>
+        <v>65.793855323000002</v>
       </c>
       <c r="C273" s="5">
-        <v>5.0435140999994132E-2</v>
+        <v>4.8410243000006403E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.9244476500100296</v>
+        <v>0.88718134719429909</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>65.694253601</v>
+        <v>65.694389733999998</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.10157956300000137</v>
+        <v>-9.9465589000004684E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.8369816942265138</v>
+        <v>-1.7991231897794391</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>65.699156392000006</v>
+        <v>65.701591835000002</v>
       </c>
       <c r="C275" s="5">
-        <v>4.9027910000063457E-3</v>
+        <v>7.2021010000042907E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>8.9593296238033027E-2</v>
+        <v>0.13163581084707499</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>65.088248620000002</v>
+        <v>65.088075437000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.61090777200000446</v>
+        <v>-0.61351639800000157</v>
       </c>
       <c r="D276" s="5">
-        <v>-10.604941483266295</v>
+        <v>-10.647550971762909</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>65.079443765999997</v>
+        <v>65.079032701000003</v>
       </c>
       <c r="C277" s="5">
-        <v>-8.804854000004525E-3</v>
+        <v>-9.0427359999978307E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.16221003675835899</v>
+        <v>-0.16658958330043605</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>65.264464696000005</v>
+        <v>65.263910246999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.18502093000000741</v>
+        <v>0.18487754599999562</v>
       </c>
       <c r="D278" s="5">
-        <v>3.4654556271182413</v>
+        <v>3.4627501502325408</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>65.520438263000003</v>
+        <v>65.519874314999996</v>
       </c>
       <c r="C279" s="5">
-        <v>0.25597356699999807</v>
+        <v>0.25596406799999727</v>
       </c>
       <c r="D279" s="5">
-        <v>4.809382401039719</v>
+        <v>4.8092418027867456</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>65.685881457999997</v>
+        <v>65.685501402</v>
       </c>
       <c r="C280" s="5">
-        <v>0.1654431949999946</v>
+        <v>0.16562708700000428</v>
       </c>
       <c r="D280" s="5">
-        <v>3.0725122958186635</v>
+        <v>3.0760018944605561</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>65.530532661999999</v>
+        <v>65.530890932000005</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.1553487959999984</v>
+        <v>-0.15461046999999439</v>
       </c>
       <c r="D281" s="5">
-        <v>-2.8014042032883713</v>
+        <v>-2.788277790448801</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.61171578906463742</v>
+        <v>-0.6125639693954299</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>66.164054335000003</v>
+        <v>66.164417990999993</v>
       </c>
       <c r="C282" s="5">
-        <v>0.63352167300000417</v>
+        <v>0.63352705899998796</v>
       </c>
       <c r="D282" s="5">
-        <v>12.238263310151298</v>
+        <v>12.238302442925564</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>66.339967406</v>
+        <v>66.338670832999995</v>
       </c>
       <c r="C283" s="5">
-        <v>0.17591307099999653</v>
+        <v>0.17425284200000135</v>
       </c>
       <c r="D283" s="5">
-        <v>3.2375596824268937</v>
+        <v>3.2065424984543789</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>66.392293226000007</v>
+        <v>66.392674881999994</v>
       </c>
       <c r="C284" s="5">
-        <v>5.2325820000007184E-2</v>
+        <v>5.4004048999999554E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.95061996472920463</v>
+        <v>0.98126479795794808</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>66.605916484999995</v>
+        <v>66.605899187999995</v>
       </c>
       <c r="C285" s="5">
-        <v>0.2136232589999878</v>
+        <v>0.21322430600000075</v>
       </c>
       <c r="D285" s="5">
-        <v>3.9301767285565781</v>
+        <v>3.9226838320362223</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>67.008530325999999</v>
+        <v>67.008734762000003</v>
       </c>
       <c r="C286" s="5">
-        <v>0.40261384100000441</v>
+        <v>0.40283557400000802</v>
       </c>
       <c r="D286" s="5">
-        <v>7.4997395172251569</v>
+        <v>7.5040102427098354</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>66.910849935000002</v>
+        <v>66.914974841000003</v>
       </c>
       <c r="C287" s="5">
-        <v>-9.7680390999997257E-2</v>
+        <v>-9.375992100000019E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-1.7353198907756995</v>
+        <v>-1.6662017677979146</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>67.297041612000001</v>
+        <v>67.297252072000006</v>
       </c>
       <c r="C288" s="5">
-        <v>0.38619167699999934</v>
+        <v>0.38227723100000333</v>
       </c>
       <c r="D288" s="5">
-        <v>7.1502324286482066</v>
+        <v>7.0750155068922682</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>67.669945276999997</v>
+        <v>67.670121467000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.3729036649999955</v>
+        <v>0.37286939499999505</v>
       </c>
       <c r="D289" s="5">
-        <v>6.8558313316716468</v>
+        <v>6.8551598593872942</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>67.737708057999996</v>
+        <v>67.732752359000003</v>
       </c>
       <c r="C290" s="5">
-        <v>6.7762780999998995E-2</v>
+        <v>6.2630892000001381E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>1.2082865299225087</v>
+        <v>1.1163100229913958</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>68.409958176999993</v>
+        <v>68.409895007000003</v>
       </c>
       <c r="C291" s="5">
-        <v>0.67225011899999743</v>
+        <v>0.67714264800000024</v>
       </c>
       <c r="D291" s="5">
-        <v>12.581212929593089</v>
+        <v>12.678848826335877</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>68.533711405000005</v>
+        <v>68.533483443999998</v>
       </c>
       <c r="C292" s="5">
-        <v>0.12375322800001243</v>
+        <v>0.12358843699999511</v>
       </c>
       <c r="D292" s="5">
-        <v>2.1925222314115311</v>
+        <v>2.1895756191077531</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>68.626550743999999</v>
+        <v>68.626488061000003</v>
       </c>
       <c r="C293" s="5">
-        <v>9.283933899999397E-2</v>
+        <v>9.3004617000005396E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>1.6377489720460048</v>
+        <v>1.6406918825478511</v>
       </c>
       <c r="E293" s="5">
-        <v>4.724542829476075</v>
+        <v>4.7238746261091258</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>68.999546046000006</v>
+        <v>68.999359513000002</v>
       </c>
       <c r="C294" s="5">
-        <v>0.37299530200000675</v>
+        <v>0.37287145199999827</v>
       </c>
       <c r="D294" s="5">
-        <v>6.7207200384468369</v>
+        <v>6.7184276956025135</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>68.840099522000003</v>
+        <v>68.838247445999997</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.15944652400000336</v>
+        <v>-0.1611120670000048</v>
       </c>
       <c r="D295" s="5">
-        <v>-2.7380276311951723</v>
+        <v>-2.7662695648873581</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>68.814776171999995</v>
+        <v>68.815965527000003</v>
       </c>
       <c r="C296" s="5">
-        <v>-2.5323350000007849E-2</v>
+        <v>-2.2281918999993877E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-0.4405370415356713</v>
+        <v>-0.38773143939107024</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>68.801664699</v>
+        <v>68.803919813999997</v>
       </c>
       <c r="C297" s="5">
-        <v>-1.3111472999995044E-2</v>
+        <v>-1.2045713000006231E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-0.228399931624923</v>
+        <v>-0.20984879649854626</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>68.922973366999997</v>
+        <v>68.923489235000005</v>
       </c>
       <c r="C298" s="5">
-        <v>0.12130866799999751</v>
+        <v>0.11956942100000845</v>
       </c>
       <c r="D298" s="5">
-        <v>2.1364364820809723</v>
+        <v>2.105442578402883</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>69.121956562999998</v>
+        <v>69.127574506000002</v>
       </c>
       <c r="C299" s="5">
-        <v>0.19898319600000036</v>
+        <v>0.20408527099999674</v>
       </c>
       <c r="D299" s="5">
-        <v>3.5199885257864549</v>
+        <v>3.6116913053279243</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>69.100464207000002</v>
+        <v>69.100763035</v>
       </c>
       <c r="C300" s="5">
-        <v>-2.1492355999995993E-2</v>
+        <v>-2.681147100000203E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.37248319253597728</v>
+        <v>-0.46443435834871982</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>68.965442112999995</v>
+        <v>68.965823266000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.13502209400000709</v>
+        <v>-0.13493976899999893</v>
       </c>
       <c r="D301" s="5">
-        <v>-2.3197602269533046</v>
+        <v>-2.3183510723877587</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>68.931086429000004</v>
+        <v>68.921283543000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-3.4355683999990561E-2</v>
+        <v>-4.4539722999999753E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.5961544045460121</v>
+        <v>-0.77224088122882506</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>68.490909998000006</v>
+        <v>68.491222848999996</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.44017643099999759</v>
+        <v>-0.43006069400000513</v>
       </c>
       <c r="D303" s="5">
-        <v>-7.3994096317222979</v>
+        <v>-7.2361509933687174</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>68.700210365000004</v>
+        <v>68.700304854999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.20930036699999732</v>
+        <v>0.20908200600000271</v>
       </c>
       <c r="D304" s="5">
-        <v>3.7293282221670054</v>
+        <v>3.7253545914442521</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>68.660978364000002</v>
+        <v>68.660909888000006</v>
       </c>
       <c r="C305" s="5">
-        <v>-3.9232001000002015E-2</v>
+        <v>-3.9394966999992675E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-0.68312479073795451</v>
+        <v>-0.68595254212393542</v>
       </c>
       <c r="E305" s="5">
-        <v>5.016661864361005E-2</v>
+        <v>5.0158223118468293E-2</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>68.233385124999998</v>
+        <v>68.233118883000003</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.42759323900000368</v>
+        <v>-0.42779100500000311</v>
       </c>
       <c r="D306" s="5">
-        <v>-7.2223941448097513</v>
+        <v>-7.2256279069487617</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>67.912538006000005</v>
+        <v>67.909244130000005</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.32084711899999263</v>
+        <v>-0.32387475299999835</v>
       </c>
       <c r="D307" s="5">
-        <v>-5.4989743705101013</v>
+        <v>-5.5495388904950875</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>68.375072363000001</v>
+        <v>68.377903079000006</v>
       </c>
       <c r="C308" s="5">
-        <v>0.46253435699999557</v>
+        <v>0.46865894900000171</v>
       </c>
       <c r="D308" s="5">
-        <v>8.4860894231598039</v>
+        <v>8.6031898178076318</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>68.572416943999997</v>
+        <v>68.577451389000004</v>
       </c>
       <c r="C309" s="5">
-        <v>0.19734458099999586</v>
+        <v>0.19954830999999729</v>
       </c>
       <c r="D309" s="5">
-        <v>3.5189594785551614</v>
+        <v>3.5587386095088824</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>68.531240393000004</v>
+        <v>68.531794879000003</v>
       </c>
       <c r="C310" s="5">
-        <v>-4.1176550999992401E-2</v>
+        <v>-4.5656510000000594E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-0.71820418865838898</v>
+        <v>-0.79599982662037494</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>68.402350196</v>
+        <v>68.410031044999997</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.12889019700000404</v>
+        <v>-0.12176383400000645</v>
       </c>
       <c r="D311" s="5">
-        <v>-2.2337012274254997</v>
+        <v>-2.1113871976148335</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>69.147584796999993</v>
+        <v>69.146911903000003</v>
       </c>
       <c r="C312" s="5">
-        <v>0.74523460099999284</v>
+        <v>0.73688085800000636</v>
       </c>
       <c r="D312" s="5">
-        <v>13.886410016022355</v>
+        <v>13.719782822472414</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>69.410111201999996</v>
+        <v>69.410077818999994</v>
       </c>
       <c r="C313" s="5">
-        <v>0.26252640500000268</v>
+        <v>0.26316591599999128</v>
       </c>
       <c r="D313" s="5">
-        <v>4.6522802117845652</v>
+        <v>4.6638977204241705</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>69.647925756000006</v>
+        <v>69.631953660999997</v>
       </c>
       <c r="C314" s="5">
-        <v>0.2378145540000105</v>
+        <v>0.22187584200000288</v>
       </c>
       <c r="D314" s="5">
-        <v>4.1898373558881152</v>
+        <v>3.9040768649139412</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>69.595200860000006</v>
+        <v>69.596580850999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-5.2724896000000854E-2</v>
+        <v>-3.5372809999998367E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.90465160199056927</v>
+        <v>-0.60789584604450386</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>69.673222878999994</v>
+        <v>69.674083156999998</v>
       </c>
       <c r="C316" s="5">
-        <v>7.8022018999988063E-2</v>
+        <v>7.7502305999999521E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.353626126930596</v>
+        <v>1.3445273582120443</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>70.097176723000004</v>
+        <v>70.097105568999993</v>
       </c>
       <c r="C317" s="5">
-        <v>0.42395384400001035</v>
+        <v>0.42302241199999457</v>
       </c>
       <c r="D317" s="5">
-        <v>7.551262962355243</v>
+        <v>7.5340187233393197</v>
       </c>
       <c r="E317" s="5">
-        <v>2.0917242853518925</v>
+        <v>2.0917224711159754</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>70.075258044999998</v>
+        <v>70.075486224000002</v>
       </c>
       <c r="C318" s="5">
-        <v>-2.1918678000005798E-2</v>
+        <v>-2.1619344999990631E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.3745832171853869</v>
+        <v>-0.369476760511811</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>70.151429046000004</v>
+        <v>70.147290303000005</v>
       </c>
       <c r="C319" s="5">
-        <v>7.6171001000005845E-2</v>
+        <v>7.1804079000003185E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>1.3122127385153393</v>
+        <v>1.2365544492611624</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>70.285022882000007</v>
+        <v>70.289473893999997</v>
       </c>
       <c r="C320" s="5">
-        <v>0.13359383600000285</v>
+        <v>0.14218359099999134</v>
       </c>
       <c r="D320" s="5">
-        <v>2.3093246182273264</v>
+        <v>2.4596148005031626</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>71.227340075000001</v>
+        <v>71.235434544</v>
       </c>
       <c r="C321" s="5">
-        <v>0.94231719299999384</v>
+        <v>0.94596065000000351</v>
       </c>
       <c r="D321" s="5">
-        <v>17.329502379568297</v>
+        <v>17.400358276144388</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>71.040556090999999</v>
+        <v>71.043452755000004</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.18678398400000162</v>
+        <v>-0.19198178899999618</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.1018439061456071</v>
+        <v>-3.1865295552546913</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>71.264965806000006</v>
+        <v>71.278245327999997</v>
       </c>
       <c r="C323" s="5">
-        <v>0.22440971500000728</v>
+        <v>0.2347925729999929</v>
       </c>
       <c r="D323" s="5">
-        <v>3.8572323078079229</v>
+        <v>4.0387863513401623</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>71.729699350000004</v>
+        <v>71.716344814999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.46473354399999778</v>
+        <v>0.43809948700000234</v>
       </c>
       <c r="D324" s="5">
-        <v>8.1123115663521261</v>
+        <v>7.6301038771549257</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>72.000055153000005</v>
+        <v>72.000971977999995</v>
       </c>
       <c r="C325" s="5">
-        <v>0.27035580300000106</v>
+        <v>0.28462716299999613</v>
       </c>
       <c r="D325" s="5">
-        <v>4.6178578012196825</v>
+        <v>4.8678950879542882</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>72.521785292000004</v>
+        <v>72.503996940999997</v>
       </c>
       <c r="C326" s="5">
-        <v>0.52173013899999887</v>
+        <v>0.50302496300000143</v>
       </c>
       <c r="D326" s="5">
-        <v>9.0505578032261447</v>
+        <v>8.7133986625610014</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>72.083195191000002</v>
+        <v>72.084389228000006</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.43859010100000262</v>
+        <v>-0.41960771299999067</v>
       </c>
       <c r="D327" s="5">
-        <v>-7.0206493506866252</v>
+        <v>-6.7279993422160516</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>72.047005490000004</v>
+        <v>72.047388765999997</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.6189700999997854E-2</v>
+        <v>-3.7000462000008838E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.60080473373009813</v>
+        <v>-0.61421649278745605</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>72.029587363000005</v>
+        <v>72.029086723999995</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.7418126999999117E-2</v>
+        <v>-1.8302042000001961E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.28972726808640381</v>
+        <v>-0.30440786041450174</v>
       </c>
       <c r="E329" s="5">
-        <v>2.7567595876738737</v>
+        <v>2.756149685949949</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>72.371204961000004</v>
+        <v>72.371766281000006</v>
       </c>
       <c r="C330" s="5">
-        <v>0.34161759799999913</v>
+        <v>0.34267955700001096</v>
       </c>
       <c r="D330" s="5">
-        <v>5.8421177429456295</v>
+        <v>5.8607982991128571</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>72.557606954999997</v>
+        <v>72.552096005999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.18640199399999346</v>
+        <v>0.18032972499999289</v>
       </c>
       <c r="D331" s="5">
-        <v>3.1349269658629719</v>
+        <v>3.0313757632449034</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>73.462616472999997</v>
+        <v>73.471155667000005</v>
       </c>
       <c r="C332" s="5">
-        <v>0.90500951799999996</v>
+        <v>0.91905966100000569</v>
       </c>
       <c r="D332" s="5">
-        <v>16.038284386222699</v>
+        <v>16.306206508569087</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>72.670501525999995</v>
+        <v>72.685619509999995</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.79211494700000173</v>
+        <v>-0.78553615700000989</v>
       </c>
       <c r="D333" s="5">
-        <v>-12.198652377745823</v>
+        <v>-12.101896990924422</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>72.430966376000001</v>
+        <v>72.441240972000003</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.2395351499999947</v>
+        <v>-0.24437853799999232</v>
       </c>
       <c r="D334" s="5">
-        <v>-3.8844918951605911</v>
+        <v>-3.9607805384275552</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>72.425237979000002</v>
+        <v>72.448544636999998</v>
       </c>
       <c r="C335" s="5">
-        <v>-5.7283969999986084E-3</v>
+        <v>7.3036649999949077E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>-9.4863943293987951E-2</v>
+        <v>0.12105341591208685</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>72.294304518999994</v>
+        <v>72.258476588999997</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.13093346000000849</v>
+        <v>-0.19006804800000054</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.1479703136426553</v>
+        <v>-3.1031573451589578</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>72.286714235000005</v>
+        <v>72.283435034999997</v>
       </c>
       <c r="C337" s="5">
-        <v>-7.5902839999884009E-3</v>
+        <v>2.4958445999999412E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.12591701465630711</v>
+        <v>0.41527443266351494</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>72.221878841000006</v>
+        <v>72.200612706000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-6.4835393999999269E-2</v>
+        <v>-8.282232899999542E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.0710102754929007</v>
+        <v>-1.3663276424572213</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>72.116459304000003</v>
+        <v>72.115830975999998</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.10541953700000306</v>
+        <v>-8.4781730000003108E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.7376006283599033</v>
+        <v>-1.4000376645150081</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>72.206087355999998</v>
+        <v>72.204961660999999</v>
       </c>
       <c r="C340" s="5">
-        <v>8.9628051999994796E-2</v>
+        <v>8.9130685000000653E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>1.5016253439525729</v>
+        <v>1.4932488487356066</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>72.171230571999999</v>
+        <v>72.170083528000006</v>
       </c>
       <c r="C341" s="5">
-        <v>-3.4856783999998697E-2</v>
+        <v>-3.4878132999992317E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.57775270952281632</v>
+        <v>-0.57811461944864417</v>
       </c>
       <c r="E341" s="5">
-        <v>0.19664587037846459</v>
+        <v>0.19574981498833299</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>72.199328019999996</v>
+        <v>72.199842372999996</v>
       </c>
       <c r="C342" s="5">
-        <v>2.8097447999996916E-2</v>
+        <v>2.9758844999989265E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>0.46818139552367022</v>
+        <v>0.4959355917716346</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>72.530858069999994</v>
+        <v>72.528951742999993</v>
       </c>
       <c r="C343" s="5">
-        <v>0.3315300499999978</v>
+        <v>0.32910936999999763</v>
       </c>
       <c r="D343" s="5">
-        <v>5.6515611366707352</v>
+        <v>5.6092151384665501</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>72.319571901000003</v>
+        <v>72.337175720000005</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.21128616899999031</v>
+        <v>-0.19177602299998853</v>
       </c>
       <c r="D344" s="5">
-        <v>-3.4401960580313973</v>
+        <v>-3.1272176294059539</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>71.996449346000006</v>
+        <v>72.023945165000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.32312255499999765</v>
+        <v>-0.31323055500000407</v>
       </c>
       <c r="D345" s="5">
-        <v>-5.2317663286720606</v>
+        <v>-5.0741933955365752</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>72.324550119999998</v>
+        <v>72.348381232999998</v>
       </c>
       <c r="C346" s="5">
-        <v>0.32810077399999216</v>
+        <v>0.32443606799999714</v>
       </c>
       <c r="D346" s="5">
-        <v>5.607787635248429</v>
+        <v>5.5414223768112114</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>72.824406994</v>
+        <v>72.857067298999993</v>
       </c>
       <c r="C347" s="5">
-        <v>0.49985687400000245</v>
+        <v>0.50868606599999566</v>
       </c>
       <c r="D347" s="5">
-        <v>8.6161967806111406</v>
+        <v>8.771322148630345</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>72.020469491</v>
+        <v>71.956763280999994</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.80393750300000022</v>
+        <v>-0.90030401799999993</v>
       </c>
       <c r="D348" s="5">
-        <v>-12.471820574814563</v>
+        <v>-13.86112195742899</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>71.623954127999994</v>
+        <v>71.606332074999997</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.396515363000006</v>
+        <v>-0.35043120599999611</v>
       </c>
       <c r="D349" s="5">
-        <v>-6.4102812219870913</v>
+        <v>-5.6900098168505941</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>71.424466117999998</v>
+        <v>71.395474213</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.19948800999999605</v>
+        <v>-0.21085786199999745</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.2915297317921199</v>
+        <v>-3.4769465894301965</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>71.487791346999998</v>
+        <v>71.487608047999998</v>
       </c>
       <c r="C351" s="5">
-        <v>6.3325229000000149E-2</v>
+        <v>9.2133834999998498E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>1.069128400506103</v>
+        <v>1.5596044822714594</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>71.533538198000002</v>
+        <v>71.523220739999999</v>
       </c>
       <c r="C352" s="5">
-        <v>4.5746851000004085E-2</v>
+        <v>3.5612692000000834E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>0.7706189414742548</v>
+        <v>0.59943977739240761</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>71.381736699000001</v>
+        <v>71.383355893000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.15180149900000117</v>
+        <v>-0.13986484699999835</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.5170103167270086</v>
+        <v>-2.3215450414823091</v>
       </c>
       <c r="E353" s="5">
-        <v>-1.0939177103435616</v>
+        <v>-1.0901021538859301</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>70.879228846000004</v>
+        <v>70.877466658000003</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.50250785299999734</v>
+        <v>-0.50588923499999794</v>
       </c>
       <c r="D354" s="5">
-        <v>-8.1281448641222109</v>
+        <v>-8.1805470116931289</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>70.945726981000007</v>
+        <v>70.948215110999996</v>
       </c>
       <c r="C355" s="5">
-        <v>6.6498135000003344E-2</v>
+        <v>7.0748452999993106E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>1.1316546958078266</v>
+        <v>1.2044136418538409</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>70.829777887000006</v>
+        <v>70.858916265999994</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.1159490940000012</v>
+        <v>-8.9298845000001847E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.9436689049049716</v>
+        <v>-1.4999659231921258</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>70.952410286000003</v>
+        <v>71.001484997999995</v>
       </c>
       <c r="C357" s="5">
-        <v>0.12263239899999689</v>
+        <v>0.14256873200000086</v>
       </c>
       <c r="D357" s="5">
-        <v>2.0975404130933795</v>
+        <v>2.441308009116705</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>70.902128012999995</v>
+        <v>70.960842098000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-5.0282273000007649E-2</v>
+        <v>-4.0642899999994597E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.84710439967227158</v>
+        <v>-0.68474939643891064</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>71.243138674999997</v>
+        <v>71.290329416000006</v>
       </c>
       <c r="C359" s="5">
-        <v>0.34101066200000218</v>
+        <v>0.3294873180000053</v>
       </c>
       <c r="D359" s="5">
-        <v>5.926663409692301</v>
+        <v>5.7163913427713542</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>71.245379478000004</v>
+        <v>71.134299635999994</v>
       </c>
       <c r="C360" s="5">
-        <v>2.2408030000065082E-3</v>
+        <v>-0.15602978000001144</v>
       </c>
       <c r="D360" s="5">
-        <v>3.7750004633418932E-2</v>
+        <v>-2.59499756589745</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>71.778006016000006</v>
+        <v>71.729571983</v>
       </c>
       <c r="C361" s="5">
-        <v>0.53262653800000237</v>
+        <v>0.5952723470000052</v>
       </c>
       <c r="D361" s="5">
-        <v>9.3493550843100071</v>
+        <v>10.51727115942025</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>71.793610291999997</v>
+        <v>71.750314169999996</v>
       </c>
       <c r="C362" s="5">
-        <v>1.5604275999990591E-2</v>
+        <v>2.0742186999996193E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.26118776120569454</v>
+        <v>0.34755888114408329</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>71.949226081999996</v>
+        <v>71.946394283999993</v>
       </c>
       <c r="C363" s="5">
-        <v>0.15561578999999881</v>
+        <v>0.19608011399999725</v>
       </c>
       <c r="D363" s="5">
-        <v>2.6322860379277335</v>
+        <v>3.3291166082347612</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>72.015515889</v>
+        <v>72.011815208000002</v>
       </c>
       <c r="C364" s="5">
-        <v>6.6289807000003975E-2</v>
+        <v>6.542092400000854E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>1.1112295700957064</v>
+        <v>1.0966347691988343</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>71.957224159999996</v>
+        <v>71.961651973000002</v>
       </c>
       <c r="C365" s="5">
-        <v>-5.8291729000004011E-2</v>
+        <v>-5.0163234999999418E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.9670069458972308</v>
+        <v>-0.83272153214788425</v>
       </c>
       <c r="E365" s="5">
-        <v>0.80621106688212318</v>
+        <v>0.81012733677978677</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>72.389055763000002</v>
+        <v>72.384378724000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.43183160300000623</v>
+        <v>0.42272675099999901</v>
       </c>
       <c r="D366" s="5">
-        <v>7.4439887333958232</v>
+        <v>7.2814709131328925</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>72.20914913</v>
+        <v>72.217090917999997</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.17990663300000165</v>
+        <v>-0.16728780600000448</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.9418990736165829</v>
+        <v>-2.7383426887048867</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>71.487921067000002</v>
+        <v>71.527113295000007</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.72122806299999809</v>
+        <v>-0.6899776229999901</v>
       </c>
       <c r="D368" s="5">
-        <v>-11.348664953807274</v>
+        <v>-10.881370985146688</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>68.231104357000007</v>
+        <v>68.296651401000005</v>
       </c>
       <c r="C369" s="5">
-        <v>-3.2568167099999954</v>
+        <v>-3.2304618940000012</v>
       </c>
       <c r="D369" s="5">
-        <v>-42.852557859796967</v>
+        <v>-42.569241628561564</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>67.797919441999994</v>
+        <v>67.886379009999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.43318491500001244</v>
+        <v>-0.41027239100000656</v>
       </c>
       <c r="D370" s="5">
-        <v>-7.3580705126261918</v>
+        <v>-6.9751869788674759</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>67.477894958999997</v>
+        <v>67.532057969999997</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.32002448299999742</v>
+        <v>-0.35432104000000209</v>
       </c>
       <c r="D371" s="5">
-        <v>-5.5195590972391244</v>
+        <v>-6.0864880448853853</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>67.762098774999998</v>
+        <v>67.616402625000006</v>
       </c>
       <c r="C372" s="5">
-        <v>0.28420381600000155</v>
+        <v>8.4344655000009539E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>5.1729062913652202</v>
+        <v>1.5090870124564448</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>68.194064936999993</v>
+        <v>68.120982600999994</v>
       </c>
       <c r="C373" s="5">
-        <v>0.43196616199999482</v>
+        <v>0.50457997599998805</v>
       </c>
       <c r="D373" s="5">
-        <v>7.9236835856833832</v>
+        <v>9.3317017970430562</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>69.077617660000001</v>
+        <v>69.026715988999996</v>
       </c>
       <c r="C374" s="5">
-        <v>0.8835527230000082</v>
+        <v>0.90573338800000158</v>
       </c>
       <c r="D374" s="5">
-        <v>16.704948018589661</v>
+        <v>17.175198500005507</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>68.957711962000005</v>
+        <v>68.959185680000004</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.11990569799999662</v>
+        <v>-6.7530308999991462E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-2.063201910897916</v>
+        <v>-1.167689214422496</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>68.763734873000004</v>
+        <v>68.774187005000002</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.19397708900000055</v>
+        <v>-0.18499867500000278</v>
       </c>
       <c r="D376" s="5">
-        <v>-3.3238449134742387</v>
+        <v>-3.1721943518347895</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>69.121528398999999</v>
+        <v>69.132853710000006</v>
       </c>
       <c r="C377" s="5">
-        <v>0.3577935259999947</v>
+        <v>0.35866670500000453</v>
       </c>
       <c r="D377" s="5">
-        <v>6.4256974657251442</v>
+        <v>6.4408244179149365</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.9408076035488904</v>
+        <v>-3.9309801615746154</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>70.523879379999997</v>
+        <v>70.513849660000005</v>
       </c>
       <c r="C378" s="5">
-        <v>1.4023509809999979</v>
+        <v>1.3809959499999991</v>
       </c>
       <c r="D378" s="5">
-        <v>27.254847989120655</v>
+        <v>26.788333143572697</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>70.362680771000001</v>
+        <v>70.363349452999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.16119860899999594</v>
+        <v>-0.15050020700000744</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.7086563014201093</v>
+        <v>-2.5313498226973596</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>70.721793774999995</v>
+        <v>70.750512790000002</v>
       </c>
       <c r="C380" s="5">
-        <v>0.35911300399999391</v>
+        <v>0.38716333700000405</v>
       </c>
       <c r="D380" s="5">
-        <v>6.299367646133347</v>
+        <v>6.8063434151280022</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>71.136663904000002</v>
+        <v>71.217989486999997</v>
       </c>
       <c r="C381" s="5">
-        <v>0.41487012900000764</v>
+        <v>0.46747669699999506</v>
       </c>
       <c r="D381" s="5">
-        <v>7.271096644075925</v>
+        <v>8.2234582135139114</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>71.307401369999994</v>
+        <v>71.422850053999994</v>
       </c>
       <c r="C382" s="5">
-        <v>0.1707374659999914</v>
+        <v>0.20486056699999722</v>
       </c>
       <c r="D382" s="5">
-        <v>2.9184858394831981</v>
+        <v>3.5069722220551158</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>71.674348367999997</v>
+        <v>71.740030165999997</v>
       </c>
       <c r="C383" s="5">
-        <v>0.36694699800000308</v>
+        <v>0.31718011200000262</v>
       </c>
       <c r="D383" s="5">
-        <v>6.3529938506742711</v>
+        <v>5.4611600711390595</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>72.491543007999994</v>
+        <v>72.307162591999997</v>
       </c>
       <c r="C384" s="5">
-        <v>0.81719463999999675</v>
+        <v>0.56713242600000058</v>
       </c>
       <c r="D384" s="5">
-        <v>14.573212109857025</v>
+        <v>9.9099921760667833</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>73.139420361999996</v>
+        <v>73.053927099999996</v>
       </c>
       <c r="C385" s="5">
-        <v>0.64787735400000201</v>
+        <v>0.74676450799999827</v>
       </c>
       <c r="D385" s="5">
-        <v>11.26793872320393</v>
+        <v>13.121971771858121</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>74.071938578000001</v>
+        <v>74.005727161999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.9325182160000054</v>
+        <v>0.95180006200000378</v>
       </c>
       <c r="D386" s="5">
-        <v>16.419669314462372</v>
+        <v>16.804926404272603</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>75.405861192000003</v>
+        <v>75.423619316</v>
       </c>
       <c r="C387" s="5">
-        <v>1.3339226140000022</v>
+        <v>1.4178921540000005</v>
       </c>
       <c r="D387" s="5">
-        <v>23.884427971100063</v>
+        <v>25.575369030760054</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>75.498412096999999</v>
+        <v>75.559053050000003</v>
       </c>
       <c r="C388" s="5">
-        <v>9.2550904999995964E-2</v>
+        <v>0.13543373400000291</v>
       </c>
       <c r="D388" s="5">
-        <v>1.4828274866417024</v>
+        <v>2.1761774963018343</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>76.255296291999997</v>
+        <v>76.296168578000007</v>
       </c>
       <c r="C389" s="5">
-        <v>0.75688419499999782</v>
+        <v>0.73711552800000391</v>
       </c>
       <c r="D389" s="5">
-        <v>12.716201358991231</v>
+        <v>12.355587011954938</v>
       </c>
       <c r="E389" s="5">
-        <v>10.320616540509263</v>
+        <v>10.361665233795826</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>76.529573640999999</v>
+        <v>76.481400441999995</v>
       </c>
       <c r="C390" s="5">
-        <v>0.27427734900000189</v>
+        <v>0.18523186399998792</v>
       </c>
       <c r="D390" s="5">
-        <v>4.4026136740728194</v>
+        <v>2.9525787692949335</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>76.740328692999995</v>
+        <v>76.714335982999998</v>
       </c>
       <c r="C391" s="5">
-        <v>0.21075505199999611</v>
+        <v>0.23293554100000335</v>
       </c>
       <c r="D391" s="5">
-        <v>3.3552006989717498</v>
+        <v>3.7166267164854938</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>77.287072049000002</v>
+        <v>77.287021206999995</v>
       </c>
       <c r="C392" s="5">
-        <v>0.54674335600000745</v>
+        <v>0.57268522399999711</v>
       </c>
       <c r="D392" s="5">
-        <v>8.8926073304433917</v>
+        <v>9.3353162677624724</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>78.179134633999993</v>
+        <v>78.245842999999994</v>
       </c>
       <c r="C393" s="5">
-        <v>0.8920625849999908</v>
+        <v>0.95882179299999848</v>
       </c>
       <c r="D393" s="5">
-        <v>14.764627095720684</v>
+        <v>15.946183490483378</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>78.951385741999999</v>
+        <v>79.073431122000002</v>
       </c>
       <c r="C394" s="5">
-        <v>0.77225110800000607</v>
+        <v>0.82758812200000875</v>
       </c>
       <c r="D394" s="5">
-        <v>12.519236865614447</v>
+        <v>13.457110956487073</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>79.143359142999998</v>
+        <v>79.218247461000004</v>
       </c>
       <c r="C395" s="5">
-        <v>0.19197340099999849</v>
+        <v>0.1448163390000019</v>
       </c>
       <c r="D395" s="5">
-        <v>2.9571869625378833</v>
+        <v>2.2199717337477054</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>81.065125533</v>
+        <v>80.871868160999995</v>
       </c>
       <c r="C396" s="5">
-        <v>1.9217663900000019</v>
+        <v>1.6536206999999905</v>
       </c>
       <c r="D396" s="5">
-        <v>33.362878809075205</v>
+        <v>28.134754972017294</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>81.120129759999998</v>
+        <v>81.044444729999995</v>
       </c>
       <c r="C397" s="5">
-        <v>5.5004226999997741E-2</v>
+        <v>0.17257656900000029</v>
       </c>
       <c r="D397" s="5">
-        <v>0.81726823033387852</v>
+        <v>2.5910102130596968</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>81.437892266000006</v>
+        <v>81.384134219000003</v>
       </c>
       <c r="C398" s="5">
-        <v>0.31776250600000822</v>
+        <v>0.33968948900000839</v>
       </c>
       <c r="D398" s="5">
-        <v>4.8032279421639679</v>
+        <v>5.1472599795428176</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>81.230937779000001</v>
+        <v>81.291509734000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.20695448700000441</v>
+        <v>-9.2624485000001755E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-3.0072428630789294</v>
+        <v>-1.3572210562278642</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>81.808642712999998</v>
+        <v>81.926408331000005</v>
       </c>
       <c r="C400" s="5">
-        <v>0.57770493399999623</v>
+        <v>0.63489859700000295</v>
       </c>
       <c r="D400" s="5">
-        <v>8.8761220717110678</v>
+        <v>9.7854325533176976</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>81.288585870999995</v>
+        <v>81.370140977000005</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.52005684200000246</v>
+        <v>-0.55626735399999916</v>
       </c>
       <c r="D401" s="5">
-        <v>-7.3672465493065609</v>
+        <v>-7.8503197849734585</v>
       </c>
       <c r="E401" s="5">
-        <v>6.6005770402180586</v>
+        <v>6.6503633060062795</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>81.587585763999996</v>
+        <v>81.481231378000004</v>
       </c>
       <c r="C402" s="5">
-        <v>0.29899989300000129</v>
+        <v>0.11109040099999845</v>
       </c>
       <c r="D402" s="5">
-        <v>4.5043011325846871</v>
+        <v>1.6506551915647094</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>81.464063646</v>
+        <v>81.385396439999994</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.12352211799999679</v>
+        <v>-9.5834938000010084E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-1.8017260881475927</v>
+        <v>-1.4022971809907303</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>81.503728405999993</v>
+        <v>81.445430264999999</v>
       </c>
       <c r="C404" s="5">
-        <v>3.9664759999993748E-2</v>
+        <v>6.0033825000004981E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>0.58584584367276094</v>
+        <v>0.88877841156818072</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>80.860253365000005</v>
+        <v>80.885815726000004</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.64347504099998787</v>
+        <v>-0.55961453899999469</v>
       </c>
       <c r="D405" s="5">
-        <v>-9.07329350432361</v>
+        <v>-7.9406779040779867</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>80.795453015000007</v>
+        <v>80.905988487000002</v>
       </c>
       <c r="C406" s="5">
-        <v>-6.480034999999873E-2</v>
+        <v>2.0172760999997763E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>-0.95743695663000894</v>
+        <v>0.29968846215904232</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>80.323038002000004</v>
+        <v>80.412380306000003</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.47241501300000266</v>
+        <v>-0.49360818099999904</v>
       </c>
       <c r="D407" s="5">
-        <v>-6.7951591339489692</v>
+        <v>-7.0804719283705904</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>79.503850593999999</v>
+        <v>79.325340595</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.81918740800000478</v>
+        <v>-1.0870397110000027</v>
       </c>
       <c r="D408" s="5">
-        <v>-11.574719605462281</v>
+        <v>-15.068590756095379</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>79.054600144000005</v>
+        <v>79.014928534999996</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.44925044999999386</v>
+        <v>-0.31041206000000443</v>
       </c>
       <c r="D409" s="5">
-        <v>-6.5739909428525483</v>
+        <v>-4.5960241245033178</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>78.627529644000006</v>
+        <v>78.609581777000002</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.42707049999999924</v>
+        <v>-0.4053467579999932</v>
       </c>
       <c r="D410" s="5">
-        <v>-6.2934786706427825</v>
+        <v>-5.9852470883971165</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>78.562947940000001</v>
+        <v>78.662277337000006</v>
       </c>
       <c r="C411" s="5">
-        <v>-6.4581704000005402E-2</v>
+        <v>5.2695560000003638E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.9811945634125907</v>
+        <v>0.8073867350685715</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>78.127124718999994</v>
+        <v>78.306266328999996</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.43582322100000681</v>
+        <v>-0.35601100800001007</v>
       </c>
       <c r="D412" s="5">
-        <v>-6.4575280484653108</v>
+        <v>-5.2978103763599016</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>77.784112738999994</v>
+        <v>77.899472661999994</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.34301197999999999</v>
+        <v>-0.4067936670000023</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.1431433085004414</v>
+        <v>-6.0588208485848121</v>
       </c>
       <c r="E413" s="5">
-        <v>-4.3111503225820469</v>
+        <v>-4.2652848739453741</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>77.260982819999995</v>
+        <v>77.100617721999996</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.52312991899999872</v>
+        <v>-0.79885493999999824</v>
       </c>
       <c r="D414" s="5">
-        <v>-7.7785567731790906</v>
+        <v>-11.63504143282842</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>76.953042435</v>
+        <v>76.827730263000007</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.30794038499999488</v>
+        <v>-0.27288745899998901</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.6793933430591466</v>
+        <v>-4.1655302814944006</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>76.684866438</v>
+        <v>76.576049474000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.26817599700000017</v>
+        <v>-0.25168078900000523</v>
       </c>
       <c r="D416" s="5">
-        <v>-4.1026850555622936</v>
+        <v>-3.8610321760737309</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>76.746520034</v>
+        <v>76.411237623000005</v>
       </c>
       <c r="C417" s="5">
-        <v>6.1653595999999311E-2</v>
+        <v>-0.16481185099999607</v>
       </c>
       <c r="D417" s="5">
-        <v>0.9690614346317572</v>
+        <v>-2.552361930708813</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>76.237127419000004</v>
+        <v>76.008899658000004</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.50939261499999589</v>
+        <v>-0.40233796500000096</v>
       </c>
       <c r="D418" s="5">
-        <v>-7.6803856299932916</v>
+        <v>-6.1387056616433178</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>76.312292870999997</v>
+        <v>75.909434129000005</v>
       </c>
       <c r="C419" s="5">
-        <v>7.5165451999993138E-2</v>
+        <v>-9.9465528999999719E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>1.1895683228114073</v>
+        <v>-1.5590714931804084</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>76.658330097999993</v>
+        <v>76.116714728999995</v>
       </c>
       <c r="C420" s="5">
-        <v>0.34603722699999651</v>
+        <v>0.20728059999999005</v>
       </c>
       <c r="D420" s="5">
-        <v>5.5791651532672404</v>
+        <v>3.3264188970391739</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>76.681883787000004</v>
+        <v>76.081215361000005</v>
       </c>
       <c r="C421" s="5">
-        <v>2.3553689000010536E-2</v>
+        <v>-3.5499367999989317E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>0.36933024644589807</v>
+        <v>-0.55822351752214949</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>76.749749933999993</v>
+        <v>76.180869303999998</v>
       </c>
       <c r="C422" s="5">
-        <v>6.7866146999989496E-2</v>
+        <v>9.9653942999992751E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>1.0672269120074462</v>
+        <v>1.5831766609100351</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>76.052769339999998</v>
+        <v>75.741917204999993</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.69698059399999579</v>
+        <v>-0.43895209900000509</v>
       </c>
       <c r="D423" s="5">
-        <v>-10.369304954712078</v>
+        <v>-6.6993997352744472</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>75.839103906999995</v>
+        <v>75.589499759999995</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.21366543300000274</v>
+        <v>-0.15241744499999754</v>
       </c>
       <c r="D424" s="5">
-        <v>-3.3197153179921335</v>
+        <v>-2.3882434994974777</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>75.632588257999998</v>
+        <v>75.518471966000007</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.20651564899999642</v>
+        <v>-7.1027793999988376E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-3.2191928521127622</v>
+        <v>-1.1217726899819258</v>
       </c>
       <c r="E425" s="5">
-        <v>-2.7660204702974589</v>
+        <v>-3.0565042543111542</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>75.180770205000002</v>
+        <v>75.815701809999993</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.45181805299999667</v>
+        <v>0.29722984399998609</v>
       </c>
       <c r="D426" s="5">
-        <v>-6.9377189507346282</v>
+        <v>4.826621065915182</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>75.122924553000004</v>
+        <v>75.749108458999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-5.7845651999997472E-2</v>
+        <v>-6.6593350999994527E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.91940776620311748</v>
+        <v>-1.0489528521120506</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>74.961076822999999</v>
+        <v>75.593556101000004</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.16184773000000519</v>
+        <v>-0.15555235799999423</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.5549106858459458</v>
+        <v>-2.4365825561725285</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>74.868752084999997</v>
+        <v>75.623993561000006</v>
       </c>
       <c r="C429" s="5">
-        <v>-9.2324738000002071E-2</v>
+        <v>3.0437460000001693E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.4679921089131187</v>
+        <v>0.48424692574151607</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>75.029108949000005</v>
+        <v>75.525397287000004</v>
       </c>
       <c r="C430" s="5">
-        <v>0.1603568640000077</v>
+        <v>-9.8596274000001927E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>2.6007021748907011</v>
+        <v>-1.55335351182746</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>75.187906005000002</v>
+        <v>75.609325350999995</v>
       </c>
       <c r="C431" s="5">
-        <v>0.15879705599999738</v>
+        <v>8.3928063999991309E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>2.5695411465108453</v>
+        <v>1.3416879499773993</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>75.096971613999997</v>
+        <v>75.987634431999993</v>
       </c>
       <c r="C432" s="5">
-        <v>-9.0934391000004666E-2</v>
+        <v>0.3783090809999976</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.4416989945892023</v>
+        <v>6.1721816093295745</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>75.174885873999997</v>
+        <v>75.453635019000004</v>
       </c>
       <c r="C433" s="5">
-        <v>7.7914260000000013E-2</v>
+        <v>-0.53399941299998943</v>
       </c>
       <c r="D433" s="5">
-        <v>1.2521475262480708</v>
+        <v>-8.1145160184586622</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>74.816023865999995</v>
+        <v>75.166859791999997</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.35886200800000267</v>
+        <v>-0.28677522700000679</v>
       </c>
       <c r="D434" s="5">
-        <v>-5.5804003223251293</v>
+        <v>-4.4666770624026464</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>74.986333608999999</v>
+        <v>75.378583980000002</v>
       </c>
       <c r="C435" s="5">
-        <v>0.17030974300000423</v>
+        <v>0.21172418800000514</v>
       </c>
       <c r="D435" s="5">
-        <v>2.7661181251662059</v>
+        <v>3.4329257334859697</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>75.332015998000003</v>
+        <v>75.239413811999995</v>
       </c>
       <c r="C436" s="5">
-        <v>0.34568238900000381</v>
+        <v>-0.13917016800000681</v>
       </c>
       <c r="D436" s="5">
-        <v>5.674364186520453</v>
+        <v>-2.1931791917241372</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>76.626248244999999</v>
+        <v>75.303575057000003</v>
       </c>
       <c r="C437" s="5">
-        <v>1.2942322469999965</v>
+        <v>6.4161245000008194E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>22.680536794495421</v>
+        <v>1.0281265143128548</v>
       </c>
       <c r="E437" s="5">
-        <v>1.3137987339669088</v>
+        <v>-0.28456204608688918</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>74.789712266999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-0.51386279000000457</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-7.8882126387132772</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>