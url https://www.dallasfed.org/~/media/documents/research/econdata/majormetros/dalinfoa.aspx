--- v4 (2026-04-17)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7B9544D1-58C1-4274-93CD-D5DC9EE91B36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{845B36DE-0559-4067-9459-F8D7F87A227F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BE138E42-4EDC-4E14-A0D4-8787EF2B5532}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7F7038EA-B02F-40C1-A10D-69350A288058}"/>
   </bookViews>
   <sheets>
     <sheet name="dalinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E496226-919B-4052-8624-5D6F2CCF27A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B2E25D5-1A97-4C51-9C96-1F03C7FC4856}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-2.1931791917241372</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>75.303575057000003</v>
       </c>
       <c r="C437" s="5">
         <v>6.4161245000008194E-2</v>
       </c>
       <c r="D437" s="5">
         <v>1.0281265143128548</v>
       </c>
       <c r="E437" s="5">
         <v>-0.28456204608688918</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>74.789712266999999</v>
+        <v>74.123956164999996</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.51386279000000457</v>
+        <v>-1.1796188920000077</v>
       </c>
       <c r="D438" s="5">
-        <v>-7.8882126387132772</v>
+        <v>-17.259917910147692</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>74.145283234000004</v>
+      </c>
+      <c r="C439" s="5">
+        <v>2.1327069000008692E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.34581291001674064</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>73.940372964000005</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-0.20491026999999917</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-3.2664112101305154</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>