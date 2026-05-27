--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{845B36DE-0559-4067-9459-F8D7F87A227F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CB345F6B-EAC8-4DD8-A38C-71FE5B7B86B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7F7038EA-B02F-40C1-A10D-69350A288058}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E56A5992-7702-46DD-AB3E-DD371B63897B}"/>
   </bookViews>
   <sheets>
     <sheet name="dalinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B2E25D5-1A97-4C51-9C96-1F03C7FC4856}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF60C1B5-1234-4C50-9575-BC7AEF24DD3C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>62.329320008000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>62.576803554999998</v>
       </c>
       <c r="C7" s="5">
         <v>0.24748354699999453</v>
       </c>
       <c r="D7" s="5">
         <v>4.8701377895324027</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>63.207245518000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.63044196300000266</v>
       </c>
       <c r="D8" s="5">
         <v>12.782540229615179</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>62.989893072999998</v>
       </c>
       <c r="C9" s="5">
         <v>-0.21735244500000306</v>
       </c>
       <c r="D9" s="5">
         <v>-4.0493158168349419</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>62.991655623</v>
       </c>
       <c r="C10" s="5">
         <v>1.7625500000022498E-3</v>
       </c>
       <c r="D10" s="5">
         <v>3.3582935783549317E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>63.275112352999997</v>
       </c>
       <c r="C11" s="5">
         <v>0.28345672999999749</v>
       </c>
       <c r="D11" s="5">
         <v>5.5355607053066302</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>64.479355196</v>
       </c>
       <c r="C12" s="5">
         <v>1.2042428430000029</v>
       </c>
       <c r="D12" s="5">
         <v>25.387178519020924</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>64.971518771999996</v>
       </c>
       <c r="C13" s="5">
         <v>0.49216357599999583</v>
       </c>
       <c r="D13" s="5">
         <v>9.5539391040744057</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>65.132478098000007</v>
       </c>
       <c r="C14" s="5">
         <v>0.16095932600001106</v>
       </c>
       <c r="D14" s="5">
         <v>3.0137028002040767</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>65.081657860000007</v>
       </c>
       <c r="C15" s="5">
         <v>-5.0820238000000018E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.93230377854022217</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>65.341284037999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.25962617799999066</v>
       </c>
       <c r="D16" s="5">
         <v>4.8935265533555983</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>65.249360086999999</v>
       </c>
       <c r="C17" s="5">
         <v>-9.1923950999998283E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-1.6751922283046561</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>63.636417401000003</v>
       </c>
       <c r="C18" s="5">
         <v>-1.6129426859999967</v>
       </c>
       <c r="D18" s="5">
         <v>-25.945137570924569</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>62.958784864999998</v>
       </c>
       <c r="C19" s="5">
         <v>-0.67763253600000439</v>
       </c>
       <c r="D19" s="5">
         <v>-12.05576272309945</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>62.977633290999997</v>
       </c>
       <c r="C20" s="5">
         <v>1.8848425999998142E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.35984479129695934</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>64.875607130999995</v>
       </c>
       <c r="C21" s="5">
         <v>1.8979738399999988</v>
       </c>
       <c r="D21" s="5">
         <v>42.804269833478202</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>65.075564016000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.19995688500000597</v>
       </c>
       <c r="D22" s="5">
         <v>3.7619365039770924</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>63.576164607999999</v>
       </c>
       <c r="C23" s="5">
         <v>-1.4993994080000022</v>
       </c>
       <c r="D23" s="5">
         <v>-24.400903859582623</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>63.905271694</v>
       </c>
       <c r="C24" s="5">
         <v>0.32910708600000049</v>
       </c>
       <c r="D24" s="5">
         <v>6.3918433566510391</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>63.99474421</v>
       </c>
       <c r="C25" s="5">
         <v>8.9472516000000724E-2</v>
       </c>
       <c r="D25" s="5">
         <v>1.6930944899493428</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>64.113000271999994</v>
       </c>
       <c r="C26" s="5">
         <v>0.11825606199999328</v>
       </c>
       <c r="D26" s="5">
         <v>2.2401599809786621</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>64.616270818000004</v>
       </c>
       <c r="C27" s="5">
         <v>0.5032705460000102</v>
       </c>
       <c r="D27" s="5">
         <v>9.8372043627753758</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>64.686417562000003</v>
       </c>
       <c r="C28" s="5">
         <v>7.0146743999998762E-2</v>
       </c>
       <c r="D28" s="5">
         <v>1.3105137239472597</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>64.775017023000004</v>
       </c>
       <c r="C29" s="5">
         <v>8.8599461000001156E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.6560501005774997</v>
       </c>
       <c r="E29" s="5">
         <v>-0.72696967965284465</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>61.827172857999997</v>
       </c>
       <c r="C30" s="5">
         <v>-2.9478441650000065</v>
       </c>
       <c r="D30" s="5">
         <v>-42.817619825102192</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>62.090665348000002</v>
       </c>
       <c r="C31" s="5">
         <v>0.26349249000000441</v>
       </c>
       <c r="D31" s="5">
         <v>5.235702819884569</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>61.932601294000001</v>
       </c>
       <c r="C32" s="5">
         <v>-0.15806405400000045</v>
       </c>
       <c r="D32" s="5">
         <v>-3.0124261224495519</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>62.136655605999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.20405431199999668</v>
       </c>
       <c r="D33" s="5">
         <v>4.0261758484714916</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>62.230990118999998</v>
       </c>
       <c r="C34" s="5">
         <v>9.4334512999999731E-2</v>
       </c>
       <c r="D34" s="5">
         <v>1.8371031370585822</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>62.087235272999997</v>
       </c>
       <c r="C35" s="5">
         <v>-0.14375484600000021</v>
       </c>
       <c r="D35" s="5">
         <v>-2.737075180529025</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>61.896809709000003</v>
       </c>
       <c r="C36" s="5">
         <v>-0.19042556399999455</v>
       </c>
       <c r="D36" s="5">
         <v>-3.6190225002656118</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>61.922168917999997</v>
       </c>
       <c r="C37" s="5">
         <v>2.5359208999994109E-2</v>
       </c>
       <c r="D37" s="5">
         <v>0.49275102735790721</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>61.976851353000001</v>
       </c>
       <c r="C38" s="5">
         <v>5.4682435000003693E-2</v>
       </c>
       <c r="D38" s="5">
         <v>1.0648620928568109</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>62.262528334999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.28567698199999825</v>
       </c>
       <c r="D39" s="5">
         <v>5.6737023999277492</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>62.548844523</v>
       </c>
       <c r="C40" s="5">
         <v>0.28631618800000069</v>
       </c>
       <c r="D40" s="5">
         <v>5.6599660885557013</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>62.716023057000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.16717853400000138</v>
       </c>
       <c r="D41" s="5">
         <v>3.2548922205474895</v>
       </c>
       <c r="E41" s="5">
         <v>-3.1786853336818188</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>62.507493095000001</v>
       </c>
       <c r="C42" s="5">
         <v>-0.20852996200000007</v>
       </c>
       <c r="D42" s="5">
         <v>-3.9178205488547002</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>62.799529378999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.29203628399999815</v>
       </c>
       <c r="D43" s="5">
         <v>5.7527551322622328</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>63.069453625000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.2699242460000022</v>
       </c>
       <c r="D44" s="5">
         <v>5.2815219778732159</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>63.496641939</v>
       </c>
       <c r="C45" s="5">
         <v>0.42718831399999857</v>
       </c>
       <c r="D45" s="5">
         <v>8.437693443057892</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>63.666690967999997</v>
       </c>
       <c r="C46" s="5">
         <v>0.17004902899999763</v>
       </c>
       <c r="D46" s="5">
         <v>3.2614559385861108</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>64.385473521999998</v>
       </c>
       <c r="C47" s="5">
         <v>0.71878255400000057</v>
       </c>
       <c r="D47" s="5">
         <v>14.421434733270178</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>63.992555805999999</v>
       </c>
       <c r="C48" s="5">
         <v>-0.39291771599999947</v>
       </c>
       <c r="D48" s="5">
         <v>-7.0822378591499646</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>63.960463425</v>
       </c>
       <c r="C49" s="5">
         <v>-3.2092380999998227E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-0.60014498774119129</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>64.184299666000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.22383624100000077</v>
       </c>
       <c r="D50" s="5">
         <v>4.2813058758029987</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>64.349679633999997</v>
       </c>
       <c r="C51" s="5">
         <v>0.16537996799999632</v>
       </c>
       <c r="D51" s="5">
         <v>3.1361669995655372</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>64.192566450000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.15711318399999641</v>
       </c>
       <c r="D52" s="5">
         <v>-2.8908388089913917</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>64.024643730999998</v>
       </c>
       <c r="C53" s="5">
         <v>-0.16792271900000344</v>
       </c>
       <c r="D53" s="5">
         <v>-3.0943332897019449</v>
       </c>
       <c r="E53" s="5">
         <v>2.0865810844074906</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>64.681782060000003</v>
       </c>
       <c r="C54" s="5">
         <v>0.65713832900000568</v>
       </c>
       <c r="D54" s="5">
         <v>13.03623271689014</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>64.800886800000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.11910473999999738</v>
       </c>
       <c r="D55" s="5">
         <v>2.2321913529295356</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>65.314887854000006</v>
       </c>
       <c r="C56" s="5">
         <v>0.51400105400000484</v>
       </c>
       <c r="D56" s="5">
         <v>9.9448358586224259</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>65.474121186000005</v>
       </c>
       <c r="C57" s="5">
         <v>0.15923333199999945</v>
       </c>
       <c r="D57" s="5">
         <v>2.965067564641477</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>65.918421370999994</v>
       </c>
       <c r="C58" s="5">
         <v>0.4443001849999888</v>
       </c>
       <c r="D58" s="5">
         <v>8.4539674585175639</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>66.567734294999994</v>
       </c>
       <c r="C59" s="5">
         <v>0.64931292400000018</v>
       </c>
       <c r="D59" s="5">
         <v>12.482180696695156</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>67.901482681999994</v>
       </c>
       <c r="C60" s="5">
         <v>1.333748387</v>
       </c>
       <c r="D60" s="5">
         <v>26.877842275966813</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>68.191626716000002</v>
       </c>
       <c r="C61" s="5">
         <v>0.29014403400000788</v>
       </c>
       <c r="D61" s="5">
         <v>5.2498578115935723</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>69.103837261999999</v>
       </c>
       <c r="C62" s="5">
         <v>0.91221054599999718</v>
       </c>
       <c r="D62" s="5">
         <v>17.28794014000632</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>69.632566566999998</v>
       </c>
       <c r="C63" s="5">
         <v>0.52872930499999882</v>
       </c>
       <c r="D63" s="5">
         <v>9.5778736377577722</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>70.517924375000007</v>
       </c>
       <c r="C64" s="5">
         <v>0.88535780800000907</v>
       </c>
       <c r="D64" s="5">
         <v>16.371173382537819</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>71.602482868999999</v>
       </c>
       <c r="C65" s="5">
         <v>1.0845584939999924</v>
       </c>
       <c r="D65" s="5">
         <v>20.099924709214779</v>
       </c>
       <c r="E65" s="5">
         <v>11.835816173906943</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>72.551537134</v>
       </c>
       <c r="C66" s="5">
         <v>0.9490542650000009</v>
       </c>
       <c r="D66" s="5">
         <v>17.117672637937396</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>73.724701483999993</v>
       </c>
       <c r="C67" s="5">
         <v>1.1731643499999933</v>
       </c>
       <c r="D67" s="5">
         <v>21.22630131409402</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>74.069904758000007</v>
       </c>
       <c r="C68" s="5">
         <v>0.34520327400001349</v>
       </c>
       <c r="D68" s="5">
         <v>5.7657763852887234</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>74.387859710000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.3179549519999938</v>
       </c>
       <c r="D69" s="5">
         <v>5.2745334962232882</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>74.677777457000005</v>
       </c>
       <c r="C70" s="5">
         <v>0.28991774700000406</v>
       </c>
       <c r="D70" s="5">
         <v>4.7784208867697187</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>74.924627873000006</v>
       </c>
       <c r="C71" s="5">
         <v>0.24685041600000091</v>
       </c>
       <c r="D71" s="5">
         <v>4.0395646602970681</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>75.073815377000003</v>
       </c>
       <c r="C72" s="5">
         <v>0.14918750399999681</v>
       </c>
       <c r="D72" s="5">
         <v>2.4157431238693627</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>76.103648231999998</v>
       </c>
       <c r="C73" s="5">
         <v>1.0298328549999951</v>
       </c>
       <c r="D73" s="5">
         <v>17.761644024177016</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>76.194958600999996</v>
       </c>
       <c r="C74" s="5">
         <v>9.1310368999998559E-2</v>
       </c>
       <c r="D74" s="5">
         <v>1.4493182941739402</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>76.306492394000003</v>
       </c>
       <c r="C75" s="5">
         <v>0.11153379300000665</v>
       </c>
       <c r="D75" s="5">
         <v>1.7707649195365605</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>76.891497516000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.58500512199999832</v>
       </c>
       <c r="D76" s="5">
         <v>9.5978267004976701</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>77.700556496999994</v>
       </c>
       <c r="C77" s="5">
         <v>0.80905898099999263</v>
       </c>
       <c r="D77" s="5">
         <v>13.383463982463329</v>
       </c>
       <c r="E77" s="5">
         <v>8.5165672804345292</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>75.548148038999997</v>
       </c>
       <c r="C78" s="5">
         <v>-2.1524084579999965</v>
       </c>
       <c r="D78" s="5">
         <v>-28.616749375287664</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>76.317982048000005</v>
       </c>
       <c r="C79" s="5">
         <v>0.76983400900000731</v>
       </c>
       <c r="D79" s="5">
         <v>12.93710998941533</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>77.473829336999998</v>
       </c>
       <c r="C80" s="5">
         <v>1.1558472889999933</v>
       </c>
       <c r="D80" s="5">
         <v>19.767153803928927</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>78.623382933000002</v>
       </c>
       <c r="C81" s="5">
         <v>1.1495535960000041</v>
       </c>
       <c r="D81" s="5">
         <v>19.332968618976267</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>79.680194911000001</v>
       </c>
       <c r="C82" s="5">
         <v>1.0568119779999989</v>
       </c>
       <c r="D82" s="5">
         <v>17.377251984873745</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>80.17403917</v>
       </c>
       <c r="C83" s="5">
         <v>0.4938442589999994</v>
       </c>
       <c r="D83" s="5">
         <v>7.6962332209316475</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>80.844445497999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.67040632799999855</v>
       </c>
       <c r="D84" s="5">
         <v>10.50885327571811</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>81.474529320000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.63008382200000312</v>
       </c>
       <c r="D85" s="5">
         <v>9.764039964185578</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>82.031416066999995</v>
       </c>
       <c r="C86" s="5">
         <v>0.55688674699999297</v>
       </c>
       <c r="D86" s="5">
         <v>8.5176001580508078</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>84.029801225</v>
       </c>
       <c r="C87" s="5">
         <v>1.9983851580000049</v>
       </c>
       <c r="D87" s="5">
         <v>33.486556851494711</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>85.328059112999995</v>
       </c>
       <c r="C88" s="5">
         <v>1.2982578879999949</v>
       </c>
       <c r="D88" s="5">
         <v>20.199419977612987</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>85.909971304999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.58191219200000432</v>
       </c>
       <c r="D89" s="5">
         <v>8.4976873555172574</v>
       </c>
       <c r="E89" s="5">
         <v>10.565451752352594</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>88.084994012999999</v>
       </c>
       <c r="C90" s="5">
         <v>2.1750227080000002</v>
       </c>
       <c r="D90" s="5">
         <v>34.989584993381584</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>88.769367115999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.68437310299999865</v>
       </c>
       <c r="D91" s="5">
         <v>9.7322623209192614</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>87.895152672999998</v>
       </c>
       <c r="C92" s="5">
         <v>-0.87421444299999962</v>
       </c>
       <c r="D92" s="5">
         <v>-11.198231439763017</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>88.558616693000005</v>
       </c>
       <c r="C93" s="5">
         <v>0.66346402000000637</v>
       </c>
       <c r="D93" s="5">
         <v>9.4437062003561056</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>89.289042838</v>
       </c>
       <c r="C94" s="5">
         <v>0.73042614499999559</v>
       </c>
       <c r="D94" s="5">
         <v>10.359092241197555</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>90.488424825999999</v>
       </c>
       <c r="C95" s="5">
         <v>1.199381987999999</v>
       </c>
       <c r="D95" s="5">
         <v>17.364926347822408</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>90.869902027999998</v>
       </c>
       <c r="C96" s="5">
         <v>0.38147720199999924</v>
       </c>
       <c r="D96" s="5">
         <v>5.1778715815350651</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>91.443640849999994</v>
       </c>
       <c r="C97" s="5">
         <v>0.57373882199999571</v>
       </c>
       <c r="D97" s="5">
         <v>7.8453423507056863</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>91.765008684999998</v>
       </c>
       <c r="C98" s="5">
         <v>0.32136783500000377</v>
       </c>
       <c r="D98" s="5">
         <v>4.2997360451694666</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>92.422232398000006</v>
       </c>
       <c r="C99" s="5">
         <v>0.65722371300000759</v>
       </c>
       <c r="D99" s="5">
         <v>8.9411943662200066</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>92.725376807999993</v>
       </c>
       <c r="C100" s="5">
         <v>0.30314440999998737</v>
       </c>
       <c r="D100" s="5">
         <v>4.0077806304662511</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>92.647991512999994</v>
       </c>
       <c r="C101" s="5">
         <v>-7.7385294999999132E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-0.99689311456382379</v>
       </c>
       <c r="E101" s="5">
         <v>7.8431177494850735</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>92.790888698000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.14289718500000959</v>
       </c>
       <c r="D102" s="5">
         <v>1.8666218551845581</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>92.882418066</v>
       </c>
       <c r="C103" s="5">
         <v>9.1529367999996225E-2</v>
       </c>
       <c r="D103" s="5">
         <v>1.1901285541938478</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>92.886444654000002</v>
       </c>
       <c r="C104" s="5">
         <v>4.026588000002107E-3</v>
       </c>
       <c r="D104" s="5">
         <v>5.2034151919144733E-2</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>93.471792750999995</v>
       </c>
       <c r="C105" s="5">
         <v>0.58534809699999357</v>
       </c>
       <c r="D105" s="5">
         <v>7.8297971000652167</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>94.339890659000005</v>
       </c>
       <c r="C106" s="5">
         <v>0.86809790800000997</v>
       </c>
       <c r="D106" s="5">
         <v>11.731995282108777</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>94.717099730000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.37720907099999579</v>
       </c>
       <c r="D107" s="5">
         <v>4.9050205909526801</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>95.807423757999999</v>
       </c>
       <c r="C108" s="5">
         <v>1.0903240279999977</v>
       </c>
       <c r="D108" s="5">
         <v>14.722671256274801</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>96.312616664999993</v>
       </c>
       <c r="C109" s="5">
         <v>0.50519290699999431</v>
       </c>
       <c r="D109" s="5">
         <v>6.5143787743069836</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>96.866718074999994</v>
       </c>
       <c r="C110" s="5">
         <v>0.55410141000000124</v>
       </c>
       <c r="D110" s="5">
         <v>7.1264820278541974</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>96.832158761000002</v>
       </c>
       <c r="C111" s="5">
         <v>-3.4559313999992014E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-0.42728707769276175</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>97.140279426000006</v>
       </c>
       <c r="C112" s="5">
         <v>0.30812066500000412</v>
       </c>
       <c r="D112" s="5">
         <v>3.885949161198976</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>97.937325588999997</v>
       </c>
       <c r="C113" s="5">
         <v>0.79704616299999032</v>
       </c>
       <c r="D113" s="5">
         <v>10.302842436787474</v>
       </c>
       <c r="E113" s="5">
         <v>5.7090650208621252</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>95.791223704000004</v>
       </c>
       <c r="C114" s="5">
         <v>-2.1461018849999931</v>
       </c>
       <c r="D114" s="5">
         <v>-23.346891666737768</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>96.507004194000004</v>
       </c>
       <c r="C115" s="5">
         <v>0.71578049000000021</v>
       </c>
       <c r="D115" s="5">
         <v>9.3446040554553846</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>96.604076523000003</v>
       </c>
       <c r="C116" s="5">
         <v>9.7072328999999513E-2</v>
       </c>
       <c r="D116" s="5">
         <v>1.2137294254683573</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>98.281134953999995</v>
       </c>
       <c r="C117" s="5">
         <v>1.6770584309999919</v>
       </c>
       <c r="D117" s="5">
         <v>22.940936715049553</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>99.177583975000005</v>
       </c>
       <c r="C118" s="5">
         <v>0.89644902100000934</v>
       </c>
       <c r="D118" s="5">
         <v>11.511674123392158</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>98.489152278999995</v>
       </c>
       <c r="C119" s="5">
         <v>-0.6884316960000092</v>
       </c>
       <c r="D119" s="5">
         <v>-8.0189210385366962</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>97.428878670000003</v>
       </c>
       <c r="C120" s="5">
         <v>-1.0602736089999922</v>
       </c>
       <c r="D120" s="5">
         <v>-12.180358944958137</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>98.319263624000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.89038495399999817</v>
       </c>
       <c r="D121" s="5">
         <v>11.53494459889377</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>98.775838591999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.45657496799999819</v>
       </c>
       <c r="D122" s="5">
         <v>5.7171141699955408</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>99.158394263999995</v>
       </c>
       <c r="C123" s="5">
         <v>0.38255567199999518</v>
       </c>
       <c r="D123" s="5">
         <v>4.7478502176720339</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>99.790143650999994</v>
       </c>
       <c r="C124" s="5">
         <v>0.63174938699999927</v>
       </c>
       <c r="D124" s="5">
         <v>7.9190092352414032</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>100.33236416</v>
       </c>
       <c r="C125" s="5">
         <v>0.5422205090000034</v>
       </c>
       <c r="D125" s="5">
         <v>6.7187612732590773</v>
       </c>
       <c r="E125" s="5">
         <v>2.4454808793237026</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>99.486597458999995</v>
       </c>
       <c r="C126" s="5">
         <v>-0.84576670100000229</v>
       </c>
       <c r="D126" s="5">
         <v>-9.6595219177714302</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>101.15997659</v>
       </c>
       <c r="C127" s="5">
         <v>1.6733791310000043</v>
       </c>
       <c r="D127" s="5">
         <v>22.16019245881775</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>101.64416348</v>
       </c>
       <c r="C128" s="5">
         <v>0.4841868900000037</v>
       </c>
       <c r="D128" s="5">
         <v>5.8972568213242482</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>102.45472055</v>
       </c>
       <c r="C129" s="5">
         <v>0.81055707000000154</v>
       </c>
       <c r="D129" s="5">
         <v>10.000415329241008</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>103.00458245999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.54986190999998996</v>
       </c>
       <c r="D130" s="5">
         <v>6.6337972385722255</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>104.58636943</v>
       </c>
       <c r="C131" s="5">
         <v>1.5817869700000102</v>
       </c>
       <c r="D131" s="5">
         <v>20.066678355653657</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>105.78809364999999</v>
       </c>
       <c r="C132" s="5">
         <v>1.2017242199999885</v>
       </c>
       <c r="D132" s="5">
         <v>14.693932659314491</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>106.84962591</v>
       </c>
       <c r="C133" s="5">
         <v>1.061532260000007</v>
       </c>
       <c r="D133" s="5">
         <v>12.728721051540814</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>107.51205394</v>
       </c>
       <c r="C134" s="5">
         <v>0.66242803000000094</v>
       </c>
       <c r="D134" s="5">
         <v>7.6985444557095439</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>107.60470546000001</v>
       </c>
       <c r="C135" s="5">
         <v>9.2651520000003984E-2</v>
       </c>
       <c r="D135" s="5">
         <v>1.0390492404832807</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>108.07507375</v>
       </c>
       <c r="C136" s="5">
         <v>0.47036828999999614</v>
       </c>
       <c r="D136" s="5">
         <v>5.3734816959256415</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>107.91326831000001</v>
       </c>
       <c r="C137" s="5">
         <v>-0.16180543999999486</v>
       </c>
       <c r="D137" s="5">
         <v>-1.781869166690353</v>
       </c>
       <c r="E137" s="5">
         <v>7.5557914073576038</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>104.81311554</v>
       </c>
       <c r="C138" s="5">
         <v>-3.1001527700000082</v>
       </c>
       <c r="D138" s="5">
         <v>-29.516183193571187</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>104.71690445999999</v>
       </c>
       <c r="C139" s="5">
         <v>-9.6211080000003335E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-1.0959715881162846</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>104.9730697</v>
       </c>
       <c r="C140" s="5">
         <v>0.2561652400000014</v>
       </c>
       <c r="D140" s="5">
         <v>2.9753369529376572</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>104.55492205</v>
       </c>
       <c r="C141" s="5">
         <v>-0.41814764999999454</v>
       </c>
       <c r="D141" s="5">
         <v>-4.6767101097791919</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>103.90731099</v>
       </c>
       <c r="C142" s="5">
         <v>-0.64761106000000268</v>
       </c>
       <c r="D142" s="5">
         <v>-7.1847198663954508</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>102.96770361</v>
       </c>
       <c r="C143" s="5">
         <v>-0.93960737999999822</v>
       </c>
       <c r="D143" s="5">
         <v>-10.327545851127828</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>101.82293691</v>
       </c>
       <c r="C144" s="5">
         <v>-1.1447667000000052</v>
       </c>
       <c r="D144" s="5">
         <v>-12.554975033058401</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>101.21099422</v>
       </c>
       <c r="C145" s="5">
         <v>-0.61194268999999224</v>
       </c>
       <c r="D145" s="5">
         <v>-6.9781740241061874</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>100.33257715000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.87841706999999758</v>
       </c>
       <c r="D146" s="5">
         <v>-9.9318339499973263</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>99.619829155000005</v>
       </c>
       <c r="C147" s="5">
         <v>-0.71274799500000086</v>
       </c>
       <c r="D147" s="5">
         <v>-8.1993199076147434</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>98.105206628000005</v>
       </c>
       <c r="C148" s="5">
         <v>-1.5146225270000002</v>
       </c>
       <c r="D148" s="5">
         <v>-16.793899187441774</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>96.691447901000004</v>
       </c>
       <c r="C149" s="5">
         <v>-1.4137587270000012</v>
       </c>
       <c r="D149" s="5">
         <v>-15.985918953438782</v>
       </c>
       <c r="E149" s="5">
         <v>-10.398925530420723</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>96.245099878999994</v>
       </c>
       <c r="C150" s="5">
         <v>-0.44634802200000934</v>
       </c>
       <c r="D150" s="5">
         <v>-5.4009517131172196</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>94.905374042000005</v>
       </c>
       <c r="C151" s="5">
         <v>-1.3397258369999889</v>
       </c>
       <c r="D151" s="5">
         <v>-15.482599392120521</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>94.321413499000002</v>
       </c>
       <c r="C152" s="5">
         <v>-0.58396054300000344</v>
       </c>
       <c r="D152" s="5">
         <v>-7.138874394305061</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>92.539173457000004</v>
       </c>
       <c r="C153" s="5">
         <v>-1.782240041999998</v>
       </c>
       <c r="D153" s="5">
         <v>-20.460329394791941</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>91.738518271999993</v>
       </c>
       <c r="C154" s="5">
         <v>-0.80065518500001076</v>
       </c>
       <c r="D154" s="5">
         <v>-9.9023918701905416</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>90.509554264000002</v>
       </c>
       <c r="C155" s="5">
         <v>-1.2289640079999913</v>
       </c>
       <c r="D155" s="5">
         <v>-14.942530527205166</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>88.715841073999997</v>
       </c>
       <c r="C156" s="5">
         <v>-1.7937131900000054</v>
       </c>
       <c r="D156" s="5">
         <v>-21.353214307799561</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>87.940304187999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.77553688599999759</v>
       </c>
       <c r="D157" s="5">
         <v>-10.000215136996161</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>87.334285589999993</v>
       </c>
       <c r="C158" s="5">
         <v>-0.60601859800000568</v>
       </c>
       <c r="D158" s="5">
         <v>-7.9631594757762052</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>86.529472475000006</v>
       </c>
       <c r="C159" s="5">
         <v>-0.80481311499998753</v>
       </c>
       <c r="D159" s="5">
         <v>-10.514759678491659</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>86.254809582999997</v>
       </c>
       <c r="C160" s="5">
         <v>-0.27466289200000915</v>
       </c>
       <c r="D160" s="5">
         <v>-3.7432539321124669</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>85.768650842</v>
       </c>
       <c r="C161" s="5">
         <v>-0.48615874099999701</v>
       </c>
       <c r="D161" s="5">
         <v>-6.557791578352723</v>
       </c>
       <c r="E161" s="5">
         <v>-11.296549277226243</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>84.347829286000007</v>
       </c>
       <c r="C162" s="5">
         <v>-1.4208215559999928</v>
       </c>
       <c r="D162" s="5">
         <v>-18.164077667412592</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>83.892312838999999</v>
       </c>
       <c r="C163" s="5">
         <v>-0.45551644700000793</v>
       </c>
       <c r="D163" s="5">
         <v>-6.2914781002857527</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>83.048829923</v>
       </c>
       <c r="C164" s="5">
         <v>-0.84348291599999925</v>
       </c>
       <c r="D164" s="5">
         <v>-11.419892237851625</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>82.650974739999995</v>
       </c>
       <c r="C165" s="5">
         <v>-0.39785518300000433</v>
       </c>
       <c r="D165" s="5">
         <v>-5.5996638743298188</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>81.973491569999993</v>
       </c>
       <c r="C166" s="5">
         <v>-0.67748317000000213</v>
       </c>
       <c r="D166" s="5">
         <v>-9.404745768030276</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>81.314235127000003</v>
       </c>
       <c r="C167" s="5">
         <v>-0.65925644299998964</v>
       </c>
       <c r="D167" s="5">
         <v>-9.2351343176166338</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>81.364189921999994</v>
       </c>
       <c r="C168" s="5">
         <v>4.9954794999990781E-2</v>
       </c>
       <c r="D168" s="5">
         <v>0.73970712527033911</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>81.132745084999996</v>
       </c>
       <c r="C169" s="5">
         <v>-0.23144483699999796</v>
       </c>
       <c r="D169" s="5">
         <v>-3.3605641963122324</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>80.513198142999997</v>
       </c>
       <c r="C170" s="5">
         <v>-0.61954694199999949</v>
       </c>
       <c r="D170" s="5">
         <v>-8.7882282244486802</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>80.512556974999995</v>
       </c>
       <c r="C171" s="5">
         <v>-6.4116800000135754E-4</v>
       </c>
       <c r="D171" s="5">
         <v>-9.5557985444694182E-3</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>79.903268296999997</v>
       </c>
       <c r="C172" s="5">
         <v>-0.60928867799999864</v>
       </c>
       <c r="D172" s="5">
         <v>-8.7125469153633066</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>79.695851637999993</v>
       </c>
       <c r="C173" s="5">
         <v>-0.20741665900000328</v>
       </c>
       <c r="D173" s="5">
         <v>-3.0709253965132022</v>
       </c>
       <c r="E173" s="5">
         <v>-7.0804415650504993</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>79.729935088999994</v>
       </c>
       <c r="C174" s="5">
         <v>3.4083451000000764E-2</v>
       </c>
       <c r="D174" s="5">
         <v>0.51441175575894782</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>78.221590410000005</v>
       </c>
       <c r="C175" s="5">
         <v>-1.5083446789999897</v>
       </c>
       <c r="D175" s="5">
         <v>-20.482489348537236</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>79.084415841999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.86282543199999395</v>
       </c>
       <c r="D176" s="5">
         <v>14.069944605710361</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>78.440004227000003</v>
       </c>
       <c r="C177" s="5">
         <v>-0.64441161499999566</v>
       </c>
       <c r="D177" s="5">
         <v>-9.3515529827293058</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>78.503831892999997</v>
       </c>
       <c r="C178" s="5">
         <v>6.3827665999994565E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.98083775441268894</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>77.980645175000006</v>
       </c>
       <c r="C179" s="5">
         <v>-0.52318671799999095</v>
       </c>
       <c r="D179" s="5">
         <v>-7.7106434569256592</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>77.621991261999995</v>
       </c>
       <c r="C180" s="5">
         <v>-0.35865391300001193</v>
       </c>
       <c r="D180" s="5">
         <v>-5.3816288215462578</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>77.173276732999994</v>
       </c>
       <c r="C181" s="5">
         <v>-0.44871452900000008</v>
       </c>
       <c r="D181" s="5">
         <v>-6.7205598805063822</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>76.984844297999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.18843243499999573</v>
       </c>
       <c r="D182" s="5">
         <v>-2.8909864376891137</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>76.893432288</v>
       </c>
       <c r="C183" s="5">
         <v>-9.14120099999991E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-1.4156144364884771</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>76.618536767999998</v>
       </c>
       <c r="C184" s="5">
         <v>-0.27489552000000117</v>
       </c>
       <c r="D184" s="5">
         <v>-4.2066675299602725</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>76.719146799000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.10061003100000221</v>
       </c>
       <c r="D185" s="5">
         <v>1.587185326007079</v>
       </c>
       <c r="E185" s="5">
         <v>-3.735081284432451</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>76.853501762999997</v>
       </c>
       <c r="C186" s="5">
         <v>0.13435496399999636</v>
       </c>
       <c r="D186" s="5">
         <v>2.1218689115247713</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>76.393918127000006</v>
       </c>
       <c r="C187" s="5">
         <v>-0.45958363599999075</v>
       </c>
       <c r="D187" s="5">
         <v>-6.9446188472160442</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>76.455444197999995</v>
       </c>
       <c r="C188" s="5">
         <v>6.1526070999988747E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.97074752252728214</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>76.753575303000005</v>
       </c>
       <c r="C189" s="5">
         <v>0.29813110500001017</v>
       </c>
       <c r="D189" s="5">
         <v>4.7809632655553935</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>76.420443438000007</v>
       </c>
       <c r="C190" s="5">
         <v>-0.33313186499999858</v>
       </c>
       <c r="D190" s="5">
         <v>-5.0857841967408834</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>76.604052115000002</v>
       </c>
       <c r="C191" s="5">
         <v>0.18360867699999517</v>
       </c>
       <c r="D191" s="5">
         <v>2.9215400121801238</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>76.993643243999998</v>
       </c>
       <c r="C192" s="5">
         <v>0.38959112899999582</v>
       </c>
       <c r="D192" s="5">
         <v>6.2765696474082144</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>76.784049311999993</v>
       </c>
       <c r="C193" s="5">
         <v>-0.2095939320000042</v>
       </c>
       <c r="D193" s="5">
         <v>-3.218200403719107</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>77.650098434</v>
       </c>
       <c r="C194" s="5">
         <v>0.86604912200000683</v>
       </c>
       <c r="D194" s="5">
         <v>14.406839737321642</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>76.692057116000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.95804131799999936</v>
       </c>
       <c r="D195" s="5">
         <v>-13.84102629086672</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>76.800260780000002</v>
       </c>
       <c r="C196" s="5">
         <v>0.10820366400000125</v>
       </c>
       <c r="D196" s="5">
         <v>1.7062617773458744</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>76.583388111000005</v>
       </c>
       <c r="C197" s="5">
         <v>-0.21687266899999713</v>
       </c>
       <c r="D197" s="5">
         <v>-3.3364868326880792</v>
       </c>
       <c r="E197" s="5">
         <v>-0.17695541942831516</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>76.116049916999998</v>
       </c>
       <c r="C198" s="5">
         <v>-0.46733819400000698</v>
       </c>
       <c r="D198" s="5">
         <v>-7.081969609376781</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>76.641227825000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.52517790800000341</v>
       </c>
       <c r="D199" s="5">
         <v>8.6011783357494931</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>76.362882412000005</v>
       </c>
       <c r="C200" s="5">
         <v>-0.27834541299999671</v>
       </c>
       <c r="D200" s="5">
         <v>-4.2721485195283737</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>75.861890134999996</v>
       </c>
       <c r="C201" s="5">
         <v>-0.50099227700000881</v>
       </c>
       <c r="D201" s="5">
         <v>-7.5948548287510409</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>75.017064574000003</v>
       </c>
       <c r="C202" s="5">
         <v>-0.84482556099999329</v>
       </c>
       <c r="D202" s="5">
         <v>-12.574749771894778</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>74.809239719000004</v>
       </c>
       <c r="C203" s="5">
         <v>-0.20782485499999837</v>
       </c>
       <c r="D203" s="5">
         <v>-3.2742515609300971</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>74.283980248000006</v>
       </c>
       <c r="C204" s="5">
         <v>-0.52525947099999826</v>
       </c>
       <c r="D204" s="5">
         <v>-8.1077051489801484</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>73.603345701999999</v>
       </c>
       <c r="C205" s="5">
         <v>-0.68063454600000739</v>
       </c>
       <c r="D205" s="5">
         <v>-10.457610029240282</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>73.691737609</v>
       </c>
       <c r="C206" s="5">
         <v>8.8391907000001879E-2</v>
       </c>
       <c r="D206" s="5">
         <v>1.4506637104499509</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>72.047624748000004</v>
       </c>
       <c r="C207" s="5">
         <v>-1.6441128609999964</v>
       </c>
       <c r="D207" s="5">
         <v>-23.720041675173821</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>71.329730687999998</v>
       </c>
       <c r="C208" s="5">
         <v>-0.71789406000000611</v>
       </c>
       <c r="D208" s="5">
         <v>-11.322998443623566</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>71.033365716000006</v>
       </c>
       <c r="C209" s="5">
         <v>-0.29636497199999212</v>
       </c>
       <c r="D209" s="5">
         <v>-4.8734592339416345</v>
       </c>
       <c r="E209" s="5">
         <v>-7.2470316760545934</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>73.582309918999997</v>
       </c>
       <c r="C210" s="5">
         <v>2.5489442029999907</v>
       </c>
       <c r="D210" s="5">
         <v>52.662472139143524</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>73.845830770000006</v>
       </c>
       <c r="C211" s="5">
         <v>0.26352085100000977</v>
       </c>
       <c r="D211" s="5">
         <v>4.3832372897437244</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>73.809235045999998</v>
       </c>
       <c r="C212" s="5">
         <v>-3.6595724000008545E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-0.59306490457873284</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>73.578179648000003</v>
       </c>
       <c r="C213" s="5">
         <v>-0.23105539799999519</v>
       </c>
       <c r="D213" s="5">
         <v>-3.6925207039580243</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>74.007732593</v>
       </c>
       <c r="C214" s="5">
         <v>0.42955294499999752</v>
       </c>
       <c r="D214" s="5">
         <v>7.2350396543212181</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>73.864560161</v>
       </c>
       <c r="C215" s="5">
         <v>-0.14317243200000007</v>
       </c>
       <c r="D215" s="5">
         <v>-2.2969304651550337</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>73.885237531000001</v>
       </c>
       <c r="C216" s="5">
         <v>2.067737000000136E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.33644122025358048</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>74.546718573000007</v>
       </c>
       <c r="C217" s="5">
         <v>0.66148104200000546</v>
       </c>
       <c r="D217" s="5">
         <v>11.288500010424851</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>74.656743852000005</v>
       </c>
       <c r="C218" s="5">
         <v>0.11002527899999848</v>
       </c>
       <c r="D218" s="5">
         <v>1.7855566907915676</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>74.927393964000004</v>
       </c>
       <c r="C219" s="5">
         <v>0.27065011199999844</v>
       </c>
       <c r="D219" s="5">
         <v>4.4381094365218754</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>75.051154863999997</v>
       </c>
       <c r="C220" s="5">
         <v>0.12376089999999351</v>
       </c>
       <c r="D220" s="5">
         <v>2.0001992478307917</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>74.631912745999998</v>
       </c>
       <c r="C221" s="5">
         <v>-0.41924211799999966</v>
       </c>
       <c r="D221" s="5">
         <v>-6.5011401842504535</v>
       </c>
       <c r="E221" s="5">
         <v>5.0659953864320872</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>74.443440842000001</v>
       </c>
       <c r="C222" s="5">
         <v>-0.18847190399999647</v>
       </c>
       <c r="D222" s="5">
         <v>-2.9886846936286848</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>74.256143839000003</v>
       </c>
       <c r="C223" s="5">
         <v>-0.18729700299999763</v>
       </c>
       <c r="D223" s="5">
         <v>-2.9777264852297147</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>74.159038155999994</v>
       </c>
       <c r="C224" s="5">
         <v>-9.7105683000009435E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-1.558017244138199</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>74.008103712999997</v>
       </c>
       <c r="C225" s="5">
         <v>-0.15093444299999703</v>
       </c>
       <c r="D225" s="5">
         <v>-2.4151815924890463</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>73.792180275000007</v>
       </c>
       <c r="C226" s="5">
         <v>-0.21592343799999014</v>
       </c>
       <c r="D226" s="5">
         <v>-3.4454401351151742</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>73.324151176000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.468029099000006</v>
       </c>
       <c r="D227" s="5">
         <v>-7.3510668913077781</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>72.973662293000004</v>
       </c>
       <c r="C228" s="5">
         <v>-0.35048888299999703</v>
       </c>
       <c r="D228" s="5">
         <v>-5.5875689644637072</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>72.726581901000003</v>
       </c>
       <c r="C229" s="5">
         <v>-0.24708039200000087</v>
       </c>
       <c r="D229" s="5">
         <v>-3.9882450800570846</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>72.130420354999998</v>
       </c>
       <c r="C230" s="5">
         <v>-0.59616154600000471</v>
       </c>
       <c r="D230" s="5">
         <v>-9.4051647537569778</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>71.682728748000002</v>
       </c>
       <c r="C231" s="5">
         <v>-0.44769160699999588</v>
       </c>
       <c r="D231" s="5">
         <v>-7.1989706315737978</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>71.382087913000007</v>
       </c>
       <c r="C232" s="5">
         <v>-0.30064083499999583</v>
       </c>
       <c r="D232" s="5">
         <v>-4.9183716251164018</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>71.447971404</v>
       </c>
       <c r="C233" s="5">
         <v>6.588349099999391E-2</v>
       </c>
       <c r="D233" s="5">
         <v>1.1132031104881257</v>
       </c>
       <c r="E233" s="5">
         <v>-4.2661928722584452</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>71.060955586999995</v>
       </c>
       <c r="C234" s="5">
         <v>-0.38701581700000531</v>
       </c>
       <c r="D234" s="5">
         <v>-6.3099027881436616</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>70.148551115999993</v>
       </c>
       <c r="C235" s="5">
         <v>-0.9124044710000021</v>
       </c>
       <c r="D235" s="5">
         <v>-14.36487346604749</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>69.493893885999995</v>
       </c>
       <c r="C236" s="5">
         <v>-0.65465722999999798</v>
       </c>
       <c r="D236" s="5">
         <v>-10.641617787217339</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>69.124936642999998</v>
       </c>
       <c r="C237" s="5">
         <v>-0.36895724299999699</v>
       </c>
       <c r="D237" s="5">
         <v>-6.1882594514953926</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>68.878418199999999</v>
       </c>
       <c r="C238" s="5">
         <v>-0.24651844299999937</v>
       </c>
       <c r="D238" s="5">
         <v>-4.1965774889999867</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>68.491211230999994</v>
       </c>
       <c r="C239" s="5">
         <v>-0.38720696900000462</v>
       </c>
       <c r="D239" s="5">
         <v>-6.5412045576385474</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>68.164293021000006</v>
       </c>
       <c r="C240" s="5">
         <v>-0.32691820999998811</v>
       </c>
       <c r="D240" s="5">
         <v>-5.5797691613923117</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>67.545763768</v>
       </c>
       <c r="C241" s="5">
         <v>-0.6185292530000055</v>
       </c>
       <c r="D241" s="5">
         <v>-10.361581606974379</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>67.300691893999996</v>
       </c>
       <c r="C242" s="5">
         <v>-0.24507187400000419</v>
       </c>
       <c r="D242" s="5">
         <v>-4.2680407401757829</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>67.361452560999993</v>
       </c>
       <c r="C243" s="5">
         <v>6.0760666999996715E-2</v>
       </c>
       <c r="D243" s="5">
         <v>1.0887843925742713</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>67.267477810000003</v>
       </c>
       <c r="C244" s="5">
         <v>-9.397475099999042E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-1.6613126901784403</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>67.283768327000004</v>
       </c>
       <c r="C245" s="5">
         <v>1.6290517000001614E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.29099767260738485</v>
       </c>
       <c r="E245" s="5">
         <v>-5.8283013431601249</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>66.213228802000003</v>
       </c>
       <c r="C246" s="5">
         <v>-1.0705395250000009</v>
       </c>
       <c r="D246" s="5">
         <v>-17.507680887517719</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>65.999594299999998</v>
       </c>
       <c r="C247" s="5">
         <v>-0.213634502000005</v>
       </c>
       <c r="D247" s="5">
         <v>-3.8037822339235361</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>65.999664139000004</v>
       </c>
       <c r="C248" s="5">
         <v>6.9839000005345042E-5</v>
       </c>
       <c r="D248" s="5">
         <v>1.2698151958145942E-3</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>66.345408059999997</v>
       </c>
       <c r="C249" s="5">
         <v>0.34574392099999329</v>
       </c>
       <c r="D249" s="5">
         <v>6.4706067410839729</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>66.069237450000003</v>
       </c>
       <c r="C250" s="5">
         <v>-0.2761706099999941</v>
       </c>
       <c r="D250" s="5">
         <v>-4.8823532212836529</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>66.385974981000004</v>
       </c>
       <c r="C251" s="5">
         <v>0.31673753100000113</v>
       </c>
       <c r="D251" s="5">
         <v>5.9069650941095064</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>66.118895816999995</v>
       </c>
       <c r="C252" s="5">
         <v>-0.26707916400000897</v>
       </c>
       <c r="D252" s="5">
         <v>-4.7223466761850847</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>66.263168213</v>
       </c>
       <c r="C253" s="5">
         <v>0.14427239600000519</v>
       </c>
       <c r="D253" s="5">
         <v>2.650071042379909</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>66.305849807000001</v>
       </c>
       <c r="C254" s="5">
         <v>4.2681594000001155E-2</v>
       </c>
       <c r="D254" s="5">
         <v>0.77569112184892042</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>65.945675741000002</v>
       </c>
       <c r="C255" s="5">
         <v>-0.36017406599999902</v>
       </c>
       <c r="D255" s="5">
         <v>-6.3271514754529186</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>65.847960244999996</v>
       </c>
       <c r="C256" s="5">
         <v>-9.7715496000006397E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-1.7636892759974154</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>65.552712196000002</v>
       </c>
       <c r="C257" s="5">
         <v>-0.29524804899999424</v>
       </c>
       <c r="D257" s="5">
         <v>-5.2498159053940618</v>
       </c>
       <c r="E257" s="5">
         <v>-2.5727692934602642</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>66.283027864999994</v>
       </c>
       <c r="C258" s="5">
         <v>0.73031566899999234</v>
       </c>
       <c r="D258" s="5">
         <v>14.219456549884391</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>66.233457556999994</v>
       </c>
       <c r="C259" s="5">
         <v>-4.9570307999999841E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-0.89374773757442405</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>66.290270148999994</v>
       </c>
       <c r="C260" s="5">
         <v>5.6812591999999995E-2</v>
       </c>
       <c r="D260" s="5">
         <v>1.0341851941822133</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>65.960920493000003</v>
       </c>
       <c r="C261" s="5">
         <v>-0.32934965599999089</v>
       </c>
       <c r="D261" s="5">
         <v>-5.8017086473738599</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>65.982897015000006</v>
       </c>
       <c r="C262" s="5">
         <v>2.1976522000002774E-2</v>
       </c>
       <c r="D262" s="5">
         <v>0.40054331076879723</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>65.973559418999997</v>
       </c>
       <c r="C263" s="5">
         <v>-9.3375960000088298E-3</v>
       </c>
       <c r="D263" s="5">
         <v>-0.16968636554784977</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>66.261215409000002</v>
       </c>
       <c r="C264" s="5">
         <v>0.28765599000000464</v>
       </c>
       <c r="D264" s="5">
         <v>5.3595198315655956</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>66.042601907999995</v>
       </c>
       <c r="C265" s="5">
         <v>-0.2186135010000072</v>
       </c>
       <c r="D265" s="5">
         <v>-3.8880636201637286</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>66.090712078999999</v>
       </c>
       <c r="C266" s="5">
         <v>4.8110171000004698E-2</v>
       </c>
       <c r="D266" s="5">
         <v>0.87767707011658924</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>66.075783231000003</v>
       </c>
       <c r="C267" s="5">
         <v>-1.4928847999996719E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.27072454398158197</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>65.960569630999998</v>
       </c>
       <c r="C268" s="5">
         <v>-0.11521360000000413</v>
       </c>
       <c r="D268" s="5">
         <v>-2.0724400769080442</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>65.934783659999994</v>
       </c>
       <c r="C269" s="5">
         <v>-2.5785971000004793E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-0.46810875975926702</v>
       </c>
       <c r="E269" s="5">
         <v>0.58284615723849242</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>65.653187138999996</v>
       </c>
       <c r="C270" s="5">
         <v>-0.28159652099999732</v>
       </c>
       <c r="D270" s="5">
         <v>-5.0063141833016083</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>65.731520568999997</v>
       </c>
       <c r="C271" s="5">
         <v>7.8333430000000703E-2</v>
       </c>
       <c r="D271" s="5">
         <v>1.4412008626780048</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>65.745445079999996</v>
       </c>
       <c r="C272" s="5">
         <v>1.3924510999999029E-2</v>
       </c>
       <c r="D272" s="5">
         <v>0.25450339813433143</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>65.793855323000002</v>
       </c>
       <c r="C273" s="5">
         <v>4.8410243000006403E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.88718134719429909</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>65.694389733999998</v>
       </c>
       <c r="C274" s="5">
         <v>-9.9465589000004684E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-1.7991231897794391</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>65.701591835000002</v>
       </c>
       <c r="C275" s="5">
         <v>7.2021010000042907E-3</v>
       </c>
       <c r="D275" s="5">
         <v>0.13163581084707499</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>65.088075437000001</v>
       </c>
       <c r="C276" s="5">
         <v>-0.61351639800000157</v>
       </c>
       <c r="D276" s="5">
         <v>-10.647550971762909</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>65.079032701000003</v>
       </c>
       <c r="C277" s="5">
         <v>-9.0427359999978307E-3</v>
       </c>
       <c r="D277" s="5">
         <v>-0.16658958330043605</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>65.263910246999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.18487754599999562</v>
       </c>
       <c r="D278" s="5">
         <v>3.4627501502325408</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>65.519874314999996</v>
       </c>
       <c r="C279" s="5">
         <v>0.25596406799999727</v>
       </c>
       <c r="D279" s="5">
         <v>4.8092418027867456</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>65.685501402</v>
       </c>
       <c r="C280" s="5">
         <v>0.16562708700000428</v>
       </c>
       <c r="D280" s="5">
         <v>3.0760018944605561</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>65.530890932000005</v>
       </c>
       <c r="C281" s="5">
         <v>-0.15461046999999439</v>
       </c>
       <c r="D281" s="5">
         <v>-2.788277790448801</v>
       </c>
       <c r="E281" s="5">
         <v>-0.6125639693954299</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>66.164417990999993</v>
       </c>
       <c r="C282" s="5">
         <v>0.63352705899998796</v>
       </c>
       <c r="D282" s="5">
         <v>12.238302442925564</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>66.338670832999995</v>
       </c>
       <c r="C283" s="5">
         <v>0.17425284200000135</v>
       </c>
       <c r="D283" s="5">
         <v>3.2065424984543789</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>66.392674881999994</v>
       </c>
       <c r="C284" s="5">
         <v>5.4004048999999554E-2</v>
       </c>
       <c r="D284" s="5">
         <v>0.98126479795794808</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>66.605899187999995</v>
       </c>
       <c r="C285" s="5">
         <v>0.21322430600000075</v>
       </c>
       <c r="D285" s="5">
         <v>3.9226838320362223</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>67.008734762000003</v>
       </c>
       <c r="C286" s="5">
         <v>0.40283557400000802</v>
       </c>
       <c r="D286" s="5">
         <v>7.5040102427098354</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>66.914974841000003</v>
       </c>
       <c r="C287" s="5">
         <v>-9.375992100000019E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-1.6662017677979146</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>67.297252072000006</v>
       </c>
       <c r="C288" s="5">
         <v>0.38227723100000333</v>
       </c>
       <c r="D288" s="5">
         <v>7.0750155068922682</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>67.670121467000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.37286939499999505</v>
       </c>
       <c r="D289" s="5">
         <v>6.8551598593872942</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>67.732752359000003</v>
       </c>
       <c r="C290" s="5">
         <v>6.2630892000001381E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.1163100229913958</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>68.409895007000003</v>
       </c>
       <c r="C291" s="5">
         <v>0.67714264800000024</v>
       </c>
       <c r="D291" s="5">
         <v>12.678848826335877</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>68.533483443999998</v>
       </c>
       <c r="C292" s="5">
         <v>0.12358843699999511</v>
       </c>
       <c r="D292" s="5">
         <v>2.1895756191077531</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>68.626488061000003</v>
       </c>
       <c r="C293" s="5">
         <v>9.3004617000005396E-2</v>
       </c>
       <c r="D293" s="5">
         <v>1.6406918825478511</v>
       </c>
       <c r="E293" s="5">
         <v>4.7238746261091258</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>68.999359513000002</v>
       </c>
       <c r="C294" s="5">
         <v>0.37287145199999827</v>
       </c>
       <c r="D294" s="5">
         <v>6.7184276956025135</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>68.838247445999997</v>
       </c>
       <c r="C295" s="5">
         <v>-0.1611120670000048</v>
       </c>
       <c r="D295" s="5">
         <v>-2.7662695648873581</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>68.815965527000003</v>
       </c>
       <c r="C296" s="5">
         <v>-2.2281918999993877E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-0.38773143939107024</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>68.803919813999997</v>
       </c>
       <c r="C297" s="5">
         <v>-1.2045713000006231E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-0.20984879649854626</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>68.923489235000005</v>
       </c>
       <c r="C298" s="5">
         <v>0.11956942100000845</v>
       </c>
       <c r="D298" s="5">
         <v>2.105442578402883</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>69.127574506000002</v>
       </c>
       <c r="C299" s="5">
         <v>0.20408527099999674</v>
       </c>
       <c r="D299" s="5">
         <v>3.6116913053279243</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>69.100763035</v>
       </c>
       <c r="C300" s="5">
         <v>-2.681147100000203E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-0.46443435834871982</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>68.965823266000001</v>
       </c>
       <c r="C301" s="5">
         <v>-0.13493976899999893</v>
       </c>
       <c r="D301" s="5">
         <v>-2.3183510723877587</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>68.921283543000001</v>
       </c>
       <c r="C302" s="5">
         <v>-4.4539722999999753E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-0.77224088122882506</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>68.491222848999996</v>
       </c>
       <c r="C303" s="5">
         <v>-0.43006069400000513</v>
       </c>
       <c r="D303" s="5">
         <v>-7.2361509933687174</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>68.700304854999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.20908200600000271</v>
       </c>
       <c r="D304" s="5">
         <v>3.7253545914442521</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>68.660909888000006</v>
       </c>
       <c r="C305" s="5">
         <v>-3.9394966999992675E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-0.68595254212393542</v>
       </c>
       <c r="E305" s="5">
         <v>5.0158223118468293E-2</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>68.233118883000003</v>
       </c>
       <c r="C306" s="5">
         <v>-0.42779100500000311</v>
       </c>
       <c r="D306" s="5">
         <v>-7.2256279069487617</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>67.909244130000005</v>
       </c>
       <c r="C307" s="5">
         <v>-0.32387475299999835</v>
       </c>
       <c r="D307" s="5">
         <v>-5.5495388904950875</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>68.377903079000006</v>
       </c>
       <c r="C308" s="5">
         <v>0.46865894900000171</v>
       </c>
       <c r="D308" s="5">
         <v>8.6031898178076318</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>68.577451389000004</v>
       </c>
       <c r="C309" s="5">
         <v>0.19954830999999729</v>
       </c>
       <c r="D309" s="5">
         <v>3.5587386095088824</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>68.531794879000003</v>
       </c>
       <c r="C310" s="5">
         <v>-4.5656510000000594E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-0.79599982662037494</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>68.410031044999997</v>
       </c>
       <c r="C311" s="5">
         <v>-0.12176383400000645</v>
       </c>
       <c r="D311" s="5">
         <v>-2.1113871976148335</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>69.146911903000003</v>
       </c>
       <c r="C312" s="5">
         <v>0.73688085800000636</v>
       </c>
       <c r="D312" s="5">
         <v>13.719782822472414</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>69.410077818999994</v>
       </c>
       <c r="C313" s="5">
         <v>0.26316591599999128</v>
       </c>
       <c r="D313" s="5">
         <v>4.6638977204241705</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>69.631953660999997</v>
       </c>
       <c r="C314" s="5">
         <v>0.22187584200000288</v>
       </c>
       <c r="D314" s="5">
         <v>3.9040768649139412</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>69.596580850999999</v>
       </c>
       <c r="C315" s="5">
         <v>-3.5372809999998367E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-0.60789584604450386</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>69.674083156999998</v>
       </c>
       <c r="C316" s="5">
         <v>7.7502305999999521E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.3445273582120443</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>70.097105568999993</v>
       </c>
       <c r="C317" s="5">
         <v>0.42302241199999457</v>
       </c>
       <c r="D317" s="5">
         <v>7.5340187233393197</v>
       </c>
       <c r="E317" s="5">
         <v>2.0917224711159754</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>70.075486224000002</v>
       </c>
       <c r="C318" s="5">
         <v>-2.1619344999990631E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.369476760511811</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>70.147290303000005</v>
       </c>
       <c r="C319" s="5">
         <v>7.1804079000003185E-2</v>
       </c>
       <c r="D319" s="5">
         <v>1.2365544492611624</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>70.289473893999997</v>
       </c>
       <c r="C320" s="5">
         <v>0.14218359099999134</v>
       </c>
       <c r="D320" s="5">
         <v>2.4596148005031626</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>71.235434544</v>
       </c>
       <c r="C321" s="5">
         <v>0.94596065000000351</v>
       </c>
       <c r="D321" s="5">
         <v>17.400358276144388</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>71.043452755000004</v>
       </c>
       <c r="C322" s="5">
         <v>-0.19198178899999618</v>
       </c>
       <c r="D322" s="5">
         <v>-3.1865295552546913</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>71.278245327999997</v>
       </c>
       <c r="C323" s="5">
         <v>0.2347925729999929</v>
       </c>
       <c r="D323" s="5">
         <v>4.0387863513401623</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>71.716344814999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.43809948700000234</v>
       </c>
       <c r="D324" s="5">
         <v>7.6301038771549257</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>72.000971977999995</v>
       </c>
       <c r="C325" s="5">
         <v>0.28462716299999613</v>
       </c>
       <c r="D325" s="5">
         <v>4.8678950879542882</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>72.503996940999997</v>
       </c>
       <c r="C326" s="5">
         <v>0.50302496300000143</v>
       </c>
       <c r="D326" s="5">
         <v>8.7133986625610014</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>72.084389228000006</v>
       </c>
       <c r="C327" s="5">
         <v>-0.41960771299999067</v>
       </c>
       <c r="D327" s="5">
         <v>-6.7279993422160516</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>72.047388765999997</v>
       </c>
       <c r="C328" s="5">
         <v>-3.7000462000008838E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-0.61421649278745605</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>72.029086723999995</v>
       </c>
       <c r="C329" s="5">
         <v>-1.8302042000001961E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-0.30440786041450174</v>
       </c>
       <c r="E329" s="5">
         <v>2.756149685949949</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>72.371766281000006</v>
       </c>
       <c r="C330" s="5">
         <v>0.34267955700001096</v>
       </c>
       <c r="D330" s="5">
         <v>5.8607982991128571</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>72.552096005999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.18032972499999289</v>
       </c>
       <c r="D331" s="5">
         <v>3.0313757632449034</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>73.471155667000005</v>
       </c>
       <c r="C332" s="5">
         <v>0.91905966100000569</v>
       </c>
       <c r="D332" s="5">
         <v>16.306206508569087</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>72.685619509999995</v>
       </c>
       <c r="C333" s="5">
         <v>-0.78553615700000989</v>
       </c>
       <c r="D333" s="5">
         <v>-12.101896990924422</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>72.441240972000003</v>
       </c>
       <c r="C334" s="5">
         <v>-0.24437853799999232</v>
       </c>
       <c r="D334" s="5">
         <v>-3.9607805384275552</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>72.448544636999998</v>
       </c>
       <c r="C335" s="5">
         <v>7.3036649999949077E-3</v>
       </c>
       <c r="D335" s="5">
         <v>0.12105341591208685</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>72.258476588999997</v>
       </c>
       <c r="C336" s="5">
         <v>-0.19006804800000054</v>
       </c>
       <c r="D336" s="5">
         <v>-3.1031573451589578</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>72.283435034999997</v>
       </c>
       <c r="C337" s="5">
         <v>2.4958445999999412E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.41527443266351494</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>72.200612706000001</v>
       </c>
       <c r="C338" s="5">
         <v>-8.282232899999542E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-1.3663276424572213</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>72.115830975999998</v>
       </c>
       <c r="C339" s="5">
         <v>-8.4781730000003108E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-1.4000376645150081</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>72.204961660999999</v>
       </c>
       <c r="C340" s="5">
         <v>8.9130685000000653E-2</v>
       </c>
       <c r="D340" s="5">
         <v>1.4932488487356066</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>72.170083528000006</v>
       </c>
       <c r="C341" s="5">
         <v>-3.4878132999992317E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-0.57811461944864417</v>
       </c>
       <c r="E341" s="5">
         <v>0.19574981498833299</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>72.199842372999996</v>
       </c>
       <c r="C342" s="5">
         <v>2.9758844999989265E-2</v>
       </c>
       <c r="D342" s="5">
         <v>0.4959355917716346</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>72.528951742999993</v>
       </c>
       <c r="C343" s="5">
         <v>0.32910936999999763</v>
       </c>
       <c r="D343" s="5">
         <v>5.6092151384665501</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>72.337175720000005</v>
       </c>
       <c r="C344" s="5">
         <v>-0.19177602299998853</v>
       </c>
       <c r="D344" s="5">
         <v>-3.1272176294059539</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>72.023945165000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.31323055500000407</v>
       </c>
       <c r="D345" s="5">
         <v>-5.0741933955365752</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>72.348381232999998</v>
       </c>
       <c r="C346" s="5">
         <v>0.32443606799999714</v>
       </c>
       <c r="D346" s="5">
         <v>5.5414223768112114</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>72.857067298999993</v>
       </c>
       <c r="C347" s="5">
         <v>0.50868606599999566</v>
       </c>
       <c r="D347" s="5">
         <v>8.771322148630345</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>71.956763280999994</v>
       </c>
       <c r="C348" s="5">
         <v>-0.90030401799999993</v>
       </c>
       <c r="D348" s="5">
         <v>-13.86112195742899</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>71.606332074999997</v>
       </c>
       <c r="C349" s="5">
         <v>-0.35043120599999611</v>
       </c>
       <c r="D349" s="5">
         <v>-5.6900098168505941</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>71.395474213</v>
       </c>
       <c r="C350" s="5">
         <v>-0.21085786199999745</v>
       </c>
       <c r="D350" s="5">
         <v>-3.4769465894301965</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>71.487608047999998</v>
       </c>
       <c r="C351" s="5">
         <v>9.2133834999998498E-2</v>
       </c>
       <c r="D351" s="5">
         <v>1.5596044822714594</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>71.523220739999999</v>
       </c>
       <c r="C352" s="5">
         <v>3.5612692000000834E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.59943977739240761</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>71.383355893000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.13986484699999835</v>
       </c>
       <c r="D353" s="5">
         <v>-2.3215450414823091</v>
       </c>
       <c r="E353" s="5">
         <v>-1.0901021538859301</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>70.877466658000003</v>
       </c>
       <c r="C354" s="5">
         <v>-0.50588923499999794</v>
       </c>
       <c r="D354" s="5">
         <v>-8.1805470116931289</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>70.948215110999996</v>
       </c>
       <c r="C355" s="5">
         <v>7.0748452999993106E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.2044136418538409</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>70.858916265999994</v>
       </c>
       <c r="C356" s="5">
         <v>-8.9298845000001847E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-1.4999659231921258</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>71.001484997999995</v>
       </c>
       <c r="C357" s="5">
         <v>0.14256873200000086</v>
       </c>
       <c r="D357" s="5">
         <v>2.441308009116705</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>70.960842098000001</v>
       </c>
       <c r="C358" s="5">
         <v>-4.0642899999994597E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.68474939643891064</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>71.290329416000006</v>
       </c>
       <c r="C359" s="5">
         <v>0.3294873180000053</v>
       </c>
       <c r="D359" s="5">
         <v>5.7163913427713542</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>71.134299635999994</v>
       </c>
       <c r="C360" s="5">
         <v>-0.15602978000001144</v>
       </c>
       <c r="D360" s="5">
         <v>-2.59499756589745</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>71.729571983</v>
       </c>
       <c r="C361" s="5">
         <v>0.5952723470000052</v>
       </c>
       <c r="D361" s="5">
         <v>10.51727115942025</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>71.750314169999996</v>
       </c>
       <c r="C362" s="5">
         <v>2.0742186999996193E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.34755888114408329</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>71.946394283999993</v>
       </c>
       <c r="C363" s="5">
         <v>0.19608011399999725</v>
       </c>
       <c r="D363" s="5">
         <v>3.3291166082347612</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>72.011815208000002</v>
       </c>
       <c r="C364" s="5">
         <v>6.542092400000854E-2</v>
       </c>
       <c r="D364" s="5">
         <v>1.0966347691988343</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>71.961651973000002</v>
       </c>
       <c r="C365" s="5">
         <v>-5.0163234999999418E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.83272153214788425</v>
       </c>
       <c r="E365" s="5">
         <v>0.81012733677978677</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>72.384378724000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.42272675099999901</v>
       </c>
       <c r="D366" s="5">
         <v>7.2814709131328925</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>72.217090917999997</v>
       </c>
       <c r="C367" s="5">
         <v>-0.16728780600000448</v>
       </c>
       <c r="D367" s="5">
         <v>-2.7383426887048867</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>71.527113295000007</v>
       </c>
       <c r="C368" s="5">
         <v>-0.6899776229999901</v>
       </c>
       <c r="D368" s="5">
         <v>-10.881370985146688</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>68.296651401000005</v>
       </c>
       <c r="C369" s="5">
         <v>-3.2304618940000012</v>
       </c>
       <c r="D369" s="5">
         <v>-42.569241628561564</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>67.886379009999999</v>
       </c>
       <c r="C370" s="5">
         <v>-0.41027239100000656</v>
       </c>
       <c r="D370" s="5">
         <v>-6.9751869788674759</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>67.532057969999997</v>
       </c>
       <c r="C371" s="5">
         <v>-0.35432104000000209</v>
       </c>
       <c r="D371" s="5">
         <v>-6.0864880448853853</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>67.616402625000006</v>
       </c>
       <c r="C372" s="5">
         <v>8.4344655000009539E-2</v>
       </c>
       <c r="D372" s="5">
         <v>1.5090870124564448</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>68.120982600999994</v>
       </c>
       <c r="C373" s="5">
         <v>0.50457997599998805</v>
       </c>
       <c r="D373" s="5">
         <v>9.3317017970430562</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>69.026715988999996</v>
       </c>
       <c r="C374" s="5">
         <v>0.90573338800000158</v>
       </c>
       <c r="D374" s="5">
         <v>17.175198500005507</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>68.959185680000004</v>
       </c>
       <c r="C375" s="5">
         <v>-6.7530308999991462E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-1.167689214422496</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>68.774187005000002</v>
       </c>
       <c r="C376" s="5">
         <v>-0.18499867500000278</v>
       </c>
       <c r="D376" s="5">
         <v>-3.1721943518347895</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>69.132853710000006</v>
       </c>
       <c r="C377" s="5">
         <v>0.35866670500000453</v>
       </c>
       <c r="D377" s="5">
         <v>6.4408244179149365</v>
       </c>
       <c r="E377" s="5">
         <v>-3.9309801615746154</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>70.513849660000005</v>
       </c>
       <c r="C378" s="5">
         <v>1.3809959499999991</v>
       </c>
       <c r="D378" s="5">
         <v>26.788333143572697</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>70.363349452999998</v>
       </c>
       <c r="C379" s="5">
         <v>-0.15050020700000744</v>
       </c>
       <c r="D379" s="5">
         <v>-2.5313498226973596</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>70.750512790000002</v>
       </c>
       <c r="C380" s="5">
         <v>0.38716333700000405</v>
       </c>
       <c r="D380" s="5">
         <v>6.8063434151280022</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>71.217989486999997</v>
       </c>
       <c r="C381" s="5">
         <v>0.46747669699999506</v>
       </c>
       <c r="D381" s="5">
         <v>8.2234582135139114</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>71.422850053999994</v>
       </c>
       <c r="C382" s="5">
         <v>0.20486056699999722</v>
       </c>
       <c r="D382" s="5">
         <v>3.5069722220551158</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>71.740030165999997</v>
       </c>
       <c r="C383" s="5">
         <v>0.31718011200000262</v>
       </c>
       <c r="D383" s="5">
         <v>5.4611600711390595</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>72.307162591999997</v>
       </c>
       <c r="C384" s="5">
         <v>0.56713242600000058</v>
       </c>
       <c r="D384" s="5">
         <v>9.9099921760667833</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>73.053927099999996</v>
       </c>
       <c r="C385" s="5">
         <v>0.74676450799999827</v>
       </c>
       <c r="D385" s="5">
         <v>13.121971771858121</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>74.005727161999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.95180006200000378</v>
       </c>
       <c r="D386" s="5">
         <v>16.804926404272603</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>75.423619316</v>
       </c>
       <c r="C387" s="5">
         <v>1.4178921540000005</v>
       </c>
       <c r="D387" s="5">
         <v>25.575369030760054</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>75.559053050000003</v>
       </c>
       <c r="C388" s="5">
         <v>0.13543373400000291</v>
       </c>
       <c r="D388" s="5">
         <v>2.1761774963018343</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>76.296168578000007</v>
       </c>
       <c r="C389" s="5">
         <v>0.73711552800000391</v>
       </c>
       <c r="D389" s="5">
         <v>12.355587011954938</v>
       </c>
       <c r="E389" s="5">
         <v>10.361665233795826</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>76.481400441999995</v>
       </c>
       <c r="C390" s="5">
         <v>0.18523186399998792</v>
       </c>
       <c r="D390" s="5">
         <v>2.9525787692949335</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>76.714335982999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.23293554100000335</v>
       </c>
       <c r="D391" s="5">
         <v>3.7166267164854938</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>77.287021206999995</v>
       </c>
       <c r="C392" s="5">
         <v>0.57268522399999711</v>
       </c>
       <c r="D392" s="5">
         <v>9.3353162677624724</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>78.245842999999994</v>
       </c>
       <c r="C393" s="5">
         <v>0.95882179299999848</v>
       </c>
       <c r="D393" s="5">
         <v>15.946183490483378</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>79.073431122000002</v>
       </c>
       <c r="C394" s="5">
         <v>0.82758812200000875</v>
       </c>
       <c r="D394" s="5">
         <v>13.457110956487073</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>79.218247461000004</v>
       </c>
       <c r="C395" s="5">
         <v>0.1448163390000019</v>
       </c>
       <c r="D395" s="5">
         <v>2.2199717337477054</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>80.871868160999995</v>
       </c>
       <c r="C396" s="5">
         <v>1.6536206999999905</v>
       </c>
       <c r="D396" s="5">
         <v>28.134754972017294</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>81.044444729999995</v>
       </c>
       <c r="C397" s="5">
         <v>0.17257656900000029</v>
       </c>
       <c r="D397" s="5">
         <v>2.5910102130596968</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>81.384134219000003</v>
       </c>
       <c r="C398" s="5">
         <v>0.33968948900000839</v>
       </c>
       <c r="D398" s="5">
         <v>5.1472599795428176</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>81.291509734000002</v>
       </c>
       <c r="C399" s="5">
         <v>-9.2624485000001755E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-1.3572210562278642</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>81.926408331000005</v>
       </c>
       <c r="C400" s="5">
         <v>0.63489859700000295</v>
       </c>
       <c r="D400" s="5">
         <v>9.7854325533176976</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>81.370140977000005</v>
       </c>
       <c r="C401" s="5">
         <v>-0.55626735399999916</v>
       </c>
       <c r="D401" s="5">
         <v>-7.8503197849734585</v>
       </c>
       <c r="E401" s="5">
         <v>6.6503633060062795</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>81.481231378000004</v>
       </c>
       <c r="C402" s="5">
         <v>0.11109040099999845</v>
       </c>
       <c r="D402" s="5">
         <v>1.6506551915647094</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>81.385396439999994</v>
       </c>
       <c r="C403" s="5">
         <v>-9.5834938000010084E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-1.4022971809907303</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>81.445430264999999</v>
       </c>
       <c r="C404" s="5">
         <v>6.0033825000004981E-2</v>
       </c>
       <c r="D404" s="5">
         <v>0.88877841156818072</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>80.885815726000004</v>
       </c>
       <c r="C405" s="5">
         <v>-0.55961453899999469</v>
       </c>
       <c r="D405" s="5">
         <v>-7.9406779040779867</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>80.905988487000002</v>
       </c>
       <c r="C406" s="5">
         <v>2.0172760999997763E-2</v>
       </c>
       <c r="D406" s="5">
         <v>0.29968846215904232</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>80.412380306000003</v>
       </c>
       <c r="C407" s="5">
         <v>-0.49360818099999904</v>
       </c>
       <c r="D407" s="5">
         <v>-7.0804719283705904</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>79.325340595</v>
       </c>
       <c r="C408" s="5">
         <v>-1.0870397110000027</v>
       </c>
       <c r="D408" s="5">
         <v>-15.068590756095379</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>79.014928534999996</v>
       </c>
       <c r="C409" s="5">
         <v>-0.31041206000000443</v>
       </c>
       <c r="D409" s="5">
         <v>-4.5960241245033178</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>78.609581777000002</v>
       </c>
       <c r="C410" s="5">
         <v>-0.4053467579999932</v>
       </c>
       <c r="D410" s="5">
         <v>-5.9852470883971165</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>78.662277337000006</v>
       </c>
       <c r="C411" s="5">
         <v>5.2695560000003638E-2</v>
       </c>
       <c r="D411" s="5">
         <v>0.8073867350685715</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>78.306266328999996</v>
       </c>
       <c r="C412" s="5">
         <v>-0.35601100800001007</v>
       </c>
       <c r="D412" s="5">
         <v>-5.2978103763599016</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>77.899472661999994</v>
       </c>
       <c r="C413" s="5">
         <v>-0.4067936670000023</v>
       </c>
       <c r="D413" s="5">
         <v>-6.0588208485848121</v>
       </c>
       <c r="E413" s="5">
         <v>-4.2652848739453741</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>77.100617721999996</v>
       </c>
       <c r="C414" s="5">
         <v>-0.79885493999999824</v>
       </c>
       <c r="D414" s="5">
         <v>-11.63504143282842</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>76.827730263000007</v>
       </c>
       <c r="C415" s="5">
         <v>-0.27288745899998901</v>
       </c>
       <c r="D415" s="5">
         <v>-4.1655302814944006</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>76.576049474000001</v>
       </c>
       <c r="C416" s="5">
         <v>-0.25168078900000523</v>
       </c>
       <c r="D416" s="5">
         <v>-3.8610321760737309</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>76.411237623000005</v>
       </c>
       <c r="C417" s="5">
         <v>-0.16481185099999607</v>
       </c>
       <c r="D417" s="5">
         <v>-2.552361930708813</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>76.008899658000004</v>
       </c>
       <c r="C418" s="5">
         <v>-0.40233796500000096</v>
       </c>
       <c r="D418" s="5">
         <v>-6.1387056616433178</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>75.909434129000005</v>
       </c>
       <c r="C419" s="5">
         <v>-9.9465528999999719E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-1.5590714931804084</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>76.116714728999995</v>
       </c>
       <c r="C420" s="5">
         <v>0.20728059999999005</v>
       </c>
       <c r="D420" s="5">
         <v>3.3264188970391739</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>76.081215361000005</v>
       </c>
       <c r="C421" s="5">
         <v>-3.5499367999989317E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-0.55822351752214949</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>76.180869303999998</v>
       </c>
       <c r="C422" s="5">
         <v>9.9653942999992751E-2</v>
       </c>
       <c r="D422" s="5">
         <v>1.5831766609100351</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>75.741917204999993</v>
       </c>
       <c r="C423" s="5">
         <v>-0.43895209900000509</v>
       </c>
       <c r="D423" s="5">
         <v>-6.6993997352744472</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>75.589499759999995</v>
       </c>
       <c r="C424" s="5">
         <v>-0.15241744499999754</v>
       </c>
       <c r="D424" s="5">
         <v>-2.3882434994974777</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>75.518471966000007</v>
       </c>
       <c r="C425" s="5">
         <v>-7.1027793999988376E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-1.1217726899819258</v>
       </c>
       <c r="E425" s="5">
         <v>-3.0565042543111542</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>75.815701809999993</v>
       </c>
       <c r="C426" s="5">
         <v>0.29722984399998609</v>
       </c>
       <c r="D426" s="5">
         <v>4.826621065915182</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>75.749108458999999</v>
       </c>
       <c r="C427" s="5">
         <v>-6.6593350999994527E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.0489528521120506</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>75.593556101000004</v>
       </c>
       <c r="C428" s="5">
         <v>-0.15555235799999423</v>
       </c>
       <c r="D428" s="5">
         <v>-2.4365825561725285</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>75.623993561000006</v>
       </c>
       <c r="C429" s="5">
         <v>3.0437460000001693E-2</v>
       </c>
       <c r="D429" s="5">
         <v>0.48424692574151607</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>75.525397287000004</v>
       </c>
       <c r="C430" s="5">
         <v>-9.8596274000001927E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-1.55335351182746</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>75.609325350999995</v>
       </c>
       <c r="C431" s="5">
         <v>8.3928063999991309E-2</v>
       </c>
       <c r="D431" s="5">
         <v>1.3416879499773993</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>75.987634431999993</v>
       </c>
       <c r="C432" s="5">
         <v>0.3783090809999976</v>
       </c>
       <c r="D432" s="5">
         <v>6.1721816093295745</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>75.453635019000004</v>
       </c>
       <c r="C433" s="5">
         <v>-0.53399941299998943</v>
       </c>
       <c r="D433" s="5">
         <v>-8.1145160184586622</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>75.166859791999997</v>
       </c>
       <c r="C434" s="5">
         <v>-0.28677522700000679</v>
       </c>
       <c r="D434" s="5">
         <v>-4.4666770624026464</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>75.378583980000002</v>
       </c>
       <c r="C435" s="5">
         <v>0.21172418800000514</v>
       </c>
       <c r="D435" s="5">
         <v>3.4329257334859697</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>75.239413811999995</v>
       </c>
       <c r="C436" s="5">
         <v>-0.13917016800000681</v>
       </c>
       <c r="D436" s="5">
         <v>-2.1931791917241372</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>75.303575057000003</v>
       </c>
       <c r="C437" s="5">
         <v>6.4161245000008194E-2</v>
       </c>
       <c r="D437" s="5">
         <v>1.0281265143128548</v>
       </c>
       <c r="E437" s="5">
         <v>-0.28456204608688918</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>74.123956164999996</v>
       </c>
       <c r="C438" s="5">
         <v>-1.1796188920000077</v>
       </c>
       <c r="D438" s="5">
         <v>-17.259917910147692</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>74.145283234000004</v>
       </c>
       <c r="C439" s="5">
         <v>2.1327069000008692E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.34581291001674064</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>73.940372964000005</v>
+        <v>73.946015087000006</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.20491026999999917</v>
+        <v>-0.19926814699999795</v>
       </c>
       <c r="D440" s="5">
-        <v>-3.2664112101305154</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1777973339207954</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>74.378944168000004</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.4329290809999975</v>
+      </c>
+      <c r="D441" s="5">
+        <v>7.2562994308801532</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>