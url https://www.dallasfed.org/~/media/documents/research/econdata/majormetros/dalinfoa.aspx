--- v6 (2026-05-27)
+++ v7 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CB345F6B-EAC8-4DD8-A38C-71FE5B7B86B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{ED7B5200-2915-4F0F-AA23-B0F40377030D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E56A5992-7702-46DD-AB3E-DD371B63897B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F6527AEA-9799-47CB-A4F8-586E0AB27315}"/>
   </bookViews>
   <sheets>
     <sheet name="dalinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF60C1B5-1234-4C50-9575-BC7AEF24DD3C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EDE95598-8A81-4B4B-BF84-8F46583601D2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>62.329320008000003</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>62.329502640999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>62.576803554999998</v>
+        <v>62.576819864000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.24748354699999453</v>
+        <v>0.24731722300000314</v>
       </c>
       <c r="D7" s="5">
-        <v>4.8701377895324027</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>4.866778431026586</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>63.207245518000001</v>
+        <v>63.207194094000002</v>
       </c>
       <c r="C8" s="5">
-        <v>0.63044196300000266</v>
+        <v>0.63037423000000103</v>
       </c>
       <c r="D8" s="5">
-        <v>12.782540229615179</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>12.781086424706633</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>62.989893072999998</v>
+        <v>62.98986283</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.21735244500000306</v>
+        <v>-0.21733126400000202</v>
       </c>
       <c r="D9" s="5">
-        <v>-4.0493158168349419</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-4.0489318753312187</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>62.991655623</v>
+        <v>62.991600718000001</v>
       </c>
       <c r="C10" s="5">
-        <v>1.7625500000022498E-3</v>
+        <v>1.7378880000009644E-3</v>
       </c>
       <c r="D10" s="5">
-        <v>3.3582935783549317E-2</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>3.3112980310723295E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>63.275112352999997</v>
+        <v>63.275126542999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.28345672999999749</v>
+        <v>0.28352582499999812</v>
       </c>
       <c r="D11" s="5">
-        <v>5.5355607053066302</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>5.536948569354494</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>64.479355196</v>
+        <v>64.479360900000003</v>
       </c>
       <c r="C12" s="5">
-        <v>1.2042428430000029</v>
+        <v>1.2042343570000043</v>
       </c>
       <c r="D12" s="5">
-        <v>25.387178519020924</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>25.386974193743029</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>64.971518771999996</v>
+        <v>64.971518786999994</v>
       </c>
       <c r="C13" s="5">
-        <v>0.49216357599999583</v>
+        <v>0.49215788699999052</v>
       </c>
       <c r="D13" s="5">
-        <v>9.5539391040744057</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>9.5538231107708214</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>65.132478098000007</v>
+        <v>65.132471756000001</v>
       </c>
       <c r="C14" s="5">
-        <v>0.16095932600001106</v>
+        <v>0.16095296900000733</v>
       </c>
       <c r="D14" s="5">
-        <v>3.0137028002040767</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>3.0135821485834269</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>65.081657860000007</v>
+        <v>65.081642598000002</v>
       </c>
       <c r="C15" s="5">
-        <v>-5.0820238000000018E-2</v>
+        <v>-5.0829157999999097E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.93230377854022217</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-0.93246680576331009</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>65.341284037999998</v>
+        <v>65.341255982999996</v>
       </c>
       <c r="C16" s="5">
-        <v>0.25962617799999066</v>
+        <v>0.25961338499999442</v>
       </c>
       <c r="D16" s="5">
-        <v>4.8935265533555983</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>4.8932812844462603</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>65.249360086999999</v>
+        <v>65.249338700999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-9.1923950999998283E-2</v>
+        <v>-9.1917281999997158E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.6751922283046561</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-1.6750723470280948</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>63.636417401000003</v>
+        <v>63.636581481999997</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.6129426859999967</v>
+        <v>-1.6127572190000024</v>
       </c>
       <c r="D18" s="5">
-        <v>-25.945137570924569</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-25.942554935195115</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>62.958784864999998</v>
+        <v>62.958798444999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.67763253600000439</v>
+        <v>-0.67778303699999753</v>
       </c>
       <c r="D19" s="5">
-        <v>-12.05576272309945</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-12.058256132264479</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>62.977633290999997</v>
+        <v>62.977586600999999</v>
       </c>
       <c r="C20" s="5">
-        <v>1.8848425999998142E-2</v>
+        <v>1.878815599999939E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.35984479129695934</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.35869217966628675</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>64.875607130999995</v>
+        <v>64.875577242999995</v>
       </c>
       <c r="C21" s="5">
-        <v>1.8979738399999988</v>
+        <v>1.8979906419999963</v>
       </c>
       <c r="D21" s="5">
-        <v>42.804269833478202</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>42.804750817548573</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>65.075564016000001</v>
+        <v>65.075510543999997</v>
       </c>
       <c r="C22" s="5">
-        <v>0.19995688500000597</v>
+        <v>0.19993330100000151</v>
       </c>
       <c r="D22" s="5">
-        <v>3.7619365039770924</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.7614870155715963</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>63.576164607999999</v>
+        <v>63.576173402000002</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.4993994080000022</v>
+        <v>-1.4993371419999946</v>
       </c>
       <c r="D23" s="5">
-        <v>-24.400903859582623</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-24.400032940707405</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>63.905271694</v>
+        <v>63.905282001000003</v>
       </c>
       <c r="C24" s="5">
-        <v>0.32910708600000049</v>
+        <v>0.32910859900000133</v>
       </c>
       <c r="D24" s="5">
-        <v>6.3918433566510391</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>6.3918726739690568</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>63.99474421</v>
+        <v>63.994744918000002</v>
       </c>
       <c r="C25" s="5">
-        <v>8.9472516000000724E-2</v>
+        <v>8.9462916999998754E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>1.6930944899493428</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>1.6929111714179879</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>64.113000271999994</v>
+        <v>64.112999131999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.11825606199999328</v>
+        <v>0.11825421399999669</v>
       </c>
       <c r="D26" s="5">
-        <v>2.2401599809786621</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>2.2401245921723101</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>64.616270818000004</v>
+        <v>64.616257395000005</v>
       </c>
       <c r="C27" s="5">
-        <v>0.5032705460000102</v>
+        <v>0.50325826300000642</v>
       </c>
       <c r="D27" s="5">
-        <v>9.8372043627753758</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>9.8369539962198651</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>64.686417562000003</v>
+        <v>64.686399416</v>
       </c>
       <c r="C28" s="5">
-        <v>7.0146743999998762E-2</v>
+        <v>7.0142020999995225E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>1.3105137239472597</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.310425233064727</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>64.775017023000004</v>
+        <v>64.775006720999997</v>
       </c>
       <c r="C29" s="5">
-        <v>8.8599461000001156E-2</v>
+        <v>8.8607304999996472E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.6560501005774997</v>
+        <v>1.6561982905607175</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.72696967965284465</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.72695293077772449</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>61.827172857999997</v>
+        <v>61.827300915999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.9478441650000065</v>
+        <v>-2.9477058049999982</v>
       </c>
       <c r="D30" s="5">
-        <v>-42.817619825102192</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-42.816089421677951</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>62.090665348000002</v>
+        <v>62.090671550000003</v>
       </c>
       <c r="C31" s="5">
-        <v>0.26349249000000441</v>
+        <v>0.2633706340000046</v>
       </c>
       <c r="D31" s="5">
-        <v>5.235702819884569</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>5.2332133890462762</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>61.932601294000001</v>
+        <v>61.932557297999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.15806405400000045</v>
+        <v>-0.15811425200000429</v>
       </c>
       <c r="D32" s="5">
-        <v>-3.0124261224495519</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-3.0133691531653461</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>62.136655605999998</v>
+        <v>62.136626292000003</v>
       </c>
       <c r="C33" s="5">
-        <v>0.20405431199999668</v>
+        <v>0.20406899400000356</v>
       </c>
       <c r="D33" s="5">
-        <v>4.0261758484714916</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>4.0264737199467104</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>62.230990118999998</v>
+        <v>62.230946086000003</v>
       </c>
       <c r="C34" s="5">
-        <v>9.4334512999999731E-2</v>
+        <v>9.4319794000000456E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>1.8371031370585822</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>1.8368149706116776</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>62.087235272999997</v>
+        <v>62.087236283999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.14375484600000021</v>
+        <v>-0.14370980200000361</v>
       </c>
       <c r="D35" s="5">
-        <v>-2.737075180529025</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-2.7362303231233565</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>61.896809709000003</v>
+        <v>61.896822706000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.19042556399999455</v>
+        <v>-0.19041357799999759</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.6190225002656118</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-3.6187984779021631</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>61.922168917999997</v>
+        <v>61.922171966999997</v>
       </c>
       <c r="C37" s="5">
-        <v>2.5359208999994109E-2</v>
+        <v>2.5349260999995238E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>0.49275102735790721</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>0.49255718997969211</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>61.976851353000001</v>
+        <v>61.976857240999998</v>
       </c>
       <c r="C38" s="5">
-        <v>5.4682435000003693E-2</v>
+        <v>5.4685274000000561E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>1.0648620928568109</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.0649175944338785</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>62.262528334999999</v>
+        <v>62.262517512000002</v>
       </c>
       <c r="C39" s="5">
-        <v>0.28567698199999825</v>
+        <v>0.28566027100000468</v>
       </c>
       <c r="D39" s="5">
-        <v>5.6737023999277492</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>5.6733614991941295</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>62.548844523</v>
+        <v>62.548850504000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.28631618800000069</v>
+        <v>0.2863329919999984</v>
       </c>
       <c r="D40" s="5">
-        <v>5.6599660885557013</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>5.6603077297261883</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>62.716023057000001</v>
+        <v>62.716051276999998</v>
       </c>
       <c r="C41" s="5">
-        <v>0.16717853400000138</v>
+        <v>0.16720077299999758</v>
       </c>
       <c r="D41" s="5">
-        <v>3.2548922205474895</v>
+        <v>3.2553312737412909</v>
       </c>
       <c r="E41" s="5">
-        <v>-3.1786853336818188</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-3.1786263687603511</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>62.507493095000001</v>
+        <v>62.507553506999997</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.20852996200000007</v>
+        <v>-0.20849777000000103</v>
       </c>
       <c r="D42" s="5">
-        <v>-3.9178205488547002</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-3.9172250169687173</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>62.799529378999999</v>
+        <v>62.799521982999998</v>
       </c>
       <c r="C43" s="5">
-        <v>0.29203628399999815</v>
+        <v>0.29196847600000098</v>
       </c>
       <c r="D43" s="5">
-        <v>5.7527551322622328</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>5.7513791956027571</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>63.069453625000001</v>
+        <v>63.069412663000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.2699242460000022</v>
+        <v>0.26989068000000316</v>
       </c>
       <c r="D44" s="5">
-        <v>5.2815219778732159</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>5.2808502378878019</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>63.496641939</v>
+        <v>63.496610312000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.42718831399999857</v>
+        <v>0.42719764900000001</v>
       </c>
       <c r="D45" s="5">
-        <v>8.437693443057892</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>8.4378904336120932</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>63.666690967999997</v>
+        <v>63.666653738999997</v>
       </c>
       <c r="C46" s="5">
-        <v>0.17004902899999763</v>
+        <v>0.17004342699999597</v>
       </c>
       <c r="D46" s="5">
-        <v>3.2614559385861108</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>3.261348556001975</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>64.385473521999998</v>
+        <v>64.385465287000002</v>
       </c>
       <c r="C47" s="5">
-        <v>0.71878255400000057</v>
+        <v>0.71881154800000502</v>
       </c>
       <c r="D47" s="5">
-        <v>14.421434733270178</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>14.422062012210567</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>63.992555805999999</v>
+        <v>63.992573640000003</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.39291771599999947</v>
+        <v>-0.39289164699999901</v>
       </c>
       <c r="D48" s="5">
-        <v>-7.0822378591499646</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-7.0817845046747934</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>63.960463425</v>
+        <v>63.960470938</v>
       </c>
       <c r="C49" s="5">
-        <v>-3.2092380999998227E-2</v>
+        <v>-3.2102702000003092E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.60014498774119129</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-0.60033729698539817</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>64.184299666000001</v>
+        <v>64.184311809999997</v>
       </c>
       <c r="C50" s="5">
-        <v>0.22383624100000077</v>
+        <v>0.22384087199999669</v>
       </c>
       <c r="D50" s="5">
-        <v>4.2813058758029987</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>4.2813956519715202</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>64.349679633999997</v>
+        <v>64.349672779000002</v>
       </c>
       <c r="C51" s="5">
-        <v>0.16537996799999632</v>
+        <v>0.1653609690000053</v>
       </c>
       <c r="D51" s="5">
-        <v>3.1361669995655372</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>3.1358009916492291</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>64.192566450000001</v>
+        <v>64.192597887000005</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.15711318399999641</v>
+        <v>-0.15707489199999713</v>
       </c>
       <c r="D52" s="5">
-        <v>-2.8908388089913917</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-2.8901439825048447</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>64.024643730999998</v>
+        <v>64.024724235999997</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.16792271900000344</v>
+        <v>-0.16787365100000784</v>
       </c>
       <c r="D53" s="5">
-        <v>-3.0943332897019449</v>
+        <v>-3.093440579528195</v>
       </c>
       <c r="E53" s="5">
-        <v>2.0865810844074906</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.0866635133323985</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>64.681782060000003</v>
+        <v>64.681768090999995</v>
       </c>
       <c r="C54" s="5">
-        <v>0.65713832900000568</v>
+        <v>0.65704385499999773</v>
       </c>
       <c r="D54" s="5">
-        <v>13.03623271689014</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>13.034234203322903</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>64.800886800000001</v>
+        <v>64.800860346999997</v>
       </c>
       <c r="C55" s="5">
-        <v>0.11910473999999738</v>
+        <v>0.11909225600000184</v>
       </c>
       <c r="D55" s="5">
-        <v>2.2321913529295356</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>2.2319554976493627</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>65.314887854000006</v>
+        <v>65.314846320000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.51400105400000484</v>
+        <v>0.51398597300000404</v>
       </c>
       <c r="D56" s="5">
-        <v>9.9448358586224259</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>9.9445354663179053</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>65.474121186000005</v>
+        <v>65.474085708999993</v>
       </c>
       <c r="C57" s="5">
-        <v>0.15923333199999945</v>
+        <v>0.15923938899999257</v>
       </c>
       <c r="D57" s="5">
-        <v>2.965067564641477</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>2.9651837790015678</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>65.918421370999994</v>
+        <v>65.918389582000003</v>
       </c>
       <c r="C58" s="5">
-        <v>0.4443001849999888</v>
+        <v>0.44430387300000973</v>
       </c>
       <c r="D58" s="5">
-        <v>8.4539674585175639</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>8.4540450249639409</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>66.567734294999994</v>
+        <v>66.567720816000005</v>
       </c>
       <c r="C59" s="5">
-        <v>0.64931292400000018</v>
+        <v>0.6493312340000017</v>
       </c>
       <c r="D59" s="5">
-        <v>12.482180696695156</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>12.482558316480752</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>67.901482681999994</v>
+        <v>67.901502266999998</v>
       </c>
       <c r="C60" s="5">
-        <v>1.333748387</v>
+        <v>1.333781450999993</v>
       </c>
       <c r="D60" s="5">
-        <v>26.877842275966813</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>26.878589717638455</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>68.191626716000002</v>
+        <v>68.191640578999994</v>
       </c>
       <c r="C61" s="5">
-        <v>0.29014403400000788</v>
+        <v>0.29013831199999629</v>
       </c>
       <c r="D61" s="5">
-        <v>5.2498578115935723</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>5.249750282742971</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>69.103837261999999</v>
+        <v>69.103855229999994</v>
       </c>
       <c r="C62" s="5">
-        <v>0.91221054599999718</v>
+        <v>0.91221465099999932</v>
       </c>
       <c r="D62" s="5">
-        <v>17.28794014000632</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>17.288019970527092</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>69.632566566999998</v>
+        <v>69.632567238999997</v>
       </c>
       <c r="C63" s="5">
-        <v>0.52872930499999882</v>
+        <v>0.52871200900000304</v>
       </c>
       <c r="D63" s="5">
-        <v>9.5778736377577722</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>9.5775444262400811</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>70.517924375000007</v>
+        <v>70.517980870000002</v>
       </c>
       <c r="C64" s="5">
-        <v>0.88535780800000907</v>
+        <v>0.88541363100000581</v>
       </c>
       <c r="D64" s="5">
-        <v>16.371173382537819</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>16.372278671209607</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>71.602482868999999</v>
+        <v>71.602627631999994</v>
       </c>
       <c r="C65" s="5">
-        <v>1.0845584939999924</v>
+        <v>1.0846467619999913</v>
       </c>
       <c r="D65" s="5">
-        <v>20.099924709214779</v>
+        <v>20.101683869817233</v>
       </c>
       <c r="E65" s="5">
-        <v>11.835816173906943</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>11.835901655846692</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>72.551537134</v>
+        <v>72.551444982000007</v>
       </c>
       <c r="C66" s="5">
-        <v>0.9490542650000009</v>
+        <v>0.94881735000001299</v>
       </c>
       <c r="D66" s="5">
-        <v>17.117672637937396</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>17.113046228820728</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>73.724701483999993</v>
+        <v>73.724651843999993</v>
       </c>
       <c r="C67" s="5">
-        <v>1.1731643499999933</v>
+        <v>1.1732068619999865</v>
       </c>
       <c r="D67" s="5">
-        <v>21.22630131409402</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>21.227169555539248</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>74.069904758000007</v>
+        <v>74.06985942</v>
       </c>
       <c r="C68" s="5">
-        <v>0.34520327400001349</v>
+        <v>0.34520757600000707</v>
       </c>
       <c r="D68" s="5">
-        <v>5.7657763852887234</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>5.7658540829303773</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>74.387859710000001</v>
+        <v>74.387818554000006</v>
       </c>
       <c r="C69" s="5">
-        <v>0.3179549519999938</v>
+        <v>0.31795913400000586</v>
       </c>
       <c r="D69" s="5">
-        <v>5.2745334962232882</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>5.2746078223837589</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>74.677777457000005</v>
+        <v>74.677746245999998</v>
       </c>
       <c r="C70" s="5">
-        <v>0.28991774700000406</v>
+        <v>0.28992769199999202</v>
       </c>
       <c r="D70" s="5">
-        <v>4.7784208867697187</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>4.7785910304437573</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>74.924627873000006</v>
+        <v>74.924611872</v>
       </c>
       <c r="C71" s="5">
-        <v>0.24685041600000091</v>
+        <v>0.24686562600000173</v>
       </c>
       <c r="D71" s="5">
-        <v>4.0395646602970681</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.0398198251947237</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>75.073815377000003</v>
+        <v>75.073840399000005</v>
       </c>
       <c r="C72" s="5">
-        <v>0.14918750399999681</v>
+        <v>0.14922852700000533</v>
       </c>
       <c r="D72" s="5">
-        <v>2.4157431238693627</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>2.4164152108154813</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>76.103648231999998</v>
+        <v>76.103667113</v>
       </c>
       <c r="C73" s="5">
-        <v>1.0298328549999951</v>
+        <v>1.029826713999995</v>
       </c>
       <c r="D73" s="5">
-        <v>17.761644024177016</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>17.761523620849683</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>76.194958600999996</v>
+        <v>76.194979728000007</v>
       </c>
       <c r="C74" s="5">
-        <v>9.1310368999998559E-2</v>
+        <v>9.1312615000006758E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>1.4493182941739402</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>1.4493538173027787</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>76.306492394000003</v>
+        <v>76.306500439000004</v>
       </c>
       <c r="C75" s="5">
-        <v>0.11153379300000665</v>
+        <v>0.11152071099999716</v>
       </c>
       <c r="D75" s="5">
-        <v>1.7707649195365605</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.7705550536449177</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>76.891497516000001</v>
+        <v>76.891565114000002</v>
       </c>
       <c r="C76" s="5">
-        <v>0.58500512199999832</v>
+        <v>0.58506467499999815</v>
       </c>
       <c r="D76" s="5">
-        <v>9.5978267004976701</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>9.5988442611321787</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>77.700556496999994</v>
+        <v>77.700728838000003</v>
       </c>
       <c r="C77" s="5">
-        <v>0.80905898099999263</v>
+        <v>0.80916372400000114</v>
       </c>
       <c r="D77" s="5">
-        <v>13.383463982463329</v>
+        <v>13.385285676624935</v>
       </c>
       <c r="E77" s="5">
-        <v>8.5165672804345292</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>8.5165885773648586</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>75.548148038999997</v>
+        <v>75.548033122000007</v>
       </c>
       <c r="C78" s="5">
-        <v>-2.1524084579999965</v>
+        <v>-2.1526957159999967</v>
       </c>
       <c r="D78" s="5">
-        <v>-28.616749375287664</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-28.619952232588865</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>76.317982048000005</v>
+        <v>76.317921400000003</v>
       </c>
       <c r="C79" s="5">
-        <v>0.76983400900000731</v>
+        <v>0.76988827799999626</v>
       </c>
       <c r="D79" s="5">
-        <v>12.93710998941533</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>12.938094491565156</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>77.473829336999998</v>
+        <v>77.47377831</v>
       </c>
       <c r="C80" s="5">
-        <v>1.1558472889999933</v>
+        <v>1.1558569099999971</v>
       </c>
       <c r="D80" s="5">
-        <v>19.767153803928927</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>19.767349321404517</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>78.623382933000002</v>
+        <v>78.623341160999999</v>
       </c>
       <c r="C81" s="5">
-        <v>1.1495535960000041</v>
+        <v>1.1495628509999989</v>
       </c>
       <c r="D81" s="5">
-        <v>19.332968618976267</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>19.333150973826839</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>79.680194911000001</v>
+        <v>79.680165032999994</v>
       </c>
       <c r="C82" s="5">
-        <v>1.0568119779999989</v>
+        <v>1.0568238719999954</v>
       </c>
       <c r="D82" s="5">
-        <v>17.377251984873745</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>17.377472163791239</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>80.17403917</v>
+        <v>80.174028359999994</v>
       </c>
       <c r="C83" s="5">
-        <v>0.4938442589999994</v>
+        <v>0.49386332699999969</v>
       </c>
       <c r="D83" s="5">
-        <v>7.6962332209316475</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>7.6965435705211194</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>80.844445497999999</v>
+        <v>80.844469086000004</v>
       </c>
       <c r="C84" s="5">
-        <v>0.67040632799999855</v>
+        <v>0.67044072600000959</v>
       </c>
       <c r="D84" s="5">
-        <v>10.50885327571811</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>10.509418996529639</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>81.474529320000002</v>
+        <v>81.474550793000006</v>
       </c>
       <c r="C85" s="5">
-        <v>0.63008382200000312</v>
+        <v>0.63008170700000221</v>
       </c>
       <c r="D85" s="5">
-        <v>9.764039964185578</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>9.7640027997141221</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>82.031416066999995</v>
+        <v>82.031436268999997</v>
       </c>
       <c r="C86" s="5">
-        <v>0.55688674699999297</v>
+        <v>0.55688547599999083</v>
       </c>
       <c r="D86" s="5">
-        <v>8.5176001580508078</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>8.5175776516063237</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>84.029801225</v>
+        <v>84.029814517999995</v>
       </c>
       <c r="C87" s="5">
-        <v>1.9983851580000049</v>
+        <v>1.9983782489999982</v>
       </c>
       <c r="D87" s="5">
-        <v>33.486556851494711</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>33.486415765451191</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>85.328059112999995</v>
+        <v>85.328128923999998</v>
       </c>
       <c r="C88" s="5">
-        <v>1.2982578879999949</v>
+        <v>1.2983144060000029</v>
       </c>
       <c r="D88" s="5">
-        <v>20.199419977612987</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>20.200371894474657</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>85.909971304999999</v>
+        <v>85.910148276000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.58191219200000432</v>
+        <v>0.58201935200000321</v>
       </c>
       <c r="D89" s="5">
-        <v>8.4976873555172574</v>
+        <v>8.4993041681240342</v>
       </c>
       <c r="E89" s="5">
-        <v>10.565451752352594</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>10.565434276834139</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>88.084994012999999</v>
+        <v>88.084864644000007</v>
       </c>
       <c r="C90" s="5">
-        <v>2.1750227080000002</v>
+        <v>2.1747163680000057</v>
       </c>
       <c r="D90" s="5">
-        <v>34.989584993381584</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>34.983869156180212</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>88.769367115999998</v>
+        <v>88.769298914999993</v>
       </c>
       <c r="C91" s="5">
-        <v>0.68437310299999865</v>
+        <v>0.68443427099998644</v>
       </c>
       <c r="D91" s="5">
-        <v>9.7322623209192614</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>9.7331845896442495</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>87.895152672999998</v>
+        <v>87.895100936000006</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.87421444299999962</v>
+        <v>-0.87419797899998741</v>
       </c>
       <c r="D92" s="5">
-        <v>-11.198231439763017</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-11.198039976546514</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>88.558616693000005</v>
+        <v>88.558578378000007</v>
       </c>
       <c r="C93" s="5">
-        <v>0.66346402000000637</v>
+        <v>0.66347744200000136</v>
       </c>
       <c r="D93" s="5">
-        <v>9.4437062003561056</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>9.4439110404923134</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>89.289042838</v>
+        <v>89.289016145999994</v>
       </c>
       <c r="C94" s="5">
-        <v>0.73042614499999559</v>
+        <v>0.73043776799998739</v>
       </c>
       <c r="D94" s="5">
-        <v>10.359092241197555</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>10.359269317472886</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>90.488424825999999</v>
+        <v>90.488421086000002</v>
       </c>
       <c r="C95" s="5">
-        <v>1.199381987999999</v>
+        <v>1.199404940000008</v>
       </c>
       <c r="D95" s="5">
-        <v>17.364926347822408</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>17.365289158175791</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>90.869902027999998</v>
+        <v>90.869924151000006</v>
       </c>
       <c r="C96" s="5">
-        <v>0.38147720199999924</v>
+        <v>0.38150306500000397</v>
       </c>
       <c r="D96" s="5">
-        <v>5.1778715815350651</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>5.1782310243791096</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>91.443640849999994</v>
+        <v>91.443662328000002</v>
       </c>
       <c r="C97" s="5">
-        <v>0.57373882199999571</v>
+        <v>0.57373817699999563</v>
       </c>
       <c r="D97" s="5">
-        <v>7.8453423507056863</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>7.8453312456100877</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>91.765008684999998</v>
+        <v>91.765021736999998</v>
       </c>
       <c r="C98" s="5">
-        <v>0.32136783500000377</v>
+        <v>0.32135940899999582</v>
       </c>
       <c r="D98" s="5">
-        <v>4.2997360451694666</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.2996200922582162</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>92.422232398000006</v>
+        <v>92.422247394999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.65722371300000759</v>
+        <v>0.65722565800000154</v>
       </c>
       <c r="D99" s="5">
-        <v>8.9411943662200066</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>8.9412205556226088</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>92.725376807999993</v>
+        <v>92.725426280999997</v>
       </c>
       <c r="C100" s="5">
-        <v>0.30314440999998737</v>
+        <v>0.30317888599999776</v>
       </c>
       <c r="D100" s="5">
-        <v>4.0077806304662511</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>4.0082440198359715</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>92.647991512999994</v>
+        <v>92.648131470999999</v>
       </c>
       <c r="C101" s="5">
-        <v>-7.7385294999999132E-2</v>
+        <v>-7.7294809999997938E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-0.99689311456382379</v>
+        <v>-0.99573227853795299</v>
       </c>
       <c r="E101" s="5">
-        <v>7.8431177494850735</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>7.8430585096339822</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>92.790888698000003</v>
+        <v>92.790792668999998</v>
       </c>
       <c r="C102" s="5">
-        <v>0.14289718500000959</v>
+        <v>0.14266119799999899</v>
       </c>
       <c r="D102" s="5">
-        <v>1.8666218551845581</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>1.8635102374103596</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>92.882418066</v>
+        <v>92.882369306000001</v>
       </c>
       <c r="C103" s="5">
-        <v>9.1529367999996225E-2</v>
+        <v>9.1576637000002847E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>1.1901285541938478</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>1.1907477576685865</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>92.886444654000002</v>
+        <v>92.886406355999995</v>
       </c>
       <c r="C104" s="5">
-        <v>4.026588000002107E-3</v>
+        <v>4.0370499999937692E-3</v>
       </c>
       <c r="D104" s="5">
-        <v>5.2034151919144733E-2</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>5.216940830570227E-2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>93.471792750999995</v>
+        <v>93.471765947999998</v>
       </c>
       <c r="C105" s="5">
-        <v>0.58534809699999357</v>
+        <v>0.5853595920000032</v>
       </c>
       <c r="D105" s="5">
-        <v>7.8297971000652167</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>7.8299595699232949</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>94.339890659000005</v>
+        <v>94.339870106999996</v>
       </c>
       <c r="C106" s="5">
-        <v>0.86809790800000997</v>
+        <v>0.86810415899999782</v>
       </c>
       <c r="D106" s="5">
-        <v>11.731995282108777</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>11.732087660880186</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>94.717099730000001</v>
+        <v>94.717100947999995</v>
       </c>
       <c r="C107" s="5">
-        <v>0.37720907099999579</v>
+        <v>0.37723084099999937</v>
       </c>
       <c r="D107" s="5">
-        <v>4.9050205909526801</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>4.905311022941139</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>95.807423757999999</v>
+        <v>95.807436168999999</v>
       </c>
       <c r="C108" s="5">
-        <v>1.0903240279999977</v>
+        <v>1.0903352210000037</v>
       </c>
       <c r="D108" s="5">
-        <v>14.722671256274801</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>14.722831888898824</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>96.312616664999993</v>
+        <v>96.312631089999996</v>
       </c>
       <c r="C109" s="5">
-        <v>0.50519290699999431</v>
+        <v>0.50519492099999752</v>
       </c>
       <c r="D109" s="5">
-        <v>6.5143787743069836</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>6.5144046337612282</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>96.866718074999994</v>
+        <v>96.866723334</v>
       </c>
       <c r="C110" s="5">
-        <v>0.55410141000000124</v>
+        <v>0.55409224400000312</v>
       </c>
       <c r="D110" s="5">
-        <v>7.1264820278541974</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>7.1263592846418033</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>96.832158761000002</v>
+        <v>96.832172049999997</v>
       </c>
       <c r="C111" s="5">
-        <v>-3.4559313999992014E-2</v>
+        <v>-3.4551284000002624E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-0.42728707769276175</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-0.42718796730949471</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>97.140279426000006</v>
+        <v>97.140303418000002</v>
       </c>
       <c r="C112" s="5">
-        <v>0.30812066500000412</v>
+        <v>0.30813136800000507</v>
       </c>
       <c r="D112" s="5">
-        <v>3.885949161198976</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.8860859735218245</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>97.937325588999997</v>
+        <v>97.937405584999993</v>
       </c>
       <c r="C113" s="5">
-        <v>0.79704616299999032</v>
+        <v>0.79710216699999137</v>
       </c>
       <c r="D113" s="5">
-        <v>10.302842436787474</v>
+        <v>10.303596678860316</v>
       </c>
       <c r="E113" s="5">
-        <v>5.7090650208621252</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.7089916763789272</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>95.791223704000004</v>
+        <v>95.791178005000006</v>
       </c>
       <c r="C114" s="5">
-        <v>-2.1461018849999931</v>
+        <v>-2.1462275799999873</v>
       </c>
       <c r="D114" s="5">
-        <v>-23.346891666737768</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-23.3480818134827</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>96.507004194000004</v>
+        <v>96.506975663999995</v>
       </c>
       <c r="C115" s="5">
-        <v>0.71578049000000021</v>
+        <v>0.71579765899998904</v>
       </c>
       <c r="D115" s="5">
-        <v>9.3446040554553846</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>9.3448421329660682</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>96.604076523000003</v>
+        <v>96.604062255000002</v>
       </c>
       <c r="C116" s="5">
-        <v>9.7072328999999513E-2</v>
+        <v>9.7086591000007161E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>1.2137294254683573</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.2139090969368826</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>98.281134953999995</v>
+        <v>98.281119966999995</v>
       </c>
       <c r="C117" s="5">
-        <v>1.6770584309999919</v>
+        <v>1.6770577119999928</v>
       </c>
       <c r="D117" s="5">
-        <v>22.940936715049553</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>22.940929640310472</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>99.177583975000005</v>
+        <v>99.177571334000007</v>
       </c>
       <c r="C118" s="5">
-        <v>0.89644902100000934</v>
+        <v>0.8964513670000116</v>
       </c>
       <c r="D118" s="5">
-        <v>11.511674123392158</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>11.511707620901568</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>98.489152278999995</v>
+        <v>98.489156100000002</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.6884316960000092</v>
+        <v>-0.68841523400000426</v>
       </c>
       <c r="D119" s="5">
-        <v>-8.0189210385366962</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-8.018737531249986</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>97.428878670000003</v>
+        <v>97.428874562999994</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.0602736089999922</v>
+        <v>-1.0602815370000087</v>
       </c>
       <c r="D120" s="5">
-        <v>-12.180358944958137</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-12.180444252891942</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>98.319263624000001</v>
+        <v>98.319270802999995</v>
       </c>
       <c r="C121" s="5">
-        <v>0.89038495399999817</v>
+        <v>0.89039624000000117</v>
       </c>
       <c r="D121" s="5">
-        <v>11.53494459889377</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>11.535098746162165</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>98.775838591999999</v>
+        <v>98.775840126999995</v>
       </c>
       <c r="C122" s="5">
-        <v>0.45657496799999819</v>
+        <v>0.45656932400000017</v>
       </c>
       <c r="D122" s="5">
-        <v>5.7171141699955408</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>5.7170412544062632</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>99.158394263999995</v>
+        <v>99.158402472999995</v>
       </c>
       <c r="C123" s="5">
-        <v>0.38255567199999518</v>
+        <v>0.38256234600000028</v>
       </c>
       <c r="D123" s="5">
-        <v>4.7478502176720339</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.7479347448182274</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>99.790143650999994</v>
+        <v>99.790146332000006</v>
       </c>
       <c r="C124" s="5">
-        <v>0.63174938699999927</v>
+        <v>0.63174385900001084</v>
       </c>
       <c r="D124" s="5">
-        <v>7.9190092352414032</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>7.9189368168353091</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>100.33236416</v>
+        <v>100.33238505</v>
       </c>
       <c r="C125" s="5">
-        <v>0.5422205090000034</v>
+        <v>0.54223871799999301</v>
       </c>
       <c r="D125" s="5">
-        <v>6.7187612732590773</v>
+        <v>6.7189935041087612</v>
       </c>
       <c r="E125" s="5">
-        <v>2.4454808793237026</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.4454185310447185</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>99.486597458999995</v>
+        <v>99.486601465000007</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.84576670100000229</v>
+        <v>-0.8457835849999924</v>
       </c>
       <c r="D126" s="5">
-        <v>-9.6595219177714302</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-9.6597039802907574</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>101.15997659</v>
+        <v>101.15996708999999</v>
       </c>
       <c r="C127" s="5">
-        <v>1.6733791310000043</v>
+        <v>1.6733656249999882</v>
       </c>
       <c r="D127" s="5">
-        <v>22.16019245881775</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>22.159995765342956</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>101.64416348</v>
+        <v>101.64416792</v>
       </c>
       <c r="C128" s="5">
-        <v>0.4841868900000037</v>
+        <v>0.48420083000000602</v>
       </c>
       <c r="D128" s="5">
-        <v>5.8972568213242482</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>5.8974316694395901</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>102.45472055</v>
+        <v>102.45471468</v>
       </c>
       <c r="C129" s="5">
-        <v>0.81055707000000154</v>
+        <v>0.81054675999999404</v>
       </c>
       <c r="D129" s="5">
-        <v>10.000415329241008</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>10.000282041286845</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>103.00458245999999</v>
+        <v>103.00457735000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.54986190999998996</v>
+        <v>0.54986267000001021</v>
       </c>
       <c r="D130" s="5">
-        <v>6.6337972385722255</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>6.6338070712656183</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>104.58636943</v>
+        <v>104.58636706</v>
       </c>
       <c r="C131" s="5">
-        <v>1.5817869700000102</v>
+        <v>1.5817897099999954</v>
       </c>
       <c r="D131" s="5">
-        <v>20.066678355653657</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>20.066717183419101</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>105.78809364999999</v>
+        <v>105.78806863</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2017242199999885</v>
+        <v>1.2017015699999973</v>
       </c>
       <c r="D132" s="5">
-        <v>14.693932659314491</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>14.693638332289005</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>106.84962591</v>
+        <v>106.84962972</v>
       </c>
       <c r="C133" s="5">
-        <v>1.061532260000007</v>
+        <v>1.0615610899999979</v>
       </c>
       <c r="D133" s="5">
-        <v>12.728721051540814</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>12.729089226170288</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>107.51205394</v>
+        <v>107.51205840999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.66242803000000094</v>
+        <v>0.66242868999999871</v>
       </c>
       <c r="D134" s="5">
-        <v>7.6985444557095439</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>7.6985521055086714</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>107.60470546000001</v>
+        <v>107.60470922</v>
       </c>
       <c r="C135" s="5">
-        <v>9.2651520000003984E-2</v>
+        <v>9.2650810000009187E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>1.0390492404832807</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>1.0390411969387392</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>108.07507375</v>
+        <v>108.07507622</v>
       </c>
       <c r="C136" s="5">
-        <v>0.47036828999999614</v>
+        <v>0.47036699999999598</v>
       </c>
       <c r="D136" s="5">
-        <v>5.3734816959256415</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>5.3734664105853813</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>107.91326831000001</v>
+        <v>107.91327736</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.16180543999999486</v>
+        <v>-0.16179886000000465</v>
       </c>
       <c r="D137" s="5">
-        <v>-1.781869166690353</v>
+        <v>-1.781797260198692</v>
       </c>
       <c r="E137" s="5">
-        <v>7.5557914073576038</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>7.5557780334057689</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>104.81311554</v>
+        <v>104.81314848</v>
       </c>
       <c r="C138" s="5">
-        <v>-3.1001527700000082</v>
+        <v>-3.1001288799999998</v>
       </c>
       <c r="D138" s="5">
-        <v>-29.516183193571187</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-29.515988311224472</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>104.71690445999999</v>
+        <v>104.71684993</v>
       </c>
       <c r="C139" s="5">
-        <v>-9.6211080000003335E-2</v>
+        <v>-9.6298550000000205E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.0959715881162846</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-1.0969626146314027</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>104.9730697</v>
+        <v>104.97310207</v>
       </c>
       <c r="C140" s="5">
-        <v>0.2561652400000014</v>
+        <v>0.25625214000000085</v>
       </c>
       <c r="D140" s="5">
-        <v>2.9753369529376572</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.9763614829872997</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>104.55492205</v>
+        <v>104.55492699</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.41814764999999454</v>
+        <v>-0.41817507999999748</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.6767101097791919</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-4.6770087955310675</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>103.90731099</v>
+        <v>103.90731355</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.64761106000000268</v>
+        <v>-0.64761344000000065</v>
       </c>
       <c r="D142" s="5">
-        <v>-7.1847198663954508</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-7.1847450496486553</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>102.96770361</v>
+        <v>102.96769691</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.93960737999999822</v>
+        <v>-0.93961663999999701</v>
       </c>
       <c r="D143" s="5">
-        <v>-10.327545851127828</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-10.327642381274826</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>101.82293691</v>
+        <v>101.82289935999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.1447667000000052</v>
+        <v>-1.1447975500000069</v>
       </c>
       <c r="D144" s="5">
-        <v>-12.554975033058401</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-12.555293726087758</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>101.21099422</v>
+        <v>101.21100015</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.61194268999999224</v>
+        <v>-0.61189920999999003</v>
       </c>
       <c r="D145" s="5">
-        <v>-6.9781740241061874</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-6.9776969683076118</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>100.33257715000001</v>
+        <v>100.33258287</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.87841706999999758</v>
+        <v>-0.87841728000000785</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.9318339499973263</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-9.9318356577721918</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>99.619829155000005</v>
+        <v>99.619831864000005</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.71274799500000086</v>
+        <v>-0.71275100599999064</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.1993199076147434</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-8.1993527542745923</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>98.105206628000005</v>
+        <v>98.105207997999997</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.5146225270000002</v>
+        <v>-1.514623866000008</v>
       </c>
       <c r="D148" s="5">
-        <v>-16.793899187441774</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-16.793912396023924</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>96.691447901000004</v>
+        <v>96.691466391999995</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.4137587270000012</v>
+        <v>-1.4137416060000021</v>
       </c>
       <c r="D149" s="5">
-        <v>-15.985918953438782</v>
+        <v>-15.985740232550661</v>
       </c>
       <c r="E149" s="5">
-        <v>-10.398925530420723</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-10.398915909637241</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>96.245099878999994</v>
+        <v>96.245147868000004</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.44634802200000934</v>
+        <v>-0.44631852399999161</v>
       </c>
       <c r="D150" s="5">
-        <v>-5.4009517131172196</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-5.4006027837594566</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>94.905374042000005</v>
+        <v>94.905275336000003</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.3397258369999889</v>
+        <v>-1.3398725320000011</v>
       </c>
       <c r="D151" s="5">
-        <v>-15.482599392120521</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-15.484159899519312</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>94.321413499000002</v>
+        <v>94.321454758000002</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.58396054300000344</v>
+        <v>-0.58382057800000098</v>
       </c>
       <c r="D152" s="5">
-        <v>-7.138874394305061</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-7.1372279778562415</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>92.539173457000004</v>
+        <v>92.539185196999995</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.782240041999998</v>
+        <v>-1.7822695610000068</v>
       </c>
       <c r="D153" s="5">
-        <v>-20.460329394791941</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-20.460625820665502</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>91.738518271999993</v>
+        <v>91.738526340000007</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.80065518500001076</v>
+        <v>-0.80065885699998773</v>
       </c>
       <c r="D154" s="5">
-        <v>-9.9023918701905416</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-9.9024339489102058</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>90.509554264000002</v>
+        <v>90.509544583999997</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.2289640079999913</v>
+        <v>-1.2289817560000103</v>
       </c>
       <c r="D155" s="5">
-        <v>-14.942530527205166</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-14.942729454939707</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>88.715841073999997</v>
+        <v>88.715809617000005</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.7937131900000054</v>
+        <v>-1.7937349669999918</v>
       </c>
       <c r="D156" s="5">
-        <v>-21.353214307799561</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-21.353448012573718</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>87.940304187999999</v>
+        <v>87.940310198999995</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.77553688599999759</v>
+        <v>-0.77549941800000965</v>
       </c>
       <c r="D157" s="5">
-        <v>-10.000215136996161</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-9.9997583673537278</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>87.334285589999993</v>
+        <v>87.334291711999995</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.60601859800000568</v>
+        <v>-0.60601848700000005</v>
       </c>
       <c r="D158" s="5">
-        <v>-7.9631594757762052</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-7.9631575482089207</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>86.529472475000006</v>
+        <v>86.529473460999995</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.80481311499998753</v>
+        <v>-0.80481825100000037</v>
       </c>
       <c r="D159" s="5">
-        <v>-10.514759678491659</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-10.51482271564047</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>86.254809582999997</v>
+        <v>86.254810798999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.27466289200000915</v>
+        <v>-0.27466266199999723</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.7432539321124669</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-3.7432508101558959</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>85.768650842</v>
+        <v>85.768671662000003</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.48615874099999701</v>
+        <v>-0.486139136999995</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.557791578352723</v>
+        <v>-6.557535193240815</v>
       </c>
       <c r="E161" s="5">
-        <v>-11.296549277226243</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-11.296544708213997</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>84.347829286000007</v>
+        <v>84.347890226000004</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.4208215559999928</v>
+        <v>-1.4207814359999986</v>
       </c>
       <c r="D162" s="5">
-        <v>-18.164077667412592</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-18.16360654819923</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>83.892312838999999</v>
+        <v>83.892181476999994</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.45551644700000793</v>
+        <v>-0.45570874900001002</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.2914781002857527</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-6.2940512929447356</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>83.048829923</v>
+        <v>83.048875558000006</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.84348291599999925</v>
+        <v>-0.84330591899998808</v>
       </c>
       <c r="D164" s="5">
-        <v>-11.419892237851625</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-11.417643687107104</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>82.650974739999995</v>
+        <v>82.650990688999997</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.39785518300000433</v>
+        <v>-0.39788486900000919</v>
       </c>
       <c r="D165" s="5">
-        <v>-5.5996638743298188</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-5.6000677495826938</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>81.973491569999993</v>
+        <v>81.973504527000003</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.67748317000000213</v>
+        <v>-0.6774861619999939</v>
       </c>
       <c r="D166" s="5">
-        <v>-9.404745768030276</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-9.4047837145136643</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>81.314235127000003</v>
+        <v>81.314231039999996</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.65925644299998964</v>
+        <v>-0.65927348700000721</v>
       </c>
       <c r="D167" s="5">
-        <v>-9.2351343176166338</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-9.2353612205122619</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>81.364189921999994</v>
+        <v>81.364165404999994</v>
       </c>
       <c r="C168" s="5">
-        <v>4.9954794999990781E-2</v>
+        <v>4.9934364999998593E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>0.73970712527033911</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>0.73940362223667844</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>81.132745084999996</v>
+        <v>81.132750803999997</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.23144483699999796</v>
+        <v>-0.23141460099999733</v>
       </c>
       <c r="D169" s="5">
-        <v>-3.3605641963122324</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-3.3601330129930163</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>80.513198142999997</v>
+        <v>80.513201366999994</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.61954694199999949</v>
+        <v>-0.61954943700000342</v>
       </c>
       <c r="D170" s="5">
-        <v>-8.7882282244486802</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-8.7882615491657763</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>80.512556974999995</v>
+        <v>80.512552467000006</v>
       </c>
       <c r="C171" s="5">
-        <v>-6.4116800000135754E-4</v>
+        <v>-6.4889999998740677E-4</v>
       </c>
       <c r="D171" s="5">
-        <v>-9.5557985444694182E-3</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-9.6710287349033308E-3</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>79.903268296999997</v>
+        <v>79.903259579999997</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.60928867799999864</v>
+        <v>-0.60929288700000939</v>
       </c>
       <c r="D172" s="5">
-        <v>-8.7125469153633066</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-8.7126050871599521</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>79.695851637999993</v>
+        <v>79.695855538000004</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.20741665900000328</v>
+        <v>-0.20740404199999318</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.0709253965132022</v>
+        <v>-3.0707415833795992</v>
       </c>
       <c r="E173" s="5">
-        <v>-7.0804415650504993</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-7.0804595737846476</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>79.729935088999994</v>
+        <v>79.730013936999995</v>
       </c>
       <c r="C174" s="5">
-        <v>3.4083451000000764E-2</v>
+        <v>3.4158398999991846E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>0.51441175575894782</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>0.51554556705093457</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>78.221590410000005</v>
+        <v>78.221472512000005</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.5083446789999897</v>
+        <v>-1.50854142499999</v>
       </c>
       <c r="D175" s="5">
-        <v>-20.482489348537236</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-20.484871183597853</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>79.084415841999999</v>
+        <v>79.084454253000004</v>
       </c>
       <c r="C176" s="5">
-        <v>0.86282543199999395</v>
+        <v>0.86298174099999869</v>
       </c>
       <c r="D176" s="5">
-        <v>14.069944605710361</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>14.072672636759776</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>78.440004227000003</v>
+        <v>78.440023307000004</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.64441161499999566</v>
+        <v>-0.64443094599999995</v>
       </c>
       <c r="D177" s="5">
-        <v>-9.3515529827293058</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-9.3518167180682852</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>78.503831892999997</v>
+        <v>78.503848391000005</v>
       </c>
       <c r="C178" s="5">
-        <v>6.3827665999994565E-2</v>
+        <v>6.3825084000001198E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.98083775441268894</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.98079765952330256</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>77.980645175000006</v>
+        <v>77.980643255999993</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.52318671799999095</v>
+        <v>-0.52320513500001198</v>
       </c>
       <c r="D179" s="5">
-        <v>-7.7106434569256592</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-7.7109034511764651</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>77.621991261999995</v>
+        <v>77.621978229000007</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.35865391300001193</v>
+        <v>-0.35866502699998648</v>
       </c>
       <c r="D180" s="5">
-        <v>-5.3816288215462578</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-5.3817915212434064</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>77.173276732999994</v>
+        <v>77.173278249000006</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.44871452900000008</v>
+        <v>-0.44869998000000066</v>
       </c>
       <c r="D181" s="5">
-        <v>-6.7205598805063822</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-6.7203499482845324</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>76.984844297999999</v>
+        <v>76.984841273000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.18843243499999573</v>
+        <v>-0.18843697600000553</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.8909864376891137</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-2.8910551180783672</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>76.893432288</v>
+        <v>76.893418186999995</v>
       </c>
       <c r="C183" s="5">
-        <v>-9.14120099999991E-2</v>
+        <v>-9.1423086000006037E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.4156144364884771</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-1.4157848969146847</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>76.618536767999998</v>
+        <v>76.618517138000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.27489552000000117</v>
+        <v>-0.27490104899999324</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.2066675299602725</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-4.2067512387303445</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>76.719146799000001</v>
+        <v>76.719133323999998</v>
       </c>
       <c r="C185" s="5">
-        <v>0.10061003100000221</v>
+        <v>0.10061618599999633</v>
       </c>
       <c r="D185" s="5">
-        <v>1.587185326007079</v>
+        <v>1.5872835369244553</v>
       </c>
       <c r="E185" s="5">
-        <v>-3.735081284432451</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-3.7351029032879457</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>76.853501762999997</v>
+        <v>76.853594982999994</v>
       </c>
       <c r="C186" s="5">
-        <v>0.13435496399999636</v>
+        <v>0.13446165899999585</v>
       </c>
       <c r="D186" s="5">
-        <v>2.1218689115247713</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>2.1235705991655696</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>76.393918127000006</v>
+        <v>76.393817557000006</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.45958363599999075</v>
+        <v>-0.45977742599998805</v>
       </c>
       <c r="D187" s="5">
-        <v>-6.9446188472160442</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-6.9474433217162517</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>76.455444197999995</v>
+        <v>76.455483305000001</v>
       </c>
       <c r="C188" s="5">
-        <v>6.1526070999988747E-2</v>
+        <v>6.1665747999995801E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>0.97074752252728214</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>0.97296240153765812</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>76.753575303000005</v>
+        <v>76.753598987999993</v>
       </c>
       <c r="C189" s="5">
-        <v>0.29813110500001017</v>
+        <v>0.2981156829999918</v>
       </c>
       <c r="D189" s="5">
-        <v>4.7809632655553935</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>4.7807081257245088</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>76.420443438000007</v>
+        <v>76.420460558000002</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.33313186499999858</v>
+        <v>-0.3331384299999911</v>
       </c>
       <c r="D190" s="5">
-        <v>-5.0857841967408834</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-5.085880509328133</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>76.604052115000002</v>
+        <v>76.604054290999997</v>
       </c>
       <c r="C191" s="5">
-        <v>0.18360867699999517</v>
+        <v>0.18359373299999504</v>
       </c>
       <c r="D191" s="5">
-        <v>2.9215400121801238</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>2.9212984128040631</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>76.993643243999998</v>
+        <v>76.993638551000004</v>
       </c>
       <c r="C192" s="5">
-        <v>0.38959112899999582</v>
+        <v>0.38958426000000657</v>
       </c>
       <c r="D192" s="5">
-        <v>6.2765696474082144</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.2764556863894816</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>76.784049311999993</v>
+        <v>76.784044183000006</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.2095939320000042</v>
+        <v>-0.20959436799999764</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.218200403719107</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-3.2182071915806465</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>77.650098434</v>
+        <v>77.650086389999998</v>
       </c>
       <c r="C194" s="5">
-        <v>0.86604912200000683</v>
+        <v>0.86604220699999246</v>
       </c>
       <c r="D194" s="5">
-        <v>14.406839737321642</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>14.406718500459847</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>76.692057116000001</v>
+        <v>76.692033273999996</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.95804131799999936</v>
+        <v>-0.95805311600000209</v>
       </c>
       <c r="D195" s="5">
-        <v>-13.84102629086672</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-13.841187346278206</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>76.800260780000002</v>
+        <v>76.800226957000007</v>
       </c>
       <c r="C196" s="5">
-        <v>0.10820366400000125</v>
+        <v>0.10819368300001031</v>
       </c>
       <c r="D196" s="5">
-        <v>1.7062617773458744</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>1.7061036984195033</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>76.583388111000005</v>
+        <v>76.583346642999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.21687266899999713</v>
+        <v>-0.21688031400000796</v>
       </c>
       <c r="D197" s="5">
-        <v>-3.3364868326880792</v>
+        <v>-3.3366040735058</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.17695541942831516</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-0.17699193814735281</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>76.116049916999998</v>
+        <v>76.116162352999993</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.46733819400000698</v>
+        <v>-0.46718429000000583</v>
       </c>
       <c r="D198" s="5">
-        <v>-7.081969609376781</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-7.0797187658745875</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>76.641227825000001</v>
+        <v>76.641173443</v>
       </c>
       <c r="C199" s="5">
-        <v>0.52517790800000341</v>
+        <v>0.52501109000000667</v>
       </c>
       <c r="D199" s="5">
-        <v>8.6011783357494931</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>8.5983285950330881</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>76.362882412000005</v>
+        <v>76.362913718000001</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.27834541299999671</v>
+        <v>-0.27825972499999807</v>
       </c>
       <c r="D200" s="5">
-        <v>-4.2721485195283737</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-4.270862468912517</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>75.861890134999996</v>
+        <v>75.861912627999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.50099227700000881</v>
+        <v>-0.50100109000000259</v>
       </c>
       <c r="D201" s="5">
-        <v>-7.5948548287510409</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-7.5949806447714874</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>75.017064574000003</v>
+        <v>75.017079617999997</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.84482556099999329</v>
+        <v>-0.8448330100000021</v>
       </c>
       <c r="D202" s="5">
-        <v>-12.574749771894778</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-12.574850441949737</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>74.809239719000004</v>
+        <v>74.809241880000002</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.20782485499999837</v>
+        <v>-0.20783773799999494</v>
       </c>
       <c r="D203" s="5">
-        <v>-3.2742515609300971</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-3.2744508013107132</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>74.283980248000006</v>
+        <v>74.283979411000004</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.52525947099999826</v>
+        <v>-0.52526246899999762</v>
       </c>
       <c r="D204" s="5">
-        <v>-8.1077051489801484</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-8.1077494275031086</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>73.603345701999999</v>
+        <v>73.603334249</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.68063454600000739</v>
+        <v>-0.68064516200000469</v>
       </c>
       <c r="D205" s="5">
-        <v>-10.457610029240282</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-10.457765120229833</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>73.691737609</v>
+        <v>73.691719745</v>
       </c>
       <c r="C206" s="5">
-        <v>8.8391907000001879E-2</v>
+        <v>8.8385496000000785E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>1.4506637104499509</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>1.4505580262067719</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>72.047624748000004</v>
+        <v>72.047596812999998</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.6441128609999964</v>
+        <v>-1.6441229320000019</v>
       </c>
       <c r="D207" s="5">
-        <v>-23.720041675173821</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-23.720174690024585</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>71.329730687999998</v>
+        <v>71.329692387999998</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.71789406000000611</v>
+        <v>-0.7179044250000004</v>
       </c>
       <c r="D208" s="5">
-        <v>-11.322998443623566</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-11.323157225075464</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>71.033365716000006</v>
+        <v>71.033314337999997</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.29636497199999212</v>
+        <v>-0.29637805000000128</v>
       </c>
       <c r="D209" s="5">
-        <v>-4.8734592339416345</v>
+        <v>-4.8736719568271862</v>
       </c>
       <c r="E209" s="5">
-        <v>-7.2470316760545934</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>-7.247048540294232</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>73.582309918999997</v>
+        <v>73.582421831999994</v>
       </c>
       <c r="C210" s="5">
-        <v>2.5489442029999907</v>
+        <v>2.5491074939999976</v>
       </c>
       <c r="D210" s="5">
-        <v>52.662472139143524</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>52.666583484574936</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>73.845830770000006</v>
+        <v>73.845818575999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.26352085100000977</v>
+        <v>0.2633967440000049</v>
       </c>
       <c r="D211" s="5">
-        <v>4.3832372897437244</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>4.3811253677131123</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>73.809235045999998</v>
+        <v>73.809261969999994</v>
       </c>
       <c r="C212" s="5">
-        <v>-3.6595724000008545E-2</v>
+        <v>-3.6556606000004876E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-0.59306490457873284</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>-0.59243278664743437</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>73.578179648000003</v>
+        <v>73.578197732000007</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.23105539799999519</v>
+        <v>-0.23106423799998765</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.6925207039580243</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-3.6926582295262023</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>74.007732593</v>
+        <v>74.007743000999994</v>
       </c>
       <c r="C214" s="5">
-        <v>0.42955294499999752</v>
+        <v>0.42954526899998768</v>
       </c>
       <c r="D214" s="5">
-        <v>7.2350396543212181</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>7.234904351133431</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>73.864560161</v>
+        <v>73.864562996999993</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.14317243200000007</v>
+        <v>-0.1431800040000013</v>
       </c>
       <c r="D215" s="5">
-        <v>-2.2969304651550337</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-2.2970503342581883</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>73.885237531000001</v>
+        <v>73.885232482999996</v>
       </c>
       <c r="C216" s="5">
-        <v>2.067737000000136E-2</v>
+        <v>2.0669486000002735E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.33644122025358048</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>0.33631272936267553</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>74.546718573000007</v>
+        <v>74.546703999000002</v>
       </c>
       <c r="C217" s="5">
-        <v>0.66148104200000546</v>
+        <v>0.66147151600000598</v>
       </c>
       <c r="D217" s="5">
-        <v>11.288500010424851</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>11.28833016729005</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>74.656743852000005</v>
+        <v>74.656723710999998</v>
       </c>
       <c r="C218" s="5">
-        <v>0.11002527899999848</v>
+        <v>0.11001971199999616</v>
       </c>
       <c r="D218" s="5">
-        <v>1.7855566907915676</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.7854659634506831</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>74.927393964000004</v>
+        <v>74.927365456999993</v>
       </c>
       <c r="C219" s="5">
-        <v>0.27065011199999844</v>
+        <v>0.27064174599999546</v>
       </c>
       <c r="D219" s="5">
-        <v>4.4381094365218754</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>4.4379707257203638</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>75.051154863999997</v>
+        <v>75.051111601000002</v>
       </c>
       <c r="C220" s="5">
-        <v>0.12376089999999351</v>
+        <v>0.12374614400000894</v>
       </c>
       <c r="D220" s="5">
-        <v>2.0001992478307917</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>1.9999593616755851</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>74.631912745999998</v>
+        <v>74.631850731</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.41924211799999966</v>
+        <v>-0.41926087000000223</v>
       </c>
       <c r="D221" s="5">
-        <v>-6.5011401842504535</v>
+        <v>-6.5014257272631664</v>
       </c>
       <c r="E221" s="5">
-        <v>5.0659953864320872</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>5.0659840759745167</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>74.443440842000001</v>
+        <v>74.443554538000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.18847190399999647</v>
+        <v>-0.18829619299999933</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.9886846936286848</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-2.9859393615225716</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>74.256143839000003</v>
+        <v>74.256165449999997</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.18729700299999763</v>
+        <v>-0.18738908800000331</v>
       </c>
       <c r="D223" s="5">
-        <v>-2.9777264852297147</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-2.9791657953356476</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>74.159038155999994</v>
+        <v>74.159056231999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-9.7105683000009435E-2</v>
+        <v>-9.7109217999999942E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.558017244138199</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.5580731041104801</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>74.008103712999997</v>
+        <v>74.008115438000004</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.15093444299999703</v>
+        <v>-0.15094079399999316</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.4151815924890463</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-2.4152815011086681</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>73.792180275000007</v>
+        <v>73.792185601</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.21592343799999014</v>
+        <v>-0.21592983700000445</v>
       </c>
       <c r="D226" s="5">
-        <v>-3.4454401351151742</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-3.4455400724131779</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>73.324151176000001</v>
+        <v>73.324148941999994</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.468029099000006</v>
+        <v>-0.46803665900000624</v>
       </c>
       <c r="D227" s="5">
-        <v>-7.3510668913077781</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-7.351181008542385</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>72.973662293000004</v>
+        <v>72.973653189999993</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.35048888299999703</v>
+        <v>-0.35049575200000049</v>
       </c>
       <c r="D228" s="5">
-        <v>-5.5875689644637072</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-5.5876757745376482</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>72.726581901000003</v>
+        <v>72.726568173999993</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.24708039200000087</v>
+        <v>-0.24708501599999977</v>
       </c>
       <c r="D229" s="5">
-        <v>-3.9882450800570846</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-3.9883188221449761</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>72.130420354999998</v>
+        <v>72.130403396999995</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.59616154600000471</v>
+        <v>-0.59616477699999848</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.4051647537569778</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-9.4052151468110186</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>71.682728748000002</v>
+        <v>71.682706590999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.44769160699999588</v>
+        <v>-0.44769680599999617</v>
       </c>
       <c r="D231" s="5">
-        <v>-7.1989706315737978</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-7.1990530346981778</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>71.382087913000007</v>
+        <v>71.382054183999998</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.30064083499999583</v>
+        <v>-0.30065240700000118</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.9183716251164018</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-4.9185580785559679</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>71.447971404</v>
+        <v>71.447927386000003</v>
       </c>
       <c r="C233" s="5">
-        <v>6.588349099999391E-2</v>
+        <v>6.5873202000005904E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>1.1132031104881257</v>
+        <v>1.1130289072479593</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.2661928722584452</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-4.2661723028630245</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>71.060955586999995</v>
+        <v>71.061047144</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.38701581700000531</v>
+        <v>-0.3868802420000037</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.3099027881436616</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.3077615554790079</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>70.148551115999993</v>
+        <v>70.148568857000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.9124044710000021</v>
+        <v>-0.912478286999999</v>
       </c>
       <c r="D235" s="5">
-        <v>-14.36487346604749</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-14.365937584237741</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>69.493893885999995</v>
+        <v>69.493908989999994</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.65465722999999798</v>
+        <v>-0.65465986700000656</v>
       </c>
       <c r="D236" s="5">
-        <v>-10.641617787217339</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-10.641655921762593</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>69.124936642999998</v>
+        <v>69.124944842000005</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.36895724299999699</v>
+        <v>-0.36896414799998922</v>
       </c>
       <c r="D237" s="5">
-        <v>-6.1882594514953926</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-6.1883705975150249</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>68.878418199999999</v>
+        <v>68.878418385000003</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.24651844299999937</v>
+        <v>-0.24652645700000164</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.1965774889999867</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-4.1967107615324633</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>68.491211230999994</v>
+        <v>68.491206277000003</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.38720696900000462</v>
+        <v>-0.38721210799999994</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.5412045576385474</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-6.5412886888450705</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>68.164293021000006</v>
+        <v>68.164283959000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.32691820999998811</v>
+        <v>-0.32692231800000116</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.5797691613923117</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-5.5798378385599756</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>67.545763768</v>
+        <v>67.545753317000006</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.6185292530000055</v>
+        <v>-0.61853064199999608</v>
       </c>
       <c r="D241" s="5">
-        <v>-10.361581606974379</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-10.361605036188749</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>67.300691893999996</v>
+        <v>67.300680354999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.24507187400000419</v>
+        <v>-0.24507296200000894</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.2680407401757829</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-4.2680599589514205</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>67.361452560999993</v>
+        <v>67.361439099999998</v>
       </c>
       <c r="C243" s="5">
-        <v>6.0760666999996715E-2</v>
+        <v>6.0758745000001113E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>1.0887843925742713</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>1.0887499682211921</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>67.267477810000003</v>
+        <v>67.267455376000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-9.397475099999042E-2</v>
+        <v>-9.3983723999997437E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.6613126901784403</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-1.6614704316581408</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>67.283768327000004</v>
+        <v>67.283738864</v>
       </c>
       <c r="C245" s="5">
-        <v>1.6290517000001614E-2</v>
+        <v>1.6283487999999124E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.29099767260738485</v>
+        <v>0.29087204342908013</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.8283013431601249</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-5.8282845624098023</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>66.213228802000003</v>
+        <v>66.213301025000007</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.0705395250000009</v>
+        <v>-1.0704378389999931</v>
       </c>
       <c r="D246" s="5">
-        <v>-17.507680887517719</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-17.506167646035088</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>65.999594299999998</v>
+        <v>65.999601231</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.213634502000005</v>
+        <v>-0.21369979400000716</v>
       </c>
       <c r="D247" s="5">
-        <v>-3.8037822339235361</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-3.8049201293887558</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>65.999664139000004</v>
+        <v>65.999672290000007</v>
       </c>
       <c r="C248" s="5">
-        <v>6.9839000005345042E-5</v>
+        <v>7.1059000006812312E-5</v>
       </c>
       <c r="D248" s="5">
-        <v>1.2698151958145942E-3</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>1.2919972750546904E-3</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>66.345408059999997</v>
+        <v>66.345412009</v>
       </c>
       <c r="C249" s="5">
-        <v>0.34574392099999329</v>
+        <v>0.34573971899999378</v>
       </c>
       <c r="D249" s="5">
-        <v>6.4706067410839729</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>6.4705249987830227</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>66.069237450000003</v>
+        <v>66.069235226999993</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.2761706099999941</v>
+        <v>-0.27617678200000739</v>
       </c>
       <c r="D250" s="5">
-        <v>-4.8823532212836529</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-4.882459564673125</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>66.385974981000004</v>
+        <v>66.385969459999998</v>
       </c>
       <c r="C251" s="5">
-        <v>0.31673753100000113</v>
+        <v>0.31673423300000536</v>
       </c>
       <c r="D251" s="5">
-        <v>5.9069650941095064</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>5.9069021617041084</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>66.118895816999995</v>
+        <v>66.118888412999993</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.26707916400000897</v>
+        <v>-0.2670810470000049</v>
       </c>
       <c r="D252" s="5">
-        <v>-4.7223466761850847</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-4.7223796212151452</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>66.263168213</v>
+        <v>66.263161901999993</v>
       </c>
       <c r="C253" s="5">
-        <v>0.14427239600000519</v>
+        <v>0.1442734889999997</v>
       </c>
       <c r="D253" s="5">
-        <v>2.650071042379909</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.6500916610609826</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>66.305849807000001</v>
+        <v>66.305843421999995</v>
       </c>
       <c r="C254" s="5">
-        <v>4.2681594000001155E-2</v>
+        <v>4.2681520000002138E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>0.77569112184892042</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>0.77568984635176808</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>65.945675741000002</v>
+        <v>65.945669307000003</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.36017406599999902</v>
+        <v>-0.36017411499999241</v>
       </c>
       <c r="D255" s="5">
-        <v>-6.3271514754529186</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-6.3271529018745332</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>65.847960244999996</v>
+        <v>65.847948142999996</v>
       </c>
       <c r="C256" s="5">
-        <v>-9.7715496000006397E-2</v>
+        <v>-9.7721164000006411E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.7636892759974154</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-1.7637909173686794</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>65.552712196000002</v>
+        <v>65.552699290999996</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.29524804899999424</v>
+        <v>-0.29524885200000028</v>
       </c>
       <c r="D257" s="5">
-        <v>-5.2498159053940618</v>
+        <v>-5.2498307744931143</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.5727692934602642</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-2.5727458108398826</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>66.283027864999994</v>
+        <v>66.283072395999994</v>
       </c>
       <c r="C258" s="5">
-        <v>0.73031566899999234</v>
+        <v>0.73037310499999819</v>
       </c>
       <c r="D258" s="5">
-        <v>14.219456549884391</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>14.220647219049587</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>66.233457556999994</v>
+        <v>66.233457548999993</v>
       </c>
       <c r="C259" s="5">
-        <v>-4.9570307999999841E-2</v>
+        <v>-4.961484700000085E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-0.89374773757442405</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-0.89454686968887254</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>66.290270148999994</v>
+        <v>66.290272973</v>
       </c>
       <c r="C260" s="5">
-        <v>5.6812591999999995E-2</v>
+        <v>5.6815424000006942E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>1.0341851941822133</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>1.0342369899416726</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>65.960920493000003</v>
+        <v>65.960922394999997</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.32934965599999089</v>
+        <v>-0.32935057800000322</v>
       </c>
       <c r="D261" s="5">
-        <v>-5.8017086473738599</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-5.8017242073452158</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>65.982897015000006</v>
+        <v>65.982895118000002</v>
       </c>
       <c r="C262" s="5">
-        <v>2.1976522000002774E-2</v>
+        <v>2.1972723000004635E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>0.40054331076879723</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>0.40047393185276281</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>65.973559418999997</v>
+        <v>65.973557094</v>
       </c>
       <c r="C263" s="5">
-        <v>-9.3375960000088298E-3</v>
+        <v>-9.3380240000016101E-3</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.16968636554784977</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-0.16969414214922374</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>66.261215409000002</v>
+        <v>66.261211330999998</v>
       </c>
       <c r="C264" s="5">
-        <v>0.28765599000000464</v>
+        <v>0.28765423699999815</v>
       </c>
       <c r="D264" s="5">
-        <v>5.3595198315655956</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.3594865764289734</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>66.042601907999995</v>
+        <v>66.042598462000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.2186135010000072</v>
+        <v>-0.21861286899999754</v>
       </c>
       <c r="D265" s="5">
-        <v>-3.8880636201637286</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-3.8880528181142515</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>66.090712078999999</v>
+        <v>66.090708555999996</v>
       </c>
       <c r="C266" s="5">
-        <v>4.8110171000004698E-2</v>
+        <v>4.8110093999994774E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>0.87767707011658924</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>0.87767570574677212</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>66.075783231000003</v>
+        <v>66.075780201000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.4928847999996719E-2</v>
+        <v>-1.4928354999995008E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.27072454398158197</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-0.27071562927704074</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>65.960569630999998</v>
+        <v>65.960563183000005</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.11521360000000413</v>
+        <v>-0.11521701799999562</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.0724400769080442</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-2.072501064925536</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>65.934783659999994</v>
+        <v>65.934775732999995</v>
       </c>
       <c r="C269" s="5">
-        <v>-2.5785971000004793E-2</v>
+        <v>-2.5787450000009926E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.46810875975926702</v>
+        <v>-0.46813559692420181</v>
       </c>
       <c r="E269" s="5">
-        <v>0.58284615723849242</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>0.582853865870403</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>65.653187138999996</v>
+        <v>65.653214446999996</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.28159652099999732</v>
+        <v>-0.28156128599999874</v>
       </c>
       <c r="D270" s="5">
-        <v>-5.0063141833016083</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>-5.0057029904088779</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>65.731520568999997</v>
+        <v>65.731516866000007</v>
       </c>
       <c r="C271" s="5">
-        <v>7.8333430000000703E-2</v>
+        <v>7.8302419000010559E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>1.4412008626780048</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>1.4406259624634377</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>65.745445079999996</v>
+        <v>65.745444883000005</v>
       </c>
       <c r="C272" s="5">
-        <v>1.3924510999999029E-2</v>
+        <v>1.3928016999997794E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>0.25450339813433143</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>0.25456756763924115</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>65.793855323000002</v>
+        <v>65.793855550000004</v>
       </c>
       <c r="C273" s="5">
-        <v>4.8410243000006403E-2</v>
+        <v>4.8410666999998853E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.88718134719429909</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>0.88718915171637214</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>65.694389733999998</v>
+        <v>65.694388619999998</v>
       </c>
       <c r="C274" s="5">
-        <v>-9.9465589000004684E-2</v>
+        <v>-9.9466930000005505E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.7991231897794391</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-1.7991472381637119</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>65.701591835000002</v>
+        <v>65.701599877000007</v>
       </c>
       <c r="C275" s="5">
-        <v>7.2021010000042907E-3</v>
+        <v>7.2112570000086862E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>0.13163581084707499</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>0.13180326216972738</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>65.088075437000001</v>
+        <v>65.088072061999995</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.61351639800000157</v>
+        <v>-0.61352781500001186</v>
       </c>
       <c r="D276" s="5">
-        <v>-10.647550971762909</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-10.647737812594006</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>65.079032701000003</v>
+        <v>65.079029070999994</v>
       </c>
       <c r="C277" s="5">
-        <v>-9.0427359999978307E-3</v>
+        <v>-9.042991000001166E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.16658958330043605</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>-0.16659428607446181</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>65.263910246999998</v>
+        <v>65.263905887999996</v>
       </c>
       <c r="C278" s="5">
-        <v>0.18487754599999562</v>
+        <v>0.1848768170000028</v>
       </c>
       <c r="D278" s="5">
-        <v>3.4627501502325408</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.462736478219397</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>65.519874314999996</v>
+        <v>65.519871296000005</v>
       </c>
       <c r="C279" s="5">
-        <v>0.25596406799999727</v>
+        <v>0.25596540800000867</v>
       </c>
       <c r="D279" s="5">
-        <v>4.8092418027867456</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>4.8092678534268574</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>65.685501402</v>
+        <v>65.685498944000003</v>
       </c>
       <c r="C280" s="5">
-        <v>0.16562708700000428</v>
+        <v>0.16562764799999741</v>
       </c>
       <c r="D280" s="5">
-        <v>3.0760018944605561</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.0760126022641998</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>65.530890932000005</v>
+        <v>65.530889529000007</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.15461046999999439</v>
+        <v>-0.15460941499999592</v>
       </c>
       <c r="D281" s="5">
-        <v>-2.788277790448801</v>
+        <v>-2.7882591129768541</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.6125639693954299</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>-0.61255414841404621</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>66.164417990999993</v>
+        <v>66.164427059000005</v>
       </c>
       <c r="C282" s="5">
-        <v>0.63352705899998796</v>
+        <v>0.63353752999999813</v>
       </c>
       <c r="D282" s="5">
-        <v>12.238302442925564</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>12.23851586954623</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>66.338670832999995</v>
+        <v>66.338665743999996</v>
       </c>
       <c r="C283" s="5">
-        <v>0.17425284200000135</v>
+        <v>0.17423868499999173</v>
       </c>
       <c r="D283" s="5">
-        <v>3.2065424984543789</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>3.2062777555210697</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>66.392674881999994</v>
+        <v>66.392675643000004</v>
       </c>
       <c r="C284" s="5">
-        <v>5.4004048999999554E-2</v>
+        <v>5.4009899000007522E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.98126479795794808</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.98137164572262847</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>66.605899187999995</v>
+        <v>66.605898228000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.21322430600000075</v>
+        <v>0.21322258499999691</v>
       </c>
       <c r="D285" s="5">
-        <v>3.9226838320362223</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>3.9226515637413639</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>67.008734762000003</v>
+        <v>67.008734765</v>
       </c>
       <c r="C286" s="5">
-        <v>0.40283557400000802</v>
+        <v>0.40283653699999888</v>
       </c>
       <c r="D286" s="5">
-        <v>7.5040102427098354</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>7.5040288941083055</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>66.914974841000003</v>
+        <v>66.914994669999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-9.375992100000019E-2</v>
+        <v>-9.3740095000001133E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-1.6662017677979146</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-1.6658521474964827</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>67.297252072000006</v>
+        <v>67.297252634000003</v>
       </c>
       <c r="C288" s="5">
-        <v>0.38227723100000333</v>
+        <v>0.38225796400000434</v>
       </c>
       <c r="D288" s="5">
-        <v>7.0750155068922682</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>7.0746454816876581</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>67.670121467000001</v>
+        <v>67.670123805000003</v>
       </c>
       <c r="C289" s="5">
-        <v>0.37286939499999505</v>
+        <v>0.37287117099999989</v>
       </c>
       <c r="D289" s="5">
-        <v>6.8551598593872942</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.8551934533084502</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>67.732752359000003</v>
+        <v>67.732722941999995</v>
       </c>
       <c r="C290" s="5">
-        <v>6.2630892000001381E-2</v>
+        <v>6.2599136999992311E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>1.1163100229913958</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.1157411120181537</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>68.409895007000003</v>
+        <v>68.409900113000006</v>
       </c>
       <c r="C291" s="5">
-        <v>0.67714264800000024</v>
+        <v>0.67717717100001096</v>
       </c>
       <c r="D291" s="5">
-        <v>12.678848826335877</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>12.67953700086515</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>68.533483443999998</v>
+        <v>68.533488052999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.12358843699999511</v>
+        <v>0.12358793999999307</v>
       </c>
       <c r="D292" s="5">
-        <v>2.1895756191077531</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>2.1895665611957105</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>68.626488061000003</v>
+        <v>68.626488911999999</v>
       </c>
       <c r="C293" s="5">
-        <v>9.3004617000005396E-2</v>
+        <v>9.3000858999999991E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>1.6406918825478511</v>
+        <v>1.6406249810364537</v>
       </c>
       <c r="E293" s="5">
-        <v>4.7238746261091258</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.7238781668453633</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>68.999359513000002</v>
+        <v>68.999361464000003</v>
       </c>
       <c r="C294" s="5">
-        <v>0.37287145199999827</v>
+        <v>0.37287255200000402</v>
       </c>
       <c r="D294" s="5">
-        <v>6.7184276956025135</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>6.7184480256759604</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>68.838247445999997</v>
+        <v>68.838236207999998</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.1611120670000048</v>
+        <v>-0.16112525600000538</v>
       </c>
       <c r="D295" s="5">
-        <v>-2.7662695648873581</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-2.7664930403033305</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>68.815965527000003</v>
+        <v>68.815957050999998</v>
       </c>
       <c r="C296" s="5">
-        <v>-2.2281918999993877E-2</v>
+        <v>-2.2279156999999827E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-0.38773143939107024</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-0.38768352606031176</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>68.803919813999997</v>
+        <v>68.803916220999994</v>
       </c>
       <c r="C297" s="5">
-        <v>-1.2045713000006231E-2</v>
+        <v>-1.2040830000003666E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-0.20984879649854626</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-0.209763837239485</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>68.923489235000005</v>
+        <v>68.923495818999996</v>
       </c>
       <c r="C298" s="5">
-        <v>0.11956942100000845</v>
+        <v>0.1195795980000014</v>
       </c>
       <c r="D298" s="5">
-        <v>2.105442578402883</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>2.1056236079266322</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>69.127574506000002</v>
+        <v>69.127615578999993</v>
       </c>
       <c r="C299" s="5">
-        <v>0.20408527099999674</v>
+        <v>0.20411975999999754</v>
       </c>
       <c r="D299" s="5">
-        <v>3.6116913053279243</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>3.6123112813312375</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>69.100763035</v>
+        <v>69.100775028000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-2.681147100000203E-2</v>
+        <v>-2.6840550999992274E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.46443435834871982</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-0.46493673778509326</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>68.965823266000001</v>
+        <v>68.965832552999998</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.13493976899999893</v>
+        <v>-0.13494247500000256</v>
       </c>
       <c r="D301" s="5">
-        <v>-2.3183510723877587</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-2.3183966669273137</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>68.921283543000001</v>
+        <v>68.921216963000006</v>
       </c>
       <c r="C302" s="5">
-        <v>-4.4539722999999753E-2</v>
+        <v>-4.4615589999992267E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.77224088122882506</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-0.77355150174294174</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>68.491222848999996</v>
+        <v>68.491221135000004</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.43006069400000513</v>
+        <v>-0.42999582800000269</v>
       </c>
       <c r="D303" s="5">
-        <v>-7.2361509933687174</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-7.2351034925475783</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>68.700304854999999</v>
+        <v>68.700311178000007</v>
       </c>
       <c r="C304" s="5">
-        <v>0.20908200600000271</v>
+        <v>0.20909004300000333</v>
       </c>
       <c r="D304" s="5">
-        <v>3.7253545914442521</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.7255002997856002</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>68.660909888000006</v>
+        <v>68.660925403999997</v>
       </c>
       <c r="C305" s="5">
-        <v>-3.9394966999992675E-2</v>
+        <v>-3.9385774000010088E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-0.68595254212393542</v>
+        <v>-0.6857929133533891</v>
       </c>
       <c r="E305" s="5">
-        <v>5.0158223118468293E-2</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>5.0179591796051248E-2</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>68.233118883000003</v>
+        <v>68.233133159000005</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.42779100500000311</v>
+        <v>-0.42779224499999202</v>
       </c>
       <c r="D306" s="5">
-        <v>-7.2256279069487617</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-7.225646561493182</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>67.909244130000005</v>
+        <v>67.909225845999998</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.32387475299999835</v>
+        <v>-0.32390731300000652</v>
       </c>
       <c r="D307" s="5">
-        <v>-5.5495388904950875</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-5.5500811845201952</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>68.377903079000006</v>
+        <v>68.377877995000006</v>
       </c>
       <c r="C308" s="5">
-        <v>0.46865894900000171</v>
+        <v>0.46865214900000751</v>
       </c>
       <c r="D308" s="5">
-        <v>8.6031898178076318</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>8.6030626192294513</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>68.577451389000004</v>
+        <v>68.577429417999994</v>
       </c>
       <c r="C309" s="5">
-        <v>0.19954830999999729</v>
+        <v>0.1995514229999884</v>
       </c>
       <c r="D309" s="5">
-        <v>3.5587386095088824</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>3.5587963473273865</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>68.531794879000003</v>
+        <v>68.531804893</v>
       </c>
       <c r="C310" s="5">
-        <v>-4.5656510000000594E-2</v>
+        <v>-4.562452499999381E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-0.79599982662037494</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-0.79544447598419721</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>68.410031044999997</v>
+        <v>68.410106510000006</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.12176383400000645</v>
+        <v>-0.12169838299999469</v>
       </c>
       <c r="D311" s="5">
-        <v>-2.1113871976148335</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-2.1102630322901716</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>69.146911903000003</v>
+        <v>69.146954180999998</v>
       </c>
       <c r="C312" s="5">
-        <v>0.73688085800000636</v>
+        <v>0.73684767099999249</v>
       </c>
       <c r="D312" s="5">
-        <v>13.719782822472414</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>13.719111826167785</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>69.410077818999994</v>
+        <v>69.410094251999993</v>
       </c>
       <c r="C313" s="5">
-        <v>0.26316591599999128</v>
+        <v>0.26314007099999515</v>
       </c>
       <c r="D313" s="5">
-        <v>4.6638977204241705</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>4.663427148035626</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>69.631953660999997</v>
+        <v>69.631850053999997</v>
       </c>
       <c r="C314" s="5">
-        <v>0.22187584200000288</v>
+        <v>0.22175580200000411</v>
       </c>
       <c r="D314" s="5">
-        <v>3.9040768649139412</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>3.9019264759405425</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>69.596580850999999</v>
+        <v>69.596523809000004</v>
       </c>
       <c r="C315" s="5">
-        <v>-3.5372809999998367E-2</v>
+        <v>-3.532624499999315E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.60789584604450386</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-0.60709874033542111</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>69.674083156999998</v>
+        <v>69.674067398000005</v>
       </c>
       <c r="C316" s="5">
-        <v>7.7502305999999521E-2</v>
+        <v>7.7543589000001134E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.3445273582120443</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.3452490487939839</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>70.097105568999993</v>
+        <v>70.097158450999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.42302241199999457</v>
+        <v>0.42309105299999317</v>
       </c>
       <c r="D317" s="5">
-        <v>7.5340187233393197</v>
+        <v>7.535284094780903</v>
       </c>
       <c r="E317" s="5">
-        <v>2.0917224711159754</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.0917764194834598</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>70.075486224000002</v>
+        <v>70.075554522000004</v>
       </c>
       <c r="C318" s="5">
-        <v>-2.1619344999990631E-2</v>
+        <v>-2.1603928999994082E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.369476760511811</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-0.36921346790129705</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>70.147290303000005</v>
+        <v>70.147288566</v>
       </c>
       <c r="C319" s="5">
-        <v>7.1804079000003185E-2</v>
+        <v>7.1734043999995833E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>1.2365544492611624</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.2353403511635941</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>70.289473893999997</v>
+        <v>70.289449324000003</v>
       </c>
       <c r="C320" s="5">
-        <v>0.14218359099999134</v>
+        <v>0.14216075800000283</v>
       </c>
       <c r="D320" s="5">
-        <v>2.4596148005031626</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>2.4592154640911801</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>71.235434544</v>
+        <v>71.235384793999998</v>
       </c>
       <c r="C321" s="5">
-        <v>0.94596065000000351</v>
+        <v>0.94593546999999489</v>
       </c>
       <c r="D321" s="5">
-        <v>17.400358276144388</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>17.399866838201959</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>71.043452755000004</v>
+        <v>71.043417383999994</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.19198178899999618</v>
+        <v>-0.19196741000000372</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.1865295552546913</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-3.1862966100169143</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>71.278245327999997</v>
+        <v>71.278279957999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.2347925729999929</v>
+        <v>0.23486257400000454</v>
       </c>
       <c r="D323" s="5">
-        <v>4.0387863513401623</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>4.0400145001129317</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>71.716344814999999</v>
+        <v>71.716684311999998</v>
       </c>
       <c r="C324" s="5">
-        <v>0.43809948700000234</v>
+        <v>0.43840435399999933</v>
       </c>
       <c r="D324" s="5">
-        <v>7.6301038771549257</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>7.6355906110433303</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>72.000971977999995</v>
+        <v>72.000817209000004</v>
       </c>
       <c r="C325" s="5">
-        <v>0.28462716299999613</v>
+        <v>0.28413289700000632</v>
       </c>
       <c r="D325" s="5">
-        <v>4.8678950879542882</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>4.8592332516188552</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>72.503996940999997</v>
+        <v>72.503760158999995</v>
       </c>
       <c r="C326" s="5">
-        <v>0.50302496300000143</v>
+        <v>0.50294294999999067</v>
       </c>
       <c r="D326" s="5">
-        <v>8.7133986625610014</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>8.7119424678528503</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>72.084389228000006</v>
+        <v>72.084216787000003</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.41960771299999067</v>
+        <v>-0.41954337199999259</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.7279993422160516</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-6.7270215805081524</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>72.047388765999997</v>
+        <v>72.047291052999995</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.7000462000008838E-2</v>
+        <v>-3.6925734000007537E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.61421649278745605</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-0.61298094534311121</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>72.029086723999995</v>
+        <v>72.029051124000006</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.8302042000001961E-2</v>
+        <v>-1.8239928999989274E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.30440786041450174</v>
+        <v>-0.30337661777980474</v>
       </c>
       <c r="E329" s="5">
-        <v>2.756149685949949</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.7560213790270183</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>72.371766281000006</v>
+        <v>72.372500368000004</v>
       </c>
       <c r="C330" s="5">
-        <v>0.34267955700001096</v>
+        <v>0.34344924399999854</v>
       </c>
       <c r="D330" s="5">
-        <v>5.8607982991128571</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>5.8743122572352036</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>72.552096005999999</v>
+        <v>72.552158293999994</v>
       </c>
       <c r="C331" s="5">
-        <v>0.18032972499999289</v>
+        <v>0.1796579259999902</v>
       </c>
       <c r="D331" s="5">
-        <v>3.0313757632449034</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>3.0198970180260742</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>73.471155667000005</v>
+        <v>73.470965921000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.91905966100000569</v>
+        <v>0.91880762700000673</v>
       </c>
       <c r="D332" s="5">
-        <v>16.306206508569087</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>16.301403920698633</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>72.685619509999995</v>
+        <v>72.685468158000006</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.78553615700000989</v>
+        <v>-0.78549776299999508</v>
       </c>
       <c r="D333" s="5">
-        <v>-12.101896990924422</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-12.10136927340243</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>72.441240972000003</v>
+        <v>72.441149749000004</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.24437853799999232</v>
+        <v>-0.24431840900000168</v>
       </c>
       <c r="D334" s="5">
-        <v>-3.9607805384275552</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-3.9598320330220149</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>72.448544636999998</v>
+        <v>72.448459397999997</v>
       </c>
       <c r="C335" s="5">
-        <v>7.3036649999949077E-3</v>
+        <v>7.3096489999926462E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>0.12105341591208685</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.1211528044517296</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>72.258476588999997</v>
+        <v>72.259088370000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.19006804800000054</v>
+        <v>-0.1893710279999965</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.1031573451589578</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-3.0919440953071309</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>72.283435034999997</v>
+        <v>72.283115088000002</v>
       </c>
       <c r="C337" s="5">
-        <v>2.4958445999999412E-2</v>
+        <v>2.4026718000001779E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.41527443266351494</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.39973999980884578</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>72.200612706000001</v>
+        <v>72.200039451999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-8.282232899999542E-2</v>
+        <v>-8.3075636000003783E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.3663276424572213</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-1.3704861199961282</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>72.115830975999998</v>
+        <v>72.115437890999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-8.4781730000003108E-2</v>
+        <v>-8.4601560999999492E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.4000376645150081</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-1.3970926244929238</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>72.204961660999999</v>
+        <v>72.204806211999994</v>
       </c>
       <c r="C340" s="5">
-        <v>8.9130685000000653E-2</v>
+        <v>8.9368320999994921E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>1.4932488487356066</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>1.4972654693483189</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>72.170083528000006</v>
+        <v>72.170097208000001</v>
       </c>
       <c r="C341" s="5">
-        <v>-3.4878132999992317E-2</v>
+        <v>-3.470900399999266E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.57811461944864417</v>
+        <v>-0.57531990277277512</v>
       </c>
       <c r="E341" s="5">
-        <v>0.19574981498833299</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.19581832857575865</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>72.199842372999996</v>
+        <v>72.201578439000002</v>
       </c>
       <c r="C342" s="5">
-        <v>2.9758844999989265E-2</v>
+        <v>3.1481231000000776E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>0.4959355917716346</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.5247082150520388</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>72.528951742999993</v>
+        <v>72.529220577000004</v>
       </c>
       <c r="C343" s="5">
-        <v>0.32910936999999763</v>
+        <v>0.32764213800000164</v>
       </c>
       <c r="D343" s="5">
-        <v>5.6092151384665501</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>5.583443175084768</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>72.337175720000005</v>
+        <v>72.336898919999996</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.19177602299998853</v>
+        <v>-0.19232165700000792</v>
       </c>
       <c r="D344" s="5">
-        <v>-3.1272176294059539</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-3.1359742622495967</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>72.023945165000001</v>
+        <v>72.023706118999996</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.31323055500000407</v>
+        <v>-0.31319280099999958</v>
       </c>
       <c r="D345" s="5">
-        <v>-5.0741933955365752</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-5.073615241936114</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>72.348381232999998</v>
+        <v>72.348196315999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.32443606799999714</v>
+        <v>0.32449019700000292</v>
       </c>
       <c r="D346" s="5">
-        <v>5.5414223768112114</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>5.5423887910414749</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>72.857067298999993</v>
+        <v>72.856618878000006</v>
       </c>
       <c r="C347" s="5">
-        <v>0.50868606599999566</v>
+        <v>0.50842256200000691</v>
       </c>
       <c r="D347" s="5">
-        <v>8.771322148630345</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>8.7666247704734737</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>71.956763280999994</v>
+        <v>71.957338055999998</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.90030401799999993</v>
+        <v>-0.89928082200000858</v>
       </c>
       <c r="D348" s="5">
-        <v>-13.86112195742899</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-13.846502011072214</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>71.606332074999997</v>
+        <v>71.605753711000006</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.35043120599999611</v>
+        <v>-0.35158434499999203</v>
       </c>
       <c r="D349" s="5">
-        <v>-5.6900098168505941</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-5.7081888940685221</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>71.395474213</v>
+        <v>71.394497895000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.21085786199999745</v>
+        <v>-0.21125581600000487</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.4769465894301965</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-3.4834302352485191</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>71.487608047999998</v>
+        <v>71.486599815999995</v>
       </c>
       <c r="C351" s="5">
-        <v>9.2133834999998498E-2</v>
+        <v>9.2101920999994036E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>1.5596044822714594</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.5590818877962764</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>71.523220739999999</v>
+        <v>71.522324920000003</v>
       </c>
       <c r="C352" s="5">
-        <v>3.5612692000000834E-2</v>
+        <v>3.5725104000007946E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>0.59943977739240761</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>0.60134562626970034</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>71.383355893000001</v>
+        <v>71.385914217000007</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.13986484699999835</v>
+        <v>-0.13641070299999569</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.3215450414823091</v>
+        <v>-2.2648396749698874</v>
       </c>
       <c r="E353" s="5">
-        <v>-1.0901021538859301</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>-1.0865760492741461</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>70.877466658000003</v>
+        <v>70.879602250999994</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.50588923499999794</v>
+        <v>-0.5063119660000126</v>
       </c>
       <c r="D354" s="5">
-        <v>-8.1805470116931289</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-8.1868363475436805</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>70.948215110999996</v>
+        <v>70.948522992999997</v>
       </c>
       <c r="C355" s="5">
-        <v>7.0748452999993106E-2</v>
+        <v>6.8920742000003088E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>1.2044136418538409</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>1.1730967757149102</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>70.858916265999994</v>
+        <v>70.858616749000007</v>
       </c>
       <c r="C356" s="5">
-        <v>-8.9298845000001847E-2</v>
+        <v>-8.990624399999092E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.4999659231921258</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-1.510090984990109</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>71.001484997999995</v>
+        <v>71.001181259999996</v>
       </c>
       <c r="C357" s="5">
-        <v>0.14256873200000086</v>
+        <v>0.14256451099998912</v>
       </c>
       <c r="D357" s="5">
-        <v>2.441308009116705</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.4412453616471819</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>70.960842098000001</v>
+        <v>70.960531384000006</v>
       </c>
       <c r="C358" s="5">
-        <v>-4.0642899999994597E-2</v>
+        <v>-4.0649875999989149E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.68474939643891064</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-0.68486947846027046</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>71.290329416000006</v>
+        <v>71.289611719000007</v>
       </c>
       <c r="C359" s="5">
-        <v>0.3294873180000053</v>
+        <v>0.32908033500000045</v>
       </c>
       <c r="D359" s="5">
-        <v>5.7163913427713542</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>5.7091750313075673</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>71.134299635999994</v>
+        <v>71.133178465</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.15602978000001144</v>
+        <v>-0.15643325400000663</v>
       </c>
       <c r="D360" s="5">
-        <v>-2.59499756589745</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-2.6016530134983618</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>71.729571983</v>
+        <v>71.729074401000005</v>
       </c>
       <c r="C361" s="5">
-        <v>0.5952723470000052</v>
+        <v>0.59589593600000512</v>
       </c>
       <c r="D361" s="5">
-        <v>10.51727115942025</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>10.528974910869282</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>71.750314169999996</v>
+        <v>71.749431635999997</v>
       </c>
       <c r="C362" s="5">
-        <v>2.0742186999996193E-2</v>
+        <v>2.0357234999991647E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.34755888114408329</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>0.34110087173928605</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>71.946394283999993</v>
+        <v>71.945591852999996</v>
       </c>
       <c r="C363" s="5">
-        <v>0.19608011399999725</v>
+        <v>0.19616021699999919</v>
       </c>
       <c r="D363" s="5">
-        <v>3.3291166082347612</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.3305387236986839</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>72.011815208000002</v>
+        <v>72.008565429000001</v>
       </c>
       <c r="C364" s="5">
-        <v>6.542092400000854E-2</v>
+        <v>6.2973576000004527E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>1.0966347691988343</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>1.0554246276649693</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>71.961651973000002</v>
+        <v>71.967576891999997</v>
       </c>
       <c r="C365" s="5">
-        <v>-5.0163234999999418E-2</v>
+        <v>-4.0988537000004044E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.83272153214788425</v>
+        <v>-0.68092661910261754</v>
       </c>
       <c r="E365" s="5">
-        <v>0.81012733677978677</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>0.81481435291539395</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>72.384378724000001</v>
+        <v>72.386985608000003</v>
       </c>
       <c r="C366" s="5">
-        <v>0.42272675099999901</v>
+        <v>0.41940871600000662</v>
       </c>
       <c r="D366" s="5">
-        <v>7.2814709131328925</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>7.221859755961213</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>72.217090917999997</v>
+        <v>72.218279081999995</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.16728780600000448</v>
+        <v>-0.16870652600000824</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.7383426887048867</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-2.7611707501825844</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>71.527113295000007</v>
+        <v>71.527976918999997</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.6899776229999901</v>
+        <v>-0.69030216299999836</v>
       </c>
       <c r="D368" s="5">
-        <v>-10.881370985146688</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-10.886053364431547</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>68.296651401000005</v>
+        <v>68.295295304000007</v>
       </c>
       <c r="C369" s="5">
-        <v>-3.2304618940000012</v>
+        <v>-3.23268161499999</v>
       </c>
       <c r="D369" s="5">
-        <v>-42.569241628561564</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-42.591242709365552</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>67.886379009999999</v>
+        <v>67.887385623</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.41027239100000656</v>
+        <v>-0.40790968100000669</v>
       </c>
       <c r="D370" s="5">
-        <v>-6.9751869788674759</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-6.9364612755644099</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>67.532057969999997</v>
+        <v>67.532873706000004</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.35432104000000209</v>
+        <v>-0.3545119169999964</v>
       </c>
       <c r="D371" s="5">
-        <v>-6.0864880448853853</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-6.089585596130453</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>67.616402625000006</v>
+        <v>67.608528364999998</v>
       </c>
       <c r="C372" s="5">
-        <v>8.4344655000009539E-2</v>
+        <v>7.565465899999424E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>1.5090870124564448</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>1.3526309635618849</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>68.120982600999994</v>
+        <v>68.120473325999995</v>
       </c>
       <c r="C373" s="5">
-        <v>0.50457997599998805</v>
+        <v>0.51194496099999753</v>
       </c>
       <c r="D373" s="5">
-        <v>9.3317017970430562</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>9.4747823064074144</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>69.026715988999996</v>
+        <v>69.025366023999993</v>
       </c>
       <c r="C374" s="5">
-        <v>0.90573338800000158</v>
+        <v>0.90489269799999761</v>
       </c>
       <c r="D374" s="5">
-        <v>17.175198500005507</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>17.158212237312132</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>68.959185680000004</v>
+        <v>68.957870084000007</v>
       </c>
       <c r="C375" s="5">
-        <v>-6.7530308999991462E-2</v>
+        <v>-6.7495939999986376E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-1.167689214422496</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-1.1671208238840936</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>68.774187005000002</v>
+        <v>68.768818848999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.18499867500000278</v>
+        <v>-0.18905123500000798</v>
       </c>
       <c r="D376" s="5">
-        <v>-3.1721943518347895</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-3.2407006975658348</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>69.132853710000006</v>
+        <v>69.143059711000006</v>
       </c>
       <c r="C377" s="5">
-        <v>0.35866670500000453</v>
+        <v>0.37424086200000772</v>
       </c>
       <c r="D377" s="5">
-        <v>6.4408244179149365</v>
+        <v>6.7294684614415345</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.9309801615746154</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-3.9247079073381541</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>70.513849660000005</v>
+        <v>70.517318029999998</v>
       </c>
       <c r="C378" s="5">
-        <v>1.3809959499999991</v>
+        <v>1.374258318999992</v>
       </c>
       <c r="D378" s="5">
-        <v>26.788333143572697</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>26.638661129796894</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>70.363349452999998</v>
+        <v>70.367497541999995</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.15050020700000744</v>
+        <v>-0.14982048800000314</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.5313498226973596</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-2.5199280030419269</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>70.750512790000002</v>
+        <v>70.754481874999996</v>
       </c>
       <c r="C380" s="5">
-        <v>0.38716333700000405</v>
+        <v>0.3869843330000009</v>
       </c>
       <c r="D380" s="5">
-        <v>6.8063434151280022</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>6.8026874827213035</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>71.217989486999997</v>
+        <v>71.216888905999994</v>
       </c>
       <c r="C381" s="5">
-        <v>0.46747669699999506</v>
+        <v>0.46240703099999791</v>
       </c>
       <c r="D381" s="5">
-        <v>8.2234582135139114</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>8.1305748698289335</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>71.422850053999994</v>
+        <v>71.426051259000005</v>
       </c>
       <c r="C382" s="5">
-        <v>0.20486056699999722</v>
+        <v>0.20916235300001063</v>
       </c>
       <c r="D382" s="5">
-        <v>3.5069722220551158</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>3.581863745308711</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>71.740030165999997</v>
+        <v>71.741925519000006</v>
       </c>
       <c r="C383" s="5">
-        <v>0.31718011200000262</v>
+        <v>0.31587426000000107</v>
       </c>
       <c r="D383" s="5">
-        <v>5.4611600711390595</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.4378767367102565</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>72.307162591999997</v>
+        <v>72.288518871999997</v>
       </c>
       <c r="C384" s="5">
-        <v>0.56713242600000058</v>
+        <v>0.54659335299999157</v>
       </c>
       <c r="D384" s="5">
-        <v>9.9099921760667833</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>9.5356710694297409</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>73.053927099999996</v>
+        <v>73.048809821999996</v>
       </c>
       <c r="C385" s="5">
-        <v>0.74676450799999827</v>
+        <v>0.76029094999999813</v>
       </c>
       <c r="D385" s="5">
-        <v>13.121971771858121</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>13.377222771088348</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>74.005727161999999</v>
+        <v>74.002039734999997</v>
       </c>
       <c r="C386" s="5">
-        <v>0.95180006200000378</v>
+        <v>0.95322991300000126</v>
       </c>
       <c r="D386" s="5">
-        <v>16.804926404272603</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>16.83327549261562</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>75.423619316</v>
+        <v>75.418712943000003</v>
       </c>
       <c r="C387" s="5">
-        <v>1.4178921540000005</v>
+        <v>1.416673208000006</v>
       </c>
       <c r="D387" s="5">
-        <v>25.575369030760054</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>25.552427724997195</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>75.559053050000003</v>
+        <v>75.551359172999994</v>
       </c>
       <c r="C388" s="5">
-        <v>0.13543373400000291</v>
+        <v>0.13264622999999176</v>
       </c>
       <c r="D388" s="5">
-        <v>2.1761774963018343</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>2.1310931779676245</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>76.296168578000007</v>
+        <v>76.312974323000006</v>
       </c>
       <c r="C389" s="5">
-        <v>0.73711552800000391</v>
+        <v>0.76161515000001145</v>
       </c>
       <c r="D389" s="5">
-        <v>12.355587011954938</v>
+        <v>12.790672767665235</v>
       </c>
       <c r="E389" s="5">
-        <v>10.361665233795826</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>10.369680835601391</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>76.481400441999995</v>
+        <v>76.491059204999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.18523186399998792</v>
+        <v>0.17808488199999317</v>
       </c>
       <c r="D390" s="5">
-        <v>2.9525787692949335</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.8365575229545303</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>76.714335982999998</v>
+        <v>76.727016989000006</v>
       </c>
       <c r="C391" s="5">
-        <v>0.23293554100000335</v>
+        <v>0.23595778400000711</v>
       </c>
       <c r="D391" s="5">
-        <v>3.7166267164854938</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>3.7651860671394255</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>77.287021206999995</v>
+        <v>77.298558404000005</v>
       </c>
       <c r="C392" s="5">
-        <v>0.57268522399999711</v>
+        <v>0.57154141499999866</v>
       </c>
       <c r="D392" s="5">
-        <v>9.3353162677624724</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>9.3142972572618277</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>78.245842999999994</v>
+        <v>78.246862348999997</v>
       </c>
       <c r="C393" s="5">
-        <v>0.95882179299999848</v>
+        <v>0.94830394499999215</v>
       </c>
       <c r="D393" s="5">
-        <v>15.946183490483378</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>15.756782044532658</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>79.073431122000002</v>
+        <v>79.079335268999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.82758812200000875</v>
+        <v>0.83247292000000073</v>
       </c>
       <c r="D394" s="5">
-        <v>13.457110956487073</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>13.541059074263707</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>79.218247461000004</v>
+        <v>79.219941085000002</v>
       </c>
       <c r="C395" s="5">
-        <v>0.1448163390000019</v>
+        <v>0.14060581600000432</v>
       </c>
       <c r="D395" s="5">
-        <v>2.2199717337477054</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>2.1546313031084674</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>80.871868160999995</v>
+        <v>80.837657727999996</v>
       </c>
       <c r="C396" s="5">
-        <v>1.6536206999999905</v>
+        <v>1.6177166429999943</v>
       </c>
       <c r="D396" s="5">
-        <v>28.134754972017294</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>27.453121089777042</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>81.044444729999995</v>
+        <v>81.027312370999994</v>
       </c>
       <c r="C397" s="5">
-        <v>0.17257656900000029</v>
+        <v>0.18965464299999724</v>
       </c>
       <c r="D397" s="5">
-        <v>2.5910102130596968</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>2.8519547632296138</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>81.384134219000003</v>
+        <v>81.365721407999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.33968948900000839</v>
+        <v>0.33840903700000524</v>
       </c>
       <c r="D398" s="5">
-        <v>5.1472599795428176</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.1285189258287067</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>81.291509734000002</v>
+        <v>81.280457659999996</v>
       </c>
       <c r="C399" s="5">
-        <v>-9.2624485000001755E-2</v>
+        <v>-8.5263748000002693E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.3572210562278642</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-1.2502667044774873</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>81.926408331000005</v>
+        <v>81.911652691</v>
       </c>
       <c r="C400" s="5">
-        <v>0.63489859700000295</v>
+        <v>0.63119503100000429</v>
       </c>
       <c r="D400" s="5">
-        <v>9.7854325533176976</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>9.7272712849574283</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>81.370140977000005</v>
+        <v>81.405542120000007</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.55626735399999916</v>
+        <v>-0.50611057099999357</v>
       </c>
       <c r="D401" s="5">
-        <v>-7.8503197849734585</v>
+        <v>-7.1676357604419261</v>
       </c>
       <c r="E401" s="5">
-        <v>6.6503633060062795</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.6732660365789842</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>81.481231378000004</v>
+        <v>81.507909158000004</v>
       </c>
       <c r="C402" s="5">
-        <v>0.11109040099999845</v>
+        <v>0.10236703799999702</v>
       </c>
       <c r="D402" s="5">
-        <v>1.6506551915647094</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>1.5194740470728663</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>81.385396439999994</v>
+        <v>81.412247898999993</v>
       </c>
       <c r="C403" s="5">
-        <v>-9.5834938000010084E-2</v>
+        <v>-9.5661259000010546E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-1.4022971809907303</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-1.3993170278312261</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>81.445430264999999</v>
+        <v>81.466675280000004</v>
       </c>
       <c r="C404" s="5">
-        <v>6.0033825000004981E-2</v>
+        <v>5.4427381000010655E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>0.88877841156818072</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>0.80520497162415161</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>80.885815726000004</v>
+        <v>80.890977043000007</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.55961453899999469</v>
+        <v>-0.57569823699999745</v>
       </c>
       <c r="D405" s="5">
-        <v>-7.9406779040779867</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-8.1580576960129552</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>80.905988487000002</v>
+        <v>80.910792771000004</v>
       </c>
       <c r="C406" s="5">
-        <v>2.0172760999997763E-2</v>
+        <v>1.9815727999997534E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>0.29968846215904232</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>0.29435838874360964</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>80.412380306000003</v>
+        <v>80.407614663000004</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.49360818099999904</v>
+        <v>-0.50317810800000018</v>
       </c>
       <c r="D407" s="5">
-        <v>-7.0804719283705904</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-7.2126722733825144</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>79.325340595</v>
+        <v>79.279492133999995</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.0870397110000027</v>
+        <v>-1.1281225290000094</v>
       </c>
       <c r="D408" s="5">
-        <v>-15.068590756095379</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-15.595778595810438</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>79.014928534999996</v>
+        <v>78.981155518999998</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.31041206000000443</v>
+        <v>-0.29833661499999664</v>
       </c>
       <c r="D409" s="5">
-        <v>-4.5960241245033178</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-4.4234198000559282</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>78.609581777000002</v>
+        <v>78.573745001999995</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.4053467579999932</v>
+        <v>-0.40741051700000241</v>
       </c>
       <c r="D410" s="5">
-        <v>-5.9852470883971165</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-6.0173606344264279</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>78.662277337000006</v>
+        <v>78.646819350000001</v>
       </c>
       <c r="C411" s="5">
-        <v>5.2695560000003638E-2</v>
+        <v>7.3074348000005784E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>0.8073867350685715</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.1217378785935317</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>78.306266328999996</v>
+        <v>78.286750522000006</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.35601100800001007</v>
+        <v>-0.36006882799999573</v>
       </c>
       <c r="D412" s="5">
-        <v>-5.2978103763599016</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-5.3577095335617608</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>77.899472661999994</v>
+        <v>77.955847755999997</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.4067936670000023</v>
+        <v>-0.33090276600000834</v>
       </c>
       <c r="D413" s="5">
-        <v>-6.0588208485848121</v>
+        <v>-4.9558959231424282</v>
       </c>
       <c r="E413" s="5">
-        <v>-4.2652848739453741</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-4.2376652426376671</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>77.100617721999996</v>
+        <v>77.145212576999995</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.79885493999999824</v>
+        <v>-0.81063517900000193</v>
       </c>
       <c r="D414" s="5">
-        <v>-11.63504143282842</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-11.788871971608428</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>76.827730263000007</v>
+        <v>76.866544101000002</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.27288745899998901</v>
+        <v>-0.27866847599999289</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.1655302814944006</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-4.2496196487103681</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>76.576049474000001</v>
+        <v>76.604163424999996</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.25168078900000523</v>
+        <v>-0.26238067600000647</v>
       </c>
       <c r="D416" s="5">
-        <v>-3.8610321760737309</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-4.0201160625790155</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>76.411237623000005</v>
+        <v>76.418546374000002</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.16481185099999607</v>
+        <v>-0.18561705099999415</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.552361930708813</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-2.8692418734679537</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>76.008899658000004</v>
+        <v>76.011213376000001</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.40233796500000096</v>
+        <v>-0.40733299800000111</v>
       </c>
       <c r="D418" s="5">
-        <v>-6.1387056616433178</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-6.2121207775595044</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>75.909434129000005</v>
+        <v>75.898380064999998</v>
       </c>
       <c r="C419" s="5">
-        <v>-9.9465528999999719E-2</v>
+        <v>-0.11283331100000282</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.5590714931804084</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-1.7668441832231818</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>76.116714728999995</v>
+        <v>76.061540539999996</v>
       </c>
       <c r="C420" s="5">
-        <v>0.20728059999999005</v>
+        <v>0.16316047499999797</v>
       </c>
       <c r="D420" s="5">
-        <v>3.3264188970391739</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>2.6103875637269347</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>76.081215361000005</v>
+        <v>76.032944207</v>
       </c>
       <c r="C421" s="5">
-        <v>-3.5499367999989317E-2</v>
+        <v>-2.8596332999995866E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.55822351752214949</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-0.4502239963841026</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>76.180869303999998</v>
+        <v>76.125639620000001</v>
       </c>
       <c r="C422" s="5">
-        <v>9.9653942999992751E-2</v>
+        <v>9.2695413000001281E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>1.5831766609100351</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.4728273169381856</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>75.741917204999993</v>
+        <v>75.722747704</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.43895209900000509</v>
+        <v>-0.40289191600000152</v>
       </c>
       <c r="D423" s="5">
-        <v>-6.6993997352744472</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-6.1693081474081479</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>75.589499759999995</v>
+        <v>75.565758599999995</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.15241744499999754</v>
+        <v>-0.15698910400000443</v>
       </c>
       <c r="D424" s="5">
-        <v>-2.3882434994974777</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-2.4596781812077584</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>75.518471966000007</v>
+        <v>75.597486943999996</v>
       </c>
       <c r="C425" s="5">
-        <v>-7.1027793999988376E-2</v>
+        <v>3.172834400000113E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.1217726899819258</v>
+        <v>0.50501790692800697</v>
       </c>
       <c r="E425" s="5">
-        <v>-3.0565042543111542</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-3.0252519597780747</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>75.815701809999993</v>
+        <v>75.878128891000003</v>
       </c>
       <c r="C426" s="5">
-        <v>0.29722984399998609</v>
+        <v>0.28064194700000655</v>
       </c>
       <c r="D426" s="5">
-        <v>4.826621065915182</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.5468737891407818</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>75.749108458999999</v>
+        <v>75.798578448000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-6.6593350999994527E-2</v>
+        <v>-7.9550443000002247E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.0489528521120506</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.2508480223108465</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>75.593556101000004</v>
+        <v>75.626829653000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.15555235799999423</v>
+        <v>-0.17174879499999918</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.4365825561725285</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-2.6853987728731821</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>75.623993561000006</v>
+        <v>75.633053560999997</v>
       </c>
       <c r="C429" s="5">
-        <v>3.0437460000001693E-2</v>
+        <v>6.2239079999955038E-3</v>
       </c>
       <c r="D429" s="5">
-        <v>0.48424692574151607</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>9.8801855986474507E-2</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>75.525397287000004</v>
+        <v>75.522661193000005</v>
       </c>
       <c r="C430" s="5">
-        <v>-9.8596274000001927E-2</v>
+        <v>-0.1103923679999923</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.55335351182746</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-1.737501775886352</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>75.609325350999995</v>
+        <v>75.588048244999996</v>
       </c>
       <c r="C431" s="5">
-        <v>8.3928063999991309E-2</v>
+        <v>6.5387051999991286E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>1.3416879499773993</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>1.0439142214583974</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>75.987634431999993</v>
+        <v>75.923767634000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.3783090809999976</v>
+        <v>0.33571938900000475</v>
       </c>
       <c r="D432" s="5">
-        <v>6.1721816093295745</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>5.4618625333489046</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>75.453635019000004</v>
+        <v>75.389751900999997</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.53399941299998943</v>
+        <v>-0.53401573300000393</v>
       </c>
       <c r="D433" s="5">
-        <v>-8.1145160184586622</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-8.1213187429052489</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>75.166859791999997</v>
+        <v>75.096912630000006</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.28677522700000679</v>
+        <v>-0.29283927099999119</v>
       </c>
       <c r="D434" s="5">
-        <v>-4.4666770624026464</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-4.5629023118479832</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>75.378583980000002</v>
+        <v>74.862670821999998</v>
       </c>
       <c r="C435" s="5">
-        <v>0.21172418800000514</v>
+        <v>-0.23424180800000727</v>
       </c>
       <c r="D435" s="5">
-        <v>3.4329257334859697</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-3.6794814559666489</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>75.239413811999995</v>
+        <v>74.784336773999996</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.13917016800000681</v>
+        <v>-7.8334048000002099E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.1931791917241372</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-1.2484427929793762</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>75.303575057000003</v>
+        <v>74.460953888999995</v>
       </c>
       <c r="C437" s="5">
-        <v>6.4161245000008194E-2</v>
+        <v>-0.3233828850000009</v>
       </c>
       <c r="D437" s="5">
-        <v>1.0281265143128548</v>
+        <v>-5.0673971826329156</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.28456204608688918</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-1.5034005771143</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>74.123956164999996</v>
+        <v>73.240810413000005</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.1796188920000077</v>
+        <v>-1.2201434759999898</v>
       </c>
       <c r="D438" s="5">
-        <v>-17.259917910147692</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-17.984762307324953</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>74.145283234000004</v>
+        <v>73.294642827999994</v>
       </c>
       <c r="C439" s="5">
-        <v>2.1327069000008692E-2</v>
+        <v>5.3832414999988032E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>0.34581291001674064</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.88558116135717402</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>73.946015087000006</v>
+        <v>73.097660808000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.19926814699999795</v>
+        <v>-0.19698201999999299</v>
       </c>
       <c r="D440" s="5">
-        <v>-3.1777973339207954</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-3.1777973346801547</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>74.378944168000004</v>
+        <v>73.022233748999994</v>
       </c>
       <c r="C441" s="5">
-        <v>0.4329290809999975</v>
+        <v>-7.5427059000006125E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>7.2562994308801532</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-1.2312370876081946</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>73.325458178999995</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.30322443000000021</v>
+      </c>
+      <c r="D442" s="5">
+        <v>5.0983887600526856</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>