--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{ED7B5200-2915-4F0F-AA23-B0F40377030D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9C3D1AC5-FAB8-4D1B-98CF-8F0CEEF5F07E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F6527AEA-9799-47CB-A4F8-586E0AB27315}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3E490C78-17A7-4F3C-B7C7-B40F64F45E2A}"/>
   </bookViews>
   <sheets>
     <sheet name="dalinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EDE95598-8A81-4B4B-BF84-8F46583601D2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{697D2DD4-248F-4142-AEC4-80207DF69C98}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>62.329502640999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>62.576819864000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.24731722300000314</v>
       </c>
       <c r="D7" s="5">
         <v>4.866778431026586</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>63.207194094000002</v>
       </c>
       <c r="C8" s="5">
         <v>0.63037423000000103</v>
       </c>
       <c r="D8" s="5">
         <v>12.781086424706633</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>62.98986283</v>
       </c>
       <c r="C9" s="5">
         <v>-0.21733126400000202</v>
       </c>
       <c r="D9" s="5">
         <v>-4.0489318753312187</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>62.991600718000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.7378880000009644E-3</v>
       </c>
       <c r="D10" s="5">
         <v>3.3112980310723295E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>63.275126542999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.28352582499999812</v>
       </c>
       <c r="D11" s="5">
         <v>5.536948569354494</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>64.479360900000003</v>
       </c>
       <c r="C12" s="5">
         <v>1.2042343570000043</v>
       </c>
       <c r="D12" s="5">
         <v>25.386974193743029</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>64.971518786999994</v>
       </c>
       <c r="C13" s="5">
         <v>0.49215788699999052</v>
       </c>
       <c r="D13" s="5">
         <v>9.5538231107708214</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>65.132471756000001</v>
       </c>
       <c r="C14" s="5">
         <v>0.16095296900000733</v>
       </c>
       <c r="D14" s="5">
         <v>3.0135821485834269</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>65.081642598000002</v>
       </c>
       <c r="C15" s="5">
         <v>-5.0829157999999097E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.93246680576331009</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>65.341255982999996</v>
       </c>
       <c r="C16" s="5">
         <v>0.25961338499999442</v>
       </c>
       <c r="D16" s="5">
         <v>4.8932812844462603</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>65.249338700999999</v>
       </c>
       <c r="C17" s="5">
         <v>-9.1917281999997158E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-1.6750723470280948</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>63.636581481999997</v>
       </c>
       <c r="C18" s="5">
         <v>-1.6127572190000024</v>
       </c>
       <c r="D18" s="5">
         <v>-25.942554935195115</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>62.958798444999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.67778303699999753</v>
       </c>
       <c r="D19" s="5">
         <v>-12.058256132264479</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>62.977586600999999</v>
       </c>
       <c r="C20" s="5">
         <v>1.878815599999939E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.35869217966628675</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>64.875577242999995</v>
       </c>
       <c r="C21" s="5">
         <v>1.8979906419999963</v>
       </c>
       <c r="D21" s="5">
         <v>42.804750817548573</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>65.075510543999997</v>
       </c>
       <c r="C22" s="5">
         <v>0.19993330100000151</v>
       </c>
       <c r="D22" s="5">
         <v>3.7614870155715963</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>63.576173402000002</v>
       </c>
       <c r="C23" s="5">
         <v>-1.4993371419999946</v>
       </c>
       <c r="D23" s="5">
         <v>-24.400032940707405</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>63.905282001000003</v>
       </c>
       <c r="C24" s="5">
         <v>0.32910859900000133</v>
       </c>
       <c r="D24" s="5">
         <v>6.3918726739690568</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>63.994744918000002</v>
       </c>
       <c r="C25" s="5">
         <v>8.9462916999998754E-2</v>
       </c>
       <c r="D25" s="5">
         <v>1.6929111714179879</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>64.112999131999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.11825421399999669</v>
       </c>
       <c r="D26" s="5">
         <v>2.2401245921723101</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>64.616257395000005</v>
       </c>
       <c r="C27" s="5">
         <v>0.50325826300000642</v>
       </c>
       <c r="D27" s="5">
         <v>9.8369539962198651</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>64.686399416</v>
       </c>
       <c r="C28" s="5">
         <v>7.0142020999995225E-2</v>
       </c>
       <c r="D28" s="5">
         <v>1.310425233064727</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>64.775006720999997</v>
       </c>
       <c r="C29" s="5">
         <v>8.8607304999996472E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.6561982905607175</v>
       </c>
       <c r="E29" s="5">
         <v>-0.72695293077772449</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>61.827300915999999</v>
       </c>
       <c r="C30" s="5">
         <v>-2.9477058049999982</v>
       </c>
       <c r="D30" s="5">
         <v>-42.816089421677951</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>62.090671550000003</v>
       </c>
       <c r="C31" s="5">
         <v>0.2633706340000046</v>
       </c>
       <c r="D31" s="5">
         <v>5.2332133890462762</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>61.932557297999999</v>
       </c>
       <c r="C32" s="5">
         <v>-0.15811425200000429</v>
       </c>
       <c r="D32" s="5">
         <v>-3.0133691531653461</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>62.136626292000003</v>
       </c>
       <c r="C33" s="5">
         <v>0.20406899400000356</v>
       </c>
       <c r="D33" s="5">
         <v>4.0264737199467104</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>62.230946086000003</v>
       </c>
       <c r="C34" s="5">
         <v>9.4319794000000456E-2</v>
       </c>
       <c r="D34" s="5">
         <v>1.8368149706116776</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>62.087236283999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.14370980200000361</v>
       </c>
       <c r="D35" s="5">
         <v>-2.7362303231233565</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>61.896822706000002</v>
       </c>
       <c r="C36" s="5">
         <v>-0.19041357799999759</v>
       </c>
       <c r="D36" s="5">
         <v>-3.6187984779021631</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>61.922171966999997</v>
       </c>
       <c r="C37" s="5">
         <v>2.5349260999995238E-2</v>
       </c>
       <c r="D37" s="5">
         <v>0.49255718997969211</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>61.976857240999998</v>
       </c>
       <c r="C38" s="5">
         <v>5.4685274000000561E-2</v>
       </c>
       <c r="D38" s="5">
         <v>1.0649175944338785</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>62.262517512000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.28566027100000468</v>
       </c>
       <c r="D39" s="5">
         <v>5.6733614991941295</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>62.548850504000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.2863329919999984</v>
       </c>
       <c r="D40" s="5">
         <v>5.6603077297261883</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>62.716051276999998</v>
       </c>
       <c r="C41" s="5">
         <v>0.16720077299999758</v>
       </c>
       <c r="D41" s="5">
         <v>3.2553312737412909</v>
       </c>
       <c r="E41" s="5">
         <v>-3.1786263687603511</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>62.507553506999997</v>
       </c>
       <c r="C42" s="5">
         <v>-0.20849777000000103</v>
       </c>
       <c r="D42" s="5">
         <v>-3.9172250169687173</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>62.799521982999998</v>
       </c>
       <c r="C43" s="5">
         <v>0.29196847600000098</v>
       </c>
       <c r="D43" s="5">
         <v>5.7513791956027571</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>63.069412663000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.26989068000000316</v>
       </c>
       <c r="D44" s="5">
         <v>5.2808502378878019</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>63.496610312000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.42719764900000001</v>
       </c>
       <c r="D45" s="5">
         <v>8.4378904336120932</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>63.666653738999997</v>
       </c>
       <c r="C46" s="5">
         <v>0.17004342699999597</v>
       </c>
       <c r="D46" s="5">
         <v>3.261348556001975</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>64.385465287000002</v>
       </c>
       <c r="C47" s="5">
         <v>0.71881154800000502</v>
       </c>
       <c r="D47" s="5">
         <v>14.422062012210567</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>63.992573640000003</v>
       </c>
       <c r="C48" s="5">
         <v>-0.39289164699999901</v>
       </c>
       <c r="D48" s="5">
         <v>-7.0817845046747934</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>63.960470938</v>
       </c>
       <c r="C49" s="5">
         <v>-3.2102702000003092E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-0.60033729698539817</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>64.184311809999997</v>
       </c>
       <c r="C50" s="5">
         <v>0.22384087199999669</v>
       </c>
       <c r="D50" s="5">
         <v>4.2813956519715202</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>64.349672779000002</v>
       </c>
       <c r="C51" s="5">
         <v>0.1653609690000053</v>
       </c>
       <c r="D51" s="5">
         <v>3.1358009916492291</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>64.192597887000005</v>
       </c>
       <c r="C52" s="5">
         <v>-0.15707489199999713</v>
       </c>
       <c r="D52" s="5">
         <v>-2.8901439825048447</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>64.024724235999997</v>
       </c>
       <c r="C53" s="5">
         <v>-0.16787365100000784</v>
       </c>
       <c r="D53" s="5">
         <v>-3.093440579528195</v>
       </c>
       <c r="E53" s="5">
         <v>2.0866635133323985</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>64.681768090999995</v>
       </c>
       <c r="C54" s="5">
         <v>0.65704385499999773</v>
       </c>
       <c r="D54" s="5">
         <v>13.034234203322903</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>64.800860346999997</v>
       </c>
       <c r="C55" s="5">
         <v>0.11909225600000184</v>
       </c>
       <c r="D55" s="5">
         <v>2.2319554976493627</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>65.314846320000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.51398597300000404</v>
       </c>
       <c r="D56" s="5">
         <v>9.9445354663179053</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>65.474085708999993</v>
       </c>
       <c r="C57" s="5">
         <v>0.15923938899999257</v>
       </c>
       <c r="D57" s="5">
         <v>2.9651837790015678</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>65.918389582000003</v>
       </c>
       <c r="C58" s="5">
         <v>0.44430387300000973</v>
       </c>
       <c r="D58" s="5">
         <v>8.4540450249639409</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>66.567720816000005</v>
       </c>
       <c r="C59" s="5">
         <v>0.6493312340000017</v>
       </c>
       <c r="D59" s="5">
         <v>12.482558316480752</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>67.901502266999998</v>
       </c>
       <c r="C60" s="5">
         <v>1.333781450999993</v>
       </c>
       <c r="D60" s="5">
         <v>26.878589717638455</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>68.191640578999994</v>
       </c>
       <c r="C61" s="5">
         <v>0.29013831199999629</v>
       </c>
       <c r="D61" s="5">
         <v>5.249750282742971</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>69.103855229999994</v>
       </c>
       <c r="C62" s="5">
         <v>0.91221465099999932</v>
       </c>
       <c r="D62" s="5">
         <v>17.288019970527092</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>69.632567238999997</v>
       </c>
       <c r="C63" s="5">
         <v>0.52871200900000304</v>
       </c>
       <c r="D63" s="5">
         <v>9.5775444262400811</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>70.517980870000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.88541363100000581</v>
       </c>
       <c r="D64" s="5">
         <v>16.372278671209607</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>71.602627631999994</v>
       </c>
       <c r="C65" s="5">
         <v>1.0846467619999913</v>
       </c>
       <c r="D65" s="5">
         <v>20.101683869817233</v>
       </c>
       <c r="E65" s="5">
         <v>11.835901655846692</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>72.551444982000007</v>
       </c>
       <c r="C66" s="5">
         <v>0.94881735000001299</v>
       </c>
       <c r="D66" s="5">
         <v>17.113046228820728</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>73.724651843999993</v>
       </c>
       <c r="C67" s="5">
         <v>1.1732068619999865</v>
       </c>
       <c r="D67" s="5">
         <v>21.227169555539248</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>74.06985942</v>
       </c>
       <c r="C68" s="5">
         <v>0.34520757600000707</v>
       </c>
       <c r="D68" s="5">
         <v>5.7658540829303773</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>74.387818554000006</v>
       </c>
       <c r="C69" s="5">
         <v>0.31795913400000586</v>
       </c>
       <c r="D69" s="5">
         <v>5.2746078223837589</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>74.677746245999998</v>
       </c>
       <c r="C70" s="5">
         <v>0.28992769199999202</v>
       </c>
       <c r="D70" s="5">
         <v>4.7785910304437573</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>74.924611872</v>
       </c>
       <c r="C71" s="5">
         <v>0.24686562600000173</v>
       </c>
       <c r="D71" s="5">
         <v>4.0398198251947237</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>75.073840399000005</v>
       </c>
       <c r="C72" s="5">
         <v>0.14922852700000533</v>
       </c>
       <c r="D72" s="5">
         <v>2.4164152108154813</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>76.103667113</v>
       </c>
       <c r="C73" s="5">
         <v>1.029826713999995</v>
       </c>
       <c r="D73" s="5">
         <v>17.761523620849683</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>76.194979728000007</v>
       </c>
       <c r="C74" s="5">
         <v>9.1312615000006758E-2</v>
       </c>
       <c r="D74" s="5">
         <v>1.4493538173027787</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>76.306500439000004</v>
       </c>
       <c r="C75" s="5">
         <v>0.11152071099999716</v>
       </c>
       <c r="D75" s="5">
         <v>1.7705550536449177</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>76.891565114000002</v>
       </c>
       <c r="C76" s="5">
         <v>0.58506467499999815</v>
       </c>
       <c r="D76" s="5">
         <v>9.5988442611321787</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>77.700728838000003</v>
       </c>
       <c r="C77" s="5">
         <v>0.80916372400000114</v>
       </c>
       <c r="D77" s="5">
         <v>13.385285676624935</v>
       </c>
       <c r="E77" s="5">
         <v>8.5165885773648586</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>75.548033122000007</v>
       </c>
       <c r="C78" s="5">
         <v>-2.1526957159999967</v>
       </c>
       <c r="D78" s="5">
         <v>-28.619952232588865</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>76.317921400000003</v>
       </c>
       <c r="C79" s="5">
         <v>0.76988827799999626</v>
       </c>
       <c r="D79" s="5">
         <v>12.938094491565156</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>77.47377831</v>
       </c>
       <c r="C80" s="5">
         <v>1.1558569099999971</v>
       </c>
       <c r="D80" s="5">
         <v>19.767349321404517</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>78.623341160999999</v>
       </c>
       <c r="C81" s="5">
         <v>1.1495628509999989</v>
       </c>
       <c r="D81" s="5">
         <v>19.333150973826839</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>79.680165032999994</v>
       </c>
       <c r="C82" s="5">
         <v>1.0568238719999954</v>
       </c>
       <c r="D82" s="5">
         <v>17.377472163791239</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>80.174028359999994</v>
       </c>
       <c r="C83" s="5">
         <v>0.49386332699999969</v>
       </c>
       <c r="D83" s="5">
         <v>7.6965435705211194</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>80.844469086000004</v>
       </c>
       <c r="C84" s="5">
         <v>0.67044072600000959</v>
       </c>
       <c r="D84" s="5">
         <v>10.509418996529639</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>81.474550793000006</v>
       </c>
       <c r="C85" s="5">
         <v>0.63008170700000221</v>
       </c>
       <c r="D85" s="5">
         <v>9.7640027997141221</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>82.031436268999997</v>
       </c>
       <c r="C86" s="5">
         <v>0.55688547599999083</v>
       </c>
       <c r="D86" s="5">
         <v>8.5175776516063237</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>84.029814517999995</v>
       </c>
       <c r="C87" s="5">
         <v>1.9983782489999982</v>
       </c>
       <c r="D87" s="5">
         <v>33.486415765451191</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>85.328128923999998</v>
       </c>
       <c r="C88" s="5">
         <v>1.2983144060000029</v>
       </c>
       <c r="D88" s="5">
         <v>20.200371894474657</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>85.910148276000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.58201935200000321</v>
       </c>
       <c r="D89" s="5">
         <v>8.4993041681240342</v>
       </c>
       <c r="E89" s="5">
         <v>10.565434276834139</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>88.084864644000007</v>
       </c>
       <c r="C90" s="5">
         <v>2.1747163680000057</v>
       </c>
       <c r="D90" s="5">
         <v>34.983869156180212</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>88.769298914999993</v>
       </c>
       <c r="C91" s="5">
         <v>0.68443427099998644</v>
       </c>
       <c r="D91" s="5">
         <v>9.7331845896442495</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>87.895100936000006</v>
       </c>
       <c r="C92" s="5">
         <v>-0.87419797899998741</v>
       </c>
       <c r="D92" s="5">
         <v>-11.198039976546514</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>88.558578378000007</v>
       </c>
       <c r="C93" s="5">
         <v>0.66347744200000136</v>
       </c>
       <c r="D93" s="5">
         <v>9.4439110404923134</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>89.289016145999994</v>
       </c>
       <c r="C94" s="5">
         <v>0.73043776799998739</v>
       </c>
       <c r="D94" s="5">
         <v>10.359269317472886</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>90.488421086000002</v>
       </c>
       <c r="C95" s="5">
         <v>1.199404940000008</v>
       </c>
       <c r="D95" s="5">
         <v>17.365289158175791</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>90.869924151000006</v>
       </c>
       <c r="C96" s="5">
         <v>0.38150306500000397</v>
       </c>
       <c r="D96" s="5">
         <v>5.1782310243791096</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>91.443662328000002</v>
       </c>
       <c r="C97" s="5">
         <v>0.57373817699999563</v>
       </c>
       <c r="D97" s="5">
         <v>7.8453312456100877</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>91.765021736999998</v>
       </c>
       <c r="C98" s="5">
         <v>0.32135940899999582</v>
       </c>
       <c r="D98" s="5">
         <v>4.2996200922582162</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>92.422247394999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.65722565800000154</v>
       </c>
       <c r="D99" s="5">
         <v>8.9412205556226088</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>92.725426280999997</v>
       </c>
       <c r="C100" s="5">
         <v>0.30317888599999776</v>
       </c>
       <c r="D100" s="5">
         <v>4.0082440198359715</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>92.648131470999999</v>
       </c>
       <c r="C101" s="5">
         <v>-7.7294809999997938E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-0.99573227853795299</v>
       </c>
       <c r="E101" s="5">
         <v>7.8430585096339822</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>92.790792668999998</v>
       </c>
       <c r="C102" s="5">
         <v>0.14266119799999899</v>
       </c>
       <c r="D102" s="5">
         <v>1.8635102374103596</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>92.882369306000001</v>
       </c>
       <c r="C103" s="5">
         <v>9.1576637000002847E-2</v>
       </c>
       <c r="D103" s="5">
         <v>1.1907477576685865</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>92.886406355999995</v>
       </c>
       <c r="C104" s="5">
         <v>4.0370499999937692E-3</v>
       </c>
       <c r="D104" s="5">
         <v>5.216940830570227E-2</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>93.471765947999998</v>
       </c>
       <c r="C105" s="5">
         <v>0.5853595920000032</v>
       </c>
       <c r="D105" s="5">
         <v>7.8299595699232949</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>94.339870106999996</v>
       </c>
       <c r="C106" s="5">
         <v>0.86810415899999782</v>
       </c>
       <c r="D106" s="5">
         <v>11.732087660880186</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>94.717100947999995</v>
       </c>
       <c r="C107" s="5">
         <v>0.37723084099999937</v>
       </c>
       <c r="D107" s="5">
         <v>4.905311022941139</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>95.807436168999999</v>
       </c>
       <c r="C108" s="5">
         <v>1.0903352210000037</v>
       </c>
       <c r="D108" s="5">
         <v>14.722831888898824</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>96.312631089999996</v>
       </c>
       <c r="C109" s="5">
         <v>0.50519492099999752</v>
       </c>
       <c r="D109" s="5">
         <v>6.5144046337612282</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>96.866723334</v>
       </c>
       <c r="C110" s="5">
         <v>0.55409224400000312</v>
       </c>
       <c r="D110" s="5">
         <v>7.1263592846418033</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>96.832172049999997</v>
       </c>
       <c r="C111" s="5">
         <v>-3.4551284000002624E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-0.42718796730949471</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>97.140303418000002</v>
       </c>
       <c r="C112" s="5">
         <v>0.30813136800000507</v>
       </c>
       <c r="D112" s="5">
-        <v>3.8860859735218245</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8860859735218023</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>97.937405584999993</v>
       </c>
       <c r="C113" s="5">
         <v>0.79710216699999137</v>
       </c>
       <c r="D113" s="5">
         <v>10.303596678860316</v>
       </c>
       <c r="E113" s="5">
         <v>5.7089916763789272</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>95.791178005000006</v>
       </c>
       <c r="C114" s="5">
         <v>-2.1462275799999873</v>
       </c>
       <c r="D114" s="5">
         <v>-23.3480818134827</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>96.506975663999995</v>
       </c>
       <c r="C115" s="5">
         <v>0.71579765899998904</v>
       </c>
       <c r="D115" s="5">
         <v>9.3448421329660682</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>96.604062255000002</v>
       </c>
       <c r="C116" s="5">
         <v>9.7086591000007161E-2</v>
       </c>
       <c r="D116" s="5">
         <v>1.2139090969368826</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>98.281119966999995</v>
       </c>
       <c r="C117" s="5">
         <v>1.6770577119999928</v>
       </c>
       <c r="D117" s="5">
         <v>22.940929640310472</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>99.177571334000007</v>
       </c>
       <c r="C118" s="5">
         <v>0.8964513670000116</v>
       </c>
       <c r="D118" s="5">
         <v>11.511707620901568</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>98.489156100000002</v>
       </c>
       <c r="C119" s="5">
         <v>-0.68841523400000426</v>
       </c>
       <c r="D119" s="5">
         <v>-8.018737531249986</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>97.428874562999994</v>
       </c>
       <c r="C120" s="5">
         <v>-1.0602815370000087</v>
       </c>
       <c r="D120" s="5">
         <v>-12.180444252891942</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>98.319270802999995</v>
       </c>
       <c r="C121" s="5">
         <v>0.89039624000000117</v>
       </c>
       <c r="D121" s="5">
         <v>11.535098746162165</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>98.775840126999995</v>
       </c>
       <c r="C122" s="5">
         <v>0.45656932400000017</v>
       </c>
       <c r="D122" s="5">
         <v>5.7170412544062632</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>99.158402472999995</v>
       </c>
       <c r="C123" s="5">
         <v>0.38256234600000028</v>
       </c>
       <c r="D123" s="5">
         <v>4.7479347448182274</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>99.790146332000006</v>
       </c>
       <c r="C124" s="5">
         <v>0.63174385900001084</v>
       </c>
       <c r="D124" s="5">
         <v>7.9189368168353091</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>100.33238505</v>
       </c>
       <c r="C125" s="5">
         <v>0.54223871799999301</v>
       </c>
       <c r="D125" s="5">
         <v>6.7189935041087612</v>
       </c>
       <c r="E125" s="5">
         <v>2.4454185310447185</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>99.486601465000007</v>
       </c>
       <c r="C126" s="5">
         <v>-0.8457835849999924</v>
       </c>
       <c r="D126" s="5">
         <v>-9.6597039802907574</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>101.15996708999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.6733656249999882</v>
       </c>
       <c r="D127" s="5">
         <v>22.159995765342956</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>101.64416792</v>
       </c>
       <c r="C128" s="5">
         <v>0.48420083000000602</v>
       </c>
       <c r="D128" s="5">
         <v>5.8974316694395901</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>102.45471468</v>
       </c>
       <c r="C129" s="5">
         <v>0.81054675999999404</v>
       </c>
       <c r="D129" s="5">
         <v>10.000282041286845</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>103.00457735000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.54986267000001021</v>
       </c>
       <c r="D130" s="5">
         <v>6.6338070712656183</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>104.58636706</v>
       </c>
       <c r="C131" s="5">
         <v>1.5817897099999954</v>
       </c>
       <c r="D131" s="5">
         <v>20.066717183419101</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>105.78806863</v>
       </c>
       <c r="C132" s="5">
         <v>1.2017015699999973</v>
       </c>
       <c r="D132" s="5">
         <v>14.693638332289005</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>106.84962972</v>
       </c>
       <c r="C133" s="5">
         <v>1.0615610899999979</v>
       </c>
       <c r="D133" s="5">
         <v>12.729089226170288</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>107.51205840999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.66242868999999871</v>
       </c>
       <c r="D134" s="5">
         <v>7.6985521055086714</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>107.60470922</v>
       </c>
       <c r="C135" s="5">
         <v>9.2650810000009187E-2</v>
       </c>
       <c r="D135" s="5">
         <v>1.0390411969387392</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>108.07507622</v>
       </c>
       <c r="C136" s="5">
         <v>0.47036699999999598</v>
       </c>
       <c r="D136" s="5">
         <v>5.3734664105853813</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>107.91327736</v>
       </c>
       <c r="C137" s="5">
         <v>-0.16179886000000465</v>
       </c>
       <c r="D137" s="5">
         <v>-1.781797260198692</v>
       </c>
       <c r="E137" s="5">
         <v>7.5557780334057689</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>104.81314848</v>
       </c>
       <c r="C138" s="5">
         <v>-3.1001288799999998</v>
       </c>
       <c r="D138" s="5">
         <v>-29.515988311224472</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>104.71684993</v>
       </c>
       <c r="C139" s="5">
         <v>-9.6298550000000205E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-1.0969626146314027</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>104.97310207</v>
       </c>
       <c r="C140" s="5">
         <v>0.25625214000000085</v>
       </c>
       <c r="D140" s="5">
         <v>2.9763614829872997</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>104.55492699</v>
       </c>
       <c r="C141" s="5">
         <v>-0.41817507999999748</v>
       </c>
       <c r="D141" s="5">
         <v>-4.6770087955310675</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>103.90731355</v>
       </c>
       <c r="C142" s="5">
         <v>-0.64761344000000065</v>
       </c>
       <c r="D142" s="5">
         <v>-7.1847450496486553</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>102.96769691</v>
       </c>
       <c r="C143" s="5">
         <v>-0.93961663999999701</v>
       </c>
       <c r="D143" s="5">
         <v>-10.327642381274826</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>101.82289935999999</v>
       </c>
       <c r="C144" s="5">
         <v>-1.1447975500000069</v>
       </c>
       <c r="D144" s="5">
         <v>-12.555293726087758</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>101.21100015</v>
       </c>
       <c r="C145" s="5">
         <v>-0.61189920999999003</v>
       </c>
       <c r="D145" s="5">
         <v>-6.9776969683076118</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>100.33258287</v>
       </c>
       <c r="C146" s="5">
         <v>-0.87841728000000785</v>
       </c>
       <c r="D146" s="5">
         <v>-9.9318356577721918</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>99.619831864000005</v>
       </c>
       <c r="C147" s="5">
         <v>-0.71275100599999064</v>
       </c>
       <c r="D147" s="5">
         <v>-8.1993527542745923</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>98.105207997999997</v>
       </c>
       <c r="C148" s="5">
         <v>-1.514623866000008</v>
       </c>
       <c r="D148" s="5">
         <v>-16.793912396023924</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>96.691466391999995</v>
       </c>
       <c r="C149" s="5">
         <v>-1.4137416060000021</v>
       </c>
       <c r="D149" s="5">
         <v>-15.985740232550661</v>
       </c>
       <c r="E149" s="5">
         <v>-10.398915909637241</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>96.245147868000004</v>
       </c>
       <c r="C150" s="5">
         <v>-0.44631852399999161</v>
       </c>
       <c r="D150" s="5">
         <v>-5.4006027837594566</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>94.905275336000003</v>
       </c>
       <c r="C151" s="5">
         <v>-1.3398725320000011</v>
       </c>
       <c r="D151" s="5">
         <v>-15.484159899519312</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>94.321454758000002</v>
       </c>
       <c r="C152" s="5">
         <v>-0.58382057800000098</v>
       </c>
       <c r="D152" s="5">
         <v>-7.1372279778562415</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>92.539185196999995</v>
       </c>
       <c r="C153" s="5">
         <v>-1.7822695610000068</v>
       </c>
       <c r="D153" s="5">
         <v>-20.460625820665502</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>91.738526340000007</v>
       </c>
       <c r="C154" s="5">
         <v>-0.80065885699998773</v>
       </c>
       <c r="D154" s="5">
         <v>-9.9024339489102058</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>90.509544583999997</v>
       </c>
       <c r="C155" s="5">
         <v>-1.2289817560000103</v>
       </c>
       <c r="D155" s="5">
         <v>-14.942729454939707</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>88.715809617000005</v>
       </c>
       <c r="C156" s="5">
         <v>-1.7937349669999918</v>
       </c>
       <c r="D156" s="5">
         <v>-21.353448012573718</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>87.940310198999995</v>
       </c>
       <c r="C157" s="5">
         <v>-0.77549941800000965</v>
       </c>
       <c r="D157" s="5">
         <v>-9.9997583673537278</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>87.334291711999995</v>
       </c>
       <c r="C158" s="5">
         <v>-0.60601848700000005</v>
       </c>
       <c r="D158" s="5">
         <v>-7.9631575482089207</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>86.529473460999995</v>
       </c>
       <c r="C159" s="5">
         <v>-0.80481825100000037</v>
       </c>
       <c r="D159" s="5">
         <v>-10.51482271564047</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>86.254810798999998</v>
       </c>
       <c r="C160" s="5">
         <v>-0.27466266199999723</v>
       </c>
       <c r="D160" s="5">
         <v>-3.7432508101558959</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>85.768671662000003</v>
       </c>
       <c r="C161" s="5">
         <v>-0.486139136999995</v>
       </c>
       <c r="D161" s="5">
         <v>-6.557535193240815</v>
       </c>
       <c r="E161" s="5">
         <v>-11.296544708213997</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>84.347890226000004</v>
       </c>
       <c r="C162" s="5">
         <v>-1.4207814359999986</v>
       </c>
       <c r="D162" s="5">
         <v>-18.16360654819923</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>83.892181476999994</v>
       </c>
       <c r="C163" s="5">
         <v>-0.45570874900001002</v>
       </c>
       <c r="D163" s="5">
         <v>-6.2940512929447356</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>83.048875558000006</v>
       </c>
       <c r="C164" s="5">
         <v>-0.84330591899998808</v>
       </c>
       <c r="D164" s="5">
         <v>-11.417643687107104</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>82.650990688999997</v>
       </c>
       <c r="C165" s="5">
         <v>-0.39788486900000919</v>
       </c>
       <c r="D165" s="5">
         <v>-5.6000677495826938</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>81.973504527000003</v>
       </c>
       <c r="C166" s="5">
         <v>-0.6774861619999939</v>
       </c>
       <c r="D166" s="5">
         <v>-9.4047837145136643</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>81.314231039999996</v>
       </c>
       <c r="C167" s="5">
         <v>-0.65927348700000721</v>
       </c>
       <c r="D167" s="5">
         <v>-9.2353612205122619</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>81.364165404999994</v>
       </c>
       <c r="C168" s="5">
         <v>4.9934364999998593E-2</v>
       </c>
       <c r="D168" s="5">
         <v>0.73940362223667844</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>81.132750803999997</v>
       </c>
       <c r="C169" s="5">
         <v>-0.23141460099999733</v>
       </c>
       <c r="D169" s="5">
         <v>-3.3601330129930163</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>80.513201366999994</v>
       </c>
       <c r="C170" s="5">
         <v>-0.61954943700000342</v>
       </c>
       <c r="D170" s="5">
         <v>-8.7882615491657763</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>80.512552467000006</v>
       </c>
       <c r="C171" s="5">
         <v>-6.4889999998740677E-4</v>
       </c>
       <c r="D171" s="5">
         <v>-9.6710287349033308E-3</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>79.903259579999997</v>
       </c>
       <c r="C172" s="5">
         <v>-0.60929288700000939</v>
       </c>
       <c r="D172" s="5">
         <v>-8.7126050871599521</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>79.695855538000004</v>
       </c>
       <c r="C173" s="5">
         <v>-0.20740404199999318</v>
       </c>
       <c r="D173" s="5">
         <v>-3.0707415833795992</v>
       </c>
       <c r="E173" s="5">
         <v>-7.0804595737846476</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>79.730013936999995</v>
       </c>
       <c r="C174" s="5">
         <v>3.4158398999991846E-2</v>
       </c>
       <c r="D174" s="5">
         <v>0.51554556705093457</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>78.221472512000005</v>
       </c>
       <c r="C175" s="5">
         <v>-1.50854142499999</v>
       </c>
       <c r="D175" s="5">
         <v>-20.484871183597853</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>79.084454253000004</v>
       </c>
       <c r="C176" s="5">
         <v>0.86298174099999869</v>
       </c>
       <c r="D176" s="5">
         <v>14.072672636759776</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>78.440023307000004</v>
       </c>
       <c r="C177" s="5">
         <v>-0.64443094599999995</v>
       </c>
       <c r="D177" s="5">
         <v>-9.3518167180682852</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>78.503848391000005</v>
       </c>
       <c r="C178" s="5">
         <v>6.3825084000001198E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.98079765952330256</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>77.980643255999993</v>
       </c>
       <c r="C179" s="5">
         <v>-0.52320513500001198</v>
       </c>
       <c r="D179" s="5">
         <v>-7.7109034511764651</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>77.621978229000007</v>
       </c>
       <c r="C180" s="5">
         <v>-0.35866502699998648</v>
       </c>
       <c r="D180" s="5">
         <v>-5.3817915212434064</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>77.173278249000006</v>
       </c>
       <c r="C181" s="5">
         <v>-0.44869998000000066</v>
       </c>
       <c r="D181" s="5">
         <v>-6.7203499482845324</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>76.984841273000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.18843697600000553</v>
       </c>
       <c r="D182" s="5">
         <v>-2.8910551180783672</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>76.893418186999995</v>
       </c>
       <c r="C183" s="5">
         <v>-9.1423086000006037E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-1.4157848969146847</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>76.618517138000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.27490104899999324</v>
       </c>
       <c r="D184" s="5">
         <v>-4.2067512387303445</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>76.719133323999998</v>
       </c>
       <c r="C185" s="5">
         <v>0.10061618599999633</v>
       </c>
       <c r="D185" s="5">
         <v>1.5872835369244553</v>
       </c>
       <c r="E185" s="5">
         <v>-3.7351029032879457</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>76.853594982999994</v>
       </c>
       <c r="C186" s="5">
         <v>0.13446165899999585</v>
       </c>
       <c r="D186" s="5">
         <v>2.1235705991655696</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>76.393817557000006</v>
       </c>
       <c r="C187" s="5">
         <v>-0.45977742599998805</v>
       </c>
       <c r="D187" s="5">
         <v>-6.9474433217162517</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>76.455483305000001</v>
       </c>
       <c r="C188" s="5">
         <v>6.1665747999995801E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.97296240153765812</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>76.753598987999993</v>
       </c>
       <c r="C189" s="5">
         <v>0.2981156829999918</v>
       </c>
       <c r="D189" s="5">
         <v>4.7807081257245088</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>76.420460558000002</v>
       </c>
       <c r="C190" s="5">
         <v>-0.3331384299999911</v>
       </c>
       <c r="D190" s="5">
         <v>-5.085880509328133</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>76.604054290999997</v>
       </c>
       <c r="C191" s="5">
         <v>0.18359373299999504</v>
       </c>
       <c r="D191" s="5">
         <v>2.9212984128040631</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>76.993638551000004</v>
       </c>
       <c r="C192" s="5">
         <v>0.38958426000000657</v>
       </c>
       <c r="D192" s="5">
         <v>6.2764556863894816</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>76.784044183000006</v>
       </c>
       <c r="C193" s="5">
         <v>-0.20959436799999764</v>
       </c>
       <c r="D193" s="5">
         <v>-3.2182071915806465</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>77.650086389999998</v>
       </c>
       <c r="C194" s="5">
         <v>0.86604220699999246</v>
       </c>
       <c r="D194" s="5">
         <v>14.406718500459847</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>76.692033273999996</v>
       </c>
       <c r="C195" s="5">
         <v>-0.95805311600000209</v>
       </c>
       <c r="D195" s="5">
         <v>-13.841187346278206</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>76.800226957000007</v>
       </c>
       <c r="C196" s="5">
         <v>0.10819368300001031</v>
       </c>
       <c r="D196" s="5">
         <v>1.7061036984195033</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>76.583346642999999</v>
       </c>
       <c r="C197" s="5">
         <v>-0.21688031400000796</v>
       </c>
       <c r="D197" s="5">
         <v>-3.3366040735058</v>
       </c>
       <c r="E197" s="5">
         <v>-0.17699193814735281</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>76.116162352999993</v>
       </c>
       <c r="C198" s="5">
         <v>-0.46718429000000583</v>
       </c>
       <c r="D198" s="5">
         <v>-7.0797187658745875</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>76.641173443</v>
       </c>
       <c r="C199" s="5">
         <v>0.52501109000000667</v>
       </c>
       <c r="D199" s="5">
         <v>8.5983285950330881</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>76.362913718000001</v>
       </c>
       <c r="C200" s="5">
         <v>-0.27825972499999807</v>
       </c>
       <c r="D200" s="5">
         <v>-4.270862468912517</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>75.861912627999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.50100109000000259</v>
       </c>
       <c r="D201" s="5">
         <v>-7.5949806447714874</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>75.017079617999997</v>
       </c>
       <c r="C202" s="5">
         <v>-0.8448330100000021</v>
       </c>
       <c r="D202" s="5">
         <v>-12.574850441949737</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>74.809241880000002</v>
       </c>
       <c r="C203" s="5">
         <v>-0.20783773799999494</v>
       </c>
       <c r="D203" s="5">
         <v>-3.2744508013107132</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>74.283979411000004</v>
       </c>
       <c r="C204" s="5">
         <v>-0.52526246899999762</v>
       </c>
       <c r="D204" s="5">
         <v>-8.1077494275031086</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>73.603334249</v>
       </c>
       <c r="C205" s="5">
         <v>-0.68064516200000469</v>
       </c>
       <c r="D205" s="5">
         <v>-10.457765120229833</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>73.691719745</v>
       </c>
       <c r="C206" s="5">
         <v>8.8385496000000785E-2</v>
       </c>
       <c r="D206" s="5">
         <v>1.4505580262067719</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>72.047596812999998</v>
       </c>
       <c r="C207" s="5">
         <v>-1.6441229320000019</v>
       </c>
       <c r="D207" s="5">
         <v>-23.720174690024585</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>71.329692387999998</v>
       </c>
       <c r="C208" s="5">
         <v>-0.7179044250000004</v>
       </c>
       <c r="D208" s="5">
         <v>-11.323157225075464</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>71.033314337999997</v>
       </c>
       <c r="C209" s="5">
         <v>-0.29637805000000128</v>
       </c>
       <c r="D209" s="5">
         <v>-4.8736719568271862</v>
       </c>
       <c r="E209" s="5">
         <v>-7.247048540294232</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>73.582421831999994</v>
       </c>
       <c r="C210" s="5">
         <v>2.5491074939999976</v>
       </c>
       <c r="D210" s="5">
         <v>52.666583484574936</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>73.845818575999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.2633967440000049</v>
       </c>
       <c r="D211" s="5">
         <v>4.3811253677131123</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>73.809261969999994</v>
       </c>
       <c r="C212" s="5">
         <v>-3.6556606000004876E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-0.59243278664743437</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>73.578197732000007</v>
       </c>
       <c r="C213" s="5">
         <v>-0.23106423799998765</v>
       </c>
       <c r="D213" s="5">
         <v>-3.6926582295262023</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>74.007743000999994</v>
       </c>
       <c r="C214" s="5">
         <v>0.42954526899998768</v>
       </c>
       <c r="D214" s="5">
         <v>7.234904351133431</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>73.864562996999993</v>
       </c>
       <c r="C215" s="5">
         <v>-0.1431800040000013</v>
       </c>
       <c r="D215" s="5">
         <v>-2.2970503342581883</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>73.885232482999996</v>
       </c>
       <c r="C216" s="5">
         <v>2.0669486000002735E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.33631272936267553</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>74.546703999000002</v>
       </c>
       <c r="C217" s="5">
         <v>0.66147151600000598</v>
       </c>
       <c r="D217" s="5">
         <v>11.28833016729005</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>74.656723710999998</v>
       </c>
       <c r="C218" s="5">
         <v>0.11001971199999616</v>
       </c>
       <c r="D218" s="5">
         <v>1.7854659634506831</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>74.927365456999993</v>
       </c>
       <c r="C219" s="5">
         <v>0.27064174599999546</v>
       </c>
       <c r="D219" s="5">
         <v>4.4379707257203638</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>75.051111601000002</v>
       </c>
       <c r="C220" s="5">
         <v>0.12374614400000894</v>
       </c>
       <c r="D220" s="5">
         <v>1.9999593616755851</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>74.631850731</v>
       </c>
       <c r="C221" s="5">
         <v>-0.41926087000000223</v>
       </c>
       <c r="D221" s="5">
         <v>-6.5014257272631664</v>
       </c>
       <c r="E221" s="5">
         <v>5.0659840759745167</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>74.443554538000001</v>
       </c>
       <c r="C222" s="5">
         <v>-0.18829619299999933</v>
       </c>
       <c r="D222" s="5">
         <v>-2.9859393615225716</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>74.256165449999997</v>
       </c>
       <c r="C223" s="5">
         <v>-0.18738908800000331</v>
       </c>
       <c r="D223" s="5">
         <v>-2.9791657953356476</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>74.159056231999998</v>
       </c>
       <c r="C224" s="5">
         <v>-9.7109217999999942E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-1.5580731041104801</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>74.008115438000004</v>
       </c>
       <c r="C225" s="5">
         <v>-0.15094079399999316</v>
       </c>
       <c r="D225" s="5">
         <v>-2.4152815011086681</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>73.792185601</v>
       </c>
       <c r="C226" s="5">
         <v>-0.21592983700000445</v>
       </c>
       <c r="D226" s="5">
         <v>-3.4455400724131779</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>73.324148941999994</v>
       </c>
       <c r="C227" s="5">
         <v>-0.46803665900000624</v>
       </c>
       <c r="D227" s="5">
         <v>-7.351181008542385</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>72.973653189999993</v>
       </c>
       <c r="C228" s="5">
         <v>-0.35049575200000049</v>
       </c>
       <c r="D228" s="5">
         <v>-5.5876757745376482</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>72.726568173999993</v>
       </c>
       <c r="C229" s="5">
         <v>-0.24708501599999977</v>
       </c>
       <c r="D229" s="5">
         <v>-3.9883188221449761</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>72.130403396999995</v>
       </c>
       <c r="C230" s="5">
         <v>-0.59616477699999848</v>
       </c>
       <c r="D230" s="5">
         <v>-9.4052151468110186</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>71.682706590999999</v>
       </c>
       <c r="C231" s="5">
         <v>-0.44769680599999617</v>
       </c>
       <c r="D231" s="5">
         <v>-7.1990530346981778</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>71.382054183999998</v>
       </c>
       <c r="C232" s="5">
         <v>-0.30065240700000118</v>
       </c>
       <c r="D232" s="5">
         <v>-4.9185580785559679</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>71.447927386000003</v>
       </c>
       <c r="C233" s="5">
         <v>6.5873202000005904E-2</v>
       </c>
       <c r="D233" s="5">
         <v>1.1130289072479593</v>
       </c>
       <c r="E233" s="5">
         <v>-4.2661723028630245</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>71.061047144</v>
       </c>
       <c r="C234" s="5">
         <v>-0.3868802420000037</v>
       </c>
       <c r="D234" s="5">
         <v>-6.3077615554790079</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>70.148568857000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.912478286999999</v>
       </c>
       <c r="D235" s="5">
         <v>-14.365937584237741</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>69.493908989999994</v>
       </c>
       <c r="C236" s="5">
         <v>-0.65465986700000656</v>
       </c>
       <c r="D236" s="5">
         <v>-10.641655921762593</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>69.124944842000005</v>
       </c>
       <c r="C237" s="5">
         <v>-0.36896414799998922</v>
       </c>
       <c r="D237" s="5">
         <v>-6.1883705975150249</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>68.878418385000003</v>
       </c>
       <c r="C238" s="5">
         <v>-0.24652645700000164</v>
       </c>
       <c r="D238" s="5">
         <v>-4.1967107615324633</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>68.491206277000003</v>
       </c>
       <c r="C239" s="5">
         <v>-0.38721210799999994</v>
       </c>
       <c r="D239" s="5">
         <v>-6.5412886888450705</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>68.164283959000002</v>
       </c>
       <c r="C240" s="5">
         <v>-0.32692231800000116</v>
       </c>
       <c r="D240" s="5">
         <v>-5.5798378385599756</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>67.545753317000006</v>
       </c>
       <c r="C241" s="5">
         <v>-0.61853064199999608</v>
       </c>
       <c r="D241" s="5">
         <v>-10.361605036188749</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>67.300680354999997</v>
       </c>
       <c r="C242" s="5">
         <v>-0.24507296200000894</v>
       </c>
       <c r="D242" s="5">
         <v>-4.2680599589514205</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>67.361439099999998</v>
       </c>
       <c r="C243" s="5">
         <v>6.0758745000001113E-2</v>
       </c>
       <c r="D243" s="5">
         <v>1.0887499682211921</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>67.267455376000001</v>
       </c>
       <c r="C244" s="5">
         <v>-9.3983723999997437E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-1.6614704316581408</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>67.283738864</v>
       </c>
       <c r="C245" s="5">
         <v>1.6283487999999124E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.29087204342908013</v>
       </c>
       <c r="E245" s="5">
         <v>-5.8282845624098023</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>66.213301025000007</v>
       </c>
       <c r="C246" s="5">
         <v>-1.0704378389999931</v>
       </c>
       <c r="D246" s="5">
         <v>-17.506167646035088</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>65.999601231</v>
       </c>
       <c r="C247" s="5">
         <v>-0.21369979400000716</v>
       </c>
       <c r="D247" s="5">
         <v>-3.8049201293887558</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>65.999672290000007</v>
       </c>
       <c r="C248" s="5">
         <v>7.1059000006812312E-5</v>
       </c>
       <c r="D248" s="5">
         <v>1.2919972750546904E-3</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>66.345412009</v>
       </c>
       <c r="C249" s="5">
         <v>0.34573971899999378</v>
       </c>
       <c r="D249" s="5">
         <v>6.4705249987830227</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>66.069235226999993</v>
       </c>
       <c r="C250" s="5">
         <v>-0.27617678200000739</v>
       </c>
       <c r="D250" s="5">
         <v>-4.882459564673125</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>66.385969459999998</v>
       </c>
       <c r="C251" s="5">
         <v>0.31673423300000536</v>
       </c>
       <c r="D251" s="5">
         <v>5.9069021617041084</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>66.118888412999993</v>
       </c>
       <c r="C252" s="5">
         <v>-0.2670810470000049</v>
       </c>
       <c r="D252" s="5">
         <v>-4.7223796212151452</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>66.263161901999993</v>
       </c>
       <c r="C253" s="5">
         <v>0.1442734889999997</v>
       </c>
       <c r="D253" s="5">
         <v>2.6500916610609826</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>66.305843421999995</v>
       </c>
       <c r="C254" s="5">
         <v>4.2681520000002138E-2</v>
       </c>
       <c r="D254" s="5">
         <v>0.77568984635176808</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>65.945669307000003</v>
       </c>
       <c r="C255" s="5">
         <v>-0.36017411499999241</v>
       </c>
       <c r="D255" s="5">
         <v>-6.3271529018745332</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>65.847948142999996</v>
       </c>
       <c r="C256" s="5">
         <v>-9.7721164000006411E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-1.7637909173686794</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>65.552699290999996</v>
       </c>
       <c r="C257" s="5">
         <v>-0.29524885200000028</v>
       </c>
       <c r="D257" s="5">
         <v>-5.2498307744931143</v>
       </c>
       <c r="E257" s="5">
         <v>-2.5727458108398826</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>66.283072395999994</v>
       </c>
       <c r="C258" s="5">
         <v>0.73037310499999819</v>
       </c>
       <c r="D258" s="5">
         <v>14.220647219049587</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>66.233457548999993</v>
       </c>
       <c r="C259" s="5">
         <v>-4.961484700000085E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-0.89454686968887254</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>66.290272973</v>
       </c>
       <c r="C260" s="5">
         <v>5.6815424000006942E-2</v>
       </c>
       <c r="D260" s="5">
         <v>1.0342369899416726</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>65.960922394999997</v>
       </c>
       <c r="C261" s="5">
         <v>-0.32935057800000322</v>
       </c>
       <c r="D261" s="5">
         <v>-5.8017242073452158</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>65.982895118000002</v>
       </c>
       <c r="C262" s="5">
         <v>2.1972723000004635E-2</v>
       </c>
       <c r="D262" s="5">
         <v>0.40047393185276281</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>65.973557094</v>
       </c>
       <c r="C263" s="5">
         <v>-9.3380240000016101E-3</v>
       </c>
       <c r="D263" s="5">
         <v>-0.16969414214922374</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>66.261211330999998</v>
       </c>
       <c r="C264" s="5">
         <v>0.28765423699999815</v>
       </c>
       <c r="D264" s="5">
         <v>5.3594865764289734</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>66.042598462000001</v>
       </c>
       <c r="C265" s="5">
         <v>-0.21861286899999754</v>
       </c>
       <c r="D265" s="5">
         <v>-3.8880528181142515</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>66.090708555999996</v>
       </c>
       <c r="C266" s="5">
         <v>4.8110093999994774E-2</v>
       </c>
       <c r="D266" s="5">
         <v>0.87767570574677212</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>66.075780201000001</v>
       </c>
       <c r="C267" s="5">
         <v>-1.4928354999995008E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.27071562927704074</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>65.960563183000005</v>
       </c>
       <c r="C268" s="5">
         <v>-0.11521701799999562</v>
       </c>
       <c r="D268" s="5">
         <v>-2.072501064925536</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>65.934775732999995</v>
       </c>
       <c r="C269" s="5">
         <v>-2.5787450000009926E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-0.46813559692420181</v>
       </c>
       <c r="E269" s="5">
         <v>0.582853865870403</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>65.653214446999996</v>
       </c>
       <c r="C270" s="5">
         <v>-0.28156128599999874</v>
       </c>
       <c r="D270" s="5">
         <v>-5.0057029904088779</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>65.731516866000007</v>
       </c>
       <c r="C271" s="5">
         <v>7.8302419000010559E-2</v>
       </c>
       <c r="D271" s="5">
         <v>1.4406259624634377</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>65.745444883000005</v>
       </c>
       <c r="C272" s="5">
         <v>1.3928016999997794E-2</v>
       </c>
       <c r="D272" s="5">
         <v>0.25456756763924115</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>65.793855550000004</v>
       </c>
       <c r="C273" s="5">
         <v>4.8410666999998853E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.88718915171637214</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>65.694388619999998</v>
       </c>
       <c r="C274" s="5">
         <v>-9.9466930000005505E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-1.7991472381637119</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>65.701599877000007</v>
       </c>
       <c r="C275" s="5">
         <v>7.2112570000086862E-3</v>
       </c>
       <c r="D275" s="5">
         <v>0.13180326216972738</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>65.088072061999995</v>
       </c>
       <c r="C276" s="5">
         <v>-0.61352781500001186</v>
       </c>
       <c r="D276" s="5">
         <v>-10.647737812594006</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>65.079029070999994</v>
       </c>
       <c r="C277" s="5">
         <v>-9.042991000001166E-3</v>
       </c>
       <c r="D277" s="5">
         <v>-0.16659428607446181</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>65.263905887999996</v>
       </c>
       <c r="C278" s="5">
         <v>0.1848768170000028</v>
       </c>
       <c r="D278" s="5">
         <v>3.462736478219397</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>65.519871296000005</v>
       </c>
       <c r="C279" s="5">
         <v>0.25596540800000867</v>
       </c>
       <c r="D279" s="5">
         <v>4.8092678534268574</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>65.685498944000003</v>
       </c>
       <c r="C280" s="5">
         <v>0.16562764799999741</v>
       </c>
       <c r="D280" s="5">
         <v>3.0760126022641998</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>65.530889529000007</v>
       </c>
       <c r="C281" s="5">
         <v>-0.15460941499999592</v>
       </c>
       <c r="D281" s="5">
         <v>-2.7882591129768541</v>
       </c>
       <c r="E281" s="5">
         <v>-0.61255414841404621</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>66.164427059000005</v>
       </c>
       <c r="C282" s="5">
         <v>0.63353752999999813</v>
       </c>
       <c r="D282" s="5">
         <v>12.23851586954623</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>66.338665743999996</v>
       </c>
       <c r="C283" s="5">
         <v>0.17423868499999173</v>
       </c>
       <c r="D283" s="5">
         <v>3.2062777555210697</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>66.392675643000004</v>
       </c>
       <c r="C284" s="5">
         <v>5.4009899000007522E-2</v>
       </c>
       <c r="D284" s="5">
         <v>0.98137164572262847</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>66.605898228000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.21322258499999691</v>
       </c>
       <c r="D285" s="5">
         <v>3.9226515637413639</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>67.008734765</v>
       </c>
       <c r="C286" s="5">
         <v>0.40283653699999888</v>
       </c>
       <c r="D286" s="5">
         <v>7.5040288941083055</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>66.914994669999999</v>
       </c>
       <c r="C287" s="5">
         <v>-9.3740095000001133E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-1.6658521474964827</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>67.297252634000003</v>
       </c>
       <c r="C288" s="5">
         <v>0.38225796400000434</v>
       </c>
       <c r="D288" s="5">
         <v>7.0746454816876581</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>67.670123805000003</v>
       </c>
       <c r="C289" s="5">
         <v>0.37287117099999989</v>
       </c>
       <c r="D289" s="5">
         <v>6.8551934533084502</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>67.732722941999995</v>
       </c>
       <c r="C290" s="5">
         <v>6.2599136999992311E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.1157411120181537</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>68.409900113000006</v>
       </c>
       <c r="C291" s="5">
         <v>0.67717717100001096</v>
       </c>
       <c r="D291" s="5">
         <v>12.67953700086515</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>68.533488052999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.12358793999999307</v>
       </c>
       <c r="D292" s="5">
         <v>2.1895665611957105</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>68.626488911999999</v>
       </c>
       <c r="C293" s="5">
         <v>9.3000858999999991E-2</v>
       </c>
       <c r="D293" s="5">
         <v>1.6406249810364537</v>
       </c>
       <c r="E293" s="5">
         <v>4.7238781668453633</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>68.999361464000003</v>
       </c>
       <c r="C294" s="5">
         <v>0.37287255200000402</v>
       </c>
       <c r="D294" s="5">
         <v>6.7184480256759604</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>68.838236207999998</v>
       </c>
       <c r="C295" s="5">
         <v>-0.16112525600000538</v>
       </c>
       <c r="D295" s="5">
         <v>-2.7664930403033305</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>68.815957050999998</v>
       </c>
       <c r="C296" s="5">
         <v>-2.2279156999999827E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-0.38768352606031176</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>68.803916220999994</v>
       </c>
       <c r="C297" s="5">
         <v>-1.2040830000003666E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-0.209763837239485</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>68.923495818999996</v>
       </c>
       <c r="C298" s="5">
         <v>0.1195795980000014</v>
       </c>
       <c r="D298" s="5">
         <v>2.1056236079266322</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>69.127615578999993</v>
       </c>
       <c r="C299" s="5">
         <v>0.20411975999999754</v>
       </c>
       <c r="D299" s="5">
         <v>3.6123112813312375</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>69.100775028000001</v>
       </c>
       <c r="C300" s="5">
         <v>-2.6840550999992274E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-0.46493673778509326</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>68.965832552999998</v>
       </c>
       <c r="C301" s="5">
         <v>-0.13494247500000256</v>
       </c>
       <c r="D301" s="5">
         <v>-2.3183966669273137</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>68.921216963000006</v>
       </c>
       <c r="C302" s="5">
         <v>-4.4615589999992267E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-0.77355150174294174</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>68.491221135000004</v>
       </c>
       <c r="C303" s="5">
         <v>-0.42999582800000269</v>
       </c>
       <c r="D303" s="5">
         <v>-7.2351034925475783</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>68.700311178000007</v>
       </c>
       <c r="C304" s="5">
         <v>0.20909004300000333</v>
       </c>
       <c r="D304" s="5">
         <v>3.7255002997856002</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>68.660925403999997</v>
       </c>
       <c r="C305" s="5">
         <v>-3.9385774000010088E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-0.6857929133533891</v>
       </c>
       <c r="E305" s="5">
         <v>5.0179591796051248E-2</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>68.233133159000005</v>
       </c>
       <c r="C306" s="5">
         <v>-0.42779224499999202</v>
       </c>
       <c r="D306" s="5">
         <v>-7.225646561493182</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>67.909225845999998</v>
       </c>
       <c r="C307" s="5">
         <v>-0.32390731300000652</v>
       </c>
       <c r="D307" s="5">
         <v>-5.5500811845201952</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>68.377877995000006</v>
       </c>
       <c r="C308" s="5">
         <v>0.46865214900000751</v>
       </c>
       <c r="D308" s="5">
         <v>8.6030626192294513</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>68.577429417999994</v>
       </c>
       <c r="C309" s="5">
         <v>0.1995514229999884</v>
       </c>
       <c r="D309" s="5">
         <v>3.5587963473273865</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>68.531804893</v>
       </c>
       <c r="C310" s="5">
         <v>-4.562452499999381E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-0.79544447598419721</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>68.410106510000006</v>
       </c>
       <c r="C311" s="5">
         <v>-0.12169838299999469</v>
       </c>
       <c r="D311" s="5">
         <v>-2.1102630322901716</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>69.146954180999998</v>
       </c>
       <c r="C312" s="5">
         <v>0.73684767099999249</v>
       </c>
       <c r="D312" s="5">
         <v>13.719111826167785</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>69.410094251999993</v>
       </c>
       <c r="C313" s="5">
         <v>0.26314007099999515</v>
       </c>
       <c r="D313" s="5">
         <v>4.663427148035626</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>69.631850053999997</v>
       </c>
       <c r="C314" s="5">
         <v>0.22175580200000411</v>
       </c>
       <c r="D314" s="5">
         <v>3.9019264759405425</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>69.596523809000004</v>
       </c>
       <c r="C315" s="5">
         <v>-3.532624499999315E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-0.60709874033542111</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>69.674067398000005</v>
       </c>
       <c r="C316" s="5">
         <v>7.7543589000001134E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.3452490487939839</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>70.097158450999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.42309105299999317</v>
       </c>
       <c r="D317" s="5">
         <v>7.535284094780903</v>
       </c>
       <c r="E317" s="5">
         <v>2.0917764194834598</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>70.075554522000004</v>
       </c>
       <c r="C318" s="5">
         <v>-2.1603928999994082E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.36921346790129705</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>70.147288566</v>
       </c>
       <c r="C319" s="5">
         <v>7.1734043999995833E-2</v>
       </c>
       <c r="D319" s="5">
         <v>1.2353403511635941</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>70.289449324000003</v>
       </c>
       <c r="C320" s="5">
         <v>0.14216075800000283</v>
       </c>
       <c r="D320" s="5">
         <v>2.4592154640911801</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>71.235384793999998</v>
       </c>
       <c r="C321" s="5">
         <v>0.94593546999999489</v>
       </c>
       <c r="D321" s="5">
         <v>17.399866838201959</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>71.043417383999994</v>
       </c>
       <c r="C322" s="5">
         <v>-0.19196741000000372</v>
       </c>
       <c r="D322" s="5">
         <v>-3.1862966100169143</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>71.278279957999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.23486257400000454</v>
       </c>
       <c r="D323" s="5">
         <v>4.0400145001129317</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>71.716684311999998</v>
       </c>
       <c r="C324" s="5">
         <v>0.43840435399999933</v>
       </c>
       <c r="D324" s="5">
         <v>7.6355906110433303</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>72.000817209000004</v>
       </c>
       <c r="C325" s="5">
         <v>0.28413289700000632</v>
       </c>
       <c r="D325" s="5">
         <v>4.8592332516188552</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>72.503760158999995</v>
       </c>
       <c r="C326" s="5">
         <v>0.50294294999999067</v>
       </c>
       <c r="D326" s="5">
         <v>8.7119424678528503</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>72.084216787000003</v>
       </c>
       <c r="C327" s="5">
         <v>-0.41954337199999259</v>
       </c>
       <c r="D327" s="5">
         <v>-6.7270215805081524</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>72.047291052999995</v>
       </c>
       <c r="C328" s="5">
         <v>-3.6925734000007537E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-0.61298094534311121</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>72.029051124000006</v>
       </c>
       <c r="C329" s="5">
         <v>-1.8239928999989274E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-0.30337661777980474</v>
       </c>
       <c r="E329" s="5">
         <v>2.7560213790270183</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>72.372500368000004</v>
       </c>
       <c r="C330" s="5">
         <v>0.34344924399999854</v>
       </c>
       <c r="D330" s="5">
         <v>5.8743122572352036</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>72.552158293999994</v>
       </c>
       <c r="C331" s="5">
         <v>0.1796579259999902</v>
       </c>
       <c r="D331" s="5">
         <v>3.0198970180260742</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>73.470965921000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.91880762700000673</v>
       </c>
       <c r="D332" s="5">
         <v>16.301403920698633</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>72.685468158000006</v>
       </c>
       <c r="C333" s="5">
         <v>-0.78549776299999508</v>
       </c>
       <c r="D333" s="5">
         <v>-12.10136927340243</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>72.441149749000004</v>
       </c>
       <c r="C334" s="5">
         <v>-0.24431840900000168</v>
       </c>
       <c r="D334" s="5">
         <v>-3.9598320330220149</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>72.448459397999997</v>
       </c>
       <c r="C335" s="5">
         <v>7.3096489999926462E-3</v>
       </c>
       <c r="D335" s="5">
         <v>0.1211528044517296</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>72.259088370000001</v>
       </c>
       <c r="C336" s="5">
         <v>-0.1893710279999965</v>
       </c>
       <c r="D336" s="5">
         <v>-3.0919440953071309</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>72.283115088000002</v>
       </c>
       <c r="C337" s="5">
         <v>2.4026718000001779E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.39973999980884578</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>72.200039451999999</v>
       </c>
       <c r="C338" s="5">
         <v>-8.3075636000003783E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-1.3704861199961282</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>72.115437890999999</v>
       </c>
       <c r="C339" s="5">
         <v>-8.4601560999999492E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-1.3970926244929238</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>72.204806211999994</v>
       </c>
       <c r="C340" s="5">
         <v>8.9368320999994921E-2</v>
       </c>
       <c r="D340" s="5">
         <v>1.4972654693483189</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>72.170097208000001</v>
       </c>
       <c r="C341" s="5">
         <v>-3.470900399999266E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-0.57531990277277512</v>
       </c>
       <c r="E341" s="5">
         <v>0.19581832857575865</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>72.201578439000002</v>
       </c>
       <c r="C342" s="5">
         <v>3.1481231000000776E-2</v>
       </c>
       <c r="D342" s="5">
         <v>0.5247082150520388</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>72.529220577000004</v>
       </c>
       <c r="C343" s="5">
         <v>0.32764213800000164</v>
       </c>
       <c r="D343" s="5">
         <v>5.583443175084768</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>72.336898919999996</v>
       </c>
       <c r="C344" s="5">
         <v>-0.19232165700000792</v>
       </c>
       <c r="D344" s="5">
         <v>-3.1359742622495967</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>72.023706118999996</v>
       </c>
       <c r="C345" s="5">
         <v>-0.31319280099999958</v>
       </c>
       <c r="D345" s="5">
         <v>-5.073615241936114</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>72.348196315999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.32449019700000292</v>
       </c>
       <c r="D346" s="5">
         <v>5.5423887910414749</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>72.856618878000006</v>
       </c>
       <c r="C347" s="5">
         <v>0.50842256200000691</v>
       </c>
       <c r="D347" s="5">
         <v>8.7666247704734737</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>71.957338055999998</v>
       </c>
       <c r="C348" s="5">
         <v>-0.89928082200000858</v>
       </c>
       <c r="D348" s="5">
         <v>-13.846502011072214</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>71.605753711000006</v>
       </c>
       <c r="C349" s="5">
         <v>-0.35158434499999203</v>
       </c>
       <c r="D349" s="5">
         <v>-5.7081888940685221</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>71.394497895000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.21125581600000487</v>
       </c>
       <c r="D350" s="5">
         <v>-3.4834302352485191</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>71.486599815999995</v>
       </c>
       <c r="C351" s="5">
         <v>9.2101920999994036E-2</v>
       </c>
       <c r="D351" s="5">
         <v>1.5590818877962764</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>71.522324920000003</v>
       </c>
       <c r="C352" s="5">
         <v>3.5725104000007946E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.60134562626970034</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>71.385914217000007</v>
       </c>
       <c r="C353" s="5">
         <v>-0.13641070299999569</v>
       </c>
       <c r="D353" s="5">
         <v>-2.2648396749698874</v>
       </c>
       <c r="E353" s="5">
         <v>-1.0865760492741461</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>70.879602250999994</v>
       </c>
       <c r="C354" s="5">
         <v>-0.5063119660000126</v>
       </c>
       <c r="D354" s="5">
         <v>-8.1868363475436805</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>70.948522992999997</v>
       </c>
       <c r="C355" s="5">
         <v>6.8920742000003088E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.1730967757149102</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>70.858616749000007</v>
       </c>
       <c r="C356" s="5">
         <v>-8.990624399999092E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-1.510090984990109</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>71.001181259999996</v>
       </c>
       <c r="C357" s="5">
         <v>0.14256451099998912</v>
       </c>
       <c r="D357" s="5">
         <v>2.4412453616471819</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>70.960531384000006</v>
       </c>
       <c r="C358" s="5">
         <v>-4.0649875999989149E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.68486947846027046</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>71.289611719000007</v>
       </c>
       <c r="C359" s="5">
         <v>0.32908033500000045</v>
       </c>
       <c r="D359" s="5">
         <v>5.7091750313075673</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>71.133178465</v>
       </c>
       <c r="C360" s="5">
         <v>-0.15643325400000663</v>
       </c>
       <c r="D360" s="5">
         <v>-2.6016530134983618</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>71.729074401000005</v>
       </c>
       <c r="C361" s="5">
         <v>0.59589593600000512</v>
       </c>
       <c r="D361" s="5">
         <v>10.528974910869282</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>71.749431635999997</v>
       </c>
       <c r="C362" s="5">
         <v>2.0357234999991647E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.34110087173928605</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>71.945591852999996</v>
       </c>
       <c r="C363" s="5">
         <v>0.19616021699999919</v>
       </c>
       <c r="D363" s="5">
         <v>3.3305387236986839</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>72.008565429000001</v>
       </c>
       <c r="C364" s="5">
         <v>6.2973576000004527E-2</v>
       </c>
       <c r="D364" s="5">
         <v>1.0554246276649693</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>71.967576891999997</v>
       </c>
       <c r="C365" s="5">
         <v>-4.0988537000004044E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.68092661910261754</v>
       </c>
       <c r="E365" s="5">
         <v>0.81481435291539395</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>72.386985608000003</v>
       </c>
       <c r="C366" s="5">
         <v>0.41940871600000662</v>
       </c>
       <c r="D366" s="5">
         <v>7.221859755961213</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>72.218279081999995</v>
       </c>
       <c r="C367" s="5">
         <v>-0.16870652600000824</v>
       </c>
       <c r="D367" s="5">
         <v>-2.7611707501825844</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>71.527976918999997</v>
       </c>
       <c r="C368" s="5">
         <v>-0.69030216299999836</v>
       </c>
       <c r="D368" s="5">
         <v>-10.886053364431547</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>68.295295304000007</v>
       </c>
       <c r="C369" s="5">
         <v>-3.23268161499999</v>
       </c>
       <c r="D369" s="5">
         <v>-42.591242709365552</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>67.887385623</v>
       </c>
       <c r="C370" s="5">
         <v>-0.40790968100000669</v>
       </c>
       <c r="D370" s="5">
         <v>-6.9364612755644099</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>67.532873706000004</v>
       </c>
       <c r="C371" s="5">
         <v>-0.3545119169999964</v>
       </c>
       <c r="D371" s="5">
         <v>-6.089585596130453</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>67.608528364999998</v>
       </c>
       <c r="C372" s="5">
         <v>7.565465899999424E-2</v>
       </c>
       <c r="D372" s="5">
         <v>1.3526309635618849</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>68.120473325999995</v>
       </c>
       <c r="C373" s="5">
         <v>0.51194496099999753</v>
       </c>
       <c r="D373" s="5">
         <v>9.4747823064074144</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>69.025366023999993</v>
       </c>
       <c r="C374" s="5">
         <v>0.90489269799999761</v>
       </c>
       <c r="D374" s="5">
         <v>17.158212237312132</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>68.957870084000007</v>
       </c>
       <c r="C375" s="5">
         <v>-6.7495939999986376E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-1.1671208238840936</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>68.768818848999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.18905123500000798</v>
       </c>
       <c r="D376" s="5">
         <v>-3.2407006975658348</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>69.143059711000006</v>
       </c>
       <c r="C377" s="5">
         <v>0.37424086200000772</v>
       </c>
       <c r="D377" s="5">
         <v>6.7294684614415345</v>
       </c>
       <c r="E377" s="5">
         <v>-3.9247079073381541</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>70.517318029999998</v>
       </c>
       <c r="C378" s="5">
         <v>1.374258318999992</v>
       </c>
       <c r="D378" s="5">
         <v>26.638661129796894</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>70.367497541999995</v>
       </c>
       <c r="C379" s="5">
         <v>-0.14982048800000314</v>
       </c>
       <c r="D379" s="5">
         <v>-2.5199280030419269</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>70.754481874999996</v>
       </c>
       <c r="C380" s="5">
         <v>0.3869843330000009</v>
       </c>
       <c r="D380" s="5">
         <v>6.8026874827213035</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>71.216888905999994</v>
       </c>
       <c r="C381" s="5">
         <v>0.46240703099999791</v>
       </c>
       <c r="D381" s="5">
         <v>8.1305748698289335</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>71.426051259000005</v>
       </c>
       <c r="C382" s="5">
         <v>0.20916235300001063</v>
       </c>
       <c r="D382" s="5">
         <v>3.581863745308711</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>71.741925519000006</v>
       </c>
       <c r="C383" s="5">
         <v>0.31587426000000107</v>
       </c>
       <c r="D383" s="5">
         <v>5.4378767367102565</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>72.288518871999997</v>
       </c>
       <c r="C384" s="5">
         <v>0.54659335299999157</v>
       </c>
       <c r="D384" s="5">
         <v>9.5356710694297409</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>73.048809821999996</v>
       </c>
       <c r="C385" s="5">
         <v>0.76029094999999813</v>
       </c>
       <c r="D385" s="5">
         <v>13.377222771088348</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>74.002039734999997</v>
       </c>
       <c r="C386" s="5">
         <v>0.95322991300000126</v>
       </c>
       <c r="D386" s="5">
         <v>16.83327549261562</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>75.418712943000003</v>
       </c>
       <c r="C387" s="5">
         <v>1.416673208000006</v>
       </c>
       <c r="D387" s="5">
         <v>25.552427724997195</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>75.551359172999994</v>
       </c>
       <c r="C388" s="5">
         <v>0.13264622999999176</v>
       </c>
       <c r="D388" s="5">
         <v>2.1310931779676245</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>76.312974323000006</v>
       </c>
       <c r="C389" s="5">
         <v>0.76161515000001145</v>
       </c>
       <c r="D389" s="5">
         <v>12.790672767665235</v>
       </c>
       <c r="E389" s="5">
         <v>10.369680835601391</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>76.491059204999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.17808488199999317</v>
       </c>
       <c r="D390" s="5">
         <v>2.8365575229545303</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>76.727016989000006</v>
       </c>
       <c r="C391" s="5">
         <v>0.23595778400000711</v>
       </c>
       <c r="D391" s="5">
         <v>3.7651860671394255</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>77.298558404000005</v>
       </c>
       <c r="C392" s="5">
         <v>0.57154141499999866</v>
       </c>
       <c r="D392" s="5">
         <v>9.3142972572618277</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>78.246862348999997</v>
       </c>
       <c r="C393" s="5">
         <v>0.94830394499999215</v>
       </c>
       <c r="D393" s="5">
         <v>15.756782044532658</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>79.079335268999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.83247292000000073</v>
       </c>
       <c r="D394" s="5">
         <v>13.541059074263707</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>79.219941085000002</v>
       </c>
       <c r="C395" s="5">
         <v>0.14060581600000432</v>
       </c>
       <c r="D395" s="5">
         <v>2.1546313031084674</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>80.837657727999996</v>
       </c>
       <c r="C396" s="5">
         <v>1.6177166429999943</v>
       </c>
       <c r="D396" s="5">
         <v>27.453121089777042</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>81.027312370999994</v>
       </c>
       <c r="C397" s="5">
         <v>0.18965464299999724</v>
       </c>
       <c r="D397" s="5">
         <v>2.8519547632296138</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>81.365721407999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.33840903700000524</v>
       </c>
       <c r="D398" s="5">
         <v>5.1285189258287067</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>81.280457659999996</v>
       </c>
       <c r="C399" s="5">
         <v>-8.5263748000002693E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-1.2502667044774873</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>81.911652691</v>
       </c>
       <c r="C400" s="5">
         <v>0.63119503100000429</v>
       </c>
       <c r="D400" s="5">
         <v>9.7272712849574283</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>81.405542120000007</v>
       </c>
       <c r="C401" s="5">
         <v>-0.50611057099999357</v>
       </c>
       <c r="D401" s="5">
         <v>-7.1676357604419261</v>
       </c>
       <c r="E401" s="5">
         <v>6.6732660365789842</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>81.507909158000004</v>
       </c>
       <c r="C402" s="5">
         <v>0.10236703799999702</v>
       </c>
       <c r="D402" s="5">
         <v>1.5194740470728663</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>81.412247898999993</v>
       </c>
       <c r="C403" s="5">
         <v>-9.5661259000010546E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-1.3993170278312261</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>81.466675280000004</v>
       </c>
       <c r="C404" s="5">
         <v>5.4427381000010655E-2</v>
       </c>
       <c r="D404" s="5">
         <v>0.80520497162415161</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>80.890977043000007</v>
       </c>
       <c r="C405" s="5">
         <v>-0.57569823699999745</v>
       </c>
       <c r="D405" s="5">
         <v>-8.1580576960129552</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>80.910792771000004</v>
       </c>
       <c r="C406" s="5">
         <v>1.9815727999997534E-2</v>
       </c>
       <c r="D406" s="5">
         <v>0.29435838874360964</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>80.407614663000004</v>
       </c>
       <c r="C407" s="5">
         <v>-0.50317810800000018</v>
       </c>
       <c r="D407" s="5">
         <v>-7.2126722733825144</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>79.279492133999995</v>
       </c>
       <c r="C408" s="5">
         <v>-1.1281225290000094</v>
       </c>
       <c r="D408" s="5">
         <v>-15.595778595810438</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>78.981155518999998</v>
       </c>
       <c r="C409" s="5">
         <v>-0.29833661499999664</v>
       </c>
       <c r="D409" s="5">
         <v>-4.4234198000559282</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>78.573745001999995</v>
       </c>
       <c r="C410" s="5">
         <v>-0.40741051700000241</v>
       </c>
       <c r="D410" s="5">
         <v>-6.0173606344264279</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>78.646819350000001</v>
       </c>
       <c r="C411" s="5">
         <v>7.3074348000005784E-2</v>
       </c>
       <c r="D411" s="5">
         <v>1.1217378785935317</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>78.286750522000006</v>
       </c>
       <c r="C412" s="5">
         <v>-0.36006882799999573</v>
       </c>
       <c r="D412" s="5">
         <v>-5.3577095335617608</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>77.955847755999997</v>
       </c>
       <c r="C413" s="5">
         <v>-0.33090276600000834</v>
       </c>
       <c r="D413" s="5">
         <v>-4.9558959231424282</v>
       </c>
       <c r="E413" s="5">
         <v>-4.2376652426376671</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>77.145212576999995</v>
       </c>
       <c r="C414" s="5">
         <v>-0.81063517900000193</v>
       </c>
       <c r="D414" s="5">
         <v>-11.788871971608428</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>76.866544101000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.27866847599999289</v>
       </c>
       <c r="D415" s="5">
         <v>-4.2496196487103681</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>76.604163424999996</v>
       </c>
       <c r="C416" s="5">
         <v>-0.26238067600000647</v>
       </c>
       <c r="D416" s="5">
         <v>-4.0201160625790155</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>76.418546374000002</v>
       </c>
       <c r="C417" s="5">
         <v>-0.18561705099999415</v>
       </c>
       <c r="D417" s="5">
         <v>-2.8692418734679537</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>76.011213376000001</v>
       </c>
       <c r="C418" s="5">
         <v>-0.40733299800000111</v>
       </c>
       <c r="D418" s="5">
         <v>-6.2121207775595044</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>75.898380064999998</v>
       </c>
       <c r="C419" s="5">
         <v>-0.11283331100000282</v>
       </c>
       <c r="D419" s="5">
         <v>-1.7668441832231818</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>76.061540539999996</v>
       </c>
       <c r="C420" s="5">
         <v>0.16316047499999797</v>
       </c>
       <c r="D420" s="5">
         <v>2.6103875637269347</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>76.032944207</v>
       </c>
       <c r="C421" s="5">
         <v>-2.8596332999995866E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-0.4502239963841026</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>76.125639620000001</v>
       </c>
       <c r="C422" s="5">
         <v>9.2695413000001281E-2</v>
       </c>
       <c r="D422" s="5">
         <v>1.4728273169381856</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>75.722747704</v>
       </c>
       <c r="C423" s="5">
         <v>-0.40289191600000152</v>
       </c>
       <c r="D423" s="5">
         <v>-6.1693081474081479</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>75.565758599999995</v>
       </c>
       <c r="C424" s="5">
         <v>-0.15698910400000443</v>
       </c>
       <c r="D424" s="5">
         <v>-2.4596781812077584</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>75.597486943999996</v>
       </c>
       <c r="C425" s="5">
         <v>3.172834400000113E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.50501790692800697</v>
       </c>
       <c r="E425" s="5">
         <v>-3.0252519597780747</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>75.878128891000003</v>
       </c>
       <c r="C426" s="5">
         <v>0.28064194700000655</v>
       </c>
       <c r="D426" s="5">
         <v>4.5468737891407818</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>75.798578448000001</v>
       </c>
       <c r="C427" s="5">
         <v>-7.9550443000002247E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.2508480223108465</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>75.626829653000001</v>
       </c>
       <c r="C428" s="5">
         <v>-0.17174879499999918</v>
       </c>
       <c r="D428" s="5">
         <v>-2.6853987728731821</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>75.633053560999997</v>
       </c>
       <c r="C429" s="5">
         <v>6.2239079999955038E-3</v>
       </c>
       <c r="D429" s="5">
         <v>9.8801855986474507E-2</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>75.522661193000005</v>
       </c>
       <c r="C430" s="5">
         <v>-0.1103923679999923</v>
       </c>
       <c r="D430" s="5">
         <v>-1.737501775886352</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>75.588048244999996</v>
       </c>
       <c r="C431" s="5">
         <v>6.5387051999991286E-2</v>
       </c>
       <c r="D431" s="5">
         <v>1.0439142214583974</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>75.923767634000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.33571938900000475</v>
       </c>
       <c r="D432" s="5">
         <v>5.4618625333489046</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>75.389751900999997</v>
       </c>
       <c r="C433" s="5">
         <v>-0.53401573300000393</v>
       </c>
       <c r="D433" s="5">
         <v>-8.1213187429052489</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>75.096912630000006</v>
       </c>
       <c r="C434" s="5">
         <v>-0.29283927099999119</v>
       </c>
       <c r="D434" s="5">
         <v>-4.5629023118479832</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>74.862670821999998</v>
       </c>
       <c r="C435" s="5">
         <v>-0.23424180800000727</v>
       </c>
       <c r="D435" s="5">
         <v>-3.6794814559666489</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>74.784336773999996</v>
       </c>
       <c r="C436" s="5">
         <v>-7.8334048000002099E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-1.2484427929793762</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>74.460953888999995</v>
       </c>
       <c r="C437" s="5">
         <v>-0.3233828850000009</v>
       </c>
       <c r="D437" s="5">
         <v>-5.0673971826329156</v>
       </c>
       <c r="E437" s="5">
         <v>-1.5034005771143</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>73.240810413000005</v>
       </c>
       <c r="C438" s="5">
         <v>-1.2201434759999898</v>
       </c>
       <c r="D438" s="5">
         <v>-17.984762307324953</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>73.294642827999994</v>
       </c>
       <c r="C439" s="5">
         <v>5.3832414999988032E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.88558116135717402</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>73.097660808000001</v>
       </c>
       <c r="C440" s="5">
         <v>-0.19698201999999299</v>
       </c>
       <c r="D440" s="5">
         <v>-3.1777973346801547</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>73.022233748999994</v>
       </c>
       <c r="C441" s="5">
         <v>-7.5427059000006125E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-1.2312370876081946</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>73.325458178999995</v>
+        <v>73.523310026000004</v>
       </c>
       <c r="C442" s="5">
-        <v>0.30322443000000021</v>
+        <v>0.5010762770000099</v>
       </c>
       <c r="D442" s="5">
-        <v>5.0983887600526856</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5523533145915209</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>73.628631752999993</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.1053217269999891</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.7326015762905156</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A4EA6EC-6729-4D2B-8767-1A35E033BEF9}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{591CF972-F62F-4667-A0A5-8E9D666BF2F3}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E548FE6-FED9-400D-AA9F-4E191F6BC62D}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalinfoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>