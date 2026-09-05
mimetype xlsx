--- v8 (2026-07-27)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9C3D1AC5-FAB8-4D1B-98CF-8F0CEEF5F07E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6C546699-0959-44C9-BFCA-21D7E218BE6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3E490C78-17A7-4F3C-B7C7-B40F64F45E2A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8FF86D2A-A5D9-4B41-B80E-3C1BCD187610}"/>
   </bookViews>
   <sheets>
     <sheet name="dalinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{697D2DD4-248F-4142-AEC4-80207DF69C98}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F66D05FF-D797-4799-9088-7A1680E9A691}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>62.329502640999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>62.576819864000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.24731722300000314</v>
       </c>
       <c r="D7" s="5">
         <v>4.866778431026586</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>63.207194094000002</v>
       </c>
       <c r="C8" s="5">
         <v>0.63037423000000103</v>
       </c>
       <c r="D8" s="5">
         <v>12.781086424706633</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>62.98986283</v>
       </c>
       <c r="C9" s="5">
         <v>-0.21733126400000202</v>
       </c>
       <c r="D9" s="5">
         <v>-4.0489318753312187</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>62.991600718000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.7378880000009644E-3</v>
       </c>
       <c r="D10" s="5">
         <v>3.3112980310723295E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>63.275126542999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.28352582499999812</v>
       </c>
       <c r="D11" s="5">
         <v>5.536948569354494</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>64.479360900000003</v>
       </c>
       <c r="C12" s="5">
         <v>1.2042343570000043</v>
       </c>
       <c r="D12" s="5">
         <v>25.386974193743029</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>64.971518786999994</v>
       </c>
       <c r="C13" s="5">
         <v>0.49215788699999052</v>
       </c>
       <c r="D13" s="5">
         <v>9.5538231107708214</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>65.132471756000001</v>
       </c>
       <c r="C14" s="5">
         <v>0.16095296900000733</v>
       </c>
       <c r="D14" s="5">
         <v>3.0135821485834269</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>65.081642598000002</v>
       </c>
       <c r="C15" s="5">
         <v>-5.0829157999999097E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.93246680576331009</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>65.341255982999996</v>
       </c>
       <c r="C16" s="5">
         <v>0.25961338499999442</v>
       </c>
       <c r="D16" s="5">
         <v>4.8932812844462603</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>65.249338700999999</v>
       </c>
       <c r="C17" s="5">
         <v>-9.1917281999997158E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-1.6750723470280948</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>63.636581481999997</v>
       </c>
       <c r="C18" s="5">
         <v>-1.6127572190000024</v>
       </c>
       <c r="D18" s="5">
         <v>-25.942554935195115</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>62.958798444999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.67778303699999753</v>
       </c>
       <c r="D19" s="5">
         <v>-12.058256132264479</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>62.977586600999999</v>
       </c>
       <c r="C20" s="5">
         <v>1.878815599999939E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.35869217966628675</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>64.875577242999995</v>
       </c>
       <c r="C21" s="5">
         <v>1.8979906419999963</v>
       </c>
       <c r="D21" s="5">
         <v>42.804750817548573</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>65.075510543999997</v>
       </c>
       <c r="C22" s="5">
         <v>0.19993330100000151</v>
       </c>
       <c r="D22" s="5">
         <v>3.7614870155715963</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>63.576173402000002</v>
       </c>
       <c r="C23" s="5">
         <v>-1.4993371419999946</v>
       </c>
       <c r="D23" s="5">
         <v>-24.400032940707405</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>63.905282001000003</v>
       </c>
       <c r="C24" s="5">
         <v>0.32910859900000133</v>
       </c>
       <c r="D24" s="5">
         <v>6.3918726739690568</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>63.994744918000002</v>
       </c>
       <c r="C25" s="5">
         <v>8.9462916999998754E-2</v>
       </c>
       <c r="D25" s="5">
         <v>1.6929111714179879</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>64.112999131999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.11825421399999669</v>
       </c>
       <c r="D26" s="5">
         <v>2.2401245921723101</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>64.616257395000005</v>
       </c>
       <c r="C27" s="5">
         <v>0.50325826300000642</v>
       </c>
       <c r="D27" s="5">
         <v>9.8369539962198651</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>64.686399416</v>
       </c>
       <c r="C28" s="5">
         <v>7.0142020999995225E-2</v>
       </c>
       <c r="D28" s="5">
         <v>1.310425233064727</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>64.775006720999997</v>
       </c>
       <c r="C29" s="5">
         <v>8.8607304999996472E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.6561982905607175</v>
       </c>
       <c r="E29" s="5">
         <v>-0.72695293077772449</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>61.827300915999999</v>
       </c>
       <c r="C30" s="5">
         <v>-2.9477058049999982</v>
       </c>
       <c r="D30" s="5">
         <v>-42.816089421677951</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>62.090671550000003</v>
       </c>
       <c r="C31" s="5">
         <v>0.2633706340000046</v>
       </c>
       <c r="D31" s="5">
         <v>5.2332133890462762</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>61.932557297999999</v>
       </c>
       <c r="C32" s="5">
         <v>-0.15811425200000429</v>
       </c>
       <c r="D32" s="5">
         <v>-3.0133691531653461</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>62.136626292000003</v>
       </c>
       <c r="C33" s="5">
         <v>0.20406899400000356</v>
       </c>
       <c r="D33" s="5">
         <v>4.0264737199467104</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>62.230946086000003</v>
       </c>
       <c r="C34" s="5">
         <v>9.4319794000000456E-2</v>
       </c>
       <c r="D34" s="5">
         <v>1.8368149706116776</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>62.087236283999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.14370980200000361</v>
       </c>
       <c r="D35" s="5">
         <v>-2.7362303231233565</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>61.896822706000002</v>
       </c>
       <c r="C36" s="5">
         <v>-0.19041357799999759</v>
       </c>
       <c r="D36" s="5">
         <v>-3.6187984779021631</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>61.922171966999997</v>
       </c>
       <c r="C37" s="5">
         <v>2.5349260999995238E-2</v>
       </c>
       <c r="D37" s="5">
         <v>0.49255718997969211</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>61.976857240999998</v>
       </c>
       <c r="C38" s="5">
         <v>5.4685274000000561E-2</v>
       </c>
       <c r="D38" s="5">
         <v>1.0649175944338785</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>62.262517512000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.28566027100000468</v>
       </c>
       <c r="D39" s="5">
         <v>5.6733614991941295</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>62.548850504000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.2863329919999984</v>
       </c>
       <c r="D40" s="5">
         <v>5.6603077297261883</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>62.716051276999998</v>
       </c>
       <c r="C41" s="5">
         <v>0.16720077299999758</v>
       </c>
       <c r="D41" s="5">
         <v>3.2553312737412909</v>
       </c>
       <c r="E41" s="5">
         <v>-3.1786263687603511</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>62.507553506999997</v>
       </c>
       <c r="C42" s="5">
         <v>-0.20849777000000103</v>
       </c>
       <c r="D42" s="5">
         <v>-3.9172250169687173</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>62.799521982999998</v>
       </c>
       <c r="C43" s="5">
         <v>0.29196847600000098</v>
       </c>
       <c r="D43" s="5">
         <v>5.7513791956027571</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>63.069412663000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.26989068000000316</v>
       </c>
       <c r="D44" s="5">
         <v>5.2808502378878019</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>63.496610312000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.42719764900000001</v>
       </c>
       <c r="D45" s="5">
         <v>8.4378904336120932</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>63.666653738999997</v>
       </c>
       <c r="C46" s="5">
         <v>0.17004342699999597</v>
       </c>
       <c r="D46" s="5">
         <v>3.261348556001975</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>64.385465287000002</v>
       </c>
       <c r="C47" s="5">
         <v>0.71881154800000502</v>
       </c>
       <c r="D47" s="5">
         <v>14.422062012210567</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>63.992573640000003</v>
       </c>
       <c r="C48" s="5">
         <v>-0.39289164699999901</v>
       </c>
       <c r="D48" s="5">
         <v>-7.0817845046747934</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>63.960470938</v>
       </c>
       <c r="C49" s="5">
         <v>-3.2102702000003092E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-0.60033729698539817</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>64.184311809999997</v>
       </c>
       <c r="C50" s="5">
         <v>0.22384087199999669</v>
       </c>
       <c r="D50" s="5">
         <v>4.2813956519715202</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>64.349672779000002</v>
       </c>
       <c r="C51" s="5">
         <v>0.1653609690000053</v>
       </c>
       <c r="D51" s="5">
         <v>3.1358009916492291</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>64.192597887000005</v>
       </c>
       <c r="C52" s="5">
         <v>-0.15707489199999713</v>
       </c>
       <c r="D52" s="5">
         <v>-2.8901439825048447</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>64.024724235999997</v>
       </c>
       <c r="C53" s="5">
         <v>-0.16787365100000784</v>
       </c>
       <c r="D53" s="5">
         <v>-3.093440579528195</v>
       </c>
       <c r="E53" s="5">
         <v>2.0866635133323985</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>64.681768090999995</v>
       </c>
       <c r="C54" s="5">
         <v>0.65704385499999773</v>
       </c>
       <c r="D54" s="5">
         <v>13.034234203322903</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>64.800860346999997</v>
       </c>
       <c r="C55" s="5">
         <v>0.11909225600000184</v>
       </c>
       <c r="D55" s="5">
         <v>2.2319554976493627</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>65.314846320000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.51398597300000404</v>
       </c>
       <c r="D56" s="5">
         <v>9.9445354663179053</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>65.474085708999993</v>
       </c>
       <c r="C57" s="5">
         <v>0.15923938899999257</v>
       </c>
       <c r="D57" s="5">
         <v>2.9651837790015678</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>65.918389582000003</v>
       </c>
       <c r="C58" s="5">
         <v>0.44430387300000973</v>
       </c>
       <c r="D58" s="5">
         <v>8.4540450249639409</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>66.567720816000005</v>
       </c>
       <c r="C59" s="5">
         <v>0.6493312340000017</v>
       </c>
       <c r="D59" s="5">
         <v>12.482558316480752</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>67.901502266999998</v>
       </c>
       <c r="C60" s="5">
         <v>1.333781450999993</v>
       </c>
       <c r="D60" s="5">
         <v>26.878589717638455</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>68.191640578999994</v>
       </c>
       <c r="C61" s="5">
         <v>0.29013831199999629</v>
       </c>
       <c r="D61" s="5">
         <v>5.249750282742971</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>69.103855229999994</v>
       </c>
       <c r="C62" s="5">
         <v>0.91221465099999932</v>
       </c>
       <c r="D62" s="5">
         <v>17.288019970527092</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>69.632567238999997</v>
       </c>
       <c r="C63" s="5">
         <v>0.52871200900000304</v>
       </c>
       <c r="D63" s="5">
         <v>9.5775444262400811</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>70.517980870000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.88541363100000581</v>
       </c>
       <c r="D64" s="5">
         <v>16.372278671209607</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>71.602627631999994</v>
       </c>
       <c r="C65" s="5">
         <v>1.0846467619999913</v>
       </c>
       <c r="D65" s="5">
         <v>20.101683869817233</v>
       </c>
       <c r="E65" s="5">
         <v>11.835901655846692</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>72.551444982000007</v>
       </c>
       <c r="C66" s="5">
         <v>0.94881735000001299</v>
       </c>
       <c r="D66" s="5">
         <v>17.113046228820728</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>73.724651843999993</v>
       </c>
       <c r="C67" s="5">
         <v>1.1732068619999865</v>
       </c>
       <c r="D67" s="5">
         <v>21.227169555539248</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>74.06985942</v>
       </c>
       <c r="C68" s="5">
         <v>0.34520757600000707</v>
       </c>
       <c r="D68" s="5">
         <v>5.7658540829303773</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>74.387818554000006</v>
       </c>
       <c r="C69" s="5">
         <v>0.31795913400000586</v>
       </c>
       <c r="D69" s="5">
         <v>5.2746078223837589</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>74.677746245999998</v>
       </c>
       <c r="C70" s="5">
         <v>0.28992769199999202</v>
       </c>
       <c r="D70" s="5">
         <v>4.7785910304437573</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>74.924611872</v>
       </c>
       <c r="C71" s="5">
         <v>0.24686562600000173</v>
       </c>
       <c r="D71" s="5">
         <v>4.0398198251947237</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>75.073840399000005</v>
       </c>
       <c r="C72" s="5">
         <v>0.14922852700000533</v>
       </c>
       <c r="D72" s="5">
         <v>2.4164152108154813</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>76.103667113</v>
       </c>
       <c r="C73" s="5">
         <v>1.029826713999995</v>
       </c>
       <c r="D73" s="5">
         <v>17.761523620849683</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>76.194979728000007</v>
       </c>
       <c r="C74" s="5">
         <v>9.1312615000006758E-2</v>
       </c>
       <c r="D74" s="5">
         <v>1.4493538173027787</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>76.306500439000004</v>
       </c>
       <c r="C75" s="5">
         <v>0.11152071099999716</v>
       </c>
       <c r="D75" s="5">
         <v>1.7705550536449177</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>76.891565114000002</v>
       </c>
       <c r="C76" s="5">
         <v>0.58506467499999815</v>
       </c>
       <c r="D76" s="5">
         <v>9.5988442611321787</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>77.700728838000003</v>
       </c>
       <c r="C77" s="5">
         <v>0.80916372400000114</v>
       </c>
       <c r="D77" s="5">
         <v>13.385285676624935</v>
       </c>
       <c r="E77" s="5">
         <v>8.5165885773648586</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>75.548033122000007</v>
       </c>
       <c r="C78" s="5">
         <v>-2.1526957159999967</v>
       </c>
       <c r="D78" s="5">
         <v>-28.619952232588865</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>76.317921400000003</v>
       </c>
       <c r="C79" s="5">
         <v>0.76988827799999626</v>
       </c>
       <c r="D79" s="5">
         <v>12.938094491565156</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>77.47377831</v>
       </c>
       <c r="C80" s="5">
         <v>1.1558569099999971</v>
       </c>
       <c r="D80" s="5">
         <v>19.767349321404517</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>78.623341160999999</v>
       </c>
       <c r="C81" s="5">
         <v>1.1495628509999989</v>
       </c>
       <c r="D81" s="5">
         <v>19.333150973826839</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>79.680165032999994</v>
       </c>
       <c r="C82" s="5">
         <v>1.0568238719999954</v>
       </c>
       <c r="D82" s="5">
         <v>17.377472163791239</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>80.174028359999994</v>
       </c>
       <c r="C83" s="5">
         <v>0.49386332699999969</v>
       </c>
       <c r="D83" s="5">
         <v>7.6965435705211194</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>80.844469086000004</v>
       </c>
       <c r="C84" s="5">
         <v>0.67044072600000959</v>
       </c>
       <c r="D84" s="5">
         <v>10.509418996529639</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>81.474550793000006</v>
       </c>
       <c r="C85" s="5">
         <v>0.63008170700000221</v>
       </c>
       <c r="D85" s="5">
         <v>9.7640027997141221</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>82.031436268999997</v>
       </c>
       <c r="C86" s="5">
         <v>0.55688547599999083</v>
       </c>
       <c r="D86" s="5">
         <v>8.5175776516063237</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>84.029814517999995</v>
       </c>
       <c r="C87" s="5">
         <v>1.9983782489999982</v>
       </c>
       <c r="D87" s="5">
         <v>33.486415765451191</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>85.328128923999998</v>
       </c>
       <c r="C88" s="5">
         <v>1.2983144060000029</v>
       </c>
       <c r="D88" s="5">
         <v>20.200371894474657</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>85.910148276000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.58201935200000321</v>
       </c>
       <c r="D89" s="5">
         <v>8.4993041681240342</v>
       </c>
       <c r="E89" s="5">
         <v>10.565434276834139</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>88.084864644000007</v>
       </c>
       <c r="C90" s="5">
         <v>2.1747163680000057</v>
       </c>
       <c r="D90" s="5">
         <v>34.983869156180212</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>88.769298914999993</v>
       </c>
       <c r="C91" s="5">
         <v>0.68443427099998644</v>
       </c>
       <c r="D91" s="5">
         <v>9.7331845896442495</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>87.895100936000006</v>
       </c>
       <c r="C92" s="5">
         <v>-0.87419797899998741</v>
       </c>
       <c r="D92" s="5">
         <v>-11.198039976546514</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>88.558578378000007</v>
       </c>
       <c r="C93" s="5">
         <v>0.66347744200000136</v>
       </c>
       <c r="D93" s="5">
         <v>9.4439110404923134</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>89.289016145999994</v>
       </c>
       <c r="C94" s="5">
         <v>0.73043776799998739</v>
       </c>
       <c r="D94" s="5">
         <v>10.359269317472886</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>90.488421086000002</v>
       </c>
       <c r="C95" s="5">
         <v>1.199404940000008</v>
       </c>
       <c r="D95" s="5">
         <v>17.365289158175791</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>90.869924151000006</v>
       </c>
       <c r="C96" s="5">
         <v>0.38150306500000397</v>
       </c>
       <c r="D96" s="5">
         <v>5.1782310243791096</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>91.443662328000002</v>
       </c>
       <c r="C97" s="5">
         <v>0.57373817699999563</v>
       </c>
       <c r="D97" s="5">
         <v>7.8453312456100877</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>91.765021736999998</v>
       </c>
       <c r="C98" s="5">
         <v>0.32135940899999582</v>
       </c>
       <c r="D98" s="5">
         <v>4.2996200922582162</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>92.422247394999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.65722565800000154</v>
       </c>
       <c r="D99" s="5">
         <v>8.9412205556226088</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>92.725426280999997</v>
       </c>
       <c r="C100" s="5">
         <v>0.30317888599999776</v>
       </c>
       <c r="D100" s="5">
         <v>4.0082440198359715</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>92.648131470999999</v>
       </c>
       <c r="C101" s="5">
         <v>-7.7294809999997938E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-0.99573227853795299</v>
       </c>
       <c r="E101" s="5">
         <v>7.8430585096339822</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>92.790792668999998</v>
       </c>
       <c r="C102" s="5">
         <v>0.14266119799999899</v>
       </c>
       <c r="D102" s="5">
         <v>1.8635102374103596</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>92.882369306000001</v>
       </c>
       <c r="C103" s="5">
         <v>9.1576637000002847E-2</v>
       </c>
       <c r="D103" s="5">
         <v>1.1907477576685865</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>92.886406355999995</v>
       </c>
       <c r="C104" s="5">
         <v>4.0370499999937692E-3</v>
       </c>
       <c r="D104" s="5">
         <v>5.216940830570227E-2</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>93.471765947999998</v>
       </c>
       <c r="C105" s="5">
         <v>0.5853595920000032</v>
       </c>
       <c r="D105" s="5">
         <v>7.8299595699232949</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>94.339870106999996</v>
       </c>
       <c r="C106" s="5">
         <v>0.86810415899999782</v>
       </c>
       <c r="D106" s="5">
         <v>11.732087660880186</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>94.717100947999995</v>
       </c>
       <c r="C107" s="5">
         <v>0.37723084099999937</v>
       </c>
       <c r="D107" s="5">
         <v>4.905311022941139</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>95.807436168999999</v>
       </c>
       <c r="C108" s="5">
         <v>1.0903352210000037</v>
       </c>
       <c r="D108" s="5">
         <v>14.722831888898824</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>96.312631089999996</v>
       </c>
       <c r="C109" s="5">
         <v>0.50519492099999752</v>
       </c>
       <c r="D109" s="5">
         <v>6.5144046337612282</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>96.866723334</v>
       </c>
       <c r="C110" s="5">
         <v>0.55409224400000312</v>
       </c>
       <c r="D110" s="5">
         <v>7.1263592846418033</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>96.832172049999997</v>
       </c>
       <c r="C111" s="5">
         <v>-3.4551284000002624E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-0.42718796730949471</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>97.140303418000002</v>
       </c>
       <c r="C112" s="5">
         <v>0.30813136800000507</v>
       </c>
       <c r="D112" s="5">
         <v>3.8860859735218023</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>97.937405584999993</v>
       </c>
       <c r="C113" s="5">
         <v>0.79710216699999137</v>
       </c>
       <c r="D113" s="5">
         <v>10.303596678860316</v>
       </c>
       <c r="E113" s="5">
         <v>5.7089916763789272</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>95.791178005000006</v>
       </c>
       <c r="C114" s="5">
         <v>-2.1462275799999873</v>
       </c>
       <c r="D114" s="5">
         <v>-23.3480818134827</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>96.506975663999995</v>
       </c>
       <c r="C115" s="5">
         <v>0.71579765899998904</v>
       </c>
       <c r="D115" s="5">
         <v>9.3448421329660682</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>96.604062255000002</v>
       </c>
       <c r="C116" s="5">
         <v>9.7086591000007161E-2</v>
       </c>
       <c r="D116" s="5">
         <v>1.2139090969368826</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>98.281119966999995</v>
       </c>
       <c r="C117" s="5">
         <v>1.6770577119999928</v>
       </c>
       <c r="D117" s="5">
         <v>22.940929640310472</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>99.177571334000007</v>
       </c>
       <c r="C118" s="5">
         <v>0.8964513670000116</v>
       </c>
       <c r="D118" s="5">
         <v>11.511707620901568</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>98.489156100000002</v>
       </c>
       <c r="C119" s="5">
         <v>-0.68841523400000426</v>
       </c>
       <c r="D119" s="5">
         <v>-8.018737531249986</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>97.428874562999994</v>
       </c>
       <c r="C120" s="5">
         <v>-1.0602815370000087</v>
       </c>
       <c r="D120" s="5">
         <v>-12.180444252891942</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>98.319270802999995</v>
       </c>
       <c r="C121" s="5">
         <v>0.89039624000000117</v>
       </c>
       <c r="D121" s="5">
         <v>11.535098746162165</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>98.775840126999995</v>
       </c>
       <c r="C122" s="5">
         <v>0.45656932400000017</v>
       </c>
       <c r="D122" s="5">
         <v>5.7170412544062632</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>99.158402472999995</v>
       </c>
       <c r="C123" s="5">
         <v>0.38256234600000028</v>
       </c>
       <c r="D123" s="5">
         <v>4.7479347448182274</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>99.790146332000006</v>
       </c>
       <c r="C124" s="5">
         <v>0.63174385900001084</v>
       </c>
       <c r="D124" s="5">
         <v>7.9189368168353091</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>100.33238505</v>
       </c>
       <c r="C125" s="5">
         <v>0.54223871799999301</v>
       </c>
       <c r="D125" s="5">
         <v>6.7189935041087612</v>
       </c>
       <c r="E125" s="5">
         <v>2.4454185310447185</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>99.486601465000007</v>
       </c>
       <c r="C126" s="5">
         <v>-0.8457835849999924</v>
       </c>
       <c r="D126" s="5">
         <v>-9.6597039802907574</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>101.15996708999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.6733656249999882</v>
       </c>
       <c r="D127" s="5">
         <v>22.159995765342956</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>101.64416792</v>
       </c>
       <c r="C128" s="5">
         <v>0.48420083000000602</v>
       </c>
       <c r="D128" s="5">
         <v>5.8974316694395901</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>102.45471468</v>
       </c>
       <c r="C129" s="5">
         <v>0.81054675999999404</v>
       </c>
       <c r="D129" s="5">
         <v>10.000282041286845</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>103.00457735000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.54986267000001021</v>
       </c>
       <c r="D130" s="5">
         <v>6.6338070712656183</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>104.58636706</v>
       </c>
       <c r="C131" s="5">
         <v>1.5817897099999954</v>
       </c>
       <c r="D131" s="5">
         <v>20.066717183419101</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>105.78806863</v>
       </c>
       <c r="C132" s="5">
         <v>1.2017015699999973</v>
       </c>
       <c r="D132" s="5">
         <v>14.693638332289005</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>106.84962972</v>
       </c>
       <c r="C133" s="5">
         <v>1.0615610899999979</v>
       </c>
       <c r="D133" s="5">
         <v>12.729089226170288</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>107.51205840999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.66242868999999871</v>
       </c>
       <c r="D134" s="5">
         <v>7.6985521055086714</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>107.60470922</v>
       </c>
       <c r="C135" s="5">
         <v>9.2650810000009187E-2</v>
       </c>
       <c r="D135" s="5">
         <v>1.0390411969387392</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>108.07507622</v>
       </c>
       <c r="C136" s="5">
         <v>0.47036699999999598</v>
       </c>
       <c r="D136" s="5">
         <v>5.3734664105853813</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>107.91327736</v>
       </c>
       <c r="C137" s="5">
         <v>-0.16179886000000465</v>
       </c>
       <c r="D137" s="5">
         <v>-1.781797260198692</v>
       </c>
       <c r="E137" s="5">
         <v>7.5557780334057689</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>104.81314848</v>
       </c>
       <c r="C138" s="5">
         <v>-3.1001288799999998</v>
       </c>
       <c r="D138" s="5">
         <v>-29.515988311224472</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>104.71684993</v>
       </c>
       <c r="C139" s="5">
         <v>-9.6298550000000205E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-1.0969626146314027</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>104.97310207</v>
       </c>
       <c r="C140" s="5">
         <v>0.25625214000000085</v>
       </c>
       <c r="D140" s="5">
         <v>2.9763614829872997</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>104.55492699</v>
       </c>
       <c r="C141" s="5">
         <v>-0.41817507999999748</v>
       </c>
       <c r="D141" s="5">
         <v>-4.6770087955310675</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>103.90731355</v>
       </c>
       <c r="C142" s="5">
         <v>-0.64761344000000065</v>
       </c>
       <c r="D142" s="5">
         <v>-7.1847450496486553</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>102.96769691</v>
       </c>
       <c r="C143" s="5">
         <v>-0.93961663999999701</v>
       </c>
       <c r="D143" s="5">
         <v>-10.327642381274826</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>101.82289935999999</v>
       </c>
       <c r="C144" s="5">
         <v>-1.1447975500000069</v>
       </c>
       <c r="D144" s="5">
         <v>-12.555293726087758</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>101.21100015</v>
       </c>
       <c r="C145" s="5">
         <v>-0.61189920999999003</v>
       </c>
       <c r="D145" s="5">
         <v>-6.9776969683076118</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>100.33258287</v>
       </c>
       <c r="C146" s="5">
         <v>-0.87841728000000785</v>
       </c>
       <c r="D146" s="5">
         <v>-9.9318356577721918</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>99.619831864000005</v>
       </c>
       <c r="C147" s="5">
         <v>-0.71275100599999064</v>
       </c>
       <c r="D147" s="5">
         <v>-8.1993527542745923</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>98.105207997999997</v>
       </c>
       <c r="C148" s="5">
         <v>-1.514623866000008</v>
       </c>
       <c r="D148" s="5">
         <v>-16.793912396023924</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>96.691466391999995</v>
       </c>
       <c r="C149" s="5">
         <v>-1.4137416060000021</v>
       </c>
       <c r="D149" s="5">
         <v>-15.985740232550661</v>
       </c>
       <c r="E149" s="5">
         <v>-10.398915909637241</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>96.245147868000004</v>
       </c>
       <c r="C150" s="5">
         <v>-0.44631852399999161</v>
       </c>
       <c r="D150" s="5">
         <v>-5.4006027837594566</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>94.905275336000003</v>
       </c>
       <c r="C151" s="5">
         <v>-1.3398725320000011</v>
       </c>
       <c r="D151" s="5">
         <v>-15.484159899519312</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>94.321454758000002</v>
       </c>
       <c r="C152" s="5">
         <v>-0.58382057800000098</v>
       </c>
       <c r="D152" s="5">
         <v>-7.1372279778562415</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>92.539185196999995</v>
       </c>
       <c r="C153" s="5">
         <v>-1.7822695610000068</v>
       </c>
       <c r="D153" s="5">
         <v>-20.460625820665502</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>91.738526340000007</v>
       </c>
       <c r="C154" s="5">
         <v>-0.80065885699998773</v>
       </c>
       <c r="D154" s="5">
         <v>-9.9024339489102058</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>90.509544583999997</v>
       </c>
       <c r="C155" s="5">
         <v>-1.2289817560000103</v>
       </c>
       <c r="D155" s="5">
         <v>-14.942729454939707</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>88.715809617000005</v>
       </c>
       <c r="C156" s="5">
         <v>-1.7937349669999918</v>
       </c>
       <c r="D156" s="5">
         <v>-21.353448012573718</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>87.940310198999995</v>
       </c>
       <c r="C157" s="5">
         <v>-0.77549941800000965</v>
       </c>
       <c r="D157" s="5">
         <v>-9.9997583673537278</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>87.334291711999995</v>
       </c>
       <c r="C158" s="5">
         <v>-0.60601848700000005</v>
       </c>
       <c r="D158" s="5">
         <v>-7.9631575482089207</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>86.529473460999995</v>
       </c>
       <c r="C159" s="5">
         <v>-0.80481825100000037</v>
       </c>
       <c r="D159" s="5">
         <v>-10.51482271564047</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>86.254810798999998</v>
       </c>
       <c r="C160" s="5">
         <v>-0.27466266199999723</v>
       </c>
       <c r="D160" s="5">
         <v>-3.7432508101558959</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>85.768671662000003</v>
       </c>
       <c r="C161" s="5">
         <v>-0.486139136999995</v>
       </c>
       <c r="D161" s="5">
         <v>-6.557535193240815</v>
       </c>
       <c r="E161" s="5">
         <v>-11.296544708213997</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>84.347890226000004</v>
       </c>
       <c r="C162" s="5">
         <v>-1.4207814359999986</v>
       </c>
       <c r="D162" s="5">
         <v>-18.16360654819923</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>83.892181476999994</v>
       </c>
       <c r="C163" s="5">
         <v>-0.45570874900001002</v>
       </c>
       <c r="D163" s="5">
         <v>-6.2940512929447356</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>83.048875558000006</v>
       </c>
       <c r="C164" s="5">
         <v>-0.84330591899998808</v>
       </c>
       <c r="D164" s="5">
         <v>-11.417643687107104</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>82.650990688999997</v>
       </c>
       <c r="C165" s="5">
         <v>-0.39788486900000919</v>
       </c>
       <c r="D165" s="5">
         <v>-5.6000677495826938</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>81.973504527000003</v>
       </c>
       <c r="C166" s="5">
         <v>-0.6774861619999939</v>
       </c>
       <c r="D166" s="5">
         <v>-9.4047837145136643</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>81.314231039999996</v>
       </c>
       <c r="C167" s="5">
         <v>-0.65927348700000721</v>
       </c>
       <c r="D167" s="5">
         <v>-9.2353612205122619</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>81.364165404999994</v>
       </c>
       <c r="C168" s="5">
         <v>4.9934364999998593E-2</v>
       </c>
       <c r="D168" s="5">
         <v>0.73940362223667844</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>81.132750803999997</v>
       </c>
       <c r="C169" s="5">
         <v>-0.23141460099999733</v>
       </c>
       <c r="D169" s="5">
         <v>-3.3601330129930163</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>80.513201366999994</v>
       </c>
       <c r="C170" s="5">
         <v>-0.61954943700000342</v>
       </c>
       <c r="D170" s="5">
         <v>-8.7882615491657763</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>80.512552467000006</v>
       </c>
       <c r="C171" s="5">
         <v>-6.4889999998740677E-4</v>
       </c>
       <c r="D171" s="5">
         <v>-9.6710287349033308E-3</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>79.903259579999997</v>
       </c>
       <c r="C172" s="5">
         <v>-0.60929288700000939</v>
       </c>
       <c r="D172" s="5">
         <v>-8.7126050871599521</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>79.695855538000004</v>
       </c>
       <c r="C173" s="5">
         <v>-0.20740404199999318</v>
       </c>
       <c r="D173" s="5">
         <v>-3.0707415833795992</v>
       </c>
       <c r="E173" s="5">
         <v>-7.0804595737846476</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>79.730013936999995</v>
       </c>
       <c r="C174" s="5">
         <v>3.4158398999991846E-2</v>
       </c>
       <c r="D174" s="5">
         <v>0.51554556705093457</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>78.221472512000005</v>
       </c>
       <c r="C175" s="5">
         <v>-1.50854142499999</v>
       </c>
       <c r="D175" s="5">
         <v>-20.484871183597853</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>79.084454253000004</v>
       </c>
       <c r="C176" s="5">
         <v>0.86298174099999869</v>
       </c>
       <c r="D176" s="5">
         <v>14.072672636759776</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>78.440023307000004</v>
       </c>
       <c r="C177" s="5">
         <v>-0.64443094599999995</v>
       </c>
       <c r="D177" s="5">
         <v>-9.3518167180682852</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>78.503848391000005</v>
       </c>
       <c r="C178" s="5">
         <v>6.3825084000001198E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.98079765952330256</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>77.980643255999993</v>
       </c>
       <c r="C179" s="5">
         <v>-0.52320513500001198</v>
       </c>
       <c r="D179" s="5">
         <v>-7.7109034511764651</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>77.621978229000007</v>
       </c>
       <c r="C180" s="5">
         <v>-0.35866502699998648</v>
       </c>
       <c r="D180" s="5">
         <v>-5.3817915212434064</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>77.173278249000006</v>
       </c>
       <c r="C181" s="5">
         <v>-0.44869998000000066</v>
       </c>
       <c r="D181" s="5">
         <v>-6.7203499482845324</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>76.984841273000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.18843697600000553</v>
       </c>
       <c r="D182" s="5">
         <v>-2.8910551180783672</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>76.893418186999995</v>
       </c>
       <c r="C183" s="5">
         <v>-9.1423086000006037E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-1.4157848969146847</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>76.618517138000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.27490104899999324</v>
       </c>
       <c r="D184" s="5">
         <v>-4.2067512387303445</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>76.719133323999998</v>
       </c>
       <c r="C185" s="5">
         <v>0.10061618599999633</v>
       </c>
       <c r="D185" s="5">
         <v>1.5872835369244553</v>
       </c>
       <c r="E185" s="5">
         <v>-3.7351029032879457</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>76.853594982999994</v>
       </c>
       <c r="C186" s="5">
         <v>0.13446165899999585</v>
       </c>
       <c r="D186" s="5">
         <v>2.1235705991655696</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>76.393817557000006</v>
       </c>
       <c r="C187" s="5">
         <v>-0.45977742599998805</v>
       </c>
       <c r="D187" s="5">
         <v>-6.9474433217162517</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>76.455483305000001</v>
       </c>
       <c r="C188" s="5">
         <v>6.1665747999995801E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.97296240153765812</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>76.753598987999993</v>
       </c>
       <c r="C189" s="5">
         <v>0.2981156829999918</v>
       </c>
       <c r="D189" s="5">
         <v>4.7807081257245088</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>76.420460558000002</v>
       </c>
       <c r="C190" s="5">
         <v>-0.3331384299999911</v>
       </c>
       <c r="D190" s="5">
         <v>-5.085880509328133</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>76.604054290999997</v>
       </c>
       <c r="C191" s="5">
         <v>0.18359373299999504</v>
       </c>
       <c r="D191" s="5">
         <v>2.9212984128040631</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>76.993638551000004</v>
       </c>
       <c r="C192" s="5">
         <v>0.38958426000000657</v>
       </c>
       <c r="D192" s="5">
         <v>6.2764556863894816</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>76.784044183000006</v>
       </c>
       <c r="C193" s="5">
         <v>-0.20959436799999764</v>
       </c>
       <c r="D193" s="5">
         <v>-3.2182071915806465</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>77.650086389999998</v>
       </c>
       <c r="C194" s="5">
         <v>0.86604220699999246</v>
       </c>
       <c r="D194" s="5">
         <v>14.406718500459847</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>76.692033273999996</v>
       </c>
       <c r="C195" s="5">
         <v>-0.95805311600000209</v>
       </c>
       <c r="D195" s="5">
         <v>-13.841187346278206</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>76.800226957000007</v>
       </c>
       <c r="C196" s="5">
         <v>0.10819368300001031</v>
       </c>
       <c r="D196" s="5">
         <v>1.7061036984195033</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>76.583346642999999</v>
       </c>
       <c r="C197" s="5">
         <v>-0.21688031400000796</v>
       </c>
       <c r="D197" s="5">
         <v>-3.3366040735058</v>
       </c>
       <c r="E197" s="5">
         <v>-0.17699193814735281</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>76.116162352999993</v>
       </c>
       <c r="C198" s="5">
         <v>-0.46718429000000583</v>
       </c>
       <c r="D198" s="5">
         <v>-7.0797187658745875</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>76.641173443</v>
       </c>
       <c r="C199" s="5">
         <v>0.52501109000000667</v>
       </c>
       <c r="D199" s="5">
         <v>8.5983285950330881</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>76.362913718000001</v>
       </c>
       <c r="C200" s="5">
         <v>-0.27825972499999807</v>
       </c>
       <c r="D200" s="5">
         <v>-4.270862468912517</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>75.861912627999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.50100109000000259</v>
       </c>
       <c r="D201" s="5">
         <v>-7.5949806447714874</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>75.017079617999997</v>
       </c>
       <c r="C202" s="5">
         <v>-0.8448330100000021</v>
       </c>
       <c r="D202" s="5">
         <v>-12.574850441949737</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>74.809241880000002</v>
       </c>
       <c r="C203" s="5">
         <v>-0.20783773799999494</v>
       </c>
       <c r="D203" s="5">
         <v>-3.2744508013107132</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>74.283979411000004</v>
       </c>
       <c r="C204" s="5">
         <v>-0.52526246899999762</v>
       </c>
       <c r="D204" s="5">
         <v>-8.1077494275031086</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>73.603334249</v>
       </c>
       <c r="C205" s="5">
         <v>-0.68064516200000469</v>
       </c>
       <c r="D205" s="5">
         <v>-10.457765120229833</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>73.691719745</v>
       </c>
       <c r="C206" s="5">
         <v>8.8385496000000785E-2</v>
       </c>
       <c r="D206" s="5">
         <v>1.4505580262067719</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>72.047596812999998</v>
       </c>
       <c r="C207" s="5">
         <v>-1.6441229320000019</v>
       </c>
       <c r="D207" s="5">
         <v>-23.720174690024585</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>71.329692387999998</v>
       </c>
       <c r="C208" s="5">
         <v>-0.7179044250000004</v>
       </c>
       <c r="D208" s="5">
         <v>-11.323157225075464</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>71.033314337999997</v>
       </c>
       <c r="C209" s="5">
         <v>-0.29637805000000128</v>
       </c>
       <c r="D209" s="5">
         <v>-4.8736719568271862</v>
       </c>
       <c r="E209" s="5">
         <v>-7.247048540294232</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>73.582421831999994</v>
       </c>
       <c r="C210" s="5">
         <v>2.5491074939999976</v>
       </c>
       <c r="D210" s="5">
         <v>52.666583484574936</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>73.845818575999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.2633967440000049</v>
       </c>
       <c r="D211" s="5">
         <v>4.3811253677131123</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>73.809261969999994</v>
       </c>
       <c r="C212" s="5">
         <v>-3.6556606000004876E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-0.59243278664743437</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>73.578197732000007</v>
       </c>
       <c r="C213" s="5">
         <v>-0.23106423799998765</v>
       </c>
       <c r="D213" s="5">
         <v>-3.6926582295262023</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>74.007743000999994</v>
       </c>
       <c r="C214" s="5">
         <v>0.42954526899998768</v>
       </c>
       <c r="D214" s="5">
         <v>7.234904351133431</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>73.864562996999993</v>
       </c>
       <c r="C215" s="5">
         <v>-0.1431800040000013</v>
       </c>
       <c r="D215" s="5">
         <v>-2.2970503342581883</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>73.885232482999996</v>
       </c>
       <c r="C216" s="5">
         <v>2.0669486000002735E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.33631272936267553</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>74.546703999000002</v>
       </c>
       <c r="C217" s="5">
         <v>0.66147151600000598</v>
       </c>
       <c r="D217" s="5">
         <v>11.28833016729005</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>74.656723710999998</v>
       </c>
       <c r="C218" s="5">
         <v>0.11001971199999616</v>
       </c>
       <c r="D218" s="5">
         <v>1.7854659634506831</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>74.927365456999993</v>
       </c>
       <c r="C219" s="5">
         <v>0.27064174599999546</v>
       </c>
       <c r="D219" s="5">
         <v>4.4379707257203638</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>75.051111601000002</v>
       </c>
       <c r="C220" s="5">
         <v>0.12374614400000894</v>
       </c>
       <c r="D220" s="5">
         <v>1.9999593616755851</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>74.631850731</v>
       </c>
       <c r="C221" s="5">
         <v>-0.41926087000000223</v>
       </c>
       <c r="D221" s="5">
         <v>-6.5014257272631664</v>
       </c>
       <c r="E221" s="5">
         <v>5.0659840759745167</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>74.443554538000001</v>
       </c>
       <c r="C222" s="5">
         <v>-0.18829619299999933</v>
       </c>
       <c r="D222" s="5">
         <v>-2.9859393615225716</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>74.256165449999997</v>
       </c>
       <c r="C223" s="5">
         <v>-0.18738908800000331</v>
       </c>
       <c r="D223" s="5">
         <v>-2.9791657953356476</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>74.159056231999998</v>
       </c>
       <c r="C224" s="5">
         <v>-9.7109217999999942E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-1.5580731041104801</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>74.008115438000004</v>
       </c>
       <c r="C225" s="5">
         <v>-0.15094079399999316</v>
       </c>
       <c r="D225" s="5">
         <v>-2.4152815011086681</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>73.792185601</v>
       </c>
       <c r="C226" s="5">
         <v>-0.21592983700000445</v>
       </c>
       <c r="D226" s="5">
         <v>-3.4455400724131779</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>73.324148941999994</v>
       </c>
       <c r="C227" s="5">
         <v>-0.46803665900000624</v>
       </c>
       <c r="D227" s="5">
         <v>-7.351181008542385</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>72.973653189999993</v>
       </c>
       <c r="C228" s="5">
         <v>-0.35049575200000049</v>
       </c>
       <c r="D228" s="5">
         <v>-5.5876757745376482</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>72.726568173999993</v>
       </c>
       <c r="C229" s="5">
         <v>-0.24708501599999977</v>
       </c>
       <c r="D229" s="5">
         <v>-3.9883188221449761</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>72.130403396999995</v>
       </c>
       <c r="C230" s="5">
         <v>-0.59616477699999848</v>
       </c>
       <c r="D230" s="5">
         <v>-9.4052151468110186</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>71.682706590999999</v>
       </c>
       <c r="C231" s="5">
         <v>-0.44769680599999617</v>
       </c>
       <c r="D231" s="5">
         <v>-7.1990530346981778</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>71.382054183999998</v>
       </c>
       <c r="C232" s="5">
         <v>-0.30065240700000118</v>
       </c>
       <c r="D232" s="5">
         <v>-4.9185580785559679</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>71.447927386000003</v>
       </c>
       <c r="C233" s="5">
         <v>6.5873202000005904E-2</v>
       </c>
       <c r="D233" s="5">
         <v>1.1130289072479593</v>
       </c>
       <c r="E233" s="5">
         <v>-4.2661723028630245</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>71.061047144</v>
       </c>
       <c r="C234" s="5">
         <v>-0.3868802420000037</v>
       </c>
       <c r="D234" s="5">
         <v>-6.3077615554790079</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>70.148568857000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.912478286999999</v>
       </c>
       <c r="D235" s="5">
         <v>-14.365937584237741</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>69.493908989999994</v>
       </c>
       <c r="C236" s="5">
         <v>-0.65465986700000656</v>
       </c>
       <c r="D236" s="5">
         <v>-10.641655921762593</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>69.124944842000005</v>
       </c>
       <c r="C237" s="5">
         <v>-0.36896414799998922</v>
       </c>
       <c r="D237" s="5">
         <v>-6.1883705975150249</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>68.878418385000003</v>
       </c>
       <c r="C238" s="5">
         <v>-0.24652645700000164</v>
       </c>
       <c r="D238" s="5">
         <v>-4.1967107615324633</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>68.491206277000003</v>
       </c>
       <c r="C239" s="5">
         <v>-0.38721210799999994</v>
       </c>
       <c r="D239" s="5">
         <v>-6.5412886888450705</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>68.164283959000002</v>
       </c>
       <c r="C240" s="5">
         <v>-0.32692231800000116</v>
       </c>
       <c r="D240" s="5">
         <v>-5.5798378385599756</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>67.545753317000006</v>
       </c>
       <c r="C241" s="5">
         <v>-0.61853064199999608</v>
       </c>
       <c r="D241" s="5">
         <v>-10.361605036188749</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>67.300680354999997</v>
       </c>
       <c r="C242" s="5">
         <v>-0.24507296200000894</v>
       </c>
       <c r="D242" s="5">
         <v>-4.2680599589514205</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>67.361439099999998</v>
       </c>
       <c r="C243" s="5">
         <v>6.0758745000001113E-2</v>
       </c>
       <c r="D243" s="5">
         <v>1.0887499682211921</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>67.267455376000001</v>
       </c>
       <c r="C244" s="5">
         <v>-9.3983723999997437E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-1.6614704316581408</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>67.283738864</v>
       </c>
       <c r="C245" s="5">
         <v>1.6283487999999124E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.29087204342908013</v>
       </c>
       <c r="E245" s="5">
         <v>-5.8282845624098023</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>66.213301025000007</v>
       </c>
       <c r="C246" s="5">
         <v>-1.0704378389999931</v>
       </c>
       <c r="D246" s="5">
         <v>-17.506167646035088</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>65.999601231</v>
       </c>
       <c r="C247" s="5">
         <v>-0.21369979400000716</v>
       </c>
       <c r="D247" s="5">
         <v>-3.8049201293887558</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>65.999672290000007</v>
       </c>
       <c r="C248" s="5">
         <v>7.1059000006812312E-5</v>
       </c>
       <c r="D248" s="5">
         <v>1.2919972750546904E-3</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>66.345412009</v>
       </c>
       <c r="C249" s="5">
         <v>0.34573971899999378</v>
       </c>
       <c r="D249" s="5">
         <v>6.4705249987830227</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>66.069235226999993</v>
       </c>
       <c r="C250" s="5">
         <v>-0.27617678200000739</v>
       </c>
       <c r="D250" s="5">
         <v>-4.882459564673125</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>66.385969459999998</v>
       </c>
       <c r="C251" s="5">
         <v>0.31673423300000536</v>
       </c>
       <c r="D251" s="5">
         <v>5.9069021617041084</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>66.118888412999993</v>
       </c>
       <c r="C252" s="5">
         <v>-0.2670810470000049</v>
       </c>
       <c r="D252" s="5">
         <v>-4.7223796212151452</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>66.263161901999993</v>
       </c>
       <c r="C253" s="5">
         <v>0.1442734889999997</v>
       </c>
       <c r="D253" s="5">
         <v>2.6500916610609826</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>66.305843421999995</v>
       </c>
       <c r="C254" s="5">
         <v>4.2681520000002138E-2</v>
       </c>
       <c r="D254" s="5">
         <v>0.77568984635176808</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>65.945669307000003</v>
       </c>
       <c r="C255" s="5">
         <v>-0.36017411499999241</v>
       </c>
       <c r="D255" s="5">
         <v>-6.3271529018745332</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>65.847948142999996</v>
       </c>
       <c r="C256" s="5">
         <v>-9.7721164000006411E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-1.7637909173686794</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>65.552699290999996</v>
       </c>
       <c r="C257" s="5">
         <v>-0.29524885200000028</v>
       </c>
       <c r="D257" s="5">
         <v>-5.2498307744931143</v>
       </c>
       <c r="E257" s="5">
         <v>-2.5727458108398826</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>66.283072395999994</v>
       </c>
       <c r="C258" s="5">
         <v>0.73037310499999819</v>
       </c>
       <c r="D258" s="5">
         <v>14.220647219049587</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>66.233457548999993</v>
       </c>
       <c r="C259" s="5">
         <v>-4.961484700000085E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-0.89454686968887254</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>66.290272973</v>
       </c>
       <c r="C260" s="5">
         <v>5.6815424000006942E-2</v>
       </c>
       <c r="D260" s="5">
         <v>1.0342369899416726</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>65.960922394999997</v>
       </c>
       <c r="C261" s="5">
         <v>-0.32935057800000322</v>
       </c>
       <c r="D261" s="5">
         <v>-5.8017242073452158</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>65.982895118000002</v>
       </c>
       <c r="C262" s="5">
         <v>2.1972723000004635E-2</v>
       </c>
       <c r="D262" s="5">
         <v>0.40047393185276281</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>65.973557094</v>
       </c>
       <c r="C263" s="5">
         <v>-9.3380240000016101E-3</v>
       </c>
       <c r="D263" s="5">
         <v>-0.16969414214922374</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>66.261211330999998</v>
       </c>
       <c r="C264" s="5">
         <v>0.28765423699999815</v>
       </c>
       <c r="D264" s="5">
         <v>5.3594865764289734</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>66.042598462000001</v>
       </c>
       <c r="C265" s="5">
         <v>-0.21861286899999754</v>
       </c>
       <c r="D265" s="5">
         <v>-3.8880528181142515</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>66.090708555999996</v>
       </c>
       <c r="C266" s="5">
         <v>4.8110093999994774E-2</v>
       </c>
       <c r="D266" s="5">
         <v>0.87767570574677212</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>66.075780201000001</v>
       </c>
       <c r="C267" s="5">
         <v>-1.4928354999995008E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.27071562927704074</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>65.960563183000005</v>
       </c>
       <c r="C268" s="5">
         <v>-0.11521701799999562</v>
       </c>
       <c r="D268" s="5">
         <v>-2.072501064925536</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>65.934775732999995</v>
       </c>
       <c r="C269" s="5">
         <v>-2.5787450000009926E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-0.46813559692420181</v>
       </c>
       <c r="E269" s="5">
         <v>0.582853865870403</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>65.653214446999996</v>
       </c>
       <c r="C270" s="5">
         <v>-0.28156128599999874</v>
       </c>
       <c r="D270" s="5">
         <v>-5.0057029904088779</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>65.731516866000007</v>
       </c>
       <c r="C271" s="5">
         <v>7.8302419000010559E-2</v>
       </c>
       <c r="D271" s="5">
         <v>1.4406259624634377</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>65.745444883000005</v>
       </c>
       <c r="C272" s="5">
         <v>1.3928016999997794E-2</v>
       </c>
       <c r="D272" s="5">
         <v>0.25456756763924115</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>65.793855550000004</v>
       </c>
       <c r="C273" s="5">
         <v>4.8410666999998853E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.88718915171637214</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>65.694388619999998</v>
       </c>
       <c r="C274" s="5">
         <v>-9.9466930000005505E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-1.7991472381637119</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>65.701599877000007</v>
       </c>
       <c r="C275" s="5">
         <v>7.2112570000086862E-3</v>
       </c>
       <c r="D275" s="5">
         <v>0.13180326216972738</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>65.088072061999995</v>
       </c>
       <c r="C276" s="5">
         <v>-0.61352781500001186</v>
       </c>
       <c r="D276" s="5">
         <v>-10.647737812594006</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>65.079029070999994</v>
       </c>
       <c r="C277" s="5">
         <v>-9.042991000001166E-3</v>
       </c>
       <c r="D277" s="5">
         <v>-0.16659428607446181</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>65.263905887999996</v>
       </c>
       <c r="C278" s="5">
         <v>0.1848768170000028</v>
       </c>
       <c r="D278" s="5">
         <v>3.462736478219397</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>65.519871296000005</v>
       </c>
       <c r="C279" s="5">
         <v>0.25596540800000867</v>
       </c>
       <c r="D279" s="5">
         <v>4.8092678534268574</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>65.685498944000003</v>
       </c>
       <c r="C280" s="5">
         <v>0.16562764799999741</v>
       </c>
       <c r="D280" s="5">
         <v>3.0760126022641998</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>65.530889529000007</v>
       </c>
       <c r="C281" s="5">
         <v>-0.15460941499999592</v>
       </c>
       <c r="D281" s="5">
         <v>-2.7882591129768541</v>
       </c>
       <c r="E281" s="5">
         <v>-0.61255414841404621</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>66.164427059000005</v>
       </c>
       <c r="C282" s="5">
         <v>0.63353752999999813</v>
       </c>
       <c r="D282" s="5">
         <v>12.23851586954623</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>66.338665743999996</v>
       </c>
       <c r="C283" s="5">
         <v>0.17423868499999173</v>
       </c>
       <c r="D283" s="5">
         <v>3.2062777555210697</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>66.392675643000004</v>
       </c>
       <c r="C284" s="5">
         <v>5.4009899000007522E-2</v>
       </c>
       <c r="D284" s="5">
         <v>0.98137164572262847</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>66.605898228000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.21322258499999691</v>
       </c>
       <c r="D285" s="5">
         <v>3.9226515637413639</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>67.008734765</v>
       </c>
       <c r="C286" s="5">
         <v>0.40283653699999888</v>
       </c>
       <c r="D286" s="5">
         <v>7.5040288941083055</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>66.914994669999999</v>
       </c>
       <c r="C287" s="5">
         <v>-9.3740095000001133E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-1.6658521474964827</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>67.297252634000003</v>
       </c>
       <c r="C288" s="5">
         <v>0.38225796400000434</v>
       </c>
       <c r="D288" s="5">
         <v>7.0746454816876581</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>67.670123805000003</v>
       </c>
       <c r="C289" s="5">
         <v>0.37287117099999989</v>
       </c>
       <c r="D289" s="5">
         <v>6.8551934533084502</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>67.732722941999995</v>
       </c>
       <c r="C290" s="5">
         <v>6.2599136999992311E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.1157411120181537</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>68.409900113000006</v>
       </c>
       <c r="C291" s="5">
         <v>0.67717717100001096</v>
       </c>
       <c r="D291" s="5">
         <v>12.67953700086515</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>68.533488052999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.12358793999999307</v>
       </c>
       <c r="D292" s="5">
         <v>2.1895665611957105</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>68.626488911999999</v>
       </c>
       <c r="C293" s="5">
         <v>9.3000858999999991E-2</v>
       </c>
       <c r="D293" s="5">
         <v>1.6406249810364537</v>
       </c>
       <c r="E293" s="5">
         <v>4.7238781668453633</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>68.999361464000003</v>
       </c>
       <c r="C294" s="5">
         <v>0.37287255200000402</v>
       </c>
       <c r="D294" s="5">
         <v>6.7184480256759604</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>68.838236207999998</v>
       </c>
       <c r="C295" s="5">
         <v>-0.16112525600000538</v>
       </c>
       <c r="D295" s="5">
         <v>-2.7664930403033305</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>68.815957050999998</v>
       </c>
       <c r="C296" s="5">
         <v>-2.2279156999999827E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-0.38768352606031176</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>68.803916220999994</v>
       </c>
       <c r="C297" s="5">
         <v>-1.2040830000003666E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-0.209763837239485</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>68.923495818999996</v>
       </c>
       <c r="C298" s="5">
         <v>0.1195795980000014</v>
       </c>
       <c r="D298" s="5">
         <v>2.1056236079266322</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>69.127615578999993</v>
       </c>
       <c r="C299" s="5">
         <v>0.20411975999999754</v>
       </c>
       <c r="D299" s="5">
         <v>3.6123112813312375</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>69.100775028000001</v>
       </c>
       <c r="C300" s="5">
         <v>-2.6840550999992274E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-0.46493673778509326</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>68.965832552999998</v>
       </c>
       <c r="C301" s="5">
         <v>-0.13494247500000256</v>
       </c>
       <c r="D301" s="5">
         <v>-2.3183966669273137</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>68.921216963000006</v>
       </c>
       <c r="C302" s="5">
         <v>-4.4615589999992267E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-0.77355150174294174</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>68.491221135000004</v>
       </c>
       <c r="C303" s="5">
         <v>-0.42999582800000269</v>
       </c>
       <c r="D303" s="5">
         <v>-7.2351034925475783</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>68.700311178000007</v>
       </c>
       <c r="C304" s="5">
         <v>0.20909004300000333</v>
       </c>
       <c r="D304" s="5">
         <v>3.7255002997856002</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>68.660925403999997</v>
       </c>
       <c r="C305" s="5">
         <v>-3.9385774000010088E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-0.6857929133533891</v>
       </c>
       <c r="E305" s="5">
         <v>5.0179591796051248E-2</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>68.233133159000005</v>
       </c>
       <c r="C306" s="5">
         <v>-0.42779224499999202</v>
       </c>
       <c r="D306" s="5">
         <v>-7.225646561493182</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>67.909225845999998</v>
       </c>
       <c r="C307" s="5">
         <v>-0.32390731300000652</v>
       </c>
       <c r="D307" s="5">
         <v>-5.5500811845201952</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>68.377877995000006</v>
       </c>
       <c r="C308" s="5">
         <v>0.46865214900000751</v>
       </c>
       <c r="D308" s="5">
         <v>8.6030626192294513</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>68.577429417999994</v>
       </c>
       <c r="C309" s="5">
         <v>0.1995514229999884</v>
       </c>
       <c r="D309" s="5">
         <v>3.5587963473273865</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>68.531804893</v>
       </c>
       <c r="C310" s="5">
         <v>-4.562452499999381E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-0.79544447598419721</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>68.410106510000006</v>
       </c>
       <c r="C311" s="5">
         <v>-0.12169838299999469</v>
       </c>
       <c r="D311" s="5">
         <v>-2.1102630322901716</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>69.146954180999998</v>
       </c>
       <c r="C312" s="5">
         <v>0.73684767099999249</v>
       </c>
       <c r="D312" s="5">
         <v>13.719111826167785</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>69.410094251999993</v>
       </c>
       <c r="C313" s="5">
         <v>0.26314007099999515</v>
       </c>
       <c r="D313" s="5">
         <v>4.663427148035626</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>69.631850053999997</v>
       </c>
       <c r="C314" s="5">
         <v>0.22175580200000411</v>
       </c>
       <c r="D314" s="5">
         <v>3.9019264759405425</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>69.596523809000004</v>
       </c>
       <c r="C315" s="5">
         <v>-3.532624499999315E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-0.60709874033542111</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>69.674067398000005</v>
       </c>
       <c r="C316" s="5">
         <v>7.7543589000001134E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.3452490487939839</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>70.097158450999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.42309105299999317</v>
       </c>
       <c r="D317" s="5">
         <v>7.535284094780903</v>
       </c>
       <c r="E317" s="5">
         <v>2.0917764194834598</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>70.075554522000004</v>
       </c>
       <c r="C318" s="5">
         <v>-2.1603928999994082E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.36921346790129705</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>70.147288566</v>
       </c>
       <c r="C319" s="5">
         <v>7.1734043999995833E-2</v>
       </c>
       <c r="D319" s="5">
         <v>1.2353403511635941</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>70.289449324000003</v>
       </c>
       <c r="C320" s="5">
         <v>0.14216075800000283</v>
       </c>
       <c r="D320" s="5">
         <v>2.4592154640911801</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>71.235384793999998</v>
       </c>
       <c r="C321" s="5">
         <v>0.94593546999999489</v>
       </c>
       <c r="D321" s="5">
         <v>17.399866838201959</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>71.043417383999994</v>
       </c>
       <c r="C322" s="5">
         <v>-0.19196741000000372</v>
       </c>
       <c r="D322" s="5">
         <v>-3.1862966100169143</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>71.278279957999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.23486257400000454</v>
       </c>
       <c r="D323" s="5">
         <v>4.0400145001129317</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>71.716684311999998</v>
       </c>
       <c r="C324" s="5">
         <v>0.43840435399999933</v>
       </c>
       <c r="D324" s="5">
         <v>7.6355906110433303</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>72.000817209000004</v>
       </c>
       <c r="C325" s="5">
         <v>0.28413289700000632</v>
       </c>
       <c r="D325" s="5">
         <v>4.8592332516188552</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>72.503760158999995</v>
       </c>
       <c r="C326" s="5">
         <v>0.50294294999999067</v>
       </c>
       <c r="D326" s="5">
         <v>8.7119424678528503</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>72.084216787000003</v>
       </c>
       <c r="C327" s="5">
         <v>-0.41954337199999259</v>
       </c>
       <c r="D327" s="5">
         <v>-6.7270215805081524</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>72.047291052999995</v>
       </c>
       <c r="C328" s="5">
         <v>-3.6925734000007537E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-0.61298094534311121</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>72.029051124000006</v>
       </c>
       <c r="C329" s="5">
         <v>-1.8239928999989274E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-0.30337661777980474</v>
       </c>
       <c r="E329" s="5">
         <v>2.7560213790270183</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>72.372500368000004</v>
       </c>
       <c r="C330" s="5">
         <v>0.34344924399999854</v>
       </c>
       <c r="D330" s="5">
         <v>5.8743122572352036</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>72.552158293999994</v>
       </c>
       <c r="C331" s="5">
         <v>0.1796579259999902</v>
       </c>
       <c r="D331" s="5">
         <v>3.0198970180260742</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>73.470965921000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.91880762700000673</v>
       </c>
       <c r="D332" s="5">
         <v>16.301403920698633</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>72.685468158000006</v>
       </c>
       <c r="C333" s="5">
         <v>-0.78549776299999508</v>
       </c>
       <c r="D333" s="5">
         <v>-12.10136927340243</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>72.441149749000004</v>
       </c>
       <c r="C334" s="5">
         <v>-0.24431840900000168</v>
       </c>
       <c r="D334" s="5">
         <v>-3.9598320330220149</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>72.448459397999997</v>
       </c>
       <c r="C335" s="5">
         <v>7.3096489999926462E-3</v>
       </c>
       <c r="D335" s="5">
         <v>0.1211528044517296</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>72.259088370000001</v>
       </c>
       <c r="C336" s="5">
         <v>-0.1893710279999965</v>
       </c>
       <c r="D336" s="5">
         <v>-3.0919440953071309</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>72.283115088000002</v>
       </c>
       <c r="C337" s="5">
         <v>2.4026718000001779E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.39973999980884578</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>72.200039451999999</v>
       </c>
       <c r="C338" s="5">
         <v>-8.3075636000003783E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-1.3704861199961282</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>72.115437890999999</v>
       </c>
       <c r="C339" s="5">
         <v>-8.4601560999999492E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-1.3970926244929238</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>72.204806211999994</v>
       </c>
       <c r="C340" s="5">
         <v>8.9368320999994921E-2</v>
       </c>
       <c r="D340" s="5">
         <v>1.4972654693483189</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>72.170097208000001</v>
       </c>
       <c r="C341" s="5">
         <v>-3.470900399999266E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-0.57531990277277512</v>
       </c>
       <c r="E341" s="5">
         <v>0.19581832857575865</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>72.201578439000002</v>
       </c>
       <c r="C342" s="5">
         <v>3.1481231000000776E-2</v>
       </c>
       <c r="D342" s="5">
         <v>0.5247082150520388</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>72.529220577000004</v>
       </c>
       <c r="C343" s="5">
         <v>0.32764213800000164</v>
       </c>
       <c r="D343" s="5">
         <v>5.583443175084768</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>72.336898919999996</v>
       </c>
       <c r="C344" s="5">
         <v>-0.19232165700000792</v>
       </c>
       <c r="D344" s="5">
         <v>-3.1359742622495967</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>72.023706118999996</v>
       </c>
       <c r="C345" s="5">
         <v>-0.31319280099999958</v>
       </c>
       <c r="D345" s="5">
         <v>-5.073615241936114</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>72.348196315999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.32449019700000292</v>
       </c>
       <c r="D346" s="5">
         <v>5.5423887910414749</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>72.856618878000006</v>
       </c>
       <c r="C347" s="5">
         <v>0.50842256200000691</v>
       </c>
       <c r="D347" s="5">
         <v>8.7666247704734737</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>71.957338055999998</v>
       </c>
       <c r="C348" s="5">
         <v>-0.89928082200000858</v>
       </c>
       <c r="D348" s="5">
         <v>-13.846502011072214</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>71.605753711000006</v>
       </c>
       <c r="C349" s="5">
         <v>-0.35158434499999203</v>
       </c>
       <c r="D349" s="5">
         <v>-5.7081888940685221</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>71.394497895000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.21125581600000487</v>
       </c>
       <c r="D350" s="5">
         <v>-3.4834302352485191</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>71.486599815999995</v>
       </c>
       <c r="C351" s="5">
         <v>9.2101920999994036E-2</v>
       </c>
       <c r="D351" s="5">
         <v>1.5590818877962764</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>71.522324920000003</v>
       </c>
       <c r="C352" s="5">
         <v>3.5725104000007946E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.60134562626970034</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>71.385914217000007</v>
       </c>
       <c r="C353" s="5">
         <v>-0.13641070299999569</v>
       </c>
       <c r="D353" s="5">
         <v>-2.2648396749698874</v>
       </c>
       <c r="E353" s="5">
         <v>-1.0865760492741461</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>70.879602250999994</v>
       </c>
       <c r="C354" s="5">
         <v>-0.5063119660000126</v>
       </c>
       <c r="D354" s="5">
         <v>-8.1868363475436805</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>70.948522992999997</v>
       </c>
       <c r="C355" s="5">
         <v>6.8920742000003088E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.1730967757149102</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>70.858616749000007</v>
       </c>
       <c r="C356" s="5">
         <v>-8.990624399999092E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-1.510090984990109</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>71.001181259999996</v>
       </c>
       <c r="C357" s="5">
         <v>0.14256451099998912</v>
       </c>
       <c r="D357" s="5">
         <v>2.4412453616471819</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>70.960531384000006</v>
       </c>
       <c r="C358" s="5">
         <v>-4.0649875999989149E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.68486947846027046</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>71.289611719000007</v>
       </c>
       <c r="C359" s="5">
         <v>0.32908033500000045</v>
       </c>
       <c r="D359" s="5">
         <v>5.7091750313075673</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>71.133178465</v>
       </c>
       <c r="C360" s="5">
         <v>-0.15643325400000663</v>
       </c>
       <c r="D360" s="5">
         <v>-2.6016530134983618</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>71.729074401000005</v>
       </c>
       <c r="C361" s="5">
         <v>0.59589593600000512</v>
       </c>
       <c r="D361" s="5">
         <v>10.528974910869282</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>71.749431635999997</v>
       </c>
       <c r="C362" s="5">
         <v>2.0357234999991647E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.34110087173928605</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>71.945591852999996</v>
       </c>
       <c r="C363" s="5">
         <v>0.19616021699999919</v>
       </c>
       <c r="D363" s="5">
         <v>3.3305387236986839</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>72.008565429000001</v>
       </c>
       <c r="C364" s="5">
         <v>6.2973576000004527E-2</v>
       </c>
       <c r="D364" s="5">
         <v>1.0554246276649693</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>71.967576891999997</v>
       </c>
       <c r="C365" s="5">
         <v>-4.0988537000004044E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.68092661910261754</v>
       </c>
       <c r="E365" s="5">
         <v>0.81481435291539395</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>72.386985608000003</v>
       </c>
       <c r="C366" s="5">
         <v>0.41940871600000662</v>
       </c>
       <c r="D366" s="5">
         <v>7.221859755961213</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>72.218279081999995</v>
       </c>
       <c r="C367" s="5">
         <v>-0.16870652600000824</v>
       </c>
       <c r="D367" s="5">
         <v>-2.7611707501825844</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>71.527976918999997</v>
       </c>
       <c r="C368" s="5">
         <v>-0.69030216299999836</v>
       </c>
       <c r="D368" s="5">
         <v>-10.886053364431547</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>68.295295304000007</v>
       </c>
       <c r="C369" s="5">
         <v>-3.23268161499999</v>
       </c>
       <c r="D369" s="5">
         <v>-42.591242709365552</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>67.887385623</v>
       </c>
       <c r="C370" s="5">
         <v>-0.40790968100000669</v>
       </c>
       <c r="D370" s="5">
         <v>-6.9364612755644099</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>67.532873706000004</v>
       </c>
       <c r="C371" s="5">
         <v>-0.3545119169999964</v>
       </c>
       <c r="D371" s="5">
         <v>-6.089585596130453</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>67.608528364999998</v>
       </c>
       <c r="C372" s="5">
         <v>7.565465899999424E-2</v>
       </c>
       <c r="D372" s="5">
         <v>1.3526309635618849</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>68.120473325999995</v>
       </c>
       <c r="C373" s="5">
         <v>0.51194496099999753</v>
       </c>
       <c r="D373" s="5">
         <v>9.4747823064074144</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>69.025366023999993</v>
       </c>
       <c r="C374" s="5">
         <v>0.90489269799999761</v>
       </c>
       <c r="D374" s="5">
         <v>17.158212237312132</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>68.957870084000007</v>
       </c>
       <c r="C375" s="5">
         <v>-6.7495939999986376E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-1.1671208238840936</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>68.768818848999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.18905123500000798</v>
       </c>
       <c r="D376" s="5">
         <v>-3.2407006975658348</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>69.143059711000006</v>
       </c>
       <c r="C377" s="5">
         <v>0.37424086200000772</v>
       </c>
       <c r="D377" s="5">
         <v>6.7294684614415345</v>
       </c>
       <c r="E377" s="5">
         <v>-3.9247079073381541</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>70.517318029999998</v>
       </c>
       <c r="C378" s="5">
         <v>1.374258318999992</v>
       </c>
       <c r="D378" s="5">
         <v>26.638661129796894</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>70.367497541999995</v>
       </c>
       <c r="C379" s="5">
         <v>-0.14982048800000314</v>
       </c>
       <c r="D379" s="5">
         <v>-2.5199280030419269</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>70.754481874999996</v>
       </c>
       <c r="C380" s="5">
         <v>0.3869843330000009</v>
       </c>
       <c r="D380" s="5">
         <v>6.8026874827213035</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>71.216888905999994</v>
       </c>
       <c r="C381" s="5">
         <v>0.46240703099999791</v>
       </c>
       <c r="D381" s="5">
         <v>8.1305748698289335</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>71.426051259000005</v>
       </c>
       <c r="C382" s="5">
         <v>0.20916235300001063</v>
       </c>
       <c r="D382" s="5">
         <v>3.581863745308711</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>71.741925519000006</v>
       </c>
       <c r="C383" s="5">
         <v>0.31587426000000107</v>
       </c>
       <c r="D383" s="5">
         <v>5.4378767367102565</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>72.288518871999997</v>
       </c>
       <c r="C384" s="5">
         <v>0.54659335299999157</v>
       </c>
       <c r="D384" s="5">
         <v>9.5356710694297409</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>73.048809821999996</v>
       </c>
       <c r="C385" s="5">
         <v>0.76029094999999813</v>
       </c>
       <c r="D385" s="5">
         <v>13.377222771088348</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>74.002039734999997</v>
       </c>
       <c r="C386" s="5">
         <v>0.95322991300000126</v>
       </c>
       <c r="D386" s="5">
         <v>16.83327549261562</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>75.418712943000003</v>
       </c>
       <c r="C387" s="5">
         <v>1.416673208000006</v>
       </c>
       <c r="D387" s="5">
         <v>25.552427724997195</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>75.551359172999994</v>
       </c>
       <c r="C388" s="5">
         <v>0.13264622999999176</v>
       </c>
       <c r="D388" s="5">
         <v>2.1310931779676245</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>76.312974323000006</v>
       </c>
       <c r="C389" s="5">
         <v>0.76161515000001145</v>
       </c>
       <c r="D389" s="5">
         <v>12.790672767665235</v>
       </c>
       <c r="E389" s="5">
         <v>10.369680835601391</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>76.491059204999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.17808488199999317</v>
       </c>
       <c r="D390" s="5">
         <v>2.8365575229545303</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>76.727016989000006</v>
       </c>
       <c r="C391" s="5">
         <v>0.23595778400000711</v>
       </c>
       <c r="D391" s="5">
         <v>3.7651860671394255</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>77.298558404000005</v>
       </c>
       <c r="C392" s="5">
         <v>0.57154141499999866</v>
       </c>
       <c r="D392" s="5">
         <v>9.3142972572618277</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>78.246862348999997</v>
       </c>
       <c r="C393" s="5">
         <v>0.94830394499999215</v>
       </c>
       <c r="D393" s="5">
         <v>15.756782044532658</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>79.079335268999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.83247292000000073</v>
       </c>
       <c r="D394" s="5">
         <v>13.541059074263707</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>79.219941085000002</v>
       </c>
       <c r="C395" s="5">
         <v>0.14060581600000432</v>
       </c>
       <c r="D395" s="5">
         <v>2.1546313031084674</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>80.837657727999996</v>
       </c>
       <c r="C396" s="5">
         <v>1.6177166429999943</v>
       </c>
       <c r="D396" s="5">
         <v>27.453121089777042</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>81.027312370999994</v>
       </c>
       <c r="C397" s="5">
         <v>0.18965464299999724</v>
       </c>
       <c r="D397" s="5">
         <v>2.8519547632296138</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>81.365721407999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.33840903700000524</v>
       </c>
       <c r="D398" s="5">
         <v>5.1285189258287067</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>81.280457659999996</v>
       </c>
       <c r="C399" s="5">
         <v>-8.5263748000002693E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-1.2502667044774873</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>81.911652691</v>
       </c>
       <c r="C400" s="5">
         <v>0.63119503100000429</v>
       </c>
       <c r="D400" s="5">
         <v>9.7272712849574283</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>81.405542120000007</v>
       </c>
       <c r="C401" s="5">
         <v>-0.50611057099999357</v>
       </c>
       <c r="D401" s="5">
         <v>-7.1676357604419261</v>
       </c>
       <c r="E401" s="5">
         <v>6.6732660365789842</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>81.507909158000004</v>
       </c>
       <c r="C402" s="5">
         <v>0.10236703799999702</v>
       </c>
       <c r="D402" s="5">
         <v>1.5194740470728663</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>81.412247898999993</v>
       </c>
       <c r="C403" s="5">
         <v>-9.5661259000010546E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-1.3993170278312261</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>81.466675280000004</v>
       </c>
       <c r="C404" s="5">
         <v>5.4427381000010655E-2</v>
       </c>
       <c r="D404" s="5">
         <v>0.80520497162415161</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>80.890977043000007</v>
       </c>
       <c r="C405" s="5">
         <v>-0.57569823699999745</v>
       </c>
       <c r="D405" s="5">
         <v>-8.1580576960129552</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>80.910792771000004</v>
       </c>
       <c r="C406" s="5">
         <v>1.9815727999997534E-2</v>
       </c>
       <c r="D406" s="5">
         <v>0.29435838874360964</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>80.407614663000004</v>
       </c>
       <c r="C407" s="5">
         <v>-0.50317810800000018</v>
       </c>
       <c r="D407" s="5">
         <v>-7.2126722733825144</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>79.279492133999995</v>
       </c>
       <c r="C408" s="5">
         <v>-1.1281225290000094</v>
       </c>
       <c r="D408" s="5">
         <v>-15.595778595810438</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>78.981155518999998</v>
       </c>
       <c r="C409" s="5">
         <v>-0.29833661499999664</v>
       </c>
       <c r="D409" s="5">
         <v>-4.4234198000559282</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>78.573745001999995</v>
       </c>
       <c r="C410" s="5">
         <v>-0.40741051700000241</v>
       </c>
       <c r="D410" s="5">
         <v>-6.0173606344264279</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>78.646819350000001</v>
       </c>
       <c r="C411" s="5">
         <v>7.3074348000005784E-2</v>
       </c>
       <c r="D411" s="5">
         <v>1.1217378785935317</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>78.286750522000006</v>
       </c>
       <c r="C412" s="5">
         <v>-0.36006882799999573</v>
       </c>
       <c r="D412" s="5">
         <v>-5.3577095335617608</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>77.955847755999997</v>
       </c>
       <c r="C413" s="5">
         <v>-0.33090276600000834</v>
       </c>
       <c r="D413" s="5">
         <v>-4.9558959231424282</v>
       </c>
       <c r="E413" s="5">
         <v>-4.2376652426376671</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>77.145212576999995</v>
       </c>
       <c r="C414" s="5">
         <v>-0.81063517900000193</v>
       </c>
       <c r="D414" s="5">
         <v>-11.788871971608428</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>76.866544101000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.27866847599999289</v>
       </c>
       <c r="D415" s="5">
         <v>-4.2496196487103681</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>76.604163424999996</v>
       </c>
       <c r="C416" s="5">
         <v>-0.26238067600000647</v>
       </c>
       <c r="D416" s="5">
         <v>-4.0201160625790155</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>76.418546374000002</v>
       </c>
       <c r="C417" s="5">
         <v>-0.18561705099999415</v>
       </c>
       <c r="D417" s="5">
         <v>-2.8692418734679537</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>76.011213376000001</v>
       </c>
       <c r="C418" s="5">
         <v>-0.40733299800000111</v>
       </c>
       <c r="D418" s="5">
         <v>-6.2121207775595044</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>75.898380064999998</v>
       </c>
       <c r="C419" s="5">
         <v>-0.11283331100000282</v>
       </c>
       <c r="D419" s="5">
         <v>-1.7668441832231818</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>76.061540539999996</v>
       </c>
       <c r="C420" s="5">
         <v>0.16316047499999797</v>
       </c>
       <c r="D420" s="5">
         <v>2.6103875637269347</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>76.032944207</v>
       </c>
       <c r="C421" s="5">
         <v>-2.8596332999995866E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-0.4502239963841026</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>76.125639620000001</v>
       </c>
       <c r="C422" s="5">
         <v>9.2695413000001281E-2</v>
       </c>
       <c r="D422" s="5">
         <v>1.4728273169381856</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>75.722747704</v>
       </c>
       <c r="C423" s="5">
         <v>-0.40289191600000152</v>
       </c>
       <c r="D423" s="5">
         <v>-6.1693081474081479</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>75.565758599999995</v>
       </c>
       <c r="C424" s="5">
         <v>-0.15698910400000443</v>
       </c>
       <c r="D424" s="5">
         <v>-2.4596781812077584</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>75.597486943999996</v>
       </c>
       <c r="C425" s="5">
         <v>3.172834400000113E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.50501790692800697</v>
       </c>
       <c r="E425" s="5">
         <v>-3.0252519597780747</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>75.878128891000003</v>
       </c>
       <c r="C426" s="5">
         <v>0.28064194700000655</v>
       </c>
       <c r="D426" s="5">
         <v>4.5468737891407818</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>75.798578448000001</v>
       </c>
       <c r="C427" s="5">
         <v>-7.9550443000002247E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.2508480223108465</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>75.626829653000001</v>
       </c>
       <c r="C428" s="5">
         <v>-0.17174879499999918</v>
       </c>
       <c r="D428" s="5">
         <v>-2.6853987728731821</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>75.633053560999997</v>
       </c>
       <c r="C429" s="5">
         <v>6.2239079999955038E-3</v>
       </c>
       <c r="D429" s="5">
         <v>9.8801855986474507E-2</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>75.522661193000005</v>
       </c>
       <c r="C430" s="5">
         <v>-0.1103923679999923</v>
       </c>
       <c r="D430" s="5">
         <v>-1.737501775886352</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>75.588048244999996</v>
       </c>
       <c r="C431" s="5">
         <v>6.5387051999991286E-2</v>
       </c>
       <c r="D431" s="5">
         <v>1.0439142214583974</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>75.923767634000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.33571938900000475</v>
       </c>
       <c r="D432" s="5">
         <v>5.4618625333489046</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>75.389751900999997</v>
       </c>
       <c r="C433" s="5">
         <v>-0.53401573300000393</v>
       </c>
       <c r="D433" s="5">
         <v>-8.1213187429052489</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>75.096912630000006</v>
       </c>
       <c r="C434" s="5">
         <v>-0.29283927099999119</v>
       </c>
       <c r="D434" s="5">
         <v>-4.5629023118479832</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>74.862670821999998</v>
       </c>
       <c r="C435" s="5">
         <v>-0.23424180800000727</v>
       </c>
       <c r="D435" s="5">
         <v>-3.6794814559666489</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>74.784336773999996</v>
       </c>
       <c r="C436" s="5">
         <v>-7.8334048000002099E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-1.2484427929793762</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>74.460953888999995</v>
       </c>
       <c r="C437" s="5">
         <v>-0.3233828850000009</v>
       </c>
       <c r="D437" s="5">
         <v>-5.0673971826329156</v>
       </c>
       <c r="E437" s="5">
         <v>-1.5034005771143</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>73.240810413000005</v>
       </c>
       <c r="C438" s="5">
         <v>-1.2201434759999898</v>
       </c>
       <c r="D438" s="5">
         <v>-17.984762307324953</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>73.294642827999994</v>
       </c>
       <c r="C439" s="5">
         <v>5.3832414999988032E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.88558116135717402</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>73.097660808000001</v>
       </c>
       <c r="C440" s="5">
         <v>-0.19698201999999299</v>
       </c>
       <c r="D440" s="5">
         <v>-3.1777973346801547</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>73.022233748999994</v>
       </c>
       <c r="C441" s="5">
         <v>-7.5427059000006125E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-1.2312370876081946</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>73.523310026000004</v>
       </c>
       <c r="C442" s="5">
         <v>0.5010762770000099</v>
       </c>
       <c r="D442" s="5">
         <v>8.5523533145915209</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>73.628631752999993</v>
+        <v>73.766014566999999</v>
       </c>
       <c r="C443" s="5">
-        <v>0.1053217269999891</v>
+        <v>0.24270454099999483</v>
       </c>
       <c r="D443" s="5">
-        <v>1.7326015762905156</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>4.0339841047509761</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>73.529688854</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.23632571299999938</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-3.7774418930523801</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E548FE6-FED9-400D-AA9F-4E191F6BC62D}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalinfoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>