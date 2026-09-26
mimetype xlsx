--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BC37D385-DC51-4B51-B9E3-4C497DB432FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2980B832-7FDD-4F93-B712-35887BB66CF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BAA5BF2F-31A6-4C35-A71C-60DC95D75B8D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{31815975-6B6B-4F2C-BA63-E991AFEC20BC}"/>
   </bookViews>
   <sheets>
     <sheet name="dalleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB4831CD-A2EE-4261-A98C-547FCE074A8D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{312C57F2-6814-40E9-A1CE-00B65E5DB496}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>111.47051777</v>
+        <v>111.47307662999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>110.74951754999999</v>
+        <v>110.7514219</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.72100022000000763</v>
+        <v>-0.72165472999999736</v>
       </c>
       <c r="D7" s="5">
-        <v>-7.4914453750990262</v>
+        <v>-7.4978396366896849</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>110.717023</v>
+        <v>110.71823842000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-3.249454999999557E-2</v>
+        <v>-3.318347999999105E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.35151933275840985</v>
+        <v>-0.35895359599246168</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>111.5608</v>
+        <v>111.55847034999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.84377700000000289</v>
+        <v>0.84023192999998741</v>
       </c>
       <c r="D9" s="5">
-        <v>9.5384626632769134</v>
+        <v>9.4965916488134905</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>111.49271073</v>
+        <v>111.49010346</v>
       </c>
       <c r="C10" s="5">
-        <v>-6.8089270000001534E-2</v>
+        <v>-6.8366889999992964E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-0.72994639746730705</v>
+        <v>-0.73292783340025425</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>112.65511905</v>
+        <v>112.65186448999999</v>
       </c>
       <c r="C11" s="5">
-        <v>1.1624083199999973</v>
+        <v>1.1617610299999939</v>
       </c>
       <c r="D11" s="5">
-        <v>13.2539804642263</v>
+        <v>13.246499675421175</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>112.28647786000001</v>
+        <v>112.28704063000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.36864118999999107</v>
+        <v>-0.36482385999998712</v>
       </c>
       <c r="D12" s="5">
-        <v>-3.8568511698064523</v>
+        <v>-3.8177299813498045</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>112.82350442000001</v>
+        <v>112.8239786</v>
       </c>
       <c r="C13" s="5">
-        <v>0.53702656000000104</v>
+        <v>0.53693796999999677</v>
       </c>
       <c r="D13" s="5">
-        <v>5.8925754327840751</v>
+        <v>5.8915473550012365</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>112.16337252</v>
+        <v>112.1628494</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.66013190000001032</v>
+        <v>-0.66112920000000486</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.7996192056165032</v>
+        <v>-6.8095353038688522</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>113.25079063</v>
+        <v>113.25208154000001</v>
       </c>
       <c r="C15" s="5">
-        <v>1.0874181100000015</v>
+        <v>1.0892321400000071</v>
       </c>
       <c r="D15" s="5">
-        <v>12.27477707486868</v>
+        <v>12.296420179515465</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>114.10801714999999</v>
+        <v>114.10909202000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.85722651999999755</v>
+        <v>0.85701047999999957</v>
       </c>
       <c r="D16" s="5">
-        <v>9.4709768205130764</v>
+        <v>9.4683772596689373</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>114.85036158</v>
+        <v>114.85032192</v>
       </c>
       <c r="C17" s="5">
-        <v>0.74234443000000283</v>
+        <v>0.74122989999999334</v>
       </c>
       <c r="D17" s="5">
-        <v>8.0922350852244982</v>
+        <v>8.0795695358842003</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>111.76543076</v>
+        <v>111.76795729</v>
       </c>
       <c r="C18" s="5">
-        <v>-3.0849308199999967</v>
+        <v>-3.0823646300000007</v>
       </c>
       <c r="D18" s="5">
-        <v>-27.872388008618664</v>
+        <v>-27.852520712701111</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>111.87830012000001</v>
+        <v>111.88005642</v>
       </c>
       <c r="C19" s="5">
-        <v>0.1128693600000048</v>
+        <v>0.11209913000000427</v>
       </c>
       <c r="D19" s="5">
-        <v>1.2186063698929051</v>
+        <v>1.2102170620156283</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>112.21770221</v>
+        <v>112.21881448000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.339402089999993</v>
+        <v>0.33875806000000352</v>
       </c>
       <c r="D20" s="5">
-        <v>3.7017659945942638</v>
+        <v>3.6945653793041711</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>115.19438836</v>
+        <v>115.1921813</v>
       </c>
       <c r="C21" s="5">
-        <v>2.9766861500000061</v>
+        <v>2.9733668199999954</v>
       </c>
       <c r="D21" s="5">
-        <v>36.911338602626188</v>
+        <v>36.863584660802353</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>116.04025651000001</v>
+        <v>116.03785492</v>
       </c>
       <c r="C22" s="5">
-        <v>0.84586815000000115</v>
+        <v>0.84567361999999946</v>
       </c>
       <c r="D22" s="5">
-        <v>9.1762778927041211</v>
+        <v>9.1742645652306276</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>116.56107655</v>
+        <v>116.55770566</v>
       </c>
       <c r="C23" s="5">
-        <v>0.5208200399999896</v>
+        <v>0.51985073999999543</v>
       </c>
       <c r="D23" s="5">
-        <v>5.5208879039594372</v>
+        <v>5.5104753535349715</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>114.13755623</v>
+        <v>114.13800637</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.4235203199999944</v>
+        <v>-2.4196992899999969</v>
       </c>
       <c r="D24" s="5">
-        <v>-22.285825495446389</v>
+        <v>-22.255171687191954</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>114.21169499</v>
+        <v>114.21228454</v>
       </c>
       <c r="C25" s="5">
-        <v>7.4138759999996751E-2</v>
+        <v>7.4278169999999477E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>0.78225820026871506</v>
+        <v>0.78373132002962365</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>114.45326179</v>
+        <v>114.45257651999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.24156680000000108</v>
+        <v>0.24029197999999496</v>
       </c>
       <c r="D26" s="5">
-        <v>2.5678299027026563</v>
+        <v>2.5541081741073279</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>114.43035111</v>
+        <v>114.43166558</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.2910679999995409E-2</v>
+        <v>-2.0910939999993161E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.23994569661779375</v>
+        <v>-0.2190245841109939</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>114.17053611</v>
+        <v>114.17167194</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.25981500000000324</v>
+        <v>-0.25999364000000469</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.6908411517868491</v>
+        <v>-2.6926376797346441</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>114.41516409</v>
+        <v>114.41506966</v>
       </c>
       <c r="C29" s="5">
-        <v>0.24462798000000419</v>
+        <v>0.24339772000000437</v>
       </c>
       <c r="D29" s="5">
-        <v>2.6017028938946085</v>
+        <v>2.5884388073908138</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.37892565945197854</v>
+        <v>-0.37897347845762264</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>111.20073696</v>
+        <v>111.20307785999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-3.2144271300000042</v>
+        <v>-3.2119918000000069</v>
       </c>
       <c r="D30" s="5">
-        <v>-28.962293407735562</v>
+        <v>-28.94364251676399</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>111.8609491</v>
+        <v>111.86240531</v>
       </c>
       <c r="C31" s="5">
-        <v>0.66021213999999873</v>
+        <v>0.65932745000000637</v>
       </c>
       <c r="D31" s="5">
-        <v>7.3618564871769543</v>
+        <v>7.3515078027779346</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>112.25414263</v>
+        <v>112.25512187</v>
       </c>
       <c r="C32" s="5">
-        <v>0.3931935300000049</v>
+        <v>0.39271655999999666</v>
       </c>
       <c r="D32" s="5">
-        <v>4.3005330900488969</v>
+        <v>4.2951581162151697</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>112.36410477</v>
+        <v>112.36226516000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.10996213999999327</v>
+        <v>0.10714329000001044</v>
       </c>
       <c r="D33" s="5">
-        <v>1.1818523858155405</v>
+        <v>1.1513866076116042</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>112.68877095000001</v>
+        <v>112.68686937</v>
       </c>
       <c r="C34" s="5">
-        <v>0.32466618000000835</v>
+        <v>0.32460420999998973</v>
       </c>
       <c r="D34" s="5">
-        <v>3.522929859996049</v>
+        <v>3.5223052940304145</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>112.16384995999999</v>
+        <v>112.16075875</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.52492099000001247</v>
+        <v>-0.5261106199999972</v>
       </c>
       <c r="D35" s="5">
-        <v>-5.4487692066059523</v>
+        <v>-5.4608922305471648</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>112.05087611</v>
+        <v>112.05118748</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.11297384999998883</v>
+        <v>-0.10957127000000355</v>
       </c>
       <c r="D36" s="5">
-        <v>-1.2019926542990222</v>
+        <v>-1.1660169440892321</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>112.50709672000001</v>
+        <v>112.50770113</v>
       </c>
       <c r="C37" s="5">
-        <v>0.45622061000000258</v>
+        <v>0.4565136500000051</v>
       </c>
       <c r="D37" s="5">
-        <v>4.9967687291123664</v>
+        <v>5.0000363090604738</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>112.57306179</v>
+        <v>112.57227936</v>
       </c>
       <c r="C38" s="5">
-        <v>6.5965069999990078E-2</v>
+        <v>6.4578229999995074E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.7058563533778317</v>
+        <v>0.69096592995157025</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>115.58104127</v>
+        <v>115.5823335</v>
       </c>
       <c r="C39" s="5">
-        <v>3.007979480000003</v>
+        <v>3.0100541400000083</v>
       </c>
       <c r="D39" s="5">
-        <v>37.222552332185145</v>
+        <v>37.252410830066381</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>115.73149951000001</v>
+        <v>115.73266909</v>
       </c>
       <c r="C40" s="5">
-        <v>0.15045824000000607</v>
+        <v>0.15033558999999741</v>
       </c>
       <c r="D40" s="5">
-        <v>1.5733392469407192</v>
+        <v>1.572029807316544</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>115.79040734</v>
+        <v>115.79026046</v>
       </c>
       <c r="C41" s="5">
-        <v>5.8907829999995442E-2</v>
+        <v>5.7591369999997255E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>0.61251801873580813</v>
+        <v>0.59878603937448815</v>
       </c>
       <c r="E41" s="5">
-        <v>1.2019763821849772</v>
+        <v>1.2019315323467117</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>115.92428789</v>
+        <v>115.9263576</v>
       </c>
       <c r="C42" s="5">
-        <v>0.13388055000000065</v>
+        <v>0.13609714000000395</v>
       </c>
       <c r="D42" s="5">
-        <v>1.3963355982532288</v>
+        <v>1.4196054673230041</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>117.07466046</v>
+        <v>117.07582499</v>
       </c>
       <c r="C43" s="5">
-        <v>1.1503725700000018</v>
+        <v>1.1494673899999981</v>
       </c>
       <c r="D43" s="5">
-        <v>12.580103071392346</v>
+        <v>12.569421567787685</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>117.34459940000001</v>
+        <v>117.34531301</v>
       </c>
       <c r="C44" s="5">
-        <v>0.26993894000000296</v>
+        <v>0.26948801999999716</v>
       </c>
       <c r="D44" s="5">
-        <v>2.8021972397568096</v>
+        <v>2.7974287059072012</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>118.01858686</v>
+        <v>118.0172024</v>
       </c>
       <c r="C45" s="5">
-        <v>0.67398745999999221</v>
+        <v>0.67188939000000403</v>
       </c>
       <c r="D45" s="5">
-        <v>7.11434627883194</v>
+        <v>7.0914533761080367</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>118.48298333</v>
+        <v>118.48163504999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.46439646999999695</v>
+        <v>0.46443264999999201</v>
       </c>
       <c r="D46" s="5">
-        <v>4.8254774912696696</v>
+        <v>4.8259194494880475</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>119.26705934</v>
+        <v>119.26421569999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.78407601000000682</v>
+        <v>0.78258064999999988</v>
       </c>
       <c r="D47" s="5">
-        <v>8.2366558295992931</v>
+        <v>8.2204691805225938</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>119.80278419</v>
+        <v>119.80277168000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.53572484999999403</v>
+        <v>0.53855598000001237</v>
       </c>
       <c r="D48" s="5">
-        <v>5.5253488105634352</v>
+        <v>5.5554132411375079</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>120.22894223</v>
+        <v>120.2295371</v>
       </c>
       <c r="C49" s="5">
-        <v>0.42615804000000423</v>
+        <v>0.42676541999999529</v>
       </c>
       <c r="D49" s="5">
-        <v>4.3531063841787621</v>
+        <v>4.3594331537863296</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>121.25600016999999</v>
+        <v>121.25498167000001</v>
       </c>
       <c r="C50" s="5">
-        <v>1.0270579399999917</v>
+        <v>1.0254445700000048</v>
       </c>
       <c r="D50" s="5">
-        <v>10.746636209242144</v>
+        <v>10.72889945039055</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>120.09051341</v>
+        <v>120.09184062</v>
       </c>
       <c r="C51" s="5">
-        <v>-1.1654867599999932</v>
+        <v>-1.1631410500000072</v>
       </c>
       <c r="D51" s="5">
-        <v>-10.943512973402946</v>
+        <v>-10.922723367652932</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>122.00912497</v>
+        <v>122.01028538</v>
       </c>
       <c r="C52" s="5">
-        <v>1.9186115600000022</v>
+        <v>1.9184447599999999</v>
       </c>
       <c r="D52" s="5">
-        <v>20.949292168254029</v>
+        <v>20.947055760975552</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>122.52117803</v>
+        <v>122.52108636</v>
       </c>
       <c r="C53" s="5">
-        <v>0.5120530599999995</v>
+        <v>0.51080097999999907</v>
       </c>
       <c r="D53" s="5">
-        <v>5.1541015200131213</v>
+        <v>5.1411570078968127</v>
       </c>
       <c r="E53" s="5">
-        <v>5.8128914515657382</v>
+        <v>5.8129465062609187</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>121.96486784</v>
+        <v>121.96657187</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.55631019000000492</v>
+        <v>-0.55451449000000252</v>
       </c>
       <c r="D54" s="5">
-        <v>-5.3145978637461404</v>
+        <v>-5.297871631824802</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>121.77635479</v>
+        <v>121.77714367</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.18851304999999741</v>
+        <v>-0.18942819999999472</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.8390744891209954</v>
+        <v>-1.8479006844516754</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>122.29753707</v>
+        <v>122.29797109</v>
       </c>
       <c r="C56" s="5">
-        <v>0.52118228000000499</v>
+        <v>0.52082742000000337</v>
       </c>
       <c r="D56" s="5">
-        <v>5.2584311079446611</v>
+        <v>5.2547312915199873</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>122.43139304</v>
+        <v>122.4305227</v>
       </c>
       <c r="C57" s="5">
-        <v>0.13385596999999905</v>
+        <v>0.13255160999999305</v>
       </c>
       <c r="D57" s="5">
-        <v>1.3213483216504285</v>
+        <v>1.3083909168127184</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>123.40139488</v>
+        <v>123.40059264</v>
       </c>
       <c r="C58" s="5">
-        <v>0.97000183999999479</v>
+        <v>0.97006994000000191</v>
       </c>
       <c r="D58" s="5">
-        <v>9.932811240882188</v>
+        <v>9.9336129716049992</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>123.7766438</v>
+        <v>123.77424569</v>
       </c>
       <c r="C59" s="5">
-        <v>0.3752489200000042</v>
+        <v>0.37365305000000149</v>
       </c>
       <c r="D59" s="5">
-        <v>3.7107096141748341</v>
+        <v>3.6946892883618965</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>125.62065857</v>
+        <v>125.62045847</v>
       </c>
       <c r="C60" s="5">
-        <v>1.8440147700000011</v>
+        <v>1.8462127800000019</v>
       </c>
       <c r="D60" s="5">
-        <v>19.41760555722416</v>
+        <v>19.44308978264764</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>125.69634413</v>
+        <v>125.69676282</v>
       </c>
       <c r="C61" s="5">
-        <v>7.5685559999996599E-2</v>
+        <v>7.6304350000000909E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>0.72539213200808472</v>
+        <v>0.73134378924113452</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>125.14575291</v>
+        <v>125.14483401</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.55059122000000116</v>
+        <v>-0.55192881000000682</v>
       </c>
       <c r="D62" s="5">
-        <v>-5.13158856253777</v>
+        <v>-5.143738861142011</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>128.25751944999999</v>
+        <v>128.25867506</v>
       </c>
       <c r="C63" s="5">
-        <v>3.1117665399999908</v>
+        <v>3.1138410500000049</v>
       </c>
       <c r="D63" s="5">
-        <v>34.276696815636967</v>
+        <v>34.303048840716023</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>128.94846944</v>
+        <v>128.94956048</v>
       </c>
       <c r="C64" s="5">
-        <v>0.69094999000000712</v>
+        <v>0.69088542000000075</v>
       </c>
       <c r="D64" s="5">
-        <v>6.6596771153855538</v>
+        <v>6.6589744220715064</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>129.50583241000001</v>
+        <v>129.50574549999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.557362970000014</v>
+        <v>0.55618501999998671</v>
       </c>
       <c r="D65" s="5">
-        <v>5.3119447650152418</v>
+        <v>5.3004047564633838</v>
       </c>
       <c r="E65" s="5">
-        <v>5.7007731171910381</v>
+        <v>5.700781267542121</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>130.4062687</v>
+        <v>130.40751872999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.90043628999998759</v>
+        <v>0.90177323000000342</v>
       </c>
       <c r="D66" s="5">
-        <v>8.6700061622251745</v>
+        <v>8.6833821365487562</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>130.72407054999999</v>
+        <v>130.7246255</v>
       </c>
       <c r="C67" s="5">
-        <v>0.31780184999999506</v>
+        <v>0.31710677000000942</v>
       </c>
       <c r="D67" s="5">
-        <v>2.9639341196233904</v>
+        <v>2.9573358825379481</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>130.2078113</v>
+        <v>130.20797906999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.51625924999999029</v>
+        <v>-0.51664643000000865</v>
       </c>
       <c r="D68" s="5">
-        <v>-4.6374812392452558</v>
+        <v>-4.6408646960079292</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>129.09175277</v>
+        <v>129.09140378999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.1160585300000037</v>
+        <v>-1.1165752800000064</v>
       </c>
       <c r="D69" s="5">
-        <v>-9.8143363714441652</v>
+        <v>-9.818656338156428</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>129.98553695000001</v>
+        <v>129.98526899999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.89378418000001147</v>
+        <v>0.8938652100000013</v>
       </c>
       <c r="D70" s="5">
-        <v>8.6321611236267017</v>
+        <v>8.6329979858380312</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>130.61448346</v>
+        <v>130.61244877999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.62894650999999158</v>
+        <v>0.62717978000000585</v>
       </c>
       <c r="D71" s="5">
-        <v>5.9633443758269289</v>
+        <v>5.9461587425969409</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>131.15220927999999</v>
+        <v>131.15185844999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.53772581999999147</v>
+        <v>0.53940966999999773</v>
       </c>
       <c r="D72" s="5">
-        <v>5.053682813766569</v>
+        <v>5.069950021401004</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>131.67501884999999</v>
+        <v>131.67531672999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.52280956999999262</v>
+        <v>0.52345827999999983</v>
       </c>
       <c r="D73" s="5">
-        <v>4.8898203164594367</v>
+        <v>4.8960348709772283</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>132.02128898999999</v>
+        <v>132.02041439999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.34627014000000145</v>
+        <v>0.34509767000000124</v>
       </c>
       <c r="D74" s="5">
-        <v>3.2017243165367582</v>
+        <v>3.1907192208646018</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>132.21429771999999</v>
+        <v>132.2151964</v>
       </c>
       <c r="C75" s="5">
-        <v>0.19300873000000252</v>
+        <v>0.19478200000000356</v>
       </c>
       <c r="D75" s="5">
-        <v>1.7685170417798934</v>
+        <v>1.7849093120743342</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>132.32232035999999</v>
+        <v>132.32324298</v>
       </c>
       <c r="C76" s="5">
-        <v>0.1080226400000015</v>
+        <v>0.108046580000007</v>
       </c>
       <c r="D76" s="5">
-        <v>0.98485003835442342</v>
+        <v>0.98506255723462832</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>133.02547523000001</v>
+        <v>133.02556049</v>
       </c>
       <c r="C77" s="5">
-        <v>0.70315487000002008</v>
+        <v>0.70231751000000031</v>
       </c>
       <c r="D77" s="5">
-        <v>6.566458755219351</v>
+        <v>6.5583622722024559</v>
       </c>
       <c r="E77" s="5">
-        <v>2.7177485017487291</v>
+        <v>2.7178832695110122</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>134.40432888999999</v>
+        <v>134.40504028999999</v>
       </c>
       <c r="C78" s="5">
-        <v>1.3788536599999759</v>
+        <v>1.3794797999999844</v>
       </c>
       <c r="D78" s="5">
-        <v>13.172588945128116</v>
+        <v>13.178906923234823</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>134.16674</v>
+        <v>134.16716905999999</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.23758888999998362</v>
+        <v>-0.2378712299999961</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.1007582460514818</v>
+        <v>-2.1032194189699815</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>134.6137679</v>
+        <v>134.61388790000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.44702789999999482</v>
+        <v>0.44671884000001683</v>
       </c>
       <c r="D80" s="5">
-        <v>4.0723492013381879</v>
+        <v>4.0694687055008227</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>134.96636566000001</v>
+        <v>134.96625864999999</v>
       </c>
       <c r="C81" s="5">
-        <v>0.35259776000000898</v>
+        <v>0.35237074999997731</v>
       </c>
       <c r="D81" s="5">
-        <v>3.1888744649471779</v>
+        <v>3.186788869561008</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>135.57047831</v>
+        <v>135.57038113999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.60411264999999048</v>
+        <v>0.60412249000000884</v>
       </c>
       <c r="D82" s="5">
-        <v>5.5054509169156329</v>
+        <v>5.5055472839032893</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>135.77155478</v>
+        <v>135.76985811</v>
       </c>
       <c r="C83" s="5">
-        <v>0.20107647000000384</v>
+        <v>0.1994769700000063</v>
       </c>
       <c r="D83" s="5">
-        <v>1.7944162801153185</v>
+        <v>1.780027840578291</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>136.50930047</v>
+        <v>136.50910852000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.73774568999999701</v>
+        <v>0.73925041000001102</v>
       </c>
       <c r="D84" s="5">
-        <v>6.7189142121625078</v>
+        <v>6.7331178885147835</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>136.70137376</v>
+        <v>136.70144203999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.19207328999999618</v>
+        <v>0.19233351999997694</v>
       </c>
       <c r="D85" s="5">
-        <v>1.7015691535624766</v>
+        <v>1.7038948286711486</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>136.67851038000001</v>
+        <v>136.67800317000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-2.2863379999989775E-2</v>
+        <v>-2.3438869999978351E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.20051614322390554</v>
+        <v>-0.20555843756395742</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>137.92700588</v>
+        <v>137.92752672</v>
       </c>
       <c r="C87" s="5">
-        <v>1.24849549999999</v>
+        <v>1.2495235499999922</v>
       </c>
       <c r="D87" s="5">
-        <v>11.52927033971951</v>
+        <v>11.539291254684446</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>138.4179025</v>
+        <v>138.41861962999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.49089662000000089</v>
+        <v>0.49109290999999189</v>
       </c>
       <c r="D88" s="5">
-        <v>4.3555288535334746</v>
+        <v>4.3572879248837237</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>139.07648211</v>
+        <v>139.07672531</v>
       </c>
       <c r="C89" s="5">
-        <v>0.65857961000000387</v>
+        <v>0.65810568000000558</v>
       </c>
       <c r="D89" s="5">
-        <v>5.8612931567971538</v>
+        <v>5.8569331819968928</v>
       </c>
       <c r="E89" s="5">
-        <v>4.5487579499624786</v>
+        <v>4.5488737635913878</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>140.36096975999999</v>
+        <v>140.36128411000001</v>
       </c>
       <c r="C90" s="5">
-        <v>1.2844876499999884</v>
+        <v>1.2845588000000134</v>
       </c>
       <c r="D90" s="5">
-        <v>11.663685923358646</v>
+        <v>11.664343718578341</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>140.91037885</v>
+        <v>140.91076964999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.5494090900000117</v>
+        <v>0.54948553999997785</v>
       </c>
       <c r="D91" s="5">
-        <v>4.7995623879687921</v>
+        <v>4.800233706727064</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>142.60669057000001</v>
+        <v>142.60678339</v>
       </c>
       <c r="C92" s="5">
-        <v>1.6963117200000113</v>
+        <v>1.6960137400000121</v>
       </c>
       <c r="D92" s="5">
-        <v>15.441783308739687</v>
+        <v>15.438843031123618</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>142.87069205</v>
+        <v>142.87073472</v>
       </c>
       <c r="C93" s="5">
-        <v>0.26400147999999035</v>
+        <v>0.2639513299999976</v>
       </c>
       <c r="D93" s="5">
-        <v>2.2442664454508821</v>
+        <v>2.2438342975636516</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>143.60341152000001</v>
+        <v>143.6033175</v>
       </c>
       <c r="C94" s="5">
-        <v>0.73271947000000637</v>
+        <v>0.73258278000000132</v>
       </c>
       <c r="D94" s="5">
-        <v>6.3308553424193725</v>
+        <v>6.3296388627230193</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>145.67984532</v>
+        <v>145.67851425999999</v>
       </c>
       <c r="C95" s="5">
-        <v>2.0764337999999896</v>
+        <v>2.075196759999983</v>
       </c>
       <c r="D95" s="5">
-        <v>18.80003581989218</v>
+        <v>18.787944197695516</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>143.0302389</v>
+        <v>143.03012820000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-2.6496064199999978</v>
+        <v>-2.6483860599999787</v>
       </c>
       <c r="D96" s="5">
-        <v>-19.76927652427899</v>
+        <v>-19.761224520163388</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>143.25961694</v>
+        <v>143.25942881</v>
       </c>
       <c r="C97" s="5">
-        <v>0.22937804000000028</v>
+        <v>0.22930060999999569</v>
       </c>
       <c r="D97" s="5">
-        <v>1.9415091085576819</v>
+        <v>1.9408494488750705</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>144.57179166</v>
+        <v>144.57150713999999</v>
       </c>
       <c r="C98" s="5">
-        <v>1.3121747200000016</v>
+        <v>1.3120783299999914</v>
       </c>
       <c r="D98" s="5">
-        <v>11.562267239720047</v>
+        <v>11.561390618669565</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>144.57699059999999</v>
+        <v>144.57731532</v>
       </c>
       <c r="C99" s="5">
-        <v>5.1989399999854413E-3</v>
+        <v>5.8081800000024941E-3</v>
       </c>
       <c r="D99" s="5">
-        <v>4.3161684618597818E-2</v>
+        <v>4.8220817624256007E-2</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>145.34752458</v>
+        <v>145.34809132000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.77053398000001039</v>
+        <v>0.77077600000001212</v>
       </c>
       <c r="D100" s="5">
-        <v>6.5863301252221618</v>
+        <v>6.5884446494538729</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>145.50290867999999</v>
+        <v>145.50331947999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.15538409999999203</v>
+        <v>0.15522815999997874</v>
       </c>
       <c r="D101" s="5">
-        <v>1.2904326192358928</v>
+        <v>1.2891248974432168</v>
       </c>
       <c r="E101" s="5">
-        <v>4.620785967908736</v>
+        <v>4.6208983966765205</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>145.20412521</v>
+        <v>145.20428888000001</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.29878346999998939</v>
+        <v>-0.2990305999999805</v>
       </c>
       <c r="D102" s="5">
-        <v>-2.4365038886763113</v>
+        <v>-2.4384896400500677</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>145.49633883999999</v>
+        <v>145.49668596999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.29221362999999201</v>
+        <v>0.29239708999998015</v>
       </c>
       <c r="D103" s="5">
-        <v>2.4418294476677316</v>
+        <v>2.4433767315480637</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>145.23910337000001</v>
+        <v>145.23915618999999</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.25723546999998348</v>
+        <v>-0.25752977999999871</v>
       </c>
       <c r="D104" s="5">
-        <v>-2.1010740224676971</v>
+        <v>-2.1034495944377118</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>144.89987948999999</v>
+        <v>144.89991954999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.33922388000002002</v>
+        <v>-0.33923663999999576</v>
       </c>
       <c r="D105" s="5">
-        <v>-2.7670232698777997</v>
+        <v>-2.7671250253530344</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>145.66282396</v>
+        <v>145.66265522</v>
       </c>
       <c r="C106" s="5">
-        <v>0.76294447000000787</v>
+        <v>0.76273567000001208</v>
       </c>
       <c r="D106" s="5">
-        <v>6.5046115875387001</v>
+        <v>6.502777726679887</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>147.04457339999999</v>
+        <v>147.04362613000001</v>
       </c>
       <c r="C107" s="5">
-        <v>1.381749439999993</v>
+        <v>1.380970910000002</v>
       </c>
       <c r="D107" s="5">
-        <v>11.996207529726032</v>
+        <v>11.989106767554226</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>147.61324071000001</v>
+        <v>147.61307808000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.56866731000002346</v>
+        <v>0.56945195000000126</v>
       </c>
       <c r="D108" s="5">
-        <v>4.740768861618827</v>
+        <v>4.7474813050129683</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>148.01131470999999</v>
+        <v>148.01107493999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.39807399999997983</v>
+        <v>0.39799685999997791</v>
       </c>
       <c r="D109" s="5">
-        <v>3.2845155279981331</v>
+        <v>3.2838732482229682</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>149.12528965999999</v>
+        <v>149.12494448000001</v>
       </c>
       <c r="C110" s="5">
-        <v>1.1139749499999994</v>
+        <v>1.1138695400000245</v>
       </c>
       <c r="D110" s="5">
-        <v>9.4149352944077123</v>
+        <v>9.4140230985686699</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>149.05961195</v>
+        <v>149.05996578</v>
       </c>
       <c r="C111" s="5">
-        <v>-6.5677709999988565E-2</v>
+        <v>-6.4978700000011713E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-0.52722527605588709</v>
+        <v>-0.52162864571619894</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>150.79730694</v>
+        <v>150.79790474999999</v>
       </c>
       <c r="C112" s="5">
-        <v>1.7376949899999943</v>
+        <v>1.7379389699999876</v>
       </c>
       <c r="D112" s="5">
-        <v>14.922004378598341</v>
+        <v>14.92419790399795</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>151.14501887</v>
+        <v>151.14544408</v>
       </c>
       <c r="C113" s="5">
-        <v>0.34771193000000267</v>
+        <v>0.3475393300000178</v>
       </c>
       <c r="D113" s="5">
-        <v>2.8023499823604858</v>
+        <v>2.800930004997837</v>
       </c>
       <c r="E113" s="5">
-        <v>3.8776614441492274</v>
+        <v>3.8776603998890602</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>150.73842983</v>
+        <v>150.73860912999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.40658904000000007</v>
+        <v>-0.40683495000001813</v>
       </c>
       <c r="D114" s="5">
-        <v>-3.1807362917270821</v>
+        <v>-3.1826228286459202</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>150.77746395</v>
+        <v>150.77778534999999</v>
       </c>
       <c r="C115" s="5">
-        <v>3.9034119999996619E-2</v>
+        <v>3.9176220000001649E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>0.31118616801655286</v>
+        <v>0.31232025943304098</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>151.81618739999999</v>
+        <v>151.81624031000001</v>
       </c>
       <c r="C116" s="5">
-        <v>1.038723449999992</v>
+        <v>1.0384549600000241</v>
       </c>
       <c r="D116" s="5">
-        <v>8.5874805450898428</v>
+        <v>8.585157098626528</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>153.70741249</v>
+        <v>153.70736350999999</v>
       </c>
       <c r="C117" s="5">
-        <v>1.891225090000006</v>
+        <v>1.8911231999999814</v>
       </c>
       <c r="D117" s="5">
-        <v>16.016770611888333</v>
+        <v>16.01584177941675</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>154.39026935000001</v>
+        <v>154.39003382999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.68285686000001533</v>
+        <v>0.68267031999999972</v>
       </c>
       <c r="D118" s="5">
-        <v>5.4633003611185282</v>
+        <v>5.4617730588010893</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>155.35066838</v>
+        <v>155.34983976000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.96039902999999072</v>
+        <v>0.95980593000001591</v>
       </c>
       <c r="D119" s="5">
-        <v>7.7254742376429375</v>
+        <v>7.7205512141975241</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>156.05199039999999</v>
+        <v>156.05168814000001</v>
       </c>
       <c r="C120" s="5">
-        <v>0.70132201999999211</v>
+        <v>0.70184838000000127</v>
       </c>
       <c r="D120" s="5">
-        <v>5.5538880089918363</v>
+        <v>5.5581908472893904</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>156.6634119</v>
+        <v>156.66342109000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.61142150000000584</v>
+        <v>0.61173295000000394</v>
       </c>
       <c r="D121" s="5">
-        <v>4.8043283719742202</v>
+        <v>4.8068381486556344</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>157.20131255999999</v>
+        <v>157.20035981000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.53790065999999115</v>
+        <v>0.53693871999999487</v>
       </c>
       <c r="D122" s="5">
-        <v>4.1988791314195861</v>
+        <v>4.1912278229205846</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>158.2644789</v>
+        <v>158.26526573999999</v>
       </c>
       <c r="C123" s="5">
-        <v>1.0631663400000093</v>
+        <v>1.0649059299999806</v>
       </c>
       <c r="D123" s="5">
-        <v>8.4244957661496755</v>
+        <v>8.4388508842442747</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>158.71866478999999</v>
+        <v>158.71940262999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.45418588999999088</v>
+        <v>0.4541368900000009</v>
       </c>
       <c r="D124" s="5">
-        <v>3.4986274775926418</v>
+        <v>3.4982263827112003</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>158.91803478</v>
+        <v>158.91852729999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.1993699900000081</v>
+        <v>0.19912467000000333</v>
       </c>
       <c r="D125" s="5">
-        <v>1.5178037593625238</v>
+        <v>1.5159161367154228</v>
       </c>
       <c r="E125" s="5">
-        <v>5.1427536071735114</v>
+        <v>5.1427836725834508</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>159.25256598000001</v>
+        <v>159.25269865000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.33453120000001491</v>
+        <v>0.33417135000001963</v>
       </c>
       <c r="D126" s="5">
-        <v>2.5555184567461753</v>
+        <v>2.5527296523250476</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>159.79368281000001</v>
+        <v>159.79404350999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.54111682999999289</v>
+        <v>0.54134485999998105</v>
       </c>
       <c r="D127" s="5">
-        <v>4.1544931218923775</v>
+        <v>4.1562731844660306</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>160.09857368999999</v>
+        <v>160.09863848000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.30489087999998787</v>
+        <v>0.30459497000001079</v>
       </c>
       <c r="D128" s="5">
-        <v>2.3138152967857817</v>
+        <v>2.3115407692102741</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>160.30632152000001</v>
+        <v>160.30608766</v>
       </c>
       <c r="C129" s="5">
-        <v>0.20774783000001662</v>
+        <v>0.20744917999999757</v>
       </c>
       <c r="D129" s="5">
-        <v>1.5683108713902882</v>
+        <v>1.5660396003644106</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>160.30744829</v>
+        <v>160.3071166</v>
       </c>
       <c r="C130" s="5">
-        <v>1.1267699999848446E-3</v>
+        <v>1.0289399999976467E-3</v>
       </c>
       <c r="D130" s="5">
-        <v>8.4349529059890571E-3</v>
+        <v>7.7025870176106181E-3</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>161.60032061999999</v>
+        <v>161.59963665999999</v>
       </c>
       <c r="C131" s="5">
-        <v>1.2928723299999945</v>
+        <v>1.2925200599999869</v>
       </c>
       <c r="D131" s="5">
-        <v>10.11898562578153</v>
+        <v>10.116126968489736</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>163.00125749</v>
+        <v>163.00075386</v>
       </c>
       <c r="C132" s="5">
-        <v>1.4009368700000095</v>
+        <v>1.4011172000000158</v>
       </c>
       <c r="D132" s="5">
-        <v>10.913609980748085</v>
+        <v>10.915130870667934</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>162.82678143999999</v>
+        <v>162.82708865000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.17447605000000976</v>
+        <v>-0.1736652099999958</v>
       </c>
       <c r="D133" s="5">
-        <v>-1.276941316789848</v>
+        <v>-1.2710456413312143</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>163.05689043000001</v>
+        <v>163.05517458</v>
       </c>
       <c r="C134" s="5">
-        <v>0.23010899000001928</v>
+        <v>0.22808592999999178</v>
       </c>
       <c r="D134" s="5">
-        <v>1.7090997117257256</v>
+        <v>1.6939545682157497</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>164.14855444</v>
+        <v>164.15005833999999</v>
       </c>
       <c r="C135" s="5">
-        <v>1.0916640099999881</v>
+        <v>1.0948837599999877</v>
       </c>
       <c r="D135" s="5">
-        <v>8.3365196511543402</v>
+        <v>8.3621137325734729</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>163.52940290000001</v>
+        <v>163.53019477999999</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.61915153999999006</v>
+        <v>-0.61986355999999887</v>
       </c>
       <c r="D136" s="5">
-        <v>-4.4335481739369964</v>
+        <v>-4.4385014774283587</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>163.87248249000001</v>
+        <v>163.87301206999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.3430795900000021</v>
+        <v>0.34281728999999928</v>
       </c>
       <c r="D137" s="5">
-        <v>2.5468164322187903</v>
+        <v>2.5448343038900312</v>
       </c>
       <c r="E137" s="5">
-        <v>3.1176119921560552</v>
+        <v>3.1176256501843413</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>167.29865344999999</v>
+        <v>167.29875299</v>
       </c>
       <c r="C138" s="5">
-        <v>3.426170959999979</v>
+        <v>3.4257409200000097</v>
       </c>
       <c r="D138" s="5">
-        <v>28.184924235169472</v>
+        <v>28.180868522906998</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>168.43436767</v>
+        <v>168.43469009</v>
       </c>
       <c r="C139" s="5">
-        <v>1.1357142200000112</v>
+        <v>1.1359371000000067</v>
       </c>
       <c r="D139" s="5">
-        <v>8.4573978669315153</v>
+        <v>8.459114846020622</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>169.04728188000001</v>
+        <v>169.0473202</v>
       </c>
       <c r="C140" s="5">
-        <v>0.61291421000001378</v>
+        <v>0.61263010999999779</v>
       </c>
       <c r="D140" s="5">
-        <v>4.4551313698558026</v>
+        <v>4.4530161329132234</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>170.33918990000001</v>
+        <v>170.33881292000001</v>
       </c>
       <c r="C141" s="5">
-        <v>1.2919080199999939</v>
+        <v>1.2914927200000079</v>
       </c>
       <c r="D141" s="5">
-        <v>9.5662062946244362</v>
+        <v>9.5629985082619449</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>169.36851392</v>
+        <v>169.36805128</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.97067598000000999</v>
+        <v>-0.97076164000000631</v>
       </c>
       <c r="D142" s="5">
-        <v>-6.627885623529095</v>
+        <v>-6.6284665225447625</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>168.27132409000001</v>
+        <v>168.27083035000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.0971898299999907</v>
+        <v>-1.0972209299999918</v>
       </c>
       <c r="D143" s="5">
-        <v>-7.5026646052507084</v>
+        <v>-7.5028895198849916</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>168.80051843999999</v>
+        <v>168.79994914</v>
       </c>
       <c r="C144" s="5">
-        <v>0.52919434999998316</v>
+        <v>0.52911878999998407</v>
       </c>
       <c r="D144" s="5">
-        <v>3.8398299987430606</v>
+        <v>3.8392836802607633</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>169.43518607999999</v>
+        <v>169.43561525999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.63466764000000353</v>
+        <v>0.63566611999999623</v>
       </c>
       <c r="D145" s="5">
-        <v>4.6063222948679705</v>
+        <v>4.6137357478896801</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>168.01491906000001</v>
+        <v>168.01274075000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.4202670199999829</v>
+        <v>-1.4228745099999855</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.6078081397462434</v>
+        <v>-9.6246174247853986</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>165.40517664000001</v>
+        <v>165.40719149</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.6097424200000034</v>
+        <v>-2.6055492600000036</v>
       </c>
       <c r="D147" s="5">
-        <v>-17.126629104062896</v>
+        <v>-17.101617837796823</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>165.43959396</v>
+        <v>165.44032781000001</v>
       </c>
       <c r="C148" s="5">
-        <v>3.4417319999988649E-2</v>
+        <v>3.313632000001121E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>0.24998058493861386</v>
+        <v>0.24066321069737828</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>165.58779035000001</v>
+        <v>165.58830329</v>
       </c>
       <c r="C149" s="5">
-        <v>0.14819639000000961</v>
+        <v>0.14797547999998528</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0802398486727371</v>
+        <v>1.0786168436418109</v>
       </c>
       <c r="E149" s="5">
-        <v>1.0467333099104525</v>
+        <v>1.0467197730321232</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>165.82897220000001</v>
+        <v>165.82901860999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.24118185000000381</v>
+        <v>0.24071531999999252</v>
       </c>
       <c r="D150" s="5">
-        <v>1.7618931979066943</v>
+        <v>1.758452294797519</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>165.66184981999999</v>
+        <v>165.66207979999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.16712238000002344</v>
+        <v>-0.16693881000000488</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.2026786899108077</v>
+        <v>-1.2013646190548122</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>166.33984641000001</v>
+        <v>166.33982793999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.67799659000002066</v>
+        <v>0.67774814000000561</v>
       </c>
       <c r="D152" s="5">
-        <v>5.0232553754685938</v>
+        <v>5.0213658732063848</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>166.71795231999999</v>
+        <v>166.71751816</v>
       </c>
       <c r="C153" s="5">
-        <v>0.37810590999998794</v>
+        <v>0.37769022000000518</v>
       </c>
       <c r="D153" s="5">
-        <v>2.7620729717304338</v>
+        <v>2.7589986342486439</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>166.98305375000001</v>
+        <v>166.98262523</v>
       </c>
       <c r="C154" s="5">
-        <v>0.26510143000001563</v>
+        <v>0.26510706999999911</v>
       </c>
       <c r="D154" s="5">
-        <v>1.9249198674125445</v>
+        <v>1.9249662355101727</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>166.86326204</v>
+        <v>166.86288784000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.11979171000001543</v>
+        <v>-0.11973738999998318</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.85747755521454749</v>
+        <v>-0.85709245183546168</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>166.36847316999999</v>
+        <v>166.36796351999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.49478887000000782</v>
+        <v>-0.49492432000002395</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.5008210893362701</v>
+        <v>-3.5017715957556428</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>166.37787972999999</v>
+        <v>166.37838525999999</v>
       </c>
       <c r="C157" s="5">
-        <v>9.4065600000021732E-3</v>
+        <v>1.0421739999998181E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>6.786972716850137E-2</v>
+        <v>7.5197155864303866E-2</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>167.2566947</v>
+        <v>167.25441142</v>
       </c>
       <c r="C158" s="5">
-        <v>0.87881497000000763</v>
+        <v>0.87602616000000921</v>
       </c>
       <c r="D158" s="5">
-        <v>6.5258713227558163</v>
+        <v>6.5045386042337672</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>165.83771023</v>
+        <v>165.83995529000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.4189844699999981</v>
+        <v>-1.4144561299999907</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.7187857727905165</v>
+        <v>-9.689325045513165</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>166.57821224</v>
+        <v>166.57878765999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.74050201000000015</v>
+        <v>0.73883236999998303</v>
       </c>
       <c r="D160" s="5">
-        <v>5.4918356319951567</v>
+        <v>5.4790719925698284</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>166.99486333999999</v>
+        <v>166.99533779999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.41665109999999572</v>
+        <v>0.41655013999999824</v>
       </c>
       <c r="D161" s="5">
-        <v>3.043117824527708</v>
+        <v>3.0423596119615759</v>
       </c>
       <c r="E161" s="5">
-        <v>0.84974440870664303</v>
+        <v>0.84971853811184328</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>167.58918904999999</v>
+        <v>167.58926590999999</v>
       </c>
       <c r="C162" s="5">
-        <v>0.59432570999999257</v>
+        <v>0.59392811000000734</v>
       </c>
       <c r="D162" s="5">
-        <v>4.3553312074084083</v>
+        <v>4.3523476812562523</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>166.72839855999999</v>
+        <v>166.72843291000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.86079048999999941</v>
+        <v>-0.8608329999999853</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.992402966345467</v>
+        <v>-5.9926879191402271</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>166.0285015</v>
+        <v>166.0283431</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.69989705999998364</v>
+        <v>-0.70008981000000858</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.9227015759412236</v>
+        <v>-4.9240251307855365</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>165.37989931999999</v>
+        <v>165.37943079999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.64860218000001169</v>
+        <v>-0.64891230000000633</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.5884611604118497</v>
+        <v>-4.5906124101724117</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>165.42027404999999</v>
+        <v>165.41974131000001</v>
       </c>
       <c r="C166" s="5">
-        <v>4.0374729999996362E-2</v>
+        <v>4.0310510000011845E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.29335357040281007</v>
+        <v>0.2928871676942002</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>165.51294682</v>
+        <v>165.51319774000001</v>
       </c>
       <c r="C167" s="5">
-        <v>9.2672770000007176E-2</v>
+        <v>9.3456430000003365E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>0.67434673432738013</v>
+        <v>0.68006907693183294</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>165.59227222000001</v>
+        <v>165.59176201</v>
       </c>
       <c r="C168" s="5">
-        <v>7.9325400000016089E-2</v>
+        <v>7.8564269999986891E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>0.57664251551285961</v>
+        <v>0.57109428970343323</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>166.76234407999999</v>
+        <v>166.76255861000001</v>
       </c>
       <c r="C169" s="5">
-        <v>1.1700718599999789</v>
+        <v>1.170796600000017</v>
       </c>
       <c r="D169" s="5">
-        <v>8.8165888626877695</v>
+        <v>8.8222921776577969</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>166.40024876999999</v>
+        <v>166.39870174000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.36209531000000084</v>
+        <v>-0.36385687000000644</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.5746978578915947</v>
+        <v>-2.5870703099867276</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>168.63233363000001</v>
+        <v>168.63425745000001</v>
       </c>
       <c r="C171" s="5">
-        <v>2.2320848600000147</v>
+        <v>2.2355557099999999</v>
       </c>
       <c r="D171" s="5">
-        <v>17.339044136212035</v>
+        <v>17.368202365382924</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>168.61261397999999</v>
+        <v>168.61291679000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.9719650000013189E-2</v>
+        <v>-2.1340659999992795E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.14023625175062504</v>
+        <v>-0.15175430869562856</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>168.56885837999999</v>
+        <v>168.56926627999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-4.375559999999723E-2</v>
+        <v>-4.3650510000020404E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.31096038582317798</v>
+        <v>-0.31021404356175175</v>
       </c>
       <c r="E173" s="5">
-        <v>0.94254099109345457</v>
+        <v>0.9424984557862448</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>169.39167828999999</v>
+        <v>169.39173642</v>
       </c>
       <c r="C174" s="5">
-        <v>0.82281990999999266</v>
+        <v>0.82247014000000718</v>
       </c>
       <c r="D174" s="5">
-        <v>6.0172912755786401</v>
+        <v>6.0146494288899399</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>169.20368285999999</v>
+        <v>169.20357075000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.18799543000000085</v>
+        <v>-0.1881656699999894</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.3236928765107625</v>
+        <v>-1.3248837860391993</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>169.55370631</v>
+        <v>169.55343188000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.35002345000000901</v>
+        <v>0.34986112999999364</v>
       </c>
       <c r="D176" s="5">
-        <v>2.5108209512240798</v>
+        <v>2.509644990649984</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>169.81289611</v>
+        <v>169.81238586000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.25918980000000147</v>
+        <v>0.25895398000000114</v>
       </c>
       <c r="D177" s="5">
-        <v>1.8498925339196504</v>
+        <v>1.848198290112979</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>168.65007258</v>
+        <v>168.64942837999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.1628235299999972</v>
+        <v>-1.1629574800000171</v>
       </c>
       <c r="D178" s="5">
-        <v>-7.9146881028807847</v>
+        <v>-7.9155886580096197</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>170.14252769000001</v>
+        <v>170.14347336</v>
       </c>
       <c r="C179" s="5">
-        <v>1.4924551100000087</v>
+        <v>1.4940449800000124</v>
       </c>
       <c r="D179" s="5">
-        <v>11.151717368563174</v>
+        <v>11.164226428705959</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>170.28945653</v>
+        <v>170.28894847999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.14692883999998685</v>
+        <v>0.14547511999998619</v>
       </c>
       <c r="D180" s="5">
-        <v>1.0412120307415895</v>
+        <v>1.0308559867889144</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>170.8183866</v>
+        <v>170.81823072</v>
       </c>
       <c r="C181" s="5">
-        <v>0.52893007000000125</v>
+        <v>0.52928224000001478</v>
       </c>
       <c r="D181" s="5">
-        <v>3.7916159388047044</v>
+        <v>3.7941952823132619</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>172.15569757</v>
+        <v>172.15517460000001</v>
       </c>
       <c r="C182" s="5">
-        <v>1.3373109700000043</v>
+        <v>1.3369438800000069</v>
       </c>
       <c r="D182" s="5">
-        <v>9.8098803535903158</v>
+        <v>9.8070799349726734</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>173.23605843000001</v>
+        <v>173.23738170999999</v>
       </c>
       <c r="C183" s="5">
-        <v>1.0803608600000132</v>
+        <v>1.0822071099999846</v>
       </c>
       <c r="D183" s="5">
-        <v>7.7960186164619971</v>
+        <v>7.8098299088189993</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>173.23510046999999</v>
+        <v>173.23508559999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-9.5796000002223991E-4</v>
+        <v>-2.296110000003182E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>-6.6355529487749365E-3</v>
+        <v>-1.590379122760055E-2</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>174.04207861</v>
+        <v>174.04239158999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.80697814000001244</v>
+        <v>0.80730599000000325</v>
       </c>
       <c r="D185" s="5">
-        <v>5.7354043897085427</v>
+        <v>5.7377950556236401</v>
       </c>
       <c r="E185" s="5">
-        <v>3.2468750649434108</v>
+        <v>3.2468108990336031</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>174.33150818999999</v>
+        <v>174.33162164999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.28942957999998953</v>
+        <v>0.28923005999999418</v>
       </c>
       <c r="D186" s="5">
-        <v>2.0139374861261494</v>
+        <v>2.0125328001761922</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>174.82112298999999</v>
+        <v>174.82084871000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.48961479999999824</v>
+        <v>0.48922706000001881</v>
       </c>
       <c r="D187" s="5">
-        <v>3.4227828723964571</v>
+        <v>3.4200280389334869</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>174.92551728999999</v>
+        <v>174.92513547999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.10439429999999561</v>
+        <v>0.10428676999998743</v>
       </c>
       <c r="D188" s="5">
-        <v>0.71893724946550108</v>
+        <v>0.71819541660365083</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>175.47559444999999</v>
+        <v>175.47505458000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.55007716000000073</v>
+        <v>0.54991910000001099</v>
       </c>
       <c r="D189" s="5">
-        <v>3.8395184173796837</v>
+        <v>3.8384045425183366</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>175.00520800000001</v>
+        <v>175.00442691000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.47038644999997814</v>
+        <v>-0.47062766999999894</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.1697597780963926</v>
+        <v>-3.1713709815264335</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>175.11286799999999</v>
+        <v>175.11450399</v>
       </c>
       <c r="C191" s="5">
-        <v>0.10765999999998144</v>
+        <v>0.11007707999999639</v>
       </c>
       <c r="D191" s="5">
-        <v>0.74072091984396238</v>
+        <v>0.75741184879001278</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>176.14860802000001</v>
+        <v>176.1481192</v>
       </c>
       <c r="C192" s="5">
-        <v>1.03574002000002</v>
+        <v>1.0336152099999936</v>
       </c>
       <c r="D192" s="5">
-        <v>7.3331451739583775</v>
+        <v>7.3175390060620016</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>175.73804551999999</v>
+        <v>175.73746445</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.41056250000002592</v>
+        <v>-0.41065474999999196</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.7613507228316125</v>
+        <v>-2.7619708083097105</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>175.90985176999999</v>
+        <v>175.91057509000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.17180625000000305</v>
+        <v>0.17311064000000442</v>
       </c>
       <c r="D194" s="5">
-        <v>1.1794809247089866</v>
+        <v>1.1884883204405616</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>175.44264127</v>
+        <v>175.44310591000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.46721049999999309</v>
+        <v>-0.46746917999999482</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.1410109392456698</v>
+        <v>-3.1427119467280606</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>176.17173597999999</v>
+        <v>176.17147263000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.72909470999999826</v>
+        <v>0.7283667199999968</v>
       </c>
       <c r="D196" s="5">
-        <v>5.1024700333792694</v>
+        <v>5.0972445953463508</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>175.88748458000001</v>
+        <v>175.88766792000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.28425139999998805</v>
+        <v>-0.28380470999999829</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.9190984057844807</v>
+        <v>-1.9161121267924019</v>
       </c>
       <c r="E197" s="5">
-        <v>1.0603217249176122</v>
+        <v>1.060245330543963</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>178.04998809</v>
+        <v>178.05012173</v>
       </c>
       <c r="C198" s="5">
-        <v>2.1625035099999934</v>
+        <v>2.1624538099999882</v>
       </c>
       <c r="D198" s="5">
-        <v>15.793486838750525</v>
+        <v>15.793081384028596</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>177.99701920999999</v>
+        <v>177.99667663</v>
       </c>
       <c r="C199" s="5">
-        <v>-5.2968880000008767E-2</v>
+        <v>-5.3445100000004686E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.35640977736871582</v>
+        <v>-0.35960854387303565</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>178.35512019999999</v>
+        <v>178.35473521</v>
       </c>
       <c r="C200" s="5">
-        <v>0.35810098999999695</v>
+        <v>0.35805858000000512</v>
       </c>
       <c r="D200" s="5">
-        <v>2.4410977845414905</v>
+        <v>2.4408102284079636</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>178.72791927</v>
+        <v>178.72742069</v>
       </c>
       <c r="C201" s="5">
-        <v>0.37279907000001344</v>
+        <v>0.37268548000000123</v>
       </c>
       <c r="D201" s="5">
-        <v>2.5372850747017228</v>
+        <v>2.5365086084994104</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>179.6630744</v>
+        <v>179.66233689000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.93515512999999828</v>
+        <v>0.93491620000000353</v>
       </c>
       <c r="D202" s="5">
-        <v>6.4626156868177631</v>
+        <v>6.4609352566637579</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>182.80041646000001</v>
+        <v>182.80222717999999</v>
       </c>
       <c r="C203" s="5">
-        <v>3.1373420600000088</v>
+        <v>3.1398902899999825</v>
       </c>
       <c r="D203" s="5">
-        <v>23.089283873216139</v>
+        <v>23.10997992798416</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>181.15817064999999</v>
+        <v>181.15775048</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.6422458100000199</v>
+        <v>-1.6444766999999842</v>
       </c>
       <c r="D204" s="5">
-        <v>-10.263536907835135</v>
+        <v>-10.276700018620332</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>181.89123527999999</v>
+        <v>181.89061111999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.73306463000000122</v>
+        <v>0.73286063999998419</v>
       </c>
       <c r="D205" s="5">
-        <v>4.9653965456004423</v>
+        <v>4.9639957077056041</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>183.87577399</v>
+        <v>183.87707895</v>
       </c>
       <c r="C206" s="5">
-        <v>1.9845387100000096</v>
+        <v>1.9864678300000094</v>
       </c>
       <c r="D206" s="5">
-        <v>13.907651304790768</v>
+        <v>13.922043462401179</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>182.13746656000001</v>
+        <v>182.13738240999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.7383074299999919</v>
+        <v>-1.7396965400000113</v>
       </c>
       <c r="D207" s="5">
-        <v>-10.772786242836741</v>
+        <v>-10.780879448588665</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>183.1036139</v>
+        <v>183.10326477999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.96614733999999203</v>
+        <v>0.96588237000000277</v>
       </c>
       <c r="D208" s="5">
-        <v>6.5544261775638546</v>
+        <v>6.5525789642801868</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>183.81782736</v>
+        <v>183.81792199</v>
       </c>
       <c r="C209" s="5">
-        <v>0.7142134599999963</v>
+        <v>0.71465721000001281</v>
       </c>
       <c r="D209" s="5">
-        <v>4.782450645773606</v>
+        <v>4.7854954394275895</v>
       </c>
       <c r="E209" s="5">
-        <v>4.5087589938174188</v>
+        <v>4.5087038584234129</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>183.95680804</v>
+        <v>183.95697379999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.13898068000000308</v>
+        <v>0.13905180999998379</v>
       </c>
       <c r="D210" s="5">
-        <v>0.9110764670100524</v>
+        <v>0.91154422440598015</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>185.27385912</v>
+        <v>185.27348591000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.3170510799999988</v>
+        <v>1.3165121100000192</v>
       </c>
       <c r="D211" s="5">
-        <v>8.9379978082768439</v>
+        <v>8.9341866327091743</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>186.85924410000001</v>
+        <v>186.85888112000001</v>
       </c>
       <c r="C212" s="5">
-        <v>1.5853849800000148</v>
+        <v>1.5853952100000015</v>
       </c>
       <c r="D212" s="5">
-        <v>10.7656958725298</v>
+        <v>10.765791358684428</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>189.43455689000001</v>
+        <v>189.43408013000001</v>
       </c>
       <c r="C213" s="5">
-        <v>2.5753127899999981</v>
+        <v>2.5751990100000057</v>
       </c>
       <c r="D213" s="5">
-        <v>17.851584317554071</v>
+        <v>17.850772243743851</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>190.20485472999999</v>
+        <v>190.20413979</v>
       </c>
       <c r="C214" s="5">
-        <v>0.77029783999998358</v>
+        <v>0.77005965999998693</v>
       </c>
       <c r="D214" s="5">
-        <v>4.9901831240823258</v>
+        <v>4.9886183113010851</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>190.38300591999999</v>
+        <v>190.38488799999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.17815118999999413</v>
+        <v>0.18074820999999019</v>
       </c>
       <c r="D215" s="5">
-        <v>1.1297616932688159</v>
+        <v>1.1463214341141725</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>191.21874776999999</v>
+        <v>191.21831119999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.83574185000000512</v>
+        <v>0.83342319999999859</v>
       </c>
       <c r="D216" s="5">
-        <v>5.3968141082621823</v>
+        <v>5.3814245962763074</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>193.02646516999999</v>
+        <v>193.02581914999999</v>
       </c>
       <c r="C217" s="5">
-        <v>1.8077174000000014</v>
+        <v>1.8075079500000015</v>
       </c>
       <c r="D217" s="5">
-        <v>11.953236720659488</v>
+        <v>11.951807705938467</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>191.41406744</v>
+        <v>191.41560953000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.6123977299999979</v>
+        <v>-1.6102096199999778</v>
       </c>
       <c r="D218" s="5">
-        <v>-9.5759550385446026</v>
+        <v>-9.5635808486152172</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>193.25694457</v>
+        <v>193.25658297999999</v>
       </c>
       <c r="C219" s="5">
-        <v>1.8428771300000051</v>
+        <v>1.8409734499999786</v>
       </c>
       <c r="D219" s="5">
-        <v>12.185075692637248</v>
+        <v>12.17171214159376</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>194.72277652</v>
+        <v>194.72241944000001</v>
       </c>
       <c r="C220" s="5">
-        <v>1.4658319499999948</v>
+        <v>1.4658364600000198</v>
       </c>
       <c r="D220" s="5">
-        <v>9.4913306624466074</v>
+        <v>9.4913795997454429</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>194.65748755999999</v>
+        <v>194.65749844000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-6.5288960000003726E-2</v>
+        <v>-6.492099999999823E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.40160907265788248</v>
+        <v>-0.39935053652911945</v>
       </c>
       <c r="E221" s="5">
-        <v>5.8969580674952393</v>
+        <v>5.8969094703342995</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>194.81759319</v>
+        <v>194.8176699</v>
       </c>
       <c r="C222" s="5">
-        <v>0.16010563000000388</v>
+        <v>0.16017145999998661</v>
       </c>
       <c r="D222" s="5">
-        <v>0.99147625032771636</v>
+        <v>0.9918857026982586</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>195.31765153000001</v>
+        <v>195.31735889000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.50005834000000959</v>
+        <v>0.49968899000000988</v>
       </c>
       <c r="D223" s="5">
-        <v>3.1240214888711426</v>
+        <v>3.1216801489752033</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>195.06868173000001</v>
+        <v>195.06842628999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.24896979999999758</v>
+        <v>-0.2489326000000176</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.5189516033663475</v>
+        <v>-1.518728496210775</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>195.15402825000001</v>
+        <v>195.1536988</v>
       </c>
       <c r="C225" s="5">
-        <v>8.5346520000001647E-2</v>
+        <v>8.5272510000010016E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>0.5262896760839908</v>
+        <v>0.5258328855059613</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>195.40939693999999</v>
+        <v>195.40888387999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.25536868999998319</v>
+        <v>0.25518507999998974</v>
       </c>
       <c r="D226" s="5">
-        <v>1.5816099308058718</v>
+        <v>1.5804672502691686</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>195.21337407999999</v>
+        <v>195.21471248</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.19602285999999935</v>
+        <v>-0.19417139999998767</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.1971479010919883</v>
+        <v>-1.1859055138766728</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>195.44332853</v>
+        <v>195.44308878999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.22995445000000814</v>
+        <v>0.22837630999998737</v>
       </c>
       <c r="D228" s="5">
-        <v>1.4227517760788011</v>
+        <v>1.4129150023905801</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>194.72182154000001</v>
+        <v>194.72135130999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.72150698999999463</v>
+        <v>-0.7217374800000016</v>
       </c>
       <c r="D229" s="5">
-        <v>-4.3411229542092862</v>
+        <v>-4.3424869282090111</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>194.43344407999999</v>
+        <v>194.43459554</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.28837746000002085</v>
+        <v>-0.28675576999998498</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.7627613476699389</v>
+        <v>-1.7529328149645251</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>194.42558063999999</v>
+        <v>194.42532876000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-7.8634399999941706E-3</v>
+        <v>-9.266779999990149E-3</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.8520610210656123E-2</v>
+        <v>-5.717717828119806E-2</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>193.85326574999999</v>
+        <v>193.85300523999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.57231489000000124</v>
+        <v>-0.57232352000002606</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.4757122825603948</v>
+        <v>-3.4757682778445931</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>194.35477236</v>
+        <v>194.35471086999999</v>
       </c>
       <c r="C233" s="5">
-        <v>0.50150661000000696</v>
+        <v>0.50170563000000357</v>
       </c>
       <c r="D233" s="5">
-        <v>3.1490063792394274</v>
+        <v>3.1502781798582014</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.15551171639708317</v>
+        <v>-0.15554888582591797</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>194.05838180000001</v>
+        <v>194.05838032</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.29639055999999186</v>
+        <v>-0.29633054999999331</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.8147257921084958</v>
+        <v>-1.8143620106694014</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>192.97437488</v>
+        <v>192.97419894000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.0840069200000073</v>
+        <v>-1.0841813799999898</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.5010258566862156</v>
+        <v>-6.5020402415046146</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>191.95141404</v>
+        <v>191.9512665</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.0229608399999961</v>
+        <v>-1.0229324400000053</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.1789960008340472</v>
+        <v>-6.1788348964617823</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>191.66043051</v>
+        <v>191.66026984999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.29098353000000543</v>
+        <v>-0.29099665000001096</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.8040168247005606</v>
+        <v>-1.8040988631834232</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>191.10521155000001</v>
+        <v>191.10494163000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.5552189599999906</v>
+        <v>-0.5553282199999785</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.4214109889281641</v>
+        <v>-3.4220764088407019</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>190.539344</v>
+        <v>190.54003614000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.56586755000000721</v>
+        <v>-0.56490549000000101</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.4959322099400447</v>
+        <v>-3.4900897454931856</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>191.05219764</v>
+        <v>191.05213004999999</v>
       </c>
       <c r="C240" s="5">
-        <v>0.512853640000003</v>
+        <v>0.51209390999997595</v>
       </c>
       <c r="D240" s="5">
-        <v>3.2781533438844379</v>
+        <v>3.2732130874556953</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>190.74650374999999</v>
+        <v>190.74627031</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.30569389000001479</v>
+        <v>-0.30585973999998828</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.9032578085098839</v>
+        <v>-1.9042819875848771</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>190.10329734999999</v>
+        <v>190.10391960999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.64320639999999685</v>
+        <v>-0.6423507000000086</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.9722483032677558</v>
+        <v>-3.9670660162224758</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>189.52675398</v>
+        <v>189.52662484999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.576543369999996</v>
+        <v>-0.57729476000000091</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.5792518872826529</v>
+        <v>-3.5838274405929682</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>188.85909570000001</v>
+        <v>188.85897216999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.66765827999998351</v>
+        <v>-0.66765268000000333</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.1463674245363347</v>
+        <v>-4.1463360883208118</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>189.51212785999999</v>
+        <v>189.51202993999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.65303215999998088</v>
+        <v>0.65305777000000376</v>
       </c>
       <c r="D245" s="5">
-        <v>4.2291569515741312</v>
+        <v>4.2293287927894774</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.4916519626438927</v>
+        <v>-2.4916714950321772</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>189.45062978000001</v>
+        <v>189.45055751000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-6.1498079999978472E-2</v>
+        <v>-6.1472429999980704E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.38871456817285432</v>
+        <v>-0.38855293023274395</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>189.78971389</v>
+        <v>189.78964490999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.3390841099999875</v>
+        <v>0.33908739999998261</v>
       </c>
       <c r="D247" s="5">
-        <v>2.1690636872909286</v>
+        <v>2.1690857760779059</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>190.57640135</v>
+        <v>190.5763451</v>
       </c>
       <c r="C248" s="5">
-        <v>0.78668745999999601</v>
+        <v>0.7867001900000048</v>
       </c>
       <c r="D248" s="5">
-        <v>5.0890364007228683</v>
+        <v>5.0891225288306918</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>189.80535180999999</v>
+        <v>189.80534159999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.77104954000000703</v>
+        <v>-0.77100350000000617</v>
       </c>
       <c r="D249" s="5">
-        <v>-4.7484652144892392</v>
+        <v>-4.7481893290976291</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>190.2237796</v>
+        <v>190.22374317000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.41842779000000974</v>
+        <v>0.41840157000001454</v>
       </c>
       <c r="D250" s="5">
-        <v>2.6777239378813489</v>
+        <v>2.6775542495095728</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>190.57122007999999</v>
+        <v>190.57132311000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.34744047999998884</v>
+        <v>0.34757994000000281</v>
       </c>
       <c r="D251" s="5">
-        <v>2.2139319419688386</v>
+        <v>2.2148299757616563</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>190.17969042999999</v>
+        <v>190.17979102000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.3915296499999954</v>
+        <v>-0.39153208999999833</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.4377381392566622</v>
+        <v>-2.4377518568240331</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>190.89194549999999</v>
+        <v>190.89194504</v>
       </c>
       <c r="C253" s="5">
-        <v>0.71225506999999766</v>
+        <v>0.71215401999998562</v>
       </c>
       <c r="D253" s="5">
-        <v>4.5879417223651409</v>
+        <v>4.5872748754160808</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>191.7208435</v>
+        <v>191.72097762000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.82889800000000946</v>
+        <v>0.82903258000001756</v>
       </c>
       <c r="D254" s="5">
-        <v>5.3369460191596385</v>
+        <v>5.3378333412331447</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>193.23343127999999</v>
+        <v>193.23336628000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.5125877799999898</v>
+        <v>1.5123886599999992</v>
       </c>
       <c r="D255" s="5">
-        <v>9.8892518855223663</v>
+        <v>9.8878858308624196</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>193.47073882999999</v>
+        <v>193.47071542</v>
       </c>
       <c r="C256" s="5">
-        <v>0.23730754999999704</v>
+        <v>0.23734913999999208</v>
       </c>
       <c r="D256" s="5">
-        <v>1.4836999013925656</v>
+        <v>1.4839621931194591</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>193.34141725000001</v>
+        <v>193.34134495000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.1293215799999814</v>
+        <v>-0.12937046999999779</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.7991732832260956</v>
+        <v>-0.7994743966418083</v>
       </c>
       <c r="E257" s="5">
-        <v>2.0206038701801932</v>
+        <v>2.0206184331476917</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>193.8433876</v>
+        <v>193.84333197000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.50197034999999346</v>
+        <v>0.50198702000000139</v>
       </c>
       <c r="D258" s="5">
-        <v>3.1604237973672955</v>
+        <v>3.1605314543903251</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>193.86446814999999</v>
+        <v>193.86444202999999</v>
       </c>
       <c r="C259" s="5">
-        <v>2.1080549999993536E-2</v>
+        <v>2.1110059999983832E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>0.13057858935994204</v>
+        <v>0.13076152927600226</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>195.68174256</v>
+        <v>195.68172254000001</v>
       </c>
       <c r="C260" s="5">
-        <v>1.8172744100000102</v>
+        <v>1.8172805100000176</v>
       </c>
       <c r="D260" s="5">
-        <v>11.847187798104496</v>
+        <v>11.847231316945894</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>195.41770339999999</v>
+        <v>195.41772509</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.26403916000001004</v>
+        <v>-0.26399745000000507</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.6072328026720872</v>
+        <v>-1.606980953865722</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>195.65320130999999</v>
+        <v>195.65321581000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.23549790999999232</v>
+        <v>0.23549072000000137</v>
       </c>
       <c r="D262" s="5">
-        <v>1.4557437847610766</v>
+        <v>1.4556988817299166</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>195.83862117000001</v>
+        <v>195.83870221000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.18541986000002453</v>
+        <v>0.18548640000000205</v>
       </c>
       <c r="D263" s="5">
-        <v>1.143182251088648</v>
+        <v>1.1435945511453216</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>195.77027016</v>
+        <v>195.77031116000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-6.8351010000014867E-2</v>
+        <v>-6.8391050000002451E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>-0.41801738160726076</v>
+        <v>-0.41826161316551591</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>196.35198872000001</v>
+        <v>196.35202308999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.58171856000001299</v>
+        <v>0.58171192999998311</v>
       </c>
       <c r="D265" s="5">
-        <v>3.6245768216475405</v>
+        <v>3.6245340624088129</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>197.12793855999999</v>
+        <v>197.1279634</v>
       </c>
       <c r="C266" s="5">
-        <v>0.77594983999998135</v>
+        <v>0.77594031000000996</v>
       </c>
       <c r="D266" s="5">
-        <v>4.8466388539620597</v>
+        <v>4.8465771623262155</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>197.84702103000001</v>
+        <v>197.84689381999999</v>
       </c>
       <c r="C267" s="5">
-        <v>0.71908247000001779</v>
+        <v>0.71893041999999241</v>
       </c>
       <c r="D267" s="5">
-        <v>4.4662539925640177</v>
+        <v>4.465290005917999</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>198.32828309999999</v>
+        <v>198.32827657999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.48126206999998544</v>
+        <v>0.48138276000000246</v>
       </c>
       <c r="D268" s="5">
-        <v>2.9583659247735872</v>
+        <v>2.9591197025412797</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>197.81325563999999</v>
+        <v>197.81320536999999</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.51502745999999888</v>
+        <v>-0.51507121000000211</v>
       </c>
       <c r="D269" s="5">
-        <v>-3.072087178319971</v>
+        <v>-3.0723445260255278</v>
       </c>
       <c r="E269" s="5">
-        <v>2.3129231458036026</v>
+        <v>2.3129354050766882</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>199.59095651999999</v>
+        <v>199.59089839000001</v>
       </c>
       <c r="C270" s="5">
-        <v>1.7777008799999976</v>
+        <v>1.7776930200000152</v>
       </c>
       <c r="D270" s="5">
-        <v>11.333439317295845</v>
+        <v>11.333389728814659</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>200.5869648</v>
+        <v>200.58693718000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.99600828000001229</v>
+        <v>0.99603879000000006</v>
       </c>
       <c r="D271" s="5">
-        <v>6.1554188979329405</v>
+        <v>6.1556144998418327</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>201.43836457</v>
+        <v>201.43843798</v>
       </c>
       <c r="C272" s="5">
-        <v>0.85139977000000044</v>
+        <v>0.85150079999999662</v>
       </c>
       <c r="D272" s="5">
-        <v>5.214055257082939</v>
+        <v>5.2146892261822453</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>203.03012174</v>
+        <v>203.03015221000001</v>
       </c>
       <c r="C273" s="5">
-        <v>1.5917571699999939</v>
+        <v>1.591714230000008</v>
       </c>
       <c r="D273" s="5">
-        <v>9.9055080670731765</v>
+        <v>9.9052253648199482</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>203.07861295999999</v>
+        <v>203.07863811999999</v>
       </c>
       <c r="C274" s="5">
-        <v>4.8491219999988289E-2</v>
+        <v>4.8485909999982368E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>0.28698186481987964</v>
+        <v>0.28695035464529894</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>203.88583728</v>
+        <v>203.88597369999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.80722432000001731</v>
+        <v>0.80733558000000016</v>
       </c>
       <c r="D275" s="5">
-        <v>4.8755970550188543</v>
+        <v>4.8762832039374926</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>203.05450024000001</v>
+        <v>203.05454972999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.83133703999999398</v>
+        <v>-0.83142397000000301</v>
       </c>
       <c r="D276" s="5">
-        <v>-4.7847042147409429</v>
+        <v>-4.7851902366296546</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>205.32056863</v>
+        <v>205.32057570000001</v>
       </c>
       <c r="C277" s="5">
-        <v>2.2660683899999867</v>
+        <v>2.2660259700000154</v>
       </c>
       <c r="D277" s="5">
-        <v>14.245228686198775</v>
+        <v>14.244941756905805</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>206.2138971</v>
+        <v>206.21388189999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.89332847000000015</v>
+        <v>0.89330619999998362</v>
       </c>
       <c r="D278" s="5">
-        <v>5.3478451980345509</v>
+        <v>5.3477084854856027</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>205.89862993</v>
+        <v>205.89840097999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.31526716999999849</v>
+        <v>-0.31548091999999883</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.8192547634687584</v>
+        <v>-1.8204779846753505</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>207.49153158999999</v>
+        <v>207.49149316</v>
       </c>
       <c r="C280" s="5">
-        <v>1.5929016599999954</v>
+        <v>1.5930921800000135</v>
       </c>
       <c r="D280" s="5">
-        <v>9.6889895153349226</v>
+        <v>9.6902093643795197</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>208.87744991</v>
+        <v>208.8773841</v>
       </c>
       <c r="C281" s="5">
-        <v>1.3859183200000018</v>
+        <v>1.3858909399999959</v>
       </c>
       <c r="D281" s="5">
-        <v>8.3163866320848712</v>
+        <v>8.316217850009199</v>
       </c>
       <c r="E281" s="5">
-        <v>5.5932521984955796</v>
+        <v>5.5932457640049948</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>209.02227561999999</v>
+        <v>209.02221280000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.14482570999999211</v>
+        <v>0.14482870000000503</v>
       </c>
       <c r="D282" s="5">
-        <v>0.83520325905466208</v>
+        <v>0.83522083221176935</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>210.80212875000001</v>
+        <v>210.80208927999999</v>
       </c>
       <c r="C283" s="5">
-        <v>1.7798531300000207</v>
+        <v>1.7798764799999844</v>
       </c>
       <c r="D283" s="5">
-        <v>10.710560009673564</v>
+        <v>10.710710538441926</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>211.79030761999999</v>
+        <v>211.79046563</v>
       </c>
       <c r="C284" s="5">
-        <v>0.9881788699999845</v>
+        <v>0.98837635000001001</v>
       </c>
       <c r="D284" s="5">
-        <v>5.7725725838919217</v>
+        <v>5.773757207469199</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>212.87793181999999</v>
+        <v>212.87796388000001</v>
       </c>
       <c r="C285" s="5">
-        <v>1.0876241999999934</v>
+        <v>1.0874982500000101</v>
       </c>
       <c r="D285" s="5">
-        <v>6.3395291717193158</v>
+        <v>6.3387693166580217</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>213.66867353999999</v>
+        <v>213.66883131</v>
       </c>
       <c r="C286" s="5">
-        <v>0.79074171999999976</v>
+        <v>0.7908674299999916</v>
       </c>
       <c r="D286" s="5">
-        <v>4.5496395672539602</v>
+        <v>4.5503770001128041</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>215.15888648999999</v>
+        <v>215.15909406</v>
       </c>
       <c r="C287" s="5">
-        <v>1.4902129500000001</v>
+        <v>1.4902627499999994</v>
       </c>
       <c r="D287" s="5">
-        <v>8.6979138893445551</v>
+        <v>8.6982091252704627</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>215.51405987999999</v>
+        <v>215.51416648</v>
       </c>
       <c r="C288" s="5">
-        <v>0.35517339000000447</v>
+        <v>0.35507241999999906</v>
       </c>
       <c r="D288" s="5">
-        <v>1.9989833630683629</v>
+        <v>1.9984079713625036</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>216.08009859000001</v>
+        <v>216.08009369999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.56603871000001504</v>
+        <v>0.56592721999999185</v>
       </c>
       <c r="D289" s="5">
-        <v>3.1976796987026823</v>
+        <v>3.1970391382324159</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>216.40559626000001</v>
+        <v>216.40548734999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.32549767000000429</v>
+        <v>0.3253936499999952</v>
       </c>
       <c r="D290" s="5">
-        <v>1.8227020142964845</v>
+        <v>1.8221147381900726</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>216.34751965000001</v>
+        <v>216.34712428</v>
       </c>
       <c r="C291" s="5">
-        <v>-5.8076610000000528E-2</v>
+        <v>-5.8363069999984418E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.32156819287935123</v>
+        <v>-0.32315212248035241</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>218.25237118000001</v>
+        <v>218.25219007000001</v>
       </c>
       <c r="C292" s="5">
-        <v>1.904851530000002</v>
+        <v>1.905065790000009</v>
       </c>
       <c r="D292" s="5">
-        <v>11.09246483890205</v>
+        <v>11.09379483513262</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>218.28028341999999</v>
+        <v>218.28014819000001</v>
       </c>
       <c r="C293" s="5">
-        <v>2.7912239999977828E-2</v>
+        <v>2.7958119999993869E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.15357568769693852</v>
+        <v>0.15382842925732998</v>
       </c>
       <c r="E293" s="5">
-        <v>4.5016029801452584</v>
+        <v>4.5015711636346545</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>219.51444674000001</v>
+        <v>219.51438433999999</v>
       </c>
       <c r="C294" s="5">
-        <v>1.2341633200000217</v>
+        <v>1.2342361499999868</v>
       </c>
       <c r="D294" s="5">
-        <v>6.9998529630611372</v>
+        <v>7.0002834384289558</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>219.72404811000001</v>
+        <v>219.72404083999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.20960137000000145</v>
+        <v>0.20965649999999414</v>
       </c>
       <c r="D295" s="5">
-        <v>1.1518456224004714</v>
+        <v>1.1521505068642357</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>220.85679479999999</v>
+        <v>220.85708473</v>
       </c>
       <c r="C296" s="5">
-        <v>1.1327466899999763</v>
+        <v>1.1330438900000104</v>
       </c>
       <c r="D296" s="5">
-        <v>6.3648376189075373</v>
+        <v>6.3665554298339977</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>222.03076514</v>
+        <v>222.0308599</v>
       </c>
       <c r="C297" s="5">
-        <v>1.173970340000011</v>
+        <v>1.173775169999999</v>
       </c>
       <c r="D297" s="5">
-        <v>6.5684587648490611</v>
+        <v>6.5673257828125609</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>223.03070943</v>
+        <v>223.03110194000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.99994429000000196</v>
+        <v>1.0002420400000176</v>
       </c>
       <c r="D298" s="5">
-        <v>5.5402511168351598</v>
+        <v>5.5419394826622614</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>225.02032894999999</v>
+        <v>225.02061537</v>
       </c>
       <c r="C299" s="5">
-        <v>1.9896195199999909</v>
+        <v>1.9895134299999881</v>
       </c>
       <c r="D299" s="5">
-        <v>11.246171281064598</v>
+        <v>11.245521122077751</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>224.99928388000001</v>
+        <v>224.99950551000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-2.1045069999985344E-2</v>
+        <v>-2.1109859999995706E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.11217252127637689</v>
+        <v>-0.11251753774110806</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>225.50414735999999</v>
+        <v>225.50427887000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.50486347999998316</v>
+        <v>0.5047733600000015</v>
       </c>
       <c r="D301" s="5">
-        <v>2.7260935402096731</v>
+        <v>2.7255981844333199</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>226.88233849</v>
+        <v>226.88235068</v>
       </c>
       <c r="C302" s="5">
-        <v>1.3781911300000047</v>
+        <v>1.3780718099999945</v>
       </c>
       <c r="D302" s="5">
-        <v>7.5855326873916606</v>
+        <v>7.584849150836126</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>227.99542700000001</v>
+        <v>227.99387594000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.1130885100000114</v>
+        <v>1.1115252600000076</v>
       </c>
       <c r="D303" s="5">
-        <v>6.0487019895919092</v>
+        <v>6.0399765138159811</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>228.59317512999999</v>
+        <v>228.59295116999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.59774812999998517</v>
+        <v>0.59907522999998264</v>
       </c>
       <c r="D304" s="5">
-        <v>3.1918704512249541</v>
+        <v>3.1990817371298608</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>229.24405972</v>
+        <v>229.24384481999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.65088459000000398</v>
+        <v>0.65089365000000043</v>
       </c>
       <c r="D305" s="5">
-        <v>3.4708389693369535</v>
+        <v>3.4708914948197611</v>
       </c>
       <c r="E305" s="5">
-        <v>5.0227973540350579</v>
+        <v>5.0227639668160462</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>230.61158809</v>
+        <v>230.61153854</v>
       </c>
       <c r="C306" s="5">
-        <v>1.3675283700000023</v>
+        <v>1.3676937200000054</v>
       </c>
       <c r="D306" s="5">
-        <v>7.3980579742914498</v>
+        <v>7.3989892043484717</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>232.29017937</v>
+        <v>232.29032412000001</v>
       </c>
       <c r="C307" s="5">
-        <v>1.6785912800000062</v>
+        <v>1.6787855800000102</v>
       </c>
       <c r="D307" s="5">
-        <v>9.092946951941471</v>
+        <v>9.0940440043479676</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>230.39640958999999</v>
+        <v>230.39693457999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.8937697800000137</v>
+        <v>-1.8933895400000154</v>
       </c>
       <c r="D308" s="5">
-        <v>-9.3561609360019897</v>
+        <v>-9.3543601957291393</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>234.50753677</v>
+        <v>234.50785999999999</v>
       </c>
       <c r="C309" s="5">
-        <v>4.1111271800000111</v>
+        <v>4.1109254200000009</v>
       </c>
       <c r="D309" s="5">
-        <v>23.644036937773659</v>
+        <v>23.642701142696687</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>235.67177022999999</v>
+        <v>235.67265491000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.1642334599999913</v>
+        <v>1.1647949100000119</v>
       </c>
       <c r="D310" s="5">
-        <v>6.1228998266708468</v>
+        <v>6.1259250392655007</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>237.69212232000001</v>
+        <v>237.69284769000001</v>
       </c>
       <c r="C311" s="5">
-        <v>2.0203520900000171</v>
+        <v>2.0201927800000021</v>
       </c>
       <c r="D311" s="5">
-        <v>10.786461957513271</v>
+        <v>10.78552850785195</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>240.91761296000001</v>
+        <v>240.91739046000001</v>
       </c>
       <c r="C312" s="5">
-        <v>3.2254906400000039</v>
+        <v>3.2245427699999993</v>
       </c>
       <c r="D312" s="5">
-        <v>17.556096504525808</v>
+        <v>17.550488833241594</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>241.37427894999999</v>
+        <v>241.37483033999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.45666598999997632</v>
+        <v>0.45743987999998126</v>
       </c>
       <c r="D313" s="5">
-        <v>2.2984975871110924</v>
+        <v>2.3024356570798599</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>242.56291099000001</v>
+        <v>242.56329998000001</v>
       </c>
       <c r="C314" s="5">
-        <v>1.1886320400000159</v>
+        <v>1.1884696400000223</v>
       </c>
       <c r="D314" s="5">
-        <v>6.072029415081226</v>
+        <v>6.0711629673136258</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>242.83215557</v>
+        <v>242.82960079</v>
       </c>
       <c r="C315" s="5">
-        <v>0.26924457999999163</v>
+        <v>0.26630080999998995</v>
       </c>
       <c r="D315" s="5">
-        <v>1.3401607651781111</v>
+        <v>1.3254174702348909</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>243.32987062000001</v>
+        <v>243.32775802</v>
       </c>
       <c r="C316" s="5">
-        <v>0.49771505000001071</v>
+        <v>0.49815723000000389</v>
       </c>
       <c r="D316" s="5">
-        <v>2.4874676348139557</v>
+        <v>2.4897290348151246</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>244.36020654999999</v>
+        <v>244.3600792</v>
       </c>
       <c r="C317" s="5">
-        <v>1.0303359299999784</v>
+        <v>1.0323211799999967</v>
       </c>
       <c r="D317" s="5">
-        <v>5.2012015758658547</v>
+        <v>5.2115045460048304</v>
       </c>
       <c r="E317" s="5">
-        <v>6.5939099353164998</v>
+        <v>6.5939543074184259</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>246.20662892000001</v>
+        <v>246.20666979999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.8464223700000275</v>
+        <v>1.8465905999999848</v>
       </c>
       <c r="D318" s="5">
-        <v>9.4538642373377169</v>
+        <v>9.4547668366591342</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>247.72214212</v>
+        <v>247.72253935000001</v>
       </c>
       <c r="C319" s="5">
-        <v>1.5155131999999867</v>
+        <v>1.5158695500000192</v>
       </c>
       <c r="D319" s="5">
-        <v>7.6418170561304732</v>
+        <v>7.6436738803014936</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>248.10289452000001</v>
+        <v>248.10390405000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.38075240000000576</v>
+        <v>0.381364700000006</v>
       </c>
       <c r="D320" s="5">
-        <v>1.860088877004884</v>
+        <v>1.8631025050579453</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>249.63134657000001</v>
+        <v>249.63233646</v>
       </c>
       <c r="C321" s="5">
-        <v>1.5284520499999985</v>
+        <v>1.5284324099999935</v>
       </c>
       <c r="D321" s="5">
-        <v>7.6483705796130508</v>
+        <v>7.6482367649248095</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>250.70884692999999</v>
+        <v>250.71050154</v>
       </c>
       <c r="C322" s="5">
-        <v>1.0775003599999877</v>
+        <v>1.0781650799999909</v>
       </c>
       <c r="D322" s="5">
-        <v>5.3043909253948307</v>
+        <v>5.3077198256926472</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>249.55570473</v>
+        <v>249.55713863</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.1531421999999907</v>
+        <v>-1.1533629099999985</v>
       </c>
       <c r="D323" s="5">
-        <v>-5.3819242652309978</v>
+        <v>-5.3828938047932651</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>249.89195357</v>
+        <v>249.89151824000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.33624883999999611</v>
+        <v>0.33437961000001337</v>
       </c>
       <c r="D324" s="5">
-        <v>1.6289039107040937</v>
+        <v>1.6197725136165131</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>250.50781702</v>
+        <v>250.50903188999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.6158634500000062</v>
+        <v>0.61751364999997804</v>
       </c>
       <c r="D325" s="5">
-        <v>2.9978413034900342</v>
+        <v>3.0059887859819723</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>252.25975101</v>
+        <v>252.26059606000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.7519339899999977</v>
+        <v>1.7515641700000231</v>
       </c>
       <c r="D326" s="5">
-        <v>8.7226835820749304</v>
+        <v>8.720726979000414</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>252.50420360999999</v>
+        <v>252.50034002000001</v>
       </c>
       <c r="C327" s="5">
-        <v>0.24445259999998825</v>
+        <v>0.23974395999999842</v>
       </c>
       <c r="D327" s="5">
-        <v>1.1690792317994747</v>
+        <v>1.1464387618478122</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>253.76184627000001</v>
+        <v>253.75714987000001</v>
       </c>
       <c r="C328" s="5">
-        <v>1.2576426600000161</v>
+        <v>1.2568098499999962</v>
       </c>
       <c r="D328" s="5">
-        <v>6.1432924110830234</v>
+        <v>6.1392088446651449</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>253.66578018000001</v>
+        <v>253.66505065000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-9.6066089999993665E-2</v>
+        <v>-9.2099219999994375E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.45333680601535864</v>
+        <v>-0.43466248917394257</v>
       </c>
       <c r="E329" s="5">
-        <v>3.8081378966652535</v>
+        <v>3.807893449888855</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>253.27298827000001</v>
+        <v>253.27251125000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.39279190999999969</v>
+        <v>-0.39253940000000398</v>
       </c>
       <c r="D330" s="5">
-        <v>-1.8424111620816919</v>
+        <v>-1.8412420633210025</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>253.59513577000001</v>
+        <v>253.59535514999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.32214749999999981</v>
+        <v>0.32284389999998098</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5370484709690713</v>
+        <v>1.5403974252804042</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>254.46637107999999</v>
+        <v>254.46759091999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.87123530999997456</v>
+        <v>0.87223577000000319</v>
       </c>
       <c r="D332" s="5">
-        <v>4.2014418592449365</v>
+        <v>4.206354398351575</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>254.98737563</v>
+        <v>254.98970957</v>
       </c>
       <c r="C333" s="5">
-        <v>0.52100455000001489</v>
+        <v>0.52211865000001012</v>
       </c>
       <c r="D333" s="5">
-        <v>2.4847845955235259</v>
+        <v>2.4901460149847177</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>255.66765369999999</v>
+        <v>255.67108863999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.68027806999998575</v>
+        <v>0.68137906999999132</v>
       </c>
       <c r="D334" s="5">
-        <v>3.2488637154584943</v>
+        <v>3.2541691528461092</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>255.75668386000001</v>
+        <v>255.75972573000001</v>
       </c>
       <c r="C335" s="5">
-        <v>8.9030160000021397E-2</v>
+        <v>8.863709000002018E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.41867262243864278</v>
+        <v>0.41681503746335835</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>255.94681247</v>
+        <v>255.94624913000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.19012860999998793</v>
+        <v>0.18652339999999867</v>
       </c>
       <c r="D336" s="5">
-        <v>0.89573220204293147</v>
+        <v>0.87866869200174946</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>256.87850449000001</v>
+        <v>256.88141143000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.93169202000001405</v>
+        <v>0.93516230000000178</v>
       </c>
       <c r="D337" s="5">
-        <v>4.4567397514138074</v>
+        <v>4.4736848565434251</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>256.91349823000002</v>
+        <v>256.91657347</v>
       </c>
       <c r="C338" s="5">
-        <v>3.4993740000004436E-2</v>
+        <v>3.5162039999988792E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>0.16359471237274992</v>
+        <v>0.1643802408001438</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>256.60346397000001</v>
+        <v>256.59692694</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.310034260000009</v>
+        <v>-0.31964652999999998</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.4385452931598763</v>
+        <v>-1.4828234419613451</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>258.68816188</v>
+        <v>258.67881505999998</v>
       </c>
       <c r="C340" s="5">
-        <v>2.0846979099999885</v>
+        <v>2.0818881199999737</v>
       </c>
       <c r="D340" s="5">
-        <v>10.196672851296174</v>
+        <v>10.182581733969931</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>259.71628960999999</v>
+        <v>259.71384043</v>
       </c>
       <c r="C341" s="5">
-        <v>1.0281277299999942</v>
+        <v>1.035025370000028</v>
       </c>
       <c r="D341" s="5">
-        <v>4.8749140970619997</v>
+        <v>4.9085239283660265</v>
       </c>
       <c r="E341" s="5">
-        <v>2.3852288730890514</v>
+        <v>2.384557811373833</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>260.85287288000001</v>
+        <v>260.85043839000002</v>
       </c>
       <c r="C342" s="5">
-        <v>1.1365832700000169</v>
+        <v>1.1365979600000173</v>
       </c>
       <c r="D342" s="5">
-        <v>5.3797617806768727</v>
+        <v>5.3798849553587491</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>261.36023506999999</v>
+        <v>261.35975046999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.50736218999998073</v>
+        <v>0.50931207999997241</v>
       </c>
       <c r="D343" s="5">
-        <v>2.3591463057548889</v>
+        <v>2.3683328840506501</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>261.7179137</v>
+        <v>261.71785994999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.35767863000000943</v>
+        <v>0.35810947999999598</v>
       </c>
       <c r="D344" s="5">
-        <v>1.6546503049422512</v>
+        <v>1.6566615910980964</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>261.17229456000001</v>
+        <v>261.18012218000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.54561913999998524</v>
+        <v>-0.53773776999997835</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.4732257844486738</v>
+        <v>-2.4379037496974232</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>261.66667668999997</v>
+        <v>261.66940443999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.49438212999996267</v>
+        <v>0.48928225999998176</v>
       </c>
       <c r="D346" s="5">
-        <v>2.2953207752759441</v>
+        <v>2.2713297963700807</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>263.25145852000003</v>
+        <v>263.25581448999998</v>
       </c>
       <c r="C347" s="5">
-        <v>1.584781830000054</v>
+        <v>1.5864100499999836</v>
       </c>
       <c r="D347" s="5">
-        <v>7.5148388843111258</v>
+        <v>7.5227379006291839</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>262.70585065</v>
+        <v>262.71422638000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.5456078700000262</v>
+        <v>-0.54158810999996376</v>
       </c>
       <c r="D348" s="5">
-        <v>-2.4589318858715736</v>
+        <v>-2.4409802977673034</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>264.59765506999997</v>
+        <v>264.59848912000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.8918044199999713</v>
+        <v>1.8842627399999969</v>
       </c>
       <c r="D349" s="5">
-        <v>8.9920831206125698</v>
+        <v>8.9545136263148972</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>264.40409856000002</v>
+        <v>264.41215935999998</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.19355650999995078</v>
+        <v>-0.18632976000003509</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.87429194825912049</v>
+        <v>-0.8417725138067822</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>265.46045808000002</v>
+        <v>265.44907904000002</v>
       </c>
       <c r="C351" s="5">
-        <v>1.0563595200000009</v>
+        <v>1.0369196800000395</v>
       </c>
       <c r="D351" s="5">
-        <v>4.9010605042539845</v>
+        <v>4.8087641789879676</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>265.02548796999997</v>
+        <v>265.01025358999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.43497011000005159</v>
+        <v>-0.43882545000002438</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.9486358947614413</v>
+        <v>-1.96583432826275</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>266.82121565</v>
+        <v>266.81424036999999</v>
       </c>
       <c r="C353" s="5">
-        <v>1.7957276800000272</v>
+        <v>1.8039867800000025</v>
       </c>
       <c r="D353" s="5">
-        <v>8.4407688959196712</v>
+        <v>8.4815613900580686</v>
       </c>
       <c r="E353" s="5">
-        <v>2.7356489847706777</v>
+        <v>2.7339320570070713</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>267.67275699999999</v>
+        <v>267.66672559</v>
       </c>
       <c r="C354" s="5">
-        <v>0.85154134999999087</v>
+        <v>0.85248522000000548</v>
       </c>
       <c r="D354" s="5">
-        <v>3.8976593172788121</v>
+        <v>3.9021595905305739</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>268.78225264999998</v>
+        <v>268.78039460000002</v>
       </c>
       <c r="C355" s="5">
-        <v>1.1094956499999853</v>
+        <v>1.1136690100000237</v>
       </c>
       <c r="D355" s="5">
-        <v>5.0889390164952086</v>
+        <v>5.1086389354061179</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>269.04671523000002</v>
+        <v>269.04429584000002</v>
       </c>
       <c r="C356" s="5">
-        <v>0.26446258000004264</v>
+        <v>0.2639012399999956</v>
       </c>
       <c r="D356" s="5">
-        <v>1.1871250403998612</v>
+        <v>1.1845998966735216</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>268.95927397999998</v>
+        <v>268.97398278999998</v>
       </c>
       <c r="C357" s="5">
-        <v>-8.7441250000040327E-2</v>
+        <v>-7.0313050000038402E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.38930837415126485</v>
+        <v>-0.31316213018827144</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>269.99966032999998</v>
+        <v>270.00057839999999</v>
       </c>
       <c r="C358" s="5">
-        <v>1.0403863500000057</v>
+        <v>1.0265956100000153</v>
       </c>
       <c r="D358" s="5">
-        <v>4.741871208268722</v>
+        <v>4.677429393006638</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>270.42784126999999</v>
+        <v>270.43048563000002</v>
       </c>
       <c r="C359" s="5">
-        <v>0.42818094000000428</v>
+        <v>0.42990723000002617</v>
       </c>
       <c r="D359" s="5">
-        <v>1.9197154783507031</v>
+        <v>1.9275164576984416</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>272.40794683000001</v>
+        <v>272.44219146</v>
       </c>
       <c r="C360" s="5">
-        <v>1.9801055600000268</v>
+        <v>2.0117058299999826</v>
       </c>
       <c r="D360" s="5">
-        <v>9.1491752728940732</v>
+        <v>9.3011177587627216</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>272.66718380999998</v>
+        <v>272.66221096999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.25923697999996875</v>
+        <v>0.22001950999998598</v>
       </c>
       <c r="D361" s="5">
-        <v>1.1479760206952072</v>
+        <v>0.97341489871800579</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>274.02496829</v>
+        <v>274.03670499999998</v>
       </c>
       <c r="C362" s="5">
-        <v>1.3577844800000207</v>
+        <v>1.3744940299999939</v>
       </c>
       <c r="D362" s="5">
-        <v>6.1419745003370663</v>
+        <v>6.2197853140271153</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>275.21795483</v>
+        <v>275.20165587000002</v>
       </c>
       <c r="C363" s="5">
-        <v>1.1929865399999926</v>
+        <v>1.164950870000041</v>
       </c>
       <c r="D363" s="5">
-        <v>5.3512092584232063</v>
+        <v>5.2222705215290599</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>275.05281257000001</v>
+        <v>275.02837481</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.16514225999998189</v>
+        <v>-0.17328106000002208</v>
       </c>
       <c r="D364" s="5">
-        <v>-0.7176785018427001</v>
+        <v>-0.75297031486363242</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>276.07297538</v>
+        <v>276.05496161999997</v>
       </c>
       <c r="C365" s="5">
-        <v>1.020162809999988</v>
+        <v>1.0265868099999693</v>
       </c>
       <c r="D365" s="5">
-        <v>4.5426893563417448</v>
+        <v>4.5722992145551755</v>
       </c>
       <c r="E365" s="5">
-        <v>3.4674003367617834</v>
+        <v>3.4633538439273526</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>277.07636310999999</v>
+        <v>277.06881288</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0033877299999858</v>
+        <v>1.013851260000024</v>
       </c>
       <c r="D366" s="5">
-        <v>4.4496504753990695</v>
+        <v>4.4972930302108249</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>277.52867185000002</v>
+        <v>277.52532184</v>
       </c>
       <c r="C367" s="5">
-        <v>0.45230874000003496</v>
+        <v>0.45650896000000785</v>
       </c>
       <c r="D367" s="5">
-        <v>1.9766042068579903</v>
+        <v>1.9951808229381696</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>269.21241873999998</v>
+        <v>269.20208645000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-8.3162531100000479</v>
+        <v>-8.3232353899999794</v>
       </c>
       <c r="D368" s="5">
-        <v>-30.586044670135138</v>
+        <v>-30.607956165070206</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>160.6243015</v>
+        <v>160.6416146</v>
       </c>
       <c r="C369" s="5">
-        <v>-108.58811723999997</v>
+        <v>-108.56047185000003</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.796486161655181</v>
+        <v>-99.796128899186215</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>187.53958047</v>
+        <v>187.53297166999999</v>
       </c>
       <c r="C370" s="5">
-        <v>26.915278970000003</v>
+        <v>26.891357069999998</v>
       </c>
       <c r="D370" s="5">
-        <v>541.77124862275548</v>
+        <v>540.67075505062917</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>209.57603237000001</v>
+        <v>209.58673461999999</v>
       </c>
       <c r="C371" s="5">
-        <v>22.036451900000003</v>
+        <v>22.053762949999992</v>
       </c>
       <c r="D371" s="5">
-        <v>279.30108782010791</v>
+        <v>279.69411829057179</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>209.65797004000001</v>
+        <v>209.70244700000001</v>
       </c>
       <c r="C372" s="5">
-        <v>8.1937670000002072E-2</v>
+        <v>0.11571238000001927</v>
       </c>
       <c r="D372" s="5">
-        <v>0.4701726151557839</v>
+        <v>0.66453285423597741</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>214.54319477000001</v>
+        <v>214.53129172999999</v>
       </c>
       <c r="C373" s="5">
-        <v>4.8852247300000045</v>
+        <v>4.8288447299999859</v>
       </c>
       <c r="D373" s="5">
-        <v>31.837938261380906</v>
+        <v>31.415258565200798</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>219.37968057</v>
+        <v>219.41312457000001</v>
       </c>
       <c r="C374" s="5">
-        <v>4.8364857999999913</v>
+        <v>4.8818328400000155</v>
       </c>
       <c r="D374" s="5">
-        <v>30.671199073584134</v>
+        <v>30.997634131014351</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>224.51624383999999</v>
+        <v>224.48704498000001</v>
       </c>
       <c r="C375" s="5">
-        <v>5.1365632699999821</v>
+        <v>5.0739204099999995</v>
       </c>
       <c r="D375" s="5">
-        <v>32.012913756848164</v>
+        <v>31.56615210389948</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>227.36791206999999</v>
+        <v>227.33287776</v>
       </c>
       <c r="C376" s="5">
-        <v>2.8516682300000014</v>
+        <v>2.845832779999995</v>
       </c>
       <c r="D376" s="5">
-        <v>16.352808223045457</v>
+        <v>16.319251069833296</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>228.77101802000001</v>
+        <v>228.73883294000001</v>
       </c>
       <c r="C377" s="5">
-        <v>1.4031059500000254</v>
+        <v>1.4059551800000065</v>
       </c>
       <c r="D377" s="5">
-        <v>7.6618835141286867</v>
+        <v>7.6791989128000449</v>
       </c>
       <c r="E377" s="5">
-        <v>-17.133860094379504</v>
+        <v>-17.140111665564774</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>230.02922964999999</v>
+        <v>230.01814103000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.2582116299999768</v>
+        <v>1.2793080900000007</v>
       </c>
       <c r="D378" s="5">
-        <v>6.8031945414176676</v>
+        <v>6.9217995223956219</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>228.57037208</v>
+        <v>228.56590075</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.4588575699999922</v>
+        <v>-1.4522402800000123</v>
       </c>
       <c r="D379" s="5">
-        <v>-7.3505334772058344</v>
+        <v>-7.3186817024306627</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>233.53436952999999</v>
+        <v>233.52306397000001</v>
       </c>
       <c r="C380" s="5">
-        <v>4.9639974499999937</v>
+        <v>4.9571632200000124</v>
       </c>
       <c r="D380" s="5">
-        <v>29.410775493475995</v>
+        <v>29.365981995734014</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>239.79862951000001</v>
+        <v>239.83804687</v>
       </c>
       <c r="C381" s="5">
-        <v>6.2642599800000198</v>
+        <v>6.3149828999999897</v>
       </c>
       <c r="D381" s="5">
-        <v>37.388599841531047</v>
+        <v>37.739842827682104</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>243.11858755</v>
+        <v>243.10686587999999</v>
       </c>
       <c r="C382" s="5">
-        <v>3.3199580399999888</v>
+        <v>3.2688190099999872</v>
       </c>
       <c r="D382" s="5">
-        <v>17.939045049880264</v>
+        <v>17.638572977370217</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>247.15616159000001</v>
+        <v>247.18538391000001</v>
       </c>
       <c r="C383" s="5">
-        <v>4.0375740400000097</v>
+        <v>4.0785180300000263</v>
       </c>
       <c r="D383" s="5">
-        <v>21.853872349096171</v>
+        <v>22.097495089926756</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>252.84599549999999</v>
+        <v>252.92326484</v>
       </c>
       <c r="C384" s="5">
-        <v>5.689833909999976</v>
+        <v>5.7378809299999887</v>
       </c>
       <c r="D384" s="5">
-        <v>31.40613904363596</v>
+        <v>31.701858363659529</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>253.43531716000001</v>
+        <v>253.42599734999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.58932166000002439</v>
+        <v>0.50273250999998709</v>
       </c>
       <c r="D385" s="5">
-        <v>2.8330379990711085</v>
+        <v>2.4114749704736704</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>253.35149609000001</v>
+        <v>253.41951243</v>
       </c>
       <c r="C386" s="5">
-        <v>-8.3821069999999054E-2</v>
+        <v>-6.4849199999912344E-3</v>
       </c>
       <c r="D386" s="5">
-        <v>-0.39616623010108043</v>
+        <v>-3.0702488904488234E-2</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>257.71448594999998</v>
+        <v>257.65518914</v>
       </c>
       <c r="C387" s="5">
-        <v>4.3629898599999706</v>
+        <v>4.235676710000007</v>
       </c>
       <c r="D387" s="5">
-        <v>22.73948275410347</v>
+        <v>22.007382494755312</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>258.83177260000002</v>
+        <v>258.75746084999997</v>
       </c>
       <c r="C388" s="5">
-        <v>1.1172866500000396</v>
+        <v>1.1022717099999682</v>
       </c>
       <c r="D388" s="5">
-        <v>5.3282992522812433</v>
+        <v>5.256238958252446</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>261.37718530000001</v>
+        <v>261.30202084000001</v>
       </c>
       <c r="C389" s="5">
-        <v>2.5454126999999858</v>
+        <v>2.5445599900000389</v>
       </c>
       <c r="D389" s="5">
-        <v>12.460777866513361</v>
+        <v>12.460148244141212</v>
       </c>
       <c r="E389" s="5">
-        <v>14.252752626711418</v>
+        <v>14.235968366832385</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>262.41505834999998</v>
+        <v>262.3861015</v>
       </c>
       <c r="C390" s="5">
-        <v>1.0378730499999733</v>
+        <v>1.0840806599999837</v>
       </c>
       <c r="D390" s="5">
-        <v>4.8703969650665035</v>
+        <v>5.0937045415248461</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>264.64450843999998</v>
+        <v>264.63822493999999</v>
       </c>
       <c r="C391" s="5">
-        <v>2.2294500900000003</v>
+        <v>2.2521234399999912</v>
       </c>
       <c r="D391" s="5">
-        <v>10.68521267606779</v>
+        <v>10.800310034096338</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>265.26314360999999</v>
+        <v>265.26082195999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.61863517000000456</v>
+        <v>0.62259702000000061</v>
       </c>
       <c r="D392" s="5">
-        <v>2.8414774498175532</v>
+        <v>2.8599796739644745</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>269.12258401999998</v>
+        <v>269.20188019</v>
       </c>
       <c r="C393" s="5">
-        <v>3.8594404099999906</v>
+        <v>3.9410582300000101</v>
       </c>
       <c r="D393" s="5">
-        <v>18.926539949128408</v>
+        <v>19.360253728042597</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>270.30869422000001</v>
+        <v>270.29412165999997</v>
       </c>
       <c r="C394" s="5">
-        <v>1.1861102000000301</v>
+        <v>1.0922414699999763</v>
       </c>
       <c r="D394" s="5">
-        <v>5.4188917172146578</v>
+        <v>4.9789304522682709</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>271.60533801000003</v>
+        <v>271.64691376000002</v>
       </c>
       <c r="C395" s="5">
-        <v>1.2966437900000187</v>
+        <v>1.3527921000000447</v>
       </c>
       <c r="D395" s="5">
-        <v>5.910602440381485</v>
+        <v>6.1739791266893995</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>275.40934729000003</v>
+        <v>275.53117880000002</v>
       </c>
       <c r="C396" s="5">
-        <v>3.8040092800000025</v>
+        <v>3.8842650400000025</v>
       </c>
       <c r="D396" s="5">
-        <v>18.163813384892169</v>
+        <v>18.574608541017046</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>277.07455544999999</v>
+        <v>277.09509027000001</v>
       </c>
       <c r="C397" s="5">
-        <v>1.6652081599999633</v>
+        <v>1.5639114699999936</v>
       </c>
       <c r="D397" s="5">
-        <v>7.5017736708039795</v>
+        <v>7.0278906607193381</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>278.55795617000001</v>
+        <v>278.69209360999997</v>
       </c>
       <c r="C398" s="5">
-        <v>1.4834007200000201</v>
+        <v>1.5970033399999579</v>
       </c>
       <c r="D398" s="5">
-        <v>6.6171492682502331</v>
+        <v>7.1395475819661325</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>279.35952046</v>
+        <v>279.25161803999998</v>
       </c>
       <c r="C399" s="5">
-        <v>0.80156428999998752</v>
+        <v>0.5595244300000104</v>
       </c>
       <c r="D399" s="5">
-        <v>3.5082368460289226</v>
+        <v>2.4359974882177449</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>280.14964742000001</v>
+        <v>280.01521545999998</v>
       </c>
       <c r="C400" s="5">
-        <v>0.79012696000000915</v>
+        <v>0.76359741999999642</v>
       </c>
       <c r="D400" s="5">
-        <v>3.4473201047192648</v>
+        <v>3.3311326284230391</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>279.84928287000002</v>
+        <v>279.64115239</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.30036454999998341</v>
+        <v>-0.37406306999997696</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.2790292243641921</v>
+        <v>-1.5913146536083445</v>
       </c>
       <c r="E401" s="5">
-        <v>7.0672187967738553</v>
+        <v>7.0183657558581913</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>287.19778745000002</v>
+        <v>287.11935101</v>
       </c>
       <c r="C402" s="5">
-        <v>7.3485045799999966</v>
+        <v>7.4781986200000006</v>
       </c>
       <c r="D402" s="5">
-        <v>36.484300307702242</v>
+        <v>37.25765219776136</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>287.16607140999997</v>
+        <v>287.20244184000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-3.1716040000048906E-2</v>
+        <v>8.309083000000328E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.13243883393143641</v>
+        <v>0.34782696730988327</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>287.9770729</v>
+        <v>288.02227076999998</v>
       </c>
       <c r="C404" s="5">
-        <v>0.81100149000002375</v>
+        <v>0.81982892999997148</v>
       </c>
       <c r="D404" s="5">
-        <v>3.442125306139876</v>
+        <v>3.479734137322299</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>286.82405426000003</v>
+        <v>286.94153989</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.1530186399999707</v>
+        <v>-1.080730879999976</v>
       </c>
       <c r="D405" s="5">
-        <v>-4.7002225775115924</v>
+        <v>-4.4109258433702836</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>288.70256717000001</v>
+        <v>288.70309473999998</v>
       </c>
       <c r="C406" s="5">
-        <v>1.8785129099999835</v>
+        <v>1.7615548499999818</v>
       </c>
       <c r="D406" s="5">
-        <v>8.1486007976560906</v>
+        <v>7.6207900555202546</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>291.55859808000002</v>
+        <v>291.61241199</v>
       </c>
       <c r="C407" s="5">
-        <v>2.8560309100000154</v>
+        <v>2.9093172500000151</v>
       </c>
       <c r="D407" s="5">
-        <v>12.538854832823287</v>
+        <v>12.785894674169885</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>291.05794966000002</v>
+        <v>291.2373326</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.50064842000000453</v>
+        <v>-0.37507938999999624</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.0412244118758971</v>
+        <v>-1.5325986790778678</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>292.13006848999999</v>
+        <v>292.21459236999999</v>
       </c>
       <c r="C409" s="5">
-        <v>1.0721188299999653</v>
+        <v>0.9772597699999892</v>
       </c>
       <c r="D409" s="5">
-        <v>4.5108881311898497</v>
+        <v>4.1018045471226339</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>292.73436397</v>
+        <v>292.92793961000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.60429548000001887</v>
+        <v>0.7133472400000187</v>
       </c>
       <c r="D410" s="5">
-        <v>2.5107376622393929</v>
+        <v>2.9690646210172256</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>290.24381676000002</v>
+        <v>290.09444059999998</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.4905472099999884</v>
+        <v>-2.8334990100000255</v>
       </c>
       <c r="D411" s="5">
-        <v>-9.7450078734510512</v>
+        <v>-11.009569096114957</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>291.77167768999999</v>
+        <v>291.56222085000002</v>
       </c>
       <c r="C412" s="5">
-        <v>1.5278609299999744</v>
+        <v>1.4677802500000325</v>
       </c>
       <c r="D412" s="5">
-        <v>6.5030078883083986</v>
+        <v>6.2434398027756854</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>292.70439698000001</v>
+        <v>292.30918145999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.93271929000002274</v>
+        <v>0.74696060999997371</v>
       </c>
       <c r="D413" s="5">
-        <v>3.9042629318391864</v>
+        <v>3.1180011923520157</v>
       </c>
       <c r="E413" s="5">
-        <v>4.5935847961317222</v>
+        <v>4.5301018686736638</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>293.8886033</v>
+        <v>293.74210526000002</v>
       </c>
       <c r="C414" s="5">
-        <v>1.184206319999987</v>
+        <v>1.4329238000000259</v>
       </c>
       <c r="D414" s="5">
-        <v>4.9643889395589724</v>
+        <v>6.043720447437928</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>293.44936966</v>
+        <v>293.53175196000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.43923363999999765</v>
+        <v>-0.2103533000000084</v>
       </c>
       <c r="D415" s="5">
-        <v>-1.7788006631309417</v>
+        <v>-0.85596214799525949</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>293.53426623000001</v>
+        <v>293.63578543</v>
       </c>
       <c r="C416" s="5">
-        <v>8.4896570000012161E-2</v>
+        <v>0.1040334699999903</v>
       </c>
       <c r="D416" s="5">
-        <v>0.3477197567027579</v>
+        <v>0.42613380986882277</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>293.23198256000001</v>
+        <v>293.39780668999998</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.30228367000000844</v>
+        <v>-0.23797874000001684</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.2287931674442087</v>
+        <v>-0.96822316947561271</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>293.86351786</v>
+        <v>293.88457973999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.63153529999999591</v>
+        <v>0.4867730500000107</v>
       </c>
       <c r="D418" s="5">
-        <v>2.615281057226615</v>
+        <v>2.0091745498764801</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>293.67795057000001</v>
+        <v>293.74808911999997</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.1855672899999945</v>
+        <v>-0.13649062000001777</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.75514300201210416</v>
+        <v>-0.55590194424908201</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>292.75026552999998</v>
+        <v>292.96980941999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.92768504000002849</v>
+        <v>-0.77827969999998459</v>
       </c>
       <c r="D420" s="5">
-        <v>-3.7254532970451448</v>
+        <v>-3.1334524806445385</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>293.07467427</v>
+        <v>293.23008532</v>
       </c>
       <c r="C421" s="5">
-        <v>0.32440874000002395</v>
+        <v>0.26027590000001055</v>
       </c>
       <c r="D421" s="5">
-        <v>1.337904553584135</v>
+        <v>1.0713108292315088</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>292.55884832999999</v>
+        <v>292.82517085000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.51582594000001336</v>
+        <v>-0.40491446999999425</v>
       </c>
       <c r="D422" s="5">
-        <v>-2.0917335899655498</v>
+        <v>-1.6445242792417769</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>293.84145770999999</v>
+        <v>293.65023213000001</v>
       </c>
       <c r="C423" s="5">
-        <v>1.2826093799999967</v>
+        <v>0.8250612799999999</v>
       </c>
       <c r="D423" s="5">
-        <v>5.3896555972273941</v>
+        <v>3.4339994344134261</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>294.08908993</v>
+        <v>293.81360329</v>
       </c>
       <c r="C424" s="5">
-        <v>0.24763222000001406</v>
+        <v>0.16337115999999696</v>
       </c>
       <c r="D424" s="5">
-        <v>1.0159896957865788</v>
+        <v>0.66966194585578176</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>295.11214296000003</v>
+        <v>294.51879635</v>
       </c>
       <c r="C425" s="5">
-        <v>1.0230530300000282</v>
+        <v>0.70519305999999915</v>
       </c>
       <c r="D425" s="5">
-        <v>4.255264880025833</v>
+        <v>2.9184912387896</v>
       </c>
       <c r="E425" s="5">
-        <v>0.82258620124675552</v>
+        <v>0.75591703242561259</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>294.35752258999997</v>
+        <v>294.13467033000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.75462037000005466</v>
+        <v>-0.38412601999999652</v>
       </c>
       <c r="D426" s="5">
-        <v>-3.0256868646023727</v>
+        <v>-1.5539211349232307</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>294.56209266000002</v>
+        <v>294.69419575000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.20457007000004523</v>
+        <v>0.55952541999999994</v>
       </c>
       <c r="D427" s="5">
-        <v>0.83716082155533833</v>
+        <v>2.3067668067233038</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>294.13836321000002</v>
+        <v>294.30140745</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.42372944999999618</v>
+        <v>-0.39278830000000653</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.7126155495932105</v>
+        <v>-1.5877677374992349</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>294.58810252000001</v>
+        <v>294.78403751000002</v>
       </c>
       <c r="C429" s="5">
-        <v>0.44973930999998402</v>
+        <v>0.48263006000001951</v>
       </c>
       <c r="D429" s="5">
-        <v>1.8503159336021202</v>
+        <v>1.9857480905492331</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>294.50768749999997</v>
+        <v>294.56099483000003</v>
       </c>
       <c r="C430" s="5">
-        <v>-8.04150200000322E-2</v>
+        <v>-0.22304267999999183</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.32707796651836318</v>
+        <v>-0.90418802969937095</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>291.30536430000001</v>
+        <v>291.39663832999997</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.2023231999999666</v>
+        <v>-3.1643565000000535</v>
       </c>
       <c r="D431" s="5">
-        <v>-12.295443270550555</v>
+        <v>-12.156103381670746</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>291.34074081</v>
+        <v>291.58523971</v>
       </c>
       <c r="C432" s="5">
-        <v>3.5376509999991868E-2</v>
+        <v>0.1886013800000228</v>
       </c>
       <c r="D432" s="5">
-        <v>0.14582696857445843</v>
+        <v>0.77944980090922655</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>291.01183916000002</v>
+        <v>291.22967814999998</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.32890164999997751</v>
+        <v>-0.35556156000001238</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.3463292634435131</v>
+        <v>-1.4535162278807356</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>291.61177111000001</v>
+        <v>291.91469138999997</v>
       </c>
       <c r="C434" s="5">
-        <v>0.59993194999998423</v>
+        <v>0.68501323999998931</v>
       </c>
       <c r="D434" s="5">
-        <v>2.5020887822085447</v>
+        <v>2.8593718476753072</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>292.24889793</v>
+        <v>293.05768554999997</v>
       </c>
       <c r="C435" s="5">
-        <v>0.63712681999999177</v>
+        <v>1.1429941600000006</v>
       </c>
       <c r="D435" s="5">
-        <v>2.653551259004594</v>
+        <v>4.8011272536000016</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>292.40017760000001</v>
+        <v>293.39404465000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.15127967000000808</v>
+        <v>0.33635910000003832</v>
       </c>
       <c r="D436" s="5">
-        <v>0.6229393282127349</v>
+        <v>1.3860366076102526</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>291.10842686000001</v>
+        <v>292.70549311000002</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.2917507399999977</v>
+        <v>-0.68855153999999175</v>
       </c>
       <c r="D437" s="5">
-        <v>-5.1743685335648992</v>
+        <v>-2.7801509273861713</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.3566761637940128</v>
+        <v>-0.61568336638354593</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>293.97522780999998</v>
+        <v>291.83176771000001</v>
       </c>
       <c r="C438" s="5">
-        <v>2.8668009499999698</v>
+        <v>-0.87372540000001209</v>
       </c>
       <c r="D438" s="5">
-        <v>12.479013509297054</v>
+        <v>-3.5237717669049373</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>293.55651917</v>
+        <v>290.94978043999998</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.41870863999997709</v>
+        <v>-0.88198727000002464</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.6958332888483474</v>
+        <v>-3.5670137069041319</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>294.03927028999999</v>
+        <v>290.84196323999998</v>
       </c>
       <c r="C440" s="5">
-        <v>0.48275111999998899</v>
+        <v>-0.1078171999999995</v>
       </c>
       <c r="D440" s="5">
-        <v>1.9913363931115313</v>
+        <v>-0.44377854554296103</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>292.71394842000001</v>
+        <v>289.51166153000003</v>
       </c>
       <c r="C441" s="5">
-        <v>-1.325321869999982</v>
+        <v>-1.3303017099999579</v>
       </c>
       <c r="D441" s="5">
-        <v>-5.2766650907280166</v>
+        <v>-5.3527650421119404</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>294.68825730999998</v>
+        <v>291.42883684999998</v>
       </c>
       <c r="C442" s="5">
-        <v>1.9743088899999748</v>
+        <v>1.9171753199999557</v>
       </c>
       <c r="D442" s="5">
-        <v>8.4009156330590695</v>
+        <v>8.242430094352283</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>295.62105215999998</v>
+        <v>292.26734851999998</v>
       </c>
       <c r="C443" s="5">
-        <v>0.9327948499999934</v>
+        <v>0.8385116700000026</v>
       </c>
       <c r="D443" s="5">
-        <v>3.8652652617803041</v>
+        <v>3.5078576925031912</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>297.69862367000002</v>
+        <v>293.30956588999999</v>
       </c>
       <c r="C444" s="5">
-        <v>2.0775715100000411</v>
+        <v>1.042217370000003</v>
       </c>
       <c r="D444" s="5">
-        <v>8.767117979376394</v>
+        <v>4.3640994872655048</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>292.98616618</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.32339970999998968</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-1.3151118079168578</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>