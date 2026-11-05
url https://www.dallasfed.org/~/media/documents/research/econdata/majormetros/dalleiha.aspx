--- v10 (2026-09-26)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2980B832-7FDD-4F93-B712-35887BB66CF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B509D42E-CEBE-458D-8EDE-677B12C4EDFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{31815975-6B6B-4F2C-BA63-E991AFEC20BC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2FDE414C-A1E2-4B3B-8C7B-65CB5C19EAEF}"/>
   </bookViews>
   <sheets>
     <sheet name="dalleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{312C57F2-6814-40E9-A1CE-00B65E5DB496}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BFCB66B-7401-4E15-AEB6-F200A88F0793}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.8385116700000026</v>
       </c>
       <c r="D443" s="5">
         <v>3.5078576925031912</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>293.30956588999999</v>
       </c>
       <c r="C444" s="5">
         <v>1.042217370000003</v>
       </c>
       <c r="D444" s="5">
         <v>4.3640994872655048</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>292.98616618</v>
+        <v>292.25869251</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.32339970999998968</v>
+        <v>-1.0508733799999845</v>
       </c>
       <c r="D445" s="5">
-        <v>-1.3151118079168578</v>
+        <v>-4.2156582813224102</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>291.22332517000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-1.0353673399999934</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-4.1693064474709773</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>