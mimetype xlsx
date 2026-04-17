--- v3 (2026-02-15)
+++ v4 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4502B44F-25EF-4CFC-9387-8AE441E5A6C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{36505616-5C8D-4F35-9342-77EBD3BFA51F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DFDAB993-C9CB-4DE5-AA6A-D0C5F0A124DF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E04F6A9B-59C4-4839-896B-7EF0DFEC3247}"/>
   </bookViews>
   <sheets>
     <sheet name="dalleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58C6DE11-6D5F-47F3-A18C-A38DA287655F}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FF081DA-0672-4B62-AE9E-FAB3BC11F946}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>111.46547185999999</v>
+        <v>111.4700718</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>110.74566115</v>
+        <v>110.74917314</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.71981070999999019</v>
+        <v>-0.72089866000000313</v>
       </c>
       <c r="D7" s="5">
-        <v>-7.479848220018825</v>
+        <v>-7.4904562887827097</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>110.71452214</v>
+        <v>110.71679798</v>
       </c>
       <c r="C8" s="5">
-        <v>-3.1139010000003964E-2</v>
+        <v>-3.2375160000000847E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.33688976328501985</v>
+        <v>-0.35023095962214423</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>111.56563559</v>
+        <v>111.56123232</v>
       </c>
       <c r="C9" s="5">
-        <v>0.85111344999999972</v>
+        <v>0.8444343400000065</v>
       </c>
       <c r="D9" s="5">
-        <v>9.62516210743145</v>
+        <v>9.5462282244132659</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>111.49806676999999</v>
+        <v>111.49318918</v>
       </c>
       <c r="C10" s="5">
-        <v>-6.7568820000005303E-2</v>
+        <v>-6.8043140000000335E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-0.72435422919027159</v>
+        <v>-0.72945070440599835</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>112.66181252</v>
+        <v>112.65571143</v>
       </c>
       <c r="C11" s="5">
-        <v>1.1637457500000039</v>
+        <v>1.162522249999995</v>
       </c>
       <c r="D11" s="5">
-        <v>13.269441505735768</v>
+        <v>13.255294715954701</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>112.28527317</v>
+        <v>112.28637462</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.3765393500000016</v>
+        <v>-0.36933680999999297</v>
       </c>
       <c r="D12" s="5">
-        <v>-3.9377418842055145</v>
+        <v>-3.8639783089204349</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>112.82245673</v>
+        <v>112.82341338000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.53718356000000256</v>
+        <v>0.5370387600000015</v>
       </c>
       <c r="D13" s="5">
-        <v>5.8944086217965319</v>
+        <v>5.8927184005525213</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>112.16508775</v>
+        <v>112.16352311</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.6573689800000011</v>
+        <v>-0.65989027000000533</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.7721267018420406</v>
+        <v>-6.7972151431502486</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>113.24793841</v>
+        <v>113.25053646000001</v>
       </c>
       <c r="C15" s="5">
-        <v>1.0828506600000054</v>
+        <v>1.0870133500000065</v>
       </c>
       <c r="D15" s="5">
-        <v>12.220255174807493</v>
+        <v>12.26994454757493</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>114.10550726</v>
+        <v>114.107793</v>
       </c>
       <c r="C16" s="5">
-        <v>0.85756884999999272</v>
+        <v>0.85725653999999452</v>
       </c>
       <c r="D16" s="5">
-        <v>9.4751665661253259</v>
+        <v>9.4713445711470214</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>114.85011152</v>
+        <v>114.85033616</v>
       </c>
       <c r="C17" s="5">
-        <v>0.74460426000000268</v>
+        <v>0.74254315999999676</v>
       </c>
       <c r="D17" s="5">
-        <v>8.1179451253061927</v>
+        <v>8.0944960143432212</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>111.76045017</v>
+        <v>111.7649905</v>
       </c>
       <c r="C18" s="5">
-        <v>-3.0896613500000001</v>
+        <v>-3.0853456600000015</v>
       </c>
       <c r="D18" s="5">
-        <v>-27.909065617252171</v>
+        <v>-27.87560582582751</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>111.87473101</v>
+        <v>111.87798143000001</v>
       </c>
       <c r="C19" s="5">
-        <v>0.11428084000000638</v>
+        <v>0.11299093000000937</v>
       </c>
       <c r="D19" s="5">
-        <v>1.2339866738072081</v>
+        <v>1.2199310526614271</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>112.21540492</v>
+        <v>112.21749561</v>
       </c>
       <c r="C20" s="5">
-        <v>0.34067390999999247</v>
+        <v>0.33951417999999478</v>
       </c>
       <c r="D20" s="5">
-        <v>3.7159910676940466</v>
+        <v>3.7030197313634217</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>115.19896403</v>
+        <v>115.19479736</v>
       </c>
       <c r="C21" s="5">
-        <v>2.9835591100000016</v>
+        <v>2.9773017499999952</v>
       </c>
       <c r="D21" s="5">
-        <v>37.010266655028822</v>
+        <v>36.920196910107684</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>116.04518469</v>
+        <v>116.04069677</v>
       </c>
       <c r="C22" s="5">
-        <v>0.84622066000000018</v>
+        <v>0.84589941000000124</v>
       </c>
       <c r="D22" s="5">
-        <v>9.1798783668403985</v>
+        <v>9.1765969155331852</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>116.56801466</v>
+        <v>116.56169121000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.52282997000000364</v>
+        <v>0.52099444000000972</v>
       </c>
       <c r="D23" s="5">
-        <v>5.542483416284516</v>
+        <v>5.5227610244720893</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>114.136579</v>
+        <v>114.13747293</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.4314356600000053</v>
+        <v>-2.4242182800000052</v>
       </c>
       <c r="D24" s="5">
-        <v>-22.349292214346395</v>
+        <v>-22.291423600124361</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>114.21035181000001</v>
+        <v>114.21157748</v>
       </c>
       <c r="C25" s="5">
-        <v>7.3772810000008349E-2</v>
+        <v>7.4104550000001268E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>0.77838991391321333</v>
+        <v>0.78189652402103071</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>114.45544683</v>
+        <v>114.4534542</v>
       </c>
       <c r="C26" s="5">
-        <v>0.24509501999999372</v>
+        <v>0.24187671999999338</v>
       </c>
       <c r="D26" s="5">
-        <v>2.6058093161390739</v>
+        <v>2.5711654638679748</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>114.42744303000001</v>
+        <v>114.43009161000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.8003799999993362E-2</v>
+        <v>-2.3362589999990746E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.29320907532638385</v>
+        <v>-0.24467286928349097</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>114.16790131</v>
+        <v>114.17030092</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.25954172000000142</v>
+        <v>-0.25979069000000266</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.6881135347298524</v>
+        <v>-2.6905985400560106</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>114.41504385</v>
+        <v>114.41515045</v>
       </c>
       <c r="C29" s="5">
-        <v>0.24714253999999869</v>
+        <v>0.24484952999999621</v>
       </c>
       <c r="D29" s="5">
-        <v>2.6288267114504604</v>
+        <v>2.6040924444493019</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.37881345019350476</v>
+        <v>-0.37891548649342521</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>111.19611188</v>
+        <v>111.20032802999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-3.2189319699999999</v>
+        <v>-3.2148224200000044</v>
       </c>
       <c r="D30" s="5">
-        <v>-28.996845237339564</v>
+        <v>-28.965326535533119</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>111.85796573</v>
+        <v>111.86068305000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.66185384999999997</v>
+        <v>0.66035502000001145</v>
       </c>
       <c r="D31" s="5">
-        <v>7.3810832844806606</v>
+        <v>7.3635300675931825</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>112.25209682000001</v>
+        <v>112.25395892</v>
       </c>
       <c r="C32" s="5">
-        <v>0.3941310900000019</v>
+        <v>0.39327586999999653</v>
       </c>
       <c r="D32" s="5">
-        <v>4.3111043521779857</v>
+        <v>4.3014615939570788</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>112.36791649</v>
+        <v>112.36444525</v>
       </c>
       <c r="C33" s="5">
-        <v>0.11581966999999338</v>
+        <v>0.11048633000000052</v>
       </c>
       <c r="D33" s="5">
-        <v>1.2451885619468861</v>
+        <v>1.1875187689601496</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>112.69266116999999</v>
+        <v>112.68911858</v>
       </c>
       <c r="C34" s="5">
-        <v>0.3247446799999949</v>
+        <v>0.32467332999999599</v>
       </c>
       <c r="D34" s="5">
-        <v>3.5236738034574833</v>
+        <v>3.52299783582255</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>112.17021604999999</v>
+        <v>112.16441467999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.52244512000000043</v>
+        <v>-0.52470390000000577</v>
       </c>
       <c r="D35" s="5">
-        <v>-5.4235385493935144</v>
+        <v>-5.4465567940366384</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>112.05018462</v>
+        <v>112.0508176</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.12003142999999739</v>
+        <v>-0.11359707999999102</v>
       </c>
       <c r="D36" s="5">
-        <v>-1.2765688605997583</v>
+        <v>-1.2085806077298478</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>112.50568179</v>
+        <v>112.50697234</v>
       </c>
       <c r="C37" s="5">
-        <v>0.45549717000000101</v>
+        <v>0.45615474000000233</v>
       </c>
       <c r="D37" s="5">
-        <v>4.9886987259457172</v>
+        <v>4.9960337242084929</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>112.57554537999999</v>
+        <v>112.57328088</v>
       </c>
       <c r="C38" s="5">
-        <v>6.9863589999997089E-2</v>
+        <v>6.6308539999994309E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.74772432018803681</v>
+        <v>0.70954434796457466</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>115.57818602</v>
+        <v>115.58078614999999</v>
       </c>
       <c r="C39" s="5">
-        <v>3.0026406400000099</v>
+        <v>3.0075052699999958</v>
       </c>
       <c r="D39" s="5">
-        <v>37.145566502518079</v>
+        <v>37.21571307974294</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>115.72880926000001</v>
+        <v>115.73125937</v>
       </c>
       <c r="C40" s="5">
-        <v>0.1506232400000016</v>
+        <v>0.15047322000000918</v>
       </c>
       <c r="D40" s="5">
-        <v>1.5751162248625716</v>
+        <v>1.5735005139515312</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>115.79042172</v>
+        <v>115.79040576</v>
       </c>
       <c r="C41" s="5">
-        <v>6.1612459999992097E-2</v>
+        <v>5.9146389999995108E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>0.64073784199432104</v>
+        <v>0.61500679925312607</v>
       </c>
       <c r="E41" s="5">
-        <v>1.2020953047076066</v>
+        <v>1.2019870660406884</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>115.92015902999999</v>
+        <v>115.92392340000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.12973730999999589</v>
+        <v>0.13351764000000799</v>
       </c>
       <c r="D42" s="5">
-        <v>1.3528560043518212</v>
+        <v>1.392526533577465</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>117.07224573000001</v>
+        <v>117.07444547</v>
       </c>
       <c r="C43" s="5">
-        <v>1.1520867000000123</v>
+        <v>1.1505220699999938</v>
       </c>
       <c r="D43" s="5">
-        <v>12.600358143142664</v>
+        <v>12.581869954871848</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>117.34308477</v>
+        <v>117.34446353</v>
       </c>
       <c r="C44" s="5">
-        <v>0.27083903999999848</v>
+        <v>0.27001805999999817</v>
       </c>
       <c r="D44" s="5">
-        <v>2.8117189898942518</v>
+        <v>2.8030342324848023</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>118.02145442</v>
+        <v>118.01884251</v>
       </c>
       <c r="C45" s="5">
-        <v>0.67836964999999338</v>
+        <v>0.67437898000000018</v>
       </c>
       <c r="D45" s="5">
-        <v>7.1621790414817754</v>
+        <v>7.1186190109115977</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>118.48572217</v>
+        <v>118.48322847</v>
       </c>
       <c r="C46" s="5">
-        <v>0.46426775000000475</v>
+        <v>0.46438596000000132</v>
       </c>
       <c r="D46" s="5">
-        <v>4.8239911511126499</v>
+        <v>4.8253552292959023</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>119.27292521</v>
+        <v>119.26758067999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.7872030399999943</v>
+        <v>0.78435220999999444</v>
       </c>
       <c r="D47" s="5">
-        <v>8.2705164436022613</v>
+        <v>8.2396460627433221</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>119.80277727000001</v>
+        <v>119.80278572</v>
       </c>
       <c r="C48" s="5">
-        <v>0.52985206000001028</v>
+        <v>0.53520504000000813</v>
       </c>
       <c r="D48" s="5">
-        <v>5.4630154204275527</v>
+        <v>5.5198298718880379</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>120.22752851</v>
+        <v>120.22881744</v>
       </c>
       <c r="C49" s="5">
-        <v>0.42475123999999198</v>
+        <v>0.42603171999999745</v>
       </c>
       <c r="D49" s="5">
-        <v>4.3384551422908535</v>
+        <v>4.3517906567930309</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>121.25902266</v>
+        <v>121.25626739</v>
       </c>
       <c r="C50" s="5">
-        <v>1.0314941500000003</v>
+        <v>1.0274499500000047</v>
       </c>
       <c r="D50" s="5">
-        <v>10.795399618509061</v>
+        <v>10.750944383850847</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>120.08760940000001</v>
+        <v>120.09025373</v>
       </c>
       <c r="C51" s="5">
-        <v>-1.1714132599999942</v>
+        <v>-1.1660136600000044</v>
       </c>
       <c r="D51" s="5">
-        <v>-10.995978512414196</v>
+        <v>-10.948178844101953</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>122.00648458000001</v>
+        <v>122.00888918</v>
       </c>
       <c r="C52" s="5">
-        <v>1.9188751800000006</v>
+        <v>1.9186354499999965</v>
       </c>
       <c r="D52" s="5">
-        <v>20.952980180331473</v>
+        <v>20.949625711645648</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>122.52111064</v>
+        <v>122.52116954</v>
       </c>
       <c r="C53" s="5">
-        <v>0.51462605999999766</v>
+        <v>0.51228036000000543</v>
       </c>
       <c r="D53" s="5">
-        <v>5.1807187128463106</v>
+        <v>5.1564527096870982</v>
       </c>
       <c r="E53" s="5">
-        <v>5.8128201106961264</v>
+        <v>5.8128855632054055</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>121.96143343</v>
+        <v>121.96456525000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.55967721000000381</v>
+        <v>-0.55660428999999567</v>
       </c>
       <c r="D54" s="5">
-        <v>-5.3459631300255221</v>
+        <v>-5.3173380225944307</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>121.77468379</v>
+        <v>121.77620616</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.18674964000000216</v>
+        <v>-0.18835909000000584</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.8220667094951071</v>
+        <v>-1.8375897586511258</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>122.29658417</v>
+        <v>122.29745173000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.52190038000000527</v>
+        <v>0.52124557000000493</v>
       </c>
       <c r="D56" s="5">
-        <v>5.2659219259711509</v>
+        <v>5.2590913459091615</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>122.43319059</v>
+        <v>122.43155283999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.13660641999999257</v>
+        <v>0.13410110999998892</v>
       </c>
       <c r="D57" s="5">
-        <v>1.3486767645607411</v>
+        <v>1.323783743131357</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>123.40301436</v>
+        <v>123.40153992</v>
       </c>
       <c r="C58" s="5">
-        <v>0.96982377000000497</v>
+        <v>0.96998708000000988</v>
       </c>
       <c r="D58" s="5">
-        <v>9.9307554258418307</v>
+        <v>9.9326399183139458</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>123.78159907</v>
+        <v>123.77708527999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.37858470999999838</v>
+        <v>0.37554535999998961</v>
       </c>
       <c r="D59" s="5">
-        <v>3.7442047548149393</v>
+        <v>3.713685810131806</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>125.62103408999999</v>
+        <v>125.62069332</v>
       </c>
       <c r="C60" s="5">
-        <v>1.8394350199999963</v>
+        <v>1.8436080400000066</v>
       </c>
       <c r="D60" s="5">
-        <v>19.364533096439573</v>
+        <v>19.412890879262413</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>125.69527889</v>
+        <v>125.69625022</v>
       </c>
       <c r="C61" s="5">
-        <v>7.4244800000002442E-2</v>
+        <v>7.5556899999995153E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>0.71153642403536388</v>
+        <v>0.72415473456493018</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>125.14856773</v>
+        <v>125.14600185</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.54671116000000097</v>
+        <v>-0.55024836999999138</v>
       </c>
       <c r="D62" s="5">
-        <v>-5.0963287287092429</v>
+        <v>-5.1284734310162561</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>128.25498275999999</v>
+        <v>128.25729229000001</v>
       </c>
       <c r="C63" s="5">
-        <v>3.1064150299999937</v>
+        <v>3.1112904400000048</v>
       </c>
       <c r="D63" s="5">
-        <v>34.208602970142834</v>
+        <v>34.2706378651271</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>128.94600410000001</v>
+        <v>128.94824924</v>
       </c>
       <c r="C64" s="5">
-        <v>0.69102134000002025</v>
+        <v>0.69095694999998614</v>
       </c>
       <c r="D64" s="5">
-        <v>6.6605209833591417</v>
+        <v>6.6597583458676501</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>129.50580356</v>
+        <v>129.5058276</v>
       </c>
       <c r="C65" s="5">
-        <v>0.55979945999999359</v>
+        <v>0.55757836000000793</v>
       </c>
       <c r="D65" s="5">
-        <v>5.3358274357787394</v>
+        <v>5.31405589363525</v>
       </c>
       <c r="E65" s="5">
-        <v>5.7008077085775932</v>
+        <v>5.7007765157838231</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>130.40369254999999</v>
+        <v>130.40604250000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.89788898999998423</v>
+        <v>0.90021490000000881</v>
       </c>
       <c r="D66" s="5">
-        <v>8.6445383401579932</v>
+        <v>8.6677926556251386</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>130.72286682999999</v>
+        <v>130.72396341000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.31917427999999859</v>
+        <v>0.317920909999998</v>
       </c>
       <c r="D67" s="5">
-        <v>2.976966294968908</v>
+        <v>2.9650646592470631</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>130.20741125999999</v>
+        <v>130.20777570000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.51545557000000031</v>
+        <v>-0.51618770999999697</v>
       </c>
       <c r="D68" s="5">
-        <v>-4.630459458601333</v>
+        <v>-4.636856215849317</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>129.09246970000001</v>
+        <v>129.09181554</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.114941559999977</v>
+        <v>-1.1159601600000144</v>
       </c>
       <c r="D69" s="5">
-        <v>-9.8050006378921353</v>
+        <v>-9.8135142507177253</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>129.98606765</v>
+        <v>129.98558475999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.89359794999998599</v>
+        <v>0.89376921999999581</v>
       </c>
       <c r="D70" s="5">
-        <v>8.6302437249398558</v>
+        <v>8.6320067360140307</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>130.61870628</v>
+        <v>130.61486095000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.63263863000000242</v>
+        <v>0.629276190000013</v>
       </c>
       <c r="D71" s="5">
-        <v>5.9992683951117565</v>
+        <v>5.9665516728825141</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>131.15292163999999</v>
+        <v>131.15227336999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.53421535999999037</v>
+        <v>0.53741241999998124</v>
       </c>
       <c r="D72" s="5">
-        <v>5.0197790345391846</v>
+        <v>5.0506555018347221</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>131.67423969000001</v>
+        <v>131.67495044</v>
       </c>
       <c r="C73" s="5">
-        <v>0.52131805000001918</v>
+        <v>0.52267707000001451</v>
       </c>
       <c r="D73" s="5">
-        <v>4.8755367431189356</v>
+        <v>4.8885513181674334</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>132.02381511999999</v>
+        <v>132.02151297</v>
       </c>
       <c r="C74" s="5">
-        <v>0.34957542999998736</v>
+        <v>0.34656252999999992</v>
       </c>
       <c r="D74" s="5">
-        <v>3.2327531430038636</v>
+        <v>3.2044687922590187</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>132.21234242</v>
+        <v>132.21412247000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.18852730000000406</v>
+        <v>0.19260950000000321</v>
       </c>
       <c r="D75" s="5">
-        <v>1.7270978806464665</v>
+        <v>1.76482652193648</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>132.32026195</v>
+        <v>132.32213572000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.10791953000000376</v>
+        <v>0.10801324999999906</v>
       </c>
       <c r="D76" s="5">
-        <v>0.98392036938179661</v>
+        <v>0.98476535520748421</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>133.02514808999999</v>
+        <v>133.02544370999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.70488613999998506</v>
+        <v>0.70330798999998478</v>
       </c>
       <c r="D77" s="5">
-        <v>6.5832083798675667</v>
+        <v>6.5679401686117744</v>
       </c>
       <c r="E77" s="5">
-        <v>2.7175187777352949</v>
+        <v>2.7177279781346098</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>134.40281870999999</v>
+        <v>134.40419736999999</v>
       </c>
       <c r="C78" s="5">
-        <v>1.3776706200000035</v>
+        <v>1.378753660000001</v>
       </c>
       <c r="D78" s="5">
-        <v>13.160669880389243</v>
+        <v>13.171581813251731</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>134.16580311000001</v>
+        <v>134.16665601</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.23701559999997812</v>
+        <v>-0.23754135999999448</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.0957616060421458</v>
+        <v>-2.1003440983555666</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>134.61347726</v>
+        <v>134.61374230000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.44767414999998323</v>
+        <v>0.44708629000001565</v>
       </c>
       <c r="D80" s="5">
-        <v>4.0783738950832316</v>
+        <v>4.072893507657338</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>134.96658636000001</v>
+        <v>134.96638439</v>
       </c>
       <c r="C81" s="5">
-        <v>0.35310910000001172</v>
+        <v>0.35264208999998914</v>
       </c>
       <c r="D81" s="5">
-        <v>3.1935729130233792</v>
+        <v>3.1892817923213856</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>135.57067860000001</v>
+        <v>135.57049670999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.60409223999999995</v>
+        <v>0.60411231999998449</v>
       </c>
       <c r="D82" s="5">
-        <v>5.5052510871228311</v>
+        <v>5.5054470521857857</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>135.77508917</v>
+        <v>135.77187169999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.20441056999999319</v>
+        <v>0.20137499000000503</v>
       </c>
       <c r="D83" s="5">
-        <v>1.8244144213706237</v>
+        <v>1.7971018430325225</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>136.50970271</v>
+        <v>136.50933721999999</v>
       </c>
       <c r="C84" s="5">
-        <v>0.73461353999999801</v>
+        <v>0.73746552000000065</v>
       </c>
       <c r="D84" s="5">
-        <v>6.6893551075167812</v>
+        <v>6.7162697503776236</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>136.70114887</v>
+        <v>136.70135508000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.19144615999999814</v>
+        <v>0.1920178600000213</v>
       </c>
       <c r="D85" s="5">
-        <v>1.6959654763531784</v>
+        <v>1.7010738348212762</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>136.67998148000001</v>
+        <v>136.67864094000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-2.1167389999988018E-2</v>
+        <v>-2.2714140000005045E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.18565496257563208</v>
+        <v>-0.19920850345455099</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>137.92588466000001</v>
+        <v>137.92690474</v>
       </c>
       <c r="C87" s="5">
-        <v>1.2459031799999991</v>
+        <v>1.2482637999999895</v>
       </c>
       <c r="D87" s="5">
-        <v>11.503988711015701</v>
+        <v>11.527010529073678</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>138.4163221</v>
+        <v>138.41775896999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.49043743999999379</v>
+        <v>0.49085422999999651</v>
       </c>
       <c r="D88" s="5">
-        <v>4.3514107968613436</v>
+        <v>4.3551486083152957</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>139.07587488999999</v>
+        <v>139.07642437000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.65955278999999223</v>
+        <v>0.65866540000001805</v>
       </c>
       <c r="D89" s="5">
-        <v>5.8702513918742261</v>
+        <v>5.8620830106049571</v>
       </c>
       <c r="E89" s="5">
-        <v>4.5485585897685255</v>
+        <v>4.5487393172627621</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>140.36025484999999</v>
+        <v>140.36090899000001</v>
       </c>
       <c r="C90" s="5">
-        <v>1.2843799599999954</v>
+        <v>1.2844846200000006</v>
       </c>
       <c r="D90" s="5">
-        <v>11.662711392963621</v>
+        <v>11.663662088240368</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>140.90953708000001</v>
+        <v>140.91030287000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.54928223000001708</v>
+        <v>0.54939387999999667</v>
       </c>
       <c r="D91" s="5">
-        <v>4.7984551641465423</v>
+        <v>4.799428764952185</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>142.60647843999999</v>
+        <v>142.60667251000001</v>
       </c>
       <c r="C92" s="5">
-        <v>1.6969413599999825</v>
+        <v>1.6963696400000003</v>
       </c>
       <c r="D92" s="5">
-        <v>15.447998347998059</v>
+        <v>15.442354838533113</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>142.87061098000001</v>
+        <v>142.87068457000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.26413254000001984</v>
+        <v>0.26401205999999888</v>
       </c>
       <c r="D93" s="5">
-        <v>2.2453953297653317</v>
+        <v>2.2443575905255253</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>143.60362036000001</v>
+        <v>143.6034319</v>
       </c>
       <c r="C94" s="5">
-        <v>0.7330093799999986</v>
+        <v>0.73274732999999515</v>
       </c>
       <c r="D94" s="5">
-        <v>6.3334350261252448</v>
+        <v>6.3311032301211823</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>145.68263689</v>
+        <v>145.68009724999999</v>
       </c>
       <c r="C95" s="5">
-        <v>2.0790165299999899</v>
+        <v>2.0766653499999848</v>
       </c>
       <c r="D95" s="5">
-        <v>18.825282887704642</v>
+        <v>18.802298868070167</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>143.03049318000001</v>
+        <v>143.0302629</v>
       </c>
       <c r="C96" s="5">
-        <v>-2.6521437099999901</v>
+        <v>-2.6498343499999919</v>
       </c>
       <c r="D96" s="5">
-        <v>-19.786011909998681</v>
+        <v>-19.770779913873316</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>143.26001558999999</v>
+        <v>143.25965414999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.22952240999998708</v>
+        <v>0.22939124999999194</v>
       </c>
       <c r="D97" s="5">
-        <v>1.9427384107417511</v>
+        <v>1.9416215805189596</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>144.57251312</v>
+        <v>144.57185566999999</v>
       </c>
       <c r="C98" s="5">
-        <v>1.3124975300000017</v>
+        <v>1.3122015200000021</v>
       </c>
       <c r="D98" s="5">
-        <v>11.565222703407962</v>
+        <v>11.562512254164247</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>144.57631130999999</v>
+        <v>144.57692829999999</v>
       </c>
       <c r="C99" s="5">
-        <v>3.7981899999977031E-3</v>
+        <v>5.0726300000007996E-3</v>
       </c>
       <c r="D99" s="5">
-        <v>3.1530797548562361E-2</v>
+        <v>4.2112835918572955E-2</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>145.34628628999999</v>
+        <v>145.34740857</v>
       </c>
       <c r="C100" s="5">
-        <v>0.76997498000000064</v>
+        <v>0.77048027000000729</v>
       </c>
       <c r="D100" s="5">
-        <v>6.5814429488853632</v>
+        <v>6.5858604080277328</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>145.50197005000001</v>
+        <v>145.50281766000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.15568376000001649</v>
+        <v>0.15540909000000624</v>
       </c>
       <c r="D101" s="5">
-        <v>1.2929469925242465</v>
+        <v>1.2906424141736927</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6205678483652424</v>
+        <v>4.6207639570191805</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>145.20375666999999</v>
+        <v>145.20409649000001</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.29821338000002129</v>
+        <v>-0.29872116999999321</v>
       </c>
       <c r="D102" s="5">
-        <v>-2.4319227397437859</v>
+        <v>-2.4360030773909358</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>145.49559991000001</v>
+        <v>145.49627221</v>
       </c>
       <c r="C103" s="5">
-        <v>0.29184324000001993</v>
+        <v>0.29217571999998881</v>
       </c>
       <c r="D103" s="5">
-        <v>2.4387063159719835</v>
+        <v>2.441509633918737</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>145.23899044999999</v>
+        <v>145.23909456000001</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.25660946000002127</v>
+        <v>-0.25717764999998849</v>
       </c>
       <c r="D104" s="5">
-        <v>-2.0960208736319097</v>
+        <v>-2.1006072888029359</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>144.89981184999999</v>
+        <v>144.89987604000001</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.33917859999999678</v>
+        <v>-0.33921852000000285</v>
       </c>
       <c r="D105" s="5">
-        <v>-2.766660778811858</v>
+        <v>-2.7669802745503569</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>145.66320171000001</v>
+        <v>145.66286065</v>
       </c>
       <c r="C106" s="5">
-        <v>0.76338986000001796</v>
+        <v>0.76298460999998952</v>
       </c>
       <c r="D106" s="5">
-        <v>6.5085226616277803</v>
+        <v>6.5049639385042823</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>147.04657635000001</v>
+        <v>147.04475611999999</v>
       </c>
       <c r="C107" s="5">
-        <v>1.3833746399999995</v>
+        <v>1.3818954699999892</v>
       </c>
       <c r="D107" s="5">
-        <v>12.011029603846923</v>
+        <v>11.997539037161275</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>147.61359812000001</v>
+        <v>147.61327575000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.56702176999999665</v>
+        <v>0.5685196300000257</v>
       </c>
       <c r="D108" s="5">
-        <v>4.7266926101185547</v>
+        <v>4.7395053956894806</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>148.01183241000001</v>
+        <v>148.01136033</v>
       </c>
       <c r="C109" s="5">
-        <v>0.39823429000000488</v>
+        <v>0.39808457999998836</v>
       </c>
       <c r="D109" s="5">
-        <v>3.2858496948737548</v>
+        <v>3.2846033313349787</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>149.12608573</v>
+        <v>149.12536370999999</v>
       </c>
       <c r="C110" s="5">
-        <v>1.1142533199999889</v>
+        <v>1.1140033799999856</v>
       </c>
       <c r="D110" s="5">
-        <v>9.4173519239406858</v>
+        <v>9.4151825845631976</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>149.05883786999999</v>
+        <v>149.05953729000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-6.7247860000009041E-2</v>
+        <v>-6.582641999997918E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-0.53979547572290398</v>
+        <v>-0.52841588136175455</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>150.79598529</v>
+        <v>150.79717959000001</v>
       </c>
       <c r="C112" s="5">
-        <v>1.7371474200000137</v>
+        <v>1.7376423000000045</v>
       </c>
       <c r="D112" s="5">
-        <v>14.917079365653318</v>
+        <v>14.921530480903211</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>151.14404522999999</v>
+        <v>151.14492078000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.34805993999998464</v>
+        <v>0.34774118999999359</v>
       </c>
       <c r="D113" s="5">
-        <v>2.8052153348036679</v>
+        <v>2.8025911962758832</v>
       </c>
       <c r="E113" s="5">
-        <v>3.8776623973277857</v>
+        <v>3.8776590108268838</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>150.7380612</v>
+        <v>150.73840208999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.40598402999998484</v>
+        <v>-0.40651869000001284</v>
       </c>
       <c r="D114" s="5">
-        <v>-3.176093173470762</v>
+        <v>-3.1801960942895446</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>150.77678717000001</v>
+        <v>150.77740417999999</v>
       </c>
       <c r="C115" s="5">
-        <v>3.8725970000001553E-2</v>
+        <v>3.900208999999677E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>0.3087268313974656</v>
+        <v>0.31093051361197332</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>151.81608757000001</v>
+        <v>151.81618075</v>
       </c>
       <c r="C116" s="5">
-        <v>1.0393004000000019</v>
+        <v>1.0387765700000102</v>
       </c>
       <c r="D116" s="5">
-        <v>8.5924726958400033</v>
+        <v>8.5879400133107566</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>153.70754481</v>
+        <v>153.70743010000001</v>
       </c>
       <c r="C117" s="5">
-        <v>1.891457239999994</v>
+        <v>1.8912493500000096</v>
       </c>
       <c r="D117" s="5">
-        <v>16.018884588078365</v>
+        <v>16.016991096798193</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>154.39079762</v>
+        <v>154.39032112999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.68325280999999904</v>
+        <v>0.68289102999997908</v>
       </c>
       <c r="D118" s="5">
-        <v>5.466541245374068</v>
+        <v>5.4635798166165372</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>155.35243811000001</v>
+        <v>155.35083152000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.96164049000000773</v>
+        <v>0.96051039000002447</v>
       </c>
       <c r="D119" s="5">
-        <v>7.7357777598860089</v>
+        <v>7.7263982107415474</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>156.05264787999999</v>
+        <v>156.05205397</v>
       </c>
       <c r="C120" s="5">
-        <v>0.70020976999998652</v>
+        <v>0.70122244999998884</v>
       </c>
       <c r="D120" s="5">
-        <v>5.5447956851068847</v>
+        <v>5.5530738425536574</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>156.6633894</v>
+        <v>156.66340607999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.61074152000000481</v>
+        <v>0.61135210999998435</v>
       </c>
       <c r="D121" s="5">
-        <v>4.7988491490872365</v>
+        <v>4.8037693297431128</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>157.20340207999999</v>
+        <v>157.20150907999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.54001267999998959</v>
+        <v>0.53810300000000666</v>
       </c>
       <c r="D122" s="5">
-        <v>4.2156800950790441</v>
+        <v>4.2004887235880028</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>158.26274115999999</v>
+        <v>158.26431083</v>
       </c>
       <c r="C123" s="5">
-        <v>1.0593390800000009</v>
+        <v>1.0628017500000055</v>
       </c>
       <c r="D123" s="5">
-        <v>8.3929202803704648</v>
+        <v>8.4214875835330929</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>158.71702433999999</v>
+        <v>158.71850445999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.45428318000000445</v>
+        <v>0.4541936299999918</v>
       </c>
       <c r="D124" s="5">
-        <v>3.4994278127777445</v>
+        <v>3.4986918178946835</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>158.9169005</v>
+        <v>158.91791771999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.1998761600000023</v>
+        <v>0.19941326000000004</v>
       </c>
       <c r="D125" s="5">
-        <v>1.5216997976478241</v>
+        <v>1.5181369976801085</v>
       </c>
       <c r="E125" s="5">
-        <v>5.1426804530551262</v>
+        <v>5.1427443938483419</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>159.25232851000001</v>
+        <v>159.25255354000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.33542801000001532</v>
+        <v>0.33463582000001679</v>
       </c>
       <c r="D126" s="5">
-        <v>2.5624675097882799</v>
+        <v>2.5563288431895703</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>159.79293190000001</v>
+        <v>159.79361738</v>
       </c>
       <c r="C127" s="5">
-        <v>0.54060339000000113</v>
+        <v>0.54106383999999252</v>
       </c>
       <c r="D127" s="5">
-        <v>4.1504835381460881</v>
+        <v>4.1540789827849256</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>160.09845426000001</v>
+        <v>160.09856579999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.30552235999999766</v>
+        <v>0.30494841999998812</v>
       </c>
       <c r="D128" s="5">
-        <v>2.318669113766636</v>
+        <v>2.3142575186490877</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>160.30685654000001</v>
+        <v>160.30637861</v>
       </c>
       <c r="C129" s="5">
-        <v>0.20840228000000138</v>
+        <v>0.20781281000000718</v>
       </c>
       <c r="D129" s="5">
-        <v>1.573287992480954</v>
+        <v>1.5688049976633867</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>160.30818316</v>
+        <v>160.30751964999999</v>
       </c>
       <c r="C130" s="5">
-        <v>1.3266199999861783E-3</v>
+        <v>1.1410399999931542E-3</v>
       </c>
       <c r="D130" s="5">
-        <v>9.9310565631727243E-3</v>
+        <v>8.541778666981692E-3</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>161.60179479000001</v>
+        <v>161.60045758999999</v>
       </c>
       <c r="C131" s="5">
-        <v>1.2936116300000151</v>
+        <v>1.2929379400000016</v>
       </c>
       <c r="D131" s="5">
-        <v>10.124982641369918</v>
+        <v>10.119517422560364</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>163.00234721999999</v>
+        <v>163.00136096</v>
       </c>
       <c r="C132" s="5">
-        <v>1.4005524299999763</v>
+        <v>1.4009033700000089</v>
       </c>
       <c r="D132" s="5">
-        <v>10.910366612704481</v>
+        <v>10.913326746238482</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>162.82611972000001</v>
+        <v>162.82671450000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.17622749999998177</v>
+        <v>-0.17464645999999107</v>
       </c>
       <c r="D133" s="5">
-        <v>-1.2896749942031382</v>
+        <v>-1.2781803528937208</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>163.06062471000001</v>
+        <v>163.05724487000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.23450499000000491</v>
+        <v>0.23053036999999676</v>
       </c>
       <c r="D134" s="5">
-        <v>1.7420165518147623</v>
+        <v>1.7122545685942958</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>164.14524111</v>
+        <v>164.14823455000001</v>
       </c>
       <c r="C135" s="5">
-        <v>1.0846163999999874</v>
+        <v>1.090989680000007</v>
       </c>
       <c r="D135" s="5">
-        <v>8.2805199158371821</v>
+        <v>8.3311603722890695</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>163.52764053999999</v>
+        <v>163.52922941</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.61760057000000756</v>
+        <v>-0.61900514000001294</v>
       </c>
       <c r="D136" s="5">
-        <v>-4.4227584130148268</v>
+        <v>-4.4325299560494695</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>163.87126831</v>
+        <v>163.87235738999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.34362777000001188</v>
+        <v>0.34312797999999134</v>
       </c>
       <c r="D137" s="5">
-        <v>2.5509607467743445</v>
+        <v>2.5471825397066716</v>
       </c>
       <c r="E137" s="5">
-        <v>3.1175839664705718</v>
+        <v>3.1176092293943247</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>167.29849483999999</v>
+        <v>167.29865022999999</v>
       </c>
       <c r="C138" s="5">
-        <v>3.4272265299999845</v>
+        <v>3.4262928400000021</v>
       </c>
       <c r="D138" s="5">
-        <v>28.194863453413287</v>
+        <v>28.186068908677409</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>168.43370239000001</v>
+        <v>168.43431043000001</v>
       </c>
       <c r="C139" s="5">
-        <v>1.1352075500000183</v>
+        <v>1.135660200000018</v>
       </c>
       <c r="D139" s="5">
-        <v>8.4534912192948841</v>
+        <v>8.4569806251739053</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>169.04722409999999</v>
+        <v>169.04728008000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.61352170999998634</v>
+        <v>0.61296964999999659</v>
       </c>
       <c r="D140" s="5">
-        <v>4.4596539541378544</v>
+        <v>4.4555439949074183</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>170.34003468</v>
+        <v>170.33927634</v>
       </c>
       <c r="C141" s="5">
-        <v>1.2928105800000083</v>
+        <v>1.2919962599999906</v>
       </c>
       <c r="D141" s="5">
-        <v>9.5731764845208502</v>
+        <v>9.5668874994776054</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>169.36952891000001</v>
+        <v>169.3686107</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.97050576999998839</v>
+        <v>-0.97066563999999289</v>
       </c>
       <c r="D142" s="5">
-        <v>-6.6267277433857741</v>
+        <v>-6.6278139601148256</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>168.27240494</v>
+        <v>168.27142579</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.0971239700000126</v>
+        <v>-1.0971849100000099</v>
       </c>
       <c r="D143" s="5">
-        <v>-7.50218680253173</v>
+        <v>-7.5026280159051879</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>168.80174443000001</v>
+        <v>168.80063376999999</v>
       </c>
       <c r="C144" s="5">
-        <v>0.52933949000001235</v>
+        <v>0.52920797999999536</v>
       </c>
       <c r="D144" s="5">
-        <v>3.8408763215284081</v>
+        <v>3.8399282537751933</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>169.4342594</v>
+        <v>169.43509417999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.63251496999998835</v>
+        <v>0.63446041000000264</v>
       </c>
       <c r="D145" s="5">
-        <v>4.5903411297655072</v>
+        <v>4.6047838115784723</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>168.0196631</v>
+        <v>168.01537150999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.4145962999999995</v>
+        <v>-1.4197226699999987</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.5712410750088068</v>
+        <v>-9.60429871868328</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>165.40073967000001</v>
+        <v>165.40474925000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.6189234299999953</v>
+        <v>-2.6106222599999853</v>
       </c>
       <c r="D147" s="5">
-        <v>-17.181367751249621</v>
+        <v>-17.131876624989594</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>165.43795807999999</v>
+        <v>165.43943211000001</v>
       </c>
       <c r="C148" s="5">
-        <v>3.721840999997994E-2</v>
+        <v>3.4682860000003757E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>0.27035796650858313</v>
+        <v>0.25191213700466175</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>165.58661774000001</v>
+        <v>165.58766953</v>
       </c>
       <c r="C149" s="5">
-        <v>0.14865966000002118</v>
+        <v>0.14823741999998674</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0836442122195367</v>
+        <v>1.0805414641507083</v>
       </c>
       <c r="E149" s="5">
-        <v>1.0467664329997239</v>
+        <v>1.0467367207745326</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>165.82893274</v>
+        <v>165.82898119000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.24231499999999073</v>
+        <v>0.24131166000000803</v>
       </c>
       <c r="D150" s="5">
-        <v>1.7702505160267279</v>
+        <v>1.7628504023501801</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>165.66137961000001</v>
+        <v>165.66180957</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.1675531299999875</v>
+        <v>-0.16717162000000485</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.2057616164792173</v>
+        <v>-1.2030310131603827</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>166.33990696000001</v>
+        <v>166.33985437999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.67852734999999598</v>
+        <v>0.67804480999998873</v>
       </c>
       <c r="D152" s="5">
-        <v>5.0272913581277834</v>
+        <v>5.0236219645634517</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>166.71891668000001</v>
+        <v>166.71804881</v>
       </c>
       <c r="C153" s="5">
-        <v>0.37900971999999911</v>
+        <v>0.37819443000000774</v>
       </c>
       <c r="D153" s="5">
-        <v>2.7687572654490733</v>
+        <v>2.7627275860413913</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>166.98399254</v>
+        <v>166.98314246000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.26507585999999606</v>
+        <v>0.26509365000001139</v>
       </c>
       <c r="D154" s="5">
-        <v>1.9247213443983169</v>
+        <v>1.9248617575446936</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>166.86408401</v>
+        <v>166.86333959000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.11990853000000357</v>
+        <v>-0.11980287000000089</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.85830565484242838</v>
+        <v>-0.85755667054512319</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>166.36957280999999</v>
+        <v>166.36857687</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.49451120000000515</v>
+        <v>-0.49476272000001131</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.4988714234337248</v>
+        <v>-3.5006374743840607</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>166.37678818000001</v>
+        <v>166.3777729</v>
       </c>
       <c r="C157" s="5">
-        <v>7.2153700000114895E-3</v>
+        <v>9.1960299999982453E-3</v>
       </c>
       <c r="D157" s="5">
-        <v>5.2055850549104221E-2</v>
+        <v>6.6350218761890289E-2</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>167.26167043999999</v>
+        <v>167.25717182</v>
       </c>
       <c r="C158" s="5">
-        <v>0.88488225999998349</v>
+        <v>0.87939891999999986</v>
       </c>
       <c r="D158" s="5">
-        <v>6.5722960831796851</v>
+        <v>6.5303387406934643</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>165.83276986999999</v>
+        <v>165.83723498000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.4289005699999962</v>
+        <v>-1.4199368399999912</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.7832662652937117</v>
+        <v>-9.7249807020690415</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>166.57692987999999</v>
+        <v>166.57808492999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.74416001000000165</v>
+        <v>0.74084994999998344</v>
       </c>
       <c r="D160" s="5">
-        <v>5.519806277184891</v>
+        <v>5.4944959481515898</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>166.99379694000001</v>
+        <v>166.99475519999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.4168670600000155</v>
+        <v>0.41667026999999734</v>
       </c>
       <c r="D161" s="5">
-        <v>3.044740679541369</v>
+        <v>3.0432621272870053</v>
       </c>
       <c r="E161" s="5">
-        <v>0.84981456787136533</v>
+        <v>0.84975268629230438</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>167.5890704</v>
+        <v>167.58918990000001</v>
       </c>
       <c r="C162" s="5">
-        <v>0.59527345999998715</v>
+        <v>0.59443470000002208</v>
       </c>
       <c r="D162" s="5">
-        <v>4.3624416342655126</v>
+        <v>4.3561484843676723</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>166.72834101999999</v>
+        <v>166.72839431</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.86072938000000931</v>
+        <v>-0.86079559000000927</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.9919936158634339</v>
+        <v>-5.9924374436085115</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>166.02885689999999</v>
+        <v>166.02853490000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.69948411999999394</v>
+        <v>-0.69985940999998775</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.9198655228067212</v>
+        <v>-4.9224429720110097</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>165.38092588000001</v>
+        <v>165.37999742</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.64793101999998726</v>
+        <v>-0.64853748000001588</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.5838049591062857</v>
+        <v>-4.5880123328630678</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>165.42142516000001</v>
+        <v>165.42037869000001</v>
       </c>
       <c r="C166" s="5">
-        <v>4.0499280000005911E-2</v>
+        <v>4.0381270000011682E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.2942579124713518</v>
+        <v>0.29340097810919286</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>165.51244392000001</v>
+        <v>165.51291037999999</v>
       </c>
       <c r="C167" s="5">
-        <v>9.1018759999997201E-2</v>
+        <v>9.2531689999987066E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>0.66227002484307018</v>
+        <v>0.67331655778433142</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>165.59336805999999</v>
+        <v>165.59237227</v>
       </c>
       <c r="C168" s="5">
-        <v>8.0924139999979161E-2</v>
+        <v>7.9461890000004587E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>0.58829734727727789</v>
+        <v>0.57763745525638566</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>166.76187614</v>
+        <v>166.7622945</v>
       </c>
       <c r="C169" s="5">
-        <v>1.1685080800000094</v>
+        <v>1.1699222299999974</v>
       </c>
       <c r="D169" s="5">
-        <v>8.8042840849981818</v>
+        <v>8.8154116859102913</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>166.40363242999999</v>
+        <v>166.40058162</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.35824371000001065</v>
+        <v>-0.3617128799999989</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.5476407031255976</v>
+        <v>-2.5720116826897788</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>168.62809675</v>
+        <v>168.63192462000001</v>
       </c>
       <c r="C171" s="5">
-        <v>2.2244643200000098</v>
+        <v>2.2313430000000096</v>
       </c>
       <c r="D171" s="5">
-        <v>17.275051458825196</v>
+        <v>17.332812538706133</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>168.61193283</v>
+        <v>168.61254377</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.6163919999996779E-2</v>
+        <v>-1.9380850000004557E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.11496590190375189</v>
+        <v>-0.13782873311020127</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>168.56795435000001</v>
+        <v>168.56876736999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-4.3978479999992715E-2</v>
+        <v>-4.3776400000012927E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.31254332889975034</v>
+        <v>-0.31110812469807847</v>
       </c>
       <c r="E173" s="5">
-        <v>0.94264424119034906</v>
+        <v>0.94255185925744556</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>169.39158938</v>
+        <v>169.39168112999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.82363502999999127</v>
+        <v>0.82291376000000582</v>
       </c>
       <c r="D174" s="5">
-        <v>6.0234465310553542</v>
+        <v>6.0179994701650585</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>169.20392992999999</v>
+        <v>169.20370389000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.18765945000001238</v>
+        <v>-0.18797723999998084</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.321342295896355</v>
+        <v>-1.3235655577161776</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>169.55430415999999</v>
+        <v>169.55375977</v>
       </c>
       <c r="C176" s="5">
-        <v>0.3503742299999999</v>
+        <v>0.35005587999998511</v>
       </c>
       <c r="D176" s="5">
-        <v>2.5133622138344469</v>
+        <v>2.5110559188550985</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>169.81399924999999</v>
+        <v>169.81299715</v>
       </c>
       <c r="C177" s="5">
-        <v>0.25969509000000812</v>
+        <v>0.25923738000000185</v>
       </c>
       <c r="D177" s="5">
-        <v>1.8535227393936093</v>
+        <v>1.8502343949108102</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>168.65144731000001</v>
+        <v>168.65019414</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.162551939999986</v>
+        <v>-1.1628030100000046</v>
       </c>
       <c r="D178" s="5">
-        <v>-7.9128590998714614</v>
+        <v>-7.9145491189896227</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>170.14055454000001</v>
+        <v>170.14236498</v>
       </c>
       <c r="C179" s="5">
-        <v>1.4891072300000019</v>
+        <v>1.49217084</v>
       </c>
       <c r="D179" s="5">
-        <v>11.125379598701901</v>
+        <v>11.149480442601401</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>170.29054486999999</v>
+        <v>170.28955310000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.14999032999998008</v>
+        <v>0.1471881200000098</v>
       </c>
       <c r="D180" s="5">
-        <v>1.0630249871891984</v>
+        <v>1.0430591732263794</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>170.81871408999999</v>
+        <v>170.81840958999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.52816921999999522</v>
+        <v>0.52885648999998125</v>
       </c>
       <c r="D181" s="5">
-        <v>3.7860438275099551</v>
+        <v>3.7910772546098315</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>172.15686034000001</v>
+        <v>172.15582789999999</v>
       </c>
       <c r="C182" s="5">
-        <v>1.3381462500000225</v>
+        <v>1.3374183100000039</v>
       </c>
       <c r="D182" s="5">
-        <v>9.8162543081460321</v>
+        <v>9.8107005832269714</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>173.23313635</v>
+        <v>173.23577299999999</v>
       </c>
       <c r="C183" s="5">
-        <v>1.0762760099999866</v>
+        <v>1.0799451000000033</v>
       </c>
       <c r="D183" s="5">
-        <v>7.7654667647074627</v>
+        <v>7.7929080763211811</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>173.23511737999999</v>
+        <v>173.23509619999999</v>
       </c>
       <c r="C184" s="5">
-        <v>1.9810299999960534E-3</v>
+        <v>-6.7680000000791551E-4</v>
       </c>
       <c r="D184" s="5">
-        <v>1.3723618785310698E-2</v>
+        <v>-4.6880764573264955E-3</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>174.04139860000001</v>
+        <v>174.04201053</v>
       </c>
       <c r="C185" s="5">
-        <v>0.80628122000001667</v>
+        <v>0.80691433000001211</v>
       </c>
       <c r="D185" s="5">
-        <v>5.7303231484057582</v>
+        <v>5.7349393394441339</v>
       </c>
       <c r="E185" s="5">
-        <v>3.2470253738948518</v>
+        <v>3.2468904206830462</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>174.33128332000001</v>
+        <v>174.33149592999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.28988472000000343</v>
+        <v>0.28948539999998957</v>
       </c>
       <c r="D186" s="5">
-        <v>2.0171415084907052</v>
+        <v>2.0143302536737684</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>174.82171109999999</v>
+        <v>174.8211732</v>
       </c>
       <c r="C187" s="5">
-        <v>0.49042777999997611</v>
+        <v>0.4896772700000156</v>
       </c>
       <c r="D187" s="5">
-        <v>3.428558941012172</v>
+        <v>3.423226598789153</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>174.92634088</v>
+        <v>174.92558986</v>
       </c>
       <c r="C188" s="5">
-        <v>0.10462978000001044</v>
+        <v>0.10441665999999827</v>
       </c>
       <c r="D188" s="5">
-        <v>0.72056185081772473</v>
+        <v>0.71909153615130617</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>175.47674837</v>
+        <v>175.47569634000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.55040748999999778</v>
+        <v>0.55010648000001083</v>
       </c>
       <c r="D189" s="5">
-        <v>3.8418457539787676</v>
+        <v>3.8397250019612139</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>175.00686085000001</v>
+        <v>175.00535148</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.46988751999998613</v>
+        <v>-0.47034486000001152</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.1664265187802521</v>
+        <v>-3.1694818238591882</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>175.10943829000001</v>
+        <v>175.11258122000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.10257744000000457</v>
+        <v>0.10722974000000818</v>
       </c>
       <c r="D191" s="5">
-        <v>0.70563246963972759</v>
+        <v>0.73775006063394599</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>176.14965093000001</v>
+        <v>176.14869773000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.0402126399999929</v>
+        <v>1.0361165099999994</v>
       </c>
       <c r="D192" s="5">
-        <v>7.3660025306999666</v>
+        <v>7.3359105068750319</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>175.73928678999999</v>
+        <v>175.73815216</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.41036414000001287</v>
+        <v>-0.41054557000001068</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.7600175136030192</v>
+        <v>-2.7612369228382172</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>175.90830693999999</v>
+        <v>175.90973135999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.16902014999999437</v>
+        <v>0.17157919999999649</v>
       </c>
       <c r="D194" s="5">
-        <v>1.1602443194293377</v>
+        <v>1.1779130871754306</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>175.44159961</v>
+        <v>175.44253380999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.46670732999999132</v>
+        <v>-0.46719755000000873</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.1377045386518088</v>
+        <v>-3.140927264085569</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>176.17229399999999</v>
+        <v>176.17178195</v>
       </c>
       <c r="C196" s="5">
-        <v>0.73069438999999647</v>
+        <v>0.72924814000000993</v>
       </c>
       <c r="D196" s="5">
-        <v>5.1139539234793752</v>
+        <v>5.1035716558902378</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>175.88708747999999</v>
+        <v>175.88744299000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.28520652000000268</v>
+        <v>-0.28433895999998526</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.9254834627225104</v>
+        <v>-1.9196838252539483</v>
       </c>
       <c r="E197" s="5">
-        <v>1.0604884210577703</v>
+        <v>1.0603373601466792</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>178.04971488999999</v>
+        <v>178.04996899</v>
       </c>
       <c r="C198" s="5">
-        <v>2.1626274099999989</v>
+        <v>2.1625259999999855</v>
       </c>
       <c r="D198" s="5">
-        <v>15.794491876125139</v>
+        <v>15.793666343936973</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>177.99775246999999</v>
+        <v>177.99708224</v>
       </c>
       <c r="C199" s="5">
-        <v>-5.1962419999995291E-2</v>
+        <v>-5.2886749999998983E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.34964904877105019</v>
+        <v>-0.35585809283660286</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>178.35594698</v>
+        <v>178.35519221999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.35819451000000413</v>
+        <v>0.35810997999999472</v>
       </c>
       <c r="D200" s="5">
-        <v>2.4417321924558255</v>
+        <v>2.4411588731319434</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>178.72897811000001</v>
+        <v>178.72801164000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.37303113000001531</v>
+        <v>0.37281942000001322</v>
       </c>
       <c r="D201" s="5">
-        <v>2.5388707919076658</v>
+        <v>2.5374241373787854</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>179.66462544000001</v>
+        <v>179.66320782</v>
       </c>
       <c r="C202" s="5">
-        <v>0.93564732999999478</v>
+        <v>0.93519617999999127</v>
       </c>
       <c r="D202" s="5">
-        <v>6.4660762673908856</v>
+        <v>6.46290414939652</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>182.79661741000001</v>
+        <v>182.80009763000001</v>
       </c>
       <c r="C203" s="5">
-        <v>3.1319919700000014</v>
+        <v>3.1368898100000138</v>
       </c>
       <c r="D203" s="5">
-        <v>23.045842408801519</v>
+        <v>23.085610811645196</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>181.15906867999999</v>
+        <v>181.15824785999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.6375487300000202</v>
+        <v>-1.6418497700000216</v>
       </c>
       <c r="D204" s="5">
-        <v>-10.235814972974334</v>
+        <v>-10.261199767095475</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>181.89257022000001</v>
+        <v>181.89135039000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.73350154000002021</v>
+        <v>0.7331025300000249</v>
       </c>
       <c r="D205" s="5">
-        <v>4.9683969782071236</v>
+        <v>4.9656568371929666</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>183.87295982000001</v>
+        <v>183.87553367999999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.9803895999999952</v>
+        <v>1.9841832899999758</v>
       </c>
       <c r="D206" s="5">
-        <v>13.876703548026214</v>
+        <v>13.904999884916336</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>182.13762897999999</v>
+        <v>182.13747402999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.7353308400000174</v>
+        <v>-1.7380596499999967</v>
       </c>
       <c r="D207" s="5">
-        <v>-10.755442432047701</v>
+        <v>-10.771342967998033</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>183.10435781999999</v>
+        <v>183.10367733999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.96672884000000181</v>
+        <v>0.96620330999999737</v>
       </c>
       <c r="D208" s="5">
-        <v>6.558480971598124</v>
+        <v>6.5548167524103862</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>183.81762291000001</v>
+        <v>183.81780380000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.71326509000002147</v>
+        <v>0.714126460000017</v>
       </c>
       <c r="D209" s="5">
-        <v>4.7759437682121098</v>
+        <v>4.7818538391334542</v>
       </c>
       <c r="E209" s="5">
-        <v>4.5088787037319111</v>
+        <v>4.5087703108236621</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>183.95645909000001</v>
+        <v>183.95678003</v>
       </c>
       <c r="C210" s="5">
-        <v>0.13883617999999842</v>
+        <v>0.13897622999999726</v>
       </c>
       <c r="D210" s="5">
-        <v>0.91012628711608645</v>
+        <v>0.91104729124362738</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>185.27465975000001</v>
+        <v>185.27392867</v>
       </c>
       <c r="C211" s="5">
-        <v>1.3182006600000022</v>
+        <v>1.3171486399999992</v>
       </c>
       <c r="D211" s="5">
-        <v>8.9461269402187682</v>
+        <v>8.938687589556249</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>186.86002181000001</v>
+        <v>186.85931202</v>
       </c>
       <c r="C212" s="5">
-        <v>1.5853620599999942</v>
+        <v>1.5853833500000007</v>
       </c>
       <c r="D212" s="5">
-        <v>10.765484103349809</v>
+        <v>10.765680044432635</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>189.43556620000001</v>
+        <v>189.43464399000001</v>
       </c>
       <c r="C213" s="5">
-        <v>2.5755443900000046</v>
+        <v>2.5753319700000077</v>
       </c>
       <c r="D213" s="5">
-        <v>17.853233306827711</v>
+        <v>17.851720517109815</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>190.20635486</v>
+        <v>190.20498280999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.7707886599999938</v>
+        <v>0.77033881999997789</v>
       </c>
       <c r="D214" s="5">
-        <v>4.9934070690690557</v>
+        <v>4.990452222316355</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>190.37905635000001</v>
+        <v>190.38267377</v>
       </c>
       <c r="C215" s="5">
-        <v>0.17270149000000856</v>
+        <v>0.17769096000000673</v>
       </c>
       <c r="D215" s="5">
-        <v>1.0950204954794707</v>
+        <v>1.1268273285314434</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>191.21968072000001</v>
+        <v>191.21882740000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.84062437000000045</v>
+        <v>0.83615363000001253</v>
       </c>
       <c r="D216" s="5">
-        <v>5.4292280579808061</v>
+        <v>5.3995473906526259</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>193.02784736999999</v>
+        <v>193.02658403999999</v>
       </c>
       <c r="C217" s="5">
-        <v>1.8081666499999756</v>
+        <v>1.8077566399999796</v>
       </c>
       <c r="D217" s="5">
-        <v>11.95630208054903</v>
+        <v>11.953504586731833</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>191.41073717</v>
+        <v>191.41377711999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.6171101999999848</v>
+        <v>-1.612806919999997</v>
       </c>
       <c r="D218" s="5">
-        <v>-9.6025998589513115</v>
+        <v>-9.5782689984244112</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>193.25771212000001</v>
+        <v>193.25701101000001</v>
       </c>
       <c r="C219" s="5">
-        <v>1.8469749500000034</v>
+        <v>1.8432338900000218</v>
       </c>
       <c r="D219" s="5">
-        <v>12.213848189792543</v>
+        <v>12.18758037002512</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>194.72353555000001</v>
+        <v>194.72284163</v>
       </c>
       <c r="C220" s="5">
-        <v>1.4658234300000004</v>
+        <v>1.4658306199999913</v>
       </c>
       <c r="D220" s="5">
-        <v>9.4912338914158845</v>
+        <v>9.49131828790415</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>194.65745969</v>
+        <v>194.65748135999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-6.6075860000012199E-2</v>
+        <v>-6.5360270000013543E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.4064388840712807</v>
+        <v>-0.40204677502538866</v>
       </c>
       <c r="E221" s="5">
-        <v>5.8970606889565458</v>
+        <v>5.8969682674448132</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>194.81743315</v>
+        <v>194.81758134</v>
       </c>
       <c r="C222" s="5">
-        <v>0.15997346000000334</v>
+        <v>0.16009998000001247</v>
       </c>
       <c r="D222" s="5">
-        <v>0.99065420872754828</v>
+        <v>0.99144113521834054</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>195.31827794</v>
+        <v>195.31770613</v>
       </c>
       <c r="C223" s="5">
-        <v>0.50084479000000215</v>
+        <v>0.50012479000000098</v>
       </c>
       <c r="D223" s="5">
-        <v>3.1290069746044979</v>
+        <v>3.1244426944983195</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>195.06922976000001</v>
+        <v>195.06872967000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.24904817999998841</v>
+        <v>-0.2489764599999944</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.5194216081775402</v>
+        <v>-1.5189915295733325</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>195.15472703</v>
+        <v>195.15408765999999</v>
       </c>
       <c r="C225" s="5">
-        <v>8.5497269999990522E-2</v>
+        <v>8.5357989999977235E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>0.52722003389578109</v>
+        <v>0.52636044652911718</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>195.4104748</v>
+        <v>195.40948786999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.25574776999999926</v>
+        <v>0.25540021000000479</v>
       </c>
       <c r="D226" s="5">
-        <v>1.5839689745534624</v>
+        <v>1.581806070226266</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>195.21057407999999</v>
+        <v>195.21313696000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.19990072000001646</v>
+        <v>-0.19635090999997828</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.2206909305340741</v>
+        <v>-1.1991397491782685</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>195.44384926999999</v>
+        <v>195.44337166</v>
       </c>
       <c r="C228" s="5">
-        <v>0.23327519000000052</v>
+        <v>0.23023469999998269</v>
       </c>
       <c r="D228" s="5">
-        <v>1.4434536023470779</v>
+        <v>1.4244987161173395</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>194.72283003999999</v>
+        <v>194.72190796999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.72101922999999601</v>
+        <v>-0.72146369000000732</v>
       </c>
       <c r="D229" s="5">
-        <v>-4.3382361905243361</v>
+        <v>-4.3408667570730248</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>194.43095499</v>
+        <v>194.43322798</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.29187504999998737</v>
+        <v>-0.28867998999999145</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.7839559186159093</v>
+        <v>-1.7645947896628211</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>194.42610372999999</v>
+        <v>194.42562828000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-4.8512600000094608E-3</v>
+        <v>-7.5996999999858872E-3</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.9937173201521894E-2</v>
+        <v>-4.6893629511668422E-2</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>193.85381268</v>
+        <v>193.85331447999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.57229104999998981</v>
+        <v>-0.57231380000001764</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.4755606363052083</v>
+        <v>-3.4757049317983069</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>194.35489025000001</v>
+        <v>194.35478232</v>
       </c>
       <c r="C233" s="5">
-        <v>0.50107757000000674</v>
+        <v>0.50146784000000366</v>
       </c>
       <c r="D233" s="5">
-        <v>3.1462649801925924</v>
+        <v>3.1487586620273067</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.15543685840853083</v>
+        <v>-0.15550341958867619</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>194.05838459</v>
+        <v>194.05838358</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.29650566000000822</v>
+        <v>-0.29639874000000077</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.8154235262288543</v>
+        <v>-1.814775364653165</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>192.97474661000001</v>
+        <v>192.97440789000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.0836379799999918</v>
+        <v>-1.0839756899999884</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.498880660093354</v>
+        <v>-6.5008442218839058</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>191.95172588</v>
+        <v>191.95144289999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.0230207300000131</v>
+        <v>-1.0229649900000197</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.1793357144034999</v>
+        <v>-6.1790193154613648</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>191.66079501999999</v>
+        <v>191.66045503999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.29093086000000312</v>
+        <v>-0.29098786000000132</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.8036900967495106</v>
+        <v>-1.8040431770860788</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>191.10578692000001</v>
+        <v>191.10525842999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.55500809999998069</v>
+        <v>-0.55519660999999587</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.4201258353509845</v>
+        <v>-3.4212750180351081</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>190.53791175999999</v>
+        <v>190.53921983000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.56787516000002825</v>
+        <v>-0.56603859999998463</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.508122846734929</v>
+        <v>-3.4969709585168096</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>191.05237056000001</v>
+        <v>191.05220863</v>
       </c>
       <c r="C240" s="5">
-        <v>0.5144588000000283</v>
+        <v>0.51298879999998803</v>
       </c>
       <c r="D240" s="5">
-        <v>3.2885914365250013</v>
+        <v>3.2790322862561005</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>190.74701139999999</v>
+        <v>190.74654643</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.30535916000002317</v>
+        <v>-0.30566220000000044</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.9011903513700634</v>
+        <v>-1.9030621301604156</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>190.10194870999999</v>
+        <v>190.10318135</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.64506269000000316</v>
+        <v>-0.64336507999999526</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.9834894093090711</v>
+        <v>-3.9732092833495214</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>189.52696126999999</v>
+        <v>189.52678531000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.57498744000000102</v>
+        <v>-0.57639603999999167</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.5697775081489969</v>
+        <v>-3.5783545902132396</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>188.8593458</v>
+        <v>188.85912005</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.667615469999987</v>
+        <v>-0.66766526000000681</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.1461022433244459</v>
+        <v>-4.146409263913986</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>189.51231702999999</v>
+        <v>189.51214720999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.65297122999999146</v>
+        <v>0.6530271599999935</v>
       </c>
       <c r="D245" s="5">
-        <v>4.228749117070163</v>
+        <v>4.2291233966937014</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.4916137761035961</v>
+        <v>-2.4916470035847849</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>189.45077104999999</v>
+        <v>189.45064126</v>
       </c>
       <c r="C246" s="5">
-        <v>-6.1545980000005329E-2</v>
+        <v>-6.1505949999997256E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.38901640434175766</v>
+        <v>-0.38876418416494696</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>189.78985890999999</v>
+        <v>189.78972716000001</v>
       </c>
       <c r="C247" s="5">
-        <v>0.33908786000000646</v>
+        <v>0.33908590000001482</v>
       </c>
       <c r="D247" s="5">
-        <v>2.1690862786360121</v>
+        <v>2.1690751178367718</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>190.57651976</v>
+        <v>190.57641329</v>
       </c>
       <c r="C248" s="5">
-        <v>0.78666085000000407</v>
+        <v>0.78668612999999254</v>
       </c>
       <c r="D248" s="5">
-        <v>5.0888563415725674</v>
+        <v>5.0890272359698008</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>189.8054253</v>
+        <v>189.80534431000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.77109446000000048</v>
+        <v>-0.77106897999999546</v>
       </c>
       <c r="D249" s="5">
-        <v>-4.7487328397209811</v>
+        <v>-4.7485819922683419</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>190.22387454</v>
+        <v>190.22378406999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.41844924000000105</v>
+        <v>0.41843975999998406</v>
       </c>
       <c r="D250" s="5">
-        <v>2.6778618261889875</v>
+        <v>2.6778015780472675</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>190.57106358999999</v>
+        <v>190.57119775000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.34718904999999722</v>
+        <v>0.34741368000001671</v>
       </c>
       <c r="D251" s="5">
-        <v>2.2123125679295752</v>
+        <v>2.213759397612769</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>190.17952066999999</v>
+        <v>190.17967138</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.39154292000000623</v>
+        <v>-0.39152637000000823</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.4378218086947401</v>
+        <v>-2.4377182299756051</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>190.89197035000001</v>
+        <v>190.89194466000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.71244968000002018</v>
+        <v>0.71227328000000512</v>
       </c>
       <c r="D253" s="5">
-        <v>4.5892254111429942</v>
+        <v>4.5880619166135617</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>191.72057096</v>
+        <v>191.72081729000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.82860060999999519</v>
+        <v>0.82887263000000644</v>
       </c>
       <c r="D254" s="5">
-        <v>5.33498458928372</v>
+        <v>5.3367787752359286</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>193.23334260999999</v>
+        <v>193.23346853999999</v>
       </c>
       <c r="C255" s="5">
-        <v>1.5127716499999906</v>
+        <v>1.5126512499999762</v>
       </c>
       <c r="D255" s="5">
-        <v>9.8905213403499346</v>
+        <v>9.8896864319352851</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>193.47078948999999</v>
+        <v>193.47074262999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.23744687999999314</v>
+        <v>0.23727408999999966</v>
       </c>
       <c r="D256" s="5">
-        <v>1.4845776054380755</v>
+        <v>1.4834889991463429</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>193.34154895</v>
+        <v>193.34143089</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.12924053999998364</v>
+        <v>-0.12931173999999146</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.79867410757568091</v>
+        <v>-0.79911268234446053</v>
       </c>
       <c r="E257" s="5">
-        <v>2.0205715280204428</v>
+        <v>2.0206006508684426</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>193.84347348</v>
+        <v>193.84339241000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.50192452999999659</v>
+        <v>0.50196152000000893</v>
       </c>
       <c r="D258" s="5">
-        <v>3.1601289980462077</v>
+        <v>3.160367180970769</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>193.86452374000001</v>
+        <v>193.86447289</v>
       </c>
       <c r="C259" s="5">
-        <v>2.1050260000009757E-2</v>
+        <v>2.108047999999485E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>0.13039079508472273</v>
+        <v>0.13057815225967495</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>195.68179852</v>
+        <v>195.68174597000001</v>
       </c>
       <c r="C260" s="5">
-        <v>1.8172747799999911</v>
+        <v>1.8172730800000068</v>
       </c>
       <c r="D260" s="5">
-        <v>11.847186761738415</v>
+        <v>11.847178370976641</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>195.41775490000001</v>
+        <v>195.41768356</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.26404361999999537</v>
+        <v>-0.26406241000000819</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.6072592937464436</v>
+        <v>-1.6073732512109307</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>195.65320840999999</v>
+        <v>195.6531962</v>
       </c>
       <c r="C262" s="5">
-        <v>0.23545350999998504</v>
+        <v>0.23551263999999605</v>
       </c>
       <c r="D262" s="5">
-        <v>1.4554671161588484</v>
+        <v>1.4558355922813293</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>195.83858142</v>
+        <v>195.83860013</v>
       </c>
       <c r="C263" s="5">
-        <v>0.18537301000000639</v>
+        <v>0.18540393000000677</v>
       </c>
       <c r="D263" s="5">
-        <v>1.1428918549118317</v>
+        <v>1.1430835542903139</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>195.77023331000001</v>
+        <v>195.77026419000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-6.8348109999988083E-2</v>
+        <v>-6.8335939999997208E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>-0.41799976465503041</v>
+        <v>-0.4179254389433007</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>196.35194539</v>
+        <v>196.35198249999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.58171207999998842</v>
+        <v>0.58171830999998519</v>
       </c>
       <c r="D265" s="5">
-        <v>3.6245364773258126</v>
+        <v>3.6245753507437639</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>197.12791515000001</v>
+        <v>197.12793138999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.7759697600000095</v>
+        <v>0.77594888999999512</v>
       </c>
       <c r="D266" s="5">
-        <v>4.8467670853975964</v>
+        <v>4.8466329475154168</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>197.84688929000001</v>
+        <v>197.84708802</v>
       </c>
       <c r="C267" s="5">
-        <v>0.71897414000000026</v>
+        <v>0.71915663000001473</v>
       </c>
       <c r="D267" s="5">
-        <v>4.4655681368557021</v>
+        <v>4.4667240506464534</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>198.32830086000001</v>
+        <v>198.32828104000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.4814115700000059</v>
+        <v>0.4811930200000063</v>
       </c>
       <c r="D268" s="5">
-        <v>2.9592992466511925</v>
+        <v>2.9579347586485838</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>197.81332090000001</v>
+        <v>197.81326467</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.51497996000000512</v>
+        <v>-0.5150163700000121</v>
       </c>
       <c r="D269" s="5">
-        <v>-3.0718076084701673</v>
+        <v>-3.0720220009459287</v>
       </c>
       <c r="E269" s="5">
-        <v>2.3128872062344152</v>
+        <v>2.312920598246837</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>199.59098901999999</v>
+        <v>199.59095798999999</v>
       </c>
       <c r="C270" s="5">
-        <v>1.7776681199999871</v>
+        <v>1.7776933199999974</v>
       </c>
       <c r="D270" s="5">
-        <v>11.333216106386224</v>
+        <v>11.333388169767522</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>200.58698226999999</v>
+        <v>200.58696714999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.99599324999999794</v>
+        <v>0.99600915999999984</v>
       </c>
       <c r="D271" s="5">
-        <v>6.1553224171895238</v>
+        <v>6.1554244399510738</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>201.43832849</v>
+        <v>201.43835141</v>
       </c>
       <c r="C272" s="5">
-        <v>0.85134622000001059</v>
+        <v>0.85138426000000322</v>
       </c>
       <c r="D272" s="5">
-        <v>5.2137191539320282</v>
+        <v>5.2139579815454917</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>203.03019924</v>
+        <v>203.03009319</v>
       </c>
       <c r="C273" s="5">
-        <v>1.5918707499999982</v>
+        <v>1.5917417800000067</v>
       </c>
       <c r="D273" s="5">
-        <v>9.906247727337858</v>
+        <v>9.9054087705086502</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>203.07867536000001</v>
+        <v>203.07859661000001</v>
       </c>
       <c r="C274" s="5">
-        <v>4.8476120000003675E-2</v>
+        <v>4.8503420000002961E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>0.28689227260674244</v>
+        <v>0.28705420245749291</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>203.88585193</v>
+        <v>203.88579028000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.80717656999999576</v>
+        <v>0.80719367000000375</v>
       </c>
       <c r="D275" s="5">
-        <v>4.875300782476133</v>
+        <v>4.8754082659107523</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>203.05443996</v>
+        <v>203.05452129</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.83141197000000489</v>
+        <v>-0.83126899000001231</v>
       </c>
       <c r="D276" s="5">
-        <v>-4.7851255073180337</v>
+        <v>-4.7843223763418425</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>205.32058228</v>
+        <v>205.32056134999999</v>
       </c>
       <c r="C277" s="5">
-        <v>2.2661423200000002</v>
+        <v>2.2660400599999946</v>
       </c>
       <c r="D277" s="5">
-        <v>14.245726815985016</v>
+        <v>14.245037956012773</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>206.21389796</v>
+        <v>206.21389715999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.89331568000000061</v>
+        <v>0.8933358099999964</v>
       </c>
       <c r="D278" s="5">
-        <v>5.3477664261388114</v>
+        <v>5.3478903893752205</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>205.89846886999999</v>
+        <v>205.89873721000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.31542909000000918</v>
+        <v>-0.31515994999998043</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.8201812715293531</v>
+        <v>-1.8186412395034046</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>207.4915129</v>
+        <v>207.49153988</v>
       </c>
       <c r="C280" s="5">
-        <v>1.5930440300000157</v>
+        <v>1.5928026699999975</v>
       </c>
       <c r="D280" s="5">
-        <v>9.6899005790907378</v>
+        <v>9.688356287645238</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>208.87746315999999</v>
+        <v>208.87746289</v>
       </c>
       <c r="C281" s="5">
-        <v>1.3859502599999871</v>
+        <v>1.3859230099999991</v>
       </c>
       <c r="D281" s="5">
-        <v>8.3165861644306283</v>
+        <v>8.3164154723170967</v>
       </c>
       <c r="E281" s="5">
-        <v>5.5932240607765804</v>
+        <v>5.5932539400013193</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>209.02228070000001</v>
+        <v>209.02227411000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.14481754000001956</v>
+        <v>0.14481122000000823</v>
       </c>
       <c r="D282" s="5">
-        <v>0.83515591004885703</v>
+        <v>0.83511932490396568</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>210.80215276000001</v>
+        <v>210.80212731</v>
       </c>
       <c r="C283" s="5">
-        <v>1.7798720600000024</v>
+        <v>1.7798531999999909</v>
       </c>
       <c r="D283" s="5">
-        <v>10.710679038616844</v>
+        <v>10.710560531863923</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>211.79022323999999</v>
+        <v>211.79027461000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.98807047999997621</v>
+        <v>0.9881473000000085</v>
       </c>
       <c r="D284" s="5">
-        <v>5.7719223240839002</v>
+        <v>5.7723834237678906</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>212.87804181999999</v>
+        <v>212.87789040999999</v>
       </c>
       <c r="C285" s="5">
-        <v>1.087818580000004</v>
+        <v>1.0876157999999805</v>
       </c>
       <c r="D285" s="5">
-        <v>6.3406969660203316</v>
+        <v>6.3394798349700743</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>213.66905095999999</v>
+        <v>213.66859998000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.79100913999999989</v>
+        <v>0.7907095700000184</v>
       </c>
       <c r="D286" s="5">
-        <v>4.5512073847225665</v>
+        <v>4.5494516957955033</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>215.15887398999999</v>
+        <v>215.15881124000001</v>
       </c>
       <c r="C287" s="5">
-        <v>1.4898230299999966</v>
+        <v>1.4902112599999953</v>
       </c>
       <c r="D287" s="5">
-        <v>8.6955341162594291</v>
+        <v>8.6979067541489208</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>215.51389361</v>
+        <v>215.51410034</v>
       </c>
       <c r="C288" s="5">
-        <v>0.35501962000000731</v>
+        <v>0.35528909999999314</v>
       </c>
       <c r="D288" s="5">
-        <v>1.9981101642593257</v>
+        <v>1.9996412326270141</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>216.08010591999999</v>
+        <v>216.08008953999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.56621230999999739</v>
+        <v>0.56598919999998998</v>
       </c>
       <c r="D289" s="5">
-        <v>3.1986771220072097</v>
+        <v>3.1973953443624969</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>216.40554102999999</v>
+        <v>216.40562846</v>
       </c>
       <c r="C290" s="5">
-        <v>0.3254351100000008</v>
+        <v>0.32553892000001383</v>
       </c>
       <c r="D290" s="5">
-        <v>1.8223487253444803</v>
+        <v>1.8229349978734266</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>216.34725477999999</v>
+        <v>216.34769123999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-5.8286250000008977E-2</v>
+        <v>-5.7937220000013667E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.32272732562281803</v>
+        <v>-0.32079748368849526</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>218.25221993</v>
+        <v>218.25243811000001</v>
       </c>
       <c r="C292" s="5">
-        <v>1.9049651500000095</v>
+        <v>1.9047468700000252</v>
       </c>
       <c r="D292" s="5">
-        <v>11.09317308989619</v>
+        <v>11.091816338307092</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>218.28020151000001</v>
+        <v>218.28032594000001</v>
       </c>
       <c r="C293" s="5">
-        <v>2.7981580000016493E-2</v>
+        <v>2.7887829999997393E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.15395757852607606</v>
+        <v>0.15344124016369864</v>
       </c>
       <c r="E293" s="5">
-        <v>4.5015571367780893</v>
+        <v>4.5016168426709413</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>219.51447851</v>
+        <v>219.51443599999999</v>
       </c>
       <c r="C294" s="5">
-        <v>1.2342769999999916</v>
+        <v>1.2341100599999777</v>
       </c>
       <c r="D294" s="5">
-        <v>7.0005206186211533</v>
+        <v>6.9995400254533768</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>219.72418349</v>
+        <v>219.72401608999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.20970497999999793</v>
+        <v>0.20958009000000288</v>
       </c>
       <c r="D295" s="5">
-        <v>1.1524178292203979</v>
+        <v>1.1517281219478814</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>220.85680221000001</v>
+        <v>220.85670981000001</v>
       </c>
       <c r="C296" s="5">
-        <v>1.1326187200000106</v>
+        <v>1.1326937200000202</v>
       </c>
       <c r="D296" s="5">
-        <v>6.3640940226325826</v>
+        <v>6.3645324484426169</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>222.03103773999999</v>
+        <v>222.03067861</v>
       </c>
       <c r="C297" s="5">
-        <v>1.1742355299999758</v>
+        <v>1.173968799999983</v>
       </c>
       <c r="D297" s="5">
-        <v>6.5699859519493531</v>
+        <v>6.5684524969938929</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>223.03151152000001</v>
+        <v>223.03053718000001</v>
       </c>
       <c r="C298" s="5">
-        <v>1.0004737800000214</v>
+        <v>0.99985857000001488</v>
       </c>
       <c r="D298" s="5">
-        <v>5.5432508971747563</v>
+        <v>5.5397665683546649</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>225.02026999</v>
+        <v>225.02022747999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.9887584699999934</v>
+        <v>1.9896902999999782</v>
       </c>
       <c r="D299" s="5">
-        <v>11.241020700038318</v>
+        <v>11.246600307196974</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>224.99895308000001</v>
+        <v>224.99933315000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-2.1316909999995914E-2</v>
+        <v>-2.089432999997598E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.11362073305911657</v>
+        <v>-0.11136952109697118</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>225.50413842</v>
+        <v>225.50408596</v>
       </c>
       <c r="C301" s="5">
-        <v>0.50518533999999704</v>
+        <v>0.50475280999998517</v>
       </c>
       <c r="D301" s="5">
-        <v>2.727857054372862</v>
+        <v>2.7254879626819717</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>226.88222875</v>
+        <v>226.88232525000001</v>
       </c>
       <c r="C302" s="5">
-        <v>1.378090329999992</v>
+        <v>1.3782392900000104</v>
       </c>
       <c r="D302" s="5">
-        <v>7.5849594184011826</v>
+        <v>7.5858088674716218</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>227.99440770000001</v>
+        <v>227.99603402</v>
       </c>
       <c r="C303" s="5">
-        <v>1.1121789500000148</v>
+        <v>1.1137087699999881</v>
       </c>
       <c r="D303" s="5">
-        <v>6.0436282828313592</v>
+        <v>6.0521644613875214</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>228.59276105999999</v>
+        <v>228.59326798000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.59835335999997596</v>
+        <v>0.59723396000001117</v>
       </c>
       <c r="D304" s="5">
-        <v>3.1951635563135961</v>
+        <v>3.1890765836996682</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>229.24372579999999</v>
+        <v>229.24414236000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.65096474000000626</v>
+        <v>0.65087438000000475</v>
       </c>
       <c r="D305" s="5">
-        <v>3.4712794716590833</v>
+        <v>3.4707822372166408</v>
       </c>
       <c r="E305" s="5">
-        <v>5.0226837863248441</v>
+        <v>5.0228147556521829</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>230.61173359</v>
+        <v>230.61155944000001</v>
       </c>
       <c r="C306" s="5">
-        <v>1.3680077900000072</v>
+        <v>1.3674170799999956</v>
       </c>
       <c r="D306" s="5">
-        <v>7.4007483878477887</v>
+        <v>7.3974332751437277</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>232.29083076000001</v>
+        <v>232.29005520999999</v>
       </c>
       <c r="C307" s="5">
-        <v>1.6790971700000057</v>
+        <v>1.6784957699999836</v>
       </c>
       <c r="D307" s="5">
-        <v>9.0957920545794444</v>
+        <v>9.0924098636306017</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>230.39701493999999</v>
+        <v>230.39622231000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.8938158200000146</v>
+        <v>-1.8938328999999783</v>
       </c>
       <c r="D308" s="5">
-        <v>-9.3563532234815732</v>
+        <v>-9.3564637107979678</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>234.50840106000001</v>
+        <v>234.50736266999999</v>
       </c>
       <c r="C309" s="5">
-        <v>4.1113861200000201</v>
+        <v>4.111140359999979</v>
       </c>
       <c r="D309" s="5">
-        <v>23.645606913081107</v>
+        <v>23.644141471087778</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>235.67368023</v>
+        <v>235.67137753</v>
       </c>
       <c r="C310" s="5">
-        <v>1.1652791699999909</v>
+        <v>1.1640148600000089</v>
       </c>
       <c r="D310" s="5">
-        <v>6.1285273500376602</v>
+        <v>6.1217232764259499</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>237.69280499000001</v>
+        <v>237.69177880999999</v>
       </c>
       <c r="C311" s="5">
-        <v>2.0191247600000111</v>
+        <v>2.0204012799999873</v>
       </c>
       <c r="D311" s="5">
-        <v>10.779506044557863</v>
+        <v>10.786755912581182</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>240.91425175000001</v>
+        <v>240.91816678000001</v>
       </c>
       <c r="C312" s="5">
-        <v>3.2214467599999921</v>
+        <v>3.2263879700000189</v>
       </c>
       <c r="D312" s="5">
-        <v>17.532365919927351</v>
+        <v>17.561378157214456</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>241.37455998999999</v>
+        <v>241.37396846999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.46030823999998915</v>
+        <v>0.45580168999998705</v>
       </c>
       <c r="D313" s="5">
-        <v>2.3170555569126616</v>
+        <v>2.2940966857115219</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>242.5630658</v>
+        <v>242.56264844</v>
       </c>
       <c r="C314" s="5">
-        <v>1.1885058100000094</v>
+        <v>1.1886799700000097</v>
       </c>
       <c r="D314" s="5">
-        <v>6.0713597553831988</v>
+        <v>6.072288954642735</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>242.83084713</v>
+        <v>242.83299324000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.26778132999999116</v>
+        <v>0.27034480000000372</v>
       </c>
       <c r="D315" s="5">
-        <v>1.3328323257996821</v>
+        <v>1.3456721722974407</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>243.32613377999999</v>
+        <v>243.33095483</v>
       </c>
       <c r="C316" s="5">
-        <v>0.49528664999999705</v>
+        <v>0.49796158999998852</v>
       </c>
       <c r="D316" s="5">
-        <v>2.475208058654732</v>
+        <v>2.4887050341058981</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>244.360479</v>
+        <v>244.36011384</v>
       </c>
       <c r="C317" s="5">
-        <v>1.0343452200000058</v>
+        <v>1.0291590100000008</v>
       </c>
       <c r="D317" s="5">
-        <v>5.2219983297518313</v>
+        <v>5.1950978403445536</v>
       </c>
       <c r="E317" s="5">
-        <v>6.5941840489839088</v>
+        <v>6.5938310677802203</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>246.20753482000001</v>
+        <v>246.20649684</v>
       </c>
       <c r="C318" s="5">
-        <v>1.8470558200000085</v>
+        <v>1.846383000000003</v>
       </c>
       <c r="D318" s="5">
-        <v>9.4572325845792662</v>
+        <v>9.4536579461838031</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>247.72405845</v>
+        <v>247.72193747</v>
       </c>
       <c r="C319" s="5">
-        <v>1.5165236299999947</v>
+        <v>1.5154406300000005</v>
       </c>
       <c r="D319" s="5">
-        <v>7.6470567799862277</v>
+        <v>7.6414428928362366</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>248.10532873</v>
+        <v>248.10259633000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.38127027999999541</v>
+        <v>0.38065886000001115</v>
       </c>
       <c r="D320" s="5">
-        <v>1.8626257990131956</v>
+        <v>1.8596295865542345</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>249.63425355999999</v>
+        <v>249.63097307000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.528924829999994</v>
+        <v>1.5283767399999988</v>
       </c>
       <c r="D321" s="5">
-        <v>7.6507394987204602</v>
+        <v>7.647990375263114</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>250.71238212</v>
+        <v>250.70812967000001</v>
       </c>
       <c r="C322" s="5">
-        <v>1.0781285600000103</v>
+        <v>1.077156599999995</v>
       </c>
       <c r="D322" s="5">
-        <v>5.3074940157975092</v>
+        <v>5.30266640134196</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>249.55686881</v>
+        <v>249.55493798000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.1555133100000035</v>
+        <v>-1.1531916899999999</v>
       </c>
       <c r="D323" s="5">
-        <v>-5.3926375439478091</v>
+        <v>-5.3821644428288185</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>249.88422915000001</v>
+        <v>249.89285577000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.32736034000001268</v>
+        <v>0.33791779000000588</v>
       </c>
       <c r="D324" s="5">
-        <v>1.5855264304306171</v>
+        <v>1.6370542481814354</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>250.50707843999999</v>
+        <v>250.50714060000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.62284928999997646</v>
+        <v>0.61428483000000256</v>
       </c>
       <c r="D325" s="5">
-        <v>3.032408870933323</v>
+        <v>2.9900419191947636</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>252.25914370000001</v>
+        <v>252.25927569000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.7520652600000233</v>
+        <v>1.7521350899999959</v>
       </c>
       <c r="D326" s="5">
-        <v>8.72338922129412</v>
+        <v>8.7237481329760733</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>252.50199597</v>
+        <v>252.50546521999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.24285226999998599</v>
+        <v>0.246189529999981</v>
       </c>
       <c r="D327" s="5">
-        <v>1.1613879955663098</v>
+        <v>1.1774328602386364</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>253.75397813999999</v>
+        <v>253.76424542000001</v>
       </c>
       <c r="C328" s="5">
-        <v>1.2519821699999909</v>
+        <v>1.2587802000000181</v>
       </c>
       <c r="D328" s="5">
-        <v>6.1149388454872389</v>
+        <v>6.1489706933023802</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>253.66627917</v>
+        <v>253.66569353</v>
       </c>
       <c r="C329" s="5">
-        <v>-8.769896999999105E-2</v>
+        <v>-9.8551890000010189E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.41394012248254786</v>
+        <v>-0.46503788848211158</v>
       </c>
       <c r="E329" s="5">
-        <v>3.8082263580764941</v>
+        <v>3.8081418214156892</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>253.27518093</v>
+        <v>253.27285710999999</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.39109823999999094</v>
+        <v>-0.39283642000000896</v>
       </c>
       <c r="D330" s="5">
-        <v>-1.8345305807036416</v>
+        <v>-1.8426187876218636</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>253.60029220999999</v>
+        <v>253.59491298</v>
       </c>
       <c r="C331" s="5">
-        <v>0.32511127999998735</v>
+        <v>0.32205587000001401</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5512758889217881</v>
+        <v>1.5366090199386839</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>254.47324871000001</v>
+        <v>254.46603383999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.87295650000001501</v>
+        <v>0.87112085999999067</v>
       </c>
       <c r="D332" s="5">
-        <v>4.2098126689031456</v>
+        <v>4.2008832276194896</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>254.99354234</v>
+        <v>254.98668795</v>
       </c>
       <c r="C333" s="5">
-        <v>0.52029362999999762</v>
+        <v>0.5206541100000095</v>
       </c>
       <c r="D333" s="5">
-        <v>2.4812880244923896</v>
+        <v>2.4830977458255132</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>255.67688999000001</v>
+        <v>255.66637929999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.68334765000000175</v>
+        <v>0.6796913499999846</v>
       </c>
       <c r="D334" s="5">
-        <v>3.2636600369804647</v>
+        <v>3.2460293412447827</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>255.75593846000001</v>
+        <v>255.75516249</v>
       </c>
       <c r="C335" s="5">
-        <v>7.904847000000359E-2</v>
+        <v>8.8783190000015111E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.37163950258369827</v>
+        <v>0.41751108901777467</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>255.93143015999999</v>
+        <v>255.94788295000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.17549169999998071</v>
+        <v>0.19272046000000387</v>
       </c>
       <c r="D336" s="5">
-        <v>0.82651692620734352</v>
+        <v>0.90799897793834017</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>256.87211331999998</v>
+        <v>256.87730214999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.94068315999999186</v>
+        <v>0.9294191999999839</v>
       </c>
       <c r="D337" s="5">
-        <v>4.5008979372453739</v>
+        <v>4.4456307259441719</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>256.91020371000002</v>
+        <v>256.91265414999998</v>
       </c>
       <c r="C338" s="5">
-        <v>3.8090390000036223E-2</v>
+        <v>3.5351999999988948E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>0.17808770398803908</v>
+        <v>0.16527160949599828</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>256.60209263000002</v>
+        <v>256.60559563999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.30811108000000331</v>
+        <v>-0.30705850999999029</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.4296988136490385</v>
+        <v>-1.4248332329809155</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>258.67587669</v>
+        <v>258.69241817</v>
       </c>
       <c r="C340" s="5">
-        <v>2.0737840599999799</v>
+        <v>2.0868225300000063</v>
       </c>
       <c r="D340" s="5">
-        <v>10.140953090405702</v>
+        <v>10.207445333349675</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>259.71770563000001</v>
+        <v>259.71613262</v>
       </c>
       <c r="C341" s="5">
-        <v>1.0418289400000162</v>
+        <v>1.0237144499999999</v>
       </c>
       <c r="D341" s="5">
-        <v>4.9415647807689034</v>
+        <v>4.8534492033980525</v>
       </c>
       <c r="E341" s="5">
-        <v>2.3855856914842599</v>
+        <v>2.3852019584526207</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>260.85797212</v>
+        <v>260.85255142</v>
       </c>
       <c r="C342" s="5">
-        <v>1.1402664899999877</v>
+        <v>1.1364188000000013</v>
       </c>
       <c r="D342" s="5">
-        <v>5.3975884619748893</v>
+        <v>5.3789677992446938</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>261.37002309000002</v>
+        <v>261.35996842999998</v>
       </c>
       <c r="C343" s="5">
-        <v>0.51205097000001842</v>
+        <v>0.50741700999998329</v>
       </c>
       <c r="D343" s="5">
-        <v>2.3811371999025832</v>
+        <v>2.3594068813442171</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>261.72884290000002</v>
+        <v>261.71768548</v>
       </c>
       <c r="C344" s="5">
-        <v>0.35881980999999996</v>
+        <v>0.3577170500000193</v>
       </c>
       <c r="D344" s="5">
-        <v>1.6599067886528207</v>
+        <v>1.6548310800239774</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>261.19293740000001</v>
+        <v>261.17137928</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.53590550000001258</v>
+        <v>-0.54630620000000363</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.4295894337776236</v>
+        <v>-2.4763066120649158</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>261.67926240000003</v>
+        <v>261.66553726000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.4863250000000221</v>
+        <v>0.49415798000001132</v>
       </c>
       <c r="D346" s="5">
-        <v>2.257348912929058</v>
+        <v>2.2942773606627442</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>263.24088599999999</v>
+        <v>263.24967630999998</v>
       </c>
       <c r="C347" s="5">
-        <v>1.5616235999999617</v>
+        <v>1.5841390499999761</v>
       </c>
       <c r="D347" s="5">
-        <v>7.4010290799004341</v>
+        <v>7.5117225107692587</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>262.68135985999999</v>
+        <v>262.70418088999998</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.55952614000000267</v>
+        <v>-0.54549542000000883</v>
       </c>
       <c r="D348" s="5">
-        <v>-2.5210271035072673</v>
+        <v>-2.4584473152056141</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>264.5842912</v>
+        <v>264.59648288</v>
       </c>
       <c r="C349" s="5">
-        <v>1.9029313400000092</v>
+        <v>1.8923019900000213</v>
       </c>
       <c r="D349" s="5">
-        <v>9.0479735411625573</v>
+        <v>8.9946020856985776</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>264.39608192999998</v>
+        <v>264.40125144000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.18820927000001575</v>
+        <v>-0.19523143999998638</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.85027573705195314</v>
+        <v>-0.88183079804351472</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>265.46259474999999</v>
+        <v>265.46846825</v>
       </c>
       <c r="C351" s="5">
-        <v>1.066512820000014</v>
+        <v>1.0672168099999908</v>
       </c>
       <c r="D351" s="5">
-        <v>4.9493709609017333</v>
+        <v>4.9526118447145606</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>265.00905852</v>
+        <v>265.02980583999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.45353622999999743</v>
+        <v>-0.43866241000000628</v>
       </c>
       <c r="D352" s="5">
-        <v>-2.0310147409197454</v>
+        <v>-1.9649683478265012</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>266.82096751</v>
+        <v>266.82035678</v>
       </c>
       <c r="C353" s="5">
-        <v>1.8119089900000063</v>
+        <v>1.7905509400000028</v>
       </c>
       <c r="D353" s="5">
-        <v>8.5202598080926784</v>
+        <v>8.4153823468626534</v>
       </c>
       <c r="E353" s="5">
-        <v>2.7349933123617998</v>
+        <v>2.7353803894787143</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>267.68008987000002</v>
+        <v>267.67180949999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.85912236000001485</v>
+        <v>0.8514527199999975</v>
       </c>
       <c r="D354" s="5">
-        <v>3.9329795319110961</v>
+        <v>3.8972592611809187</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>268.79580033000002</v>
+        <v>268.78180419</v>
       </c>
       <c r="C355" s="5">
-        <v>1.1157104600000025</v>
+        <v>1.1099946900000077</v>
       </c>
       <c r="D355" s="5">
-        <v>5.1179578121109071</v>
+        <v>5.0912988614662646</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>269.07768335999998</v>
+        <v>269.04590439999998</v>
       </c>
       <c r="C356" s="5">
-        <v>0.2818830299999604</v>
+        <v>0.26410020999998096</v>
       </c>
       <c r="D356" s="5">
-        <v>1.2657098098646014</v>
+        <v>1.1854916146421202</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>268.99505504000001</v>
+        <v>268.95895847000003</v>
       </c>
       <c r="C357" s="5">
-        <v>-8.2628319999969335E-2</v>
+        <v>-8.6945929999956206E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.36787402449866002</v>
+        <v>-0.38710817936978836</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>270.01899952999997</v>
+        <v>270.00013962000003</v>
       </c>
       <c r="C358" s="5">
-        <v>1.0239444899999626</v>
+        <v>1.0411811499999999</v>
       </c>
       <c r="D358" s="5">
-        <v>4.6647230656989169</v>
+        <v>4.7455769072248355</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>270.39304685000002</v>
+        <v>270.42707693</v>
       </c>
       <c r="C359" s="5">
-        <v>0.37404732000004515</v>
+        <v>0.42693730999997115</v>
       </c>
       <c r="D359" s="5">
-        <v>1.6750393157521692</v>
+        <v>1.9140877538696088</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>272.36995787000001</v>
+        <v>272.39975343999998</v>
       </c>
       <c r="C360" s="5">
-        <v>1.9769110199999886</v>
+        <v>1.9726765099999852</v>
       </c>
       <c r="D360" s="5">
-        <v>9.1350393054063552</v>
+        <v>9.1134871213502713</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>272.65228495999997</v>
+        <v>272.66700743000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.28232708999996703</v>
+        <v>0.26725399000002881</v>
       </c>
       <c r="D361" s="5">
-        <v>1.2509847935948226</v>
+        <v>1.1837052414521265</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>274.01342921000003</v>
+        <v>274.02104598</v>
       </c>
       <c r="C362" s="5">
-        <v>1.3611442500000521</v>
+        <v>1.3540385499999843</v>
       </c>
       <c r="D362" s="5">
-        <v>6.1579379697951797</v>
+        <v>6.1245683101319504</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>275.22036023999999</v>
+        <v>275.23247284000001</v>
       </c>
       <c r="C363" s="5">
-        <v>1.2069310299999643</v>
+        <v>1.2114268600000173</v>
       </c>
       <c r="D363" s="5">
-        <v>5.4155147660148506</v>
+        <v>5.4360258577693443</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>275.02241831999999</v>
+        <v>275.05782649000002</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.19794192000000521</v>
+        <v>-0.17464634999998907</v>
       </c>
       <c r="D364" s="5">
-        <v>-0.85964919717518296</v>
+        <v>-0.7587976398392593</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>276.05882008999998</v>
+        <v>276.07182941000002</v>
       </c>
       <c r="C365" s="5">
-        <v>1.0364017699999977</v>
+        <v>1.0140029199999958</v>
       </c>
       <c r="D365" s="5">
-        <v>4.6170260415236974</v>
+        <v>4.514617460290804</v>
       </c>
       <c r="E365" s="5">
-        <v>3.4621913960542816</v>
+        <v>3.4673038975163717</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>277.09233637</v>
+        <v>277.07380760000001</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0335162800000148</v>
+        <v>1.0019781899999884</v>
       </c>
       <c r="D366" s="5">
-        <v>4.5862629729048532</v>
+        <v>4.4432932053480423</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>277.55824783999998</v>
+        <v>277.52568209999998</v>
       </c>
       <c r="C367" s="5">
-        <v>0.46591146999998045</v>
+        <v>0.45187449999997398</v>
       </c>
       <c r="D367" s="5">
-        <v>2.0364809981615606</v>
+        <v>1.9747078866595658</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>269.27618014000001</v>
+        <v>269.20652819999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-8.2820676999999705</v>
+        <v>-8.3191539000000034</v>
       </c>
       <c r="D368" s="5">
-        <v>-30.477463571563877</v>
+        <v>-30.595296706456153</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>160.66274261999999</v>
+        <v>160.62803459</v>
       </c>
       <c r="C369" s="5">
-        <v>-108.61343752000002</v>
+        <v>-108.57849360999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.796480108904902</v>
+        <v>-99.796375937040693</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>187.55845973999999</v>
+        <v>187.53520889000001</v>
       </c>
       <c r="C370" s="5">
-        <v>26.89571712</v>
+        <v>26.907174300000008</v>
       </c>
       <c r="D370" s="5">
-        <v>540.70450016601296</v>
+        <v>541.41284528600283</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>209.52932845999999</v>
+        <v>209.58204015999999</v>
       </c>
       <c r="C371" s="5">
-        <v>21.970868719999999</v>
+        <v>22.046831269999984</v>
       </c>
       <c r="D371" s="5">
-        <v>277.8313255783537</v>
+        <v>279.53773821882112</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>209.60652524</v>
+        <v>209.64376181</v>
       </c>
       <c r="C372" s="5">
-        <v>7.7196780000008403E-2</v>
+        <v>6.1721650000009731E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>0.4430123542142006</v>
+        <v>0.35397148368976339</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>214.50629556999999</v>
+        <v>214.5445886</v>
       </c>
       <c r="C373" s="5">
-        <v>4.8997703299999955</v>
+        <v>4.9008267899999964</v>
       </c>
       <c r="D373" s="5">
-        <v>31.954113211766888</v>
+        <v>31.95548611678236</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>219.41368742</v>
+        <v>219.3783985</v>
       </c>
       <c r="C374" s="5">
-        <v>4.9073918500000104</v>
+        <v>4.8338099000000057</v>
       </c>
       <c r="D374" s="5">
-        <v>31.18496973763698</v>
+        <v>30.651849462793955</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>224.49288490999999</v>
+        <v>224.54544318999999</v>
       </c>
       <c r="C375" s="5">
-        <v>5.0791974899999843</v>
+        <v>5.1670446899999831</v>
       </c>
       <c r="D375" s="5">
-        <v>31.603178394401034</v>
+        <v>32.228360410614563</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>227.31136297</v>
+        <v>227.37135476</v>
       </c>
       <c r="C376" s="5">
-        <v>2.8184780600000181</v>
+        <v>2.8259115700000166</v>
       </c>
       <c r="D376" s="5">
-        <v>16.150953753632979</v>
+        <v>16.192485002664014</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>228.72342103</v>
+        <v>228.76733103000001</v>
       </c>
       <c r="C377" s="5">
-        <v>1.4120580599999926</v>
+        <v>1.3959762700000056</v>
       </c>
       <c r="D377" s="5">
-        <v>7.7144344821767241</v>
+        <v>7.6215075218803774</v>
       </c>
       <c r="E377" s="5">
-        <v>-17.146852632554111</v>
+        <v>-17.134851636653991</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>230.06156354999999</v>
+        <v>230.02129692</v>
       </c>
       <c r="C378" s="5">
-        <v>1.338142519999991</v>
+        <v>1.2539658899999893</v>
       </c>
       <c r="D378" s="5">
-        <v>7.2509496524509442</v>
+        <v>6.7796538188796385</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>228.62556157</v>
+        <v>228.56010997000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.4360019799999861</v>
+        <v>-1.4611869499999841</v>
       </c>
       <c r="D379" s="5">
-        <v>-7.2383172228028254</v>
+        <v>-7.362108309037696</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>233.64923741999999</v>
+        <v>233.51920372999999</v>
       </c>
       <c r="C380" s="5">
-        <v>5.0236758499999894</v>
+        <v>4.9590937599999734</v>
       </c>
       <c r="D380" s="5">
-        <v>29.800089581684432</v>
+        <v>29.379651551194151</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>239.89018042999999</v>
+        <v>239.80600251000001</v>
       </c>
       <c r="C381" s="5">
-        <v>6.2409430099999952</v>
+        <v>6.2867987800000265</v>
       </c>
       <c r="D381" s="5">
-        <v>37.207306257180605</v>
+        <v>37.546448725708736</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>243.16125840000001</v>
+        <v>243.10374919</v>
       </c>
       <c r="C382" s="5">
-        <v>3.2710779700000217</v>
+        <v>3.2977466799999888</v>
       </c>
       <c r="D382" s="5">
-        <v>17.647562623658452</v>
+        <v>17.809221162807432</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>247.09914243</v>
+        <v>247.16979925999999</v>
       </c>
       <c r="C383" s="5">
-        <v>3.9378840299999922</v>
+        <v>4.0660500699999886</v>
       </c>
       <c r="D383" s="5">
-        <v>21.261314225798177</v>
+        <v>22.023921651822519</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>252.72546065</v>
+        <v>252.82383102</v>
       </c>
       <c r="C384" s="5">
-        <v>5.6263182200000017</v>
+        <v>5.6540317600000094</v>
       </c>
       <c r="D384" s="5">
-        <v>31.018645067465922</v>
+        <v>31.181090278586353</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>253.32760432000001</v>
+        <v>253.44666882999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.60214367000000379</v>
+        <v>0.62283780999999294</v>
       </c>
       <c r="D385" s="5">
-        <v>2.8968858674065068</v>
+        <v>2.9966157694182316</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>253.45187364</v>
+        <v>253.36700199000001</v>
       </c>
       <c r="C386" s="5">
-        <v>0.12426931999999624</v>
+        <v>-7.966683999998736E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>0.5902482651047869</v>
+        <v>-0.37654905645607695</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>257.64048151999998</v>
+        <v>257.77593510000003</v>
       </c>
       <c r="C387" s="5">
-        <v>4.188607879999978</v>
+        <v>4.4089331100000209</v>
       </c>
       <c r="D387" s="5">
-        <v>21.737156358671438</v>
+        <v>23.000767262600739</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>258.71138415000001</v>
+        <v>258.84175178999999</v>
       </c>
       <c r="C388" s="5">
-        <v>1.0709026300000346</v>
+        <v>1.0658166899999628</v>
       </c>
       <c r="D388" s="5">
-        <v>5.1035168850541934</v>
+        <v>5.0759954350167558</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>261.25122675</v>
+        <v>261.36583838000001</v>
       </c>
       <c r="C389" s="5">
-        <v>2.5398425999999859</v>
+        <v>2.5240865900000244</v>
       </c>
       <c r="D389" s="5">
-        <v>12.438122963096344</v>
+        <v>12.350215399933816</v>
       </c>
       <c r="E389" s="5">
-        <v>14.221458202014903</v>
+        <v>14.249633985424737</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>262.48913601999999</v>
+        <v>262.38585023000002</v>
       </c>
       <c r="C390" s="5">
-        <v>1.2379092699999887</v>
+        <v>1.0200118500000031</v>
       </c>
       <c r="D390" s="5">
-        <v>5.8366146196131563</v>
+        <v>4.7849855735526248</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>264.75813932</v>
+        <v>264.61017507000003</v>
       </c>
       <c r="C391" s="5">
-        <v>2.2690033000000085</v>
+        <v>2.2243248400000084</v>
       </c>
       <c r="D391" s="5">
-        <v>10.880670233554234</v>
+        <v>10.660734783357606</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>265.47325183999999</v>
+        <v>265.22785368000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.71511251999999104</v>
+        <v>0.61767860999998447</v>
       </c>
       <c r="D392" s="5">
-        <v>3.2897894682388795</v>
+        <v>2.837400128714207</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>269.33111779000001</v>
+        <v>269.12816303</v>
       </c>
       <c r="C393" s="5">
-        <v>3.8578659500000185</v>
+        <v>3.9003093499999864</v>
       </c>
       <c r="D393" s="5">
-        <v>18.90200192399838</v>
+        <v>19.146199763218142</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>270.47062083999998</v>
+        <v>270.25736288000002</v>
       </c>
       <c r="C394" s="5">
-        <v>1.1395030499999734</v>
+        <v>1.1291998500000204</v>
       </c>
       <c r="D394" s="5">
-        <v>5.1968589811904442</v>
+        <v>5.1527539620440876</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>271.50041246000001</v>
+        <v>271.64346130000001</v>
       </c>
       <c r="C395" s="5">
-        <v>1.0297916200000259</v>
+        <v>1.3860984199999962</v>
       </c>
       <c r="D395" s="5">
-        <v>4.665788487565492</v>
+        <v>6.3311844075263801</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>275.15233640999998</v>
+        <v>275.38523315999998</v>
       </c>
       <c r="C396" s="5">
-        <v>3.6519239499999685</v>
+        <v>3.7417718599999716</v>
       </c>
       <c r="D396" s="5">
-        <v>17.390387016713049</v>
+        <v>17.84108036937333</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>276.81300334999997</v>
+        <v>277.10073073000001</v>
       </c>
       <c r="C397" s="5">
-        <v>1.6606669399999987</v>
+        <v>1.715497570000025</v>
       </c>
       <c r="D397" s="5">
-        <v>7.4878532567214329</v>
+        <v>7.7368489614588087</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>278.72570206</v>
+        <v>278.60267618</v>
       </c>
       <c r="C398" s="5">
-        <v>1.9126987100000292</v>
+        <v>1.5019454499999938</v>
       </c>
       <c r="D398" s="5">
-        <v>8.6141401504531867</v>
+        <v>6.7017035770526867</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>279.24819130999998</v>
+        <v>279.50435754</v>
       </c>
       <c r="C399" s="5">
-        <v>0.52248924999997826</v>
+        <v>0.90168135999999777</v>
       </c>
       <c r="D399" s="5">
-        <v>2.2728150316832396</v>
+        <v>3.953613551014179</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>279.99857014999998</v>
+        <v>280.21748348</v>
       </c>
       <c r="C400" s="5">
-        <v>0.75037883999999622</v>
+        <v>0.71312593999999763</v>
       </c>
       <c r="D400" s="5">
-        <v>3.2726535802019008</v>
+        <v>3.1050046093840988</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>279.57502348999998</v>
+        <v>279.76344566</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.42354665999999952</v>
+        <v>-0.45403781999999637</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.8001831178379724</v>
+        <v>-1.927131811426086</v>
       </c>
       <c r="E401" s="5">
-        <v>7.013860554053819</v>
+        <v>7.0390252199875158</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>287.31712469000001</v>
+        <v>287.11069189</v>
       </c>
       <c r="C402" s="5">
-        <v>7.742101200000036</v>
+        <v>7.3472462299999961</v>
       </c>
       <c r="D402" s="5">
-        <v>38.789847491842934</v>
+        <v>36.489979976795418</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>287.36740266999999</v>
+        <v>287.09352673000001</v>
       </c>
       <c r="C403" s="5">
-        <v>5.0277979999975742E-2</v>
+        <v>-1.7165159999990465E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.21019171102314438</v>
+        <v>-7.1719447542906156E-2</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>288.33596243</v>
+        <v>287.91751840000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.9685597600000051</v>
+        <v>0.82399166999999807</v>
       </c>
       <c r="D404" s="5">
-        <v>4.1203742759945428</v>
+        <v>3.4990304146121254</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>287.19985786000001</v>
+        <v>286.81782758999998</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.1361045699999863</v>
+        <v>-1.0996908100000269</v>
       </c>
       <c r="D405" s="5">
-        <v>-4.62712056752218</v>
+        <v>-4.4882901972502225</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>289.07935627000001</v>
+        <v>288.62111687999999</v>
       </c>
       <c r="C406" s="5">
-        <v>1.8794984099999965</v>
+        <v>1.8032892900000093</v>
       </c>
       <c r="D406" s="5">
-        <v>8.1419757375137394</v>
+        <v>7.8111132895743562</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>291.36654447000001</v>
+        <v>291.61615964999999</v>
       </c>
       <c r="C407" s="5">
-        <v>2.2871882000000028</v>
+        <v>2.9950427699999977</v>
       </c>
       <c r="D407" s="5">
-        <v>9.918616419856896</v>
+        <v>13.188368717569009</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>290.59210340999999</v>
+        <v>291.03827432999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.77444106000001511</v>
+        <v>-0.57788532000000714</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.1433370507993996</v>
+        <v>-2.3522493943899159</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>291.64847001999999</v>
+        <v>292.17749477000001</v>
       </c>
       <c r="C409" s="5">
-        <v>1.0563666099999978</v>
+        <v>1.139220440000031</v>
       </c>
       <c r="D409" s="5">
-        <v>4.4505490392086289</v>
+        <v>4.7996547603787798</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>292.89088283000001</v>
+        <v>292.82908894000002</v>
       </c>
       <c r="C410" s="5">
-        <v>1.2424128100000189</v>
+        <v>0.65159417000000985</v>
       </c>
       <c r="D410" s="5">
-        <v>5.2334496647000961</v>
+        <v>2.7092277811486598</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>290.11829179</v>
+        <v>290.46518484000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.7725910400000089</v>
+        <v>-2.3639041000000134</v>
       </c>
       <c r="D411" s="5">
-        <v>-10.786392075821105</v>
+        <v>-9.2684295519339983</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>291.64118164000001</v>
+        <v>291.93132687000002</v>
       </c>
       <c r="C412" s="5">
-        <v>1.5228898500000128</v>
+        <v>1.4661420300000145</v>
       </c>
       <c r="D412" s="5">
-        <v>6.4841209763865981</v>
+        <v>6.2280944104474489</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>292.29229047000001</v>
+        <v>292.53400411000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.65110882999999831</v>
+        <v>0.60267723999999134</v>
       </c>
       <c r="D413" s="5">
-        <v>2.7122246782862902</v>
+        <v>2.5056617357279931</v>
       </c>
       <c r="E413" s="5">
-        <v>4.5487850886132275</v>
+        <v>4.5647702185939609</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>293.3328171</v>
+        <v>293.73151049000001</v>
       </c>
       <c r="C414" s="5">
-        <v>1.040526629999988</v>
+        <v>1.197506379999993</v>
       </c>
       <c r="D414" s="5">
-        <v>4.3565015259123596</v>
+        <v>5.024396645453022</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>293.02207921000002</v>
+        <v>293.33363752000002</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.31073788999998442</v>
+        <v>-0.39787296999998034</v>
       </c>
       <c r="D415" s="5">
-        <v>-1.2638223207917076</v>
+        <v>-1.6134005772523663</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>293.30739387</v>
+        <v>293.45045313000003</v>
       </c>
       <c r="C416" s="5">
-        <v>0.28531465999998318</v>
+        <v>0.11681561000000329</v>
       </c>
       <c r="D416" s="5">
-        <v>1.1747138742953744</v>
+        <v>0.47892963540021594</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>293.39608914000002</v>
+        <v>293.21379394000002</v>
       </c>
       <c r="C417" s="5">
-        <v>8.8695270000016535E-2</v>
+        <v>-0.23665919000001168</v>
       </c>
       <c r="D417" s="5">
-        <v>0.3634805142432862</v>
+        <v>-0.96348374216399524</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>294.09982238999999</v>
+        <v>293.74500353000002</v>
       </c>
       <c r="C418" s="5">
-        <v>0.70373324999997067</v>
+        <v>0.53120959000000312</v>
       </c>
       <c r="D418" s="5">
-        <v>2.9165691472136768</v>
+        <v>2.1958098692207439</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>292.60197522999999</v>
+        <v>293.75848902000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.4978471599999921</v>
+        <v>1.3485489999993661E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-5.9432657236482616</v>
+        <v>5.5104510753456459E-2</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>291.96185686000001</v>
+        <v>292.73745484</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.64011836999998195</v>
+        <v>-1.0210341800000151</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.5938535030624155</v>
+        <v>-4.0920952978179219</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>292.25788862000002</v>
+        <v>293.13650217000003</v>
       </c>
       <c r="C421" s="5">
-        <v>0.29603176000000531</v>
+        <v>0.39904733000003034</v>
       </c>
       <c r="D421" s="5">
-        <v>1.2235360882340451</v>
+        <v>1.6481093102702626</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>291.98010608999999</v>
+        <v>292.69662402</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.27778253000002451</v>
+        <v>-0.43987815000002684</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.1346211641199422</v>
+        <v>-1.7859221996644803</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>293.49902413000001</v>
+        <v>294.13739727000001</v>
       </c>
       <c r="C423" s="5">
-        <v>1.5189180400000168</v>
+        <v>1.4407732500000066</v>
       </c>
       <c r="D423" s="5">
-        <v>6.4242980994268395</v>
+        <v>6.0694660325783856</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>293.78536859000002</v>
+        <v>294.34961128999998</v>
       </c>
       <c r="C424" s="5">
-        <v>0.28634446000000935</v>
+        <v>0.21221401999997624</v>
       </c>
       <c r="D424" s="5">
-        <v>1.1770504750040267</v>
+        <v>0.86921885273076871</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>294.43650996000002</v>
+        <v>294.85424268000003</v>
       </c>
       <c r="C425" s="5">
-        <v>0.65114137000000483</v>
+        <v>0.50463139000004276</v>
       </c>
       <c r="D425" s="5">
-        <v>2.6923238423347318</v>
+        <v>2.0767832105782924</v>
       </c>
       <c r="E425" s="5">
-        <v>0.73358742598108595</v>
+        <v>0.79315174899379226</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>293.67363257</v>
+        <v>294.13292373000002</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.7628773900000283</v>
+        <v>-0.72131895000001123</v>
       </c>
       <c r="D426" s="5">
-        <v>-3.0652426622809203</v>
+        <v>-2.8964507844346565</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>294.18009737</v>
+        <v>294.41072749</v>
       </c>
       <c r="C427" s="5">
-        <v>0.50646480000000338</v>
+        <v>0.27780375999998341</v>
       </c>
       <c r="D427" s="5">
-        <v>2.0892435365002626</v>
+        <v>1.1392865740401659</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>293.97737575000002</v>
+        <v>294.03661527000003</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.20272161999997707</v>
+        <v>-0.37411221999997224</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.8238016814599125</v>
+        <v>-1.514246253603857</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>294.46292989</v>
+        <v>294.55224500999998</v>
       </c>
       <c r="C429" s="5">
-        <v>0.48555413999997654</v>
+        <v>0.51562973999995165</v>
       </c>
       <c r="D429" s="5">
-        <v>2.0001105813902242</v>
+        <v>2.1247645210874522</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>294.2721004</v>
+        <v>294.37493753000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.19082948999999871</v>
+        <v>-0.17730747999996765</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.77490546684229056</v>
+        <v>-0.71996043004570742</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>288.9993604</v>
+        <v>291.38264572000003</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.2727399999999989</v>
+        <v>-2.9922918099999833</v>
       </c>
       <c r="D431" s="5">
-        <v>-19.504146406407152</v>
+        <v>-11.538520172571488</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>288.77065463999998</v>
+        <v>291.33043341000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.22870576000002529</v>
+        <v>-5.2212310000015805E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.94552290897123026</v>
+        <v>-0.21481396141919129</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>289.37330617999999</v>
+        <v>291.08088592000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.60265154000001075</v>
+        <v>-0.24954748999999765</v>
       </c>
       <c r="D433" s="5">
-        <v>2.5332931852620977</v>
+        <v>-1.0230658296412565</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>289.86037997</v>
+        <v>291.78349766999997</v>
       </c>
       <c r="C434" s="5">
-        <v>0.48707379000001083</v>
+        <v>0.70261174999996001</v>
       </c>
       <c r="D434" s="5">
-        <v>2.0386468902646726</v>
+        <v>2.9353285276157326</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>290.19016252</v>
+        <v>294.02921753999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.32978255000000445</v>
+        <v>2.2457198700000163</v>
       </c>
       <c r="D435" s="5">
-        <v>1.3738504597472057</v>
+        <v>9.6370008292224973</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>289.73921969999998</v>
+        <v>291.74115201000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.45094282000002295</v>
+        <v>-2.288065529999983</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.8488922313380729</v>
+        <v>-8.9486343105007364</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>289.04045828</v>
+        <v>291.40192967000002</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.69876141999998254</v>
+        <v>-0.33922233999999207</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.855948657493379</v>
+        <v>-1.3864126575190094</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.8326707108208495</v>
+        <v>-1.1708541069720191</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>294.98981276000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>3.5878830899999912</v>
+      </c>
+      <c r="D438" s="5">
+        <v>15.817753953328296</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>