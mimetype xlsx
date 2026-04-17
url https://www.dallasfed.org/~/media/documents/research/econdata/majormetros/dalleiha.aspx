--- v4 (2026-04-17)
+++ v5 (2026-04-17)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{36505616-5C8D-4F35-9342-77EBD3BFA51F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{76577102-79C7-430B-940E-743C0A3B8B80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E04F6A9B-59C4-4839-896B-7EF0DFEC3247}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F6D613E1-F8E0-498A-B8F3-ECABE2661F2D}"/>
   </bookViews>
   <sheets>
     <sheet name="dalleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6327 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FF081DA-0672-4B62-AE9E-FAB3BC11F946}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69C5A2F8-2662-4A0B-BE8B-F7D439DCBB0E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>111.4700718</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>110.74917314</v>
       </c>
       <c r="C7" s="5">
         <v>-0.72089866000000313</v>
       </c>
       <c r="D7" s="5">
         <v>-7.4904562887827097</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>110.71679798</v>
       </c>
       <c r="C8" s="5">
         <v>-3.2375160000000847E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-0.35023095962214423</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>111.56123232</v>
       </c>
       <c r="C9" s="5">
         <v>0.8444343400000065</v>
       </c>
       <c r="D9" s="5">
         <v>9.5462282244132659</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>111.49318918</v>
       </c>
       <c r="C10" s="5">
         <v>-6.8043140000000335E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-0.72945070440599835</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>112.65571143</v>
       </c>
       <c r="C11" s="5">
         <v>1.162522249999995</v>
       </c>
       <c r="D11" s="5">
         <v>13.255294715954701</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>112.28637462</v>
       </c>
       <c r="C12" s="5">
         <v>-0.36933680999999297</v>
       </c>
       <c r="D12" s="5">
         <v>-3.8639783089204349</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>112.82341338000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.5370387600000015</v>
       </c>
       <c r="D13" s="5">
         <v>5.8927184005525213</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>112.16352311</v>
       </c>
       <c r="C14" s="5">
         <v>-0.65989027000000533</v>
       </c>
       <c r="D14" s="5">
         <v>-6.7972151431502486</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>113.25053646000001</v>
       </c>
       <c r="C15" s="5">
         <v>1.0870133500000065</v>
       </c>
       <c r="D15" s="5">
         <v>12.26994454757493</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>114.107793</v>
       </c>
       <c r="C16" s="5">
         <v>0.85725653999999452</v>
       </c>
       <c r="D16" s="5">
         <v>9.4713445711470214</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>114.85033616</v>
       </c>
       <c r="C17" s="5">
         <v>0.74254315999999676</v>
       </c>
       <c r="D17" s="5">
         <v>8.0944960143432212</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>111.7649905</v>
       </c>
       <c r="C18" s="5">
         <v>-3.0853456600000015</v>
       </c>
       <c r="D18" s="5">
         <v>-27.87560582582751</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>111.87798143000001</v>
       </c>
       <c r="C19" s="5">
         <v>0.11299093000000937</v>
       </c>
       <c r="D19" s="5">
         <v>1.2199310526614271</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>112.21749561</v>
       </c>
       <c r="C20" s="5">
         <v>0.33951417999999478</v>
       </c>
       <c r="D20" s="5">
         <v>3.7030197313634217</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>115.19479736</v>
       </c>
       <c r="C21" s="5">
         <v>2.9773017499999952</v>
       </c>
       <c r="D21" s="5">
         <v>36.920196910107684</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>116.04069677</v>
       </c>
       <c r="C22" s="5">
         <v>0.84589941000000124</v>
       </c>
       <c r="D22" s="5">
         <v>9.1765969155331852</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>116.56169121000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.52099444000000972</v>
       </c>
       <c r="D23" s="5">
         <v>5.5227610244720893</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>114.13747293</v>
       </c>
       <c r="C24" s="5">
         <v>-2.4242182800000052</v>
       </c>
       <c r="D24" s="5">
         <v>-22.291423600124361</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>114.21157748</v>
       </c>
       <c r="C25" s="5">
         <v>7.4104550000001268E-2</v>
       </c>
       <c r="D25" s="5">
         <v>0.78189652402103071</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>114.4534542</v>
       </c>
       <c r="C26" s="5">
         <v>0.24187671999999338</v>
       </c>
       <c r="D26" s="5">
         <v>2.5711654638679748</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>114.43009161000001</v>
       </c>
       <c r="C27" s="5">
         <v>-2.3362589999990746E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-0.24467286928349097</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>114.17030092</v>
       </c>
       <c r="C28" s="5">
         <v>-0.25979069000000266</v>
       </c>
       <c r="D28" s="5">
         <v>-2.6905985400560106</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>114.41515045</v>
       </c>
       <c r="C29" s="5">
         <v>0.24484952999999621</v>
       </c>
       <c r="D29" s="5">
         <v>2.6040924444493019</v>
       </c>
       <c r="E29" s="5">
         <v>-0.37891548649342521</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>111.20032802999999</v>
       </c>
       <c r="C30" s="5">
         <v>-3.2148224200000044</v>
       </c>
       <c r="D30" s="5">
         <v>-28.965326535533119</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>111.86068305000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.66035502000001145</v>
       </c>
       <c r="D31" s="5">
         <v>7.3635300675931825</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>112.25395892</v>
       </c>
       <c r="C32" s="5">
         <v>0.39327586999999653</v>
       </c>
       <c r="D32" s="5">
         <v>4.3014615939570788</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>112.36444525</v>
       </c>
       <c r="C33" s="5">
         <v>0.11048633000000052</v>
       </c>
       <c r="D33" s="5">
         <v>1.1875187689601496</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>112.68911858</v>
       </c>
       <c r="C34" s="5">
         <v>0.32467332999999599</v>
       </c>
       <c r="D34" s="5">
         <v>3.52299783582255</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>112.16441467999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.52470390000000577</v>
       </c>
       <c r="D35" s="5">
         <v>-5.4465567940366384</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>112.0508176</v>
       </c>
       <c r="C36" s="5">
         <v>-0.11359707999999102</v>
       </c>
       <c r="D36" s="5">
         <v>-1.2085806077298478</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>112.50697234</v>
       </c>
       <c r="C37" s="5">
         <v>0.45615474000000233</v>
       </c>
       <c r="D37" s="5">
         <v>4.9960337242084929</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>112.57328088</v>
       </c>
       <c r="C38" s="5">
         <v>6.6308539999994309E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.70954434796457466</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>115.58078614999999</v>
       </c>
       <c r="C39" s="5">
         <v>3.0075052699999958</v>
       </c>
       <c r="D39" s="5">
         <v>37.21571307974294</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>115.73125937</v>
       </c>
       <c r="C40" s="5">
         <v>0.15047322000000918</v>
       </c>
       <c r="D40" s="5">
         <v>1.5735005139515312</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>115.79040576</v>
       </c>
       <c r="C41" s="5">
         <v>5.9146389999995108E-2</v>
       </c>
       <c r="D41" s="5">
         <v>0.61500679925312607</v>
       </c>
       <c r="E41" s="5">
         <v>1.2019870660406884</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>115.92392340000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.13351764000000799</v>
       </c>
       <c r="D42" s="5">
         <v>1.392526533577465</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>117.07444547</v>
       </c>
       <c r="C43" s="5">
         <v>1.1505220699999938</v>
       </c>
       <c r="D43" s="5">
         <v>12.581869954871848</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>117.34446353</v>
       </c>
       <c r="C44" s="5">
         <v>0.27001805999999817</v>
       </c>
       <c r="D44" s="5">
         <v>2.8030342324848023</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>118.01884251</v>
       </c>
       <c r="C45" s="5">
         <v>0.67437898000000018</v>
       </c>
       <c r="D45" s="5">
         <v>7.1186190109115977</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>118.48322847</v>
       </c>
       <c r="C46" s="5">
         <v>0.46438596000000132</v>
       </c>
       <c r="D46" s="5">
         <v>4.8253552292959023</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>119.26758067999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.78435220999999444</v>
       </c>
       <c r="D47" s="5">
         <v>8.2396460627433221</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>119.80278572</v>
       </c>
       <c r="C48" s="5">
         <v>0.53520504000000813</v>
       </c>
       <c r="D48" s="5">
         <v>5.5198298718880379</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>120.22881744</v>
       </c>
       <c r="C49" s="5">
         <v>0.42603171999999745</v>
       </c>
       <c r="D49" s="5">
         <v>4.3517906567930309</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>121.25626739</v>
       </c>
       <c r="C50" s="5">
         <v>1.0274499500000047</v>
       </c>
       <c r="D50" s="5">
         <v>10.750944383850847</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>120.09025373</v>
       </c>
       <c r="C51" s="5">
         <v>-1.1660136600000044</v>
       </c>
       <c r="D51" s="5">
         <v>-10.948178844101953</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>122.00888918</v>
       </c>
       <c r="C52" s="5">
         <v>1.9186354499999965</v>
       </c>
       <c r="D52" s="5">
         <v>20.949625711645648</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>122.52116954</v>
       </c>
       <c r="C53" s="5">
         <v>0.51228036000000543</v>
       </c>
       <c r="D53" s="5">
         <v>5.1564527096870982</v>
       </c>
       <c r="E53" s="5">
         <v>5.8128855632054055</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>121.96456525000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.55660428999999567</v>
       </c>
       <c r="D54" s="5">
         <v>-5.3173380225944307</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>121.77620616</v>
       </c>
       <c r="C55" s="5">
         <v>-0.18835909000000584</v>
       </c>
       <c r="D55" s="5">
         <v>-1.8375897586511258</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>122.29745173000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.52124557000000493</v>
       </c>
       <c r="D56" s="5">
         <v>5.2590913459091615</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>122.43155283999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.13410110999998892</v>
       </c>
       <c r="D57" s="5">
         <v>1.323783743131357</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>123.40153992</v>
       </c>
       <c r="C58" s="5">
         <v>0.96998708000000988</v>
       </c>
       <c r="D58" s="5">
         <v>9.9326399183139458</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>123.77708527999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.37554535999998961</v>
       </c>
       <c r="D59" s="5">
         <v>3.713685810131806</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>125.62069332</v>
       </c>
       <c r="C60" s="5">
         <v>1.8436080400000066</v>
       </c>
       <c r="D60" s="5">
         <v>19.412890879262413</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>125.69625022</v>
       </c>
       <c r="C61" s="5">
         <v>7.5556899999995153E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.72415473456493018</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>125.14600185</v>
       </c>
       <c r="C62" s="5">
         <v>-0.55024836999999138</v>
       </c>
       <c r="D62" s="5">
         <v>-5.1284734310162561</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>128.25729229000001</v>
       </c>
       <c r="C63" s="5">
         <v>3.1112904400000048</v>
       </c>
       <c r="D63" s="5">
         <v>34.2706378651271</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>128.94824924</v>
       </c>
       <c r="C64" s="5">
         <v>0.69095694999998614</v>
       </c>
       <c r="D64" s="5">
         <v>6.6597583458676501</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>129.5058276</v>
       </c>
       <c r="C65" s="5">
         <v>0.55757836000000793</v>
       </c>
       <c r="D65" s="5">
         <v>5.31405589363525</v>
       </c>
       <c r="E65" s="5">
         <v>5.7007765157838231</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>130.40604250000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.90021490000000881</v>
       </c>
       <c r="D66" s="5">
         <v>8.6677926556251386</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>130.72396341000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.317920909999998</v>
       </c>
       <c r="D67" s="5">
         <v>2.9650646592470631</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>130.20777570000001</v>
       </c>
       <c r="C68" s="5">
         <v>-0.51618770999999697</v>
       </c>
       <c r="D68" s="5">
         <v>-4.636856215849317</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>129.09181554</v>
       </c>
       <c r="C69" s="5">
         <v>-1.1159601600000144</v>
       </c>
       <c r="D69" s="5">
         <v>-9.8135142507177253</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>129.98558475999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.89376921999999581</v>
       </c>
       <c r="D70" s="5">
         <v>8.6320067360140307</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>130.61486095000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.629276190000013</v>
       </c>
       <c r="D71" s="5">
         <v>5.9665516728825141</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>131.15227336999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.53741241999998124</v>
       </c>
       <c r="D72" s="5">
         <v>5.0506555018347221</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>131.67495044</v>
       </c>
       <c r="C73" s="5">
         <v>0.52267707000001451</v>
       </c>
       <c r="D73" s="5">
         <v>4.8885513181674334</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>132.02151297</v>
       </c>
       <c r="C74" s="5">
         <v>0.34656252999999992</v>
       </c>
       <c r="D74" s="5">
         <v>3.2044687922590187</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>132.21412247000001</v>
       </c>
       <c r="C75" s="5">
         <v>0.19260950000000321</v>
       </c>
       <c r="D75" s="5">
         <v>1.76482652193648</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>132.32213572000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.10801324999999906</v>
       </c>
       <c r="D76" s="5">
         <v>0.98476535520748421</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>133.02544370999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.70330798999998478</v>
       </c>
       <c r="D77" s="5">
         <v>6.5679401686117744</v>
       </c>
       <c r="E77" s="5">
         <v>2.7177279781346098</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>134.40419736999999</v>
       </c>
       <c r="C78" s="5">
         <v>1.378753660000001</v>
       </c>
       <c r="D78" s="5">
         <v>13.171581813251731</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>134.16665601</v>
       </c>
       <c r="C79" s="5">
         <v>-0.23754135999999448</v>
       </c>
       <c r="D79" s="5">
         <v>-2.1003440983555666</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>134.61374230000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.44708629000001565</v>
       </c>
       <c r="D80" s="5">
         <v>4.072893507657338</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>134.96638439</v>
       </c>
       <c r="C81" s="5">
         <v>0.35264208999998914</v>
       </c>
       <c r="D81" s="5">
         <v>3.1892817923213856</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>135.57049670999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.60411231999998449</v>
       </c>
       <c r="D82" s="5">
         <v>5.5054470521857857</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>135.77187169999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.20137499000000503</v>
       </c>
       <c r="D83" s="5">
         <v>1.7971018430325225</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>136.50933721999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.73746552000000065</v>
       </c>
       <c r="D84" s="5">
         <v>6.7162697503776236</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>136.70135508000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.1920178600000213</v>
       </c>
       <c r="D85" s="5">
         <v>1.7010738348212762</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>136.67864094000001</v>
       </c>
       <c r="C86" s="5">
         <v>-2.2714140000005045E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.19920850345455099</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>137.92690474</v>
       </c>
       <c r="C87" s="5">
         <v>1.2482637999999895</v>
       </c>
       <c r="D87" s="5">
         <v>11.527010529073678</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>138.41775896999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.49085422999999651</v>
       </c>
       <c r="D88" s="5">
         <v>4.3551486083152957</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>139.07642437000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.65866540000001805</v>
       </c>
       <c r="D89" s="5">
         <v>5.8620830106049571</v>
       </c>
       <c r="E89" s="5">
         <v>4.5487393172627621</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>140.36090899000001</v>
       </c>
       <c r="C90" s="5">
         <v>1.2844846200000006</v>
       </c>
       <c r="D90" s="5">
         <v>11.663662088240368</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>140.91030287000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.54939387999999667</v>
       </c>
       <c r="D91" s="5">
         <v>4.799428764952185</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>142.60667251000001</v>
       </c>
       <c r="C92" s="5">
         <v>1.6963696400000003</v>
       </c>
       <c r="D92" s="5">
         <v>15.442354838533113</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>142.87068457000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.26401205999999888</v>
       </c>
       <c r="D93" s="5">
         <v>2.2443575905255253</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>143.6034319</v>
       </c>
       <c r="C94" s="5">
         <v>0.73274732999999515</v>
       </c>
       <c r="D94" s="5">
         <v>6.3311032301211823</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>145.68009724999999</v>
       </c>
       <c r="C95" s="5">
         <v>2.0766653499999848</v>
       </c>
       <c r="D95" s="5">
         <v>18.802298868070167</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>143.0302629</v>
       </c>
       <c r="C96" s="5">
         <v>-2.6498343499999919</v>
       </c>
       <c r="D96" s="5">
         <v>-19.770779913873316</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>143.25965414999999</v>
       </c>
       <c r="C97" s="5">
         <v>0.22939124999999194</v>
       </c>
       <c r="D97" s="5">
         <v>1.9416215805189596</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>144.57185566999999</v>
       </c>
       <c r="C98" s="5">
         <v>1.3122015200000021</v>
       </c>
       <c r="D98" s="5">
         <v>11.562512254164247</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>144.57692829999999</v>
       </c>
       <c r="C99" s="5">
         <v>5.0726300000007996E-3</v>
       </c>
       <c r="D99" s="5">
         <v>4.2112835918572955E-2</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>145.34740857</v>
       </c>
       <c r="C100" s="5">
         <v>0.77048027000000729</v>
       </c>
       <c r="D100" s="5">
         <v>6.5858604080277328</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>145.50281766000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.15540909000000624</v>
       </c>
       <c r="D101" s="5">
         <v>1.2906424141736927</v>
       </c>
       <c r="E101" s="5">
         <v>4.6207639570191805</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>145.20409649000001</v>
       </c>
       <c r="C102" s="5">
         <v>-0.29872116999999321</v>
       </c>
       <c r="D102" s="5">
         <v>-2.4360030773909358</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>145.49627221</v>
       </c>
       <c r="C103" s="5">
         <v>0.29217571999998881</v>
       </c>
       <c r="D103" s="5">
         <v>2.441509633918737</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>145.23909456000001</v>
       </c>
       <c r="C104" s="5">
         <v>-0.25717764999998849</v>
       </c>
       <c r="D104" s="5">
         <v>-2.1006072888029359</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>144.89987604000001</v>
       </c>
       <c r="C105" s="5">
         <v>-0.33921852000000285</v>
       </c>
       <c r="D105" s="5">
         <v>-2.7669802745503569</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>145.66286065</v>
       </c>
       <c r="C106" s="5">
         <v>0.76298460999998952</v>
       </c>
       <c r="D106" s="5">
         <v>6.5049639385042823</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>147.04475611999999</v>
       </c>
       <c r="C107" s="5">
         <v>1.3818954699999892</v>
       </c>
       <c r="D107" s="5">
         <v>11.997539037161275</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>147.61327575000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.5685196300000257</v>
       </c>
       <c r="D108" s="5">
         <v>4.7395053956894806</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>148.01136033</v>
       </c>
       <c r="C109" s="5">
         <v>0.39808457999998836</v>
       </c>
       <c r="D109" s="5">
         <v>3.2846033313349787</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>149.12536370999999</v>
       </c>
       <c r="C110" s="5">
         <v>1.1140033799999856</v>
       </c>
       <c r="D110" s="5">
         <v>9.4151825845631976</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>149.05953729000001</v>
       </c>
       <c r="C111" s="5">
         <v>-6.582641999997918E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-0.52841588136175455</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>150.79717959000001</v>
       </c>
       <c r="C112" s="5">
         <v>1.7376423000000045</v>
       </c>
       <c r="D112" s="5">
         <v>14.921530480903211</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>151.14492078000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.34774118999999359</v>
       </c>
       <c r="D113" s="5">
         <v>2.8025911962758832</v>
       </c>
       <c r="E113" s="5">
         <v>3.8776590108268838</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>150.73840208999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.40651869000001284</v>
       </c>
       <c r="D114" s="5">
         <v>-3.1801960942895446</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>150.77740417999999</v>
       </c>
       <c r="C115" s="5">
         <v>3.900208999999677E-2</v>
       </c>
       <c r="D115" s="5">
         <v>0.31093051361197332</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>151.81618075</v>
       </c>
       <c r="C116" s="5">
         <v>1.0387765700000102</v>
       </c>
       <c r="D116" s="5">
         <v>8.5879400133107566</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>153.70743010000001</v>
       </c>
       <c r="C117" s="5">
         <v>1.8912493500000096</v>
       </c>
       <c r="D117" s="5">
         <v>16.016991096798193</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>154.39032112999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.68289102999997908</v>
       </c>
       <c r="D118" s="5">
         <v>5.4635798166165372</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>155.35083152000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.96051039000002447</v>
       </c>
       <c r="D119" s="5">
         <v>7.7263982107415474</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>156.05205397</v>
       </c>
       <c r="C120" s="5">
         <v>0.70122244999998884</v>
       </c>
       <c r="D120" s="5">
         <v>5.5530738425536574</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>156.66340607999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.61135210999998435</v>
       </c>
       <c r="D121" s="5">
         <v>4.8037693297431128</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>157.20150907999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.53810300000000666</v>
       </c>
       <c r="D122" s="5">
         <v>4.2004887235880028</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>158.26431083</v>
       </c>
       <c r="C123" s="5">
         <v>1.0628017500000055</v>
       </c>
       <c r="D123" s="5">
         <v>8.4214875835330929</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>158.71850445999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.4541936299999918</v>
       </c>
       <c r="D124" s="5">
         <v>3.4986918178946835</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>158.91791771999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.19941326000000004</v>
       </c>
       <c r="D125" s="5">
         <v>1.5181369976801085</v>
       </c>
       <c r="E125" s="5">
         <v>5.1427443938483419</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>159.25255354000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.33463582000001679</v>
       </c>
       <c r="D126" s="5">
         <v>2.5563288431895703</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>159.79361738</v>
       </c>
       <c r="C127" s="5">
         <v>0.54106383999999252</v>
       </c>
       <c r="D127" s="5">
         <v>4.1540789827849256</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>160.09856579999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.30494841999998812</v>
       </c>
       <c r="D128" s="5">
         <v>2.3142575186490877</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>160.30637861</v>
       </c>
       <c r="C129" s="5">
         <v>0.20781281000000718</v>
       </c>
       <c r="D129" s="5">
         <v>1.5688049976633867</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>160.30751964999999</v>
       </c>
       <c r="C130" s="5">
         <v>1.1410399999931542E-3</v>
       </c>
       <c r="D130" s="5">
         <v>8.541778666981692E-3</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>161.60045758999999</v>
       </c>
       <c r="C131" s="5">
         <v>1.2929379400000016</v>
       </c>
       <c r="D131" s="5">
         <v>10.119517422560364</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>163.00136096</v>
       </c>
       <c r="C132" s="5">
         <v>1.4009033700000089</v>
       </c>
       <c r="D132" s="5">
         <v>10.913326746238482</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>162.82671450000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.17464645999999107</v>
       </c>
       <c r="D133" s="5">
         <v>-1.2781803528937208</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>163.05724487000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.23053036999999676</v>
       </c>
       <c r="D134" s="5">
         <v>1.7122545685942958</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>164.14823455000001</v>
       </c>
       <c r="C135" s="5">
         <v>1.090989680000007</v>
       </c>
       <c r="D135" s="5">
         <v>8.3311603722890695</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>163.52922941</v>
       </c>
       <c r="C136" s="5">
         <v>-0.61900514000001294</v>
       </c>
       <c r="D136" s="5">
         <v>-4.4325299560494695</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>163.87235738999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.34312797999999134</v>
       </c>
       <c r="D137" s="5">
         <v>2.5471825397066716</v>
       </c>
       <c r="E137" s="5">
         <v>3.1176092293943247</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>167.29865022999999</v>
       </c>
       <c r="C138" s="5">
         <v>3.4262928400000021</v>
       </c>
       <c r="D138" s="5">
         <v>28.186068908677409</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>168.43431043000001</v>
       </c>
       <c r="C139" s="5">
         <v>1.135660200000018</v>
       </c>
       <c r="D139" s="5">
         <v>8.4569806251739053</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>169.04728008000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.61296964999999659</v>
       </c>
       <c r="D140" s="5">
         <v>4.4555439949074183</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>170.33927634</v>
       </c>
       <c r="C141" s="5">
         <v>1.2919962599999906</v>
       </c>
       <c r="D141" s="5">
         <v>9.5668874994776054</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>169.3686107</v>
       </c>
       <c r="C142" s="5">
         <v>-0.97066563999999289</v>
       </c>
       <c r="D142" s="5">
         <v>-6.6278139601148256</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>168.27142579</v>
       </c>
       <c r="C143" s="5">
         <v>-1.0971849100000099</v>
       </c>
       <c r="D143" s="5">
         <v>-7.5026280159051879</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>168.80063376999999</v>
       </c>
       <c r="C144" s="5">
         <v>0.52920797999999536</v>
       </c>
       <c r="D144" s="5">
         <v>3.8399282537751933</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>169.43509417999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.63446041000000264</v>
       </c>
       <c r="D145" s="5">
         <v>4.6047838115784723</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>168.01537150999999</v>
       </c>
       <c r="C146" s="5">
         <v>-1.4197226699999987</v>
       </c>
       <c r="D146" s="5">
         <v>-9.60429871868328</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>165.40474925000001</v>
       </c>
       <c r="C147" s="5">
         <v>-2.6106222599999853</v>
       </c>
       <c r="D147" s="5">
         <v>-17.131876624989594</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>165.43943211000001</v>
       </c>
       <c r="C148" s="5">
         <v>3.4682860000003757E-2</v>
       </c>
       <c r="D148" s="5">
         <v>0.25191213700466175</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>165.58766953</v>
       </c>
       <c r="C149" s="5">
         <v>0.14823741999998674</v>
       </c>
       <c r="D149" s="5">
         <v>1.0805414641507083</v>
       </c>
       <c r="E149" s="5">
         <v>1.0467367207745326</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>165.82898119000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.24131166000000803</v>
       </c>
       <c r="D150" s="5">
         <v>1.7628504023501801</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>165.66180957</v>
       </c>
       <c r="C151" s="5">
         <v>-0.16717162000000485</v>
       </c>
       <c r="D151" s="5">
         <v>-1.2030310131603827</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>166.33985437999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.67804480999998873</v>
       </c>
       <c r="D152" s="5">
         <v>5.0236219645634517</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>166.71804881</v>
       </c>
       <c r="C153" s="5">
         <v>0.37819443000000774</v>
       </c>
       <c r="D153" s="5">
         <v>2.7627275860413913</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>166.98314246000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.26509365000001139</v>
       </c>
       <c r="D154" s="5">
         <v>1.9248617575446936</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>166.86333959000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.11980287000000089</v>
       </c>
       <c r="D155" s="5">
         <v>-0.85755667054512319</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>166.36857687</v>
       </c>
       <c r="C156" s="5">
         <v>-0.49476272000001131</v>
       </c>
       <c r="D156" s="5">
         <v>-3.5006374743840607</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>166.3777729</v>
       </c>
       <c r="C157" s="5">
         <v>9.1960299999982453E-3</v>
       </c>
       <c r="D157" s="5">
         <v>6.6350218761890289E-2</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>167.25717182</v>
       </c>
       <c r="C158" s="5">
         <v>0.87939891999999986</v>
       </c>
       <c r="D158" s="5">
         <v>6.5303387406934643</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>165.83723498000001</v>
       </c>
       <c r="C159" s="5">
         <v>-1.4199368399999912</v>
       </c>
       <c r="D159" s="5">
         <v>-9.7249807020690415</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>166.57808492999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.74084994999998344</v>
       </c>
       <c r="D160" s="5">
         <v>5.4944959481515898</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>166.99475519999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.41667026999999734</v>
       </c>
       <c r="D161" s="5">
         <v>3.0432621272870053</v>
       </c>
       <c r="E161" s="5">
         <v>0.84975268629230438</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>167.58918990000001</v>
       </c>
       <c r="C162" s="5">
         <v>0.59443470000002208</v>
       </c>
       <c r="D162" s="5">
         <v>4.3561484843676723</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>166.72839431</v>
       </c>
       <c r="C163" s="5">
         <v>-0.86079559000000927</v>
       </c>
       <c r="D163" s="5">
         <v>-5.9924374436085115</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>166.02853490000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.69985940999998775</v>
       </c>
       <c r="D164" s="5">
         <v>-4.9224429720110097</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>165.37999742</v>
       </c>
       <c r="C165" s="5">
         <v>-0.64853748000001588</v>
       </c>
       <c r="D165" s="5">
         <v>-4.5880123328630678</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>165.42037869000001</v>
       </c>
       <c r="C166" s="5">
         <v>4.0381270000011682E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.29340097810919286</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>165.51291037999999</v>
       </c>
       <c r="C167" s="5">
         <v>9.2531689999987066E-2</v>
       </c>
       <c r="D167" s="5">
         <v>0.67331655778433142</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>165.59237227</v>
       </c>
       <c r="C168" s="5">
         <v>7.9461890000004587E-2</v>
       </c>
       <c r="D168" s="5">
         <v>0.57763745525638566</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>166.7622945</v>
       </c>
       <c r="C169" s="5">
         <v>1.1699222299999974</v>
       </c>
       <c r="D169" s="5">
         <v>8.8154116859102913</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>166.40058162</v>
       </c>
       <c r="C170" s="5">
         <v>-0.3617128799999989</v>
       </c>
       <c r="D170" s="5">
         <v>-2.5720116826897788</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>168.63192462000001</v>
       </c>
       <c r="C171" s="5">
         <v>2.2313430000000096</v>
       </c>
       <c r="D171" s="5">
         <v>17.332812538706133</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>168.61254377</v>
       </c>
       <c r="C172" s="5">
         <v>-1.9380850000004557E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.13782873311020127</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>168.56876736999999</v>
       </c>
       <c r="C173" s="5">
         <v>-4.3776400000012927E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.31110812469807847</v>
       </c>
       <c r="E173" s="5">
         <v>0.94255185925744556</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>169.39168112999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.82291376000000582</v>
       </c>
       <c r="D174" s="5">
         <v>6.0179994701650585</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>169.20370389000001</v>
       </c>
       <c r="C175" s="5">
         <v>-0.18797723999998084</v>
       </c>
       <c r="D175" s="5">
         <v>-1.3235655577161776</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>169.55375977</v>
       </c>
       <c r="C176" s="5">
         <v>0.35005587999998511</v>
       </c>
       <c r="D176" s="5">
         <v>2.5110559188550985</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>169.81299715</v>
       </c>
       <c r="C177" s="5">
         <v>0.25923738000000185</v>
       </c>
       <c r="D177" s="5">
         <v>1.8502343949108102</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>168.65019414</v>
       </c>
       <c r="C178" s="5">
         <v>-1.1628030100000046</v>
       </c>
       <c r="D178" s="5">
         <v>-7.9145491189896227</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>170.14236498</v>
       </c>
       <c r="C179" s="5">
         <v>1.49217084</v>
       </c>
       <c r="D179" s="5">
         <v>11.149480442601401</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>170.28955310000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.1471881200000098</v>
       </c>
       <c r="D180" s="5">
         <v>1.0430591732263794</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>170.81840958999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.52885648999998125</v>
       </c>
       <c r="D181" s="5">
         <v>3.7910772546098315</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>172.15582789999999</v>
       </c>
       <c r="C182" s="5">
         <v>1.3374183100000039</v>
       </c>
       <c r="D182" s="5">
         <v>9.8107005832269714</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>173.23577299999999</v>
       </c>
       <c r="C183" s="5">
         <v>1.0799451000000033</v>
       </c>
       <c r="D183" s="5">
         <v>7.7929080763211811</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>173.23509619999999</v>
       </c>
       <c r="C184" s="5">
         <v>-6.7680000000791551E-4</v>
       </c>
       <c r="D184" s="5">
         <v>-4.6880764573264955E-3</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>174.04201053</v>
       </c>
       <c r="C185" s="5">
         <v>0.80691433000001211</v>
       </c>
       <c r="D185" s="5">
         <v>5.7349393394441339</v>
       </c>
       <c r="E185" s="5">
         <v>3.2468904206830462</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>174.33149592999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.28948539999998957</v>
       </c>
       <c r="D186" s="5">
         <v>2.0143302536737684</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>174.8211732</v>
       </c>
       <c r="C187" s="5">
         <v>0.4896772700000156</v>
       </c>
       <c r="D187" s="5">
         <v>3.423226598789153</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>174.92558986</v>
       </c>
       <c r="C188" s="5">
         <v>0.10441665999999827</v>
       </c>
       <c r="D188" s="5">
         <v>0.71909153615130617</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>175.47569634000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.55010648000001083</v>
       </c>
       <c r="D189" s="5">
         <v>3.8397250019612139</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>175.00535148</v>
       </c>
       <c r="C190" s="5">
         <v>-0.47034486000001152</v>
       </c>
       <c r="D190" s="5">
         <v>-3.1694818238591882</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>175.11258122000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.10722974000000818</v>
       </c>
       <c r="D191" s="5">
         <v>0.73775006063394599</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>176.14869773000001</v>
       </c>
       <c r="C192" s="5">
         <v>1.0361165099999994</v>
       </c>
       <c r="D192" s="5">
         <v>7.3359105068750319</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>175.73815216</v>
       </c>
       <c r="C193" s="5">
         <v>-0.41054557000001068</v>
       </c>
       <c r="D193" s="5">
         <v>-2.7612369228382172</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>175.90973135999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.17157919999999649</v>
       </c>
       <c r="D194" s="5">
         <v>1.1779130871754306</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>175.44253380999999</v>
       </c>
       <c r="C195" s="5">
         <v>-0.46719755000000873</v>
       </c>
       <c r="D195" s="5">
         <v>-3.140927264085569</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>176.17178195</v>
       </c>
       <c r="C196" s="5">
         <v>0.72924814000000993</v>
       </c>
       <c r="D196" s="5">
         <v>5.1035716558902378</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>175.88744299000001</v>
       </c>
       <c r="C197" s="5">
         <v>-0.28433895999998526</v>
       </c>
       <c r="D197" s="5">
         <v>-1.9196838252539483</v>
       </c>
       <c r="E197" s="5">
         <v>1.0603373601466792</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>178.04996899</v>
       </c>
       <c r="C198" s="5">
         <v>2.1625259999999855</v>
       </c>
       <c r="D198" s="5">
         <v>15.793666343936973</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>177.99708224</v>
       </c>
       <c r="C199" s="5">
         <v>-5.2886749999998983E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-0.35585809283660286</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>178.35519221999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.35810997999999472</v>
       </c>
       <c r="D200" s="5">
         <v>2.4411588731319434</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>178.72801164000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.37281942000001322</v>
       </c>
       <c r="D201" s="5">
         <v>2.5374241373787854</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>179.66320782</v>
       </c>
       <c r="C202" s="5">
         <v>0.93519617999999127</v>
       </c>
       <c r="D202" s="5">
         <v>6.46290414939652</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>182.80009763000001</v>
       </c>
       <c r="C203" s="5">
         <v>3.1368898100000138</v>
       </c>
       <c r="D203" s="5">
         <v>23.085610811645196</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>181.15824785999999</v>
       </c>
       <c r="C204" s="5">
         <v>-1.6418497700000216</v>
       </c>
       <c r="D204" s="5">
         <v>-10.261199767095475</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>181.89135039000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.7331025300000249</v>
       </c>
       <c r="D205" s="5">
         <v>4.9656568371929666</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>183.87553367999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.9841832899999758</v>
       </c>
       <c r="D206" s="5">
         <v>13.904999884916336</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>182.13747402999999</v>
       </c>
       <c r="C207" s="5">
         <v>-1.7380596499999967</v>
       </c>
       <c r="D207" s="5">
         <v>-10.771342967998033</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>183.10367733999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.96620330999999737</v>
       </c>
       <c r="D208" s="5">
         <v>6.5548167524103862</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>183.81780380000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.714126460000017</v>
       </c>
       <c r="D209" s="5">
         <v>4.7818538391334542</v>
       </c>
       <c r="E209" s="5">
         <v>4.5087703108236621</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>183.95678003</v>
       </c>
       <c r="C210" s="5">
         <v>0.13897622999999726</v>
       </c>
       <c r="D210" s="5">
         <v>0.91104729124362738</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>185.27392867</v>
       </c>
       <c r="C211" s="5">
         <v>1.3171486399999992</v>
       </c>
       <c r="D211" s="5">
         <v>8.938687589556249</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>186.85931202</v>
       </c>
       <c r="C212" s="5">
         <v>1.5853833500000007</v>
       </c>
       <c r="D212" s="5">
         <v>10.765680044432635</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>189.43464399000001</v>
       </c>
       <c r="C213" s="5">
         <v>2.5753319700000077</v>
       </c>
       <c r="D213" s="5">
         <v>17.851720517109815</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>190.20498280999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.77033881999997789</v>
       </c>
       <c r="D214" s="5">
         <v>4.990452222316355</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>190.38267377</v>
       </c>
       <c r="C215" s="5">
         <v>0.17769096000000673</v>
       </c>
       <c r="D215" s="5">
         <v>1.1268273285314434</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>191.21882740000001</v>
       </c>
       <c r="C216" s="5">
         <v>0.83615363000001253</v>
       </c>
       <c r="D216" s="5">
         <v>5.3995473906526259</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>193.02658403999999</v>
       </c>
       <c r="C217" s="5">
         <v>1.8077566399999796</v>
       </c>
       <c r="D217" s="5">
         <v>11.953504586731833</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>191.41377711999999</v>
       </c>
       <c r="C218" s="5">
         <v>-1.612806919999997</v>
       </c>
       <c r="D218" s="5">
         <v>-9.5782689984244112</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>193.25701101000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.8432338900000218</v>
       </c>
       <c r="D219" s="5">
         <v>12.18758037002512</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>194.72284163</v>
       </c>
       <c r="C220" s="5">
         <v>1.4658306199999913</v>
       </c>
       <c r="D220" s="5">
         <v>9.49131828790415</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>194.65748135999999</v>
       </c>
       <c r="C221" s="5">
         <v>-6.5360270000013543E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-0.40204677502538866</v>
       </c>
       <c r="E221" s="5">
         <v>5.8969682674448132</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>194.81758134</v>
       </c>
       <c r="C222" s="5">
         <v>0.16009998000001247</v>
       </c>
       <c r="D222" s="5">
         <v>0.99144113521834054</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>195.31770613</v>
       </c>
       <c r="C223" s="5">
         <v>0.50012479000000098</v>
       </c>
       <c r="D223" s="5">
         <v>3.1244426944983195</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>195.06872967000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.2489764599999944</v>
       </c>
       <c r="D224" s="5">
         <v>-1.5189915295733325</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>195.15408765999999</v>
       </c>
       <c r="C225" s="5">
         <v>8.5357989999977235E-2</v>
       </c>
       <c r="D225" s="5">
         <v>0.52636044652911718</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>195.40948786999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.25540021000000479</v>
       </c>
       <c r="D226" s="5">
         <v>1.581806070226266</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>195.21313696000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.19635090999997828</v>
       </c>
       <c r="D227" s="5">
         <v>-1.1991397491782685</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>195.44337166</v>
       </c>
       <c r="C228" s="5">
         <v>0.23023469999998269</v>
       </c>
       <c r="D228" s="5">
         <v>1.4244987161173395</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>194.72190796999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.72146369000000732</v>
       </c>
       <c r="D229" s="5">
         <v>-4.3408667570730248</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>194.43322798</v>
       </c>
       <c r="C230" s="5">
         <v>-0.28867998999999145</v>
       </c>
       <c r="D230" s="5">
         <v>-1.7645947896628211</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>194.42562828000001</v>
       </c>
       <c r="C231" s="5">
         <v>-7.5996999999858872E-3</v>
       </c>
       <c r="D231" s="5">
         <v>-4.6893629511668422E-2</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>193.85331447999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.57231380000001764</v>
       </c>
       <c r="D232" s="5">
         <v>-3.4757049317983069</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>194.35478232</v>
       </c>
       <c r="C233" s="5">
         <v>0.50146784000000366</v>
       </c>
       <c r="D233" s="5">
         <v>3.1487586620273067</v>
       </c>
       <c r="E233" s="5">
         <v>-0.15550341958867619</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>194.05838358</v>
       </c>
       <c r="C234" s="5">
         <v>-0.29639874000000077</v>
       </c>
       <c r="D234" s="5">
         <v>-1.814775364653165</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>192.97440789000001</v>
       </c>
       <c r="C235" s="5">
         <v>-1.0839756899999884</v>
       </c>
       <c r="D235" s="5">
         <v>-6.5008442218839058</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>191.95144289999999</v>
       </c>
       <c r="C236" s="5">
         <v>-1.0229649900000197</v>
       </c>
       <c r="D236" s="5">
         <v>-6.1790193154613648</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>191.66045503999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.29098786000000132</v>
       </c>
       <c r="D237" s="5">
         <v>-1.8040431770860788</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>191.10525842999999</v>
       </c>
       <c r="C238" s="5">
         <v>-0.55519660999999587</v>
       </c>
       <c r="D238" s="5">
         <v>-3.4212750180351081</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>190.53921983000001</v>
       </c>
       <c r="C239" s="5">
         <v>-0.56603859999998463</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4969709585168096</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>191.05220863</v>
       </c>
       <c r="C240" s="5">
         <v>0.51298879999998803</v>
       </c>
       <c r="D240" s="5">
         <v>3.2790322862561005</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>190.74654643</v>
       </c>
       <c r="C241" s="5">
         <v>-0.30566220000000044</v>
       </c>
       <c r="D241" s="5">
         <v>-1.9030621301604156</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>190.10318135</v>
       </c>
       <c r="C242" s="5">
         <v>-0.64336507999999526</v>
       </c>
       <c r="D242" s="5">
         <v>-3.9732092833495214</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>189.52678531000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.57639603999999167</v>
       </c>
       <c r="D243" s="5">
         <v>-3.5783545902132396</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>188.85912005</v>
       </c>
       <c r="C244" s="5">
         <v>-0.66766526000000681</v>
       </c>
       <c r="D244" s="5">
         <v>-4.146409263913986</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>189.51214720999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.6530271599999935</v>
       </c>
       <c r="D245" s="5">
         <v>4.2291233966937014</v>
       </c>
       <c r="E245" s="5">
         <v>-2.4916470035847849</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>189.45064126</v>
       </c>
       <c r="C246" s="5">
         <v>-6.1505949999997256E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-0.38876418416494696</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>189.78972716000001</v>
       </c>
       <c r="C247" s="5">
         <v>0.33908590000001482</v>
       </c>
       <c r="D247" s="5">
         <v>2.1690751178367718</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>190.57641329</v>
       </c>
       <c r="C248" s="5">
         <v>0.78668612999999254</v>
       </c>
       <c r="D248" s="5">
         <v>5.0890272359698008</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>189.80534431000001</v>
       </c>
       <c r="C249" s="5">
         <v>-0.77106897999999546</v>
       </c>
       <c r="D249" s="5">
         <v>-4.7485819922683419</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>190.22378406999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.41843975999998406</v>
       </c>
       <c r="D250" s="5">
         <v>2.6778015780472675</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>190.57119775000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.34741368000001671</v>
       </c>
       <c r="D251" s="5">
         <v>2.213759397612769</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>190.17967138</v>
       </c>
       <c r="C252" s="5">
         <v>-0.39152637000000823</v>
       </c>
       <c r="D252" s="5">
         <v>-2.4377182299756051</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>190.89194466000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.71227328000000512</v>
       </c>
       <c r="D253" s="5">
         <v>4.5880619166135617</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>191.72081729000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.82887263000000644</v>
       </c>
       <c r="D254" s="5">
         <v>5.3367787752359286</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>193.23346853999999</v>
       </c>
       <c r="C255" s="5">
         <v>1.5126512499999762</v>
       </c>
       <c r="D255" s="5">
         <v>9.8896864319352851</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>193.47074262999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.23727408999999966</v>
       </c>
       <c r="D256" s="5">
         <v>1.4834889991463429</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>193.34143089</v>
       </c>
       <c r="C257" s="5">
         <v>-0.12931173999999146</v>
       </c>
       <c r="D257" s="5">
         <v>-0.79911268234446053</v>
       </c>
       <c r="E257" s="5">
         <v>2.0206006508684426</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>193.84339241000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.50196152000000893</v>
       </c>
       <c r="D258" s="5">
         <v>3.160367180970769</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>193.86447289</v>
       </c>
       <c r="C259" s="5">
         <v>2.108047999999485E-2</v>
       </c>
       <c r="D259" s="5">
         <v>0.13057815225967495</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>195.68174597000001</v>
       </c>
       <c r="C260" s="5">
         <v>1.8172730800000068</v>
       </c>
       <c r="D260" s="5">
         <v>11.847178370976641</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>195.41768356</v>
       </c>
       <c r="C261" s="5">
         <v>-0.26406241000000819</v>
       </c>
       <c r="D261" s="5">
         <v>-1.6073732512109307</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>195.6531962</v>
       </c>
       <c r="C262" s="5">
         <v>0.23551263999999605</v>
       </c>
       <c r="D262" s="5">
         <v>1.4558355922813293</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>195.83860013</v>
       </c>
       <c r="C263" s="5">
         <v>0.18540393000000677</v>
       </c>
       <c r="D263" s="5">
         <v>1.1430835542903139</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>195.77026419000001</v>
       </c>
       <c r="C264" s="5">
         <v>-6.8335939999997208E-2</v>
       </c>
       <c r="D264" s="5">
         <v>-0.4179254389433007</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>196.35198249999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.58171830999998519</v>
       </c>
       <c r="D265" s="5">
         <v>3.6245753507437639</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>197.12793138999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.77594888999999512</v>
       </c>
       <c r="D266" s="5">
         <v>4.8466329475154168</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>197.84708802</v>
       </c>
       <c r="C267" s="5">
         <v>0.71915663000001473</v>
       </c>
       <c r="D267" s="5">
         <v>4.4667240506464534</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>198.32828104000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.4811930200000063</v>
       </c>
       <c r="D268" s="5">
         <v>2.9579347586485838</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>197.81326467</v>
       </c>
       <c r="C269" s="5">
         <v>-0.5150163700000121</v>
       </c>
       <c r="D269" s="5">
         <v>-3.0720220009459287</v>
       </c>
       <c r="E269" s="5">
         <v>2.312920598246837</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>199.59095798999999</v>
       </c>
       <c r="C270" s="5">
         <v>1.7776933199999974</v>
       </c>
       <c r="D270" s="5">
         <v>11.333388169767522</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>200.58696714999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.99600915999999984</v>
       </c>
       <c r="D271" s="5">
         <v>6.1554244399510738</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>201.43835141</v>
       </c>
       <c r="C272" s="5">
         <v>0.85138426000000322</v>
       </c>
       <c r="D272" s="5">
         <v>5.2139579815454917</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>203.03009319</v>
       </c>
       <c r="C273" s="5">
         <v>1.5917417800000067</v>
       </c>
       <c r="D273" s="5">
         <v>9.9054087705086502</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>203.07859661000001</v>
       </c>
       <c r="C274" s="5">
         <v>4.8503420000002961E-2</v>
       </c>
       <c r="D274" s="5">
         <v>0.28705420245749291</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>203.88579028000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.80719367000000375</v>
       </c>
       <c r="D275" s="5">
         <v>4.8754082659107523</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>203.05452129</v>
       </c>
       <c r="C276" s="5">
         <v>-0.83126899000001231</v>
       </c>
       <c r="D276" s="5">
         <v>-4.7843223763418425</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>205.32056134999999</v>
       </c>
       <c r="C277" s="5">
         <v>2.2660400599999946</v>
       </c>
       <c r="D277" s="5">
         <v>14.245037956012773</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>206.21389715999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.8933358099999964</v>
       </c>
       <c r="D278" s="5">
         <v>5.3478903893752205</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>205.89873721000001</v>
       </c>
       <c r="C279" s="5">
         <v>-0.31515994999998043</v>
       </c>
       <c r="D279" s="5">
         <v>-1.8186412395034046</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>207.49153988</v>
       </c>
       <c r="C280" s="5">
         <v>1.5928026699999975</v>
       </c>
       <c r="D280" s="5">
         <v>9.688356287645238</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>208.87746289</v>
       </c>
       <c r="C281" s="5">
         <v>1.3859230099999991</v>
       </c>
       <c r="D281" s="5">
         <v>8.3164154723170967</v>
       </c>
       <c r="E281" s="5">
         <v>5.5932539400013193</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>209.02227411000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.14481122000000823</v>
       </c>
       <c r="D282" s="5">
         <v>0.83511932490396568</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>210.80212731</v>
       </c>
       <c r="C283" s="5">
         <v>1.7798531999999909</v>
       </c>
       <c r="D283" s="5">
         <v>10.710560531863923</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>211.79027461000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.9881473000000085</v>
       </c>
       <c r="D284" s="5">
         <v>5.7723834237678906</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>212.87789040999999</v>
       </c>
       <c r="C285" s="5">
         <v>1.0876157999999805</v>
       </c>
       <c r="D285" s="5">
         <v>6.3394798349700743</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>213.66859998000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.7907095700000184</v>
       </c>
       <c r="D286" s="5">
         <v>4.5494516957955033</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>215.15881124000001</v>
       </c>
       <c r="C287" s="5">
         <v>1.4902112599999953</v>
       </c>
       <c r="D287" s="5">
         <v>8.6979067541489208</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>215.51410034</v>
       </c>
       <c r="C288" s="5">
         <v>0.35528909999999314</v>
       </c>
       <c r="D288" s="5">
         <v>1.9996412326270141</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>216.08008953999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.56598919999998998</v>
       </c>
       <c r="D289" s="5">
         <v>3.1973953443624969</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>216.40562846</v>
       </c>
       <c r="C290" s="5">
         <v>0.32553892000001383</v>
       </c>
       <c r="D290" s="5">
         <v>1.8229349978734266</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>216.34769123999999</v>
       </c>
       <c r="C291" s="5">
         <v>-5.7937220000013667E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.32079748368849526</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>218.25243811000001</v>
       </c>
       <c r="C292" s="5">
         <v>1.9047468700000252</v>
       </c>
       <c r="D292" s="5">
         <v>11.091816338307092</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>218.28032594000001</v>
       </c>
       <c r="C293" s="5">
         <v>2.7887829999997393E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.15344124016369864</v>
       </c>
       <c r="E293" s="5">
         <v>4.5016168426709413</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>219.51443599999999</v>
       </c>
       <c r="C294" s="5">
         <v>1.2341100599999777</v>
       </c>
       <c r="D294" s="5">
         <v>6.9995400254533768</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>219.72401608999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.20958009000000288</v>
       </c>
       <c r="D295" s="5">
         <v>1.1517281219478814</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>220.85670981000001</v>
       </c>
       <c r="C296" s="5">
         <v>1.1326937200000202</v>
       </c>
       <c r="D296" s="5">
         <v>6.3645324484426169</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>222.03067861</v>
       </c>
       <c r="C297" s="5">
         <v>1.173968799999983</v>
       </c>
       <c r="D297" s="5">
         <v>6.5684524969938929</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>223.03053718000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.99985857000001488</v>
       </c>
       <c r="D298" s="5">
         <v>5.5397665683546649</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>225.02022747999999</v>
       </c>
       <c r="C299" s="5">
         <v>1.9896902999999782</v>
       </c>
       <c r="D299" s="5">
         <v>11.246600307196974</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>224.99933315000001</v>
       </c>
       <c r="C300" s="5">
         <v>-2.089432999997598E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-0.11136952109697118</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>225.50408596</v>
       </c>
       <c r="C301" s="5">
         <v>0.50475280999998517</v>
       </c>
       <c r="D301" s="5">
         <v>2.7254879626819717</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>226.88232525000001</v>
       </c>
       <c r="C302" s="5">
         <v>1.3782392900000104</v>
       </c>
       <c r="D302" s="5">
         <v>7.5858088674716218</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>227.99603402</v>
       </c>
       <c r="C303" s="5">
         <v>1.1137087699999881</v>
       </c>
       <c r="D303" s="5">
         <v>6.0521644613875214</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>228.59326798000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.59723396000001117</v>
       </c>
       <c r="D304" s="5">
         <v>3.1890765836996682</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>229.24414236000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.65087438000000475</v>
       </c>
       <c r="D305" s="5">
         <v>3.4707822372166408</v>
       </c>
       <c r="E305" s="5">
         <v>5.0228147556521829</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>230.61155944000001</v>
       </c>
       <c r="C306" s="5">
         <v>1.3674170799999956</v>
       </c>
       <c r="D306" s="5">
         <v>7.3974332751437277</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>232.29005520999999</v>
       </c>
       <c r="C307" s="5">
         <v>1.6784957699999836</v>
       </c>
       <c r="D307" s="5">
         <v>9.0924098636306017</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>230.39622231000001</v>
       </c>
       <c r="C308" s="5">
         <v>-1.8938328999999783</v>
       </c>
       <c r="D308" s="5">
         <v>-9.3564637107979678</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>234.50736266999999</v>
       </c>
       <c r="C309" s="5">
         <v>4.111140359999979</v>
       </c>
       <c r="D309" s="5">
         <v>23.644141471087778</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>235.67137753</v>
       </c>
       <c r="C310" s="5">
         <v>1.1640148600000089</v>
       </c>
       <c r="D310" s="5">
         <v>6.1217232764259499</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>237.69177880999999</v>
       </c>
       <c r="C311" s="5">
         <v>2.0204012799999873</v>
       </c>
       <c r="D311" s="5">
         <v>10.786755912581182</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>240.91816678000001</v>
       </c>
       <c r="C312" s="5">
         <v>3.2263879700000189</v>
       </c>
       <c r="D312" s="5">
         <v>17.561378157214456</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>241.37396846999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.45580168999998705</v>
       </c>
       <c r="D313" s="5">
         <v>2.2940966857115219</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>242.56264844</v>
       </c>
       <c r="C314" s="5">
         <v>1.1886799700000097</v>
       </c>
       <c r="D314" s="5">
         <v>6.072288954642735</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>242.83299324000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.27034480000000372</v>
       </c>
       <c r="D315" s="5">
         <v>1.3456721722974407</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>243.33095483</v>
       </c>
       <c r="C316" s="5">
         <v>0.49796158999998852</v>
       </c>
       <c r="D316" s="5">
         <v>2.4887050341058981</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>244.36011384</v>
       </c>
       <c r="C317" s="5">
         <v>1.0291590100000008</v>
       </c>
       <c r="D317" s="5">
         <v>5.1950978403445536</v>
       </c>
       <c r="E317" s="5">
         <v>6.5938310677802203</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>246.20649684</v>
       </c>
       <c r="C318" s="5">
         <v>1.846383000000003</v>
       </c>
       <c r="D318" s="5">
         <v>9.4536579461838031</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>247.72193747</v>
       </c>
       <c r="C319" s="5">
         <v>1.5154406300000005</v>
       </c>
       <c r="D319" s="5">
         <v>7.6414428928362366</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>248.10259633000001</v>
       </c>
       <c r="C320" s="5">
         <v>0.38065886000001115</v>
       </c>
       <c r="D320" s="5">
         <v>1.8596295865542345</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>249.63097307000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.5283767399999988</v>
       </c>
       <c r="D321" s="5">
         <v>7.647990375263114</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>250.70812967000001</v>
       </c>
       <c r="C322" s="5">
         <v>1.077156599999995</v>
       </c>
       <c r="D322" s="5">
         <v>5.30266640134196</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>249.55493798000001</v>
       </c>
       <c r="C323" s="5">
         <v>-1.1531916899999999</v>
       </c>
       <c r="D323" s="5">
         <v>-5.3821644428288185</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>249.89285577000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.33791779000000588</v>
       </c>
       <c r="D324" s="5">
         <v>1.6370542481814354</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>250.50714060000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.61428483000000256</v>
       </c>
       <c r="D325" s="5">
         <v>2.9900419191947636</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>252.25927569000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.7521350899999959</v>
       </c>
       <c r="D326" s="5">
         <v>8.7237481329760733</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>252.50546521999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.246189529999981</v>
       </c>
       <c r="D327" s="5">
         <v>1.1774328602386364</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>253.76424542000001</v>
       </c>
       <c r="C328" s="5">
         <v>1.2587802000000181</v>
       </c>
       <c r="D328" s="5">
         <v>6.1489706933023802</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>253.66569353</v>
       </c>
       <c r="C329" s="5">
         <v>-9.8551890000010189E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-0.46503788848211158</v>
       </c>
       <c r="E329" s="5">
         <v>3.8081418214156892</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>253.27285710999999</v>
       </c>
       <c r="C330" s="5">
         <v>-0.39283642000000896</v>
       </c>
       <c r="D330" s="5">
         <v>-1.8426187876218636</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>253.59491298</v>
       </c>
       <c r="C331" s="5">
         <v>0.32205587000001401</v>
       </c>
       <c r="D331" s="5">
         <v>1.5366090199386839</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>254.46603383999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.87112085999999067</v>
       </c>
       <c r="D332" s="5">
         <v>4.2008832276194896</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>254.98668795</v>
       </c>
       <c r="C333" s="5">
         <v>0.5206541100000095</v>
       </c>
       <c r="D333" s="5">
         <v>2.4830977458255132</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>255.66637929999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.6796913499999846</v>
       </c>
       <c r="D334" s="5">
         <v>3.2460293412447827</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>255.75516249</v>
       </c>
       <c r="C335" s="5">
         <v>8.8783190000015111E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.41751108901777467</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>255.94788295000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.19272046000000387</v>
       </c>
       <c r="D336" s="5">
         <v>0.90799897793834017</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>256.87730214999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.9294191999999839</v>
       </c>
       <c r="D337" s="5">
         <v>4.4456307259441719</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>256.91265414999998</v>
       </c>
       <c r="C338" s="5">
         <v>3.5351999999988948E-2</v>
       </c>
       <c r="D338" s="5">
         <v>0.16527160949599828</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>256.60559563999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.30705850999999029</v>
       </c>
       <c r="D339" s="5">
         <v>-1.4248332329809155</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>258.69241817</v>
       </c>
       <c r="C340" s="5">
         <v>2.0868225300000063</v>
       </c>
       <c r="D340" s="5">
         <v>10.207445333349675</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>259.71613262</v>
       </c>
       <c r="C341" s="5">
         <v>1.0237144499999999</v>
       </c>
       <c r="D341" s="5">
         <v>4.8534492033980525</v>
       </c>
       <c r="E341" s="5">
         <v>2.3852019584526207</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>260.85255142</v>
       </c>
       <c r="C342" s="5">
         <v>1.1364188000000013</v>
       </c>
       <c r="D342" s="5">
         <v>5.3789677992446938</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>261.35996842999998</v>
       </c>
       <c r="C343" s="5">
         <v>0.50741700999998329</v>
       </c>
       <c r="D343" s="5">
         <v>2.3594068813442171</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>261.71768548</v>
       </c>
       <c r="C344" s="5">
         <v>0.3577170500000193</v>
       </c>
       <c r="D344" s="5">
         <v>1.6548310800239774</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>261.17137928</v>
       </c>
       <c r="C345" s="5">
         <v>-0.54630620000000363</v>
       </c>
       <c r="D345" s="5">
         <v>-2.4763066120649158</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>261.66553726000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.49415798000001132</v>
       </c>
       <c r="D346" s="5">
         <v>2.2942773606627442</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>263.24967630999998</v>
       </c>
       <c r="C347" s="5">
         <v>1.5841390499999761</v>
       </c>
       <c r="D347" s="5">
         <v>7.5117225107692587</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>262.70418088999998</v>
       </c>
       <c r="C348" s="5">
         <v>-0.54549542000000883</v>
       </c>
       <c r="D348" s="5">
         <v>-2.4584473152056141</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>264.59648288</v>
       </c>
       <c r="C349" s="5">
         <v>1.8923019900000213</v>
       </c>
       <c r="D349" s="5">
         <v>8.9946020856985776</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>264.40125144000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.19523143999998638</v>
       </c>
       <c r="D350" s="5">
         <v>-0.88183079804351472</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>265.46846825</v>
       </c>
       <c r="C351" s="5">
         <v>1.0672168099999908</v>
       </c>
       <c r="D351" s="5">
         <v>4.9526118447145606</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>265.02980583999999</v>
       </c>
       <c r="C352" s="5">
         <v>-0.43866241000000628</v>
       </c>
       <c r="D352" s="5">
         <v>-1.9649683478265012</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>266.82035678</v>
       </c>
       <c r="C353" s="5">
         <v>1.7905509400000028</v>
       </c>
       <c r="D353" s="5">
         <v>8.4153823468626534</v>
       </c>
       <c r="E353" s="5">
         <v>2.7353803894787143</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>267.67180949999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.8514527199999975</v>
       </c>
       <c r="D354" s="5">
         <v>3.8972592611809187</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>268.78180419</v>
       </c>
       <c r="C355" s="5">
         <v>1.1099946900000077</v>
       </c>
       <c r="D355" s="5">
         <v>5.0912988614662646</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>269.04590439999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.26410020999998096</v>
       </c>
       <c r="D356" s="5">
         <v>1.1854916146421202</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>268.95895847000003</v>
       </c>
       <c r="C357" s="5">
         <v>-8.6945929999956206E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-0.38710817936978836</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>270.00013962000003</v>
       </c>
       <c r="C358" s="5">
         <v>1.0411811499999999</v>
       </c>
       <c r="D358" s="5">
         <v>4.7455769072248355</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>270.42707693</v>
       </c>
       <c r="C359" s="5">
         <v>0.42693730999997115</v>
       </c>
       <c r="D359" s="5">
         <v>1.9140877538696088</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>272.39975343999998</v>
       </c>
       <c r="C360" s="5">
         <v>1.9726765099999852</v>
       </c>
       <c r="D360" s="5">
         <v>9.1134871213502713</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>272.66700743000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.26725399000002881</v>
       </c>
       <c r="D361" s="5">
         <v>1.1837052414521265</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>274.02104598</v>
       </c>
       <c r="C362" s="5">
         <v>1.3540385499999843</v>
       </c>
       <c r="D362" s="5">
         <v>6.1245683101319504</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>275.23247284000001</v>
       </c>
       <c r="C363" s="5">
         <v>1.2114268600000173</v>
       </c>
       <c r="D363" s="5">
         <v>5.4360258577693443</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>275.05782649000002</v>
       </c>
       <c r="C364" s="5">
         <v>-0.17464634999998907</v>
       </c>
       <c r="D364" s="5">
         <v>-0.7587976398392593</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>276.07182941000002</v>
       </c>
       <c r="C365" s="5">
         <v>1.0140029199999958</v>
       </c>
       <c r="D365" s="5">
         <v>4.514617460290804</v>
       </c>
       <c r="E365" s="5">
         <v>3.4673038975163717</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>277.07380760000001</v>
       </c>
       <c r="C366" s="5">
         <v>1.0019781899999884</v>
       </c>
       <c r="D366" s="5">
         <v>4.4432932053480423</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>277.52568209999998</v>
       </c>
       <c r="C367" s="5">
         <v>0.45187449999997398</v>
       </c>
       <c r="D367" s="5">
         <v>1.9747078866595658</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>269.20652819999998</v>
       </c>
       <c r="C368" s="5">
         <v>-8.3191539000000034</v>
       </c>
       <c r="D368" s="5">
         <v>-30.595296706456153</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>160.62803459</v>
       </c>
       <c r="C369" s="5">
         <v>-108.57849360999998</v>
       </c>
       <c r="D369" s="5">
         <v>-99.796375937040693</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>187.53520889000001</v>
       </c>
       <c r="C370" s="5">
         <v>26.907174300000008</v>
       </c>
       <c r="D370" s="5">
         <v>541.41284528600283</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>209.58204015999999</v>
       </c>
       <c r="C371" s="5">
         <v>22.046831269999984</v>
       </c>
       <c r="D371" s="5">
         <v>279.53773821882112</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>209.64376181</v>
       </c>
       <c r="C372" s="5">
         <v>6.1721650000009731E-2</v>
       </c>
       <c r="D372" s="5">
         <v>0.35397148368976339</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>214.5445886</v>
       </c>
       <c r="C373" s="5">
         <v>4.9008267899999964</v>
       </c>
       <c r="D373" s="5">
         <v>31.95548611678236</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>219.3783985</v>
       </c>
       <c r="C374" s="5">
         <v>4.8338099000000057</v>
       </c>
       <c r="D374" s="5">
         <v>30.651849462793955</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>224.54544318999999</v>
       </c>
       <c r="C375" s="5">
         <v>5.1670446899999831</v>
       </c>
       <c r="D375" s="5">
         <v>32.228360410614563</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>227.37135476</v>
       </c>
       <c r="C376" s="5">
         <v>2.8259115700000166</v>
       </c>
       <c r="D376" s="5">
         <v>16.192485002664014</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>228.76733103000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.3959762700000056</v>
       </c>
       <c r="D377" s="5">
         <v>7.6215075218803774</v>
       </c>
       <c r="E377" s="5">
         <v>-17.134851636653991</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>230.02129692</v>
       </c>
       <c r="C378" s="5">
         <v>1.2539658899999893</v>
       </c>
       <c r="D378" s="5">
         <v>6.7796538188796385</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>228.56010997000001</v>
       </c>
       <c r="C379" s="5">
         <v>-1.4611869499999841</v>
       </c>
       <c r="D379" s="5">
         <v>-7.362108309037696</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>233.51920372999999</v>
       </c>
       <c r="C380" s="5">
         <v>4.9590937599999734</v>
       </c>
       <c r="D380" s="5">
         <v>29.379651551194151</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>239.80600251000001</v>
       </c>
       <c r="C381" s="5">
         <v>6.2867987800000265</v>
       </c>
       <c r="D381" s="5">
         <v>37.546448725708736</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>243.10374919</v>
       </c>
       <c r="C382" s="5">
         <v>3.2977466799999888</v>
       </c>
       <c r="D382" s="5">
         <v>17.809221162807432</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>247.16979925999999</v>
       </c>
       <c r="C383" s="5">
         <v>4.0660500699999886</v>
       </c>
       <c r="D383" s="5">
         <v>22.023921651822519</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>252.82383102</v>
       </c>
       <c r="C384" s="5">
         <v>5.6540317600000094</v>
       </c>
       <c r="D384" s="5">
         <v>31.181090278586353</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>253.44666882999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.62283780999999294</v>
       </c>
       <c r="D385" s="5">
         <v>2.9966157694182316</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>253.36700199000001</v>
       </c>
       <c r="C386" s="5">
         <v>-7.966683999998736E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-0.37654905645607695</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>257.77593510000003</v>
       </c>
       <c r="C387" s="5">
         <v>4.4089331100000209</v>
       </c>
       <c r="D387" s="5">
         <v>23.000767262600739</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>258.84175178999999</v>
       </c>
       <c r="C388" s="5">
         <v>1.0658166899999628</v>
       </c>
       <c r="D388" s="5">
         <v>5.0759954350167558</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>261.36583838000001</v>
       </c>
       <c r="C389" s="5">
         <v>2.5240865900000244</v>
       </c>
       <c r="D389" s="5">
         <v>12.350215399933816</v>
       </c>
       <c r="E389" s="5">
         <v>14.249633985424737</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>262.38585023000002</v>
       </c>
       <c r="C390" s="5">
         <v>1.0200118500000031</v>
       </c>
       <c r="D390" s="5">
         <v>4.7849855735526248</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>264.61017507000003</v>
       </c>
       <c r="C391" s="5">
         <v>2.2243248400000084</v>
       </c>
       <c r="D391" s="5">
         <v>10.660734783357606</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>265.22785368000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.61767860999998447</v>
       </c>
       <c r="D392" s="5">
         <v>2.837400128714207</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>269.12816303</v>
       </c>
       <c r="C393" s="5">
         <v>3.9003093499999864</v>
       </c>
       <c r="D393" s="5">
         <v>19.146199763218142</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>270.25736288000002</v>
       </c>
       <c r="C394" s="5">
         <v>1.1291998500000204</v>
       </c>
       <c r="D394" s="5">
         <v>5.1527539620440876</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>271.64346130000001</v>
       </c>
       <c r="C395" s="5">
         <v>1.3860984199999962</v>
       </c>
       <c r="D395" s="5">
         <v>6.3311844075263801</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>275.38523315999998</v>
       </c>
       <c r="C396" s="5">
         <v>3.7417718599999716</v>
       </c>
       <c r="D396" s="5">
         <v>17.84108036937333</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>277.10073073000001</v>
       </c>
       <c r="C397" s="5">
         <v>1.715497570000025</v>
       </c>
       <c r="D397" s="5">
         <v>7.7368489614588087</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>278.60267618</v>
       </c>
       <c r="C398" s="5">
         <v>1.5019454499999938</v>
       </c>
       <c r="D398" s="5">
         <v>6.7017035770526867</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>279.50435754</v>
       </c>
       <c r="C399" s="5">
         <v>0.90168135999999777</v>
       </c>
       <c r="D399" s="5">
         <v>3.953613551014179</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>280.21748348</v>
       </c>
       <c r="C400" s="5">
         <v>0.71312593999999763</v>
       </c>
       <c r="D400" s="5">
         <v>3.1050046093840988</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>279.76344566</v>
       </c>
       <c r="C401" s="5">
         <v>-0.45403781999999637</v>
       </c>
       <c r="D401" s="5">
         <v>-1.927131811426086</v>
       </c>
       <c r="E401" s="5">
         <v>7.0390252199875158</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>287.11069189</v>
       </c>
       <c r="C402" s="5">
         <v>7.3472462299999961</v>
       </c>
       <c r="D402" s="5">
         <v>36.489979976795418</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>287.09352673000001</v>
       </c>
       <c r="C403" s="5">
         <v>-1.7165159999990465E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-7.1719447542906156E-2</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>287.91751840000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.82399166999999807</v>
       </c>
       <c r="D404" s="5">
         <v>3.4990304146121254</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>286.81782758999998</v>
       </c>
       <c r="C405" s="5">
         <v>-1.0996908100000269</v>
       </c>
       <c r="D405" s="5">
         <v>-4.4882901972502225</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>288.62111687999999</v>
       </c>
       <c r="C406" s="5">
         <v>1.8032892900000093</v>
       </c>
       <c r="D406" s="5">
         <v>7.8111132895743562</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>291.61615964999999</v>
       </c>
       <c r="C407" s="5">
         <v>2.9950427699999977</v>
       </c>
       <c r="D407" s="5">
         <v>13.188368717569009</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>291.03827432999998</v>
       </c>
       <c r="C408" s="5">
         <v>-0.57788532000000714</v>
       </c>
       <c r="D408" s="5">
         <v>-2.3522493943899159</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>292.17749477000001</v>
       </c>
       <c r="C409" s="5">
         <v>1.139220440000031</v>
       </c>
       <c r="D409" s="5">
         <v>4.7996547603787798</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>292.82908894000002</v>
       </c>
       <c r="C410" s="5">
         <v>0.65159417000000985</v>
       </c>
       <c r="D410" s="5">
         <v>2.7092277811486598</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>290.46518484000001</v>
       </c>
       <c r="C411" s="5">
         <v>-2.3639041000000134</v>
       </c>
       <c r="D411" s="5">
         <v>-9.2684295519339983</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>291.93132687000002</v>
       </c>
       <c r="C412" s="5">
         <v>1.4661420300000145</v>
       </c>
       <c r="D412" s="5">
         <v>6.2280944104474489</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>292.53400411000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.60267723999999134</v>
       </c>
       <c r="D413" s="5">
         <v>2.5056617357279931</v>
       </c>
       <c r="E413" s="5">
         <v>4.5647702185939609</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>293.73151049000001</v>
       </c>
       <c r="C414" s="5">
         <v>1.197506379999993</v>
       </c>
       <c r="D414" s="5">
         <v>5.024396645453022</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>293.33363752000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.39787296999998034</v>
       </c>
       <c r="D415" s="5">
         <v>-1.6134005772523663</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>293.45045313000003</v>
       </c>
       <c r="C416" s="5">
         <v>0.11681561000000329</v>
       </c>
       <c r="D416" s="5">
         <v>0.47892963540021594</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>293.21379394000002</v>
       </c>
       <c r="C417" s="5">
         <v>-0.23665919000001168</v>
       </c>
       <c r="D417" s="5">
         <v>-0.96348374216399524</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>293.74500353000002</v>
       </c>
       <c r="C418" s="5">
         <v>0.53120959000000312</v>
       </c>
       <c r="D418" s="5">
         <v>2.1958098692207439</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>293.75848902000001</v>
       </c>
       <c r="C419" s="5">
         <v>1.3485489999993661E-2</v>
       </c>
       <c r="D419" s="5">
         <v>5.5104510753456459E-2</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>292.73745484</v>
       </c>
       <c r="C420" s="5">
         <v>-1.0210341800000151</v>
       </c>
       <c r="D420" s="5">
         <v>-4.0920952978179219</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>293.13650217000003</v>
       </c>
       <c r="C421" s="5">
         <v>0.39904733000003034</v>
       </c>
       <c r="D421" s="5">
         <v>1.6481093102702626</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>292.69662402</v>
       </c>
       <c r="C422" s="5">
         <v>-0.43987815000002684</v>
       </c>
       <c r="D422" s="5">
         <v>-1.7859221996644803</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>294.13739727000001</v>
       </c>
       <c r="C423" s="5">
         <v>1.4407732500000066</v>
       </c>
       <c r="D423" s="5">
         <v>6.0694660325783856</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>294.34961128999998</v>
       </c>
       <c r="C424" s="5">
         <v>0.21221401999997624</v>
       </c>
       <c r="D424" s="5">
         <v>0.86921885273076871</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>294.85424268000003</v>
       </c>
       <c r="C425" s="5">
         <v>0.50463139000004276</v>
       </c>
       <c r="D425" s="5">
         <v>2.0767832105782924</v>
       </c>
       <c r="E425" s="5">
         <v>0.79315174899379226</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>294.13292373000002</v>
       </c>
       <c r="C426" s="5">
         <v>-0.72131895000001123</v>
       </c>
       <c r="D426" s="5">
         <v>-2.8964507844346565</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>294.41072749</v>
       </c>
       <c r="C427" s="5">
         <v>0.27780375999998341</v>
       </c>
       <c r="D427" s="5">
         <v>1.1392865740401659</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>294.03661527000003</v>
       </c>
       <c r="C428" s="5">
         <v>-0.37411221999997224</v>
       </c>
       <c r="D428" s="5">
         <v>-1.514246253603857</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>294.55224500999998</v>
       </c>
       <c r="C429" s="5">
         <v>0.51562973999995165</v>
       </c>
       <c r="D429" s="5">
         <v>2.1247645210874522</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>294.37493753000001</v>
       </c>
       <c r="C430" s="5">
         <v>-0.17730747999996765</v>
       </c>
       <c r="D430" s="5">
         <v>-0.71996043004570742</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>291.38264572000003</v>
       </c>
       <c r="C431" s="5">
         <v>-2.9922918099999833</v>
       </c>
       <c r="D431" s="5">
         <v>-11.538520172571488</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>291.33043341000001</v>
       </c>
       <c r="C432" s="5">
         <v>-5.2212310000015805E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-0.21481396141919129</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>291.08088592000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.24954748999999765</v>
       </c>
       <c r="D433" s="5">
         <v>-1.0230658296412565</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>291.78349766999997</v>
       </c>
       <c r="C434" s="5">
         <v>0.70261174999996001</v>
       </c>
       <c r="D434" s="5">
         <v>2.9353285276157326</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>294.02921753999999</v>
       </c>
       <c r="C435" s="5">
         <v>2.2457198700000163</v>
       </c>
       <c r="D435" s="5">
         <v>9.6370008292224973</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>291.74115201000001</v>
       </c>
       <c r="C436" s="5">
         <v>-2.288065529999983</v>
       </c>
       <c r="D436" s="5">
         <v>-8.9486343105007364</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>291.40192967000002</v>
       </c>
       <c r="C437" s="5">
         <v>-0.33922233999999207</v>
       </c>
       <c r="D437" s="5">
         <v>-1.3864126575190094</v>
       </c>
       <c r="E437" s="5">
         <v>-1.1708541069720191</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>294.98981276000001</v>
+        <v>294.24902842</v>
       </c>
       <c r="C438" s="5">
-        <v>3.5878830899999912</v>
+        <v>2.8470987499999865</v>
       </c>
       <c r="D438" s="5">
-        <v>15.817753953328296</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.375430905112438</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
-    </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B439" s="5">
+        <v>294.10558455</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.1434438699999987</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-0.58342374672726294</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>