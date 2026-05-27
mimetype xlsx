--- v5 (2026-04-17)
+++ v6 (2026-05-27)
@@ -1,84 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{76577102-79C7-430B-940E-743C0A3B8B80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E325D06B-600C-46E4-8951-6D341AC1E2A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F6D613E1-F8E0-498A-B8F3-ECABE2661F2D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3827D57C-8768-4126-A18D-84895E788FA6}"/>
   </bookViews>
   <sheets>
     <sheet name="dalleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -916,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69C5A2F8-2662-4A0B-BE8B-F7D439DCBB0E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A8531C9-FBF2-44BB-8710-44ED237596EC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
     <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
@@ -7134,112 +7135,136 @@
         <v>-1.3864126575190094</v>
       </c>
       <c r="E437" s="5">
         <v>-1.1708541069720191</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>294.24902842</v>
       </c>
       <c r="C438" s="5">
         <v>2.8470987499999865</v>
       </c>
       <c r="D438" s="5">
         <v>12.375430905112438</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>294.10558455</v>
+        <v>294.04964054999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.1434438699999987</v>
+        <v>-0.19938787000000957</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.58342374672726294</v>
+        <v>-0.81011563825869048</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>294.53320260999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.48356205999999702</v>
+      </c>
+      <c r="D440" s="5">
+        <v>1.9913364189473315</v>
+      </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
+      <c r="B441" s="5">
+        <v>292.63791125</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-1.8952913599999874</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-7.4543643225207674</v>
+      </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>