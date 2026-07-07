--- v6 (2026-05-27)
+++ v7 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E325D06B-600C-46E4-8951-6D341AC1E2A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{48AA19D6-7188-47D6-B302-58090B8D1EF0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3827D57C-8768-4126-A18D-84895E788FA6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AC3A2879-9E80-47B0-B4B0-A17684D271D1}"/>
   </bookViews>
   <sheets>
     <sheet name="dalleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A8531C9-FBF2-44BB-8710-44ED237596EC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5FA77FAA-E1C8-4D69-9334-9EEFE424FC8C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>111.4700718</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>111.47051777</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>110.74917314</v>
+        <v>110.74951754999999</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.72089866000000313</v>
+        <v>-0.72100022000000763</v>
       </c>
       <c r="D7" s="5">
-        <v>-7.4904562887827097</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-7.4914453750990262</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>110.71679798</v>
+        <v>110.717023</v>
       </c>
       <c r="C8" s="5">
-        <v>-3.2375160000000847E-2</v>
+        <v>-3.249454999999557E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.35023095962214423</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-0.35151933275840985</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>111.56123232</v>
+        <v>111.5608</v>
       </c>
       <c r="C9" s="5">
-        <v>0.8444343400000065</v>
+        <v>0.84377700000000289</v>
       </c>
       <c r="D9" s="5">
-        <v>9.5462282244132659</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>9.5384626632769134</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>111.49318918</v>
+        <v>111.49271073</v>
       </c>
       <c r="C10" s="5">
-        <v>-6.8043140000000335E-2</v>
+        <v>-6.8089270000001534E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-0.72945070440599835</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>-0.72994639746730705</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>112.65571143</v>
+        <v>112.65511905</v>
       </c>
       <c r="C11" s="5">
-        <v>1.162522249999995</v>
+        <v>1.1624083199999973</v>
       </c>
       <c r="D11" s="5">
-        <v>13.255294715954701</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>13.2539804642263</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>112.28637462</v>
+        <v>112.28647786000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.36933680999999297</v>
+        <v>-0.36864118999999107</v>
       </c>
       <c r="D12" s="5">
-        <v>-3.8639783089204349</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-3.8568511698064523</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>112.82341338000001</v>
+        <v>112.82350442000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.5370387600000015</v>
+        <v>0.53702656000000104</v>
       </c>
       <c r="D13" s="5">
-        <v>5.8927184005525213</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>5.8925754327840751</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>112.16352311</v>
+        <v>112.16337252</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.65989027000000533</v>
+        <v>-0.66013190000001032</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.7972151431502486</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-6.7996192056165032</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>113.25053646000001</v>
+        <v>113.25079063</v>
       </c>
       <c r="C15" s="5">
-        <v>1.0870133500000065</v>
+        <v>1.0874181100000015</v>
       </c>
       <c r="D15" s="5">
-        <v>12.26994454757493</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>12.27477707486868</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>114.107793</v>
+        <v>114.10801714999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.85725653999999452</v>
+        <v>0.85722651999999755</v>
       </c>
       <c r="D16" s="5">
-        <v>9.4713445711470214</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>9.4709768205130764</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>114.85033616</v>
+        <v>114.85036158</v>
       </c>
       <c r="C17" s="5">
-        <v>0.74254315999999676</v>
+        <v>0.74234443000000283</v>
       </c>
       <c r="D17" s="5">
-        <v>8.0944960143432212</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>8.0922350852244982</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>111.7649905</v>
+        <v>111.76543076</v>
       </c>
       <c r="C18" s="5">
-        <v>-3.0853456600000015</v>
+        <v>-3.0849308199999967</v>
       </c>
       <c r="D18" s="5">
-        <v>-27.87560582582751</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-27.872388008618664</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>111.87798143000001</v>
+        <v>111.87830012000001</v>
       </c>
       <c r="C19" s="5">
-        <v>0.11299093000000937</v>
+        <v>0.1128693600000048</v>
       </c>
       <c r="D19" s="5">
-        <v>1.2199310526614271</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.2186063698929051</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>112.21749561</v>
+        <v>112.21770221</v>
       </c>
       <c r="C20" s="5">
-        <v>0.33951417999999478</v>
+        <v>0.339402089999993</v>
       </c>
       <c r="D20" s="5">
-        <v>3.7030197313634217</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>3.7017659945942638</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>115.19479736</v>
+        <v>115.19438836</v>
       </c>
       <c r="C21" s="5">
-        <v>2.9773017499999952</v>
+        <v>2.9766861500000061</v>
       </c>
       <c r="D21" s="5">
-        <v>36.920196910107684</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>36.911338602626188</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>116.04069677</v>
+        <v>116.04025651000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.84589941000000124</v>
+        <v>0.84586815000000115</v>
       </c>
       <c r="D22" s="5">
-        <v>9.1765969155331852</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>9.1762778927041211</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>116.56169121000001</v>
+        <v>116.56107655</v>
       </c>
       <c r="C23" s="5">
-        <v>0.52099444000000972</v>
+        <v>0.5208200399999896</v>
       </c>
       <c r="D23" s="5">
-        <v>5.5227610244720893</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>5.5208879039594372</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>114.13747293</v>
+        <v>114.13755623</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.4242182800000052</v>
+        <v>-2.4235203199999944</v>
       </c>
       <c r="D24" s="5">
-        <v>-22.291423600124361</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-22.285825495446389</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>114.21157748</v>
+        <v>114.21169499</v>
       </c>
       <c r="C25" s="5">
-        <v>7.4104550000001268E-2</v>
+        <v>7.4138759999996751E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>0.78189652402103071</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>0.78225820026871506</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>114.4534542</v>
+        <v>114.45326179</v>
       </c>
       <c r="C26" s="5">
-        <v>0.24187671999999338</v>
+        <v>0.24156680000000108</v>
       </c>
       <c r="D26" s="5">
-        <v>2.5711654638679748</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>2.5678299027026563</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>114.43009161000001</v>
+        <v>114.43035111</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.3362589999990746E-2</v>
+        <v>-2.2910679999995409E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.24467286928349097</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-0.23994569661779375</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>114.17030092</v>
+        <v>114.17053611</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.25979069000000266</v>
+        <v>-0.25981500000000324</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.6905985400560106</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-2.6908411517868491</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>114.41515045</v>
+        <v>114.41516409</v>
       </c>
       <c r="C29" s="5">
-        <v>0.24484952999999621</v>
+        <v>0.24462798000000419</v>
       </c>
       <c r="D29" s="5">
-        <v>2.6040924444493019</v>
+        <v>2.6017028938946085</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.37891548649342521</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.37892565945197854</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>111.20032802999999</v>
+        <v>111.20073696</v>
       </c>
       <c r="C30" s="5">
-        <v>-3.2148224200000044</v>
+        <v>-3.2144271300000042</v>
       </c>
       <c r="D30" s="5">
-        <v>-28.965326535533119</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-28.962293407735562</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>111.86068305000001</v>
+        <v>111.8609491</v>
       </c>
       <c r="C31" s="5">
-        <v>0.66035502000001145</v>
+        <v>0.66021213999999873</v>
       </c>
       <c r="D31" s="5">
-        <v>7.3635300675931825</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>7.3618564871769543</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>112.25395892</v>
+        <v>112.25414263</v>
       </c>
       <c r="C32" s="5">
-        <v>0.39327586999999653</v>
+        <v>0.3931935300000049</v>
       </c>
       <c r="D32" s="5">
-        <v>4.3014615939570788</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>4.3005330900488969</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>112.36444525</v>
+        <v>112.36410477</v>
       </c>
       <c r="C33" s="5">
-        <v>0.11048633000000052</v>
+        <v>0.10996213999999327</v>
       </c>
       <c r="D33" s="5">
-        <v>1.1875187689601496</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>1.1818523858155405</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>112.68911858</v>
+        <v>112.68877095000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.32467332999999599</v>
+        <v>0.32466618000000835</v>
       </c>
       <c r="D34" s="5">
-        <v>3.52299783582255</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.522929859996049</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>112.16441467999999</v>
+        <v>112.16384995999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.52470390000000577</v>
+        <v>-0.52492099000001247</v>
       </c>
       <c r="D35" s="5">
-        <v>-5.4465567940366384</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-5.4487692066059523</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>112.0508176</v>
+        <v>112.05087611</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.11359707999999102</v>
+        <v>-0.11297384999998883</v>
       </c>
       <c r="D36" s="5">
-        <v>-1.2085806077298478</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-1.2019926542990222</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>112.50697234</v>
+        <v>112.50709672000001</v>
       </c>
       <c r="C37" s="5">
-        <v>0.45615474000000233</v>
+        <v>0.45622061000000258</v>
       </c>
       <c r="D37" s="5">
-        <v>4.9960337242084929</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>4.9967687291123664</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>112.57328088</v>
+        <v>112.57306179</v>
       </c>
       <c r="C38" s="5">
-        <v>6.6308539999994309E-2</v>
+        <v>6.5965069999990078E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.70954434796457466</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.7058563533778317</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>115.58078614999999</v>
+        <v>115.58104127</v>
       </c>
       <c r="C39" s="5">
-        <v>3.0075052699999958</v>
+        <v>3.007979480000003</v>
       </c>
       <c r="D39" s="5">
-        <v>37.21571307974294</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>37.222552332185145</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>115.73125937</v>
+        <v>115.73149951000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.15047322000000918</v>
+        <v>0.15045824000000607</v>
       </c>
       <c r="D40" s="5">
-        <v>1.5735005139515312</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>1.5733392469407192</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>115.79040576</v>
+        <v>115.79040734</v>
       </c>
       <c r="C41" s="5">
-        <v>5.9146389999995108E-2</v>
+        <v>5.8907829999995442E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>0.61500679925312607</v>
+        <v>0.61251801873580813</v>
       </c>
       <c r="E41" s="5">
-        <v>1.2019870660406884</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>1.2019763821849772</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>115.92392340000001</v>
+        <v>115.92428789</v>
       </c>
       <c r="C42" s="5">
-        <v>0.13351764000000799</v>
+        <v>0.13388055000000065</v>
       </c>
       <c r="D42" s="5">
-        <v>1.392526533577465</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>1.3963355982532288</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>117.07444547</v>
+        <v>117.07466046</v>
       </c>
       <c r="C43" s="5">
-        <v>1.1505220699999938</v>
+        <v>1.1503725700000018</v>
       </c>
       <c r="D43" s="5">
-        <v>12.581869954871848</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>12.580103071392346</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>117.34446353</v>
+        <v>117.34459940000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.27001805999999817</v>
+        <v>0.26993894000000296</v>
       </c>
       <c r="D44" s="5">
-        <v>2.8030342324848023</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>2.8021972397568096</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>118.01884251</v>
+        <v>118.01858686</v>
       </c>
       <c r="C45" s="5">
-        <v>0.67437898000000018</v>
+        <v>0.67398745999999221</v>
       </c>
       <c r="D45" s="5">
-        <v>7.1186190109115977</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>7.11434627883194</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>118.48322847</v>
+        <v>118.48298333</v>
       </c>
       <c r="C46" s="5">
-        <v>0.46438596000000132</v>
+        <v>0.46439646999999695</v>
       </c>
       <c r="D46" s="5">
-        <v>4.8253552292959023</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>4.8254774912696696</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>119.26758067999999</v>
+        <v>119.26705934</v>
       </c>
       <c r="C47" s="5">
-        <v>0.78435220999999444</v>
+        <v>0.78407601000000682</v>
       </c>
       <c r="D47" s="5">
-        <v>8.2396460627433221</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>8.2366558295992931</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>119.80278572</v>
+        <v>119.80278419</v>
       </c>
       <c r="C48" s="5">
-        <v>0.53520504000000813</v>
+        <v>0.53572484999999403</v>
       </c>
       <c r="D48" s="5">
-        <v>5.5198298718880379</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>5.5253488105634352</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>120.22881744</v>
+        <v>120.22894223</v>
       </c>
       <c r="C49" s="5">
-        <v>0.42603171999999745</v>
+        <v>0.42615804000000423</v>
       </c>
       <c r="D49" s="5">
-        <v>4.3517906567930309</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>4.3531063841787621</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>121.25626739</v>
+        <v>121.25600016999999</v>
       </c>
       <c r="C50" s="5">
-        <v>1.0274499500000047</v>
+        <v>1.0270579399999917</v>
       </c>
       <c r="D50" s="5">
-        <v>10.750944383850847</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>10.746636209242144</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>120.09025373</v>
+        <v>120.09051341</v>
       </c>
       <c r="C51" s="5">
-        <v>-1.1660136600000044</v>
+        <v>-1.1654867599999932</v>
       </c>
       <c r="D51" s="5">
-        <v>-10.948178844101953</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-10.943512973402946</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>122.00888918</v>
+        <v>122.00912497</v>
       </c>
       <c r="C52" s="5">
-        <v>1.9186354499999965</v>
+        <v>1.9186115600000022</v>
       </c>
       <c r="D52" s="5">
-        <v>20.949625711645648</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>20.949292168254029</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>122.52116954</v>
+        <v>122.52117803</v>
       </c>
       <c r="C53" s="5">
-        <v>0.51228036000000543</v>
+        <v>0.5120530599999995</v>
       </c>
       <c r="D53" s="5">
-        <v>5.1564527096870982</v>
+        <v>5.1541015200131213</v>
       </c>
       <c r="E53" s="5">
-        <v>5.8128855632054055</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>5.8128914515657382</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>121.96456525000001</v>
+        <v>121.96486784</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.55660428999999567</v>
+        <v>-0.55631019000000492</v>
       </c>
       <c r="D54" s="5">
-        <v>-5.3173380225944307</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-5.3145978637461404</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>121.77620616</v>
+        <v>121.77635479</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.18835909000000584</v>
+        <v>-0.18851304999999741</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.8375897586511258</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-1.8390744891209954</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>122.29745173000001</v>
+        <v>122.29753707</v>
       </c>
       <c r="C56" s="5">
-        <v>0.52124557000000493</v>
+        <v>0.52118228000000499</v>
       </c>
       <c r="D56" s="5">
-        <v>5.2590913459091615</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>5.2584311079446611</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>122.43155283999999</v>
+        <v>122.43139304</v>
       </c>
       <c r="C57" s="5">
-        <v>0.13410110999998892</v>
+        <v>0.13385596999999905</v>
       </c>
       <c r="D57" s="5">
-        <v>1.323783743131357</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>1.3213483216504285</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>123.40153992</v>
+        <v>123.40139488</v>
       </c>
       <c r="C58" s="5">
-        <v>0.96998708000000988</v>
+        <v>0.97000183999999479</v>
       </c>
       <c r="D58" s="5">
-        <v>9.9326399183139458</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>9.932811240882188</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>123.77708527999999</v>
+        <v>123.7766438</v>
       </c>
       <c r="C59" s="5">
-        <v>0.37554535999998961</v>
+        <v>0.3752489200000042</v>
       </c>
       <c r="D59" s="5">
-        <v>3.713685810131806</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>3.7107096141748341</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>125.62069332</v>
+        <v>125.62065857</v>
       </c>
       <c r="C60" s="5">
-        <v>1.8436080400000066</v>
+        <v>1.8440147700000011</v>
       </c>
       <c r="D60" s="5">
-        <v>19.412890879262413</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>19.41760555722416</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>125.69625022</v>
+        <v>125.69634413</v>
       </c>
       <c r="C61" s="5">
-        <v>7.5556899999995153E-2</v>
+        <v>7.5685559999996599E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>0.72415473456493018</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>0.72539213200808472</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>125.14600185</v>
+        <v>125.14575291</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.55024836999999138</v>
+        <v>-0.55059122000000116</v>
       </c>
       <c r="D62" s="5">
-        <v>-5.1284734310162561</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-5.13158856253777</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>128.25729229000001</v>
+        <v>128.25751944999999</v>
       </c>
       <c r="C63" s="5">
-        <v>3.1112904400000048</v>
+        <v>3.1117665399999908</v>
       </c>
       <c r="D63" s="5">
-        <v>34.2706378651271</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>34.276696815636967</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>128.94824924</v>
+        <v>128.94846944</v>
       </c>
       <c r="C64" s="5">
-        <v>0.69095694999998614</v>
+        <v>0.69094999000000712</v>
       </c>
       <c r="D64" s="5">
-        <v>6.6597583458676501</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>6.6596771153855538</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>129.5058276</v>
+        <v>129.50583241000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.55757836000000793</v>
+        <v>0.557362970000014</v>
       </c>
       <c r="D65" s="5">
-        <v>5.31405589363525</v>
+        <v>5.3119447650152418</v>
       </c>
       <c r="E65" s="5">
-        <v>5.7007765157838231</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>5.7007731171910381</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>130.40604250000001</v>
+        <v>130.4062687</v>
       </c>
       <c r="C66" s="5">
-        <v>0.90021490000000881</v>
+        <v>0.90043628999998759</v>
       </c>
       <c r="D66" s="5">
-        <v>8.6677926556251386</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>8.6700061622251745</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>130.72396341000001</v>
+        <v>130.72407054999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.317920909999998</v>
+        <v>0.31780184999999506</v>
       </c>
       <c r="D67" s="5">
-        <v>2.9650646592470631</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>2.9639341196233904</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>130.20777570000001</v>
+        <v>130.2078113</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.51618770999999697</v>
+        <v>-0.51625924999999029</v>
       </c>
       <c r="D68" s="5">
-        <v>-4.636856215849317</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-4.6374812392452558</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>129.09181554</v>
+        <v>129.09175277</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.1159601600000144</v>
+        <v>-1.1160585300000037</v>
       </c>
       <c r="D69" s="5">
-        <v>-9.8135142507177253</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-9.8143363714441652</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>129.98558475999999</v>
+        <v>129.98553695000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.89376921999999581</v>
+        <v>0.89378418000001147</v>
       </c>
       <c r="D70" s="5">
-        <v>8.6320067360140307</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>8.6321611236267017</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>130.61486095000001</v>
+        <v>130.61448346</v>
       </c>
       <c r="C71" s="5">
-        <v>0.629276190000013</v>
+        <v>0.62894650999999158</v>
       </c>
       <c r="D71" s="5">
-        <v>5.9665516728825141</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>5.9633443758269289</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>131.15227336999999</v>
+        <v>131.15220927999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.53741241999998124</v>
+        <v>0.53772581999999147</v>
       </c>
       <c r="D72" s="5">
-        <v>5.0506555018347221</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>5.053682813766569</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>131.67495044</v>
+        <v>131.67501884999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.52267707000001451</v>
+        <v>0.52280956999999262</v>
       </c>
       <c r="D73" s="5">
-        <v>4.8885513181674334</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>4.8898203164594367</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>132.02151297</v>
+        <v>132.02128898999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.34656252999999992</v>
+        <v>0.34627014000000145</v>
       </c>
       <c r="D74" s="5">
-        <v>3.2044687922590187</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>3.2017243165367582</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>132.21412247000001</v>
+        <v>132.21429771999999</v>
       </c>
       <c r="C75" s="5">
-        <v>0.19260950000000321</v>
+        <v>0.19300873000000252</v>
       </c>
       <c r="D75" s="5">
-        <v>1.76482652193648</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.7685170417798934</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>132.32213572000001</v>
+        <v>132.32232035999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.10801324999999906</v>
+        <v>0.1080226400000015</v>
       </c>
       <c r="D76" s="5">
-        <v>0.98476535520748421</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>0.98485003835442342</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>133.02544370999999</v>
+        <v>133.02547523000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.70330798999998478</v>
+        <v>0.70315487000002008</v>
       </c>
       <c r="D77" s="5">
-        <v>6.5679401686117744</v>
+        <v>6.566458755219351</v>
       </c>
       <c r="E77" s="5">
-        <v>2.7177279781346098</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.7177485017487291</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>134.40419736999999</v>
+        <v>134.40432888999999</v>
       </c>
       <c r="C78" s="5">
-        <v>1.378753660000001</v>
+        <v>1.3788536599999759</v>
       </c>
       <c r="D78" s="5">
-        <v>13.171581813251731</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>13.172588945128116</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>134.16665601</v>
+        <v>134.16674</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.23754135999999448</v>
+        <v>-0.23758888999998362</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.1003440983555666</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-2.1007582460514818</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>134.61374230000001</v>
+        <v>134.6137679</v>
       </c>
       <c r="C80" s="5">
-        <v>0.44708629000001565</v>
+        <v>0.44702789999999482</v>
       </c>
       <c r="D80" s="5">
-        <v>4.072893507657338</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>4.0723492013381879</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>134.96638439</v>
+        <v>134.96636566000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.35264208999998914</v>
+        <v>0.35259776000000898</v>
       </c>
       <c r="D81" s="5">
-        <v>3.1892817923213856</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>3.1888744649471779</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>135.57049670999999</v>
+        <v>135.57047831</v>
       </c>
       <c r="C82" s="5">
-        <v>0.60411231999998449</v>
+        <v>0.60411264999999048</v>
       </c>
       <c r="D82" s="5">
-        <v>5.5054470521857857</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>5.5054509169156329</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>135.77187169999999</v>
+        <v>135.77155478</v>
       </c>
       <c r="C83" s="5">
-        <v>0.20137499000000503</v>
+        <v>0.20107647000000384</v>
       </c>
       <c r="D83" s="5">
-        <v>1.7971018430325225</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.7944162801153185</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>136.50933721999999</v>
+        <v>136.50930047</v>
       </c>
       <c r="C84" s="5">
-        <v>0.73746552000000065</v>
+        <v>0.73774568999999701</v>
       </c>
       <c r="D84" s="5">
-        <v>6.7162697503776236</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>6.7189142121625078</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>136.70135508000001</v>
+        <v>136.70137376</v>
       </c>
       <c r="C85" s="5">
-        <v>0.1920178600000213</v>
+        <v>0.19207328999999618</v>
       </c>
       <c r="D85" s="5">
-        <v>1.7010738348212762</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>1.7015691535624766</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>136.67864094000001</v>
+        <v>136.67851038000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-2.2714140000005045E-2</v>
+        <v>-2.2863379999989775E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.19920850345455099</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-0.20051614322390554</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>137.92690474</v>
+        <v>137.92700588</v>
       </c>
       <c r="C87" s="5">
-        <v>1.2482637999999895</v>
+        <v>1.24849549999999</v>
       </c>
       <c r="D87" s="5">
-        <v>11.527010529073678</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>11.52927033971951</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>138.41775896999999</v>
+        <v>138.4179025</v>
       </c>
       <c r="C88" s="5">
-        <v>0.49085422999999651</v>
+        <v>0.49089662000000089</v>
       </c>
       <c r="D88" s="5">
-        <v>4.3551486083152957</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>4.3555288535334746</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>139.07642437000001</v>
+        <v>139.07648211</v>
       </c>
       <c r="C89" s="5">
-        <v>0.65866540000001805</v>
+        <v>0.65857961000000387</v>
       </c>
       <c r="D89" s="5">
-        <v>5.8620830106049571</v>
+        <v>5.8612931567971538</v>
       </c>
       <c r="E89" s="5">
-        <v>4.5487393172627621</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.5487579499624786</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>140.36090899000001</v>
+        <v>140.36096975999999</v>
       </c>
       <c r="C90" s="5">
-        <v>1.2844846200000006</v>
+        <v>1.2844876499999884</v>
       </c>
       <c r="D90" s="5">
-        <v>11.663662088240368</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>11.663685923358646</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>140.91030287000001</v>
+        <v>140.91037885</v>
       </c>
       <c r="C91" s="5">
-        <v>0.54939387999999667</v>
+        <v>0.5494090900000117</v>
       </c>
       <c r="D91" s="5">
-        <v>4.799428764952185</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>4.7995623879687921</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>142.60667251000001</v>
+        <v>142.60669057000001</v>
       </c>
       <c r="C92" s="5">
-        <v>1.6963696400000003</v>
+        <v>1.6963117200000113</v>
       </c>
       <c r="D92" s="5">
-        <v>15.442354838533113</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>15.441783308739687</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>142.87068457000001</v>
+        <v>142.87069205</v>
       </c>
       <c r="C93" s="5">
-        <v>0.26401205999999888</v>
+        <v>0.26400147999999035</v>
       </c>
       <c r="D93" s="5">
-        <v>2.2443575905255253</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>2.2442664454508821</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>143.6034319</v>
+        <v>143.60341152000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.73274732999999515</v>
+        <v>0.73271947000000637</v>
       </c>
       <c r="D94" s="5">
-        <v>6.3311032301211823</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>6.3308553424193725</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>145.68009724999999</v>
+        <v>145.67984532</v>
       </c>
       <c r="C95" s="5">
-        <v>2.0766653499999848</v>
+        <v>2.0764337999999896</v>
       </c>
       <c r="D95" s="5">
-        <v>18.802298868070167</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>18.80003581989218</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>143.0302629</v>
+        <v>143.0302389</v>
       </c>
       <c r="C96" s="5">
-        <v>-2.6498343499999919</v>
+        <v>-2.6496064199999978</v>
       </c>
       <c r="D96" s="5">
-        <v>-19.770779913873316</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-19.76927652427899</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>143.25965414999999</v>
+        <v>143.25961694</v>
       </c>
       <c r="C97" s="5">
-        <v>0.22939124999999194</v>
+        <v>0.22937804000000028</v>
       </c>
       <c r="D97" s="5">
-        <v>1.9416215805189596</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>1.9415091085576819</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>144.57185566999999</v>
+        <v>144.57179166</v>
       </c>
       <c r="C98" s="5">
-        <v>1.3122015200000021</v>
+        <v>1.3121747200000016</v>
       </c>
       <c r="D98" s="5">
-        <v>11.562512254164247</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>11.562267239720047</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>144.57692829999999</v>
+        <v>144.57699059999999</v>
       </c>
       <c r="C99" s="5">
-        <v>5.0726300000007996E-3</v>
+        <v>5.1989399999854413E-3</v>
       </c>
       <c r="D99" s="5">
-        <v>4.2112835918572955E-2</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>4.3161684618597818E-2</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>145.34740857</v>
+        <v>145.34752458</v>
       </c>
       <c r="C100" s="5">
-        <v>0.77048027000000729</v>
+        <v>0.77053398000001039</v>
       </c>
       <c r="D100" s="5">
-        <v>6.5858604080277328</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>6.5863301252221618</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>145.50281766000001</v>
+        <v>145.50290867999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.15540909000000624</v>
+        <v>0.15538409999999203</v>
       </c>
       <c r="D101" s="5">
-        <v>1.2906424141736927</v>
+        <v>1.2904326192358928</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6207639570191805</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.620785967908736</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>145.20409649000001</v>
+        <v>145.20412521</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.29872116999999321</v>
+        <v>-0.29878346999998939</v>
       </c>
       <c r="D102" s="5">
-        <v>-2.4360030773909358</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-2.4365038886763113</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>145.49627221</v>
+        <v>145.49633883999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.29217571999998881</v>
+        <v>0.29221362999999201</v>
       </c>
       <c r="D103" s="5">
-        <v>2.441509633918737</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>2.4418294476677316</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>145.23909456000001</v>
+        <v>145.23910337000001</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.25717764999998849</v>
+        <v>-0.25723546999998348</v>
       </c>
       <c r="D104" s="5">
-        <v>-2.1006072888029359</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-2.1010740224676971</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>144.89987604000001</v>
+        <v>144.89987948999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.33921852000000285</v>
+        <v>-0.33922388000002002</v>
       </c>
       <c r="D105" s="5">
-        <v>-2.7669802745503569</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-2.7670232698777997</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>145.66286065</v>
+        <v>145.66282396</v>
       </c>
       <c r="C106" s="5">
-        <v>0.76298460999998952</v>
+        <v>0.76294447000000787</v>
       </c>
       <c r="D106" s="5">
-        <v>6.5049639385042823</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>6.5046115875387001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>147.04475611999999</v>
+        <v>147.04457339999999</v>
       </c>
       <c r="C107" s="5">
-        <v>1.3818954699999892</v>
+        <v>1.381749439999993</v>
       </c>
       <c r="D107" s="5">
-        <v>11.997539037161275</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>11.996207529726032</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>147.61327575000001</v>
+        <v>147.61324071000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.5685196300000257</v>
+        <v>0.56866731000002346</v>
       </c>
       <c r="D108" s="5">
-        <v>4.7395053956894806</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>4.740768861618827</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>148.01136033</v>
+        <v>148.01131470999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.39808457999998836</v>
+        <v>0.39807399999997983</v>
       </c>
       <c r="D109" s="5">
-        <v>3.2846033313349787</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.2845155279981331</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>149.12536370999999</v>
+        <v>149.12528965999999</v>
       </c>
       <c r="C110" s="5">
-        <v>1.1140033799999856</v>
+        <v>1.1139749499999994</v>
       </c>
       <c r="D110" s="5">
-        <v>9.4151825845631976</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>9.4149352944077123</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>149.05953729000001</v>
+        <v>149.05961195</v>
       </c>
       <c r="C111" s="5">
-        <v>-6.582641999997918E-2</v>
+        <v>-6.5677709999988565E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-0.52841588136175455</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-0.52722527605588709</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>150.79717959000001</v>
+        <v>150.79730694</v>
       </c>
       <c r="C112" s="5">
-        <v>1.7376423000000045</v>
+        <v>1.7376949899999943</v>
       </c>
       <c r="D112" s="5">
-        <v>14.921530480903211</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>14.922004378598341</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>151.14492078000001</v>
+        <v>151.14501887</v>
       </c>
       <c r="C113" s="5">
-        <v>0.34774118999999359</v>
+        <v>0.34771193000000267</v>
       </c>
       <c r="D113" s="5">
-        <v>2.8025911962758832</v>
+        <v>2.8023499823604858</v>
       </c>
       <c r="E113" s="5">
-        <v>3.8776590108268838</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.8776614441492274</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>150.73840208999999</v>
+        <v>150.73842983</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.40651869000001284</v>
+        <v>-0.40658904000000007</v>
       </c>
       <c r="D114" s="5">
-        <v>-3.1801960942895446</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-3.1807362917270821</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>150.77740417999999</v>
+        <v>150.77746395</v>
       </c>
       <c r="C115" s="5">
-        <v>3.900208999999677E-2</v>
+        <v>3.9034119999996619E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>0.31093051361197332</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>0.31118616801655286</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>151.81618075</v>
+        <v>151.81618739999999</v>
       </c>
       <c r="C116" s="5">
-        <v>1.0387765700000102</v>
+        <v>1.038723449999992</v>
       </c>
       <c r="D116" s="5">
-        <v>8.5879400133107566</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>8.5874805450898428</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>153.70743010000001</v>
+        <v>153.70741249</v>
       </c>
       <c r="C117" s="5">
-        <v>1.8912493500000096</v>
+        <v>1.891225090000006</v>
       </c>
       <c r="D117" s="5">
-        <v>16.016991096798193</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>16.016770611888333</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>154.39032112999999</v>
+        <v>154.39026935000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.68289102999997908</v>
+        <v>0.68285686000001533</v>
       </c>
       <c r="D118" s="5">
-        <v>5.4635798166165372</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>5.4633003611185282</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>155.35083152000001</v>
+        <v>155.35066838</v>
       </c>
       <c r="C119" s="5">
-        <v>0.96051039000002447</v>
+        <v>0.96039902999999072</v>
       </c>
       <c r="D119" s="5">
-        <v>7.7263982107415474</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>7.7254742376429375</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>156.05205397</v>
+        <v>156.05199039999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.70122244999998884</v>
+        <v>0.70132201999999211</v>
       </c>
       <c r="D120" s="5">
-        <v>5.5530738425536574</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>5.5538880089918363</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>156.66340607999999</v>
+        <v>156.6634119</v>
       </c>
       <c r="C121" s="5">
-        <v>0.61135210999998435</v>
+        <v>0.61142150000000584</v>
       </c>
       <c r="D121" s="5">
-        <v>4.8037693297431128</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>4.8043283719742202</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>157.20150907999999</v>
+        <v>157.20131255999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.53810300000000666</v>
+        <v>0.53790065999999115</v>
       </c>
       <c r="D122" s="5">
-        <v>4.2004887235880028</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.1988791314195861</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>158.26431083</v>
+        <v>158.2644789</v>
       </c>
       <c r="C123" s="5">
-        <v>1.0628017500000055</v>
+        <v>1.0631663400000093</v>
       </c>
       <c r="D123" s="5">
-        <v>8.4214875835330929</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>8.4244957661496755</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>158.71850445999999</v>
+        <v>158.71866478999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.4541936299999918</v>
+        <v>0.45418588999999088</v>
       </c>
       <c r="D124" s="5">
-        <v>3.4986918178946835</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.4986274775926418</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>158.91791771999999</v>
+        <v>158.91803478</v>
       </c>
       <c r="C125" s="5">
-        <v>0.19941326000000004</v>
+        <v>0.1993699900000081</v>
       </c>
       <c r="D125" s="5">
-        <v>1.5181369976801085</v>
+        <v>1.5178037593625238</v>
       </c>
       <c r="E125" s="5">
-        <v>5.1427443938483419</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>5.1427536071735114</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>159.25255354000001</v>
+        <v>159.25256598000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.33463582000001679</v>
+        <v>0.33453120000001491</v>
       </c>
       <c r="D126" s="5">
-        <v>2.5563288431895703</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>2.5555184567461753</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>159.79361738</v>
+        <v>159.79368281000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.54106383999999252</v>
+        <v>0.54111682999999289</v>
       </c>
       <c r="D127" s="5">
-        <v>4.1540789827849256</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>4.1544931218923775</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>160.09856579999999</v>
+        <v>160.09857368999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.30494841999998812</v>
+        <v>0.30489087999998787</v>
       </c>
       <c r="D128" s="5">
-        <v>2.3142575186490877</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>2.3138152967857817</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>160.30637861</v>
+        <v>160.30632152000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.20781281000000718</v>
+        <v>0.20774783000001662</v>
       </c>
       <c r="D129" s="5">
-        <v>1.5688049976633867</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.5683108713902882</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>160.30751964999999</v>
+        <v>160.30744829</v>
       </c>
       <c r="C130" s="5">
-        <v>1.1410399999931542E-3</v>
+        <v>1.1267699999848446E-3</v>
       </c>
       <c r="D130" s="5">
-        <v>8.541778666981692E-3</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>8.4349529059890571E-3</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>161.60045758999999</v>
+        <v>161.60032061999999</v>
       </c>
       <c r="C131" s="5">
-        <v>1.2929379400000016</v>
+        <v>1.2928723299999945</v>
       </c>
       <c r="D131" s="5">
-        <v>10.119517422560364</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>10.11898562578153</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>163.00136096</v>
+        <v>163.00125749</v>
       </c>
       <c r="C132" s="5">
-        <v>1.4009033700000089</v>
+        <v>1.4009368700000095</v>
       </c>
       <c r="D132" s="5">
-        <v>10.913326746238482</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>10.913609980748085</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>162.82671450000001</v>
+        <v>162.82678143999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.17464645999999107</v>
+        <v>-0.17447605000000976</v>
       </c>
       <c r="D133" s="5">
-        <v>-1.2781803528937208</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-1.276941316789848</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>163.05724487000001</v>
+        <v>163.05689043000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.23053036999999676</v>
+        <v>0.23010899000001928</v>
       </c>
       <c r="D134" s="5">
-        <v>1.7122545685942958</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>1.7090997117257256</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>164.14823455000001</v>
+        <v>164.14855444</v>
       </c>
       <c r="C135" s="5">
-        <v>1.090989680000007</v>
+        <v>1.0916640099999881</v>
       </c>
       <c r="D135" s="5">
-        <v>8.3311603722890695</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>8.3365196511543402</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>163.52922941</v>
+        <v>163.52940290000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.61900514000001294</v>
+        <v>-0.61915153999999006</v>
       </c>
       <c r="D136" s="5">
-        <v>-4.4325299560494695</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-4.4335481739369964</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>163.87235738999999</v>
+        <v>163.87248249000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.34312797999999134</v>
+        <v>0.3430795900000021</v>
       </c>
       <c r="D137" s="5">
-        <v>2.5471825397066716</v>
+        <v>2.5468164322187903</v>
       </c>
       <c r="E137" s="5">
-        <v>3.1176092293943247</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.1176119921560552</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>167.29865022999999</v>
+        <v>167.29865344999999</v>
       </c>
       <c r="C138" s="5">
-        <v>3.4262928400000021</v>
+        <v>3.426170959999979</v>
       </c>
       <c r="D138" s="5">
-        <v>28.186068908677409</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>28.184924235169472</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>168.43431043000001</v>
+        <v>168.43436767</v>
       </c>
       <c r="C139" s="5">
-        <v>1.135660200000018</v>
+        <v>1.1357142200000112</v>
       </c>
       <c r="D139" s="5">
-        <v>8.4569806251739053</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>8.4573978669315153</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>169.04728008000001</v>
+        <v>169.04728188000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.61296964999999659</v>
+        <v>0.61291421000001378</v>
       </c>
       <c r="D140" s="5">
-        <v>4.4555439949074183</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>4.4551313698558026</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>170.33927634</v>
+        <v>170.33918990000001</v>
       </c>
       <c r="C141" s="5">
-        <v>1.2919962599999906</v>
+        <v>1.2919080199999939</v>
       </c>
       <c r="D141" s="5">
-        <v>9.5668874994776054</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>9.5662062946244362</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>169.3686107</v>
+        <v>169.36851392</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.97066563999999289</v>
+        <v>-0.97067598000000999</v>
       </c>
       <c r="D142" s="5">
-        <v>-6.6278139601148256</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-6.627885623529095</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>168.27142579</v>
+        <v>168.27132409000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.0971849100000099</v>
+        <v>-1.0971898299999907</v>
       </c>
       <c r="D143" s="5">
-        <v>-7.5026280159051879</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-7.5026646052507084</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>168.80063376999999</v>
+        <v>168.80051843999999</v>
       </c>
       <c r="C144" s="5">
-        <v>0.52920797999999536</v>
+        <v>0.52919434999998316</v>
       </c>
       <c r="D144" s="5">
-        <v>3.8399282537751933</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>3.8398299987430606</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>169.43509417999999</v>
+        <v>169.43518607999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.63446041000000264</v>
+        <v>0.63466764000000353</v>
       </c>
       <c r="D145" s="5">
-        <v>4.6047838115784723</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>4.6063222948679705</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>168.01537150999999</v>
+        <v>168.01491906000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.4197226699999987</v>
+        <v>-1.4202670199999829</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.60429871868328</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-9.6078081397462434</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>165.40474925000001</v>
+        <v>165.40517664000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.6106222599999853</v>
+        <v>-2.6097424200000034</v>
       </c>
       <c r="D147" s="5">
-        <v>-17.131876624989594</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-17.126629104062896</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>165.43943211000001</v>
+        <v>165.43959396</v>
       </c>
       <c r="C148" s="5">
-        <v>3.4682860000003757E-2</v>
+        <v>3.4417319999988649E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>0.25191213700466175</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>0.24998058493861386</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>165.58766953</v>
+        <v>165.58779035000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.14823741999998674</v>
+        <v>0.14819639000000961</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0805414641507083</v>
+        <v>1.0802398486727371</v>
       </c>
       <c r="E149" s="5">
-        <v>1.0467367207745326</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>1.0467333099104525</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>165.82898119000001</v>
+        <v>165.82897220000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.24131166000000803</v>
+        <v>0.24118185000000381</v>
       </c>
       <c r="D150" s="5">
-        <v>1.7628504023501801</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>1.7618931979066943</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>165.66180957</v>
+        <v>165.66184981999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.16717162000000485</v>
+        <v>-0.16712238000002344</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.2030310131603827</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-1.2026786899108077</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>166.33985437999999</v>
+        <v>166.33984641000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.67804480999998873</v>
+        <v>0.67799659000002066</v>
       </c>
       <c r="D152" s="5">
-        <v>5.0236219645634517</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>5.0232553754685938</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>166.71804881</v>
+        <v>166.71795231999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.37819443000000774</v>
+        <v>0.37810590999998794</v>
       </c>
       <c r="D153" s="5">
-        <v>2.7627275860413913</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>2.7620729717304338</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>166.98314246000001</v>
+        <v>166.98305375000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.26509365000001139</v>
+        <v>0.26510143000001563</v>
       </c>
       <c r="D154" s="5">
-        <v>1.9248617575446936</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.9249198674125445</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>166.86333959000001</v>
+        <v>166.86326204</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.11980287000000089</v>
+        <v>-0.11979171000001543</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.85755667054512319</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-0.85747755521454749</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>166.36857687</v>
+        <v>166.36847316999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.49476272000001131</v>
+        <v>-0.49478887000000782</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.5006374743840607</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-3.5008210893362701</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>166.3777729</v>
+        <v>166.37787972999999</v>
       </c>
       <c r="C157" s="5">
-        <v>9.1960299999982453E-3</v>
+        <v>9.4065600000021732E-3</v>
       </c>
       <c r="D157" s="5">
-        <v>6.6350218761890289E-2</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>6.786972716850137E-2</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>167.25717182</v>
+        <v>167.2566947</v>
       </c>
       <c r="C158" s="5">
-        <v>0.87939891999999986</v>
+        <v>0.87881497000000763</v>
       </c>
       <c r="D158" s="5">
-        <v>6.5303387406934643</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>6.5258713227558163</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>165.83723498000001</v>
+        <v>165.83771023</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.4199368399999912</v>
+        <v>-1.4189844699999981</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.7249807020690415</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-9.7187857727905165</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>166.57808492999999</v>
+        <v>166.57821224</v>
       </c>
       <c r="C160" s="5">
-        <v>0.74084994999998344</v>
+        <v>0.74050201000000015</v>
       </c>
       <c r="D160" s="5">
-        <v>5.4944959481515898</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>5.4918356319951567</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>166.99475519999999</v>
+        <v>166.99486333999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.41667026999999734</v>
+        <v>0.41665109999999572</v>
       </c>
       <c r="D161" s="5">
-        <v>3.0432621272870053</v>
+        <v>3.043117824527708</v>
       </c>
       <c r="E161" s="5">
-        <v>0.84975268629230438</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>0.84974440870664303</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>167.58918990000001</v>
+        <v>167.58918904999999</v>
       </c>
       <c r="C162" s="5">
-        <v>0.59443470000002208</v>
+        <v>0.59432570999999257</v>
       </c>
       <c r="D162" s="5">
-        <v>4.3561484843676723</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>4.3553312074084083</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>166.72839431</v>
+        <v>166.72839855999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.86079559000000927</v>
+        <v>-0.86079048999999941</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.9924374436085115</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.992402966345467</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>166.02853490000001</v>
+        <v>166.0285015</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.69985940999998775</v>
+        <v>-0.69989705999998364</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.9224429720110097</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-4.9227015759412236</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>165.37999742</v>
+        <v>165.37989931999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.64853748000001588</v>
+        <v>-0.64860218000001169</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.5880123328630678</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-4.5884611604118497</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>165.42037869000001</v>
+        <v>165.42027404999999</v>
       </c>
       <c r="C166" s="5">
-        <v>4.0381270000011682E-2</v>
+        <v>4.0374729999996362E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.29340097810919286</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.29335357040281007</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>165.51291037999999</v>
+        <v>165.51294682</v>
       </c>
       <c r="C167" s="5">
-        <v>9.2531689999987066E-2</v>
+        <v>9.2672770000007176E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>0.67331655778433142</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>0.67434673432738013</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>165.59237227</v>
+        <v>165.59227222000001</v>
       </c>
       <c r="C168" s="5">
-        <v>7.9461890000004587E-2</v>
+        <v>7.9325400000016089E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>0.57763745525638566</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>0.57664251551285961</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>166.7622945</v>
+        <v>166.76234407999999</v>
       </c>
       <c r="C169" s="5">
-        <v>1.1699222299999974</v>
+        <v>1.1700718599999789</v>
       </c>
       <c r="D169" s="5">
-        <v>8.8154116859102913</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>8.8165888626877695</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>166.40058162</v>
+        <v>166.40024876999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.3617128799999989</v>
+        <v>-0.36209531000000084</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.5720116826897788</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-2.5746978578915947</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>168.63192462000001</v>
+        <v>168.63233363000001</v>
       </c>
       <c r="C171" s="5">
-        <v>2.2313430000000096</v>
+        <v>2.2320848600000147</v>
       </c>
       <c r="D171" s="5">
-        <v>17.332812538706133</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>17.339044136212035</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>168.61254377</v>
+        <v>168.61261397999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.9380850000004557E-2</v>
+        <v>-1.9719650000013189E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.13782873311020127</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-0.14023625175062504</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>168.56876736999999</v>
+        <v>168.56885837999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-4.3776400000012927E-2</v>
+        <v>-4.375559999999723E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.31110812469807847</v>
+        <v>-0.31096038582317798</v>
       </c>
       <c r="E173" s="5">
-        <v>0.94255185925744556</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.94254099109345457</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>169.39168112999999</v>
+        <v>169.39167828999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.82291376000000582</v>
+        <v>0.82281990999999266</v>
       </c>
       <c r="D174" s="5">
-        <v>6.0179994701650585</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>6.0172912755786401</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>169.20370389000001</v>
+        <v>169.20368285999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.18797723999998084</v>
+        <v>-0.18799543000000085</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.3235655577161776</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-1.3236928765107625</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>169.55375977</v>
+        <v>169.55370631</v>
       </c>
       <c r="C176" s="5">
-        <v>0.35005587999998511</v>
+        <v>0.35002345000000901</v>
       </c>
       <c r="D176" s="5">
-        <v>2.5110559188550985</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.5108209512240798</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>169.81299715</v>
+        <v>169.81289611</v>
       </c>
       <c r="C177" s="5">
-        <v>0.25923738000000185</v>
+        <v>0.25918980000000147</v>
       </c>
       <c r="D177" s="5">
-        <v>1.8502343949108102</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>1.8498925339196504</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>168.65019414</v>
+        <v>168.65007258</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.1628030100000046</v>
+        <v>-1.1628235299999972</v>
       </c>
       <c r="D178" s="5">
-        <v>-7.9145491189896227</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-7.9146881028807847</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>170.14236498</v>
+        <v>170.14252769000001</v>
       </c>
       <c r="C179" s="5">
-        <v>1.49217084</v>
+        <v>1.4924551100000087</v>
       </c>
       <c r="D179" s="5">
-        <v>11.149480442601401</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>11.151717368563174</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>170.28955310000001</v>
+        <v>170.28945653</v>
       </c>
       <c r="C180" s="5">
-        <v>0.1471881200000098</v>
+        <v>0.14692883999998685</v>
       </c>
       <c r="D180" s="5">
-        <v>1.0430591732263794</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>1.0412120307415895</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>170.81840958999999</v>
+        <v>170.8183866</v>
       </c>
       <c r="C181" s="5">
-        <v>0.52885648999998125</v>
+        <v>0.52893007000000125</v>
       </c>
       <c r="D181" s="5">
-        <v>3.7910772546098315</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>3.7916159388047044</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>172.15582789999999</v>
+        <v>172.15569757</v>
       </c>
       <c r="C182" s="5">
-        <v>1.3374183100000039</v>
+        <v>1.3373109700000043</v>
       </c>
       <c r="D182" s="5">
-        <v>9.8107005832269714</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>9.8098803535903158</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>173.23577299999999</v>
+        <v>173.23605843000001</v>
       </c>
       <c r="C183" s="5">
-        <v>1.0799451000000033</v>
+        <v>1.0803608600000132</v>
       </c>
       <c r="D183" s="5">
-        <v>7.7929080763211811</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>7.7960186164619971</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>173.23509619999999</v>
+        <v>173.23510046999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-6.7680000000791551E-4</v>
+        <v>-9.5796000002223991E-4</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.6880764573264955E-3</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-6.6355529487749365E-3</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>174.04201053</v>
+        <v>174.04207861</v>
       </c>
       <c r="C185" s="5">
-        <v>0.80691433000001211</v>
+        <v>0.80697814000001244</v>
       </c>
       <c r="D185" s="5">
-        <v>5.7349393394441339</v>
+        <v>5.7354043897085427</v>
       </c>
       <c r="E185" s="5">
-        <v>3.2468904206830462</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>3.2468750649434108</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>174.33149592999999</v>
+        <v>174.33150818999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.28948539999998957</v>
+        <v>0.28942957999998953</v>
       </c>
       <c r="D186" s="5">
-        <v>2.0143302536737684</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>2.0139374861261494</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>174.8211732</v>
+        <v>174.82112298999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.4896772700000156</v>
+        <v>0.48961479999999824</v>
       </c>
       <c r="D187" s="5">
-        <v>3.423226598789153</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>3.4227828723964571</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>174.92558986</v>
+        <v>174.92551728999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.10441665999999827</v>
+        <v>0.10439429999999561</v>
       </c>
       <c r="D188" s="5">
-        <v>0.71909153615130617</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>0.71893724946550108</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>175.47569634000001</v>
+        <v>175.47559444999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.55010648000001083</v>
+        <v>0.55007716000000073</v>
       </c>
       <c r="D189" s="5">
-        <v>3.8397250019612139</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>3.8395184173796837</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>175.00535148</v>
+        <v>175.00520800000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.47034486000001152</v>
+        <v>-0.47038644999997814</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.1694818238591882</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-3.1697597780963926</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>175.11258122000001</v>
+        <v>175.11286799999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.10722974000000818</v>
+        <v>0.10765999999998144</v>
       </c>
       <c r="D191" s="5">
-        <v>0.73775006063394599</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>0.74072091984396238</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>176.14869773000001</v>
+        <v>176.14860802000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.0361165099999994</v>
+        <v>1.03574002000002</v>
       </c>
       <c r="D192" s="5">
-        <v>7.3359105068750319</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>7.3331451739583775</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>175.73815216</v>
+        <v>175.73804551999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.41054557000001068</v>
+        <v>-0.41056250000002592</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.7612369228382172</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-2.7613507228316125</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>175.90973135999999</v>
+        <v>175.90985176999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.17157919999999649</v>
+        <v>0.17180625000000305</v>
       </c>
       <c r="D194" s="5">
-        <v>1.1779130871754306</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>1.1794809247089866</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>175.44253380999999</v>
+        <v>175.44264127</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.46719755000000873</v>
+        <v>-0.46721049999999309</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.140927264085569</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-3.1410109392456698</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>176.17178195</v>
+        <v>176.17173597999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.72924814000000993</v>
+        <v>0.72909470999999826</v>
       </c>
       <c r="D196" s="5">
-        <v>5.1035716558902378</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.1024700333792694</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>175.88744299000001</v>
+        <v>175.88748458000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.28433895999998526</v>
+        <v>-0.28425139999998805</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.9196838252539483</v>
+        <v>-1.9190984057844807</v>
       </c>
       <c r="E197" s="5">
-        <v>1.0603373601466792</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.0603217249176122</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>178.04996899</v>
+        <v>178.04998809</v>
       </c>
       <c r="C198" s="5">
-        <v>2.1625259999999855</v>
+        <v>2.1625035099999934</v>
       </c>
       <c r="D198" s="5">
-        <v>15.793666343936973</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>15.793486838750525</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>177.99708224</v>
+        <v>177.99701920999999</v>
       </c>
       <c r="C199" s="5">
-        <v>-5.2886749999998983E-2</v>
+        <v>-5.2968880000008767E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.35585809283660286</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-0.35640977736871582</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>178.35519221999999</v>
+        <v>178.35512019999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.35810997999999472</v>
+        <v>0.35810098999999695</v>
       </c>
       <c r="D200" s="5">
-        <v>2.4411588731319434</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>2.4410977845414905</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>178.72801164000001</v>
+        <v>178.72791927</v>
       </c>
       <c r="C201" s="5">
-        <v>0.37281942000001322</v>
+        <v>0.37279907000001344</v>
       </c>
       <c r="D201" s="5">
-        <v>2.5374241373787854</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>2.5372850747017228</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>179.66320782</v>
+        <v>179.6630744</v>
       </c>
       <c r="C202" s="5">
-        <v>0.93519617999999127</v>
+        <v>0.93515512999999828</v>
       </c>
       <c r="D202" s="5">
-        <v>6.46290414939652</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>6.4626156868177631</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>182.80009763000001</v>
+        <v>182.80041646000001</v>
       </c>
       <c r="C203" s="5">
-        <v>3.1368898100000138</v>
+        <v>3.1373420600000088</v>
       </c>
       <c r="D203" s="5">
-        <v>23.085610811645196</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>23.089283873216139</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>181.15824785999999</v>
+        <v>181.15817064999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.6418497700000216</v>
+        <v>-1.6422458100000199</v>
       </c>
       <c r="D204" s="5">
-        <v>-10.261199767095475</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-10.263536907835135</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>181.89135039000001</v>
+        <v>181.89123527999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.7331025300000249</v>
+        <v>0.73306463000000122</v>
       </c>
       <c r="D205" s="5">
-        <v>4.9656568371929666</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.9653965456004423</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>183.87553367999999</v>
+        <v>183.87577399</v>
       </c>
       <c r="C206" s="5">
-        <v>1.9841832899999758</v>
+        <v>1.9845387100000096</v>
       </c>
       <c r="D206" s="5">
-        <v>13.904999884916336</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>13.907651304790768</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>182.13747402999999</v>
+        <v>182.13746656000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.7380596499999967</v>
+        <v>-1.7383074299999919</v>
       </c>
       <c r="D207" s="5">
-        <v>-10.771342967998033</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-10.772786242836741</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>183.10367733999999</v>
+        <v>183.1036139</v>
       </c>
       <c r="C208" s="5">
-        <v>0.96620330999999737</v>
+        <v>0.96614733999999203</v>
       </c>
       <c r="D208" s="5">
-        <v>6.5548167524103862</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>6.5544261775638546</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>183.81780380000001</v>
+        <v>183.81782736</v>
       </c>
       <c r="C209" s="5">
-        <v>0.714126460000017</v>
+        <v>0.7142134599999963</v>
       </c>
       <c r="D209" s="5">
-        <v>4.7818538391334542</v>
+        <v>4.782450645773606</v>
       </c>
       <c r="E209" s="5">
-        <v>4.5087703108236621</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.5087589938174188</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>183.95678003</v>
+        <v>183.95680804</v>
       </c>
       <c r="C210" s="5">
-        <v>0.13897622999999726</v>
+        <v>0.13898068000000308</v>
       </c>
       <c r="D210" s="5">
-        <v>0.91104729124362738</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>0.9110764670100524</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>185.27392867</v>
+        <v>185.27385912</v>
       </c>
       <c r="C211" s="5">
-        <v>1.3171486399999992</v>
+        <v>1.3170510799999988</v>
       </c>
       <c r="D211" s="5">
-        <v>8.938687589556249</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>8.9379978082768439</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>186.85931202</v>
+        <v>186.85924410000001</v>
       </c>
       <c r="C212" s="5">
-        <v>1.5853833500000007</v>
+        <v>1.5853849800000148</v>
       </c>
       <c r="D212" s="5">
-        <v>10.765680044432635</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>10.7656958725298</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>189.43464399000001</v>
+        <v>189.43455689000001</v>
       </c>
       <c r="C213" s="5">
-        <v>2.5753319700000077</v>
+        <v>2.5753127899999981</v>
       </c>
       <c r="D213" s="5">
-        <v>17.851720517109815</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>17.851584317554071</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>190.20498280999999</v>
+        <v>190.20485472999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.77033881999997789</v>
+        <v>0.77029783999998358</v>
       </c>
       <c r="D214" s="5">
-        <v>4.990452222316355</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>4.9901831240823258</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>190.38267377</v>
+        <v>190.38300591999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.17769096000000673</v>
+        <v>0.17815118999999413</v>
       </c>
       <c r="D215" s="5">
-        <v>1.1268273285314434</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>1.1297616932688159</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>191.21882740000001</v>
+        <v>191.21874776999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.83615363000001253</v>
+        <v>0.83574185000000512</v>
       </c>
       <c r="D216" s="5">
-        <v>5.3995473906526259</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>5.3968141082621823</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>193.02658403999999</v>
+        <v>193.02646516999999</v>
       </c>
       <c r="C217" s="5">
-        <v>1.8077566399999796</v>
+        <v>1.8077174000000014</v>
       </c>
       <c r="D217" s="5">
-        <v>11.953504586731833</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>11.953236720659488</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>191.41377711999999</v>
+        <v>191.41406744</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.612806919999997</v>
+        <v>-1.6123977299999979</v>
       </c>
       <c r="D218" s="5">
-        <v>-9.5782689984244112</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-9.5759550385446026</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>193.25701101000001</v>
+        <v>193.25694457</v>
       </c>
       <c r="C219" s="5">
-        <v>1.8432338900000218</v>
+        <v>1.8428771300000051</v>
       </c>
       <c r="D219" s="5">
-        <v>12.18758037002512</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>12.185075692637248</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>194.72284163</v>
+        <v>194.72277652</v>
       </c>
       <c r="C220" s="5">
-        <v>1.4658306199999913</v>
+        <v>1.4658319499999948</v>
       </c>
       <c r="D220" s="5">
-        <v>9.49131828790415</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>9.4913306624466074</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>194.65748135999999</v>
+        <v>194.65748755999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-6.5360270000013543E-2</v>
+        <v>-6.5288960000003726E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.40204677502538866</v>
+        <v>-0.40160907265788248</v>
       </c>
       <c r="E221" s="5">
-        <v>5.8969682674448132</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>5.8969580674952393</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>194.81758134</v>
+        <v>194.81759319</v>
       </c>
       <c r="C222" s="5">
-        <v>0.16009998000001247</v>
+        <v>0.16010563000000388</v>
       </c>
       <c r="D222" s="5">
-        <v>0.99144113521834054</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>0.99147625032771636</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>195.31770613</v>
+        <v>195.31765153000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.50012479000000098</v>
+        <v>0.50005834000000959</v>
       </c>
       <c r="D223" s="5">
-        <v>3.1244426944983195</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.1240214888711426</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>195.06872967000001</v>
+        <v>195.06868173000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.2489764599999944</v>
+        <v>-0.24896979999999758</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.5189915295733325</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.5189516033663475</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>195.15408765999999</v>
+        <v>195.15402825000001</v>
       </c>
       <c r="C225" s="5">
-        <v>8.5357989999977235E-2</v>
+        <v>8.5346520000001647E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>0.52636044652911718</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>0.5262896760839908</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>195.40948786999999</v>
+        <v>195.40939693999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.25540021000000479</v>
+        <v>0.25536868999998319</v>
       </c>
       <c r="D226" s="5">
-        <v>1.581806070226266</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.5816099308058718</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>195.21313696000001</v>
+        <v>195.21337407999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.19635090999997828</v>
+        <v>-0.19602285999999935</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.1991397491782685</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.1971479010919883</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>195.44337166</v>
+        <v>195.44332853</v>
       </c>
       <c r="C228" s="5">
-        <v>0.23023469999998269</v>
+        <v>0.22995445000000814</v>
       </c>
       <c r="D228" s="5">
-        <v>1.4244987161173395</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.4227517760788011</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>194.72190796999999</v>
+        <v>194.72182154000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.72146369000000732</v>
+        <v>-0.72150698999999463</v>
       </c>
       <c r="D229" s="5">
-        <v>-4.3408667570730248</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-4.3411229542092862</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>194.43322798</v>
+        <v>194.43344407999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.28867998999999145</v>
+        <v>-0.28837746000002085</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.7645947896628211</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-1.7627613476699389</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>194.42562828000001</v>
+        <v>194.42558063999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-7.5996999999858872E-3</v>
+        <v>-7.8634399999941706E-3</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.6893629511668422E-2</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-4.8520610210656123E-2</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>193.85331447999999</v>
+        <v>193.85326574999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.57231380000001764</v>
+        <v>-0.57231489000000124</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.4757049317983069</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-3.4757122825603948</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>194.35478232</v>
+        <v>194.35477236</v>
       </c>
       <c r="C233" s="5">
-        <v>0.50146784000000366</v>
+        <v>0.50150661000000696</v>
       </c>
       <c r="D233" s="5">
-        <v>3.1487586620273067</v>
+        <v>3.1490063792394274</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.15550341958867619</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.15551171639708317</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>194.05838358</v>
+        <v>194.05838180000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.29639874000000077</v>
+        <v>-0.29639055999999186</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.814775364653165</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-1.8147257921084958</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>192.97440789000001</v>
+        <v>192.97437488</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.0839756899999884</v>
+        <v>-1.0840069200000073</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.5008442218839058</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-6.5010258566862156</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>191.95144289999999</v>
+        <v>191.95141404</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.0229649900000197</v>
+        <v>-1.0229608399999961</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.1790193154613648</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-6.1789960008340472</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>191.66045503999999</v>
+        <v>191.66043051</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.29098786000000132</v>
+        <v>-0.29098353000000543</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.8040431770860788</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-1.8040168247005606</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>191.10525842999999</v>
+        <v>191.10521155000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.55519660999999587</v>
+        <v>-0.5552189599999906</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.4212750180351081</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.4214109889281641</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>190.53921983000001</v>
+        <v>190.539344</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.56603859999998463</v>
+        <v>-0.56586755000000721</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.4969709585168096</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-3.4959322099400447</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>191.05220863</v>
+        <v>191.05219764</v>
       </c>
       <c r="C240" s="5">
-        <v>0.51298879999998803</v>
+        <v>0.512853640000003</v>
       </c>
       <c r="D240" s="5">
-        <v>3.2790322862561005</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>3.2781533438844379</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>190.74654643</v>
+        <v>190.74650374999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.30566220000000044</v>
+        <v>-0.30569389000001479</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.9030621301604156</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.9032578085098839</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>190.10318135</v>
+        <v>190.10329734999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.64336507999999526</v>
+        <v>-0.64320639999999685</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.9732092833495214</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-3.9722483032677558</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>189.52678531000001</v>
+        <v>189.52675398</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.57639603999999167</v>
+        <v>-0.576543369999996</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.5783545902132396</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-3.5792518872826529</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>188.85912005</v>
+        <v>188.85909570000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.66766526000000681</v>
+        <v>-0.66765827999998351</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.146409263913986</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-4.1463674245363347</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>189.51214720999999</v>
+        <v>189.51212785999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.6530271599999935</v>
+        <v>0.65303215999998088</v>
       </c>
       <c r="D245" s="5">
-        <v>4.2291233966937014</v>
+        <v>4.2291569515741312</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.4916470035847849</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-2.4916519626438927</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>189.45064126</v>
+        <v>189.45062978000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-6.1505949999997256E-2</v>
+        <v>-6.1498079999978472E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.38876418416494696</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-0.38871456817285432</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>189.78972716000001</v>
+        <v>189.78971389</v>
       </c>
       <c r="C247" s="5">
-        <v>0.33908590000001482</v>
+        <v>0.3390841099999875</v>
       </c>
       <c r="D247" s="5">
-        <v>2.1690751178367718</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.1690636872909286</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>190.57641329</v>
+        <v>190.57640135</v>
       </c>
       <c r="C248" s="5">
-        <v>0.78668612999999254</v>
+        <v>0.78668745999999601</v>
       </c>
       <c r="D248" s="5">
-        <v>5.0890272359698008</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>5.0890364007228683</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>189.80534431000001</v>
+        <v>189.80535180999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.77106897999999546</v>
+        <v>-0.77104954000000703</v>
       </c>
       <c r="D249" s="5">
-        <v>-4.7485819922683419</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-4.7484652144892392</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>190.22378406999999</v>
+        <v>190.2237796</v>
       </c>
       <c r="C250" s="5">
-        <v>0.41843975999998406</v>
+        <v>0.41842779000000974</v>
       </c>
       <c r="D250" s="5">
-        <v>2.6778015780472675</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>2.6777239378813489</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>190.57119775000001</v>
+        <v>190.57122007999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.34741368000001671</v>
+        <v>0.34744047999998884</v>
       </c>
       <c r="D251" s="5">
-        <v>2.213759397612769</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>2.2139319419688386</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>190.17967138</v>
+        <v>190.17969042999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.39152637000000823</v>
+        <v>-0.3915296499999954</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.4377182299756051</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-2.4377381392566622</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>190.89194466000001</v>
+        <v>190.89194549999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.71227328000000512</v>
+        <v>0.71225506999999766</v>
       </c>
       <c r="D253" s="5">
-        <v>4.5880619166135617</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>4.5879417223651409</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>191.72081729000001</v>
+        <v>191.7208435</v>
       </c>
       <c r="C254" s="5">
-        <v>0.82887263000000644</v>
+        <v>0.82889800000000946</v>
       </c>
       <c r="D254" s="5">
-        <v>5.3367787752359286</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>5.3369460191596385</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>193.23346853999999</v>
+        <v>193.23343127999999</v>
       </c>
       <c r="C255" s="5">
-        <v>1.5126512499999762</v>
+        <v>1.5125877799999898</v>
       </c>
       <c r="D255" s="5">
-        <v>9.8896864319352851</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>9.8892518855223663</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>193.47074262999999</v>
+        <v>193.47073882999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.23727408999999966</v>
+        <v>0.23730754999999704</v>
       </c>
       <c r="D256" s="5">
-        <v>1.4834889991463429</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.4836999013925656</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>193.34143089</v>
+        <v>193.34141725000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.12931173999999146</v>
+        <v>-0.1293215799999814</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.79911268234446053</v>
+        <v>-0.7991732832260956</v>
       </c>
       <c r="E257" s="5">
-        <v>2.0206006508684426</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.0206038701801932</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>193.84339241000001</v>
+        <v>193.8433876</v>
       </c>
       <c r="C258" s="5">
-        <v>0.50196152000000893</v>
+        <v>0.50197034999999346</v>
       </c>
       <c r="D258" s="5">
-        <v>3.160367180970769</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.1604237973672955</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>193.86447289</v>
+        <v>193.86446814999999</v>
       </c>
       <c r="C259" s="5">
-        <v>2.108047999999485E-2</v>
+        <v>2.1080549999993536E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>0.13057815225967495</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>0.13057858935994204</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>195.68174597000001</v>
+        <v>195.68174256</v>
       </c>
       <c r="C260" s="5">
-        <v>1.8172730800000068</v>
+        <v>1.8172744100000102</v>
       </c>
       <c r="D260" s="5">
-        <v>11.847178370976641</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>11.847187798104496</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>195.41768356</v>
+        <v>195.41770339999999</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.26406241000000819</v>
+        <v>-0.26403916000001004</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.6073732512109307</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-1.6072328026720872</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>195.6531962</v>
+        <v>195.65320130999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.23551263999999605</v>
+        <v>0.23549790999999232</v>
       </c>
       <c r="D262" s="5">
-        <v>1.4558355922813293</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.4557437847610766</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>195.83860013</v>
+        <v>195.83862117000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.18540393000000677</v>
+        <v>0.18541986000002453</v>
       </c>
       <c r="D263" s="5">
-        <v>1.1430835542903139</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>1.143182251088648</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>195.77026419000001</v>
+        <v>195.77027016</v>
       </c>
       <c r="C264" s="5">
-        <v>-6.8335939999997208E-2</v>
+        <v>-6.8351010000014867E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>-0.4179254389433007</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-0.41801738160726076</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>196.35198249999999</v>
+        <v>196.35198872000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.58171830999998519</v>
+        <v>0.58171856000001299</v>
       </c>
       <c r="D265" s="5">
-        <v>3.6245753507437639</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>3.6245768216475405</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>197.12793138999999</v>
+        <v>197.12793855999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.77594888999999512</v>
+        <v>0.77594983999998135</v>
       </c>
       <c r="D266" s="5">
-        <v>4.8466329475154168</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>4.8466388539620597</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>197.84708802</v>
+        <v>197.84702103000001</v>
       </c>
       <c r="C267" s="5">
-        <v>0.71915663000001473</v>
+        <v>0.71908247000001779</v>
       </c>
       <c r="D267" s="5">
-        <v>4.4667240506464534</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>4.4662539925640177</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>198.32828104000001</v>
+        <v>198.32828309999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.4811930200000063</v>
+        <v>0.48126206999998544</v>
       </c>
       <c r="D268" s="5">
-        <v>2.9579347586485838</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.9583659247735872</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>197.81326467</v>
+        <v>197.81325563999999</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.5150163700000121</v>
+        <v>-0.51502745999999888</v>
       </c>
       <c r="D269" s="5">
-        <v>-3.0720220009459287</v>
+        <v>-3.072087178319971</v>
       </c>
       <c r="E269" s="5">
-        <v>2.312920598246837</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.3129231458036026</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>199.59095798999999</v>
+        <v>199.59095651999999</v>
       </c>
       <c r="C270" s="5">
-        <v>1.7776933199999974</v>
+        <v>1.7777008799999976</v>
       </c>
       <c r="D270" s="5">
-        <v>11.333388169767522</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>11.333439317295845</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>200.58696714999999</v>
+        <v>200.5869648</v>
       </c>
       <c r="C271" s="5">
-        <v>0.99600915999999984</v>
+        <v>0.99600828000001229</v>
       </c>
       <c r="D271" s="5">
-        <v>6.1554244399510738</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>6.1554188979329405</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>201.43835141</v>
+        <v>201.43836457</v>
       </c>
       <c r="C272" s="5">
-        <v>0.85138426000000322</v>
+        <v>0.85139977000000044</v>
       </c>
       <c r="D272" s="5">
-        <v>5.2139579815454917</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>5.214055257082939</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>203.03009319</v>
+        <v>203.03012174</v>
       </c>
       <c r="C273" s="5">
-        <v>1.5917417800000067</v>
+        <v>1.5917571699999939</v>
       </c>
       <c r="D273" s="5">
-        <v>9.9054087705086502</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>9.9055080670731765</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>203.07859661000001</v>
+        <v>203.07861295999999</v>
       </c>
       <c r="C274" s="5">
-        <v>4.8503420000002961E-2</v>
+        <v>4.8491219999988289E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>0.28705420245749291</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>0.28698186481987964</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>203.88579028000001</v>
+        <v>203.88583728</v>
       </c>
       <c r="C275" s="5">
-        <v>0.80719367000000375</v>
+        <v>0.80722432000001731</v>
       </c>
       <c r="D275" s="5">
-        <v>4.8754082659107523</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.8755970550188543</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>203.05452129</v>
+        <v>203.05450024000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.83126899000001231</v>
+        <v>-0.83133703999999398</v>
       </c>
       <c r="D276" s="5">
-        <v>-4.7843223763418425</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-4.7847042147409429</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>205.32056134999999</v>
+        <v>205.32056863</v>
       </c>
       <c r="C277" s="5">
-        <v>2.2660400599999946</v>
+        <v>2.2660683899999867</v>
       </c>
       <c r="D277" s="5">
-        <v>14.245037956012773</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>14.245228686198775</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>206.21389715999999</v>
+        <v>206.2138971</v>
       </c>
       <c r="C278" s="5">
-        <v>0.8933358099999964</v>
+        <v>0.89332847000000015</v>
       </c>
       <c r="D278" s="5">
-        <v>5.3478903893752205</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>5.3478451980345509</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>205.89873721000001</v>
+        <v>205.89862993</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.31515994999998043</v>
+        <v>-0.31526716999999849</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.8186412395034046</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-1.8192547634687584</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>207.49153988</v>
+        <v>207.49153158999999</v>
       </c>
       <c r="C280" s="5">
-        <v>1.5928026699999975</v>
+        <v>1.5929016599999954</v>
       </c>
       <c r="D280" s="5">
-        <v>9.688356287645238</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>9.6889895153349226</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>208.87746289</v>
+        <v>208.87744991</v>
       </c>
       <c r="C281" s="5">
-        <v>1.3859230099999991</v>
+        <v>1.3859183200000018</v>
       </c>
       <c r="D281" s="5">
-        <v>8.3164154723170967</v>
+        <v>8.3163866320848712</v>
       </c>
       <c r="E281" s="5">
-        <v>5.5932539400013193</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>5.5932521984955796</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>209.02227411000001</v>
+        <v>209.02227561999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.14481122000000823</v>
+        <v>0.14482570999999211</v>
       </c>
       <c r="D282" s="5">
-        <v>0.83511932490396568</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.83520325905466208</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>210.80212731</v>
+        <v>210.80212875000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.7798531999999909</v>
+        <v>1.7798531300000207</v>
       </c>
       <c r="D283" s="5">
-        <v>10.710560531863923</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>10.710560009673564</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>211.79027461000001</v>
+        <v>211.79030761999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.9881473000000085</v>
+        <v>0.9881788699999845</v>
       </c>
       <c r="D284" s="5">
-        <v>5.7723834237678906</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>5.7725725838919217</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>212.87789040999999</v>
+        <v>212.87793181999999</v>
       </c>
       <c r="C285" s="5">
-        <v>1.0876157999999805</v>
+        <v>1.0876241999999934</v>
       </c>
       <c r="D285" s="5">
-        <v>6.3394798349700743</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>6.3395291717193158</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>213.66859998000001</v>
+        <v>213.66867353999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.7907095700000184</v>
+        <v>0.79074171999999976</v>
       </c>
       <c r="D286" s="5">
-        <v>4.5494516957955033</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>4.5496395672539602</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>215.15881124000001</v>
+        <v>215.15888648999999</v>
       </c>
       <c r="C287" s="5">
-        <v>1.4902112599999953</v>
+        <v>1.4902129500000001</v>
       </c>
       <c r="D287" s="5">
-        <v>8.6979067541489208</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>8.6979138893445551</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>215.51410034</v>
+        <v>215.51405987999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.35528909999999314</v>
+        <v>0.35517339000000447</v>
       </c>
       <c r="D288" s="5">
-        <v>1.9996412326270141</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>1.9989833630683629</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>216.08008953999999</v>
+        <v>216.08009859000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.56598919999998998</v>
+        <v>0.56603871000001504</v>
       </c>
       <c r="D289" s="5">
-        <v>3.1973953443624969</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.1976796987026823</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>216.40562846</v>
+        <v>216.40559626000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.32553892000001383</v>
+        <v>0.32549767000000429</v>
       </c>
       <c r="D290" s="5">
-        <v>1.8229349978734266</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.8227020142964845</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>216.34769123999999</v>
+        <v>216.34751965000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-5.7937220000013667E-2</v>
+        <v>-5.8076610000000528E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.32079748368849526</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-0.32156819287935123</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>218.25243811000001</v>
+        <v>218.25237118000001</v>
       </c>
       <c r="C292" s="5">
-        <v>1.9047468700000252</v>
+        <v>1.904851530000002</v>
       </c>
       <c r="D292" s="5">
-        <v>11.091816338307092</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>11.09246483890205</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>218.28032594000001</v>
+        <v>218.28028341999999</v>
       </c>
       <c r="C293" s="5">
-        <v>2.7887829999997393E-2</v>
+        <v>2.7912239999977828E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.15344124016369864</v>
+        <v>0.15357568769693852</v>
       </c>
       <c r="E293" s="5">
-        <v>4.5016168426709413</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.5016029801452584</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>219.51443599999999</v>
+        <v>219.51444674000001</v>
       </c>
       <c r="C294" s="5">
-        <v>1.2341100599999777</v>
+        <v>1.2341633200000217</v>
       </c>
       <c r="D294" s="5">
-        <v>6.9995400254533768</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>6.9998529630611372</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>219.72401608999999</v>
+        <v>219.72404811000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.20958009000000288</v>
+        <v>0.20960137000000145</v>
       </c>
       <c r="D295" s="5">
-        <v>1.1517281219478814</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>1.1518456224004714</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>220.85670981000001</v>
+        <v>220.85679479999999</v>
       </c>
       <c r="C296" s="5">
-        <v>1.1326937200000202</v>
+        <v>1.1327466899999763</v>
       </c>
       <c r="D296" s="5">
-        <v>6.3645324484426169</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>6.3648376189075373</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>222.03067861</v>
+        <v>222.03076514</v>
       </c>
       <c r="C297" s="5">
-        <v>1.173968799999983</v>
+        <v>1.173970340000011</v>
       </c>
       <c r="D297" s="5">
-        <v>6.5684524969938929</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>6.5684587648490611</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>223.03053718000001</v>
+        <v>223.03070943</v>
       </c>
       <c r="C298" s="5">
-        <v>0.99985857000001488</v>
+        <v>0.99994429000000196</v>
       </c>
       <c r="D298" s="5">
-        <v>5.5397665683546649</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>5.5402511168351598</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>225.02022747999999</v>
+        <v>225.02032894999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.9896902999999782</v>
+        <v>1.9896195199999909</v>
       </c>
       <c r="D299" s="5">
-        <v>11.246600307196974</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>11.246171281064598</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>224.99933315000001</v>
+        <v>224.99928388000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-2.089432999997598E-2</v>
+        <v>-2.1045069999985344E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.11136952109697118</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-0.11217252127637689</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>225.50408596</v>
+        <v>225.50414735999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.50475280999998517</v>
+        <v>0.50486347999998316</v>
       </c>
       <c r="D301" s="5">
-        <v>2.7254879626819717</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.7260935402096731</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>226.88232525000001</v>
+        <v>226.88233849</v>
       </c>
       <c r="C302" s="5">
-        <v>1.3782392900000104</v>
+        <v>1.3781911300000047</v>
       </c>
       <c r="D302" s="5">
-        <v>7.5858088674716218</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>7.5855326873916606</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>227.99603402</v>
+        <v>227.99542700000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.1137087699999881</v>
+        <v>1.1130885100000114</v>
       </c>
       <c r="D303" s="5">
-        <v>6.0521644613875214</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>6.0487019895919092</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>228.59326798000001</v>
+        <v>228.59317512999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.59723396000001117</v>
+        <v>0.59774812999998517</v>
       </c>
       <c r="D304" s="5">
-        <v>3.1890765836996682</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.1918704512249541</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>229.24414236000001</v>
+        <v>229.24405972</v>
       </c>
       <c r="C305" s="5">
-        <v>0.65087438000000475</v>
+        <v>0.65088459000000398</v>
       </c>
       <c r="D305" s="5">
-        <v>3.4707822372166408</v>
+        <v>3.4708389693369535</v>
       </c>
       <c r="E305" s="5">
-        <v>5.0228147556521829</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>5.0227973540350579</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>230.61155944000001</v>
+        <v>230.61158809</v>
       </c>
       <c r="C306" s="5">
-        <v>1.3674170799999956</v>
+        <v>1.3675283700000023</v>
       </c>
       <c r="D306" s="5">
-        <v>7.3974332751437277</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>7.3980579742914498</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>232.29005520999999</v>
+        <v>232.29017937</v>
       </c>
       <c r="C307" s="5">
-        <v>1.6784957699999836</v>
+        <v>1.6785912800000062</v>
       </c>
       <c r="D307" s="5">
-        <v>9.0924098636306017</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>9.092946951941471</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>230.39622231000001</v>
+        <v>230.39640958999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.8938328999999783</v>
+        <v>-1.8937697800000137</v>
       </c>
       <c r="D308" s="5">
-        <v>-9.3564637107979678</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-9.3561609360019897</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>234.50736266999999</v>
+        <v>234.50753677</v>
       </c>
       <c r="C309" s="5">
-        <v>4.111140359999979</v>
+        <v>4.1111271800000111</v>
       </c>
       <c r="D309" s="5">
-        <v>23.644141471087778</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>23.644036937773659</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>235.67137753</v>
+        <v>235.67177022999999</v>
       </c>
       <c r="C310" s="5">
-        <v>1.1640148600000089</v>
+        <v>1.1642334599999913</v>
       </c>
       <c r="D310" s="5">
-        <v>6.1217232764259499</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>6.1228998266708468</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>237.69177880999999</v>
+        <v>237.69212232000001</v>
       </c>
       <c r="C311" s="5">
-        <v>2.0204012799999873</v>
+        <v>2.0203520900000171</v>
       </c>
       <c r="D311" s="5">
-        <v>10.786755912581182</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>10.786461957513271</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>240.91816678000001</v>
+        <v>240.91761296000001</v>
       </c>
       <c r="C312" s="5">
-        <v>3.2263879700000189</v>
+        <v>3.2254906400000039</v>
       </c>
       <c r="D312" s="5">
-        <v>17.561378157214456</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>17.556096504525808</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>241.37396846999999</v>
+        <v>241.37427894999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.45580168999998705</v>
+        <v>0.45666598999997632</v>
       </c>
       <c r="D313" s="5">
-        <v>2.2940966857115219</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>2.2984975871110924</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>242.56264844</v>
+        <v>242.56291099000001</v>
       </c>
       <c r="C314" s="5">
-        <v>1.1886799700000097</v>
+        <v>1.1886320400000159</v>
       </c>
       <c r="D314" s="5">
-        <v>6.072288954642735</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>6.072029415081226</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>242.83299324000001</v>
+        <v>242.83215557</v>
       </c>
       <c r="C315" s="5">
-        <v>0.27034480000000372</v>
+        <v>0.26924457999999163</v>
       </c>
       <c r="D315" s="5">
-        <v>1.3456721722974407</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.3401607651781111</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>243.33095483</v>
+        <v>243.32987062000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.49796158999998852</v>
+        <v>0.49771505000001071</v>
       </c>
       <c r="D316" s="5">
-        <v>2.4887050341058981</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.4874676348139557</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>244.36011384</v>
+        <v>244.36020654999999</v>
       </c>
       <c r="C317" s="5">
-        <v>1.0291590100000008</v>
+        <v>1.0303359299999784</v>
       </c>
       <c r="D317" s="5">
-        <v>5.1950978403445536</v>
+        <v>5.2012015758658547</v>
       </c>
       <c r="E317" s="5">
-        <v>6.5938310677802203</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>6.5939099353164998</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>246.20649684</v>
+        <v>246.20662892000001</v>
       </c>
       <c r="C318" s="5">
-        <v>1.846383000000003</v>
+        <v>1.8464223700000275</v>
       </c>
       <c r="D318" s="5">
-        <v>9.4536579461838031</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>9.4538642373377169</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>247.72193747</v>
+        <v>247.72214212</v>
       </c>
       <c r="C319" s="5">
-        <v>1.5154406300000005</v>
+        <v>1.5155131999999867</v>
       </c>
       <c r="D319" s="5">
-        <v>7.6414428928362366</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>7.6418170561304732</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>248.10259633000001</v>
+        <v>248.10289452000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.38065886000001115</v>
+        <v>0.38075240000000576</v>
       </c>
       <c r="D320" s="5">
-        <v>1.8596295865542345</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.860088877004884</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>249.63097307000001</v>
+        <v>249.63134657000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.5283767399999988</v>
+        <v>1.5284520499999985</v>
       </c>
       <c r="D321" s="5">
-        <v>7.647990375263114</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>7.6483705796130508</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>250.70812967000001</v>
+        <v>250.70884692999999</v>
       </c>
       <c r="C322" s="5">
-        <v>1.077156599999995</v>
+        <v>1.0775003599999877</v>
       </c>
       <c r="D322" s="5">
-        <v>5.30266640134196</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>5.3043909253948307</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>249.55493798000001</v>
+        <v>249.55570473</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.1531916899999999</v>
+        <v>-1.1531421999999907</v>
       </c>
       <c r="D323" s="5">
-        <v>-5.3821644428288185</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-5.3819242652309978</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>249.89285577000001</v>
+        <v>249.89195357</v>
       </c>
       <c r="C324" s="5">
-        <v>0.33791779000000588</v>
+        <v>0.33624883999999611</v>
       </c>
       <c r="D324" s="5">
-        <v>1.6370542481814354</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>1.6289039107040937</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>250.50714060000001</v>
+        <v>250.50781702</v>
       </c>
       <c r="C325" s="5">
-        <v>0.61428483000000256</v>
+        <v>0.6158634500000062</v>
       </c>
       <c r="D325" s="5">
-        <v>2.9900419191947636</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>2.9978413034900342</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>252.25927569000001</v>
+        <v>252.25975101</v>
       </c>
       <c r="C326" s="5">
-        <v>1.7521350899999959</v>
+        <v>1.7519339899999977</v>
       </c>
       <c r="D326" s="5">
-        <v>8.7237481329760733</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>8.7226835820749304</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>252.50546521999999</v>
+        <v>252.50420360999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.246189529999981</v>
+        <v>0.24445259999998825</v>
       </c>
       <c r="D327" s="5">
-        <v>1.1774328602386364</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>1.1690792317994747</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>253.76424542000001</v>
+        <v>253.76184627000001</v>
       </c>
       <c r="C328" s="5">
-        <v>1.2587802000000181</v>
+        <v>1.2576426600000161</v>
       </c>
       <c r="D328" s="5">
-        <v>6.1489706933023802</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>6.1432924110830234</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>253.66569353</v>
+        <v>253.66578018000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-9.8551890000010189E-2</v>
+        <v>-9.6066089999993665E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.46503788848211158</v>
+        <v>-0.45333680601535864</v>
       </c>
       <c r="E329" s="5">
-        <v>3.8081418214156892</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.8081378966652535</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>253.27285710999999</v>
+        <v>253.27298827000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.39283642000000896</v>
+        <v>-0.39279190999999969</v>
       </c>
       <c r="D330" s="5">
-        <v>-1.8426187876218636</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-1.8424111620816919</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>253.59491298</v>
+        <v>253.59513577000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.32205587000001401</v>
+        <v>0.32214749999999981</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5366090199386839</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.5370484709690713</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>254.46603383999999</v>
+        <v>254.46637107999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.87112085999999067</v>
+        <v>0.87123530999997456</v>
       </c>
       <c r="D332" s="5">
-        <v>4.2008832276194896</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.2014418592449365</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>254.98668795</v>
+        <v>254.98737563</v>
       </c>
       <c r="C333" s="5">
-        <v>0.5206541100000095</v>
+        <v>0.52100455000001489</v>
       </c>
       <c r="D333" s="5">
-        <v>2.4830977458255132</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>2.4847845955235259</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>255.66637929999999</v>
+        <v>255.66765369999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.6796913499999846</v>
+        <v>0.68027806999998575</v>
       </c>
       <c r="D334" s="5">
-        <v>3.2460293412447827</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>3.2488637154584943</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>255.75516249</v>
+        <v>255.75668386000001</v>
       </c>
       <c r="C335" s="5">
-        <v>8.8783190000015111E-2</v>
+        <v>8.9030160000021397E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.41751108901777467</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.41867262243864278</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>255.94788295000001</v>
+        <v>255.94681247</v>
       </c>
       <c r="C336" s="5">
-        <v>0.19272046000000387</v>
+        <v>0.19012860999998793</v>
       </c>
       <c r="D336" s="5">
-        <v>0.90799897793834017</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>0.89573220204293147</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>256.87730214999999</v>
+        <v>256.87850449000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.9294191999999839</v>
+        <v>0.93169202000001405</v>
       </c>
       <c r="D337" s="5">
-        <v>4.4456307259441719</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>4.4567397514138074</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>256.91265414999998</v>
+        <v>256.91349823000002</v>
       </c>
       <c r="C338" s="5">
-        <v>3.5351999999988948E-2</v>
+        <v>3.4993740000004436E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>0.16527160949599828</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>0.16359471237274992</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>256.60559563999999</v>
+        <v>256.60346397000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.30705850999999029</v>
+        <v>-0.310034260000009</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.4248332329809155</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-1.4385452931598763</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>258.69241817</v>
+        <v>258.68816188</v>
       </c>
       <c r="C340" s="5">
-        <v>2.0868225300000063</v>
+        <v>2.0846979099999885</v>
       </c>
       <c r="D340" s="5">
-        <v>10.207445333349675</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>10.196672851296174</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>259.71613262</v>
+        <v>259.71628960999999</v>
       </c>
       <c r="C341" s="5">
-        <v>1.0237144499999999</v>
+        <v>1.0281277299999942</v>
       </c>
       <c r="D341" s="5">
-        <v>4.8534492033980525</v>
+        <v>4.8749140970619997</v>
       </c>
       <c r="E341" s="5">
-        <v>2.3852019584526207</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.3852288730890514</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>260.85255142</v>
+        <v>260.85287288000001</v>
       </c>
       <c r="C342" s="5">
-        <v>1.1364188000000013</v>
+        <v>1.1365832700000169</v>
       </c>
       <c r="D342" s="5">
-        <v>5.3789677992446938</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>5.3797617806768727</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>261.35996842999998</v>
+        <v>261.36023506999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.50741700999998329</v>
+        <v>0.50736218999998073</v>
       </c>
       <c r="D343" s="5">
-        <v>2.3594068813442171</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>2.3591463057548889</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>261.71768548</v>
+        <v>261.7179137</v>
       </c>
       <c r="C344" s="5">
-        <v>0.3577170500000193</v>
+        <v>0.35767863000000943</v>
       </c>
       <c r="D344" s="5">
-        <v>1.6548310800239774</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>1.6546503049422512</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>261.17137928</v>
+        <v>261.17229456000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.54630620000000363</v>
+        <v>-0.54561913999998524</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.4763066120649158</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-2.4732257844486738</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>261.66553726000001</v>
+        <v>261.66667668999997</v>
       </c>
       <c r="C346" s="5">
-        <v>0.49415798000001132</v>
+        <v>0.49438212999996267</v>
       </c>
       <c r="D346" s="5">
-        <v>2.2942773606627442</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.2953207752759441</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>263.24967630999998</v>
+        <v>263.25145852000003</v>
       </c>
       <c r="C347" s="5">
-        <v>1.5841390499999761</v>
+        <v>1.584781830000054</v>
       </c>
       <c r="D347" s="5">
-        <v>7.5117225107692587</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>7.5148388843111258</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>262.70418088999998</v>
+        <v>262.70585065</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.54549542000000883</v>
+        <v>-0.5456078700000262</v>
       </c>
       <c r="D348" s="5">
-        <v>-2.4584473152056141</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-2.4589318858715736</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>264.59648288</v>
+        <v>264.59765506999997</v>
       </c>
       <c r="C349" s="5">
-        <v>1.8923019900000213</v>
+        <v>1.8918044199999713</v>
       </c>
       <c r="D349" s="5">
-        <v>8.9946020856985776</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>8.9920831206125698</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>264.40125144000001</v>
+        <v>264.40409856000002</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.19523143999998638</v>
+        <v>-0.19355650999995078</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.88183079804351472</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.87429194825912049</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>265.46846825</v>
+        <v>265.46045808000002</v>
       </c>
       <c r="C351" s="5">
-        <v>1.0672168099999908</v>
+        <v>1.0563595200000009</v>
       </c>
       <c r="D351" s="5">
-        <v>4.9526118447145606</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>4.9010605042539845</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>265.02980583999999</v>
+        <v>265.02548796999997</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.43866241000000628</v>
+        <v>-0.43497011000005159</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.9649683478265012</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-1.9486358947614413</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>266.82035678</v>
+        <v>266.82121565</v>
       </c>
       <c r="C353" s="5">
-        <v>1.7905509400000028</v>
+        <v>1.7957276800000272</v>
       </c>
       <c r="D353" s="5">
-        <v>8.4153823468626534</v>
+        <v>8.4407688959196712</v>
       </c>
       <c r="E353" s="5">
-        <v>2.7353803894787143</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.7356489847706777</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>267.67180949999999</v>
+        <v>267.67275699999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.8514527199999975</v>
+        <v>0.85154134999999087</v>
       </c>
       <c r="D354" s="5">
-        <v>3.8972592611809187</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>3.8976593172788121</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>268.78180419</v>
+        <v>268.78225264999998</v>
       </c>
       <c r="C355" s="5">
-        <v>1.1099946900000077</v>
+        <v>1.1094956499999853</v>
       </c>
       <c r="D355" s="5">
-        <v>5.0912988614662646</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>5.0889390164952086</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>269.04590439999998</v>
+        <v>269.04671523000002</v>
       </c>
       <c r="C356" s="5">
-        <v>0.26410020999998096</v>
+        <v>0.26446258000004264</v>
       </c>
       <c r="D356" s="5">
-        <v>1.1854916146421202</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.1871250403998612</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>268.95895847000003</v>
+        <v>268.95927397999998</v>
       </c>
       <c r="C357" s="5">
-        <v>-8.6945929999956206E-2</v>
+        <v>-8.7441250000040327E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.38710817936978836</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-0.38930837415126485</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>270.00013962000003</v>
+        <v>269.99966032999998</v>
       </c>
       <c r="C358" s="5">
-        <v>1.0411811499999999</v>
+        <v>1.0403863500000057</v>
       </c>
       <c r="D358" s="5">
-        <v>4.7455769072248355</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.741871208268722</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>270.42707693</v>
+        <v>270.42784126999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.42693730999997115</v>
+        <v>0.42818094000000428</v>
       </c>
       <c r="D359" s="5">
-        <v>1.9140877538696088</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.9197154783507031</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>272.39975343999998</v>
+        <v>272.40794683000001</v>
       </c>
       <c r="C360" s="5">
-        <v>1.9726765099999852</v>
+        <v>1.9801055600000268</v>
       </c>
       <c r="D360" s="5">
-        <v>9.1134871213502713</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>9.1491752728940732</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>272.66700743000001</v>
+        <v>272.66718380999998</v>
       </c>
       <c r="C361" s="5">
-        <v>0.26725399000002881</v>
+        <v>0.25923697999996875</v>
       </c>
       <c r="D361" s="5">
-        <v>1.1837052414521265</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>1.1479760206952072</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>274.02104598</v>
+        <v>274.02496829</v>
       </c>
       <c r="C362" s="5">
-        <v>1.3540385499999843</v>
+        <v>1.3577844800000207</v>
       </c>
       <c r="D362" s="5">
-        <v>6.1245683101319504</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>6.1419745003370663</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>275.23247284000001</v>
+        <v>275.21795483</v>
       </c>
       <c r="C363" s="5">
-        <v>1.2114268600000173</v>
+        <v>1.1929865399999926</v>
       </c>
       <c r="D363" s="5">
-        <v>5.4360258577693443</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>5.3512092584232063</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>275.05782649000002</v>
+        <v>275.05281257000001</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.17464634999998907</v>
+        <v>-0.16514225999998189</v>
       </c>
       <c r="D364" s="5">
-        <v>-0.7587976398392593</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-0.7176785018427001</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>276.07182941000002</v>
+        <v>276.07297538</v>
       </c>
       <c r="C365" s="5">
-        <v>1.0140029199999958</v>
+        <v>1.020162809999988</v>
       </c>
       <c r="D365" s="5">
-        <v>4.514617460290804</v>
+        <v>4.5426893563417448</v>
       </c>
       <c r="E365" s="5">
-        <v>3.4673038975163717</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.4674003367617834</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>277.07380760000001</v>
+        <v>277.07636310999999</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0019781899999884</v>
+        <v>1.0033877299999858</v>
       </c>
       <c r="D366" s="5">
-        <v>4.4432932053480423</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.4496504753990695</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>277.52568209999998</v>
+        <v>277.52867185000002</v>
       </c>
       <c r="C367" s="5">
-        <v>0.45187449999997398</v>
+        <v>0.45230874000003496</v>
       </c>
       <c r="D367" s="5">
-        <v>1.9747078866595658</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>1.9766042068579903</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>269.20652819999998</v>
+        <v>269.21241873999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-8.3191539000000034</v>
+        <v>-8.3162531100000479</v>
       </c>
       <c r="D368" s="5">
-        <v>-30.595296706456153</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-30.586044670135138</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>160.62803459</v>
+        <v>160.6243015</v>
       </c>
       <c r="C369" s="5">
-        <v>-108.57849360999998</v>
+        <v>-108.58811723999997</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.796375937040693</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-99.796486161655181</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>187.53520889000001</v>
+        <v>187.53958047</v>
       </c>
       <c r="C370" s="5">
-        <v>26.907174300000008</v>
+        <v>26.915278970000003</v>
       </c>
       <c r="D370" s="5">
-        <v>541.41284528600283</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>541.77124862275548</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>209.58204015999999</v>
+        <v>209.57603237000001</v>
       </c>
       <c r="C371" s="5">
-        <v>22.046831269999984</v>
+        <v>22.036451900000003</v>
       </c>
       <c r="D371" s="5">
-        <v>279.53773821882112</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>279.30108782010791</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>209.64376181</v>
+        <v>209.65797004000001</v>
       </c>
       <c r="C372" s="5">
-        <v>6.1721650000009731E-2</v>
+        <v>8.1937670000002072E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>0.35397148368976339</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>0.4701726151557839</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>214.5445886</v>
+        <v>214.54319477000001</v>
       </c>
       <c r="C373" s="5">
-        <v>4.9008267899999964</v>
+        <v>4.8852247300000045</v>
       </c>
       <c r="D373" s="5">
-        <v>31.95548611678236</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>31.837938261380906</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>219.3783985</v>
+        <v>219.37968057</v>
       </c>
       <c r="C374" s="5">
-        <v>4.8338099000000057</v>
+        <v>4.8364857999999913</v>
       </c>
       <c r="D374" s="5">
-        <v>30.651849462793955</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>30.671199073584134</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>224.54544318999999</v>
+        <v>224.51624383999999</v>
       </c>
       <c r="C375" s="5">
-        <v>5.1670446899999831</v>
+        <v>5.1365632699999821</v>
       </c>
       <c r="D375" s="5">
-        <v>32.228360410614563</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>32.012913756848164</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>227.37135476</v>
+        <v>227.36791206999999</v>
       </c>
       <c r="C376" s="5">
-        <v>2.8259115700000166</v>
+        <v>2.8516682300000014</v>
       </c>
       <c r="D376" s="5">
-        <v>16.192485002664014</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>16.352808223045457</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>228.76733103000001</v>
+        <v>228.77101802000001</v>
       </c>
       <c r="C377" s="5">
-        <v>1.3959762700000056</v>
+        <v>1.4031059500000254</v>
       </c>
       <c r="D377" s="5">
-        <v>7.6215075218803774</v>
+        <v>7.6618835141286867</v>
       </c>
       <c r="E377" s="5">
-        <v>-17.134851636653991</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-17.133860094379504</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>230.02129692</v>
+        <v>230.02922964999999</v>
       </c>
       <c r="C378" s="5">
-        <v>1.2539658899999893</v>
+        <v>1.2582116299999768</v>
       </c>
       <c r="D378" s="5">
-        <v>6.7796538188796385</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>6.8031945414176676</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>228.56010997000001</v>
+        <v>228.57037208</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.4611869499999841</v>
+        <v>-1.4588575699999922</v>
       </c>
       <c r="D379" s="5">
-        <v>-7.362108309037696</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-7.3505334772058344</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>233.51920372999999</v>
+        <v>233.53436952999999</v>
       </c>
       <c r="C380" s="5">
-        <v>4.9590937599999734</v>
+        <v>4.9639974499999937</v>
       </c>
       <c r="D380" s="5">
-        <v>29.379651551194151</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>29.410775493475995</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>239.80600251000001</v>
+        <v>239.79862951000001</v>
       </c>
       <c r="C381" s="5">
-        <v>6.2867987800000265</v>
+        <v>6.2642599800000198</v>
       </c>
       <c r="D381" s="5">
-        <v>37.546448725708736</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>37.388599841531047</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>243.10374919</v>
+        <v>243.11858755</v>
       </c>
       <c r="C382" s="5">
-        <v>3.2977466799999888</v>
+        <v>3.3199580399999888</v>
       </c>
       <c r="D382" s="5">
-        <v>17.809221162807432</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>17.939045049880264</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>247.16979925999999</v>
+        <v>247.15616159000001</v>
       </c>
       <c r="C383" s="5">
-        <v>4.0660500699999886</v>
+        <v>4.0375740400000097</v>
       </c>
       <c r="D383" s="5">
-        <v>22.023921651822519</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>21.853872349096171</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>252.82383102</v>
+        <v>252.84599549999999</v>
       </c>
       <c r="C384" s="5">
-        <v>5.6540317600000094</v>
+        <v>5.689833909999976</v>
       </c>
       <c r="D384" s="5">
-        <v>31.181090278586353</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>31.40613904363596</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>253.44666882999999</v>
+        <v>253.43531716000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.62283780999999294</v>
+        <v>0.58932166000002439</v>
       </c>
       <c r="D385" s="5">
-        <v>2.9966157694182316</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>2.8330379990711085</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>253.36700199000001</v>
+        <v>253.35149609000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-7.966683999998736E-2</v>
+        <v>-8.3821069999999054E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-0.37654905645607695</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-0.39616623010108043</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>257.77593510000003</v>
+        <v>257.71448594999998</v>
       </c>
       <c r="C387" s="5">
-        <v>4.4089331100000209</v>
+        <v>4.3629898599999706</v>
       </c>
       <c r="D387" s="5">
-        <v>23.000767262600739</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>22.73948275410347</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>258.84175178999999</v>
+        <v>258.83177260000002</v>
       </c>
       <c r="C388" s="5">
-        <v>1.0658166899999628</v>
+        <v>1.1172866500000396</v>
       </c>
       <c r="D388" s="5">
-        <v>5.0759954350167558</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>5.3282992522812433</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>261.36583838000001</v>
+        <v>261.37718530000001</v>
       </c>
       <c r="C389" s="5">
-        <v>2.5240865900000244</v>
+        <v>2.5454126999999858</v>
       </c>
       <c r="D389" s="5">
-        <v>12.350215399933816</v>
+        <v>12.460777866513361</v>
       </c>
       <c r="E389" s="5">
-        <v>14.249633985424737</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>14.252752626711418</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>262.38585023000002</v>
+        <v>262.41505834999998</v>
       </c>
       <c r="C390" s="5">
-        <v>1.0200118500000031</v>
+        <v>1.0378730499999733</v>
       </c>
       <c r="D390" s="5">
-        <v>4.7849855735526248</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>4.8703969650665035</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>264.61017507000003</v>
+        <v>264.64450843999998</v>
       </c>
       <c r="C391" s="5">
-        <v>2.2243248400000084</v>
+        <v>2.2294500900000003</v>
       </c>
       <c r="D391" s="5">
-        <v>10.660734783357606</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>10.68521267606779</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>265.22785368000001</v>
+        <v>265.26314360999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.61767860999998447</v>
+        <v>0.61863517000000456</v>
       </c>
       <c r="D392" s="5">
-        <v>2.837400128714207</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>2.8414774498175532</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>269.12816303</v>
+        <v>269.12258401999998</v>
       </c>
       <c r="C393" s="5">
-        <v>3.9003093499999864</v>
+        <v>3.8594404099999906</v>
       </c>
       <c r="D393" s="5">
-        <v>19.146199763218142</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>18.926539949128408</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>270.25736288000002</v>
+        <v>270.30869422000001</v>
       </c>
       <c r="C394" s="5">
-        <v>1.1291998500000204</v>
+        <v>1.1861102000000301</v>
       </c>
       <c r="D394" s="5">
-        <v>5.1527539620440876</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>5.4188917172146578</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>271.64346130000001</v>
+        <v>271.60533801000003</v>
       </c>
       <c r="C395" s="5">
-        <v>1.3860984199999962</v>
+        <v>1.2966437900000187</v>
       </c>
       <c r="D395" s="5">
-        <v>6.3311844075263801</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>5.910602440381485</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>275.38523315999998</v>
+        <v>275.40934729000003</v>
       </c>
       <c r="C396" s="5">
-        <v>3.7417718599999716</v>
+        <v>3.8040092800000025</v>
       </c>
       <c r="D396" s="5">
-        <v>17.84108036937333</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>18.163813384892169</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>277.10073073000001</v>
+        <v>277.07455544999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.715497570000025</v>
+        <v>1.6652081599999633</v>
       </c>
       <c r="D397" s="5">
-        <v>7.7368489614588087</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>7.5017736708039795</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>278.60267618</v>
+        <v>278.55795617000001</v>
       </c>
       <c r="C398" s="5">
-        <v>1.5019454499999938</v>
+        <v>1.4834007200000201</v>
       </c>
       <c r="D398" s="5">
-        <v>6.7017035770526867</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>6.6171492682502331</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>279.50435754</v>
+        <v>279.35952046</v>
       </c>
       <c r="C399" s="5">
-        <v>0.90168135999999777</v>
+        <v>0.80156428999998752</v>
       </c>
       <c r="D399" s="5">
-        <v>3.953613551014179</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>3.5082368460289226</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>280.21748348</v>
+        <v>280.14964742000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.71312593999999763</v>
+        <v>0.79012696000000915</v>
       </c>
       <c r="D400" s="5">
-        <v>3.1050046093840988</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.4473201047192648</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>279.76344566</v>
+        <v>279.84928287000002</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.45403781999999637</v>
+        <v>-0.30036454999998341</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.927131811426086</v>
+        <v>-1.2790292243641921</v>
       </c>
       <c r="E401" s="5">
-        <v>7.0390252199875158</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>7.0672187967738553</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>287.11069189</v>
+        <v>287.19778745000002</v>
       </c>
       <c r="C402" s="5">
-        <v>7.3472462299999961</v>
+        <v>7.3485045799999966</v>
       </c>
       <c r="D402" s="5">
-        <v>36.489979976795418</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>36.484300307702242</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>287.09352673000001</v>
+        <v>287.16607140999997</v>
       </c>
       <c r="C403" s="5">
-        <v>-1.7165159999990465E-2</v>
+        <v>-3.1716040000048906E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-7.1719447542906156E-2</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-0.13243883393143641</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>287.91751840000001</v>
+        <v>287.9770729</v>
       </c>
       <c r="C404" s="5">
-        <v>0.82399166999999807</v>
+        <v>0.81100149000002375</v>
       </c>
       <c r="D404" s="5">
-        <v>3.4990304146121254</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.442125306139876</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>286.81782758999998</v>
+        <v>286.82405426000003</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.0996908100000269</v>
+        <v>-1.1530186399999707</v>
       </c>
       <c r="D405" s="5">
-        <v>-4.4882901972502225</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-4.7002225775115924</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>288.62111687999999</v>
+        <v>288.70256717000001</v>
       </c>
       <c r="C406" s="5">
-        <v>1.8032892900000093</v>
+        <v>1.8785129099999835</v>
       </c>
       <c r="D406" s="5">
-        <v>7.8111132895743562</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>8.1486007976560906</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>291.61615964999999</v>
+        <v>291.55859808000002</v>
       </c>
       <c r="C407" s="5">
-        <v>2.9950427699999977</v>
+        <v>2.8560309100000154</v>
       </c>
       <c r="D407" s="5">
-        <v>13.188368717569009</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>12.538854832823287</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>291.03827432999998</v>
+        <v>291.05794966000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.57788532000000714</v>
+        <v>-0.50064842000000453</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.3522493943899159</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-2.0412244118758971</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>292.17749477000001</v>
+        <v>292.13006848999999</v>
       </c>
       <c r="C409" s="5">
-        <v>1.139220440000031</v>
+        <v>1.0721188299999653</v>
       </c>
       <c r="D409" s="5">
-        <v>4.7996547603787798</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>4.5108881311898497</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>292.82908894000002</v>
+        <v>292.73436397</v>
       </c>
       <c r="C410" s="5">
-        <v>0.65159417000000985</v>
+        <v>0.60429548000001887</v>
       </c>
       <c r="D410" s="5">
-        <v>2.7092277811486598</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>2.5107376622393929</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>290.46518484000001</v>
+        <v>290.24381676000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.3639041000000134</v>
+        <v>-2.4905472099999884</v>
       </c>
       <c r="D411" s="5">
-        <v>-9.2684295519339983</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-9.7450078734510512</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>291.93132687000002</v>
+        <v>291.77167768999999</v>
       </c>
       <c r="C412" s="5">
-        <v>1.4661420300000145</v>
+        <v>1.5278609299999744</v>
       </c>
       <c r="D412" s="5">
-        <v>6.2280944104474489</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>6.5030078883083986</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>292.53400411000001</v>
+        <v>292.70439698000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.60267723999999134</v>
+        <v>0.93271929000002274</v>
       </c>
       <c r="D413" s="5">
-        <v>2.5056617357279931</v>
+        <v>3.9042629318391864</v>
       </c>
       <c r="E413" s="5">
-        <v>4.5647702185939609</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.5935847961317222</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>293.73151049000001</v>
+        <v>293.8886033</v>
       </c>
       <c r="C414" s="5">
-        <v>1.197506379999993</v>
+        <v>1.184206319999987</v>
       </c>
       <c r="D414" s="5">
-        <v>5.024396645453022</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>4.9643889395589724</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>293.33363752000002</v>
+        <v>293.44936966</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.39787296999998034</v>
+        <v>-0.43923363999999765</v>
       </c>
       <c r="D415" s="5">
-        <v>-1.6134005772523663</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-1.7788006631309417</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>293.45045313000003</v>
+        <v>293.53426623000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.11681561000000329</v>
+        <v>8.4896570000012161E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>0.47892963540021594</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>0.3477197567027579</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>293.21379394000002</v>
+        <v>293.23198256000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.23665919000001168</v>
+        <v>-0.30228367000000844</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.96348374216399524</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-1.2287931674442087</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>293.74500353000002</v>
+        <v>293.86351786</v>
       </c>
       <c r="C418" s="5">
-        <v>0.53120959000000312</v>
+        <v>0.63153529999999591</v>
       </c>
       <c r="D418" s="5">
-        <v>2.1958098692207439</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.615281057226615</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>293.75848902000001</v>
+        <v>293.67795057000001</v>
       </c>
       <c r="C419" s="5">
-        <v>1.3485489999993661E-2</v>
+        <v>-0.1855672899999945</v>
       </c>
       <c r="D419" s="5">
-        <v>5.5104510753456459E-2</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-0.75514300201210416</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>292.73745484</v>
+        <v>292.75026552999998</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.0210341800000151</v>
+        <v>-0.92768504000002849</v>
       </c>
       <c r="D420" s="5">
-        <v>-4.0920952978179219</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-3.7254532970451448</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>293.13650217000003</v>
+        <v>293.07467427</v>
       </c>
       <c r="C421" s="5">
-        <v>0.39904733000003034</v>
+        <v>0.32440874000002395</v>
       </c>
       <c r="D421" s="5">
-        <v>1.6481093102702626</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>1.337904553584135</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>292.69662402</v>
+        <v>292.55884832999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.43987815000002684</v>
+        <v>-0.51582594000001336</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.7859221996644803</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-2.0917335899655498</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>294.13739727000001</v>
+        <v>293.84145770999999</v>
       </c>
       <c r="C423" s="5">
-        <v>1.4407732500000066</v>
+        <v>1.2826093799999967</v>
       </c>
       <c r="D423" s="5">
-        <v>6.0694660325783856</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>5.3896555972273941</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>294.34961128999998</v>
+        <v>294.08908993</v>
       </c>
       <c r="C424" s="5">
-        <v>0.21221401999997624</v>
+        <v>0.24763222000001406</v>
       </c>
       <c r="D424" s="5">
-        <v>0.86921885273076871</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.0159896957865788</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>294.85424268000003</v>
+        <v>295.11214296000003</v>
       </c>
       <c r="C425" s="5">
-        <v>0.50463139000004276</v>
+        <v>1.0230530300000282</v>
       </c>
       <c r="D425" s="5">
-        <v>2.0767832105782924</v>
+        <v>4.255264880025833</v>
       </c>
       <c r="E425" s="5">
-        <v>0.79315174899379226</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.82258620124675552</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>294.13292373000002</v>
+        <v>294.35752258999997</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.72131895000001123</v>
+        <v>-0.75462037000005466</v>
       </c>
       <c r="D426" s="5">
-        <v>-2.8964507844346565</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-3.0256868646023727</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>294.41072749</v>
+        <v>294.56209266000002</v>
       </c>
       <c r="C427" s="5">
-        <v>0.27780375999998341</v>
+        <v>0.20457007000004523</v>
       </c>
       <c r="D427" s="5">
-        <v>1.1392865740401659</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.83716082155533833</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>294.03661527000003</v>
+        <v>294.13836321000002</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.37411221999997224</v>
+        <v>-0.42372944999999618</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.514246253603857</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.7126155495932105</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>294.55224500999998</v>
+        <v>294.58810252000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.51562973999995165</v>
+        <v>0.44973930999998402</v>
       </c>
       <c r="D429" s="5">
-        <v>2.1247645210874522</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.8503159336021202</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>294.37493753000001</v>
+        <v>294.50768749999997</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.17730747999996765</v>
+        <v>-8.04150200000322E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.71996043004570742</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.32707796651836318</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>291.38264572000003</v>
+        <v>291.30536430000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.9922918099999833</v>
+        <v>-3.2023231999999666</v>
       </c>
       <c r="D431" s="5">
-        <v>-11.538520172571488</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-12.295443270550555</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>291.33043341000001</v>
+        <v>291.34074081</v>
       </c>
       <c r="C432" s="5">
-        <v>-5.2212310000015805E-2</v>
+        <v>3.5376509999991868E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.21481396141919129</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>0.14582696857445843</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>291.08088592000001</v>
+        <v>291.01183916000002</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.24954748999999765</v>
+        <v>-0.32890164999997751</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.0230658296412565</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-1.3463292634435131</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>291.78349766999997</v>
+        <v>291.61177111000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.70261174999996001</v>
+        <v>0.59993194999998423</v>
       </c>
       <c r="D434" s="5">
-        <v>2.9353285276157326</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>2.5020887822085447</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>294.02921753999999</v>
+        <v>292.24889793</v>
       </c>
       <c r="C435" s="5">
-        <v>2.2457198700000163</v>
+        <v>0.63712681999999177</v>
       </c>
       <c r="D435" s="5">
-        <v>9.6370008292224973</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.653551259004594</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>291.74115201000001</v>
+        <v>292.40017760000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.288065529999983</v>
+        <v>0.15127967000000808</v>
       </c>
       <c r="D436" s="5">
-        <v>-8.9486343105007364</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.6229393282127349</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>291.40192967000002</v>
+        <v>291.10842686000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.33922233999999207</v>
+        <v>-1.2917507399999977</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.3864126575190094</v>
+        <v>-5.1743685335648992</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.1708541069720191</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-1.3566761637940128</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>294.24902842</v>
+        <v>293.97522780999998</v>
       </c>
       <c r="C438" s="5">
-        <v>2.8470987499999865</v>
+        <v>2.8668009499999698</v>
       </c>
       <c r="D438" s="5">
-        <v>12.375430905112438</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>12.479013509297054</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>294.04964054999999</v>
+        <v>293.55651917</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.19938787000000957</v>
+        <v>-0.41870863999997709</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.81011563825869048</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.6958332888483474</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>294.53320260999999</v>
+        <v>294.03927028999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.48356205999999702</v>
+        <v>0.48275111999998899</v>
       </c>
       <c r="D440" s="5">
-        <v>1.9913364189473315</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>1.9913363931115313</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>292.63791125</v>
+        <v>292.71394842000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-1.8952913599999874</v>
+        <v>-1.325321869999982</v>
       </c>
       <c r="D441" s="5">
-        <v>-7.4543643225207674</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-5.2766650907280166</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>294.60639284000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.8924444200000039</v>
+      </c>
+      <c r="D442" s="5">
+        <v>8.0401016424051175</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>