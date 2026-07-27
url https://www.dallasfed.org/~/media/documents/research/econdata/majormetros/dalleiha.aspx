--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{48AA19D6-7188-47D6-B302-58090B8D1EF0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5365F9A8-BC4F-4856-90BE-3A9C4D6BD3CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AC3A2879-9E80-47B0-B4B0-A17684D271D1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{882EFD6C-01E0-4622-96BF-41A3179FF1A8}"/>
   </bookViews>
   <sheets>
     <sheet name="dalleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5FA77FAA-E1C8-4D69-9334-9EEFE424FC8C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86682521-6BAA-44AB-B113-CBE5BE95D034}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>111.47051777</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>110.74951754999999</v>
       </c>
       <c r="C7" s="5">
         <v>-0.72100022000000763</v>
       </c>
       <c r="D7" s="5">
         <v>-7.4914453750990262</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>110.717023</v>
       </c>
       <c r="C8" s="5">
         <v>-3.249454999999557E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-0.35151933275840985</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>111.5608</v>
       </c>
       <c r="C9" s="5">
         <v>0.84377700000000289</v>
       </c>
       <c r="D9" s="5">
         <v>9.5384626632769134</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>111.49271073</v>
       </c>
       <c r="C10" s="5">
         <v>-6.8089270000001534E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-0.72994639746730705</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>112.65511905</v>
       </c>
       <c r="C11" s="5">
         <v>1.1624083199999973</v>
       </c>
       <c r="D11" s="5">
         <v>13.2539804642263</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>112.28647786000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.36864118999999107</v>
       </c>
       <c r="D12" s="5">
         <v>-3.8568511698064523</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>112.82350442000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.53702656000000104</v>
       </c>
       <c r="D13" s="5">
         <v>5.8925754327840751</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>112.16337252</v>
       </c>
       <c r="C14" s="5">
         <v>-0.66013190000001032</v>
       </c>
       <c r="D14" s="5">
         <v>-6.7996192056165032</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>113.25079063</v>
       </c>
       <c r="C15" s="5">
         <v>1.0874181100000015</v>
       </c>
       <c r="D15" s="5">
         <v>12.27477707486868</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>114.10801714999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.85722651999999755</v>
       </c>
       <c r="D16" s="5">
         <v>9.4709768205130764</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>114.85036158</v>
       </c>
       <c r="C17" s="5">
         <v>0.74234443000000283</v>
       </c>
       <c r="D17" s="5">
         <v>8.0922350852244982</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>111.76543076</v>
       </c>
       <c r="C18" s="5">
         <v>-3.0849308199999967</v>
       </c>
       <c r="D18" s="5">
         <v>-27.872388008618664</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>111.87830012000001</v>
       </c>
       <c r="C19" s="5">
         <v>0.1128693600000048</v>
       </c>
       <c r="D19" s="5">
         <v>1.2186063698929051</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>112.21770221</v>
       </c>
       <c r="C20" s="5">
         <v>0.339402089999993</v>
       </c>
       <c r="D20" s="5">
         <v>3.7017659945942638</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>115.19438836</v>
       </c>
       <c r="C21" s="5">
         <v>2.9766861500000061</v>
       </c>
       <c r="D21" s="5">
         <v>36.911338602626188</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>116.04025651000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.84586815000000115</v>
       </c>
       <c r="D22" s="5">
         <v>9.1762778927041211</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>116.56107655</v>
       </c>
       <c r="C23" s="5">
         <v>0.5208200399999896</v>
       </c>
       <c r="D23" s="5">
         <v>5.5208879039594372</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>114.13755623</v>
       </c>
       <c r="C24" s="5">
         <v>-2.4235203199999944</v>
       </c>
       <c r="D24" s="5">
         <v>-22.285825495446389</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>114.21169499</v>
       </c>
       <c r="C25" s="5">
         <v>7.4138759999996751E-2</v>
       </c>
       <c r="D25" s="5">
         <v>0.78225820026871506</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>114.45326179</v>
       </c>
       <c r="C26" s="5">
         <v>0.24156680000000108</v>
       </c>
       <c r="D26" s="5">
         <v>2.5678299027026563</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>114.43035111</v>
       </c>
       <c r="C27" s="5">
         <v>-2.2910679999995409E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-0.23994569661779375</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>114.17053611</v>
       </c>
       <c r="C28" s="5">
         <v>-0.25981500000000324</v>
       </c>
       <c r="D28" s="5">
         <v>-2.6908411517868491</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>114.41516409</v>
       </c>
       <c r="C29" s="5">
         <v>0.24462798000000419</v>
       </c>
       <c r="D29" s="5">
         <v>2.6017028938946085</v>
       </c>
       <c r="E29" s="5">
         <v>-0.37892565945197854</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>111.20073696</v>
       </c>
       <c r="C30" s="5">
         <v>-3.2144271300000042</v>
       </c>
       <c r="D30" s="5">
         <v>-28.962293407735562</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>111.8609491</v>
       </c>
       <c r="C31" s="5">
         <v>0.66021213999999873</v>
       </c>
       <c r="D31" s="5">
         <v>7.3618564871769543</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>112.25414263</v>
       </c>
       <c r="C32" s="5">
         <v>0.3931935300000049</v>
       </c>
       <c r="D32" s="5">
         <v>4.3005330900488969</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>112.36410477</v>
       </c>
       <c r="C33" s="5">
         <v>0.10996213999999327</v>
       </c>
       <c r="D33" s="5">
         <v>1.1818523858155405</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>112.68877095000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.32466618000000835</v>
       </c>
       <c r="D34" s="5">
         <v>3.522929859996049</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>112.16384995999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.52492099000001247</v>
       </c>
       <c r="D35" s="5">
         <v>-5.4487692066059523</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>112.05087611</v>
       </c>
       <c r="C36" s="5">
         <v>-0.11297384999998883</v>
       </c>
       <c r="D36" s="5">
         <v>-1.2019926542990222</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>112.50709672000001</v>
       </c>
       <c r="C37" s="5">
         <v>0.45622061000000258</v>
       </c>
       <c r="D37" s="5">
         <v>4.9967687291123664</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>112.57306179</v>
       </c>
       <c r="C38" s="5">
         <v>6.5965069999990078E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.7058563533778317</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>115.58104127</v>
       </c>
       <c r="C39" s="5">
         <v>3.007979480000003</v>
       </c>
       <c r="D39" s="5">
         <v>37.222552332185145</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>115.73149951000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.15045824000000607</v>
       </c>
       <c r="D40" s="5">
         <v>1.5733392469407192</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>115.79040734</v>
       </c>
       <c r="C41" s="5">
         <v>5.8907829999995442E-2</v>
       </c>
       <c r="D41" s="5">
         <v>0.61251801873580813</v>
       </c>
       <c r="E41" s="5">
         <v>1.2019763821849772</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>115.92428789</v>
       </c>
       <c r="C42" s="5">
         <v>0.13388055000000065</v>
       </c>
       <c r="D42" s="5">
         <v>1.3963355982532288</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>117.07466046</v>
       </c>
       <c r="C43" s="5">
         <v>1.1503725700000018</v>
       </c>
       <c r="D43" s="5">
         <v>12.580103071392346</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>117.34459940000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.26993894000000296</v>
       </c>
       <c r="D44" s="5">
         <v>2.8021972397568096</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>118.01858686</v>
       </c>
       <c r="C45" s="5">
         <v>0.67398745999999221</v>
       </c>
       <c r="D45" s="5">
         <v>7.11434627883194</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>118.48298333</v>
       </c>
       <c r="C46" s="5">
         <v>0.46439646999999695</v>
       </c>
       <c r="D46" s="5">
         <v>4.8254774912696696</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>119.26705934</v>
       </c>
       <c r="C47" s="5">
         <v>0.78407601000000682</v>
       </c>
       <c r="D47" s="5">
         <v>8.2366558295992931</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>119.80278419</v>
       </c>
       <c r="C48" s="5">
         <v>0.53572484999999403</v>
       </c>
       <c r="D48" s="5">
         <v>5.5253488105634352</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>120.22894223</v>
       </c>
       <c r="C49" s="5">
         <v>0.42615804000000423</v>
       </c>
       <c r="D49" s="5">
         <v>4.3531063841787621</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>121.25600016999999</v>
       </c>
       <c r="C50" s="5">
         <v>1.0270579399999917</v>
       </c>
       <c r="D50" s="5">
         <v>10.746636209242144</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>120.09051341</v>
       </c>
       <c r="C51" s="5">
         <v>-1.1654867599999932</v>
       </c>
       <c r="D51" s="5">
         <v>-10.943512973402946</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>122.00912497</v>
       </c>
       <c r="C52" s="5">
         <v>1.9186115600000022</v>
       </c>
       <c r="D52" s="5">
         <v>20.949292168254029</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>122.52117803</v>
       </c>
       <c r="C53" s="5">
         <v>0.5120530599999995</v>
       </c>
       <c r="D53" s="5">
         <v>5.1541015200131213</v>
       </c>
       <c r="E53" s="5">
         <v>5.8128914515657382</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>121.96486784</v>
       </c>
       <c r="C54" s="5">
         <v>-0.55631019000000492</v>
       </c>
       <c r="D54" s="5">
         <v>-5.3145978637461404</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>121.77635479</v>
       </c>
       <c r="C55" s="5">
         <v>-0.18851304999999741</v>
       </c>
       <c r="D55" s="5">
         <v>-1.8390744891209954</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>122.29753707</v>
       </c>
       <c r="C56" s="5">
         <v>0.52118228000000499</v>
       </c>
       <c r="D56" s="5">
         <v>5.2584311079446611</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>122.43139304</v>
       </c>
       <c r="C57" s="5">
         <v>0.13385596999999905</v>
       </c>
       <c r="D57" s="5">
         <v>1.3213483216504285</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>123.40139488</v>
       </c>
       <c r="C58" s="5">
         <v>0.97000183999999479</v>
       </c>
       <c r="D58" s="5">
         <v>9.932811240882188</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>123.7766438</v>
       </c>
       <c r="C59" s="5">
         <v>0.3752489200000042</v>
       </c>
       <c r="D59" s="5">
         <v>3.7107096141748341</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>125.62065857</v>
       </c>
       <c r="C60" s="5">
         <v>1.8440147700000011</v>
       </c>
       <c r="D60" s="5">
         <v>19.41760555722416</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>125.69634413</v>
       </c>
       <c r="C61" s="5">
         <v>7.5685559999996599E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.72539213200808472</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>125.14575291</v>
       </c>
       <c r="C62" s="5">
         <v>-0.55059122000000116</v>
       </c>
       <c r="D62" s="5">
         <v>-5.13158856253777</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>128.25751944999999</v>
       </c>
       <c r="C63" s="5">
         <v>3.1117665399999908</v>
       </c>
       <c r="D63" s="5">
         <v>34.276696815636967</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>128.94846944</v>
       </c>
       <c r="C64" s="5">
         <v>0.69094999000000712</v>
       </c>
       <c r="D64" s="5">
         <v>6.6596771153855538</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>129.50583241000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.557362970000014</v>
       </c>
       <c r="D65" s="5">
         <v>5.3119447650152418</v>
       </c>
       <c r="E65" s="5">
         <v>5.7007731171910381</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>130.4062687</v>
       </c>
       <c r="C66" s="5">
         <v>0.90043628999998759</v>
       </c>
       <c r="D66" s="5">
         <v>8.6700061622251745</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>130.72407054999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.31780184999999506</v>
       </c>
       <c r="D67" s="5">
         <v>2.9639341196233904</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>130.2078113</v>
       </c>
       <c r="C68" s="5">
         <v>-0.51625924999999029</v>
       </c>
       <c r="D68" s="5">
         <v>-4.6374812392452558</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>129.09175277</v>
       </c>
       <c r="C69" s="5">
         <v>-1.1160585300000037</v>
       </c>
       <c r="D69" s="5">
         <v>-9.8143363714441652</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>129.98553695000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.89378418000001147</v>
       </c>
       <c r="D70" s="5">
         <v>8.6321611236267017</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>130.61448346</v>
       </c>
       <c r="C71" s="5">
         <v>0.62894650999999158</v>
       </c>
       <c r="D71" s="5">
         <v>5.9633443758269289</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>131.15220927999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.53772581999999147</v>
       </c>
       <c r="D72" s="5">
         <v>5.053682813766569</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>131.67501884999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.52280956999999262</v>
       </c>
       <c r="D73" s="5">
         <v>4.8898203164594367</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>132.02128898999999</v>
       </c>
       <c r="C74" s="5">
         <v>0.34627014000000145</v>
       </c>
       <c r="D74" s="5">
         <v>3.2017243165367582</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>132.21429771999999</v>
       </c>
       <c r="C75" s="5">
         <v>0.19300873000000252</v>
       </c>
       <c r="D75" s="5">
         <v>1.7685170417798934</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>132.32232035999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.1080226400000015</v>
       </c>
       <c r="D76" s="5">
         <v>0.98485003835442342</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>133.02547523000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.70315487000002008</v>
       </c>
       <c r="D77" s="5">
         <v>6.566458755219351</v>
       </c>
       <c r="E77" s="5">
         <v>2.7177485017487291</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>134.40432888999999</v>
       </c>
       <c r="C78" s="5">
         <v>1.3788536599999759</v>
       </c>
       <c r="D78" s="5">
         <v>13.172588945128116</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>134.16674</v>
       </c>
       <c r="C79" s="5">
         <v>-0.23758888999998362</v>
       </c>
       <c r="D79" s="5">
         <v>-2.1007582460514818</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>134.6137679</v>
       </c>
       <c r="C80" s="5">
         <v>0.44702789999999482</v>
       </c>
       <c r="D80" s="5">
         <v>4.0723492013381879</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>134.96636566000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.35259776000000898</v>
       </c>
       <c r="D81" s="5">
         <v>3.1888744649471779</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>135.57047831</v>
       </c>
       <c r="C82" s="5">
         <v>0.60411264999999048</v>
       </c>
       <c r="D82" s="5">
         <v>5.5054509169156329</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>135.77155478</v>
       </c>
       <c r="C83" s="5">
         <v>0.20107647000000384</v>
       </c>
       <c r="D83" s="5">
         <v>1.7944162801153185</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>136.50930047</v>
       </c>
       <c r="C84" s="5">
         <v>0.73774568999999701</v>
       </c>
       <c r="D84" s="5">
         <v>6.7189142121625078</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>136.70137376</v>
       </c>
       <c r="C85" s="5">
         <v>0.19207328999999618</v>
       </c>
       <c r="D85" s="5">
         <v>1.7015691535624766</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>136.67851038000001</v>
       </c>
       <c r="C86" s="5">
         <v>-2.2863379999989775E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.20051614322390554</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>137.92700588</v>
       </c>
       <c r="C87" s="5">
         <v>1.24849549999999</v>
       </c>
       <c r="D87" s="5">
         <v>11.52927033971951</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>138.4179025</v>
       </c>
       <c r="C88" s="5">
         <v>0.49089662000000089</v>
       </c>
       <c r="D88" s="5">
         <v>4.3555288535334746</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>139.07648211</v>
       </c>
       <c r="C89" s="5">
         <v>0.65857961000000387</v>
       </c>
       <c r="D89" s="5">
         <v>5.8612931567971538</v>
       </c>
       <c r="E89" s="5">
         <v>4.5487579499624786</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>140.36096975999999</v>
       </c>
       <c r="C90" s="5">
         <v>1.2844876499999884</v>
       </c>
       <c r="D90" s="5">
         <v>11.663685923358646</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>140.91037885</v>
       </c>
       <c r="C91" s="5">
         <v>0.5494090900000117</v>
       </c>
       <c r="D91" s="5">
         <v>4.7995623879687921</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>142.60669057000001</v>
       </c>
       <c r="C92" s="5">
         <v>1.6963117200000113</v>
       </c>
       <c r="D92" s="5">
         <v>15.441783308739687</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>142.87069205</v>
       </c>
       <c r="C93" s="5">
         <v>0.26400147999999035</v>
       </c>
       <c r="D93" s="5">
         <v>2.2442664454508821</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>143.60341152000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.73271947000000637</v>
       </c>
       <c r="D94" s="5">
         <v>6.3308553424193725</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>145.67984532</v>
       </c>
       <c r="C95" s="5">
         <v>2.0764337999999896</v>
       </c>
       <c r="D95" s="5">
         <v>18.80003581989218</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>143.0302389</v>
       </c>
       <c r="C96" s="5">
         <v>-2.6496064199999978</v>
       </c>
       <c r="D96" s="5">
         <v>-19.76927652427899</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>143.25961694</v>
       </c>
       <c r="C97" s="5">
         <v>0.22937804000000028</v>
       </c>
       <c r="D97" s="5">
         <v>1.9415091085576819</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>144.57179166</v>
       </c>
       <c r="C98" s="5">
         <v>1.3121747200000016</v>
       </c>
       <c r="D98" s="5">
         <v>11.562267239720047</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>144.57699059999999</v>
       </c>
       <c r="C99" s="5">
         <v>5.1989399999854413E-3</v>
       </c>
       <c r="D99" s="5">
         <v>4.3161684618597818E-2</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>145.34752458</v>
       </c>
       <c r="C100" s="5">
         <v>0.77053398000001039</v>
       </c>
       <c r="D100" s="5">
         <v>6.5863301252221618</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>145.50290867999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.15538409999999203</v>
       </c>
       <c r="D101" s="5">
         <v>1.2904326192358928</v>
       </c>
       <c r="E101" s="5">
         <v>4.620785967908736</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>145.20412521</v>
       </c>
       <c r="C102" s="5">
         <v>-0.29878346999998939</v>
       </c>
       <c r="D102" s="5">
         <v>-2.4365038886763113</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>145.49633883999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.29221362999999201</v>
       </c>
       <c r="D103" s="5">
         <v>2.4418294476677316</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>145.23910337000001</v>
       </c>
       <c r="C104" s="5">
         <v>-0.25723546999998348</v>
       </c>
       <c r="D104" s="5">
         <v>-2.1010740224676971</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>144.89987948999999</v>
       </c>
       <c r="C105" s="5">
         <v>-0.33922388000002002</v>
       </c>
       <c r="D105" s="5">
         <v>-2.7670232698777997</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>145.66282396</v>
       </c>
       <c r="C106" s="5">
         <v>0.76294447000000787</v>
       </c>
       <c r="D106" s="5">
         <v>6.5046115875387001</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>147.04457339999999</v>
       </c>
       <c r="C107" s="5">
         <v>1.381749439999993</v>
       </c>
       <c r="D107" s="5">
         <v>11.996207529726032</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>147.61324071000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.56866731000002346</v>
       </c>
       <c r="D108" s="5">
         <v>4.740768861618827</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>148.01131470999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.39807399999997983</v>
       </c>
       <c r="D109" s="5">
         <v>3.2845155279981331</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>149.12528965999999</v>
       </c>
       <c r="C110" s="5">
         <v>1.1139749499999994</v>
       </c>
       <c r="D110" s="5">
         <v>9.4149352944077123</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>149.05961195</v>
       </c>
       <c r="C111" s="5">
         <v>-6.5677709999988565E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-0.52722527605588709</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>150.79730694</v>
       </c>
       <c r="C112" s="5">
         <v>1.7376949899999943</v>
       </c>
       <c r="D112" s="5">
         <v>14.922004378598341</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>151.14501887</v>
       </c>
       <c r="C113" s="5">
         <v>0.34771193000000267</v>
       </c>
       <c r="D113" s="5">
         <v>2.8023499823604858</v>
       </c>
       <c r="E113" s="5">
         <v>3.8776614441492274</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>150.73842983</v>
       </c>
       <c r="C114" s="5">
         <v>-0.40658904000000007</v>
       </c>
       <c r="D114" s="5">
         <v>-3.1807362917270821</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>150.77746395</v>
       </c>
       <c r="C115" s="5">
         <v>3.9034119999996619E-2</v>
       </c>
       <c r="D115" s="5">
         <v>0.31118616801655286</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>151.81618739999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.038723449999992</v>
       </c>
       <c r="D116" s="5">
         <v>8.5874805450898428</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>153.70741249</v>
       </c>
       <c r="C117" s="5">
         <v>1.891225090000006</v>
       </c>
       <c r="D117" s="5">
         <v>16.016770611888333</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>154.39026935000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.68285686000001533</v>
       </c>
       <c r="D118" s="5">
         <v>5.4633003611185282</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>155.35066838</v>
       </c>
       <c r="C119" s="5">
         <v>0.96039902999999072</v>
       </c>
       <c r="D119" s="5">
         <v>7.7254742376429375</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>156.05199039999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.70132201999999211</v>
       </c>
       <c r="D120" s="5">
         <v>5.5538880089918363</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>156.6634119</v>
       </c>
       <c r="C121" s="5">
         <v>0.61142150000000584</v>
       </c>
       <c r="D121" s="5">
         <v>4.8043283719742202</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>157.20131255999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.53790065999999115</v>
       </c>
       <c r="D122" s="5">
         <v>4.1988791314195861</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>158.2644789</v>
       </c>
       <c r="C123" s="5">
         <v>1.0631663400000093</v>
       </c>
       <c r="D123" s="5">
         <v>8.4244957661496755</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>158.71866478999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.45418588999999088</v>
       </c>
       <c r="D124" s="5">
         <v>3.4986274775926418</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>158.91803478</v>
       </c>
       <c r="C125" s="5">
         <v>0.1993699900000081</v>
       </c>
       <c r="D125" s="5">
         <v>1.5178037593625238</v>
       </c>
       <c r="E125" s="5">
         <v>5.1427536071735114</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>159.25256598000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.33453120000001491</v>
       </c>
       <c r="D126" s="5">
         <v>2.5555184567461753</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>159.79368281000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.54111682999999289</v>
       </c>
       <c r="D127" s="5">
         <v>4.1544931218923775</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>160.09857368999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.30489087999998787</v>
       </c>
       <c r="D128" s="5">
         <v>2.3138152967857817</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>160.30632152000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.20774783000001662</v>
       </c>
       <c r="D129" s="5">
         <v>1.5683108713902882</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>160.30744829</v>
       </c>
       <c r="C130" s="5">
         <v>1.1267699999848446E-3</v>
       </c>
       <c r="D130" s="5">
         <v>8.4349529059890571E-3</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>161.60032061999999</v>
       </c>
       <c r="C131" s="5">
         <v>1.2928723299999945</v>
       </c>
       <c r="D131" s="5">
         <v>10.11898562578153</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>163.00125749</v>
       </c>
       <c r="C132" s="5">
         <v>1.4009368700000095</v>
       </c>
       <c r="D132" s="5">
         <v>10.913609980748085</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>162.82678143999999</v>
       </c>
       <c r="C133" s="5">
         <v>-0.17447605000000976</v>
       </c>
       <c r="D133" s="5">
         <v>-1.276941316789848</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>163.05689043000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.23010899000001928</v>
       </c>
       <c r="D134" s="5">
         <v>1.7090997117257256</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>164.14855444</v>
       </c>
       <c r="C135" s="5">
         <v>1.0916640099999881</v>
       </c>
       <c r="D135" s="5">
         <v>8.3365196511543402</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>163.52940290000001</v>
       </c>
       <c r="C136" s="5">
         <v>-0.61915153999999006</v>
       </c>
       <c r="D136" s="5">
         <v>-4.4335481739369964</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>163.87248249000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.3430795900000021</v>
       </c>
       <c r="D137" s="5">
         <v>2.5468164322187903</v>
       </c>
       <c r="E137" s="5">
         <v>3.1176119921560552</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>167.29865344999999</v>
       </c>
       <c r="C138" s="5">
         <v>3.426170959999979</v>
       </c>
       <c r="D138" s="5">
         <v>28.184924235169472</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>168.43436767</v>
       </c>
       <c r="C139" s="5">
         <v>1.1357142200000112</v>
       </c>
       <c r="D139" s="5">
         <v>8.4573978669315153</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>169.04728188000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.61291421000001378</v>
       </c>
       <c r="D140" s="5">
         <v>4.4551313698558026</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>170.33918990000001</v>
       </c>
       <c r="C141" s="5">
         <v>1.2919080199999939</v>
       </c>
       <c r="D141" s="5">
         <v>9.5662062946244362</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>169.36851392</v>
       </c>
       <c r="C142" s="5">
         <v>-0.97067598000000999</v>
       </c>
       <c r="D142" s="5">
         <v>-6.627885623529095</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>168.27132409000001</v>
       </c>
       <c r="C143" s="5">
         <v>-1.0971898299999907</v>
       </c>
       <c r="D143" s="5">
         <v>-7.5026646052507084</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>168.80051843999999</v>
       </c>
       <c r="C144" s="5">
         <v>0.52919434999998316</v>
       </c>
       <c r="D144" s="5">
         <v>3.8398299987430606</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>169.43518607999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.63466764000000353</v>
       </c>
       <c r="D145" s="5">
         <v>4.6063222948679705</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>168.01491906000001</v>
       </c>
       <c r="C146" s="5">
         <v>-1.4202670199999829</v>
       </c>
       <c r="D146" s="5">
         <v>-9.6078081397462434</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>165.40517664000001</v>
       </c>
       <c r="C147" s="5">
         <v>-2.6097424200000034</v>
       </c>
       <c r="D147" s="5">
         <v>-17.126629104062896</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>165.43959396</v>
       </c>
       <c r="C148" s="5">
         <v>3.4417319999988649E-2</v>
       </c>
       <c r="D148" s="5">
         <v>0.24998058493861386</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>165.58779035000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.14819639000000961</v>
       </c>
       <c r="D149" s="5">
         <v>1.0802398486727371</v>
       </c>
       <c r="E149" s="5">
         <v>1.0467333099104525</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>165.82897220000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.24118185000000381</v>
       </c>
       <c r="D150" s="5">
         <v>1.7618931979066943</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>165.66184981999999</v>
       </c>
       <c r="C151" s="5">
         <v>-0.16712238000002344</v>
       </c>
       <c r="D151" s="5">
         <v>-1.2026786899108077</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>166.33984641000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.67799659000002066</v>
       </c>
       <c r="D152" s="5">
         <v>5.0232553754685938</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>166.71795231999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.37810590999998794</v>
       </c>
       <c r="D153" s="5">
         <v>2.7620729717304338</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>166.98305375000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.26510143000001563</v>
       </c>
       <c r="D154" s="5">
         <v>1.9249198674125445</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>166.86326204</v>
       </c>
       <c r="C155" s="5">
         <v>-0.11979171000001543</v>
       </c>
       <c r="D155" s="5">
         <v>-0.85747755521454749</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>166.36847316999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.49478887000000782</v>
       </c>
       <c r="D156" s="5">
         <v>-3.5008210893362701</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>166.37787972999999</v>
       </c>
       <c r="C157" s="5">
         <v>9.4065600000021732E-3</v>
       </c>
       <c r="D157" s="5">
         <v>6.786972716850137E-2</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>167.2566947</v>
       </c>
       <c r="C158" s="5">
         <v>0.87881497000000763</v>
       </c>
       <c r="D158" s="5">
         <v>6.5258713227558163</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>165.83771023</v>
       </c>
       <c r="C159" s="5">
         <v>-1.4189844699999981</v>
       </c>
       <c r="D159" s="5">
         <v>-9.7187857727905165</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>166.57821224</v>
       </c>
       <c r="C160" s="5">
         <v>0.74050201000000015</v>
       </c>
       <c r="D160" s="5">
         <v>5.4918356319951567</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>166.99486333999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.41665109999999572</v>
       </c>
       <c r="D161" s="5">
         <v>3.043117824527708</v>
       </c>
       <c r="E161" s="5">
         <v>0.84974440870664303</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>167.58918904999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.59432570999999257</v>
       </c>
       <c r="D162" s="5">
         <v>4.3553312074084083</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>166.72839855999999</v>
       </c>
       <c r="C163" s="5">
         <v>-0.86079048999999941</v>
       </c>
       <c r="D163" s="5">
         <v>-5.992402966345467</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>166.0285015</v>
       </c>
       <c r="C164" s="5">
         <v>-0.69989705999998364</v>
       </c>
       <c r="D164" s="5">
         <v>-4.9227015759412236</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>165.37989931999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.64860218000001169</v>
       </c>
       <c r="D165" s="5">
         <v>-4.5884611604118497</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>165.42027404999999</v>
       </c>
       <c r="C166" s="5">
         <v>4.0374729999996362E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.29335357040281007</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>165.51294682</v>
       </c>
       <c r="C167" s="5">
         <v>9.2672770000007176E-2</v>
       </c>
       <c r="D167" s="5">
         <v>0.67434673432738013</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>165.59227222000001</v>
       </c>
       <c r="C168" s="5">
         <v>7.9325400000016089E-2</v>
       </c>
       <c r="D168" s="5">
         <v>0.57664251551285961</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>166.76234407999999</v>
       </c>
       <c r="C169" s="5">
         <v>1.1700718599999789</v>
       </c>
       <c r="D169" s="5">
         <v>8.8165888626877695</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>166.40024876999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.36209531000000084</v>
       </c>
       <c r="D170" s="5">
         <v>-2.5746978578915947</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>168.63233363000001</v>
       </c>
       <c r="C171" s="5">
         <v>2.2320848600000147</v>
       </c>
       <c r="D171" s="5">
         <v>17.339044136212035</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>168.61261397999999</v>
       </c>
       <c r="C172" s="5">
         <v>-1.9719650000013189E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.14023625175062504</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>168.56885837999999</v>
       </c>
       <c r="C173" s="5">
         <v>-4.375559999999723E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.31096038582317798</v>
       </c>
       <c r="E173" s="5">
         <v>0.94254099109345457</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>169.39167828999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.82281990999999266</v>
       </c>
       <c r="D174" s="5">
         <v>6.0172912755786401</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>169.20368285999999</v>
       </c>
       <c r="C175" s="5">
         <v>-0.18799543000000085</v>
       </c>
       <c r="D175" s="5">
         <v>-1.3236928765107625</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>169.55370631</v>
       </c>
       <c r="C176" s="5">
         <v>0.35002345000000901</v>
       </c>
       <c r="D176" s="5">
         <v>2.5108209512240798</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>169.81289611</v>
       </c>
       <c r="C177" s="5">
         <v>0.25918980000000147</v>
       </c>
       <c r="D177" s="5">
         <v>1.8498925339196504</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>168.65007258</v>
       </c>
       <c r="C178" s="5">
         <v>-1.1628235299999972</v>
       </c>
       <c r="D178" s="5">
         <v>-7.9146881028807847</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>170.14252769000001</v>
       </c>
       <c r="C179" s="5">
         <v>1.4924551100000087</v>
       </c>
       <c r="D179" s="5">
         <v>11.151717368563174</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>170.28945653</v>
       </c>
       <c r="C180" s="5">
         <v>0.14692883999998685</v>
       </c>
       <c r="D180" s="5">
         <v>1.0412120307415895</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>170.8183866</v>
       </c>
       <c r="C181" s="5">
         <v>0.52893007000000125</v>
       </c>
       <c r="D181" s="5">
         <v>3.7916159388047044</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>172.15569757</v>
       </c>
       <c r="C182" s="5">
         <v>1.3373109700000043</v>
       </c>
       <c r="D182" s="5">
         <v>9.8098803535903158</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>173.23605843000001</v>
       </c>
       <c r="C183" s="5">
         <v>1.0803608600000132</v>
       </c>
       <c r="D183" s="5">
         <v>7.7960186164619971</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>173.23510046999999</v>
       </c>
       <c r="C184" s="5">
         <v>-9.5796000002223991E-4</v>
       </c>
       <c r="D184" s="5">
         <v>-6.6355529487749365E-3</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>174.04207861</v>
       </c>
       <c r="C185" s="5">
         <v>0.80697814000001244</v>
       </c>
       <c r="D185" s="5">
         <v>5.7354043897085427</v>
       </c>
       <c r="E185" s="5">
         <v>3.2468750649434108</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>174.33150818999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.28942957999998953</v>
       </c>
       <c r="D186" s="5">
         <v>2.0139374861261494</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>174.82112298999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.48961479999999824</v>
       </c>
       <c r="D187" s="5">
         <v>3.4227828723964571</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>174.92551728999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.10439429999999561</v>
       </c>
       <c r="D188" s="5">
         <v>0.71893724946550108</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>175.47559444999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.55007716000000073</v>
       </c>
       <c r="D189" s="5">
         <v>3.8395184173796837</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>175.00520800000001</v>
       </c>
       <c r="C190" s="5">
         <v>-0.47038644999997814</v>
       </c>
       <c r="D190" s="5">
         <v>-3.1697597780963926</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>175.11286799999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.10765999999998144</v>
       </c>
       <c r="D191" s="5">
         <v>0.74072091984396238</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>176.14860802000001</v>
       </c>
       <c r="C192" s="5">
         <v>1.03574002000002</v>
       </c>
       <c r="D192" s="5">
         <v>7.3331451739583775</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>175.73804551999999</v>
       </c>
       <c r="C193" s="5">
         <v>-0.41056250000002592</v>
       </c>
       <c r="D193" s="5">
         <v>-2.7613507228316125</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>175.90985176999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.17180625000000305</v>
       </c>
       <c r="D194" s="5">
         <v>1.1794809247089866</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>175.44264127</v>
       </c>
       <c r="C195" s="5">
         <v>-0.46721049999999309</v>
       </c>
       <c r="D195" s="5">
         <v>-3.1410109392456698</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>176.17173597999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.72909470999999826</v>
       </c>
       <c r="D196" s="5">
         <v>5.1024700333792694</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>175.88748458000001</v>
       </c>
       <c r="C197" s="5">
         <v>-0.28425139999998805</v>
       </c>
       <c r="D197" s="5">
         <v>-1.9190984057844807</v>
       </c>
       <c r="E197" s="5">
         <v>1.0603217249176122</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>178.04998809</v>
       </c>
       <c r="C198" s="5">
         <v>2.1625035099999934</v>
       </c>
       <c r="D198" s="5">
         <v>15.793486838750525</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>177.99701920999999</v>
       </c>
       <c r="C199" s="5">
         <v>-5.2968880000008767E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-0.35640977736871582</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>178.35512019999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.35810098999999695</v>
       </c>
       <c r="D200" s="5">
         <v>2.4410977845414905</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>178.72791927</v>
       </c>
       <c r="C201" s="5">
         <v>0.37279907000001344</v>
       </c>
       <c r="D201" s="5">
         <v>2.5372850747017228</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>179.6630744</v>
       </c>
       <c r="C202" s="5">
         <v>0.93515512999999828</v>
       </c>
       <c r="D202" s="5">
         <v>6.4626156868177631</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>182.80041646000001</v>
       </c>
       <c r="C203" s="5">
         <v>3.1373420600000088</v>
       </c>
       <c r="D203" s="5">
         <v>23.089283873216139</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>181.15817064999999</v>
       </c>
       <c r="C204" s="5">
         <v>-1.6422458100000199</v>
       </c>
       <c r="D204" s="5">
         <v>-10.263536907835135</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>181.89123527999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.73306463000000122</v>
       </c>
       <c r="D205" s="5">
         <v>4.9653965456004423</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>183.87577399</v>
       </c>
       <c r="C206" s="5">
         <v>1.9845387100000096</v>
       </c>
       <c r="D206" s="5">
         <v>13.907651304790768</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>182.13746656000001</v>
       </c>
       <c r="C207" s="5">
         <v>-1.7383074299999919</v>
       </c>
       <c r="D207" s="5">
         <v>-10.772786242836741</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>183.1036139</v>
       </c>
       <c r="C208" s="5">
         <v>0.96614733999999203</v>
       </c>
       <c r="D208" s="5">
         <v>6.5544261775638546</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>183.81782736</v>
       </c>
       <c r="C209" s="5">
         <v>0.7142134599999963</v>
       </c>
       <c r="D209" s="5">
         <v>4.782450645773606</v>
       </c>
       <c r="E209" s="5">
         <v>4.5087589938174188</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>183.95680804</v>
       </c>
       <c r="C210" s="5">
         <v>0.13898068000000308</v>
       </c>
       <c r="D210" s="5">
         <v>0.9110764670100524</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>185.27385912</v>
       </c>
       <c r="C211" s="5">
         <v>1.3170510799999988</v>
       </c>
       <c r="D211" s="5">
         <v>8.9379978082768439</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>186.85924410000001</v>
       </c>
       <c r="C212" s="5">
         <v>1.5853849800000148</v>
       </c>
       <c r="D212" s="5">
         <v>10.7656958725298</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>189.43455689000001</v>
       </c>
       <c r="C213" s="5">
         <v>2.5753127899999981</v>
       </c>
       <c r="D213" s="5">
         <v>17.851584317554071</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>190.20485472999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.77029783999998358</v>
       </c>
       <c r="D214" s="5">
         <v>4.9901831240823258</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>190.38300591999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.17815118999999413</v>
       </c>
       <c r="D215" s="5">
         <v>1.1297616932688159</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>191.21874776999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.83574185000000512</v>
       </c>
       <c r="D216" s="5">
         <v>5.3968141082621823</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>193.02646516999999</v>
       </c>
       <c r="C217" s="5">
         <v>1.8077174000000014</v>
       </c>
       <c r="D217" s="5">
         <v>11.953236720659488</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>191.41406744</v>
       </c>
       <c r="C218" s="5">
         <v>-1.6123977299999979</v>
       </c>
       <c r="D218" s="5">
         <v>-9.5759550385446026</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>193.25694457</v>
       </c>
       <c r="C219" s="5">
         <v>1.8428771300000051</v>
       </c>
       <c r="D219" s="5">
         <v>12.185075692637248</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>194.72277652</v>
       </c>
       <c r="C220" s="5">
         <v>1.4658319499999948</v>
       </c>
       <c r="D220" s="5">
         <v>9.4913306624466074</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>194.65748755999999</v>
       </c>
       <c r="C221" s="5">
         <v>-6.5288960000003726E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-0.40160907265788248</v>
       </c>
       <c r="E221" s="5">
         <v>5.8969580674952393</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>194.81759319</v>
       </c>
       <c r="C222" s="5">
         <v>0.16010563000000388</v>
       </c>
       <c r="D222" s="5">
         <v>0.99147625032771636</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>195.31765153000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.50005834000000959</v>
       </c>
       <c r="D223" s="5">
         <v>3.1240214888711426</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>195.06868173000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.24896979999999758</v>
       </c>
       <c r="D224" s="5">
         <v>-1.5189516033663475</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>195.15402825000001</v>
       </c>
       <c r="C225" s="5">
         <v>8.5346520000001647E-2</v>
       </c>
       <c r="D225" s="5">
         <v>0.5262896760839908</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>195.40939693999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.25536868999998319</v>
       </c>
       <c r="D226" s="5">
         <v>1.5816099308058718</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>195.21337407999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.19602285999999935</v>
       </c>
       <c r="D227" s="5">
         <v>-1.1971479010919883</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>195.44332853</v>
       </c>
       <c r="C228" s="5">
         <v>0.22995445000000814</v>
       </c>
       <c r="D228" s="5">
         <v>1.4227517760788011</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>194.72182154000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.72150698999999463</v>
       </c>
       <c r="D229" s="5">
         <v>-4.3411229542092862</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>194.43344407999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.28837746000002085</v>
       </c>
       <c r="D230" s="5">
         <v>-1.7627613476699389</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>194.42558063999999</v>
       </c>
       <c r="C231" s="5">
         <v>-7.8634399999941706E-3</v>
       </c>
       <c r="D231" s="5">
         <v>-4.8520610210656123E-2</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>193.85326574999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.57231489000000124</v>
       </c>
       <c r="D232" s="5">
         <v>-3.4757122825603948</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>194.35477236</v>
       </c>
       <c r="C233" s="5">
         <v>0.50150661000000696</v>
       </c>
       <c r="D233" s="5">
         <v>3.1490063792394274</v>
       </c>
       <c r="E233" s="5">
         <v>-0.15551171639708317</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>194.05838180000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.29639055999999186</v>
       </c>
       <c r="D234" s="5">
         <v>-1.8147257921084958</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>192.97437488</v>
       </c>
       <c r="C235" s="5">
         <v>-1.0840069200000073</v>
       </c>
       <c r="D235" s="5">
         <v>-6.5010258566862156</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>191.95141404</v>
       </c>
       <c r="C236" s="5">
         <v>-1.0229608399999961</v>
       </c>
       <c r="D236" s="5">
         <v>-6.1789960008340472</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>191.66043051</v>
       </c>
       <c r="C237" s="5">
         <v>-0.29098353000000543</v>
       </c>
       <c r="D237" s="5">
         <v>-1.8040168247005606</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>191.10521155000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.5552189599999906</v>
       </c>
       <c r="D238" s="5">
         <v>-3.4214109889281641</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>190.539344</v>
       </c>
       <c r="C239" s="5">
         <v>-0.56586755000000721</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4959322099400447</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>191.05219764</v>
       </c>
       <c r="C240" s="5">
         <v>0.512853640000003</v>
       </c>
       <c r="D240" s="5">
         <v>3.2781533438844379</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>190.74650374999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.30569389000001479</v>
       </c>
       <c r="D241" s="5">
         <v>-1.9032578085098839</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>190.10329734999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.64320639999999685</v>
       </c>
       <c r="D242" s="5">
         <v>-3.9722483032677558</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>189.52675398</v>
       </c>
       <c r="C243" s="5">
         <v>-0.576543369999996</v>
       </c>
       <c r="D243" s="5">
         <v>-3.5792518872826529</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>188.85909570000001</v>
       </c>
       <c r="C244" s="5">
         <v>-0.66765827999998351</v>
       </c>
       <c r="D244" s="5">
         <v>-4.1463674245363347</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>189.51212785999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.65303215999998088</v>
       </c>
       <c r="D245" s="5">
         <v>4.2291569515741312</v>
       </c>
       <c r="E245" s="5">
         <v>-2.4916519626438927</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>189.45062978000001</v>
       </c>
       <c r="C246" s="5">
         <v>-6.1498079999978472E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-0.38871456817285432</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>189.78971389</v>
       </c>
       <c r="C247" s="5">
         <v>0.3390841099999875</v>
       </c>
       <c r="D247" s="5">
         <v>2.1690636872909286</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>190.57640135</v>
       </c>
       <c r="C248" s="5">
         <v>0.78668745999999601</v>
       </c>
       <c r="D248" s="5">
         <v>5.0890364007228683</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>189.80535180999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.77104954000000703</v>
       </c>
       <c r="D249" s="5">
         <v>-4.7484652144892392</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>190.2237796</v>
       </c>
       <c r="C250" s="5">
         <v>0.41842779000000974</v>
       </c>
       <c r="D250" s="5">
         <v>2.6777239378813489</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>190.57122007999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.34744047999998884</v>
       </c>
       <c r="D251" s="5">
         <v>2.2139319419688386</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>190.17969042999999</v>
       </c>
       <c r="C252" s="5">
         <v>-0.3915296499999954</v>
       </c>
       <c r="D252" s="5">
         <v>-2.4377381392566622</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>190.89194549999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.71225506999999766</v>
       </c>
       <c r="D253" s="5">
         <v>4.5879417223651409</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>191.7208435</v>
       </c>
       <c r="C254" s="5">
         <v>0.82889800000000946</v>
       </c>
       <c r="D254" s="5">
         <v>5.3369460191596385</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>193.23343127999999</v>
       </c>
       <c r="C255" s="5">
         <v>1.5125877799999898</v>
       </c>
       <c r="D255" s="5">
         <v>9.8892518855223663</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>193.47073882999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.23730754999999704</v>
       </c>
       <c r="D256" s="5">
         <v>1.4836999013925656</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>193.34141725000001</v>
       </c>
       <c r="C257" s="5">
         <v>-0.1293215799999814</v>
       </c>
       <c r="D257" s="5">
         <v>-0.7991732832260956</v>
       </c>
       <c r="E257" s="5">
         <v>2.0206038701801932</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>193.8433876</v>
       </c>
       <c r="C258" s="5">
         <v>0.50197034999999346</v>
       </c>
       <c r="D258" s="5">
         <v>3.1604237973672955</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>193.86446814999999</v>
       </c>
       <c r="C259" s="5">
         <v>2.1080549999993536E-2</v>
       </c>
       <c r="D259" s="5">
         <v>0.13057858935994204</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>195.68174256</v>
       </c>
       <c r="C260" s="5">
         <v>1.8172744100000102</v>
       </c>
       <c r="D260" s="5">
         <v>11.847187798104496</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>195.41770339999999</v>
       </c>
       <c r="C261" s="5">
         <v>-0.26403916000001004</v>
       </c>
       <c r="D261" s="5">
         <v>-1.6072328026720872</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>195.65320130999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.23549790999999232</v>
       </c>
       <c r="D262" s="5">
         <v>1.4557437847610766</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>195.83862117000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.18541986000002453</v>
       </c>
       <c r="D263" s="5">
         <v>1.143182251088648</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>195.77027016</v>
       </c>
       <c r="C264" s="5">
         <v>-6.8351010000014867E-2</v>
       </c>
       <c r="D264" s="5">
         <v>-0.41801738160726076</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>196.35198872000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.58171856000001299</v>
       </c>
       <c r="D265" s="5">
         <v>3.6245768216475405</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>197.12793855999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.77594983999998135</v>
       </c>
       <c r="D266" s="5">
         <v>4.8466388539620597</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>197.84702103000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.71908247000001779</v>
       </c>
       <c r="D267" s="5">
         <v>4.4662539925640177</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>198.32828309999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.48126206999998544</v>
       </c>
       <c r="D268" s="5">
         <v>2.9583659247735872</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>197.81325563999999</v>
       </c>
       <c r="C269" s="5">
         <v>-0.51502745999999888</v>
       </c>
       <c r="D269" s="5">
         <v>-3.072087178319971</v>
       </c>
       <c r="E269" s="5">
         <v>2.3129231458036026</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>199.59095651999999</v>
       </c>
       <c r="C270" s="5">
         <v>1.7777008799999976</v>
       </c>
       <c r="D270" s="5">
         <v>11.333439317295845</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>200.5869648</v>
       </c>
       <c r="C271" s="5">
         <v>0.99600828000001229</v>
       </c>
       <c r="D271" s="5">
         <v>6.1554188979329405</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>201.43836457</v>
       </c>
       <c r="C272" s="5">
         <v>0.85139977000000044</v>
       </c>
       <c r="D272" s="5">
         <v>5.214055257082939</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>203.03012174</v>
       </c>
       <c r="C273" s="5">
         <v>1.5917571699999939</v>
       </c>
       <c r="D273" s="5">
         <v>9.9055080670731765</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>203.07861295999999</v>
       </c>
       <c r="C274" s="5">
         <v>4.8491219999988289E-2</v>
       </c>
       <c r="D274" s="5">
         <v>0.28698186481987964</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>203.88583728</v>
       </c>
       <c r="C275" s="5">
         <v>0.80722432000001731</v>
       </c>
       <c r="D275" s="5">
         <v>4.8755970550188543</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>203.05450024000001</v>
       </c>
       <c r="C276" s="5">
         <v>-0.83133703999999398</v>
       </c>
       <c r="D276" s="5">
         <v>-4.7847042147409429</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>205.32056863</v>
       </c>
       <c r="C277" s="5">
         <v>2.2660683899999867</v>
       </c>
       <c r="D277" s="5">
         <v>14.245228686198775</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>206.2138971</v>
       </c>
       <c r="C278" s="5">
         <v>0.89332847000000015</v>
       </c>
       <c r="D278" s="5">
         <v>5.3478451980345509</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>205.89862993</v>
       </c>
       <c r="C279" s="5">
         <v>-0.31526716999999849</v>
       </c>
       <c r="D279" s="5">
         <v>-1.8192547634687584</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>207.49153158999999</v>
       </c>
       <c r="C280" s="5">
         <v>1.5929016599999954</v>
       </c>
       <c r="D280" s="5">
         <v>9.6889895153349226</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>208.87744991</v>
       </c>
       <c r="C281" s="5">
         <v>1.3859183200000018</v>
       </c>
       <c r="D281" s="5">
         <v>8.3163866320848712</v>
       </c>
       <c r="E281" s="5">
         <v>5.5932521984955796</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>209.02227561999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.14482570999999211</v>
       </c>
       <c r="D282" s="5">
         <v>0.83520325905466208</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>210.80212875000001</v>
       </c>
       <c r="C283" s="5">
         <v>1.7798531300000207</v>
       </c>
       <c r="D283" s="5">
         <v>10.710560009673564</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>211.79030761999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.9881788699999845</v>
       </c>
       <c r="D284" s="5">
         <v>5.7725725838919217</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>212.87793181999999</v>
       </c>
       <c r="C285" s="5">
         <v>1.0876241999999934</v>
       </c>
       <c r="D285" s="5">
         <v>6.3395291717193158</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>213.66867353999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.79074171999999976</v>
       </c>
       <c r="D286" s="5">
         <v>4.5496395672539602</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>215.15888648999999</v>
       </c>
       <c r="C287" s="5">
         <v>1.4902129500000001</v>
       </c>
       <c r="D287" s="5">
         <v>8.6979138893445551</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>215.51405987999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.35517339000000447</v>
       </c>
       <c r="D288" s="5">
         <v>1.9989833630683629</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>216.08009859000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.56603871000001504</v>
       </c>
       <c r="D289" s="5">
         <v>3.1976796987026823</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>216.40559626000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.32549767000000429</v>
       </c>
       <c r="D290" s="5">
         <v>1.8227020142964845</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>216.34751965000001</v>
       </c>
       <c r="C291" s="5">
         <v>-5.8076610000000528E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.32156819287935123</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>218.25237118000001</v>
       </c>
       <c r="C292" s="5">
         <v>1.904851530000002</v>
       </c>
       <c r="D292" s="5">
         <v>11.09246483890205</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>218.28028341999999</v>
       </c>
       <c r="C293" s="5">
         <v>2.7912239999977828E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.15357568769693852</v>
       </c>
       <c r="E293" s="5">
         <v>4.5016029801452584</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>219.51444674000001</v>
       </c>
       <c r="C294" s="5">
         <v>1.2341633200000217</v>
       </c>
       <c r="D294" s="5">
         <v>6.9998529630611372</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>219.72404811000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.20960137000000145</v>
       </c>
       <c r="D295" s="5">
         <v>1.1518456224004714</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>220.85679479999999</v>
       </c>
       <c r="C296" s="5">
         <v>1.1327466899999763</v>
       </c>
       <c r="D296" s="5">
         <v>6.3648376189075373</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>222.03076514</v>
       </c>
       <c r="C297" s="5">
         <v>1.173970340000011</v>
       </c>
       <c r="D297" s="5">
         <v>6.5684587648490611</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>223.03070943</v>
       </c>
       <c r="C298" s="5">
         <v>0.99994429000000196</v>
       </c>
       <c r="D298" s="5">
         <v>5.5402511168351598</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>225.02032894999999</v>
       </c>
       <c r="C299" s="5">
         <v>1.9896195199999909</v>
       </c>
       <c r="D299" s="5">
         <v>11.246171281064598</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>224.99928388000001</v>
       </c>
       <c r="C300" s="5">
         <v>-2.1045069999985344E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-0.11217252127637689</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>225.50414735999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.50486347999998316</v>
       </c>
       <c r="D301" s="5">
         <v>2.7260935402096731</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>226.88233849</v>
       </c>
       <c r="C302" s="5">
         <v>1.3781911300000047</v>
       </c>
       <c r="D302" s="5">
         <v>7.5855326873916606</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>227.99542700000001</v>
       </c>
       <c r="C303" s="5">
         <v>1.1130885100000114</v>
       </c>
       <c r="D303" s="5">
         <v>6.0487019895919092</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>228.59317512999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.59774812999998517</v>
       </c>
       <c r="D304" s="5">
         <v>3.1918704512249541</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>229.24405972</v>
       </c>
       <c r="C305" s="5">
         <v>0.65088459000000398</v>
       </c>
       <c r="D305" s="5">
         <v>3.4708389693369535</v>
       </c>
       <c r="E305" s="5">
         <v>5.0227973540350579</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>230.61158809</v>
       </c>
       <c r="C306" s="5">
         <v>1.3675283700000023</v>
       </c>
       <c r="D306" s="5">
         <v>7.3980579742914498</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>232.29017937</v>
       </c>
       <c r="C307" s="5">
         <v>1.6785912800000062</v>
       </c>
       <c r="D307" s="5">
         <v>9.092946951941471</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>230.39640958999999</v>
       </c>
       <c r="C308" s="5">
         <v>-1.8937697800000137</v>
       </c>
       <c r="D308" s="5">
         <v>-9.3561609360019897</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>234.50753677</v>
       </c>
       <c r="C309" s="5">
         <v>4.1111271800000111</v>
       </c>
       <c r="D309" s="5">
         <v>23.644036937773659</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>235.67177022999999</v>
       </c>
       <c r="C310" s="5">
         <v>1.1642334599999913</v>
       </c>
       <c r="D310" s="5">
         <v>6.1228998266708468</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>237.69212232000001</v>
       </c>
       <c r="C311" s="5">
         <v>2.0203520900000171</v>
       </c>
       <c r="D311" s="5">
         <v>10.786461957513271</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>240.91761296000001</v>
       </c>
       <c r="C312" s="5">
         <v>3.2254906400000039</v>
       </c>
       <c r="D312" s="5">
         <v>17.556096504525808</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>241.37427894999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.45666598999997632</v>
       </c>
       <c r="D313" s="5">
         <v>2.2984975871110924</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>242.56291099000001</v>
       </c>
       <c r="C314" s="5">
         <v>1.1886320400000159</v>
       </c>
       <c r="D314" s="5">
         <v>6.072029415081226</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>242.83215557</v>
       </c>
       <c r="C315" s="5">
         <v>0.26924457999999163</v>
       </c>
       <c r="D315" s="5">
         <v>1.3401607651781111</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>243.32987062000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.49771505000001071</v>
       </c>
       <c r="D316" s="5">
         <v>2.4874676348139557</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>244.36020654999999</v>
       </c>
       <c r="C317" s="5">
         <v>1.0303359299999784</v>
       </c>
       <c r="D317" s="5">
         <v>5.2012015758658547</v>
       </c>
       <c r="E317" s="5">
         <v>6.5939099353164998</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>246.20662892000001</v>
       </c>
       <c r="C318" s="5">
         <v>1.8464223700000275</v>
       </c>
       <c r="D318" s="5">
         <v>9.4538642373377169</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>247.72214212</v>
       </c>
       <c r="C319" s="5">
         <v>1.5155131999999867</v>
       </c>
       <c r="D319" s="5">
         <v>7.6418170561304732</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>248.10289452000001</v>
       </c>
       <c r="C320" s="5">
         <v>0.38075240000000576</v>
       </c>
       <c r="D320" s="5">
         <v>1.860088877004884</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>249.63134657000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.5284520499999985</v>
       </c>
       <c r="D321" s="5">
         <v>7.6483705796130508</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>250.70884692999999</v>
       </c>
       <c r="C322" s="5">
         <v>1.0775003599999877</v>
       </c>
       <c r="D322" s="5">
         <v>5.3043909253948307</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>249.55570473</v>
       </c>
       <c r="C323" s="5">
         <v>-1.1531421999999907</v>
       </c>
       <c r="D323" s="5">
         <v>-5.3819242652309978</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>249.89195357</v>
       </c>
       <c r="C324" s="5">
         <v>0.33624883999999611</v>
       </c>
       <c r="D324" s="5">
         <v>1.6289039107040937</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>250.50781702</v>
       </c>
       <c r="C325" s="5">
         <v>0.6158634500000062</v>
       </c>
       <c r="D325" s="5">
         <v>2.9978413034900342</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>252.25975101</v>
       </c>
       <c r="C326" s="5">
         <v>1.7519339899999977</v>
       </c>
       <c r="D326" s="5">
         <v>8.7226835820749304</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>252.50420360999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.24445259999998825</v>
       </c>
       <c r="D327" s="5">
         <v>1.1690792317994747</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>253.76184627000001</v>
       </c>
       <c r="C328" s="5">
         <v>1.2576426600000161</v>
       </c>
       <c r="D328" s="5">
         <v>6.1432924110830234</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>253.66578018000001</v>
       </c>
       <c r="C329" s="5">
         <v>-9.6066089999993665E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-0.45333680601535864</v>
       </c>
       <c r="E329" s="5">
         <v>3.8081378966652535</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>253.27298827000001</v>
       </c>
       <c r="C330" s="5">
         <v>-0.39279190999999969</v>
       </c>
       <c r="D330" s="5">
         <v>-1.8424111620816919</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>253.59513577000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.32214749999999981</v>
       </c>
       <c r="D331" s="5">
         <v>1.5370484709690713</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>254.46637107999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.87123530999997456</v>
       </c>
       <c r="D332" s="5">
         <v>4.2014418592449365</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>254.98737563</v>
       </c>
       <c r="C333" s="5">
         <v>0.52100455000001489</v>
       </c>
       <c r="D333" s="5">
         <v>2.4847845955235259</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>255.66765369999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.68027806999998575</v>
       </c>
       <c r="D334" s="5">
         <v>3.2488637154584943</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>255.75668386000001</v>
       </c>
       <c r="C335" s="5">
         <v>8.9030160000021397E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.41867262243864278</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>255.94681247</v>
       </c>
       <c r="C336" s="5">
         <v>0.19012860999998793</v>
       </c>
       <c r="D336" s="5">
         <v>0.89573220204293147</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>256.87850449000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.93169202000001405</v>
       </c>
       <c r="D337" s="5">
         <v>4.4567397514138074</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>256.91349823000002</v>
       </c>
       <c r="C338" s="5">
         <v>3.4993740000004436E-2</v>
       </c>
       <c r="D338" s="5">
         <v>0.16359471237274992</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>256.60346397000001</v>
       </c>
       <c r="C339" s="5">
         <v>-0.310034260000009</v>
       </c>
       <c r="D339" s="5">
         <v>-1.4385452931598763</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>258.68816188</v>
       </c>
       <c r="C340" s="5">
         <v>2.0846979099999885</v>
       </c>
       <c r="D340" s="5">
         <v>10.196672851296174</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>259.71628960999999</v>
       </c>
       <c r="C341" s="5">
         <v>1.0281277299999942</v>
       </c>
       <c r="D341" s="5">
         <v>4.8749140970619997</v>
       </c>
       <c r="E341" s="5">
         <v>2.3852288730890514</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>260.85287288000001</v>
       </c>
       <c r="C342" s="5">
         <v>1.1365832700000169</v>
       </c>
       <c r="D342" s="5">
         <v>5.3797617806768727</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>261.36023506999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.50736218999998073</v>
       </c>
       <c r="D343" s="5">
         <v>2.3591463057548889</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>261.7179137</v>
       </c>
       <c r="C344" s="5">
         <v>0.35767863000000943</v>
       </c>
       <c r="D344" s="5">
         <v>1.6546503049422512</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>261.17229456000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.54561913999998524</v>
       </c>
       <c r="D345" s="5">
         <v>-2.4732257844486738</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>261.66667668999997</v>
       </c>
       <c r="C346" s="5">
         <v>0.49438212999996267</v>
       </c>
       <c r="D346" s="5">
         <v>2.2953207752759441</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>263.25145852000003</v>
       </c>
       <c r="C347" s="5">
         <v>1.584781830000054</v>
       </c>
       <c r="D347" s="5">
         <v>7.5148388843111258</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>262.70585065</v>
       </c>
       <c r="C348" s="5">
         <v>-0.5456078700000262</v>
       </c>
       <c r="D348" s="5">
         <v>-2.4589318858715736</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>264.59765506999997</v>
       </c>
       <c r="C349" s="5">
         <v>1.8918044199999713</v>
       </c>
       <c r="D349" s="5">
         <v>8.9920831206125698</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>264.40409856000002</v>
       </c>
       <c r="C350" s="5">
         <v>-0.19355650999995078</v>
       </c>
       <c r="D350" s="5">
         <v>-0.87429194825912049</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>265.46045808000002</v>
       </c>
       <c r="C351" s="5">
         <v>1.0563595200000009</v>
       </c>
       <c r="D351" s="5">
         <v>4.9010605042539845</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>265.02548796999997</v>
       </c>
       <c r="C352" s="5">
         <v>-0.43497011000005159</v>
       </c>
       <c r="D352" s="5">
         <v>-1.9486358947614413</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>266.82121565</v>
       </c>
       <c r="C353" s="5">
         <v>1.7957276800000272</v>
       </c>
       <c r="D353" s="5">
         <v>8.4407688959196712</v>
       </c>
       <c r="E353" s="5">
         <v>2.7356489847706777</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>267.67275699999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.85154134999999087</v>
       </c>
       <c r="D354" s="5">
         <v>3.8976593172788121</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>268.78225264999998</v>
       </c>
       <c r="C355" s="5">
         <v>1.1094956499999853</v>
       </c>
       <c r="D355" s="5">
         <v>5.0889390164952086</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>269.04671523000002</v>
       </c>
       <c r="C356" s="5">
         <v>0.26446258000004264</v>
       </c>
       <c r="D356" s="5">
         <v>1.1871250403998612</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>268.95927397999998</v>
       </c>
       <c r="C357" s="5">
         <v>-8.7441250000040327E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-0.38930837415126485</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>269.99966032999998</v>
       </c>
       <c r="C358" s="5">
         <v>1.0403863500000057</v>
       </c>
       <c r="D358" s="5">
         <v>4.741871208268722</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>270.42784126999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.42818094000000428</v>
       </c>
       <c r="D359" s="5">
         <v>1.9197154783507031</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>272.40794683000001</v>
       </c>
       <c r="C360" s="5">
         <v>1.9801055600000268</v>
       </c>
       <c r="D360" s="5">
         <v>9.1491752728940732</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>272.66718380999998</v>
       </c>
       <c r="C361" s="5">
         <v>0.25923697999996875</v>
       </c>
       <c r="D361" s="5">
         <v>1.1479760206952072</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>274.02496829</v>
       </c>
       <c r="C362" s="5">
         <v>1.3577844800000207</v>
       </c>
       <c r="D362" s="5">
         <v>6.1419745003370663</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>275.21795483</v>
       </c>
       <c r="C363" s="5">
         <v>1.1929865399999926</v>
       </c>
       <c r="D363" s="5">
         <v>5.3512092584232063</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>275.05281257000001</v>
       </c>
       <c r="C364" s="5">
         <v>-0.16514225999998189</v>
       </c>
       <c r="D364" s="5">
         <v>-0.7176785018427001</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>276.07297538</v>
       </c>
       <c r="C365" s="5">
         <v>1.020162809999988</v>
       </c>
       <c r="D365" s="5">
         <v>4.5426893563417448</v>
       </c>
       <c r="E365" s="5">
         <v>3.4674003367617834</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>277.07636310999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.0033877299999858</v>
       </c>
       <c r="D366" s="5">
         <v>4.4496504753990695</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>277.52867185000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.45230874000003496</v>
       </c>
       <c r="D367" s="5">
         <v>1.9766042068579903</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>269.21241873999998</v>
       </c>
       <c r="C368" s="5">
         <v>-8.3162531100000479</v>
       </c>
       <c r="D368" s="5">
         <v>-30.586044670135138</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>160.6243015</v>
       </c>
       <c r="C369" s="5">
         <v>-108.58811723999997</v>
       </c>
       <c r="D369" s="5">
         <v>-99.796486161655181</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>187.53958047</v>
       </c>
       <c r="C370" s="5">
         <v>26.915278970000003</v>
       </c>
       <c r="D370" s="5">
         <v>541.77124862275548</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>209.57603237000001</v>
       </c>
       <c r="C371" s="5">
         <v>22.036451900000003</v>
       </c>
       <c r="D371" s="5">
         <v>279.30108782010791</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>209.65797004000001</v>
       </c>
       <c r="C372" s="5">
         <v>8.1937670000002072E-2</v>
       </c>
       <c r="D372" s="5">
         <v>0.4701726151557839</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>214.54319477000001</v>
       </c>
       <c r="C373" s="5">
         <v>4.8852247300000045</v>
       </c>
       <c r="D373" s="5">
         <v>31.837938261380906</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>219.37968057</v>
       </c>
       <c r="C374" s="5">
         <v>4.8364857999999913</v>
       </c>
       <c r="D374" s="5">
         <v>30.671199073584134</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>224.51624383999999</v>
       </c>
       <c r="C375" s="5">
         <v>5.1365632699999821</v>
       </c>
       <c r="D375" s="5">
         <v>32.012913756848164</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>227.36791206999999</v>
       </c>
       <c r="C376" s="5">
         <v>2.8516682300000014</v>
       </c>
       <c r="D376" s="5">
         <v>16.352808223045457</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>228.77101802000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.4031059500000254</v>
       </c>
       <c r="D377" s="5">
         <v>7.6618835141286867</v>
       </c>
       <c r="E377" s="5">
         <v>-17.133860094379504</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>230.02922964999999</v>
       </c>
       <c r="C378" s="5">
         <v>1.2582116299999768</v>
       </c>
       <c r="D378" s="5">
         <v>6.8031945414176676</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>228.57037208</v>
       </c>
       <c r="C379" s="5">
         <v>-1.4588575699999922</v>
       </c>
       <c r="D379" s="5">
         <v>-7.3505334772058344</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>233.53436952999999</v>
       </c>
       <c r="C380" s="5">
         <v>4.9639974499999937</v>
       </c>
       <c r="D380" s="5">
         <v>29.410775493475995</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>239.79862951000001</v>
       </c>
       <c r="C381" s="5">
         <v>6.2642599800000198</v>
       </c>
       <c r="D381" s="5">
         <v>37.388599841531047</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>243.11858755</v>
       </c>
       <c r="C382" s="5">
         <v>3.3199580399999888</v>
       </c>
       <c r="D382" s="5">
         <v>17.939045049880264</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>247.15616159000001</v>
       </c>
       <c r="C383" s="5">
         <v>4.0375740400000097</v>
       </c>
       <c r="D383" s="5">
         <v>21.853872349096171</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>252.84599549999999</v>
       </c>
       <c r="C384" s="5">
         <v>5.689833909999976</v>
       </c>
       <c r="D384" s="5">
         <v>31.40613904363596</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>253.43531716000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.58932166000002439</v>
       </c>
       <c r="D385" s="5">
         <v>2.8330379990711085</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>253.35149609000001</v>
       </c>
       <c r="C386" s="5">
         <v>-8.3821069999999054E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-0.39616623010108043</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>257.71448594999998</v>
       </c>
       <c r="C387" s="5">
         <v>4.3629898599999706</v>
       </c>
       <c r="D387" s="5">
         <v>22.73948275410347</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>258.83177260000002</v>
       </c>
       <c r="C388" s="5">
         <v>1.1172866500000396</v>
       </c>
       <c r="D388" s="5">
         <v>5.3282992522812433</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>261.37718530000001</v>
       </c>
       <c r="C389" s="5">
         <v>2.5454126999999858</v>
       </c>
       <c r="D389" s="5">
         <v>12.460777866513361</v>
       </c>
       <c r="E389" s="5">
         <v>14.252752626711418</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>262.41505834999998</v>
       </c>
       <c r="C390" s="5">
         <v>1.0378730499999733</v>
       </c>
       <c r="D390" s="5">
         <v>4.8703969650665035</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>264.64450843999998</v>
       </c>
       <c r="C391" s="5">
         <v>2.2294500900000003</v>
       </c>
       <c r="D391" s="5">
         <v>10.68521267606779</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>265.26314360999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.61863517000000456</v>
       </c>
       <c r="D392" s="5">
         <v>2.8414774498175532</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>269.12258401999998</v>
       </c>
       <c r="C393" s="5">
         <v>3.8594404099999906</v>
       </c>
       <c r="D393" s="5">
         <v>18.926539949128408</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>270.30869422000001</v>
       </c>
       <c r="C394" s="5">
         <v>1.1861102000000301</v>
       </c>
       <c r="D394" s="5">
         <v>5.4188917172146578</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>271.60533801000003</v>
       </c>
       <c r="C395" s="5">
         <v>1.2966437900000187</v>
       </c>
       <c r="D395" s="5">
         <v>5.910602440381485</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>275.40934729000003</v>
       </c>
       <c r="C396" s="5">
         <v>3.8040092800000025</v>
       </c>
       <c r="D396" s="5">
         <v>18.163813384892169</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>277.07455544999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.6652081599999633</v>
       </c>
       <c r="D397" s="5">
         <v>7.5017736708039795</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>278.55795617000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.4834007200000201</v>
       </c>
       <c r="D398" s="5">
         <v>6.6171492682502331</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>279.35952046</v>
       </c>
       <c r="C399" s="5">
         <v>0.80156428999998752</v>
       </c>
       <c r="D399" s="5">
         <v>3.5082368460289226</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>280.14964742000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.79012696000000915</v>
       </c>
       <c r="D400" s="5">
         <v>3.4473201047192648</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>279.84928287000002</v>
       </c>
       <c r="C401" s="5">
         <v>-0.30036454999998341</v>
       </c>
       <c r="D401" s="5">
         <v>-1.2790292243641921</v>
       </c>
       <c r="E401" s="5">
         <v>7.0672187967738553</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>287.19778745000002</v>
       </c>
       <c r="C402" s="5">
         <v>7.3485045799999966</v>
       </c>
       <c r="D402" s="5">
         <v>36.484300307702242</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>287.16607140999997</v>
       </c>
       <c r="C403" s="5">
         <v>-3.1716040000048906E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-0.13243883393143641</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>287.9770729</v>
       </c>
       <c r="C404" s="5">
         <v>0.81100149000002375</v>
       </c>
       <c r="D404" s="5">
         <v>3.442125306139876</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>286.82405426000003</v>
       </c>
       <c r="C405" s="5">
         <v>-1.1530186399999707</v>
       </c>
       <c r="D405" s="5">
         <v>-4.7002225775115924</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>288.70256717000001</v>
       </c>
       <c r="C406" s="5">
         <v>1.8785129099999835</v>
       </c>
       <c r="D406" s="5">
         <v>8.1486007976560906</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>291.55859808000002</v>
       </c>
       <c r="C407" s="5">
         <v>2.8560309100000154</v>
       </c>
       <c r="D407" s="5">
         <v>12.538854832823287</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>291.05794966000002</v>
       </c>
       <c r="C408" s="5">
         <v>-0.50064842000000453</v>
       </c>
       <c r="D408" s="5">
         <v>-2.0412244118758971</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>292.13006848999999</v>
       </c>
       <c r="C409" s="5">
         <v>1.0721188299999653</v>
       </c>
       <c r="D409" s="5">
         <v>4.5108881311898497</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>292.73436397</v>
       </c>
       <c r="C410" s="5">
         <v>0.60429548000001887</v>
       </c>
       <c r="D410" s="5">
         <v>2.5107376622393929</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>290.24381676000002</v>
       </c>
       <c r="C411" s="5">
         <v>-2.4905472099999884</v>
       </c>
       <c r="D411" s="5">
         <v>-9.7450078734510512</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>291.77167768999999</v>
       </c>
       <c r="C412" s="5">
         <v>1.5278609299999744</v>
       </c>
       <c r="D412" s="5">
         <v>6.5030078883083986</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>292.70439698000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.93271929000002274</v>
       </c>
       <c r="D413" s="5">
         <v>3.9042629318391864</v>
       </c>
       <c r="E413" s="5">
         <v>4.5935847961317222</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>293.8886033</v>
       </c>
       <c r="C414" s="5">
         <v>1.184206319999987</v>
       </c>
       <c r="D414" s="5">
         <v>4.9643889395589724</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>293.44936966</v>
       </c>
       <c r="C415" s="5">
         <v>-0.43923363999999765</v>
       </c>
       <c r="D415" s="5">
         <v>-1.7788006631309417</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>293.53426623000001</v>
       </c>
       <c r="C416" s="5">
         <v>8.4896570000012161E-2</v>
       </c>
       <c r="D416" s="5">
         <v>0.3477197567027579</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>293.23198256000001</v>
       </c>
       <c r="C417" s="5">
         <v>-0.30228367000000844</v>
       </c>
       <c r="D417" s="5">
         <v>-1.2287931674442087</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>293.86351786</v>
       </c>
       <c r="C418" s="5">
         <v>0.63153529999999591</v>
       </c>
       <c r="D418" s="5">
         <v>2.615281057226615</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>293.67795057000001</v>
       </c>
       <c r="C419" s="5">
         <v>-0.1855672899999945</v>
       </c>
       <c r="D419" s="5">
         <v>-0.75514300201210416</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>292.75026552999998</v>
       </c>
       <c r="C420" s="5">
         <v>-0.92768504000002849</v>
       </c>
       <c r="D420" s="5">
         <v>-3.7254532970451448</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>293.07467427</v>
       </c>
       <c r="C421" s="5">
         <v>0.32440874000002395</v>
       </c>
       <c r="D421" s="5">
         <v>1.337904553584135</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>292.55884832999999</v>
       </c>
       <c r="C422" s="5">
         <v>-0.51582594000001336</v>
       </c>
       <c r="D422" s="5">
         <v>-2.0917335899655498</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>293.84145770999999</v>
       </c>
       <c r="C423" s="5">
         <v>1.2826093799999967</v>
       </c>
       <c r="D423" s="5">
         <v>5.3896555972273941</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>294.08908993</v>
       </c>
       <c r="C424" s="5">
         <v>0.24763222000001406</v>
       </c>
       <c r="D424" s="5">
         <v>1.0159896957865788</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>295.11214296000003</v>
       </c>
       <c r="C425" s="5">
         <v>1.0230530300000282</v>
       </c>
       <c r="D425" s="5">
         <v>4.255264880025833</v>
       </c>
       <c r="E425" s="5">
         <v>0.82258620124675552</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>294.35752258999997</v>
       </c>
       <c r="C426" s="5">
         <v>-0.75462037000005466</v>
       </c>
       <c r="D426" s="5">
         <v>-3.0256868646023727</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>294.56209266000002</v>
       </c>
       <c r="C427" s="5">
         <v>0.20457007000004523</v>
       </c>
       <c r="D427" s="5">
         <v>0.83716082155533833</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>294.13836321000002</v>
       </c>
       <c r="C428" s="5">
         <v>-0.42372944999999618</v>
       </c>
       <c r="D428" s="5">
         <v>-1.7126155495932105</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>294.58810252000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.44973930999998402</v>
       </c>
       <c r="D429" s="5">
         <v>1.8503159336021202</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>294.50768749999997</v>
       </c>
       <c r="C430" s="5">
         <v>-8.04150200000322E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-0.32707796651836318</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>291.30536430000001</v>
       </c>
       <c r="C431" s="5">
         <v>-3.2023231999999666</v>
       </c>
       <c r="D431" s="5">
         <v>-12.295443270550555</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>291.34074081</v>
       </c>
       <c r="C432" s="5">
         <v>3.5376509999991868E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.14582696857445843</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>291.01183916000002</v>
       </c>
       <c r="C433" s="5">
         <v>-0.32890164999997751</v>
       </c>
       <c r="D433" s="5">
         <v>-1.3463292634435131</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>291.61177111000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.59993194999998423</v>
       </c>
       <c r="D434" s="5">
         <v>2.5020887822085447</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>292.24889793</v>
       </c>
       <c r="C435" s="5">
         <v>0.63712681999999177</v>
       </c>
       <c r="D435" s="5">
         <v>2.653551259004594</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>292.40017760000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.15127967000000808</v>
       </c>
       <c r="D436" s="5">
         <v>0.6229393282127349</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>291.10842686000001</v>
       </c>
       <c r="C437" s="5">
         <v>-1.2917507399999977</v>
       </c>
       <c r="D437" s="5">
         <v>-5.1743685335648992</v>
       </c>
       <c r="E437" s="5">
         <v>-1.3566761637940128</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>293.97522780999998</v>
       </c>
       <c r="C438" s="5">
         <v>2.8668009499999698</v>
       </c>
       <c r="D438" s="5">
         <v>12.479013509297054</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>293.55651917</v>
       </c>
       <c r="C439" s="5">
         <v>-0.41870863999997709</v>
       </c>
       <c r="D439" s="5">
         <v>-1.6958332888483474</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>294.03927028999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.48275111999998899</v>
       </c>
       <c r="D440" s="5">
         <v>1.9913363931115313</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>292.71394842000001</v>
       </c>
       <c r="C441" s="5">
         <v>-1.325321869999982</v>
       </c>
       <c r="D441" s="5">
         <v>-5.2766650907280166</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>294.60639284000001</v>
+        <v>294.68825730999998</v>
       </c>
       <c r="C442" s="5">
-        <v>1.8924444200000039</v>
+        <v>1.9743088899999748</v>
       </c>
       <c r="D442" s="5">
-        <v>8.0401016424051175</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4009156330590695</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>296.06446655000002</v>
+      </c>
+      <c r="C443" s="5">
+        <v>1.376209240000037</v>
+      </c>
+      <c r="D443" s="5">
+        <v>5.7502677363121313</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F4B7CC7-CE4E-4CBD-B299-4CAC02DAB535}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{206198DC-2C04-4730-B168-41F7B686F9BB}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB11D85E-DE5D-490E-B864-90A24E17FB81}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>