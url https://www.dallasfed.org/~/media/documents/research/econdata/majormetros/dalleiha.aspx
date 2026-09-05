--- v8 (2026-07-27)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5365F9A8-BC4F-4856-90BE-3A9C4D6BD3CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BC37D385-DC51-4B51-B9E3-4C497DB432FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{882EFD6C-01E0-4622-96BF-41A3179FF1A8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BAA5BF2F-31A6-4C35-A71C-60DC95D75B8D}"/>
   </bookViews>
   <sheets>
     <sheet name="dalleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86682521-6BAA-44AB-B113-CBE5BE95D034}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB4831CD-A2EE-4261-A98C-547FCE074A8D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>111.47051777</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>110.74951754999999</v>
       </c>
       <c r="C7" s="5">
         <v>-0.72100022000000763</v>
       </c>
       <c r="D7" s="5">
         <v>-7.4914453750990262</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>110.717023</v>
       </c>
       <c r="C8" s="5">
         <v>-3.249454999999557E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-0.35151933275840985</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>111.5608</v>
       </c>
       <c r="C9" s="5">
         <v>0.84377700000000289</v>
       </c>
       <c r="D9" s="5">
         <v>9.5384626632769134</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>111.49271073</v>
       </c>
       <c r="C10" s="5">
         <v>-6.8089270000001534E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-0.72994639746730705</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>112.65511905</v>
       </c>
       <c r="C11" s="5">
         <v>1.1624083199999973</v>
       </c>
       <c r="D11" s="5">
         <v>13.2539804642263</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>112.28647786000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.36864118999999107</v>
       </c>
       <c r="D12" s="5">
         <v>-3.8568511698064523</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>112.82350442000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.53702656000000104</v>
       </c>
       <c r="D13" s="5">
         <v>5.8925754327840751</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>112.16337252</v>
       </c>
       <c r="C14" s="5">
         <v>-0.66013190000001032</v>
       </c>
       <c r="D14" s="5">
         <v>-6.7996192056165032</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>113.25079063</v>
       </c>
       <c r="C15" s="5">
         <v>1.0874181100000015</v>
       </c>
       <c r="D15" s="5">
         <v>12.27477707486868</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>114.10801714999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.85722651999999755</v>
       </c>
       <c r="D16" s="5">
         <v>9.4709768205130764</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>114.85036158</v>
       </c>
       <c r="C17" s="5">
         <v>0.74234443000000283</v>
       </c>
       <c r="D17" s="5">
         <v>8.0922350852244982</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>111.76543076</v>
       </c>
       <c r="C18" s="5">
         <v>-3.0849308199999967</v>
       </c>
       <c r="D18" s="5">
         <v>-27.872388008618664</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>111.87830012000001</v>
       </c>
       <c r="C19" s="5">
         <v>0.1128693600000048</v>
       </c>
       <c r="D19" s="5">
         <v>1.2186063698929051</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>112.21770221</v>
       </c>
       <c r="C20" s="5">
         <v>0.339402089999993</v>
       </c>
       <c r="D20" s="5">
         <v>3.7017659945942638</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>115.19438836</v>
       </c>
       <c r="C21" s="5">
         <v>2.9766861500000061</v>
       </c>
       <c r="D21" s="5">
         <v>36.911338602626188</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>116.04025651000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.84586815000000115</v>
       </c>
       <c r="D22" s="5">
         <v>9.1762778927041211</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>116.56107655</v>
       </c>
       <c r="C23" s="5">
         <v>0.5208200399999896</v>
       </c>
       <c r="D23" s="5">
         <v>5.5208879039594372</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>114.13755623</v>
       </c>
       <c r="C24" s="5">
         <v>-2.4235203199999944</v>
       </c>
       <c r="D24" s="5">
         <v>-22.285825495446389</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>114.21169499</v>
       </c>
       <c r="C25" s="5">
         <v>7.4138759999996751E-2</v>
       </c>
       <c r="D25" s="5">
         <v>0.78225820026871506</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>114.45326179</v>
       </c>
       <c r="C26" s="5">
         <v>0.24156680000000108</v>
       </c>
       <c r="D26" s="5">
         <v>2.5678299027026563</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>114.43035111</v>
       </c>
       <c r="C27" s="5">
         <v>-2.2910679999995409E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-0.23994569661779375</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>114.17053611</v>
       </c>
       <c r="C28" s="5">
         <v>-0.25981500000000324</v>
       </c>
       <c r="D28" s="5">
         <v>-2.6908411517868491</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>114.41516409</v>
       </c>
       <c r="C29" s="5">
         <v>0.24462798000000419</v>
       </c>
       <c r="D29" s="5">
         <v>2.6017028938946085</v>
       </c>
       <c r="E29" s="5">
         <v>-0.37892565945197854</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>111.20073696</v>
       </c>
       <c r="C30" s="5">
         <v>-3.2144271300000042</v>
       </c>
       <c r="D30" s="5">
         <v>-28.962293407735562</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>111.8609491</v>
       </c>
       <c r="C31" s="5">
         <v>0.66021213999999873</v>
       </c>
       <c r="D31" s="5">
         <v>7.3618564871769543</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>112.25414263</v>
       </c>
       <c r="C32" s="5">
         <v>0.3931935300000049</v>
       </c>
       <c r="D32" s="5">
         <v>4.3005330900488969</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>112.36410477</v>
       </c>
       <c r="C33" s="5">
         <v>0.10996213999999327</v>
       </c>
       <c r="D33" s="5">
         <v>1.1818523858155405</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>112.68877095000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.32466618000000835</v>
       </c>
       <c r="D34" s="5">
         <v>3.522929859996049</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>112.16384995999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.52492099000001247</v>
       </c>
       <c r="D35" s="5">
         <v>-5.4487692066059523</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>112.05087611</v>
       </c>
       <c r="C36" s="5">
         <v>-0.11297384999998883</v>
       </c>
       <c r="D36" s="5">
         <v>-1.2019926542990222</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>112.50709672000001</v>
       </c>
       <c r="C37" s="5">
         <v>0.45622061000000258</v>
       </c>
       <c r="D37" s="5">
         <v>4.9967687291123664</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>112.57306179</v>
       </c>
       <c r="C38" s="5">
         <v>6.5965069999990078E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.7058563533778317</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>115.58104127</v>
       </c>
       <c r="C39" s="5">
         <v>3.007979480000003</v>
       </c>
       <c r="D39" s="5">
         <v>37.222552332185145</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>115.73149951000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.15045824000000607</v>
       </c>
       <c r="D40" s="5">
         <v>1.5733392469407192</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>115.79040734</v>
       </c>
       <c r="C41" s="5">
         <v>5.8907829999995442E-2</v>
       </c>
       <c r="D41" s="5">
         <v>0.61251801873580813</v>
       </c>
       <c r="E41" s="5">
         <v>1.2019763821849772</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>115.92428789</v>
       </c>
       <c r="C42" s="5">
         <v>0.13388055000000065</v>
       </c>
       <c r="D42" s="5">
         <v>1.3963355982532288</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>117.07466046</v>
       </c>
       <c r="C43" s="5">
         <v>1.1503725700000018</v>
       </c>
       <c r="D43" s="5">
         <v>12.580103071392346</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>117.34459940000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.26993894000000296</v>
       </c>
       <c r="D44" s="5">
         <v>2.8021972397568096</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>118.01858686</v>
       </c>
       <c r="C45" s="5">
         <v>0.67398745999999221</v>
       </c>
       <c r="D45" s="5">
         <v>7.11434627883194</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>118.48298333</v>
       </c>
       <c r="C46" s="5">
         <v>0.46439646999999695</v>
       </c>
       <c r="D46" s="5">
         <v>4.8254774912696696</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>119.26705934</v>
       </c>
       <c r="C47" s="5">
         <v>0.78407601000000682</v>
       </c>
       <c r="D47" s="5">
         <v>8.2366558295992931</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>119.80278419</v>
       </c>
       <c r="C48" s="5">
         <v>0.53572484999999403</v>
       </c>
       <c r="D48" s="5">
         <v>5.5253488105634352</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>120.22894223</v>
       </c>
       <c r="C49" s="5">
         <v>0.42615804000000423</v>
       </c>
       <c r="D49" s="5">
         <v>4.3531063841787621</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>121.25600016999999</v>
       </c>
       <c r="C50" s="5">
         <v>1.0270579399999917</v>
       </c>
       <c r="D50" s="5">
         <v>10.746636209242144</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>120.09051341</v>
       </c>
       <c r="C51" s="5">
         <v>-1.1654867599999932</v>
       </c>
       <c r="D51" s="5">
         <v>-10.943512973402946</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>122.00912497</v>
       </c>
       <c r="C52" s="5">
         <v>1.9186115600000022</v>
       </c>
       <c r="D52" s="5">
         <v>20.949292168254029</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>122.52117803</v>
       </c>
       <c r="C53" s="5">
         <v>0.5120530599999995</v>
       </c>
       <c r="D53" s="5">
         <v>5.1541015200131213</v>
       </c>
       <c r="E53" s="5">
         <v>5.8128914515657382</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>121.96486784</v>
       </c>
       <c r="C54" s="5">
         <v>-0.55631019000000492</v>
       </c>
       <c r="D54" s="5">
         <v>-5.3145978637461404</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>121.77635479</v>
       </c>
       <c r="C55" s="5">
         <v>-0.18851304999999741</v>
       </c>
       <c r="D55" s="5">
         <v>-1.8390744891209954</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>122.29753707</v>
       </c>
       <c r="C56" s="5">
         <v>0.52118228000000499</v>
       </c>
       <c r="D56" s="5">
         <v>5.2584311079446611</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>122.43139304</v>
       </c>
       <c r="C57" s="5">
         <v>0.13385596999999905</v>
       </c>
       <c r="D57" s="5">
         <v>1.3213483216504285</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>123.40139488</v>
       </c>
       <c r="C58" s="5">
         <v>0.97000183999999479</v>
       </c>
       <c r="D58" s="5">
         <v>9.932811240882188</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>123.7766438</v>
       </c>
       <c r="C59" s="5">
         <v>0.3752489200000042</v>
       </c>
       <c r="D59" s="5">
         <v>3.7107096141748341</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>125.62065857</v>
       </c>
       <c r="C60" s="5">
         <v>1.8440147700000011</v>
       </c>
       <c r="D60" s="5">
         <v>19.41760555722416</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>125.69634413</v>
       </c>
       <c r="C61" s="5">
         <v>7.5685559999996599E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.72539213200808472</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>125.14575291</v>
       </c>
       <c r="C62" s="5">
         <v>-0.55059122000000116</v>
       </c>
       <c r="D62" s="5">
         <v>-5.13158856253777</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>128.25751944999999</v>
       </c>
       <c r="C63" s="5">
         <v>3.1117665399999908</v>
       </c>
       <c r="D63" s="5">
         <v>34.276696815636967</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>128.94846944</v>
       </c>
       <c r="C64" s="5">
         <v>0.69094999000000712</v>
       </c>
       <c r="D64" s="5">
         <v>6.6596771153855538</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>129.50583241000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.557362970000014</v>
       </c>
       <c r="D65" s="5">
         <v>5.3119447650152418</v>
       </c>
       <c r="E65" s="5">
         <v>5.7007731171910381</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>130.4062687</v>
       </c>
       <c r="C66" s="5">
         <v>0.90043628999998759</v>
       </c>
       <c r="D66" s="5">
         <v>8.6700061622251745</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>130.72407054999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.31780184999999506</v>
       </c>
       <c r="D67" s="5">
         <v>2.9639341196233904</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>130.2078113</v>
       </c>
       <c r="C68" s="5">
         <v>-0.51625924999999029</v>
       </c>
       <c r="D68" s="5">
         <v>-4.6374812392452558</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>129.09175277</v>
       </c>
       <c r="C69" s="5">
         <v>-1.1160585300000037</v>
       </c>
       <c r="D69" s="5">
         <v>-9.8143363714441652</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>129.98553695000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.89378418000001147</v>
       </c>
       <c r="D70" s="5">
         <v>8.6321611236267017</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>130.61448346</v>
       </c>
       <c r="C71" s="5">
         <v>0.62894650999999158</v>
       </c>
       <c r="D71" s="5">
         <v>5.9633443758269289</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>131.15220927999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.53772581999999147</v>
       </c>
       <c r="D72" s="5">
         <v>5.053682813766569</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>131.67501884999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.52280956999999262</v>
       </c>
       <c r="D73" s="5">
         <v>4.8898203164594367</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>132.02128898999999</v>
       </c>
       <c r="C74" s="5">
         <v>0.34627014000000145</v>
       </c>
       <c r="D74" s="5">
         <v>3.2017243165367582</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>132.21429771999999</v>
       </c>
       <c r="C75" s="5">
         <v>0.19300873000000252</v>
       </c>
       <c r="D75" s="5">
         <v>1.7685170417798934</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>132.32232035999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.1080226400000015</v>
       </c>
       <c r="D76" s="5">
         <v>0.98485003835442342</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>133.02547523000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.70315487000002008</v>
       </c>
       <c r="D77" s="5">
         <v>6.566458755219351</v>
       </c>
       <c r="E77" s="5">
         <v>2.7177485017487291</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>134.40432888999999</v>
       </c>
       <c r="C78" s="5">
         <v>1.3788536599999759</v>
       </c>
       <c r="D78" s="5">
         <v>13.172588945128116</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>134.16674</v>
       </c>
       <c r="C79" s="5">
         <v>-0.23758888999998362</v>
       </c>
       <c r="D79" s="5">
         <v>-2.1007582460514818</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>134.6137679</v>
       </c>
       <c r="C80" s="5">
         <v>0.44702789999999482</v>
       </c>
       <c r="D80" s="5">
         <v>4.0723492013381879</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>134.96636566000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.35259776000000898</v>
       </c>
       <c r="D81" s="5">
         <v>3.1888744649471779</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>135.57047831</v>
       </c>
       <c r="C82" s="5">
         <v>0.60411264999999048</v>
       </c>
       <c r="D82" s="5">
         <v>5.5054509169156329</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>135.77155478</v>
       </c>
       <c r="C83" s="5">
         <v>0.20107647000000384</v>
       </c>
       <c r="D83" s="5">
         <v>1.7944162801153185</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>136.50930047</v>
       </c>
       <c r="C84" s="5">
         <v>0.73774568999999701</v>
       </c>
       <c r="D84" s="5">
         <v>6.7189142121625078</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>136.70137376</v>
       </c>
       <c r="C85" s="5">
         <v>0.19207328999999618</v>
       </c>
       <c r="D85" s="5">
         <v>1.7015691535624766</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>136.67851038000001</v>
       </c>
       <c r="C86" s="5">
         <v>-2.2863379999989775E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.20051614322390554</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>137.92700588</v>
       </c>
       <c r="C87" s="5">
         <v>1.24849549999999</v>
       </c>
       <c r="D87" s="5">
         <v>11.52927033971951</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>138.4179025</v>
       </c>
       <c r="C88" s="5">
         <v>0.49089662000000089</v>
       </c>
       <c r="D88" s="5">
         <v>4.3555288535334746</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>139.07648211</v>
       </c>
       <c r="C89" s="5">
         <v>0.65857961000000387</v>
       </c>
       <c r="D89" s="5">
         <v>5.8612931567971538</v>
       </c>
       <c r="E89" s="5">
         <v>4.5487579499624786</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>140.36096975999999</v>
       </c>
       <c r="C90" s="5">
         <v>1.2844876499999884</v>
       </c>
       <c r="D90" s="5">
         <v>11.663685923358646</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>140.91037885</v>
       </c>
       <c r="C91" s="5">
         <v>0.5494090900000117</v>
       </c>
       <c r="D91" s="5">
         <v>4.7995623879687921</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>142.60669057000001</v>
       </c>
       <c r="C92" s="5">
         <v>1.6963117200000113</v>
       </c>
       <c r="D92" s="5">
         <v>15.441783308739687</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>142.87069205</v>
       </c>
       <c r="C93" s="5">
         <v>0.26400147999999035</v>
       </c>
       <c r="D93" s="5">
         <v>2.2442664454508821</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>143.60341152000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.73271947000000637</v>
       </c>
       <c r="D94" s="5">
         <v>6.3308553424193725</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>145.67984532</v>
       </c>
       <c r="C95" s="5">
         <v>2.0764337999999896</v>
       </c>
       <c r="D95" s="5">
         <v>18.80003581989218</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>143.0302389</v>
       </c>
       <c r="C96" s="5">
         <v>-2.6496064199999978</v>
       </c>
       <c r="D96" s="5">
         <v>-19.76927652427899</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>143.25961694</v>
       </c>
       <c r="C97" s="5">
         <v>0.22937804000000028</v>
       </c>
       <c r="D97" s="5">
         <v>1.9415091085576819</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>144.57179166</v>
       </c>
       <c r="C98" s="5">
         <v>1.3121747200000016</v>
       </c>
       <c r="D98" s="5">
         <v>11.562267239720047</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>144.57699059999999</v>
       </c>
       <c r="C99" s="5">
         <v>5.1989399999854413E-3</v>
       </c>
       <c r="D99" s="5">
         <v>4.3161684618597818E-2</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>145.34752458</v>
       </c>
       <c r="C100" s="5">
         <v>0.77053398000001039</v>
       </c>
       <c r="D100" s="5">
         <v>6.5863301252221618</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>145.50290867999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.15538409999999203</v>
       </c>
       <c r="D101" s="5">
         <v>1.2904326192358928</v>
       </c>
       <c r="E101" s="5">
         <v>4.620785967908736</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>145.20412521</v>
       </c>
       <c r="C102" s="5">
         <v>-0.29878346999998939</v>
       </c>
       <c r="D102" s="5">
         <v>-2.4365038886763113</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>145.49633883999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.29221362999999201</v>
       </c>
       <c r="D103" s="5">
         <v>2.4418294476677316</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>145.23910337000001</v>
       </c>
       <c r="C104" s="5">
         <v>-0.25723546999998348</v>
       </c>
       <c r="D104" s="5">
         <v>-2.1010740224676971</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>144.89987948999999</v>
       </c>
       <c r="C105" s="5">
         <v>-0.33922388000002002</v>
       </c>
       <c r="D105" s="5">
         <v>-2.7670232698777997</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>145.66282396</v>
       </c>
       <c r="C106" s="5">
         <v>0.76294447000000787</v>
       </c>
       <c r="D106" s="5">
         <v>6.5046115875387001</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>147.04457339999999</v>
       </c>
       <c r="C107" s="5">
         <v>1.381749439999993</v>
       </c>
       <c r="D107" s="5">
         <v>11.996207529726032</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>147.61324071000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.56866731000002346</v>
       </c>
       <c r="D108" s="5">
         <v>4.740768861618827</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>148.01131470999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.39807399999997983</v>
       </c>
       <c r="D109" s="5">
         <v>3.2845155279981331</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>149.12528965999999</v>
       </c>
       <c r="C110" s="5">
         <v>1.1139749499999994</v>
       </c>
       <c r="D110" s="5">
         <v>9.4149352944077123</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>149.05961195</v>
       </c>
       <c r="C111" s="5">
         <v>-6.5677709999988565E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-0.52722527605588709</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>150.79730694</v>
       </c>
       <c r="C112" s="5">
         <v>1.7376949899999943</v>
       </c>
       <c r="D112" s="5">
         <v>14.922004378598341</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>151.14501887</v>
       </c>
       <c r="C113" s="5">
         <v>0.34771193000000267</v>
       </c>
       <c r="D113" s="5">
         <v>2.8023499823604858</v>
       </c>
       <c r="E113" s="5">
         <v>3.8776614441492274</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>150.73842983</v>
       </c>
       <c r="C114" s="5">
         <v>-0.40658904000000007</v>
       </c>
       <c r="D114" s="5">
         <v>-3.1807362917270821</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>150.77746395</v>
       </c>
       <c r="C115" s="5">
         <v>3.9034119999996619E-2</v>
       </c>
       <c r="D115" s="5">
         <v>0.31118616801655286</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>151.81618739999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.038723449999992</v>
       </c>
       <c r="D116" s="5">
         <v>8.5874805450898428</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>153.70741249</v>
       </c>
       <c r="C117" s="5">
         <v>1.891225090000006</v>
       </c>
       <c r="D117" s="5">
         <v>16.016770611888333</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>154.39026935000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.68285686000001533</v>
       </c>
       <c r="D118" s="5">
         <v>5.4633003611185282</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>155.35066838</v>
       </c>
       <c r="C119" s="5">
         <v>0.96039902999999072</v>
       </c>
       <c r="D119" s="5">
         <v>7.7254742376429375</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>156.05199039999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.70132201999999211</v>
       </c>
       <c r="D120" s="5">
         <v>5.5538880089918363</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>156.6634119</v>
       </c>
       <c r="C121" s="5">
         <v>0.61142150000000584</v>
       </c>
       <c r="D121" s="5">
         <v>4.8043283719742202</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>157.20131255999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.53790065999999115</v>
       </c>
       <c r="D122" s="5">
         <v>4.1988791314195861</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>158.2644789</v>
       </c>
       <c r="C123" s="5">
         <v>1.0631663400000093</v>
       </c>
       <c r="D123" s="5">
         <v>8.4244957661496755</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>158.71866478999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.45418588999999088</v>
       </c>
       <c r="D124" s="5">
         <v>3.4986274775926418</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>158.91803478</v>
       </c>
       <c r="C125" s="5">
         <v>0.1993699900000081</v>
       </c>
       <c r="D125" s="5">
         <v>1.5178037593625238</v>
       </c>
       <c r="E125" s="5">
         <v>5.1427536071735114</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>159.25256598000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.33453120000001491</v>
       </c>
       <c r="D126" s="5">
         <v>2.5555184567461753</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>159.79368281000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.54111682999999289</v>
       </c>
       <c r="D127" s="5">
         <v>4.1544931218923775</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>160.09857368999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.30489087999998787</v>
       </c>
       <c r="D128" s="5">
         <v>2.3138152967857817</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>160.30632152000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.20774783000001662</v>
       </c>
       <c r="D129" s="5">
         <v>1.5683108713902882</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>160.30744829</v>
       </c>
       <c r="C130" s="5">
         <v>1.1267699999848446E-3</v>
       </c>
       <c r="D130" s="5">
         <v>8.4349529059890571E-3</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>161.60032061999999</v>
       </c>
       <c r="C131" s="5">
         <v>1.2928723299999945</v>
       </c>
       <c r="D131" s="5">
         <v>10.11898562578153</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>163.00125749</v>
       </c>
       <c r="C132" s="5">
         <v>1.4009368700000095</v>
       </c>
       <c r="D132" s="5">
         <v>10.913609980748085</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>162.82678143999999</v>
       </c>
       <c r="C133" s="5">
         <v>-0.17447605000000976</v>
       </c>
       <c r="D133" s="5">
         <v>-1.276941316789848</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>163.05689043000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.23010899000001928</v>
       </c>
       <c r="D134" s="5">
         <v>1.7090997117257256</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>164.14855444</v>
       </c>
       <c r="C135" s="5">
         <v>1.0916640099999881</v>
       </c>
       <c r="D135" s="5">
         <v>8.3365196511543402</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>163.52940290000001</v>
       </c>
       <c r="C136" s="5">
         <v>-0.61915153999999006</v>
       </c>
       <c r="D136" s="5">
         <v>-4.4335481739369964</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>163.87248249000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.3430795900000021</v>
       </c>
       <c r="D137" s="5">
         <v>2.5468164322187903</v>
       </c>
       <c r="E137" s="5">
         <v>3.1176119921560552</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>167.29865344999999</v>
       </c>
       <c r="C138" s="5">
         <v>3.426170959999979</v>
       </c>
       <c r="D138" s="5">
         <v>28.184924235169472</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>168.43436767</v>
       </c>
       <c r="C139" s="5">
         <v>1.1357142200000112</v>
       </c>
       <c r="D139" s="5">
         <v>8.4573978669315153</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>169.04728188000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.61291421000001378</v>
       </c>
       <c r="D140" s="5">
         <v>4.4551313698558026</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>170.33918990000001</v>
       </c>
       <c r="C141" s="5">
         <v>1.2919080199999939</v>
       </c>
       <c r="D141" s="5">
         <v>9.5662062946244362</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>169.36851392</v>
       </c>
       <c r="C142" s="5">
         <v>-0.97067598000000999</v>
       </c>
       <c r="D142" s="5">
         <v>-6.627885623529095</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>168.27132409000001</v>
       </c>
       <c r="C143" s="5">
         <v>-1.0971898299999907</v>
       </c>
       <c r="D143" s="5">
         <v>-7.5026646052507084</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>168.80051843999999</v>
       </c>
       <c r="C144" s="5">
         <v>0.52919434999998316</v>
       </c>
       <c r="D144" s="5">
         <v>3.8398299987430606</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>169.43518607999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.63466764000000353</v>
       </c>
       <c r="D145" s="5">
         <v>4.6063222948679705</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>168.01491906000001</v>
       </c>
       <c r="C146" s="5">
         <v>-1.4202670199999829</v>
       </c>
       <c r="D146" s="5">
         <v>-9.6078081397462434</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>165.40517664000001</v>
       </c>
       <c r="C147" s="5">
         <v>-2.6097424200000034</v>
       </c>
       <c r="D147" s="5">
         <v>-17.126629104062896</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>165.43959396</v>
       </c>
       <c r="C148" s="5">
         <v>3.4417319999988649E-2</v>
       </c>
       <c r="D148" s="5">
         <v>0.24998058493861386</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>165.58779035000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.14819639000000961</v>
       </c>
       <c r="D149" s="5">
         <v>1.0802398486727371</v>
       </c>
       <c r="E149" s="5">
         <v>1.0467333099104525</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>165.82897220000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.24118185000000381</v>
       </c>
       <c r="D150" s="5">
         <v>1.7618931979066943</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>165.66184981999999</v>
       </c>
       <c r="C151" s="5">
         <v>-0.16712238000002344</v>
       </c>
       <c r="D151" s="5">
         <v>-1.2026786899108077</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>166.33984641000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.67799659000002066</v>
       </c>
       <c r="D152" s="5">
         <v>5.0232553754685938</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>166.71795231999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.37810590999998794</v>
       </c>
       <c r="D153" s="5">
         <v>2.7620729717304338</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>166.98305375000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.26510143000001563</v>
       </c>
       <c r="D154" s="5">
         <v>1.9249198674125445</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>166.86326204</v>
       </c>
       <c r="C155" s="5">
         <v>-0.11979171000001543</v>
       </c>
       <c r="D155" s="5">
         <v>-0.85747755521454749</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>166.36847316999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.49478887000000782</v>
       </c>
       <c r="D156" s="5">
         <v>-3.5008210893362701</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>166.37787972999999</v>
       </c>
       <c r="C157" s="5">
         <v>9.4065600000021732E-3</v>
       </c>
       <c r="D157" s="5">
         <v>6.786972716850137E-2</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>167.2566947</v>
       </c>
       <c r="C158" s="5">
         <v>0.87881497000000763</v>
       </c>
       <c r="D158" s="5">
         <v>6.5258713227558163</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>165.83771023</v>
       </c>
       <c r="C159" s="5">
         <v>-1.4189844699999981</v>
       </c>
       <c r="D159" s="5">
         <v>-9.7187857727905165</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>166.57821224</v>
       </c>
       <c r="C160" s="5">
         <v>0.74050201000000015</v>
       </c>
       <c r="D160" s="5">
         <v>5.4918356319951567</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>166.99486333999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.41665109999999572</v>
       </c>
       <c r="D161" s="5">
         <v>3.043117824527708</v>
       </c>
       <c r="E161" s="5">
         <v>0.84974440870664303</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>167.58918904999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.59432570999999257</v>
       </c>
       <c r="D162" s="5">
         <v>4.3553312074084083</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>166.72839855999999</v>
       </c>
       <c r="C163" s="5">
         <v>-0.86079048999999941</v>
       </c>
       <c r="D163" s="5">
         <v>-5.992402966345467</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>166.0285015</v>
       </c>
       <c r="C164" s="5">
         <v>-0.69989705999998364</v>
       </c>
       <c r="D164" s="5">
         <v>-4.9227015759412236</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>165.37989931999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.64860218000001169</v>
       </c>
       <c r="D165" s="5">
         <v>-4.5884611604118497</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>165.42027404999999</v>
       </c>
       <c r="C166" s="5">
         <v>4.0374729999996362E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.29335357040281007</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>165.51294682</v>
       </c>
       <c r="C167" s="5">
         <v>9.2672770000007176E-2</v>
       </c>
       <c r="D167" s="5">
         <v>0.67434673432738013</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>165.59227222000001</v>
       </c>
       <c r="C168" s="5">
         <v>7.9325400000016089E-2</v>
       </c>
       <c r="D168" s="5">
         <v>0.57664251551285961</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>166.76234407999999</v>
       </c>
       <c r="C169" s="5">
         <v>1.1700718599999789</v>
       </c>
       <c r="D169" s="5">
         <v>8.8165888626877695</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>166.40024876999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.36209531000000084</v>
       </c>
       <c r="D170" s="5">
         <v>-2.5746978578915947</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>168.63233363000001</v>
       </c>
       <c r="C171" s="5">
         <v>2.2320848600000147</v>
       </c>
       <c r="D171" s="5">
         <v>17.339044136212035</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>168.61261397999999</v>
       </c>
       <c r="C172" s="5">
         <v>-1.9719650000013189E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.14023625175062504</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>168.56885837999999</v>
       </c>
       <c r="C173" s="5">
         <v>-4.375559999999723E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.31096038582317798</v>
       </c>
       <c r="E173" s="5">
         <v>0.94254099109345457</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>169.39167828999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.82281990999999266</v>
       </c>
       <c r="D174" s="5">
         <v>6.0172912755786401</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>169.20368285999999</v>
       </c>
       <c r="C175" s="5">
         <v>-0.18799543000000085</v>
       </c>
       <c r="D175" s="5">
         <v>-1.3236928765107625</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>169.55370631</v>
       </c>
       <c r="C176" s="5">
         <v>0.35002345000000901</v>
       </c>
       <c r="D176" s="5">
         <v>2.5108209512240798</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>169.81289611</v>
       </c>
       <c r="C177" s="5">
         <v>0.25918980000000147</v>
       </c>
       <c r="D177" s="5">
         <v>1.8498925339196504</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>168.65007258</v>
       </c>
       <c r="C178" s="5">
         <v>-1.1628235299999972</v>
       </c>
       <c r="D178" s="5">
         <v>-7.9146881028807847</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>170.14252769000001</v>
       </c>
       <c r="C179" s="5">
         <v>1.4924551100000087</v>
       </c>
       <c r="D179" s="5">
         <v>11.151717368563174</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>170.28945653</v>
       </c>
       <c r="C180" s="5">
         <v>0.14692883999998685</v>
       </c>
       <c r="D180" s="5">
         <v>1.0412120307415895</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>170.8183866</v>
       </c>
       <c r="C181" s="5">
         <v>0.52893007000000125</v>
       </c>
       <c r="D181" s="5">
         <v>3.7916159388047044</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>172.15569757</v>
       </c>
       <c r="C182" s="5">
         <v>1.3373109700000043</v>
       </c>
       <c r="D182" s="5">
         <v>9.8098803535903158</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>173.23605843000001</v>
       </c>
       <c r="C183" s="5">
         <v>1.0803608600000132</v>
       </c>
       <c r="D183" s="5">
         <v>7.7960186164619971</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>173.23510046999999</v>
       </c>
       <c r="C184" s="5">
         <v>-9.5796000002223991E-4</v>
       </c>
       <c r="D184" s="5">
         <v>-6.6355529487749365E-3</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>174.04207861</v>
       </c>
       <c r="C185" s="5">
         <v>0.80697814000001244</v>
       </c>
       <c r="D185" s="5">
         <v>5.7354043897085427</v>
       </c>
       <c r="E185" s="5">
         <v>3.2468750649434108</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>174.33150818999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.28942957999998953</v>
       </c>
       <c r="D186" s="5">
         <v>2.0139374861261494</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>174.82112298999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.48961479999999824</v>
       </c>
       <c r="D187" s="5">
         <v>3.4227828723964571</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>174.92551728999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.10439429999999561</v>
       </c>
       <c r="D188" s="5">
         <v>0.71893724946550108</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>175.47559444999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.55007716000000073</v>
       </c>
       <c r="D189" s="5">
         <v>3.8395184173796837</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>175.00520800000001</v>
       </c>
       <c r="C190" s="5">
         <v>-0.47038644999997814</v>
       </c>
       <c r="D190" s="5">
         <v>-3.1697597780963926</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>175.11286799999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.10765999999998144</v>
       </c>
       <c r="D191" s="5">
         <v>0.74072091984396238</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>176.14860802000001</v>
       </c>
       <c r="C192" s="5">
         <v>1.03574002000002</v>
       </c>
       <c r="D192" s="5">
         <v>7.3331451739583775</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>175.73804551999999</v>
       </c>
       <c r="C193" s="5">
         <v>-0.41056250000002592</v>
       </c>
       <c r="D193" s="5">
         <v>-2.7613507228316125</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>175.90985176999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.17180625000000305</v>
       </c>
       <c r="D194" s="5">
         <v>1.1794809247089866</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>175.44264127</v>
       </c>
       <c r="C195" s="5">
         <v>-0.46721049999999309</v>
       </c>
       <c r="D195" s="5">
         <v>-3.1410109392456698</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>176.17173597999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.72909470999999826</v>
       </c>
       <c r="D196" s="5">
         <v>5.1024700333792694</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>175.88748458000001</v>
       </c>
       <c r="C197" s="5">
         <v>-0.28425139999998805</v>
       </c>
       <c r="D197" s="5">
         <v>-1.9190984057844807</v>
       </c>
       <c r="E197" s="5">
         <v>1.0603217249176122</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>178.04998809</v>
       </c>
       <c r="C198" s="5">
         <v>2.1625035099999934</v>
       </c>
       <c r="D198" s="5">
         <v>15.793486838750525</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>177.99701920999999</v>
       </c>
       <c r="C199" s="5">
         <v>-5.2968880000008767E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-0.35640977736871582</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>178.35512019999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.35810098999999695</v>
       </c>
       <c r="D200" s="5">
         <v>2.4410977845414905</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>178.72791927</v>
       </c>
       <c r="C201" s="5">
         <v>0.37279907000001344</v>
       </c>
       <c r="D201" s="5">
         <v>2.5372850747017228</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>179.6630744</v>
       </c>
       <c r="C202" s="5">
         <v>0.93515512999999828</v>
       </c>
       <c r="D202" s="5">
         <v>6.4626156868177631</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>182.80041646000001</v>
       </c>
       <c r="C203" s="5">
         <v>3.1373420600000088</v>
       </c>
       <c r="D203" s="5">
         <v>23.089283873216139</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>181.15817064999999</v>
       </c>
       <c r="C204" s="5">
         <v>-1.6422458100000199</v>
       </c>
       <c r="D204" s="5">
         <v>-10.263536907835135</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>181.89123527999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.73306463000000122</v>
       </c>
       <c r="D205" s="5">
         <v>4.9653965456004423</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>183.87577399</v>
       </c>
       <c r="C206" s="5">
         <v>1.9845387100000096</v>
       </c>
       <c r="D206" s="5">
         <v>13.907651304790768</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>182.13746656000001</v>
       </c>
       <c r="C207" s="5">
         <v>-1.7383074299999919</v>
       </c>
       <c r="D207" s="5">
         <v>-10.772786242836741</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>183.1036139</v>
       </c>
       <c r="C208" s="5">
         <v>0.96614733999999203</v>
       </c>
       <c r="D208" s="5">
         <v>6.5544261775638546</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>183.81782736</v>
       </c>
       <c r="C209" s="5">
         <v>0.7142134599999963</v>
       </c>
       <c r="D209" s="5">
         <v>4.782450645773606</v>
       </c>
       <c r="E209" s="5">
         <v>4.5087589938174188</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>183.95680804</v>
       </c>
       <c r="C210" s="5">
         <v>0.13898068000000308</v>
       </c>
       <c r="D210" s="5">
         <v>0.9110764670100524</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>185.27385912</v>
       </c>
       <c r="C211" s="5">
         <v>1.3170510799999988</v>
       </c>
       <c r="D211" s="5">
         <v>8.9379978082768439</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>186.85924410000001</v>
       </c>
       <c r="C212" s="5">
         <v>1.5853849800000148</v>
       </c>
       <c r="D212" s="5">
         <v>10.7656958725298</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>189.43455689000001</v>
       </c>
       <c r="C213" s="5">
         <v>2.5753127899999981</v>
       </c>
       <c r="D213" s="5">
         <v>17.851584317554071</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>190.20485472999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.77029783999998358</v>
       </c>
       <c r="D214" s="5">
         <v>4.9901831240823258</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>190.38300591999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.17815118999999413</v>
       </c>
       <c r="D215" s="5">
         <v>1.1297616932688159</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>191.21874776999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.83574185000000512</v>
       </c>
       <c r="D216" s="5">
         <v>5.3968141082621823</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>193.02646516999999</v>
       </c>
       <c r="C217" s="5">
         <v>1.8077174000000014</v>
       </c>
       <c r="D217" s="5">
         <v>11.953236720659488</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>191.41406744</v>
       </c>
       <c r="C218" s="5">
         <v>-1.6123977299999979</v>
       </c>
       <c r="D218" s="5">
         <v>-9.5759550385446026</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>193.25694457</v>
       </c>
       <c r="C219" s="5">
         <v>1.8428771300000051</v>
       </c>
       <c r="D219" s="5">
         <v>12.185075692637248</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>194.72277652</v>
       </c>
       <c r="C220" s="5">
         <v>1.4658319499999948</v>
       </c>
       <c r="D220" s="5">
         <v>9.4913306624466074</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>194.65748755999999</v>
       </c>
       <c r="C221" s="5">
         <v>-6.5288960000003726E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-0.40160907265788248</v>
       </c>
       <c r="E221" s="5">
         <v>5.8969580674952393</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>194.81759319</v>
       </c>
       <c r="C222" s="5">
         <v>0.16010563000000388</v>
       </c>
       <c r="D222" s="5">
         <v>0.99147625032771636</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>195.31765153000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.50005834000000959</v>
       </c>
       <c r="D223" s="5">
         <v>3.1240214888711426</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>195.06868173000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.24896979999999758</v>
       </c>
       <c r="D224" s="5">
         <v>-1.5189516033663475</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>195.15402825000001</v>
       </c>
       <c r="C225" s="5">
         <v>8.5346520000001647E-2</v>
       </c>
       <c r="D225" s="5">
         <v>0.5262896760839908</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>195.40939693999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.25536868999998319</v>
       </c>
       <c r="D226" s="5">
         <v>1.5816099308058718</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>195.21337407999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.19602285999999935</v>
       </c>
       <c r="D227" s="5">
         <v>-1.1971479010919883</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>195.44332853</v>
       </c>
       <c r="C228" s="5">
         <v>0.22995445000000814</v>
       </c>
       <c r="D228" s="5">
         <v>1.4227517760788011</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>194.72182154000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.72150698999999463</v>
       </c>
       <c r="D229" s="5">
         <v>-4.3411229542092862</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>194.43344407999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.28837746000002085</v>
       </c>
       <c r="D230" s="5">
         <v>-1.7627613476699389</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>194.42558063999999</v>
       </c>
       <c r="C231" s="5">
         <v>-7.8634399999941706E-3</v>
       </c>
       <c r="D231" s="5">
         <v>-4.8520610210656123E-2</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>193.85326574999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.57231489000000124</v>
       </c>
       <c r="D232" s="5">
         <v>-3.4757122825603948</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>194.35477236</v>
       </c>
       <c r="C233" s="5">
         <v>0.50150661000000696</v>
       </c>
       <c r="D233" s="5">
         <v>3.1490063792394274</v>
       </c>
       <c r="E233" s="5">
         <v>-0.15551171639708317</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>194.05838180000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.29639055999999186</v>
       </c>
       <c r="D234" s="5">
         <v>-1.8147257921084958</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>192.97437488</v>
       </c>
       <c r="C235" s="5">
         <v>-1.0840069200000073</v>
       </c>
       <c r="D235" s="5">
         <v>-6.5010258566862156</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>191.95141404</v>
       </c>
       <c r="C236" s="5">
         <v>-1.0229608399999961</v>
       </c>
       <c r="D236" s="5">
         <v>-6.1789960008340472</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>191.66043051</v>
       </c>
       <c r="C237" s="5">
         <v>-0.29098353000000543</v>
       </c>
       <c r="D237" s="5">
         <v>-1.8040168247005606</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>191.10521155000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.5552189599999906</v>
       </c>
       <c r="D238" s="5">
         <v>-3.4214109889281641</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>190.539344</v>
       </c>
       <c r="C239" s="5">
         <v>-0.56586755000000721</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4959322099400447</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>191.05219764</v>
       </c>
       <c r="C240" s="5">
         <v>0.512853640000003</v>
       </c>
       <c r="D240" s="5">
         <v>3.2781533438844379</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>190.74650374999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.30569389000001479</v>
       </c>
       <c r="D241" s="5">
         <v>-1.9032578085098839</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>190.10329734999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.64320639999999685</v>
       </c>
       <c r="D242" s="5">
         <v>-3.9722483032677558</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>189.52675398</v>
       </c>
       <c r="C243" s="5">
         <v>-0.576543369999996</v>
       </c>
       <c r="D243" s="5">
         <v>-3.5792518872826529</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>188.85909570000001</v>
       </c>
       <c r="C244" s="5">
         <v>-0.66765827999998351</v>
       </c>
       <c r="D244" s="5">
         <v>-4.1463674245363347</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>189.51212785999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.65303215999998088</v>
       </c>
       <c r="D245" s="5">
         <v>4.2291569515741312</v>
       </c>
       <c r="E245" s="5">
         <v>-2.4916519626438927</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>189.45062978000001</v>
       </c>
       <c r="C246" s="5">
         <v>-6.1498079999978472E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-0.38871456817285432</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>189.78971389</v>
       </c>
       <c r="C247" s="5">
         <v>0.3390841099999875</v>
       </c>
       <c r="D247" s="5">
         <v>2.1690636872909286</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>190.57640135</v>
       </c>
       <c r="C248" s="5">
         <v>0.78668745999999601</v>
       </c>
       <c r="D248" s="5">
         <v>5.0890364007228683</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>189.80535180999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.77104954000000703</v>
       </c>
       <c r="D249" s="5">
         <v>-4.7484652144892392</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>190.2237796</v>
       </c>
       <c r="C250" s="5">
         <v>0.41842779000000974</v>
       </c>
       <c r="D250" s="5">
         <v>2.6777239378813489</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>190.57122007999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.34744047999998884</v>
       </c>
       <c r="D251" s="5">
         <v>2.2139319419688386</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>190.17969042999999</v>
       </c>
       <c r="C252" s="5">
         <v>-0.3915296499999954</v>
       </c>
       <c r="D252" s="5">
         <v>-2.4377381392566622</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>190.89194549999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.71225506999999766</v>
       </c>
       <c r="D253" s="5">
         <v>4.5879417223651409</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>191.7208435</v>
       </c>
       <c r="C254" s="5">
         <v>0.82889800000000946</v>
       </c>
       <c r="D254" s="5">
         <v>5.3369460191596385</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>193.23343127999999</v>
       </c>
       <c r="C255" s="5">
         <v>1.5125877799999898</v>
       </c>
       <c r="D255" s="5">
         <v>9.8892518855223663</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>193.47073882999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.23730754999999704</v>
       </c>
       <c r="D256" s="5">
         <v>1.4836999013925656</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>193.34141725000001</v>
       </c>
       <c r="C257" s="5">
         <v>-0.1293215799999814</v>
       </c>
       <c r="D257" s="5">
         <v>-0.7991732832260956</v>
       </c>
       <c r="E257" s="5">
         <v>2.0206038701801932</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>193.8433876</v>
       </c>
       <c r="C258" s="5">
         <v>0.50197034999999346</v>
       </c>
       <c r="D258" s="5">
         <v>3.1604237973672955</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>193.86446814999999</v>
       </c>
       <c r="C259" s="5">
         <v>2.1080549999993536E-2</v>
       </c>
       <c r="D259" s="5">
         <v>0.13057858935994204</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>195.68174256</v>
       </c>
       <c r="C260" s="5">
         <v>1.8172744100000102</v>
       </c>
       <c r="D260" s="5">
         <v>11.847187798104496</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>195.41770339999999</v>
       </c>
       <c r="C261" s="5">
         <v>-0.26403916000001004</v>
       </c>
       <c r="D261" s="5">
         <v>-1.6072328026720872</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>195.65320130999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.23549790999999232</v>
       </c>
       <c r="D262" s="5">
         <v>1.4557437847610766</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>195.83862117000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.18541986000002453</v>
       </c>
       <c r="D263" s="5">
         <v>1.143182251088648</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>195.77027016</v>
       </c>
       <c r="C264" s="5">
         <v>-6.8351010000014867E-2</v>
       </c>
       <c r="D264" s="5">
         <v>-0.41801738160726076</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>196.35198872000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.58171856000001299</v>
       </c>
       <c r="D265" s="5">
         <v>3.6245768216475405</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>197.12793855999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.77594983999998135</v>
       </c>
       <c r="D266" s="5">
         <v>4.8466388539620597</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>197.84702103000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.71908247000001779</v>
       </c>
       <c r="D267" s="5">
         <v>4.4662539925640177</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>198.32828309999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.48126206999998544</v>
       </c>
       <c r="D268" s="5">
         <v>2.9583659247735872</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>197.81325563999999</v>
       </c>
       <c r="C269" s="5">
         <v>-0.51502745999999888</v>
       </c>
       <c r="D269" s="5">
         <v>-3.072087178319971</v>
       </c>
       <c r="E269" s="5">
         <v>2.3129231458036026</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>199.59095651999999</v>
       </c>
       <c r="C270" s="5">
         <v>1.7777008799999976</v>
       </c>
       <c r="D270" s="5">
         <v>11.333439317295845</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>200.5869648</v>
       </c>
       <c r="C271" s="5">
         <v>0.99600828000001229</v>
       </c>
       <c r="D271" s="5">
         <v>6.1554188979329405</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>201.43836457</v>
       </c>
       <c r="C272" s="5">
         <v>0.85139977000000044</v>
       </c>
       <c r="D272" s="5">
         <v>5.214055257082939</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>203.03012174</v>
       </c>
       <c r="C273" s="5">
         <v>1.5917571699999939</v>
       </c>
       <c r="D273" s="5">
         <v>9.9055080670731765</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>203.07861295999999</v>
       </c>
       <c r="C274" s="5">
         <v>4.8491219999988289E-2</v>
       </c>
       <c r="D274" s="5">
         <v>0.28698186481987964</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>203.88583728</v>
       </c>
       <c r="C275" s="5">
         <v>0.80722432000001731</v>
       </c>
       <c r="D275" s="5">
         <v>4.8755970550188543</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>203.05450024000001</v>
       </c>
       <c r="C276" s="5">
         <v>-0.83133703999999398</v>
       </c>
       <c r="D276" s="5">
         <v>-4.7847042147409429</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>205.32056863</v>
       </c>
       <c r="C277" s="5">
         <v>2.2660683899999867</v>
       </c>
       <c r="D277" s="5">
         <v>14.245228686198775</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>206.2138971</v>
       </c>
       <c r="C278" s="5">
         <v>0.89332847000000015</v>
       </c>
       <c r="D278" s="5">
         <v>5.3478451980345509</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>205.89862993</v>
       </c>
       <c r="C279" s="5">
         <v>-0.31526716999999849</v>
       </c>
       <c r="D279" s="5">
         <v>-1.8192547634687584</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>207.49153158999999</v>
       </c>
       <c r="C280" s="5">
         <v>1.5929016599999954</v>
       </c>
       <c r="D280" s="5">
         <v>9.6889895153349226</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>208.87744991</v>
       </c>
       <c r="C281" s="5">
         <v>1.3859183200000018</v>
       </c>
       <c r="D281" s="5">
         <v>8.3163866320848712</v>
       </c>
       <c r="E281" s="5">
         <v>5.5932521984955796</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>209.02227561999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.14482570999999211</v>
       </c>
       <c r="D282" s="5">
         <v>0.83520325905466208</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>210.80212875000001</v>
       </c>
       <c r="C283" s="5">
         <v>1.7798531300000207</v>
       </c>
       <c r="D283" s="5">
         <v>10.710560009673564</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>211.79030761999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.9881788699999845</v>
       </c>
       <c r="D284" s="5">
         <v>5.7725725838919217</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>212.87793181999999</v>
       </c>
       <c r="C285" s="5">
         <v>1.0876241999999934</v>
       </c>
       <c r="D285" s="5">
         <v>6.3395291717193158</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>213.66867353999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.79074171999999976</v>
       </c>
       <c r="D286" s="5">
         <v>4.5496395672539602</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>215.15888648999999</v>
       </c>
       <c r="C287" s="5">
         <v>1.4902129500000001</v>
       </c>
       <c r="D287" s="5">
         <v>8.6979138893445551</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>215.51405987999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.35517339000000447</v>
       </c>
       <c r="D288" s="5">
         <v>1.9989833630683629</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>216.08009859000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.56603871000001504</v>
       </c>
       <c r="D289" s="5">
         <v>3.1976796987026823</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>216.40559626000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.32549767000000429</v>
       </c>
       <c r="D290" s="5">
         <v>1.8227020142964845</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>216.34751965000001</v>
       </c>
       <c r="C291" s="5">
         <v>-5.8076610000000528E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.32156819287935123</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>218.25237118000001</v>
       </c>
       <c r="C292" s="5">
         <v>1.904851530000002</v>
       </c>
       <c r="D292" s="5">
         <v>11.09246483890205</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>218.28028341999999</v>
       </c>
       <c r="C293" s="5">
         <v>2.7912239999977828E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.15357568769693852</v>
       </c>
       <c r="E293" s="5">
         <v>4.5016029801452584</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>219.51444674000001</v>
       </c>
       <c r="C294" s="5">
         <v>1.2341633200000217</v>
       </c>
       <c r="D294" s="5">
         <v>6.9998529630611372</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>219.72404811000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.20960137000000145</v>
       </c>
       <c r="D295" s="5">
         <v>1.1518456224004714</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>220.85679479999999</v>
       </c>
       <c r="C296" s="5">
         <v>1.1327466899999763</v>
       </c>
       <c r="D296" s="5">
         <v>6.3648376189075373</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>222.03076514</v>
       </c>
       <c r="C297" s="5">
         <v>1.173970340000011</v>
       </c>
       <c r="D297" s="5">
         <v>6.5684587648490611</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>223.03070943</v>
       </c>
       <c r="C298" s="5">
         <v>0.99994429000000196</v>
       </c>
       <c r="D298" s="5">
         <v>5.5402511168351598</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>225.02032894999999</v>
       </c>
       <c r="C299" s="5">
         <v>1.9896195199999909</v>
       </c>
       <c r="D299" s="5">
         <v>11.246171281064598</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>224.99928388000001</v>
       </c>
       <c r="C300" s="5">
         <v>-2.1045069999985344E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-0.11217252127637689</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>225.50414735999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.50486347999998316</v>
       </c>
       <c r="D301" s="5">
         <v>2.7260935402096731</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>226.88233849</v>
       </c>
       <c r="C302" s="5">
         <v>1.3781911300000047</v>
       </c>
       <c r="D302" s="5">
         <v>7.5855326873916606</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>227.99542700000001</v>
       </c>
       <c r="C303" s="5">
         <v>1.1130885100000114</v>
       </c>
       <c r="D303" s="5">
         <v>6.0487019895919092</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>228.59317512999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.59774812999998517</v>
       </c>
       <c r="D304" s="5">
         <v>3.1918704512249541</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>229.24405972</v>
       </c>
       <c r="C305" s="5">
         <v>0.65088459000000398</v>
       </c>
       <c r="D305" s="5">
         <v>3.4708389693369535</v>
       </c>
       <c r="E305" s="5">
         <v>5.0227973540350579</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>230.61158809</v>
       </c>
       <c r="C306" s="5">
         <v>1.3675283700000023</v>
       </c>
       <c r="D306" s="5">
         <v>7.3980579742914498</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>232.29017937</v>
       </c>
       <c r="C307" s="5">
         <v>1.6785912800000062</v>
       </c>
       <c r="D307" s="5">
         <v>9.092946951941471</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>230.39640958999999</v>
       </c>
       <c r="C308" s="5">
         <v>-1.8937697800000137</v>
       </c>
       <c r="D308" s="5">
         <v>-9.3561609360019897</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>234.50753677</v>
       </c>
       <c r="C309" s="5">
         <v>4.1111271800000111</v>
       </c>
       <c r="D309" s="5">
         <v>23.644036937773659</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>235.67177022999999</v>
       </c>
       <c r="C310" s="5">
         <v>1.1642334599999913</v>
       </c>
       <c r="D310" s="5">
         <v>6.1228998266708468</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>237.69212232000001</v>
       </c>
       <c r="C311" s="5">
         <v>2.0203520900000171</v>
       </c>
       <c r="D311" s="5">
         <v>10.786461957513271</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>240.91761296000001</v>
       </c>
       <c r="C312" s="5">
         <v>3.2254906400000039</v>
       </c>
       <c r="D312" s="5">
         <v>17.556096504525808</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>241.37427894999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.45666598999997632</v>
       </c>
       <c r="D313" s="5">
         <v>2.2984975871110924</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>242.56291099000001</v>
       </c>
       <c r="C314" s="5">
         <v>1.1886320400000159</v>
       </c>
       <c r="D314" s="5">
         <v>6.072029415081226</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>242.83215557</v>
       </c>
       <c r="C315" s="5">
         <v>0.26924457999999163</v>
       </c>
       <c r="D315" s="5">
         <v>1.3401607651781111</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>243.32987062000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.49771505000001071</v>
       </c>
       <c r="D316" s="5">
         <v>2.4874676348139557</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>244.36020654999999</v>
       </c>
       <c r="C317" s="5">
         <v>1.0303359299999784</v>
       </c>
       <c r="D317" s="5">
         <v>5.2012015758658547</v>
       </c>
       <c r="E317" s="5">
         <v>6.5939099353164998</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>246.20662892000001</v>
       </c>
       <c r="C318" s="5">
         <v>1.8464223700000275</v>
       </c>
       <c r="D318" s="5">
         <v>9.4538642373377169</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>247.72214212</v>
       </c>
       <c r="C319" s="5">
         <v>1.5155131999999867</v>
       </c>
       <c r="D319" s="5">
         <v>7.6418170561304732</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>248.10289452000001</v>
       </c>
       <c r="C320" s="5">
         <v>0.38075240000000576</v>
       </c>
       <c r="D320" s="5">
         <v>1.860088877004884</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>249.63134657000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.5284520499999985</v>
       </c>
       <c r="D321" s="5">
         <v>7.6483705796130508</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>250.70884692999999</v>
       </c>
       <c r="C322" s="5">
         <v>1.0775003599999877</v>
       </c>
       <c r="D322" s="5">
         <v>5.3043909253948307</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>249.55570473</v>
       </c>
       <c r="C323" s="5">
         <v>-1.1531421999999907</v>
       </c>
       <c r="D323" s="5">
         <v>-5.3819242652309978</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>249.89195357</v>
       </c>
       <c r="C324" s="5">
         <v>0.33624883999999611</v>
       </c>
       <c r="D324" s="5">
         <v>1.6289039107040937</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>250.50781702</v>
       </c>
       <c r="C325" s="5">
         <v>0.6158634500000062</v>
       </c>
       <c r="D325" s="5">
         <v>2.9978413034900342</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>252.25975101</v>
       </c>
       <c r="C326" s="5">
         <v>1.7519339899999977</v>
       </c>
       <c r="D326" s="5">
         <v>8.7226835820749304</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>252.50420360999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.24445259999998825</v>
       </c>
       <c r="D327" s="5">
         <v>1.1690792317994747</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>253.76184627000001</v>
       </c>
       <c r="C328" s="5">
         <v>1.2576426600000161</v>
       </c>
       <c r="D328" s="5">
         <v>6.1432924110830234</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>253.66578018000001</v>
       </c>
       <c r="C329" s="5">
         <v>-9.6066089999993665E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-0.45333680601535864</v>
       </c>
       <c r="E329" s="5">
         <v>3.8081378966652535</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>253.27298827000001</v>
       </c>
       <c r="C330" s="5">
         <v>-0.39279190999999969</v>
       </c>
       <c r="D330" s="5">
         <v>-1.8424111620816919</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>253.59513577000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.32214749999999981</v>
       </c>
       <c r="D331" s="5">
         <v>1.5370484709690713</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>254.46637107999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.87123530999997456</v>
       </c>
       <c r="D332" s="5">
         <v>4.2014418592449365</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>254.98737563</v>
       </c>
       <c r="C333" s="5">
         <v>0.52100455000001489</v>
       </c>
       <c r="D333" s="5">
         <v>2.4847845955235259</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>255.66765369999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.68027806999998575</v>
       </c>
       <c r="D334" s="5">
         <v>3.2488637154584943</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>255.75668386000001</v>
       </c>
       <c r="C335" s="5">
         <v>8.9030160000021397E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.41867262243864278</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>255.94681247</v>
       </c>
       <c r="C336" s="5">
         <v>0.19012860999998793</v>
       </c>
       <c r="D336" s="5">
         <v>0.89573220204293147</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>256.87850449000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.93169202000001405</v>
       </c>
       <c r="D337" s="5">
         <v>4.4567397514138074</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>256.91349823000002</v>
       </c>
       <c r="C338" s="5">
         <v>3.4993740000004436E-2</v>
       </c>
       <c r="D338" s="5">
         <v>0.16359471237274992</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>256.60346397000001</v>
       </c>
       <c r="C339" s="5">
         <v>-0.310034260000009</v>
       </c>
       <c r="D339" s="5">
         <v>-1.4385452931598763</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>258.68816188</v>
       </c>
       <c r="C340" s="5">
         <v>2.0846979099999885</v>
       </c>
       <c r="D340" s="5">
         <v>10.196672851296174</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>259.71628960999999</v>
       </c>
       <c r="C341" s="5">
         <v>1.0281277299999942</v>
       </c>
       <c r="D341" s="5">
         <v>4.8749140970619997</v>
       </c>
       <c r="E341" s="5">
         <v>2.3852288730890514</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>260.85287288000001</v>
       </c>
       <c r="C342" s="5">
         <v>1.1365832700000169</v>
       </c>
       <c r="D342" s="5">
         <v>5.3797617806768727</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>261.36023506999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.50736218999998073</v>
       </c>
       <c r="D343" s="5">
         <v>2.3591463057548889</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>261.7179137</v>
       </c>
       <c r="C344" s="5">
         <v>0.35767863000000943</v>
       </c>
       <c r="D344" s="5">
         <v>1.6546503049422512</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>261.17229456000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.54561913999998524</v>
       </c>
       <c r="D345" s="5">
         <v>-2.4732257844486738</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>261.66667668999997</v>
       </c>
       <c r="C346" s="5">
         <v>0.49438212999996267</v>
       </c>
       <c r="D346" s="5">
         <v>2.2953207752759441</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>263.25145852000003</v>
       </c>
       <c r="C347" s="5">
         <v>1.584781830000054</v>
       </c>
       <c r="D347" s="5">
         <v>7.5148388843111258</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>262.70585065</v>
       </c>
       <c r="C348" s="5">
         <v>-0.5456078700000262</v>
       </c>
       <c r="D348" s="5">
         <v>-2.4589318858715736</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>264.59765506999997</v>
       </c>
       <c r="C349" s="5">
         <v>1.8918044199999713</v>
       </c>
       <c r="D349" s="5">
         <v>8.9920831206125698</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>264.40409856000002</v>
       </c>
       <c r="C350" s="5">
         <v>-0.19355650999995078</v>
       </c>
       <c r="D350" s="5">
         <v>-0.87429194825912049</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>265.46045808000002</v>
       </c>
       <c r="C351" s="5">
         <v>1.0563595200000009</v>
       </c>
       <c r="D351" s="5">
         <v>4.9010605042539845</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>265.02548796999997</v>
       </c>
       <c r="C352" s="5">
         <v>-0.43497011000005159</v>
       </c>
       <c r="D352" s="5">
         <v>-1.9486358947614413</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>266.82121565</v>
       </c>
       <c r="C353" s="5">
         <v>1.7957276800000272</v>
       </c>
       <c r="D353" s="5">
         <v>8.4407688959196712</v>
       </c>
       <c r="E353" s="5">
         <v>2.7356489847706777</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>267.67275699999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.85154134999999087</v>
       </c>
       <c r="D354" s="5">
         <v>3.8976593172788121</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>268.78225264999998</v>
       </c>
       <c r="C355" s="5">
         <v>1.1094956499999853</v>
       </c>
       <c r="D355" s="5">
         <v>5.0889390164952086</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>269.04671523000002</v>
       </c>
       <c r="C356" s="5">
         <v>0.26446258000004264</v>
       </c>
       <c r="D356" s="5">
         <v>1.1871250403998612</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>268.95927397999998</v>
       </c>
       <c r="C357" s="5">
         <v>-8.7441250000040327E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-0.38930837415126485</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>269.99966032999998</v>
       </c>
       <c r="C358" s="5">
         <v>1.0403863500000057</v>
       </c>
       <c r="D358" s="5">
         <v>4.741871208268722</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>270.42784126999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.42818094000000428</v>
       </c>
       <c r="D359" s="5">
         <v>1.9197154783507031</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>272.40794683000001</v>
       </c>
       <c r="C360" s="5">
         <v>1.9801055600000268</v>
       </c>
       <c r="D360" s="5">
         <v>9.1491752728940732</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>272.66718380999998</v>
       </c>
       <c r="C361" s="5">
         <v>0.25923697999996875</v>
       </c>
       <c r="D361" s="5">
         <v>1.1479760206952072</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>274.02496829</v>
       </c>
       <c r="C362" s="5">
         <v>1.3577844800000207</v>
       </c>
       <c r="D362" s="5">
         <v>6.1419745003370663</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>275.21795483</v>
       </c>
       <c r="C363" s="5">
         <v>1.1929865399999926</v>
       </c>
       <c r="D363" s="5">
         <v>5.3512092584232063</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>275.05281257000001</v>
       </c>
       <c r="C364" s="5">
         <v>-0.16514225999998189</v>
       </c>
       <c r="D364" s="5">
         <v>-0.7176785018427001</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>276.07297538</v>
       </c>
       <c r="C365" s="5">
         <v>1.020162809999988</v>
       </c>
       <c r="D365" s="5">
         <v>4.5426893563417448</v>
       </c>
       <c r="E365" s="5">
         <v>3.4674003367617834</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>277.07636310999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.0033877299999858</v>
       </c>
       <c r="D366" s="5">
         <v>4.4496504753990695</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>277.52867185000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.45230874000003496</v>
       </c>
       <c r="D367" s="5">
         <v>1.9766042068579903</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>269.21241873999998</v>
       </c>
       <c r="C368" s="5">
         <v>-8.3162531100000479</v>
       </c>
       <c r="D368" s="5">
         <v>-30.586044670135138</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>160.6243015</v>
       </c>
       <c r="C369" s="5">
         <v>-108.58811723999997</v>
       </c>
       <c r="D369" s="5">
         <v>-99.796486161655181</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>187.53958047</v>
       </c>
       <c r="C370" s="5">
         <v>26.915278970000003</v>
       </c>
       <c r="D370" s="5">
         <v>541.77124862275548</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>209.57603237000001</v>
       </c>
       <c r="C371" s="5">
         <v>22.036451900000003</v>
       </c>
       <c r="D371" s="5">
         <v>279.30108782010791</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>209.65797004000001</v>
       </c>
       <c r="C372" s="5">
         <v>8.1937670000002072E-2</v>
       </c>
       <c r="D372" s="5">
         <v>0.4701726151557839</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>214.54319477000001</v>
       </c>
       <c r="C373" s="5">
         <v>4.8852247300000045</v>
       </c>
       <c r="D373" s="5">
         <v>31.837938261380906</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>219.37968057</v>
       </c>
       <c r="C374" s="5">
         <v>4.8364857999999913</v>
       </c>
       <c r="D374" s="5">
         <v>30.671199073584134</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>224.51624383999999</v>
       </c>
       <c r="C375" s="5">
         <v>5.1365632699999821</v>
       </c>
       <c r="D375" s="5">
         <v>32.012913756848164</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>227.36791206999999</v>
       </c>
       <c r="C376" s="5">
         <v>2.8516682300000014</v>
       </c>
       <c r="D376" s="5">
         <v>16.352808223045457</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>228.77101802000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.4031059500000254</v>
       </c>
       <c r="D377" s="5">
         <v>7.6618835141286867</v>
       </c>
       <c r="E377" s="5">
         <v>-17.133860094379504</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>230.02922964999999</v>
       </c>
       <c r="C378" s="5">
         <v>1.2582116299999768</v>
       </c>
       <c r="D378" s="5">
         <v>6.8031945414176676</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>228.57037208</v>
       </c>
       <c r="C379" s="5">
         <v>-1.4588575699999922</v>
       </c>
       <c r="D379" s="5">
         <v>-7.3505334772058344</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>233.53436952999999</v>
       </c>
       <c r="C380" s="5">
         <v>4.9639974499999937</v>
       </c>
       <c r="D380" s="5">
         <v>29.410775493475995</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>239.79862951000001</v>
       </c>
       <c r="C381" s="5">
         <v>6.2642599800000198</v>
       </c>
       <c r="D381" s="5">
         <v>37.388599841531047</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>243.11858755</v>
       </c>
       <c r="C382" s="5">
         <v>3.3199580399999888</v>
       </c>
       <c r="D382" s="5">
         <v>17.939045049880264</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>247.15616159000001</v>
       </c>
       <c r="C383" s="5">
         <v>4.0375740400000097</v>
       </c>
       <c r="D383" s="5">
         <v>21.853872349096171</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>252.84599549999999</v>
       </c>
       <c r="C384" s="5">
         <v>5.689833909999976</v>
       </c>
       <c r="D384" s="5">
         <v>31.40613904363596</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>253.43531716000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.58932166000002439</v>
       </c>
       <c r="D385" s="5">
         <v>2.8330379990711085</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>253.35149609000001</v>
       </c>
       <c r="C386" s="5">
         <v>-8.3821069999999054E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-0.39616623010108043</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>257.71448594999998</v>
       </c>
       <c r="C387" s="5">
         <v>4.3629898599999706</v>
       </c>
       <c r="D387" s="5">
         <v>22.73948275410347</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>258.83177260000002</v>
       </c>
       <c r="C388" s="5">
         <v>1.1172866500000396</v>
       </c>
       <c r="D388" s="5">
         <v>5.3282992522812433</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>261.37718530000001</v>
       </c>
       <c r="C389" s="5">
         <v>2.5454126999999858</v>
       </c>
       <c r="D389" s="5">
         <v>12.460777866513361</v>
       </c>
       <c r="E389" s="5">
         <v>14.252752626711418</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>262.41505834999998</v>
       </c>
       <c r="C390" s="5">
         <v>1.0378730499999733</v>
       </c>
       <c r="D390" s="5">
         <v>4.8703969650665035</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>264.64450843999998</v>
       </c>
       <c r="C391" s="5">
         <v>2.2294500900000003</v>
       </c>
       <c r="D391" s="5">
         <v>10.68521267606779</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>265.26314360999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.61863517000000456</v>
       </c>
       <c r="D392" s="5">
         <v>2.8414774498175532</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>269.12258401999998</v>
       </c>
       <c r="C393" s="5">
         <v>3.8594404099999906</v>
       </c>
       <c r="D393" s="5">
         <v>18.926539949128408</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>270.30869422000001</v>
       </c>
       <c r="C394" s="5">
         <v>1.1861102000000301</v>
       </c>
       <c r="D394" s="5">
         <v>5.4188917172146578</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>271.60533801000003</v>
       </c>
       <c r="C395" s="5">
         <v>1.2966437900000187</v>
       </c>
       <c r="D395" s="5">
         <v>5.910602440381485</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>275.40934729000003</v>
       </c>
       <c r="C396" s="5">
         <v>3.8040092800000025</v>
       </c>
       <c r="D396" s="5">
         <v>18.163813384892169</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>277.07455544999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.6652081599999633</v>
       </c>
       <c r="D397" s="5">
         <v>7.5017736708039795</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>278.55795617000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.4834007200000201</v>
       </c>
       <c r="D398" s="5">
         <v>6.6171492682502331</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>279.35952046</v>
       </c>
       <c r="C399" s="5">
         <v>0.80156428999998752</v>
       </c>
       <c r="D399" s="5">
         <v>3.5082368460289226</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>280.14964742000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.79012696000000915</v>
       </c>
       <c r="D400" s="5">
         <v>3.4473201047192648</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>279.84928287000002</v>
       </c>
       <c r="C401" s="5">
         <v>-0.30036454999998341</v>
       </c>
       <c r="D401" s="5">
         <v>-1.2790292243641921</v>
       </c>
       <c r="E401" s="5">
         <v>7.0672187967738553</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>287.19778745000002</v>
       </c>
       <c r="C402" s="5">
         <v>7.3485045799999966</v>
       </c>
       <c r="D402" s="5">
         <v>36.484300307702242</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>287.16607140999997</v>
       </c>
       <c r="C403" s="5">
         <v>-3.1716040000048906E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-0.13243883393143641</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>287.9770729</v>
       </c>
       <c r="C404" s="5">
         <v>0.81100149000002375</v>
       </c>
       <c r="D404" s="5">
         <v>3.442125306139876</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>286.82405426000003</v>
       </c>
       <c r="C405" s="5">
         <v>-1.1530186399999707</v>
       </c>
       <c r="D405" s="5">
         <v>-4.7002225775115924</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>288.70256717000001</v>
       </c>
       <c r="C406" s="5">
         <v>1.8785129099999835</v>
       </c>
       <c r="D406" s="5">
         <v>8.1486007976560906</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>291.55859808000002</v>
       </c>
       <c r="C407" s="5">
         <v>2.8560309100000154</v>
       </c>
       <c r="D407" s="5">
         <v>12.538854832823287</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>291.05794966000002</v>
       </c>
       <c r="C408" s="5">
         <v>-0.50064842000000453</v>
       </c>
       <c r="D408" s="5">
         <v>-2.0412244118758971</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>292.13006848999999</v>
       </c>
       <c r="C409" s="5">
         <v>1.0721188299999653</v>
       </c>
       <c r="D409" s="5">
         <v>4.5108881311898497</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>292.73436397</v>
       </c>
       <c r="C410" s="5">
         <v>0.60429548000001887</v>
       </c>
       <c r="D410" s="5">
         <v>2.5107376622393929</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>290.24381676000002</v>
       </c>
       <c r="C411" s="5">
         <v>-2.4905472099999884</v>
       </c>
       <c r="D411" s="5">
         <v>-9.7450078734510512</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>291.77167768999999</v>
       </c>
       <c r="C412" s="5">
         <v>1.5278609299999744</v>
       </c>
       <c r="D412" s="5">
         <v>6.5030078883083986</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>292.70439698000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.93271929000002274</v>
       </c>
       <c r="D413" s="5">
         <v>3.9042629318391864</v>
       </c>
       <c r="E413" s="5">
         <v>4.5935847961317222</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>293.8886033</v>
       </c>
       <c r="C414" s="5">
         <v>1.184206319999987</v>
       </c>
       <c r="D414" s="5">
         <v>4.9643889395589724</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>293.44936966</v>
       </c>
       <c r="C415" s="5">
         <v>-0.43923363999999765</v>
       </c>
       <c r="D415" s="5">
         <v>-1.7788006631309417</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>293.53426623000001</v>
       </c>
       <c r="C416" s="5">
         <v>8.4896570000012161E-2</v>
       </c>
       <c r="D416" s="5">
         <v>0.3477197567027579</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>293.23198256000001</v>
       </c>
       <c r="C417" s="5">
         <v>-0.30228367000000844</v>
       </c>
       <c r="D417" s="5">
         <v>-1.2287931674442087</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>293.86351786</v>
       </c>
       <c r="C418" s="5">
         <v>0.63153529999999591</v>
       </c>
       <c r="D418" s="5">
         <v>2.615281057226615</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>293.67795057000001</v>
       </c>
       <c r="C419" s="5">
         <v>-0.1855672899999945</v>
       </c>
       <c r="D419" s="5">
         <v>-0.75514300201210416</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>292.75026552999998</v>
       </c>
       <c r="C420" s="5">
         <v>-0.92768504000002849</v>
       </c>
       <c r="D420" s="5">
         <v>-3.7254532970451448</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>293.07467427</v>
       </c>
       <c r="C421" s="5">
         <v>0.32440874000002395</v>
       </c>
       <c r="D421" s="5">
         <v>1.337904553584135</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>292.55884832999999</v>
       </c>
       <c r="C422" s="5">
         <v>-0.51582594000001336</v>
       </c>
       <c r="D422" s="5">
         <v>-2.0917335899655498</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>293.84145770999999</v>
       </c>
       <c r="C423" s="5">
         <v>1.2826093799999967</v>
       </c>
       <c r="D423" s="5">
         <v>5.3896555972273941</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>294.08908993</v>
       </c>
       <c r="C424" s="5">
         <v>0.24763222000001406</v>
       </c>
       <c r="D424" s="5">
         <v>1.0159896957865788</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>295.11214296000003</v>
       </c>
       <c r="C425" s="5">
         <v>1.0230530300000282</v>
       </c>
       <c r="D425" s="5">
         <v>4.255264880025833</v>
       </c>
       <c r="E425" s="5">
         <v>0.82258620124675552</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>294.35752258999997</v>
       </c>
       <c r="C426" s="5">
         <v>-0.75462037000005466</v>
       </c>
       <c r="D426" s="5">
         <v>-3.0256868646023727</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>294.56209266000002</v>
       </c>
       <c r="C427" s="5">
         <v>0.20457007000004523</v>
       </c>
       <c r="D427" s="5">
         <v>0.83716082155533833</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>294.13836321000002</v>
       </c>
       <c r="C428" s="5">
         <v>-0.42372944999999618</v>
       </c>
       <c r="D428" s="5">
         <v>-1.7126155495932105</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>294.58810252000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.44973930999998402</v>
       </c>
       <c r="D429" s="5">
         <v>1.8503159336021202</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>294.50768749999997</v>
       </c>
       <c r="C430" s="5">
         <v>-8.04150200000322E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-0.32707796651836318</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>291.30536430000001</v>
       </c>
       <c r="C431" s="5">
         <v>-3.2023231999999666</v>
       </c>
       <c r="D431" s="5">
         <v>-12.295443270550555</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>291.34074081</v>
       </c>
       <c r="C432" s="5">
         <v>3.5376509999991868E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.14582696857445843</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>291.01183916000002</v>
       </c>
       <c r="C433" s="5">
         <v>-0.32890164999997751</v>
       </c>
       <c r="D433" s="5">
         <v>-1.3463292634435131</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>291.61177111000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.59993194999998423</v>
       </c>
       <c r="D434" s="5">
         <v>2.5020887822085447</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>292.24889793</v>
       </c>
       <c r="C435" s="5">
         <v>0.63712681999999177</v>
       </c>
       <c r="D435" s="5">
         <v>2.653551259004594</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>292.40017760000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.15127967000000808</v>
       </c>
       <c r="D436" s="5">
         <v>0.6229393282127349</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>291.10842686000001</v>
       </c>
       <c r="C437" s="5">
         <v>-1.2917507399999977</v>
       </c>
       <c r="D437" s="5">
         <v>-5.1743685335648992</v>
       </c>
       <c r="E437" s="5">
         <v>-1.3566761637940128</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>293.97522780999998</v>
       </c>
       <c r="C438" s="5">
         <v>2.8668009499999698</v>
       </c>
       <c r="D438" s="5">
         <v>12.479013509297054</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>293.55651917</v>
       </c>
       <c r="C439" s="5">
         <v>-0.41870863999997709</v>
       </c>
       <c r="D439" s="5">
         <v>-1.6958332888483474</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>294.03927028999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.48275111999998899</v>
       </c>
       <c r="D440" s="5">
         <v>1.9913363931115313</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>292.71394842000001</v>
       </c>
       <c r="C441" s="5">
         <v>-1.325321869999982</v>
       </c>
       <c r="D441" s="5">
         <v>-5.2766650907280166</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>294.68825730999998</v>
       </c>
       <c r="C442" s="5">
         <v>1.9743088899999748</v>
       </c>
       <c r="D442" s="5">
         <v>8.4009156330590695</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>296.06446655000002</v>
+        <v>295.62105215999998</v>
       </c>
       <c r="C443" s="5">
-        <v>1.376209240000037</v>
+        <v>0.9327948499999934</v>
       </c>
       <c r="D443" s="5">
-        <v>5.7502677363121313</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>3.8652652617803041</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>297.69862367000002</v>
+      </c>
+      <c r="C444" s="5">
+        <v>2.0775715100000411</v>
+      </c>
+      <c r="D444" s="5">
+        <v>8.767117979376394</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB11D85E-DE5D-490E-B864-90A24E17FB81}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>