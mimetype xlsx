--- v3 (2026-02-15)
+++ v4 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6BE608E6-A3BF-450E-B15B-E87CF59C0AFD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A0B92016-A22F-4DE1-9766-4D8917B0F44B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{33957959-5CFB-4910-B0A2-FB6F4F826E06}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BF7F9DAB-92F5-4493-ACCE-ABBE6A916659}"/>
   </bookViews>
   <sheets>
     <sheet name="dalmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1480A477-3325-4647-A1E3-AC70A0EEBD31}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A387F3B8-1125-4B6A-94BD-912EAB393FC7}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>223.76979668000001</v>
+        <v>223.77021289000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>223.94595952</v>
+        <v>223.94641959</v>
       </c>
       <c r="C7" s="5">
-        <v>0.17616283999998927</v>
+        <v>0.1762066999999945</v>
       </c>
       <c r="D7" s="5">
-        <v>0.94880155139784872</v>
+        <v>0.94903702966815384</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>224.09836858</v>
+        <v>224.09958795</v>
       </c>
       <c r="C8" s="5">
-        <v>0.15240905999999654</v>
+        <v>0.15316835999999512</v>
       </c>
       <c r="D8" s="5">
-        <v>0.81973796140693</v>
+        <v>0.82383556167737737</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>223.55224873</v>
+        <v>223.55172202</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.54611984999999663</v>
+        <v>-0.54786593000000039</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.8854784291175162</v>
+        <v>-2.8945647861094659</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>223.52942156</v>
+        <v>223.52886774000001</v>
       </c>
       <c r="C10" s="5">
-        <v>-2.2827169999999342E-2</v>
+        <v>-2.2854279999990013E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-0.1224645486628706</v>
+        <v>-0.12261019694056463</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>223.77881307999999</v>
+        <v>223.77841455999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.24939151999998899</v>
+        <v>0.24954681999997774</v>
       </c>
       <c r="D11" s="5">
-        <v>1.3470848321630813</v>
+        <v>1.3479322005310657</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>224.01571702999999</v>
+        <v>224.01546906999999</v>
       </c>
       <c r="C12" s="5">
-        <v>0.23690394999999853</v>
+        <v>0.23705451000000721</v>
       </c>
       <c r="D12" s="5">
-        <v>1.2778058118013913</v>
+        <v>1.2786249256958593</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>223.80282399000001</v>
+        <v>223.80268361</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.2128930399999831</v>
+        <v>-0.2127854599999921</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.1344763802728419</v>
+        <v>-1.1339073421306578</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>222.94813085000001</v>
+        <v>222.94807338999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.85469313999999486</v>
+        <v>-0.85461022000001208</v>
       </c>
       <c r="D14" s="5">
-        <v>-4.4877048835733842</v>
+        <v>-4.4872813574850738</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>222.83217263</v>
+        <v>222.83215881999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.11595822000001021</v>
+        <v>-0.11591457000000105</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.62235326973822946</v>
+        <v>-0.6221198274999562</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>222.19507492</v>
+        <v>222.19513488999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.63709771000000615</v>
+        <v>-0.63702392999999802</v>
       </c>
       <c r="D16" s="5">
-        <v>-3.377470336761712</v>
+        <v>-3.3770855392873722</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>220.98857279999999</v>
+        <v>220.98841652999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.2065021200000103</v>
+        <v>-1.2067183599999964</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.3247920945864067</v>
+        <v>-6.3258903799246591</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>219.8300959</v>
+        <v>219.83046601999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.1584768999999824</v>
+        <v>-1.1579505100000063</v>
       </c>
       <c r="D18" s="5">
-        <v>-6.1124542138298992</v>
+        <v>-6.1097605752437056</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>219.071934</v>
+        <v>219.07233747999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.75816190000000461</v>
+        <v>-0.75812854000000129</v>
       </c>
       <c r="D19" s="5">
-        <v>-4.0610159858808341</v>
+        <v>-4.0608339641926561</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>217.81056136000001</v>
+        <v>217.81167542</v>
       </c>
       <c r="C20" s="5">
-        <v>-1.2613726399999905</v>
+        <v>-1.2606620599999872</v>
       </c>
       <c r="D20" s="5">
-        <v>-6.6947019505340428</v>
+        <v>-6.6910371851827133</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>214.30265915999999</v>
+        <v>214.30219536999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-3.507902200000018</v>
+        <v>-3.5094800500000076</v>
       </c>
       <c r="D21" s="5">
-        <v>-17.703093995745846</v>
+        <v>-17.710282135287237</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>213.36785307</v>
+        <v>213.36736218999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.93480608999999504</v>
+        <v>-0.93483317999999826</v>
       </c>
       <c r="D22" s="5">
-        <v>-5.1107251017102566</v>
+        <v>-5.1108804685435549</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>212.33849781000001</v>
+        <v>212.33814803999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.0293552599999884</v>
+        <v>-1.0292141500000014</v>
       </c>
       <c r="D23" s="5">
-        <v>-5.6380212154884646</v>
+        <v>-5.637281338458755</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>211.65615819000001</v>
+        <v>211.65598077999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.68233961999999337</v>
+        <v>-0.68216725999999994</v>
       </c>
       <c r="D24" s="5">
-        <v>-3.7887140378404349</v>
+        <v>-3.7877799791682931</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>211.58759603999999</v>
+        <v>211.58749287000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-6.8562150000019528E-2</v>
+        <v>-6.8487909999987551E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.38802629908991637</v>
+        <v>-0.38760721088597627</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>211.11560915000001</v>
+        <v>211.11556077</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.4719868899999824</v>
+        <v>-0.47193210000000363</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.6442325951614332</v>
+        <v>-2.6439306718420985</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>209.13105016</v>
+        <v>209.13104358999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.9845589900000107</v>
+        <v>-1.9845171800000116</v>
       </c>
       <c r="D27" s="5">
-        <v>-10.715086349702652</v>
+        <v>-10.714874478648195</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>209.95654601999999</v>
+        <v>209.95656951999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.82549585999998953</v>
+        <v>0.82552592999999774</v>
       </c>
       <c r="D28" s="5">
-        <v>4.8409181926342804</v>
+        <v>4.8410985321163613</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>209.59985764000001</v>
+        <v>209.59967021</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.35668837999998004</v>
+        <v>-0.35689930999998865</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.0197000183240443</v>
+        <v>-2.0208830128093713</v>
       </c>
       <c r="E29" s="5">
-        <v>-5.1535312508249165</v>
+        <v>-5.153548995385437</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>209.31601703000001</v>
+        <v>209.31631873000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.28384060999999861</v>
+        <v>-0.28335147999999322</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.6129937316222587</v>
+        <v>-1.6102361944473786</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>208.43923864000001</v>
+        <v>208.43955585</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.87677838999999835</v>
+        <v>-0.87676288000000113</v>
       </c>
       <c r="D31" s="5">
-        <v>-4.9123330288754481</v>
+        <v>-4.912241204960333</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>208.31268122</v>
+        <v>208.31366768999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.12655742000001169</v>
+        <v>-0.12588816000001657</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.72617217473768259</v>
+        <v>-0.72234368794996673</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>209.34694494999999</v>
+        <v>209.34652843999999</v>
       </c>
       <c r="C33" s="5">
-        <v>1.0342637299999922</v>
+        <v>1.0328607499999976</v>
       </c>
       <c r="D33" s="5">
-        <v>6.1233679396672347</v>
+        <v>6.114804022104714</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>210.32653615999999</v>
+        <v>210.32610632000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.97959120999999527</v>
+        <v>0.97957788000002211</v>
       </c>
       <c r="D34" s="5">
-        <v>5.7619146695038426</v>
+        <v>5.7618459944460243</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>209.69086727999999</v>
+        <v>209.69053769000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.63566887999999722</v>
+        <v>-0.63556862999999453</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.567071297576363</v>
+        <v>-3.566525226925632</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>209.18240352000001</v>
+        <v>209.18236963999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.50846375999998372</v>
+        <v>-0.50816805000002319</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.8712960077940997</v>
+        <v>-2.8696527775443625</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>208.62224935</v>
+        <v>208.62221549</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.56015417000000411</v>
+        <v>-0.56015414999998825</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.1664846538892677</v>
+        <v>-3.1664850478181017</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>208.99322262999999</v>
+        <v>208.99320409000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.37097327999998697</v>
+        <v>0.370988600000004</v>
       </c>
       <c r="D38" s="5">
-        <v>2.1548403798179017</v>
+        <v>2.1549305931048757</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>209.04260640000001</v>
+        <v>209.04259504999999</v>
       </c>
       <c r="C39" s="5">
-        <v>4.9383770000019922E-2</v>
+        <v>4.9390959999982442E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>0.28392117129416583</v>
+        <v>0.28396258759291193</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>209.38837658</v>
+        <v>209.38836348000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.34577017999998816</v>
+        <v>0.345768430000021</v>
       </c>
       <c r="D40" s="5">
-        <v>2.0030357840064461</v>
+        <v>2.003025663654201</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>209.48757946000001</v>
+        <v>209.48729735000001</v>
       </c>
       <c r="C41" s="5">
-        <v>9.9202880000007099E-2</v>
+        <v>9.8933869999996205E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>0.57001323100906998</v>
+        <v>0.56846353384203407</v>
       </c>
       <c r="E41" s="5">
-        <v>-5.3567870352688729E-2</v>
+        <v>-5.3613090081394699E-2</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>211.12987905</v>
+        <v>211.1300937</v>
       </c>
       <c r="C42" s="5">
-        <v>1.6422995899999933</v>
+        <v>1.6427963499999976</v>
       </c>
       <c r="D42" s="5">
-        <v>9.8239456275014625</v>
+        <v>9.8270602877045921</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>211.72277291</v>
+        <v>211.72302633999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.59289386000000377</v>
+        <v>0.59293263999998658</v>
       </c>
       <c r="D43" s="5">
-        <v>3.4223715567728963</v>
+        <v>3.4225953425419453</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>212.30017638999999</v>
+        <v>212.30100675</v>
       </c>
       <c r="C44" s="5">
-        <v>0.57740347999998676</v>
+        <v>0.57798041000000921</v>
       </c>
       <c r="D44" s="5">
-        <v>3.3221371863327631</v>
+        <v>3.3255025559799867</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>211.53481500000001</v>
+        <v>211.53450531999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.76536138999998116</v>
+        <v>-0.76650143000000526</v>
       </c>
       <c r="D45" s="5">
-        <v>-4.241353230023881</v>
+        <v>-4.2475297104602845</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>211.67588885999999</v>
+        <v>211.67554147000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.14107385999997746</v>
+        <v>0.14103615000001923</v>
       </c>
       <c r="D46" s="5">
-        <v>0.80322930472433995</v>
+        <v>0.80301498803425631</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>211.79348819000001</v>
+        <v>211.79318907999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.11759933000001865</v>
+        <v>0.11764760999997748</v>
       </c>
       <c r="D47" s="5">
-        <v>0.66871668643315729</v>
+        <v>0.66899316680650855</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>212.89813899999999</v>
+        <v>212.89825382999999</v>
       </c>
       <c r="C48" s="5">
-        <v>1.1046508099999812</v>
+        <v>1.1050647499999968</v>
       </c>
       <c r="D48" s="5">
-        <v>6.4415387755934361</v>
+        <v>6.4440316299094524</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>212.69943373000001</v>
+        <v>212.69947802999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.19870526999997651</v>
+        <v>-0.19877579999999284</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.1142704142886206</v>
+        <v>-1.1146632952222069</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>213.02081859</v>
+        <v>213.02083020000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.32138485999999489</v>
+        <v>0.32135217000001148</v>
       </c>
       <c r="D50" s="5">
-        <v>1.8283218974521454</v>
+        <v>1.8281339957975096</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>213.83485977000001</v>
+        <v>213.83484246</v>
       </c>
       <c r="C51" s="5">
-        <v>0.81404118000000381</v>
+        <v>0.81401225999999838</v>
       </c>
       <c r="D51" s="5">
-        <v>4.683318875170972</v>
+        <v>4.6831487204857636</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>214.19191092</v>
+        <v>214.19185723000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.35705114999998955</v>
+        <v>0.35701477000000637</v>
       </c>
       <c r="D52" s="5">
-        <v>2.0222062791081408</v>
+        <v>2.0219985056643575</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>214.58272966000001</v>
+        <v>214.58232318</v>
       </c>
       <c r="C53" s="5">
-        <v>0.39081874000001449</v>
+        <v>0.39046594999999229</v>
       </c>
       <c r="D53" s="5">
-        <v>2.2116505657558294</v>
+        <v>2.2096346205747075</v>
       </c>
       <c r="E53" s="5">
-        <v>2.4321967980793335</v>
+        <v>2.4321407046879351</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>214.49275255000001</v>
+        <v>214.49289234</v>
       </c>
       <c r="C54" s="5">
-        <v>-8.9977110000006633E-2</v>
+        <v>-8.9430840000005674E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-0.50201557185695078</v>
+        <v>-0.4989756554879432</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>214.83045949000001</v>
+        <v>214.83066471999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.3377069400000039</v>
+        <v>0.33777237999998988</v>
       </c>
       <c r="D55" s="5">
-        <v>1.9057801769363225</v>
+        <v>1.906151425543956</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>215.13394423</v>
+        <v>215.13458202000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.3034847399999876</v>
+        <v>0.30391730000002326</v>
       </c>
       <c r="D56" s="5">
-        <v>1.7084385256412871</v>
+        <v>1.71089091177552</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>215.14847315</v>
+        <v>215.14826201</v>
       </c>
       <c r="C57" s="5">
-        <v>1.4528920000003609E-2</v>
+        <v>1.3679989999985764E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>8.1071266755561311E-2</v>
+        <v>7.6332360409669953E-2</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>215.84233036000001</v>
+        <v>215.84208124</v>
       </c>
       <c r="C58" s="5">
-        <v>0.69385721000000444</v>
+        <v>0.69381923000000256</v>
       </c>
       <c r="D58" s="5">
-        <v>3.9394069870492654</v>
+        <v>3.9391914495308322</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>216.22340761000001</v>
+        <v>216.22311970000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.38107725000000414</v>
+        <v>0.3810384600000134</v>
       </c>
       <c r="D59" s="5">
-        <v>2.1393368551607006</v>
+        <v>2.1391194654712509</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>215.67674410999999</v>
+        <v>215.67698988000001</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.5466635000000224</v>
+        <v>-0.54612982000000443</v>
       </c>
       <c r="D60" s="5">
-        <v>-2.9920480288284979</v>
+        <v>-2.9891714258985069</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>216.63013874999999</v>
+        <v>216.63025891000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.95339463999999907</v>
+        <v>0.95326903000000129</v>
       </c>
       <c r="D61" s="5">
-        <v>5.4354630725923059</v>
+        <v>5.4347231069866275</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>217.03450570999999</v>
+        <v>217.03455858000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.40436696000000438</v>
+        <v>0.40429967000000033</v>
       </c>
       <c r="D62" s="5">
-        <v>2.263088452205686</v>
+        <v>2.2627067135779999</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>215.44974607</v>
+        <v>215.44971254000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.5847596399999873</v>
+        <v>-1.5848460400000022</v>
       </c>
       <c r="D63" s="5">
-        <v>-8.4187853110566415</v>
+        <v>-8.4192240533390574</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>216.49822886000001</v>
+        <v>216.49813766</v>
       </c>
       <c r="C64" s="5">
-        <v>1.0484827900000084</v>
+        <v>1.0484251199999903</v>
       </c>
       <c r="D64" s="5">
-        <v>5.9986501901394762</v>
+        <v>5.9983123229100155</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>216.9728384</v>
+        <v>216.97238716999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.47460953999998878</v>
+        <v>0.47424950999999282</v>
       </c>
       <c r="D65" s="5">
-        <v>2.6626028624149756</v>
+        <v>2.6605597991169017</v>
       </c>
       <c r="E65" s="5">
-        <v>1.1138402162126582</v>
+        <v>1.1138214716759798</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>220.84264644999999</v>
+        <v>220.84270309999999</v>
       </c>
       <c r="C66" s="5">
-        <v>3.869808049999989</v>
+        <v>3.8703159300000038</v>
       </c>
       <c r="D66" s="5">
-        <v>23.631992726373063</v>
+        <v>23.635458695272462</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>221.24797416000001</v>
+        <v>221.24815419999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.40532771000002299</v>
+        <v>0.4054510999999934</v>
       </c>
       <c r="D67" s="5">
-        <v>2.2248117979578597</v>
+        <v>2.2254953527580223</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>220.97161227999999</v>
+        <v>220.97199800999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.27636188000002448</v>
+        <v>-0.27615618999999469</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.488670639906331</v>
+        <v>-1.4875690484385529</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>222.1774356</v>
+        <v>222.17735827999999</v>
       </c>
       <c r="C69" s="5">
-        <v>1.2058233200000075</v>
+        <v>1.2053602699999999</v>
       </c>
       <c r="D69" s="5">
-        <v>6.7484515450058735</v>
+        <v>6.7457696935590894</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>221.38552279000001</v>
+        <v>221.38538148000001</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.79191280999998526</v>
+        <v>-0.79197679999998627</v>
       </c>
       <c r="D70" s="5">
-        <v>-4.194330302646998</v>
+        <v>-4.1946640372368389</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>221.69464386000001</v>
+        <v>221.6943943</v>
       </c>
       <c r="C71" s="5">
-        <v>0.30912107000000333</v>
+        <v>0.30901281999999242</v>
       </c>
       <c r="D71" s="5">
-        <v>1.6884903504421178</v>
+        <v>1.6878956030644376</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>219.11125426999999</v>
+        <v>219.1115399</v>
       </c>
       <c r="C72" s="5">
-        <v>-2.5833895900000243</v>
+        <v>-2.5828544000000022</v>
       </c>
       <c r="D72" s="5">
-        <v>-13.121200590663772</v>
+        <v>-13.118667922099359</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>220.02023539000001</v>
+        <v>220.02039049999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.90898112000002129</v>
+        <v>0.90885059999999385</v>
       </c>
       <c r="D73" s="5">
-        <v>5.0933608180694145</v>
+        <v>5.0926059102054833</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>220.95569401</v>
+        <v>220.95576095000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.93545861999999147</v>
+        <v>0.93537045000002195</v>
       </c>
       <c r="D74" s="5">
-        <v>5.2230469611747044</v>
+        <v>5.2225393364396133</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>222.52017738000001</v>
+        <v>222.52013929</v>
       </c>
       <c r="C75" s="5">
-        <v>1.5644833700000049</v>
+        <v>1.5643783399999904</v>
       </c>
       <c r="D75" s="5">
-        <v>8.8354547559466035</v>
+        <v>8.8348355290880587</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>223.43119906999999</v>
+        <v>223.43108036999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.91102168999998412</v>
+        <v>0.91094107999998641</v>
       </c>
       <c r="D76" s="5">
-        <v>5.0250809785691075</v>
+        <v>5.0246271648616947</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>224.46099577999999</v>
+        <v>224.46055587999999</v>
       </c>
       <c r="C77" s="5">
-        <v>1.0297967099999994</v>
+        <v>1.0294755099999975</v>
       </c>
       <c r="D77" s="5">
-        <v>5.6731925731265065</v>
+        <v>5.671381077900306</v>
       </c>
       <c r="E77" s="5">
-        <v>3.4511957511452307</v>
+        <v>3.4512081503407899</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>222.47056708</v>
+        <v>222.47058699999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.9904286999999954</v>
+        <v>-1.9899688799999922</v>
       </c>
       <c r="D78" s="5">
-        <v>-10.137164314285085</v>
+        <v>-10.13495436463141</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>223.53804538</v>
+        <v>223.53821359</v>
       </c>
       <c r="C79" s="5">
-        <v>1.0674783000000048</v>
+        <v>1.0676265900000033</v>
       </c>
       <c r="D79" s="5">
-        <v>5.9123605554136427</v>
+        <v>5.91320313286956</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>223.95490536</v>
+        <v>223.95511679000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.41685997999999813</v>
+        <v>0.41690320000000725</v>
       </c>
       <c r="D80" s="5">
-        <v>2.2608887804562494</v>
+        <v>2.2611238798995181</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>224.72644554999999</v>
+        <v>224.72642073</v>
       </c>
       <c r="C81" s="5">
-        <v>0.77154018999999607</v>
+        <v>0.77130393999999569</v>
       </c>
       <c r="D81" s="5">
-        <v>4.2133219361411456</v>
+        <v>4.2120032054284717</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>225.52052756</v>
+        <v>225.52046222000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.794082010000011</v>
+        <v>0.79404149000001212</v>
       </c>
       <c r="D82" s="5">
-        <v>4.3236451604177439</v>
+        <v>4.3234207174730033</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>225.77301469</v>
+        <v>225.77278163</v>
       </c>
       <c r="C83" s="5">
-        <v>0.25248712999999157</v>
+        <v>0.25231940999998415</v>
       </c>
       <c r="D83" s="5">
-        <v>1.3517936302655187</v>
+        <v>1.3508905332751953</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>225.67729008000001</v>
+        <v>225.67756940999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-9.5724609999990662E-2</v>
+        <v>-9.5212220000007619E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-0.50759849856439887</v>
+        <v>-0.50488826914080187</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>226.21384993000001</v>
+        <v>226.21401349999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.53655985000000328</v>
+        <v>0.53644409000000337</v>
       </c>
       <c r="D85" s="5">
-        <v>2.8906697865478392</v>
+        <v>2.8900343396643491</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>226.69897241999999</v>
+        <v>226.69905437</v>
       </c>
       <c r="C86" s="5">
-        <v>0.48512248999998064</v>
+        <v>0.48504087000000595</v>
       </c>
       <c r="D86" s="5">
-        <v>2.6040080453326064</v>
+        <v>2.6035628466044569</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>227.55324456</v>
+        <v>227.55320043</v>
       </c>
       <c r="C87" s="5">
-        <v>0.85427214000000617</v>
+        <v>0.85414606000000504</v>
       </c>
       <c r="D87" s="5">
-        <v>4.6168810789854131</v>
+        <v>4.616183799105511</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>228.60947508000001</v>
+        <v>228.60936939999999</v>
       </c>
       <c r="C88" s="5">
-        <v>1.0562305200000139</v>
+        <v>1.0561689699999874</v>
       </c>
       <c r="D88" s="5">
-        <v>5.7144440787101347</v>
+        <v>5.7141036696472858</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>229.00264311999999</v>
+        <v>229.00229934999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.39316803999997774</v>
+        <v>0.39292994999999564</v>
       </c>
       <c r="D89" s="5">
-        <v>2.0834224730533313</v>
+        <v>2.0821498400172445</v>
       </c>
       <c r="E89" s="5">
-        <v>2.0233570310145943</v>
+        <v>2.0234038235332985</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>229.61032992</v>
+        <v>229.61027515000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.60768680000001041</v>
+        <v>0.60797580000001972</v>
       </c>
       <c r="D90" s="5">
-        <v>3.2312371202343204</v>
+        <v>3.2328012441952936</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>230.1297907</v>
+        <v>230.12993320000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.51946078000000284</v>
+        <v>0.51965805000000387</v>
       </c>
       <c r="D91" s="5">
-        <v>2.7488662584246759</v>
+        <v>2.7499238581828234</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>231.67525914999999</v>
+        <v>231.67538579000001</v>
       </c>
       <c r="C92" s="5">
-        <v>1.5454684499999871</v>
+        <v>1.5454525899999965</v>
       </c>
       <c r="D92" s="5">
-        <v>8.3631897010799214</v>
+        <v>8.3630953100132022</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>231.91961767000001</v>
+        <v>231.91963296</v>
       </c>
       <c r="C93" s="5">
-        <v>0.24435852000002001</v>
+        <v>0.24424716999999418</v>
       </c>
       <c r="D93" s="5">
-        <v>1.2730633319115059</v>
+        <v>1.272479151217687</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>233.21064919</v>
+        <v>233.2106325</v>
       </c>
       <c r="C94" s="5">
-        <v>1.29103151999999</v>
+        <v>1.2909995400000014</v>
       </c>
       <c r="D94" s="5">
-        <v>6.8884299937506777</v>
+        <v>6.8882536354065049</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>233.46214495000001</v>
+        <v>233.46199032999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.25149576000001161</v>
+        <v>0.25135782999998924</v>
       </c>
       <c r="D95" s="5">
-        <v>1.3017903734585667</v>
+        <v>1.3010722773437733</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>236.01036568999999</v>
+        <v>236.01054114999999</v>
       </c>
       <c r="C96" s="5">
-        <v>2.5482207399999766</v>
+        <v>2.5485508200000027</v>
       </c>
       <c r="D96" s="5">
-        <v>13.913521552569996</v>
+        <v>13.915443153267915</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>237.14362754000001</v>
+        <v>237.14375175000001</v>
       </c>
       <c r="C97" s="5">
-        <v>1.1332618500000251</v>
+        <v>1.1332106000000124</v>
       </c>
       <c r="D97" s="5">
-        <v>5.9167321552577201</v>
+        <v>5.9164529594884607</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>238.01620876999999</v>
+        <v>238.01628144</v>
       </c>
       <c r="C98" s="5">
-        <v>0.87258122999998022</v>
+        <v>0.87252968999999325</v>
       </c>
       <c r="D98" s="5">
-        <v>4.5059199138717254</v>
+        <v>4.5056459499029922</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>238.32654063999999</v>
+        <v>238.32650513999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.31033186999999884</v>
+        <v>0.31022369999999455</v>
       </c>
       <c r="D99" s="5">
-        <v>1.5758606160568567</v>
+        <v>1.5753069024400546</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>238.72243954999999</v>
+        <v>238.72236332</v>
       </c>
       <c r="C100" s="5">
-        <v>0.39589890999999966</v>
+        <v>0.39585818000000472</v>
       </c>
       <c r="D100" s="5">
-        <v>2.0117076294603908</v>
+        <v>2.0114990733899774</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>239.72918286999999</v>
+        <v>239.72894789</v>
       </c>
       <c r="C101" s="5">
-        <v>1.0067433199999982</v>
+        <v>1.0065845700000011</v>
       </c>
       <c r="D101" s="5">
-        <v>5.1797013736436304</v>
+        <v>5.1788672619594411</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6840244303989031</v>
+        <v>4.6840789679608141</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>240.30285017</v>
+        <v>240.30276117</v>
       </c>
       <c r="C102" s="5">
-        <v>0.57366730000001098</v>
+        <v>0.57381327999999598</v>
       </c>
       <c r="D102" s="5">
-        <v>2.909673850233685</v>
+        <v>2.9104269342316025</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>240.31412986000001</v>
+        <v>240.31422103</v>
       </c>
       <c r="C103" s="5">
-        <v>1.1279690000009168E-2</v>
+        <v>1.1459860000002209E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>5.634191600867311E-2</v>
+        <v>5.7242120261125073E-2</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>240.10294779</v>
+        <v>240.10305550999999</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.21118207000000666</v>
+        <v>-0.21116552000000866</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.049448181618684</v>
+        <v>-1.0493659389293364</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>242.31620638000001</v>
+        <v>242.31624287</v>
       </c>
       <c r="C105" s="5">
-        <v>2.2132585900000095</v>
+        <v>2.2131873600000063</v>
       </c>
       <c r="D105" s="5">
-        <v>11.639949267431081</v>
+        <v>11.63954997343315</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>242.85500701999999</v>
+        <v>242.85503385999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.53880063999997674</v>
+        <v>0.53879098999999542</v>
       </c>
       <c r="D106" s="5">
-        <v>2.7011267062929889</v>
+        <v>2.7010773238214991</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>243.48867035999999</v>
+        <v>243.48860766000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.63366333999999824</v>
+        <v>0.63357380000002195</v>
       </c>
       <c r="D107" s="5">
-        <v>3.1763961902329774</v>
+        <v>3.1759405327090873</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>244.10472121000001</v>
+        <v>244.10475631</v>
       </c>
       <c r="C108" s="5">
-        <v>0.61605085000002191</v>
+        <v>0.61614864999998531</v>
       </c>
       <c r="D108" s="5">
-        <v>3.0787284693731376</v>
+        <v>3.0792248535449929</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>244.32483772</v>
+        <v>244.32489378</v>
       </c>
       <c r="C109" s="5">
-        <v>0.22011650999999688</v>
+        <v>0.22013746999999739</v>
       </c>
       <c r="D109" s="5">
-        <v>1.0874585357209421</v>
+        <v>1.0875624430116915</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>244.49987811</v>
+        <v>244.49992681000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.17504038999999239</v>
+        <v>0.17503303000000869</v>
       </c>
       <c r="D110" s="5">
-        <v>0.86310549261778835</v>
+        <v>0.86306885931850541</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>243.92321973</v>
+        <v>243.92319026999999</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.57665837999999781</v>
+        <v>-0.57673654000001306</v>
       </c>
       <c r="D111" s="5">
-        <v>-2.793800357020193</v>
+        <v>-2.7941735788858946</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>243.97210978999999</v>
+        <v>243.97206559</v>
       </c>
       <c r="C112" s="5">
-        <v>4.8890059999990854E-2</v>
+        <v>4.8875320000007605E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>0.24078392218229716</v>
+        <v>0.24071127665177272</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>244.42576328000001</v>
+        <v>244.42565544000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.45365349000002197</v>
+        <v>0.45358985000001439</v>
       </c>
       <c r="D113" s="5">
-        <v>2.2542996364043111</v>
+        <v>2.2539805676749625</v>
       </c>
       <c r="E113" s="5">
-        <v>1.959119183477509</v>
+        <v>1.9591741386839612</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>243.18079544</v>
+        <v>243.18068295</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.2449678400000153</v>
+        <v>-1.2449724900000092</v>
       </c>
       <c r="D114" s="5">
-        <v>-5.9437768088285718</v>
+        <v>-5.9438009402309921</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>243.11433084999999</v>
+        <v>243.11437713999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-6.6464590000009593E-2</v>
+        <v>-6.6305810000017118E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.32748360578690461</v>
+        <v>-0.32670259044454975</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>243.2397866</v>
+        <v>243.23987732000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.12545575000001463</v>
+        <v>0.12550018000001728</v>
       </c>
       <c r="D116" s="5">
-        <v>0.62100377720939459</v>
+        <v>0.62122421111094894</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>241.51940845999999</v>
+        <v>241.51946684999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.7203781400000082</v>
+        <v>-1.7204104700000187</v>
       </c>
       <c r="D117" s="5">
-        <v>-8.1648221932983152</v>
+        <v>-8.1649667830628214</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>241.05264732000001</v>
+        <v>241.05270935999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.46676113999998847</v>
+        <v>-0.466757489999992</v>
       </c>
       <c r="D118" s="5">
-        <v>-2.2946310452666929</v>
+        <v>-2.2946127430372054</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>240.43354160999999</v>
+        <v>240.43359115999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.61910571000001369</v>
+        <v>-0.61911820000000262</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.0388452084358031</v>
+        <v>-3.0389048803626029</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>239.88835889000001</v>
+        <v>239.88826732000001</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.54518271999998547</v>
+        <v>-0.54532383999998046</v>
       </c>
       <c r="D120" s="5">
-        <v>-2.6873192777861155</v>
+        <v>-2.6880056863233026</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>239.41241732</v>
+        <v>239.41239999000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.47594157000000337</v>
+        <v>-0.47586732999999981</v>
       </c>
       <c r="D121" s="5">
-        <v>-2.3550067611040615</v>
+        <v>-2.3546443017284924</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>239.64370685</v>
+        <v>239.64371211</v>
       </c>
       <c r="C122" s="5">
-        <v>0.23128952999999797</v>
+        <v>0.23131211999998413</v>
       </c>
       <c r="D122" s="5">
-        <v>1.1654655058785934</v>
+        <v>1.1655800270381711</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>240.03520748</v>
+        <v>240.03518549</v>
       </c>
       <c r="C123" s="5">
-        <v>0.39150062999999591</v>
+        <v>0.39147338000000786</v>
       </c>
       <c r="D123" s="5">
-        <v>1.978124530764136</v>
+        <v>1.9779855622299891</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>240.61590916</v>
+        <v>240.61587614999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.58070168000000422</v>
+        <v>0.5806906599999877</v>
       </c>
       <c r="D124" s="5">
-        <v>2.9420235462011446</v>
+        <v>2.9419672434644939</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>240.92655926</v>
+        <v>240.92653046999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.3106501000000037</v>
+        <v>0.3106543199999976</v>
       </c>
       <c r="D125" s="5">
-        <v>1.5603232508476284</v>
+        <v>1.5603448132505582</v>
       </c>
       <c r="E125" s="5">
-        <v>-1.4316019608749397</v>
+        <v>-1.431570251371983</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>242.63566191000001</v>
+        <v>242.63558907999999</v>
       </c>
       <c r="C126" s="5">
-        <v>1.7091026500000055</v>
+        <v>1.7090586099999996</v>
       </c>
       <c r="D126" s="5">
-        <v>8.85276136087192</v>
+        <v>8.8525253704929021</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>242.55828312</v>
+        <v>242.55830485000001</v>
       </c>
       <c r="C127" s="5">
-        <v>-7.7378790000011577E-2</v>
+        <v>-7.7284229999975196E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.38202073533201153</v>
+        <v>-0.38155482246655659</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>242.40703275999999</v>
+        <v>242.40710711</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.15125036000000591</v>
+        <v>-0.15119774000001485</v>
       </c>
       <c r="D128" s="5">
-        <v>-0.7457145907161955</v>
+        <v>-0.74545597885469217</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>243.44071545</v>
+        <v>243.44078071000001</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0336826900000062</v>
+        <v>1.0336736000000144</v>
       </c>
       <c r="D129" s="5">
-        <v>5.2388278547621736</v>
+        <v>5.2387790550680435</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>243.38102190000001</v>
+        <v>243.38110098999999</v>
       </c>
       <c r="C130" s="5">
-        <v>-5.9693549999991546E-2</v>
+        <v>-5.9679720000019643E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.29385278656969271</v>
+        <v>-0.29378471889929259</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>243.95461714999999</v>
+        <v>243.95471187999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.57359524999998257</v>
+        <v>0.57361088999999765</v>
       </c>
       <c r="D131" s="5">
-        <v>2.8650832530875858</v>
+        <v>2.8651614464573205</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>241.48583527</v>
+        <v>241.48569386</v>
       </c>
       <c r="C132" s="5">
-        <v>-2.4687818799999945</v>
+        <v>-2.4690180199999929</v>
       </c>
       <c r="D132" s="5">
-        <v>-11.490184766486822</v>
+        <v>-11.491219149543241</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>240.86946612</v>
+        <v>240.86941138</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.61636914999999703</v>
+        <v>-0.6162824799999953</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.020249808518749</v>
+        <v>-3.019832806576539</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>241.10267406</v>
+        <v>241.10265330999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.23320793999999978</v>
+        <v>0.23324192999999127</v>
       </c>
       <c r="D134" s="5">
-        <v>1.1680374732957688</v>
+        <v>1.1682088890722087</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>242.23404650000001</v>
+        <v>242.23401895999999</v>
       </c>
       <c r="C135" s="5">
-        <v>1.1313724400000069</v>
+        <v>1.1313656499999922</v>
       </c>
       <c r="D135" s="5">
-        <v>5.7786167055958293</v>
+        <v>5.7785816351905606</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>241.88407007000001</v>
+        <v>241.88405136</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.34997642999999812</v>
+        <v>-0.34996759999998517</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.7200327958314499</v>
+        <v>-1.7199899371902694</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>241.02317812999999</v>
+        <v>241.02317303000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.86089194000001612</v>
+        <v>-0.86087832999999137</v>
       </c>
       <c r="D137" s="5">
-        <v>-4.1883116655893833</v>
+        <v>-4.188247060148365</v>
       </c>
       <c r="E137" s="5">
-        <v>4.0103038160976823E-2</v>
+        <v>4.0112875826281424E-2</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>242.33473283000001</v>
+        <v>242.33467984999999</v>
       </c>
       <c r="C138" s="5">
-        <v>1.3115547000000163</v>
+        <v>1.3115068199999769</v>
       </c>
       <c r="D138" s="5">
-        <v>6.7289570573320745</v>
+        <v>6.7287041568086847</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>241.07565600999999</v>
+        <v>241.07568562</v>
       </c>
       <c r="C139" s="5">
-        <v>-1.2590768200000184</v>
+        <v>-1.2589942299999848</v>
       </c>
       <c r="D139" s="5">
-        <v>-6.059619252826165</v>
+        <v>-6.0592343432568141</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>239.81974188999999</v>
+        <v>239.81980443</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.2559141199999999</v>
+        <v>-1.2558811899999966</v>
       </c>
       <c r="D140" s="5">
-        <v>-6.0755008254573806</v>
+        <v>-6.0753453374617017</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>237.62371032999999</v>
+        <v>237.62377208000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.1960315599999944</v>
+        <v>-2.1960323499999959</v>
       </c>
       <c r="D141" s="5">
-        <v>-10.451544653446343</v>
+        <v>-10.451545636213133</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>235.63678725</v>
+        <v>235.63686333999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.9869230799999968</v>
+        <v>-1.9869087400000183</v>
       </c>
       <c r="D142" s="5">
-        <v>-9.5851346636960262</v>
+        <v>-9.5850662584201718</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>234.42581555999999</v>
+        <v>234.42592675</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.210971690000008</v>
+        <v>-1.2109365899999887</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.9956147886227935</v>
+        <v>-5.9954440063293752</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>230.35133920000001</v>
+        <v>230.35118843999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.0744763599999771</v>
+        <v>-4.074738310000015</v>
       </c>
       <c r="D144" s="5">
-        <v>-18.97413601614889</v>
+        <v>-18.975233539471315</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>229.31209199</v>
+        <v>229.31202816999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.0392472100000134</v>
+        <v>-1.0391602699999964</v>
       </c>
       <c r="D145" s="5">
-        <v>-5.2815508000704003</v>
+        <v>-5.2811232384890827</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>227.44621529</v>
+        <v>227.44618560000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.8658767000000012</v>
+        <v>-1.8658425699999839</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.3388761717361213</v>
+        <v>-9.3387154029448087</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>224.58270680999999</v>
+        <v>224.58267626</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.8635084800000072</v>
+        <v>-2.8635093400000073</v>
       </c>
       <c r="D147" s="5">
-        <v>-14.104350428471879</v>
+        <v>-14.1043560911006</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>222.36886380999999</v>
+        <v>222.36885104000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.2138429999999971</v>
+        <v>-2.2138252199999897</v>
       </c>
       <c r="D148" s="5">
-        <v>-11.208379607338658</v>
+        <v>-11.2082958558813</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>220.28287194999999</v>
+        <v>220.28287682999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.0859918600000071</v>
+        <v>-2.0859742100000176</v>
       </c>
       <c r="D149" s="5">
-        <v>-10.693918296747629</v>
+        <v>-10.693833012499853</v>
       </c>
       <c r="E149" s="5">
-        <v>-8.6051085795629803</v>
+        <v>-8.6051046209645872</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>218.14988908000001</v>
+        <v>218.14985935999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-2.132982869999978</v>
+        <v>-2.1330174699999986</v>
       </c>
       <c r="D150" s="5">
-        <v>-11.020246514636224</v>
+        <v>-11.020415636456482</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>215.96916411999999</v>
+        <v>215.96919337</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.1807249600000205</v>
+        <v>-2.1806659899999943</v>
       </c>
       <c r="D151" s="5">
-        <v>-11.357701081271031</v>
+        <v>-11.357412100588471</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>214.93262498000001</v>
+        <v>214.93266865999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.0365391399999737</v>
+        <v>-1.036524710000009</v>
       </c>
       <c r="D152" s="5">
-        <v>-5.6097482482123322</v>
+        <v>-5.609671463074406</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>213.23131577000001</v>
+        <v>213.23136536000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.7013092100000051</v>
+        <v>-1.701303299999978</v>
       </c>
       <c r="D153" s="5">
-        <v>-9.0958462659714971</v>
+        <v>-9.0958142627697409</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>212.33393538000001</v>
+        <v>212.33399908000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.89738038999999503</v>
+        <v>-0.89736627999999996</v>
       </c>
       <c r="D154" s="5">
-        <v>-4.9349093570365881</v>
+        <v>-4.9348324286695666</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>211.30077308</v>
+        <v>211.30086643000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.033162300000015</v>
+        <v>-1.0331326499999989</v>
       </c>
       <c r="D155" s="5">
-        <v>-5.6851401170471387</v>
+        <v>-5.6849796442047795</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>210.15176543000001</v>
+        <v>210.15163877000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.1490076499999873</v>
+        <v>-1.1492276600000082</v>
       </c>
       <c r="D156" s="5">
-        <v>-6.3336749889918327</v>
+        <v>-6.3348489893708448</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>208.33215100000001</v>
+        <v>208.33209292000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.8196144300000014</v>
+        <v>-1.8195458499999972</v>
       </c>
       <c r="D157" s="5">
-        <v>-9.9094865888185062</v>
+        <v>-9.9091364007132814</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>207.34212457000001</v>
+        <v>207.34209605999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.99002643000000035</v>
+        <v>-0.9899968600000193</v>
       </c>
       <c r="D158" s="5">
-        <v>-5.5558729605297064</v>
+        <v>-5.5557128397418882</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>205.63064155000001</v>
+        <v>205.63061646</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.7114830200000029</v>
+        <v>-1.7114795999999899</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.4677249605730651</v>
+        <v>-9.4677081353428001</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>204.44089915999999</v>
+        <v>204.44089070999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.1897423900000206</v>
+        <v>-1.189725750000008</v>
       </c>
       <c r="D160" s="5">
-        <v>-6.7262531912615886</v>
+        <v>-6.7261628843324317</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>203.32607725</v>
+        <v>203.32608374</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.1148219099999892</v>
+        <v>-1.1148069699999894</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.3509028786416284</v>
+        <v>-6.3508205594637985</v>
       </c>
       <c r="E161" s="5">
-        <v>-7.697736346858985</v>
+        <v>-7.6977354454500491</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>202.26503034000001</v>
+        <v>202.26502250999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.0610469099999875</v>
+        <v>-1.0610612300000071</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.0854970384761735</v>
+        <v>-6.0855766374723892</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>201.40259398000001</v>
+        <v>201.40261642999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.86243636000000379</v>
+        <v>-0.86240607999999952</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.998367145716931</v>
+        <v>-4.9981959375837937</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>200.21884026000001</v>
+        <v>200.2188696</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.1837537199999986</v>
+        <v>-1.1837468299999898</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.8294669766950094</v>
+        <v>-6.8294277652620199</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>199.51924921</v>
+        <v>199.51928558</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.69959105000000932</v>
+        <v>-0.69958402000000319</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.1133104117306747</v>
+        <v>-4.1132692780419866</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>198.53414316999999</v>
+        <v>198.53418732</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.98510604000000512</v>
+        <v>-0.98509826000000089</v>
       </c>
       <c r="D166" s="5">
-        <v>-5.766602833327628</v>
+        <v>-5.7665574975900409</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>197.62619838000001</v>
+        <v>197.62625682999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.90794478999998773</v>
+        <v>-0.90793049000001247</v>
       </c>
       <c r="D167" s="5">
-        <v>-5.3519377862256912</v>
+        <v>-5.3518544423486025</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>195.81549846999999</v>
+        <v>195.81541616000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.810699910000011</v>
+        <v>-1.8108406699999762</v>
       </c>
       <c r="D168" s="5">
-        <v>-10.457224319254021</v>
+        <v>-10.457993780398589</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>195.50515734999999</v>
+        <v>195.50511234000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.31034112000000391</v>
+        <v>-0.31030382000000145</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.8853473466244774</v>
+        <v>-1.8851235029452851</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>195.17463817000001</v>
+        <v>195.17461463999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.33051917999998182</v>
+        <v>-0.33049770000002354</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.0099511728636887</v>
+        <v>-2.0098222193310589</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>195.51141462999999</v>
+        <v>195.51139656999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.33677645999998163</v>
+        <v>0.33678193000000078</v>
       </c>
       <c r="D171" s="5">
-        <v>2.0903804034233531</v>
+        <v>2.090414933143836</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>195.41992038999999</v>
+        <v>195.41991666999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-9.1494240000002947E-2</v>
+        <v>-9.1479899999995951E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.56012554004399862</v>
+        <v>-0.56003802830556504</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>195.08887358000001</v>
+        <v>195.08887859999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.33104680999997527</v>
+        <v>-0.33103807000000529</v>
       </c>
       <c r="D173" s="5">
-        <v>-2.0139998790645763</v>
+        <v>-2.0139472396476732</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.0512283428710933</v>
+        <v>-4.0512289365358551</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>195.33861214000001</v>
+        <v>195.33861976</v>
       </c>
       <c r="C174" s="5">
-        <v>0.24973855999999728</v>
+        <v>0.24974116000001345</v>
       </c>
       <c r="D174" s="5">
-        <v>1.5470144294434052</v>
+        <v>1.5470306087138841</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>195.73257939999999</v>
+        <v>195.73259343000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.39396725999998239</v>
+        <v>0.39397367000000827</v>
       </c>
       <c r="D175" s="5">
-        <v>2.4472391034058516</v>
+        <v>2.4472792671305088</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>195.80183946</v>
+        <v>195.80185645</v>
       </c>
       <c r="C176" s="5">
-        <v>6.9260060000004842E-2</v>
+        <v>6.9263019999993958E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>0.42544789442813258</v>
+        <v>0.42546608184246271</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>196.42878654</v>
+        <v>196.42880983000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.62694708000000787</v>
+        <v>0.62695338000000334</v>
       </c>
       <c r="D177" s="5">
-        <v>3.9107299027972831</v>
+        <v>3.9107695498253214</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>196.50076433000001</v>
+        <v>196.50079087</v>
       </c>
       <c r="C178" s="5">
-        <v>7.1977790000005371E-2</v>
+        <v>7.1981039999997165E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.44060566216830299</v>
+        <v>0.44062554452009017</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>196.07859346000001</v>
+        <v>196.07862241999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.4221708700000022</v>
+        <v>-0.42216845000001513</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.5478854540948892</v>
+        <v>-2.5478706809907381</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>196.84621684000001</v>
+        <v>196.84617147</v>
       </c>
       <c r="C180" s="5">
-        <v>0.76762338000000341</v>
+        <v>0.76754905000001372</v>
       </c>
       <c r="D180" s="5">
-        <v>4.8003361881397089</v>
+        <v>4.7998605880421152</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>196.40750201</v>
+        <v>196.40746926</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.43871483000000921</v>
+        <v>-0.43870221000000242</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.6419212524982361</v>
+        <v>-2.6418467859878225</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>196.32675096</v>
+        <v>196.32673277000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-8.0751050000003488E-2</v>
+        <v>-8.07364899999925E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.49225431273701714</v>
+        <v>-0.49216583816611426</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>197.58635722</v>
+        <v>197.58634720000001</v>
       </c>
       <c r="C183" s="5">
-        <v>1.2596062599999982</v>
+        <v>1.2596144299999992</v>
       </c>
       <c r="D183" s="5">
-        <v>7.9766130045862083</v>
+        <v>7.976667346633004</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>196.89799489999999</v>
+        <v>196.89799550000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.68836232000001019</v>
+        <v>-0.68835169999999835</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.1014437770587104</v>
+        <v>-4.1013819118048689</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>197.03061119</v>
+        <v>197.03061496999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.13261629000001562</v>
+        <v>0.13261946999998031</v>
       </c>
       <c r="D185" s="5">
-        <v>0.81123421641167148</v>
+        <v>0.81125373859698424</v>
       </c>
       <c r="E185" s="5">
-        <v>0.99530925283841665</v>
+        <v>0.995308591619537</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>196.83075883000001</v>
+        <v>196.83077392000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.19985235999999418</v>
+        <v>-0.19984104999997498</v>
       </c>
       <c r="D186" s="5">
-        <v>-1.2104181579115747</v>
+        <v>-1.2103500167765624</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>196.32127098999999</v>
+        <v>196.32127858000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.50948784000001979</v>
+        <v>-0.50949534000000085</v>
       </c>
       <c r="D187" s="5">
-        <v>-3.0623063238050086</v>
+        <v>-3.0623505317172728</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>196.49289562000001</v>
+        <v>196.49290206000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.17162463000002504</v>
+        <v>0.17162347999999383</v>
       </c>
       <c r="D188" s="5">
-        <v>1.0541021640469328</v>
+        <v>1.0540950259125159</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>197.01882744</v>
+        <v>197.01883946000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.52593181999998251</v>
+        <v>0.52593740000000366</v>
       </c>
       <c r="D189" s="5">
-        <v>3.2596213595822876</v>
+        <v>3.2596563456100958</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>196.98081629999999</v>
+        <v>196.98082717</v>
       </c>
       <c r="C190" s="5">
-        <v>-3.8011140000008936E-2</v>
+        <v>-3.8012290000011717E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.23127230172766966</v>
+        <v>-0.23127927718820107</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>197.57226734</v>
+        <v>197.57227383</v>
       </c>
       <c r="C191" s="5">
-        <v>0.5914510400000097</v>
+        <v>0.59144666000000257</v>
       </c>
       <c r="D191" s="5">
-        <v>3.6632001847805018</v>
+        <v>3.6631724018468148</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>199.81423334999999</v>
+        <v>199.8142163</v>
       </c>
       <c r="C192" s="5">
-        <v>2.2419660099999987</v>
+        <v>2.2419424699999979</v>
       </c>
       <c r="D192" s="5">
-        <v>14.499936686255843</v>
+        <v>14.499774309889247</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>199.52475815</v>
+        <v>199.52473896999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.28947519999999827</v>
+        <v>-0.28947733000001108</v>
       </c>
       <c r="D193" s="5">
-        <v>-1.7246805773375451</v>
+        <v>-1.724693312834058</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>198.10894673999999</v>
+        <v>198.10893579</v>
       </c>
       <c r="C194" s="5">
-        <v>-1.4158114100000034</v>
+        <v>-1.4158031799999833</v>
       </c>
       <c r="D194" s="5">
-        <v>-8.1905149230623095</v>
+        <v>-8.1904699116439712</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>199.10094781000001</v>
+        <v>199.10094441000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.99200107000001481</v>
+        <v>0.99200862000000711</v>
       </c>
       <c r="D195" s="5">
-        <v>6.1771004798084395</v>
+        <v>6.1771491461199757</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>199.37016174999999</v>
+        <v>199.37016843000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.269213939999986</v>
+        <v>0.26922401999999579</v>
       </c>
       <c r="D196" s="5">
-        <v>1.6346989094074615</v>
+        <v>1.6347606004030624</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>199.53236115000001</v>
+        <v>199.53235612</v>
       </c>
       <c r="C197" s="5">
-        <v>0.16219940000001998</v>
+        <v>0.16218768999999611</v>
       </c>
       <c r="D197" s="5">
-        <v>0.98065112886789318</v>
+        <v>0.98057998060172569</v>
       </c>
       <c r="E197" s="5">
-        <v>1.269726538881577</v>
+        <v>1.269722043135757</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>199.22309508999999</v>
+        <v>199.22311780999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.30926606000002721</v>
+        <v>-0.30923831000001201</v>
       </c>
       <c r="D198" s="5">
-        <v>-1.8441713394646952</v>
+        <v>-1.8440073186526407</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>199.9958833</v>
+        <v>199.99587690000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.77278821000001585</v>
+        <v>0.7727590900000223</v>
       </c>
       <c r="D199" s="5">
-        <v>4.7554146231745253</v>
+        <v>4.7552310369710415</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>200.54970904000001</v>
+        <v>200.54971277999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.55382574000000773</v>
+        <v>0.55383587999997985</v>
       </c>
       <c r="D200" s="5">
-        <v>3.3741043077574862</v>
+        <v>3.3741671378151317</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>201.07072901999999</v>
+        <v>201.07073467000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.52101997999997707</v>
+        <v>0.52102189000001431</v>
       </c>
       <c r="D201" s="5">
-        <v>3.1624851666913756</v>
+        <v>3.1624968663352071</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>201.46494741999999</v>
+        <v>201.46495177</v>
       </c>
       <c r="C202" s="5">
-        <v>0.39421839999999975</v>
+        <v>0.39421709999999166</v>
       </c>
       <c r="D202" s="5">
-        <v>2.3782513079384504</v>
+        <v>2.3782433129516001</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>201.61994078000001</v>
+        <v>201.61994583000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.15499336000002017</v>
+        <v>0.15499406000000704</v>
       </c>
       <c r="D203" s="5">
-        <v>0.92711436229822031</v>
+        <v>0.92711854707572261</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>201.23194398999999</v>
+        <v>201.23193510999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.38799679000001674</v>
+        <v>-0.38801072000001113</v>
       </c>
       <c r="D204" s="5">
-        <v>-2.2849905920928393</v>
+        <v>-2.2850717056509318</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>201.55020152</v>
+        <v>201.55018483000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.318257530000011</v>
+        <v>0.31824972000001139</v>
       </c>
       <c r="D205" s="5">
-        <v>1.9144507598017224</v>
+        <v>1.914403455234126</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>201.75035903</v>
+        <v>201.75035199000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.20015750999999682</v>
+        <v>0.20016716000000656</v>
       </c>
       <c r="D206" s="5">
-        <v>1.1982388210705963</v>
+        <v>1.1982970062859311</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>200.94621007000001</v>
+        <v>200.9462116</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.80414895999999203</v>
+        <v>-0.8041403900000148</v>
       </c>
       <c r="D207" s="5">
-        <v>-4.6795595382653987</v>
+        <v>-4.6795109150050802</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>201.22773187999999</v>
+        <v>201.22773545999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.28152180999998677</v>
+        <v>0.28152385999999296</v>
       </c>
       <c r="D208" s="5">
-        <v>1.6941919465688127</v>
+        <v>1.6942043656397177</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>200.03851098000001</v>
+        <v>200.03848353999999</v>
       </c>
       <c r="C209" s="5">
-        <v>-1.1892208999999809</v>
+        <v>-1.1892519200000038</v>
       </c>
       <c r="D209" s="5">
-        <v>-6.8657605516348923</v>
+        <v>-6.8659337413548567</v>
       </c>
       <c r="E209" s="5">
-        <v>0.25366804015289901</v>
+        <v>0.25365681528644046</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>201.30670954000001</v>
+        <v>201.30678882000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.2681985600000019</v>
+        <v>1.2683052800000212</v>
       </c>
       <c r="D210" s="5">
-        <v>7.8786849980114537</v>
+        <v>7.8793724037409696</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>201.26956353</v>
+        <v>201.26952940000001</v>
       </c>
       <c r="C211" s="5">
-        <v>-3.714601000001494E-2</v>
+        <v>-3.7259419999998045E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-0.22120475380529303</v>
+        <v>-0.22187933651588443</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>201.37135622</v>
+        <v>201.37135380999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.10179268999999636</v>
+        <v>0.10182440999997766</v>
       </c>
       <c r="D212" s="5">
-        <v>0.60859466409792784</v>
+        <v>0.60878494207781131</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>199.72316531999999</v>
+        <v>199.72316696999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-1.648190900000003</v>
+        <v>-1.6481868399999939</v>
       </c>
       <c r="D213" s="5">
-        <v>-9.3914992842521254</v>
+        <v>-9.3914772888107017</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>199.32888656</v>
+        <v>199.32888767</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.39427875999999173</v>
+        <v>-0.39427929999999378</v>
       </c>
       <c r="D214" s="5">
-        <v>-2.343398754149506</v>
+        <v>-2.3434019097262948</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>199.31196163999999</v>
+        <v>199.31196313000001</v>
       </c>
       <c r="C215" s="5">
-        <v>-1.6924920000008115E-2</v>
+        <v>-1.6924539999990884E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-0.10184385344877978</v>
+        <v>-0.10184156734122096</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>198.38150008</v>
+        <v>198.38149594999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.93046155999999769</v>
+        <v>-0.93046718000002215</v>
       </c>
       <c r="D216" s="5">
-        <v>-5.460418271769429</v>
+        <v>-5.4604503708164938</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>197.13667265000001</v>
+        <v>197.13665828000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.2448274299999866</v>
+        <v>-1.2448376699999812</v>
       </c>
       <c r="D217" s="5">
-        <v>-7.2753876634855992</v>
+        <v>-7.2754456072112728</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>196.45883603999999</v>
+        <v>196.45882933999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.67783661000001416</v>
+        <v>-0.67782894000001193</v>
       </c>
       <c r="D218" s="5">
-        <v>-4.0489493004748915</v>
+        <v>-4.0489046374495015</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>195.15147690000001</v>
+        <v>195.15147911</v>
       </c>
       <c r="C219" s="5">
-        <v>-1.3073591399999884</v>
+        <v>-1.3073502299999973</v>
       </c>
       <c r="D219" s="5">
-        <v>-7.6996583786634432</v>
+        <v>-7.6996080619973988</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>194.56411958999999</v>
+        <v>194.56411876000001</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.58735731000001579</v>
+        <v>-0.5873603499999831</v>
       </c>
       <c r="D220" s="5">
-        <v>-3.552509947100857</v>
+        <v>-3.552527991053489</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>194.2909186</v>
+        <v>194.29087136999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.27320098999999232</v>
+        <v>-0.27324739000002296</v>
       </c>
       <c r="D221" s="5">
-        <v>-1.6720508738217954</v>
+        <v>-1.6723326693167895</v>
       </c>
       <c r="E221" s="5">
-        <v>-2.8732429329943687</v>
+        <v>-2.8732532202238481</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>193.92860801</v>
+        <v>193.92874888</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.36231058999999277</v>
+        <v>-0.36212248999999019</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.2149318589519629</v>
+        <v>-2.2137942323762427</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>193.72214513</v>
+        <v>193.72207992</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.20646288000000368</v>
+        <v>-0.20666896000000179</v>
       </c>
       <c r="D223" s="5">
-        <v>-1.2701058727070058</v>
+        <v>-1.2713652836591649</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>192.74310034999999</v>
+        <v>192.74309563</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.9790447800000095</v>
+        <v>-0.97898428999999965</v>
       </c>
       <c r="D224" s="5">
-        <v>-5.8988669434460794</v>
+        <v>-5.8985144840135728</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>192.08168782999999</v>
+        <v>192.08168774000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.66141251999999895</v>
+        <v>-0.66140788999999245</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.0410532022196577</v>
+        <v>-4.0410255430034958</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>192.20780414999999</v>
+        <v>192.20780382000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.12611631999999418</v>
+        <v>0.12611608000000274</v>
       </c>
       <c r="D226" s="5">
-        <v>0.79074323349572762</v>
+        <v>0.79074172364095308</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>191.39267382</v>
+        <v>191.39267269999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.81513032999998813</v>
+        <v>-0.81513112000001797</v>
       </c>
       <c r="D227" s="5">
-        <v>-4.9720172557781055</v>
+        <v>-4.972021971011797</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>191.11035801</v>
+        <v>191.11035249</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.28231581000000006</v>
+        <v>-0.28232020999999463</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.7557828983487567</v>
+        <v>-1.7558100514646235</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>190.94062453999999</v>
+        <v>190.94061196999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.16973347000001127</v>
+        <v>-0.16974052000000484</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.0605818060394512</v>
+        <v>-1.0606256735716468</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>190.01891380000001</v>
+        <v>190.01890567999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.92171073999998043</v>
+        <v>-0.92170629000000304</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.6413085290349274</v>
+        <v>-5.6412823734858231</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>189.75049580000001</v>
+        <v>189.75049508000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.26841799999999694</v>
+        <v>-0.26841059999998151</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.6819950226863223</v>
+        <v>-1.6819490828412387</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>187.99745121999999</v>
+        <v>187.99744375</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.7530445800000223</v>
+        <v>-1.7530513300000052</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.540080286177901</v>
+        <v>-10.540118868578386</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>186.92694463000001</v>
+        <v>186.92688881000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.0705065899999795</v>
+        <v>-1.0705549399999938</v>
       </c>
       <c r="D233" s="5">
-        <v>-6.6231213782427245</v>
+        <v>-6.6234114640446151</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.7901791926573281</v>
+        <v>-3.79018453521488</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>184.61400022999999</v>
+        <v>184.61419079999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.3129444000000206</v>
+        <v>-2.3126980100000196</v>
       </c>
       <c r="D234" s="5">
-        <v>-13.878278146351075</v>
+        <v>-13.876902722461859</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>181.74670442999999</v>
+        <v>181.74662584999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.8672957999999937</v>
+        <v>-2.867564950000002</v>
       </c>
       <c r="D235" s="5">
-        <v>-17.125114189214795</v>
+        <v>-17.126570740429969</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>179.79393676000001</v>
+        <v>179.79392805000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.9527676699999859</v>
+        <v>-1.9526977999999815</v>
       </c>
       <c r="D236" s="5">
-        <v>-12.15805041783039</v>
+        <v>-12.157645730038169</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>177.83258633</v>
+        <v>177.83258146</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.9613504300000102</v>
+        <v>-1.9613465900000051</v>
       </c>
       <c r="D237" s="5">
-        <v>-12.333102919992022</v>
+        <v>-12.333080765819338</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>175.31337131999999</v>
+        <v>175.31336604000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.5192150100000106</v>
+        <v>-2.5192154199999948</v>
       </c>
       <c r="D238" s="5">
-        <v>-15.73555590570721</v>
+        <v>-15.735558668425064</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>173.30034674000001</v>
+        <v>173.30033949</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.0130245799999784</v>
+        <v>-2.0130265500000064</v>
       </c>
       <c r="D239" s="5">
-        <v>-12.941198757298489</v>
+        <v>-12.941210998518448</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>171.81462794000001</v>
+        <v>171.81461995000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.4857188000000008</v>
+        <v>-1.485719539999991</v>
       </c>
       <c r="D240" s="5">
-        <v>-9.8162163467622747</v>
+        <v>-9.8162213992792893</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>170.46991387</v>
+        <v>170.46990479999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3447140700000091</v>
+        <v>-1.3447151500000132</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.9979305191076886</v>
+        <v>-8.9979378381445869</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>169.92483579</v>
+        <v>169.92482756999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.54507807999999613</v>
+        <v>-0.54507723000000396</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.7702392230331672</v>
+        <v>-3.7702336437774431</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>169.22365536999999</v>
+        <v>169.22365282999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.70118042000001424</v>
+        <v>-0.70117473999999902</v>
       </c>
       <c r="D243" s="5">
-        <v>-4.8408495092772004</v>
+        <v>-4.8408114098956512</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>168.17502540999999</v>
+        <v>168.17502013000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.0486299599999995</v>
+        <v>-1.0486326999999847</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.1877800681140585</v>
+        <v>-7.1877983181218301</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>167.42946760000001</v>
+        <v>167.42942267999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.74555780999997978</v>
+        <v>-0.74559745000001953</v>
       </c>
       <c r="D245" s="5">
-        <v>-5.1920554081239629</v>
+        <v>-5.1923249235021229</v>
       </c>
       <c r="E245" s="5">
-        <v>-10.430533205682558</v>
+        <v>-10.430530489285584</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>168.39298067999999</v>
+        <v>168.3931709</v>
       </c>
       <c r="C246" s="5">
-        <v>0.96351307999998426</v>
+        <v>0.96374822000001359</v>
       </c>
       <c r="D246" s="5">
-        <v>7.1285081597140865</v>
+        <v>7.1303052482387663</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>166.67396391</v>
+        <v>166.67389410999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.7190167699999961</v>
+        <v>-1.7192767900000092</v>
       </c>
       <c r="D247" s="5">
-        <v>-11.585120920844361</v>
+        <v>-11.586763725452521</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>166.62028232</v>
+        <v>166.62027628999999</v>
       </c>
       <c r="C248" s="5">
-        <v>-5.3681589999996504E-2</v>
+        <v>-5.3617819999999483E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-0.38580662550787848</v>
+        <v>-0.38534928571960503</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>166.52187079000001</v>
+        <v>166.52186236</v>
       </c>
       <c r="C249" s="5">
-        <v>-9.8411529999992808E-2</v>
+        <v>-9.8413929999992433E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.70646239839262659</v>
+        <v>-0.70647959671846783</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>166.83215079999999</v>
+        <v>166.83213606999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.3102800099999854</v>
+        <v>0.31027370999998993</v>
       </c>
       <c r="D250" s="5">
-        <v>2.259015962528399</v>
+        <v>2.2589697393908592</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>166.71683453</v>
+        <v>166.71681699999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.11531626999999389</v>
+        <v>-0.11531906999999819</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.82630752728150014</v>
+        <v>-0.82632758736109757</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>166.4052428</v>
+        <v>166.40522865</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.31159173000000351</v>
+        <v>-0.31158834999999385</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.2198738266469564</v>
+        <v>-2.2198502245088236</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>166.30812520000001</v>
+        <v>166.30811391</v>
       </c>
       <c r="C253" s="5">
-        <v>-9.7117599999990034E-2</v>
+        <v>-9.7114739999994981E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.69810156021071768</v>
+        <v>-0.6980811270475562</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>166.05092282999999</v>
+        <v>166.05091397999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.25720237000001589</v>
+        <v>-0.25719993000001296</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.8401447412624283</v>
+        <v>-1.8401275564496222</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>166.15162205999999</v>
+        <v>166.15161660000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.10069923000000358</v>
+        <v>0.10070262000002117</v>
       </c>
       <c r="D255" s="5">
-        <v>0.73015516016468052</v>
+        <v>0.73017986164358728</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>166.37044634</v>
+        <v>166.37044227999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.21882428000000687</v>
+        <v>0.21882567999998059</v>
       </c>
       <c r="D256" s="5">
-        <v>1.5919170377635794</v>
+        <v>1.5919273491549868</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>166.25331317000001</v>
+        <v>166.25328637000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.11713316999998824</v>
+        <v>-0.11715590999997971</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.84159654510912452</v>
+        <v>-0.84175931916856683</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.70247755479334595</v>
+        <v>-0.70246692079197759</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>165.50067965</v>
+        <v>165.50087325999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.7526335200000176</v>
+        <v>-0.75241311000002042</v>
       </c>
       <c r="D258" s="5">
-        <v>-5.2991945631612136</v>
+        <v>-5.2976819406530655</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>165.82875971000001</v>
+        <v>165.82871453000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.3280800600000191</v>
+        <v>0.32784127000002172</v>
       </c>
       <c r="D259" s="5">
-        <v>2.4049266710279626</v>
+        <v>2.4031543111930231</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>166.59180659</v>
+        <v>166.59181480000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.76304687999999032</v>
+        <v>0.76310026999999536</v>
       </c>
       <c r="D260" s="5">
-        <v>5.6636051810578403</v>
+        <v>5.6640131260704552</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>167.15388521</v>
+        <v>167.15388738999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.56207861999999409</v>
+        <v>0.56207258999998544</v>
       </c>
       <c r="D261" s="5">
-        <v>4.1247690708941187</v>
+        <v>4.1247237887996224</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>167.00511781</v>
+        <v>167.00504444000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.148767399999997</v>
+        <v>-0.14884294999998815</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.062790761661192</v>
+        <v>-1.0633278346995123</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>167.36444327999999</v>
+        <v>167.36440218000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.35932546999998749</v>
+        <v>0.3593577400000072</v>
       </c>
       <c r="D263" s="5">
-        <v>2.6126739522302156</v>
+        <v>2.6129125344194426</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>167.75706706</v>
+        <v>167.75705239999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.39262378000000808</v>
+        <v>0.39265021999997884</v>
       </c>
       <c r="D264" s="5">
-        <v>2.851712944538054</v>
+        <v>2.8519081782102607</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>167.89050752</v>
+        <v>167.89049463000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.13344046000000276</v>
+        <v>0.13344223000001421</v>
       </c>
       <c r="D265" s="5">
-        <v>0.9587134781699147</v>
+        <v>0.95872633470921453</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>168.07727023999999</v>
+        <v>168.07725909000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.18676271999999017</v>
+        <v>0.18676446000000624</v>
       </c>
       <c r="D266" s="5">
-        <v>1.3430869689387226</v>
+        <v>1.3430996623967628</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>168.05775216000001</v>
+        <v>168.05774400000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.9518079999983229E-2</v>
+        <v>-1.9515089999998736E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.1392617962504894</v>
+        <v>-0.13924048540816525</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>168.20220344000001</v>
+        <v>168.20220320000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.14445127999999841</v>
+        <v>0.14445920000000001</v>
       </c>
       <c r="D268" s="5">
-        <v>1.0363303503589494</v>
+        <v>1.0363874899169456</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>167.67712510000001</v>
+        <v>167.67714996000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.5250783399999932</v>
+        <v>-0.52505324000000542</v>
       </c>
       <c r="D269" s="5">
-        <v>-3.6823980007147594</v>
+        <v>-3.6822249895202885</v>
       </c>
       <c r="E269" s="5">
-        <v>0.85641116128862826</v>
+        <v>0.85644237241191412</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>168.13454152</v>
+        <v>168.13471075999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.45741641999998706</v>
+        <v>0.45756079999998178</v>
       </c>
       <c r="D270" s="5">
-        <v>3.3231165082117542</v>
+        <v>3.3241807168532977</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>168.25580757</v>
+        <v>168.25580339999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.12126605000000268</v>
+        <v>0.12109264000000053</v>
       </c>
       <c r="D271" s="5">
-        <v>0.86893448986604671</v>
+        <v>0.86768611376482063</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>168.34697836999999</v>
+        <v>168.34701444999999</v>
       </c>
       <c r="C272" s="5">
-        <v>9.117079999998623E-2</v>
+        <v>9.1211049999998295E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>0.6521712511127653</v>
+        <v>0.65246004627546039</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>168.19696948000001</v>
+        <v>168.19699166000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.15000888999998097</v>
+        <v>-0.15002278999997998</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.0640587290842385</v>
+        <v>-1.0641566163102301</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>168.09887510999999</v>
+        <v>168.09875557000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-9.8094370000012532E-2</v>
+        <v>-9.8236090000000331E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.69761300178967645</v>
+        <v>-0.6986175379094961</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>168.20296676000001</v>
+        <v>168.20283029999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.10409165000001508</v>
+        <v>0.10407472999997935</v>
       </c>
       <c r="D275" s="5">
-        <v>0.74561041761622704</v>
+        <v>0.74548933828570974</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>168.07376339000001</v>
+        <v>168.07376378999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.12920336999999904</v>
+        <v>-0.12906651000000124</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.91788329368232002</v>
+        <v>-0.91691585671687115</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>168.18826848</v>
+        <v>168.18826104999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.11450508999999442</v>
+        <v>0.11449726000000737</v>
       </c>
       <c r="D277" s="5">
-        <v>0.82060484339003814</v>
+        <v>0.82054851704025378</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>167.80354338000001</v>
+        <v>167.80352662000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.38472509999999716</v>
+        <v>-0.38473442999998042</v>
       </c>
       <c r="D278" s="5">
-        <v>-2.7106877399359908</v>
+        <v>-2.7107527704502865</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>167.70056185000001</v>
+        <v>167.70054497999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.10298152999999388</v>
+        <v>-0.1029816400000243</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.73396285430084029</v>
+        <v>-0.73396370870110195</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>167.57357691000001</v>
+        <v>167.57356718</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.12698493999999982</v>
+        <v>-0.1269777999999917</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.90488013434446568</v>
+        <v>-0.9048295578598764</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>167.72227916</v>
+        <v>167.72240316</v>
       </c>
       <c r="C281" s="5">
-        <v>0.14870224999998527</v>
+        <v>0.1488359800000012</v>
       </c>
       <c r="D281" s="5">
-        <v>1.0700743814353153</v>
+        <v>1.0710414825632064</v>
       </c>
       <c r="E281" s="5">
-        <v>2.6929171151435227E-2</v>
+        <v>2.6988292686747073E-2</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>167.40608933999999</v>
+        <v>167.40617527000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.31618982000000528</v>
+        <v>-0.31622788999999329</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.2389289677353763</v>
+        <v>-2.2391941124674131</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>167.4137222</v>
+        <v>167.41385041000001</v>
       </c>
       <c r="C283" s="5">
-        <v>7.6328600000010738E-3</v>
+        <v>7.6751400000034664E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>5.4727574801582968E-2</v>
+        <v>5.5030770419151054E-2</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>167.77441834999999</v>
+        <v>167.77445456000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.36069614999999544</v>
+        <v>0.36060415000000035</v>
       </c>
       <c r="D284" s="5">
-        <v>2.6162815482848822</v>
+        <v>2.6156042811859015</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>166.78141769000001</v>
+        <v>166.78144329</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.99300065999997855</v>
+        <v>-0.99301127000001088</v>
       </c>
       <c r="D285" s="5">
-        <v>-6.8756978049713595</v>
+        <v>-6.8757674595214979</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>166.49399690999999</v>
+        <v>166.49382584</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.28742078000001925</v>
+        <v>-0.28761744999999905</v>
       </c>
       <c r="D286" s="5">
-        <v>-2.0485166419025425</v>
+        <v>-2.0499047761892486</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>166.19492152999999</v>
+        <v>166.19469008999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.299075380000005</v>
+        <v>-0.29913575000000492</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.1344064624223669</v>
+        <v>-2.1348352274154214</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>165.60045375999999</v>
+        <v>165.60046334</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.59446776999999429</v>
+        <v>-0.59422674999999003</v>
       </c>
       <c r="D288" s="5">
-        <v>-4.2088727173007605</v>
+        <v>-4.2072054397758851</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>165.18429674999999</v>
+        <v>165.18429165000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.41615701000000627</v>
+        <v>-0.41617168999999876</v>
       </c>
       <c r="D289" s="5">
-        <v>-2.9742886957414449</v>
+        <v>-2.9743919985972367</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>165.35722433000001</v>
+        <v>165.35720449999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.17292758000002095</v>
+        <v>0.17291284999998879</v>
       </c>
       <c r="D290" s="5">
-        <v>1.2635105318430595</v>
+        <v>1.2634023246437032</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>165.01152938000001</v>
+        <v>165.01150909</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.34569494999999506</v>
+        <v>-0.34569540999999049</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.4800679390990177</v>
+        <v>-2.4800714953601588</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>164.94413287</v>
+        <v>164.94411830000001</v>
       </c>
       <c r="C292" s="5">
-        <v>-6.7396510000008902E-2</v>
+        <v>-6.7390789999990375E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-0.48902267941683952</v>
+        <v>-0.48898132881182166</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>164.52960994</v>
+        <v>164.52982531000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.41452293000000395</v>
+        <v>-0.41429299000000697</v>
       </c>
       <c r="D293" s="5">
-        <v>-2.9743967308756503</v>
+        <v>-2.9727697881311466</v>
       </c>
       <c r="E293" s="5">
-        <v>-1.9035450960896649</v>
+        <v>-1.9034892118463209</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>164.94712117</v>
+        <v>164.94713768</v>
       </c>
       <c r="C294" s="5">
-        <v>0.41751123000000234</v>
+        <v>0.41731236999999055</v>
       </c>
       <c r="D294" s="5">
-        <v>3.0879883745485337</v>
+        <v>3.0864928950004034</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>164.87754570999999</v>
+        <v>164.87779717999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-6.9575460000010025E-2</v>
+        <v>-6.9340500000009797E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.50499294334644951</v>
+        <v>-0.5032914463569349</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>164.58294315000001</v>
+        <v>164.58297209</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.29460255999998708</v>
+        <v>-0.29482508999998913</v>
       </c>
       <c r="D296" s="5">
-        <v>-2.1232089230553197</v>
+        <v>-2.1247937543058315</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>165.18803455</v>
+        <v>165.18804727</v>
       </c>
       <c r="C297" s="5">
-        <v>0.60509139999999206</v>
+        <v>0.60507518000000005</v>
       </c>
       <c r="D297" s="5">
-        <v>4.5021290428000293</v>
+        <v>4.5020051009788009</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>165.45541462</v>
+        <v>165.45522467999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.26738007000000152</v>
+        <v>0.26717740999998796</v>
       </c>
       <c r="D298" s="5">
-        <v>1.9597544205117945</v>
+        <v>1.9582556392972572</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>165.00081562</v>
+        <v>165.00047613999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.45459900000000175</v>
+        <v>-0.45474853999999709</v>
       </c>
       <c r="D299" s="5">
-        <v>-3.2477037973545286</v>
+        <v>-3.2487597030239956</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>165.41331541</v>
+        <v>165.41330148</v>
       </c>
       <c r="C300" s="5">
-        <v>0.41249978999999826</v>
+        <v>0.41282534000001192</v>
       </c>
       <c r="D300" s="5">
-        <v>3.0415788792327314</v>
+        <v>3.0440188088871167</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>165.78919798999999</v>
+        <v>165.78917296</v>
       </c>
       <c r="C301" s="5">
-        <v>0.37588257999999541</v>
+        <v>0.3758714800000007</v>
       </c>
       <c r="D301" s="5">
-        <v>2.7612009483539257</v>
+        <v>2.761118622398806</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>166.06517425000001</v>
+        <v>166.06514125999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.27597626000002151</v>
+        <v>0.27596829999998818</v>
       </c>
       <c r="D302" s="5">
-        <v>2.0159360003516369</v>
+        <v>2.0158776283618396</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>166.46013196999999</v>
+        <v>166.46011404000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.39495771999997942</v>
+        <v>0.39497278000001756</v>
       </c>
       <c r="D303" s="5">
-        <v>2.8916256589843536</v>
+        <v>2.8917379469140192</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>166.78928218999999</v>
+        <v>166.78929557999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.32915022000000249</v>
+        <v>0.32918153999997912</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3987983214082798</v>
+        <v>2.3990293265008011</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>167.3362261</v>
+        <v>167.33658141000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.54694391000001019</v>
+        <v>0.54728583000002118</v>
       </c>
       <c r="D305" s="5">
-        <v>4.0068556859875759</v>
+        <v>4.0094056075272722</v>
       </c>
       <c r="E305" s="5">
-        <v>1.7058425902933383</v>
+        <v>1.7059254118283018</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>167.41356138</v>
+        <v>167.41364651999999</v>
       </c>
       <c r="C306" s="5">
-        <v>7.7335279999999784E-2</v>
+        <v>7.7065109999978176E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>0.55599789602187588</v>
+        <v>0.55404942111569877</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>167.58430798000001</v>
+        <v>167.58476858</v>
       </c>
       <c r="C307" s="5">
-        <v>0.17074660000000108</v>
+        <v>0.17112206000001606</v>
       </c>
       <c r="D307" s="5">
-        <v>1.2307796234966473</v>
+        <v>1.2335006252950143</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>167.41669393000001</v>
+        <v>167.41674268</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.16761404999999741</v>
+        <v>-0.1680259000000035</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.1936325893457722</v>
+        <v>-1.1965460782295323</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>168.34273497000001</v>
+        <v>168.34263351000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.9260410400000012</v>
+        <v>0.92589083000001438</v>
       </c>
       <c r="D309" s="5">
-        <v>6.8433278519753893</v>
+        <v>6.8421817855365497</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>168.8524802</v>
+        <v>168.85207867</v>
       </c>
       <c r="C310" s="5">
-        <v>0.50974522999999294</v>
+        <v>0.5094451599999843</v>
       </c>
       <c r="D310" s="5">
-        <v>3.6947542096189334</v>
+        <v>3.6925451658892161</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>168.86893495999999</v>
+        <v>168.86834647000001</v>
       </c>
       <c r="C311" s="5">
-        <v>1.64547599999878E-2</v>
+        <v>1.6267800000008492E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>0.11700330772959067</v>
+        <v>0.11567347962322394</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>169.81503509000001</v>
+        <v>169.81484610999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.94610013000001913</v>
+        <v>0.94649963999998477</v>
       </c>
       <c r="D312" s="5">
-        <v>6.93416886562086</v>
+        <v>6.9372127339003775</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>170.27401097000001</v>
+        <v>170.27393395000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.45897587999999701</v>
+        <v>0.45908784000002356</v>
       </c>
       <c r="D313" s="5">
-        <v>3.2920094384556675</v>
+        <v>3.2928281696818384</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>170.35435299</v>
+        <v>170.35436951</v>
       </c>
       <c r="C314" s="5">
-        <v>8.0342019999989134E-2</v>
+        <v>8.0435559999983752E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>0.56767920001172811</v>
+        <v>0.56834210915186478</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>170.57495198000001</v>
+        <v>170.57499261999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.22059899000001337</v>
+        <v>0.22062310999999113</v>
       </c>
       <c r="D315" s="5">
-        <v>1.5650455666798235</v>
+        <v>1.5652177545283807</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>170.79730445000001</v>
+        <v>170.79741881000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.22235247000000413</v>
+        <v>0.22242619000002151</v>
       </c>
       <c r="D316" s="5">
-        <v>1.5755202454124539</v>
+        <v>1.5760459761150925</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>170.41921791999999</v>
+        <v>170.41986083</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.37808653000001868</v>
+        <v>-0.37755798000000595</v>
       </c>
       <c r="D317" s="5">
-        <v>-2.6242832179869002</v>
+        <v>-2.6206573290001423</v>
       </c>
       <c r="E317" s="5">
-        <v>1.8423935401516767</v>
+        <v>1.8425614973246685</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>171.71075668</v>
+        <v>171.71129629000001</v>
       </c>
       <c r="C318" s="5">
-        <v>1.2915387600000088</v>
+        <v>1.2914354600000024</v>
       </c>
       <c r="D318" s="5">
-        <v>9.4831310979350825</v>
+        <v>9.4823034529250236</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>172.43794058</v>
+        <v>172.43888279000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.72718389999999999</v>
+        <v>0.72758650000000102</v>
       </c>
       <c r="D319" s="5">
-        <v>5.2019778783441994</v>
+        <v>5.2049086240424591</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>172.48566356000001</v>
+        <v>172.48586592000001</v>
       </c>
       <c r="C320" s="5">
-        <v>4.772298000000319E-2</v>
+        <v>4.6983130000000983E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.33261140852438587</v>
+        <v>0.32744540789386711</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>172.28981160999999</v>
+        <v>172.28932512</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.19585195000001931</v>
+        <v>-0.19654080000000818</v>
       </c>
       <c r="D321" s="5">
-        <v>-1.3540844167982735</v>
+        <v>-1.3588156077488311</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>172.58457641999999</v>
+        <v>172.58350114999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.29476481000000376</v>
+        <v>0.29417602999998849</v>
       </c>
       <c r="D322" s="5">
-        <v>2.0724686164483197</v>
+        <v>2.0682958925053674</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>172.60200588000001</v>
+        <v>172.60069449</v>
       </c>
       <c r="C323" s="5">
-        <v>1.7429460000016661E-2</v>
+        <v>1.7193340000005719E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.1212563357007701</v>
+        <v>0.11961349999687343</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>173.13960109000001</v>
+        <v>173.13869797000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.53759521000000632</v>
+        <v>0.53800348000001463</v>
       </c>
       <c r="D324" s="5">
-        <v>3.8022789932314671</v>
+        <v>3.805245678492275</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>173.18713170000001</v>
+        <v>173.18705731</v>
       </c>
       <c r="C325" s="5">
-        <v>4.7530609999995477E-2</v>
+        <v>4.8359339999990425E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.32992411074943551</v>
+        <v>0.33568716589753578</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>173.29498647</v>
+        <v>173.29591887000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.10785476999998878</v>
+        <v>0.10886156000000824</v>
       </c>
       <c r="D326" s="5">
-        <v>0.74988224451468799</v>
+        <v>0.75690670115351466</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>173.76626375999999</v>
+        <v>173.76645453</v>
       </c>
       <c r="C327" s="5">
-        <v>0.47127728999998908</v>
+        <v>0.47053565999999591</v>
       </c>
       <c r="D327" s="5">
-        <v>3.3126679170342843</v>
+        <v>3.3073587495622725</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>174.29438862000001</v>
+        <v>174.29450772999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.52812486000001968</v>
+        <v>0.52805319999998801</v>
       </c>
       <c r="D328" s="5">
-        <v>3.708727338145601</v>
+        <v>3.7082115299502227</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>174.72576512000001</v>
+        <v>174.72661224000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.43137649999999894</v>
+        <v>0.43210451000001626</v>
       </c>
       <c r="D329" s="5">
-        <v>3.0107495895044245</v>
+        <v>3.0158980566177718</v>
       </c>
       <c r="E329" s="5">
-        <v>2.5270314302355379</v>
+        <v>2.5271417245764205</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>174.88037796</v>
+        <v>174.8817775</v>
       </c>
       <c r="C330" s="5">
-        <v>0.15461283999999864</v>
+        <v>0.15516525999998976</v>
       </c>
       <c r="D330" s="5">
-        <v>1.0670495938156721</v>
+        <v>1.0708755047622587</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>175.49689991</v>
+        <v>175.49875506000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.6165219499999921</v>
+        <v>0.61697756000000936</v>
       </c>
       <c r="D331" s="5">
-        <v>4.3134698444687869</v>
+        <v>4.3166843882701533</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>175.87919206999999</v>
+        <v>175.88004033999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.38229215999999155</v>
+        <v>0.38128527999998596</v>
       </c>
       <c r="D332" s="5">
-        <v>2.6455563154891282</v>
+        <v>2.6384767614732629</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>176.03902400999999</v>
+        <v>176.03804253000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.15983194000000367</v>
+        <v>0.15800219000001903</v>
       </c>
       <c r="D333" s="5">
-        <v>1.0959788816178984</v>
+        <v>1.0833648495959913</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>176.09128749000001</v>
+        <v>176.08877622</v>
       </c>
       <c r="C334" s="5">
-        <v>5.22634800000219E-2</v>
+        <v>5.0733689999987064E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>0.35684522357588566</v>
+        <v>0.34638547755345694</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>176.62608968000001</v>
+        <v>176.62295938</v>
       </c>
       <c r="C335" s="5">
-        <v>0.53480218999999352</v>
+        <v>0.53418315999999777</v>
       </c>
       <c r="D335" s="5">
-        <v>3.7059859594011924</v>
+        <v>3.701678157040722</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>177.00438423</v>
+        <v>177.00118017</v>
       </c>
       <c r="C336" s="5">
-        <v>0.37829454999999257</v>
+        <v>0.37822079000000031</v>
       </c>
       <c r="D336" s="5">
-        <v>2.60063110477744</v>
+        <v>2.6001646720964056</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>177.21357049</v>
+        <v>177.21505210000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.20918625999999563</v>
+        <v>0.21387193000001048</v>
       </c>
       <c r="D337" s="5">
-        <v>1.4274313314926346</v>
+        <v>1.4596444885580873</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>177.32415344</v>
+        <v>177.32723923</v>
       </c>
       <c r="C338" s="5">
-        <v>0.1105829500000084</v>
+        <v>0.11218712999999525</v>
       </c>
       <c r="D338" s="5">
-        <v>0.75138670263377172</v>
+        <v>0.76231833647861791</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>177.64935044999999</v>
+        <v>177.65030272000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.32519700999998236</v>
+        <v>0.32306349000000978</v>
       </c>
       <c r="D339" s="5">
-        <v>2.2230288027517364</v>
+        <v>2.2082589152347509</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>177.58331057999999</v>
+        <v>177.58324511999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-6.6039869999997336E-2</v>
+        <v>-6.7057600000026696E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.44518043784891326</v>
+        <v>-0.45202438841369652</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>177.80713417999999</v>
+        <v>177.80667070000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.2238236000000029</v>
+        <v>0.22342558000002555</v>
       </c>
       <c r="D341" s="5">
-        <v>1.522992513322885</v>
+        <v>1.5202660092513698</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7635458959837536</v>
+        <v>1.7627872597731686</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>177.84091426000001</v>
+        <v>177.84053571000001</v>
       </c>
       <c r="C342" s="5">
-        <v>3.3780080000013868E-2</v>
+        <v>3.3865009999999529E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>0.22821625878413077</v>
+        <v>0.22879123911991872</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>177.96079967</v>
+        <v>177.96907533000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.11988540999999486</v>
+        <v>0.12853961999999797</v>
       </c>
       <c r="D343" s="5">
-        <v>0.81194523227505755</v>
+        <v>0.87079248832369061</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>178.50612480999999</v>
+        <v>178.50654477</v>
       </c>
       <c r="C344" s="5">
-        <v>0.54532513999998855</v>
+        <v>0.5374694399999953</v>
       </c>
       <c r="D344" s="5">
-        <v>3.7397700068613426</v>
+        <v>3.6848244798156404</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>178.24710124999999</v>
+        <v>178.24458833</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.25902356000000282</v>
+        <v>-0.26195644000000584</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.7274452622738412</v>
+        <v>-1.7468431637323589</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>179.07281201999999</v>
+        <v>179.06853864999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.82571077000000059</v>
+        <v>0.82395031999999446</v>
       </c>
       <c r="D346" s="5">
-        <v>5.7027123761126619</v>
+        <v>5.6903254673070336</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>179.96847094</v>
+        <v>179.96351050000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.89565892000001668</v>
+        <v>0.89497185000001878</v>
       </c>
       <c r="D347" s="5">
-        <v>6.169868549057278</v>
+        <v>6.1651559157451352</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>180.31338181000001</v>
+        <v>180.30780973</v>
       </c>
       <c r="C348" s="5">
-        <v>0.34491087000000675</v>
+        <v>0.34429922999999008</v>
       </c>
       <c r="D348" s="5">
-        <v>2.3242059718782349</v>
+        <v>2.3201055523182079</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>180.96144111999999</v>
+        <v>180.96446509</v>
       </c>
       <c r="C349" s="5">
-        <v>0.6480593099999794</v>
+        <v>0.65665536000000202</v>
       </c>
       <c r="D349" s="5">
-        <v>4.3991708402317364</v>
+        <v>4.4588371185803055</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>181.62528315</v>
+        <v>181.63130812</v>
       </c>
       <c r="C350" s="5">
-        <v>0.66384203000001207</v>
+        <v>0.66684302999999545</v>
       </c>
       <c r="D350" s="5">
-        <v>4.4920135803553807</v>
+        <v>4.5126568153797564</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>182.13262356000001</v>
+        <v>182.13467136</v>
       </c>
       <c r="C351" s="5">
-        <v>0.50734041000001184</v>
+        <v>0.50336323999999877</v>
       </c>
       <c r="D351" s="5">
-        <v>3.4039835052812384</v>
+        <v>3.3767770461427649</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>182.88646826999999</v>
+        <v>182.88807562</v>
       </c>
       <c r="C352" s="5">
-        <v>0.75384470999998143</v>
+        <v>0.75340425999999638</v>
       </c>
       <c r="D352" s="5">
-        <v>5.0814259873522394</v>
+        <v>5.0783307819968204</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>182.88336735999999</v>
+        <v>182.87940085</v>
       </c>
       <c r="C353" s="5">
-        <v>-3.1009100000005674E-3</v>
+        <v>-8.6747699999989436E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.0344561551499662E-2</v>
+        <v>-5.690370320616811E-2</v>
       </c>
       <c r="E353" s="5">
-        <v>2.854909733183808</v>
+        <v>2.8529470407546276</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>183.99659697000001</v>
+        <v>183.99034989</v>
       </c>
       <c r="C354" s="5">
-        <v>1.113229610000019</v>
+        <v>1.1109490400000084</v>
       </c>
       <c r="D354" s="5">
-        <v>7.5541008399019338</v>
+        <v>7.5382738055419285</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>184.62003419000001</v>
+        <v>184.63802613999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.62343721999999957</v>
+        <v>0.6476762499999893</v>
       </c>
       <c r="D355" s="5">
-        <v>4.1426046547117679</v>
+        <v>4.306948648787734</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>185.37170875000001</v>
+        <v>185.37256640000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.75167455999999788</v>
+        <v>0.73454026000001704</v>
       </c>
       <c r="D356" s="5">
-        <v>4.9966673296889974</v>
+        <v>4.8797797348537175</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>186.35670372000001</v>
+        <v>186.35191495000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.98499497000000247</v>
+        <v>0.97934854999999743</v>
       </c>
       <c r="D357" s="5">
-        <v>6.5660335234730693</v>
+        <v>6.5272627785406767</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>186.80925371000001</v>
+        <v>186.80231193</v>
       </c>
       <c r="C358" s="5">
-        <v>0.4525499899999943</v>
+        <v>0.45039697999999362</v>
       </c>
       <c r="D358" s="5">
-        <v>2.9533268810919333</v>
+        <v>2.9391656518681808</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>187.44083678999999</v>
+        <v>187.43417681</v>
       </c>
       <c r="C359" s="5">
-        <v>0.63158307999998442</v>
+        <v>0.63186487999999486</v>
       </c>
       <c r="D359" s="5">
-        <v>4.1333757270695326</v>
+        <v>4.1354109423500152</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>186.74378307000001</v>
+        <v>186.73667906</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.69705371999998533</v>
+        <v>-0.69749774999999659</v>
       </c>
       <c r="D360" s="5">
-        <v>-4.3723997369774947</v>
+        <v>-4.3752805342136547</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>187.47932183</v>
+        <v>187.48462405999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.73553875999999718</v>
+        <v>0.7479449999999872</v>
       </c>
       <c r="D361" s="5">
-        <v>4.8302583569178825</v>
+        <v>4.9137240615738431</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>187.90825709999999</v>
+        <v>187.91746884</v>
       </c>
       <c r="C362" s="5">
-        <v>0.42893526999998244</v>
+        <v>0.43284478000001059</v>
       </c>
       <c r="D362" s="5">
-        <v>2.7803011700969105</v>
+        <v>2.8058843877756479</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>187.65918914</v>
+        <v>187.66165027</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.24906795999999076</v>
+        <v>-0.25581857000000241</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.5790272995384047</v>
+        <v>-1.6214256344762812</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>187.60005157000001</v>
+        <v>187.60330630999999</v>
       </c>
       <c r="C364" s="5">
-        <v>-5.9137569999990092E-2</v>
+        <v>-5.8343960000001971E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-0.377504637990278</v>
+        <v>-0.37244241256464417</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>187.31304021</v>
+        <v>187.30625343</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.28701136000000815</v>
+        <v>-0.29705287999999541</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.8205234263073078</v>
+        <v>-1.8836311440044717</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4221299694686449</v>
+        <v>2.4206403561169543</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>187.65961733</v>
+        <v>187.64858214</v>
       </c>
       <c r="C366" s="5">
-        <v>0.34657712000000629</v>
+        <v>0.34232871000000387</v>
       </c>
       <c r="D366" s="5">
-        <v>2.2430421716252313</v>
+        <v>2.21535064795777</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>187.26816736999999</v>
+        <v>187.29659591999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.39144996000001697</v>
+        <v>-0.35198622000001478</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.4746295407886643</v>
+        <v>-2.2278504042128278</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>186.73957634999999</v>
+        <v>186.73973649000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.52859101999999325</v>
+        <v>-0.55685942999997451</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.3350779534915498</v>
+        <v>-3.5100038912760589</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>176.77692318000001</v>
+        <v>176.76839810999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-9.9626531699999816</v>
+        <v>-9.9713383800000202</v>
       </c>
       <c r="D369" s="5">
-        <v>-48.207077455773288</v>
+        <v>-48.237574755434643</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>177.36653380000001</v>
+        <v>177.35567422</v>
       </c>
       <c r="C370" s="5">
-        <v>0.58961062000000197</v>
+        <v>0.58727611000000479</v>
       </c>
       <c r="D370" s="5">
-        <v>4.0766484167602757</v>
+        <v>4.060410647280488</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>178.23246626</v>
+        <v>178.21985955</v>
       </c>
       <c r="C371" s="5">
-        <v>0.86593245999998203</v>
+        <v>0.86418532999999798</v>
       </c>
       <c r="D371" s="5">
-        <v>6.0184993981466262</v>
+        <v>6.006406733100822</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>178.23913608000001</v>
+        <v>178.23324751999999</v>
       </c>
       <c r="C372" s="5">
-        <v>6.6698200000132601E-3</v>
+        <v>1.3387969999996585E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>4.4915675137446875E-2</v>
+        <v>9.0181887686613393E-2</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>179.11299885</v>
+        <v>179.12357863</v>
       </c>
       <c r="C373" s="5">
-        <v>0.87386276999998813</v>
+        <v>0.89033111000000531</v>
       </c>
       <c r="D373" s="5">
-        <v>6.0445713912651966</v>
+        <v>6.1618415357513889</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>179.37031440000001</v>
+        <v>179.38900701</v>
       </c>
       <c r="C374" s="5">
-        <v>0.25731555000001549</v>
+        <v>0.26542838000000302</v>
       </c>
       <c r="D374" s="5">
-        <v>1.7376190071156872</v>
+        <v>1.7927444898836908</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>180.42185126000001</v>
+        <v>180.41071875</v>
       </c>
       <c r="C375" s="5">
-        <v>1.0515368599999988</v>
+        <v>1.0217117400000006</v>
       </c>
       <c r="D375" s="5">
-        <v>7.2661723731106909</v>
+        <v>7.0528244760535097</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>180.94804109</v>
+        <v>180.96064408999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.52618982999999275</v>
+        <v>0.54992533999998727</v>
       </c>
       <c r="D376" s="5">
-        <v>3.5564166794940455</v>
+        <v>3.7197734696794882</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>181.68864092999999</v>
+        <v>181.68572829999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.74059983999998735</v>
+        <v>0.72508421000000567</v>
       </c>
       <c r="D377" s="5">
-        <v>5.0235478320548976</v>
+        <v>4.91562430469068</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.0026736385755037</v>
+        <v>-3.0007140856621262</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>182.29253360000001</v>
+        <v>182.28280939999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.60389267000002178</v>
+        <v>0.59708109999999692</v>
       </c>
       <c r="D378" s="5">
-        <v>4.0622607451222814</v>
+        <v>4.0156750047183776</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>182.29629299999999</v>
+        <v>182.32992507</v>
       </c>
       <c r="C379" s="5">
-        <v>3.759399999978541E-3</v>
+        <v>4.7115670000010823E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>2.4750282648322575E-2</v>
+        <v>0.31061211945615508</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>184.03985007</v>
+        <v>184.0433027</v>
       </c>
       <c r="C380" s="5">
-        <v>1.7435570700000085</v>
+        <v>1.7133776299999965</v>
       </c>
       <c r="D380" s="5">
-        <v>12.100719803118331</v>
+        <v>11.878021164453688</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>183.88034196999999</v>
+        <v>183.86002166</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.1595081000000107</v>
+        <v>-0.18328103999999712</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.0351015012380671</v>
+        <v>-1.1885061283375409</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>184.05735897</v>
+        <v>184.02986136999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.17701700000000642</v>
+        <v>0.16983970999999087</v>
       </c>
       <c r="D382" s="5">
-        <v>1.1613461206382958</v>
+        <v>1.1141427558975181</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>184.46511204999999</v>
+        <v>184.43483502000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.407753079999992</v>
+        <v>0.40497365000001651</v>
       </c>
       <c r="D383" s="5">
-        <v>2.6910624633879721</v>
+        <v>2.6729005859746913</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>185.23472828999999</v>
+        <v>185.22244563000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.76961624000000484</v>
+        <v>0.78761061000000154</v>
       </c>
       <c r="D384" s="5">
-        <v>5.1230787765778274</v>
+        <v>5.2465701588882752</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>185.87202099000001</v>
+        <v>185.91865272999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.63729270000001748</v>
+        <v>0.69620709999998098</v>
       </c>
       <c r="D385" s="5">
-        <v>4.2075777286469496</v>
+        <v>4.60493943980127</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>185.47172942</v>
+        <v>185.49340455999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.40029157000000737</v>
+        <v>-0.42524817000000326</v>
       </c>
       <c r="D386" s="5">
-        <v>-2.5539127075113854</v>
+        <v>-2.7104699880635685</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>187.39679211000001</v>
+        <v>187.36802943999999</v>
       </c>
       <c r="C387" s="5">
-        <v>1.9250626900000043</v>
+        <v>1.8746248799999989</v>
       </c>
       <c r="D387" s="5">
-        <v>13.191331587201738</v>
+        <v>12.824704150904488</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>188.08193527</v>
+        <v>188.11919083000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.68514315999999553</v>
+        <v>0.75116139000002136</v>
       </c>
       <c r="D388" s="5">
-        <v>4.4766383637790508</v>
+        <v>4.9183259389741441</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>189.43473162000001</v>
+        <v>189.43550629000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.3527963500000055</v>
+        <v>1.3163154599999984</v>
       </c>
       <c r="D389" s="5">
-        <v>8.9808689738944292</v>
+        <v>8.7274924001298881</v>
       </c>
       <c r="E389" s="5">
-        <v>4.2633874359731649</v>
+        <v>4.2654852764238971</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>189.21860824999999</v>
+        <v>189.21637075000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.21612337000001958</v>
+        <v>-0.21913553999999635</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.3605046931305598</v>
+        <v>-1.3793403377337699</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>190.65383328999999</v>
+        <v>190.69666246</v>
       </c>
       <c r="C391" s="5">
-        <v>1.4352250400000059</v>
+        <v>1.4802917099999888</v>
       </c>
       <c r="D391" s="5">
-        <v>9.4914920056340826</v>
+        <v>9.8025956646881962</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>191.42737545</v>
+        <v>191.43044202999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.7735421600000052</v>
+        <v>0.73377956999999583</v>
       </c>
       <c r="D392" s="5">
-        <v>4.9789055359259038</v>
+        <v>4.7164522387827867</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>192.27077892</v>
+        <v>192.23573074999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.84340346999999838</v>
+        <v>0.80528871999999296</v>
       </c>
       <c r="D393" s="5">
-        <v>5.4170571531593215</v>
+        <v>5.16647780466295</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>192.85466889</v>
+        <v>192.79948701000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.58388997000000131</v>
+        <v>0.56375626000001944</v>
       </c>
       <c r="D394" s="5">
-        <v>3.7056599250991695</v>
+        <v>3.5764765848595337</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>193.09376431999999</v>
+        <v>193.02686915000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.23909542999999189</v>
+        <v>0.22738214000000312</v>
       </c>
       <c r="D395" s="5">
-        <v>1.497910417299475</v>
+        <v>1.424461532364707</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>193.51528087</v>
+        <v>193.46756101</v>
       </c>
       <c r="C396" s="5">
-        <v>0.42151655000000687</v>
+        <v>0.44069185999998695</v>
       </c>
       <c r="D396" s="5">
-        <v>2.6512367892642663</v>
+        <v>2.7743363411357969</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>194.12227333999999</v>
+        <v>194.2337909</v>
       </c>
       <c r="C397" s="5">
-        <v>0.60699246999999446</v>
+        <v>0.7662298900000053</v>
       </c>
       <c r="D397" s="5">
-        <v>3.8296160645497013</v>
+        <v>4.8575141124245436</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>194.68978186000001</v>
+        <v>194.73361058</v>
       </c>
       <c r="C398" s="5">
-        <v>0.56750852000001828</v>
+        <v>0.49981968000000165</v>
       </c>
       <c r="D398" s="5">
-        <v>3.5651118424785855</v>
+        <v>3.1320278590893924</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>194.45170415000001</v>
+        <v>194.41028444</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.23807770999999889</v>
+        <v>-0.32332614000000603</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.4575986967682253</v>
+        <v>-1.974326840629137</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>194.90836279000001</v>
+        <v>194.97871488999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.45665864000000056</v>
+        <v>0.56843044999999393</v>
       </c>
       <c r="D400" s="5">
-        <v>2.854817620218375</v>
+        <v>3.5656213846033458</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>195.41740494000001</v>
+        <v>195.42571372</v>
       </c>
       <c r="C401" s="5">
-        <v>0.50904214999999908</v>
+        <v>0.4469988300000125</v>
       </c>
       <c r="D401" s="5">
-        <v>3.1794525420682174</v>
+        <v>2.7860170185913358</v>
       </c>
       <c r="E401" s="5">
-        <v>3.1581712966981534</v>
+        <v>3.1621355190033951</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>195.15822610999999</v>
+        <v>195.16642112</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.25917883000002462</v>
+        <v>-0.25929260000000909</v>
       </c>
       <c r="D402" s="5">
-        <v>-1.5799814869261297</v>
+        <v>-1.5806032727237573</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>195.53794841000001</v>
+        <v>195.58039575999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.37972230000002583</v>
+        <v>0.41397463999999218</v>
       </c>
       <c r="D403" s="5">
-        <v>2.3600071670857981</v>
+        <v>2.5752697434670901</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>195.36108587999999</v>
+        <v>195.35914611999999</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.17686253000002239</v>
+        <v>-0.22124963999999636</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.0800072694460705</v>
+        <v>-1.3490814360081038</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>195.85159167</v>
+        <v>195.79284858</v>
       </c>
       <c r="C405" s="5">
-        <v>0.49050579000001449</v>
+        <v>0.43370246000000634</v>
       </c>
       <c r="D405" s="5">
-        <v>3.0548742780074356</v>
+        <v>2.6968018001677363</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>196.51739082</v>
+        <v>196.42135845000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.66579914999999801</v>
+        <v>0.62850987000001624</v>
       </c>
       <c r="D406" s="5">
-        <v>4.1565550993270195</v>
+        <v>3.920834146673835</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>198.22221551000001</v>
+        <v>198.10878099000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.7048246900000095</v>
+        <v>1.68742254</v>
       </c>
       <c r="D407" s="5">
-        <v>10.92157784965293</v>
+        <v>10.810313730080811</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>198.72728125</v>
+        <v>198.64074467</v>
       </c>
       <c r="C408" s="5">
-        <v>0.50506573999999205</v>
+        <v>0.53196367999998984</v>
       </c>
       <c r="D408" s="5">
-        <v>3.1007874356088649</v>
+        <v>3.270268862749659</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>199.29775914000001</v>
+        <v>199.49651033000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.57047789000000648</v>
+        <v>0.85576566000000298</v>
       </c>
       <c r="D409" s="5">
-        <v>3.4997008253772277</v>
+        <v>5.2939997124622051</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>199.71583319999999</v>
+        <v>199.80144874999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.41807405999998082</v>
+        <v>0.30493841999998494</v>
       </c>
       <c r="D410" s="5">
-        <v>2.5465303729692579</v>
+        <v>1.8497474555495996</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>199.38159214999999</v>
+        <v>199.33596388000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.33424105000000282</v>
+        <v>-0.46548486999998318</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.9899166870976925</v>
+        <v>-2.7601387337230388</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>200.00183569999999</v>
+        <v>200.10076968000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.62024354999999787</v>
+        <v>0.76480580000000487</v>
       </c>
       <c r="D412" s="5">
-        <v>3.7975410605204596</v>
+        <v>4.7025318656976678</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>200.71620299</v>
+        <v>200.72735402000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.71436729000001264</v>
+        <v>0.62658433999999374</v>
       </c>
       <c r="D413" s="5">
-        <v>4.3713763621721302</v>
+        <v>3.8230081194921661</v>
       </c>
       <c r="E413" s="5">
-        <v>2.7115282037579513</v>
+        <v>2.7128673085446753</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>201.80686041999999</v>
+        <v>201.82627128999999</v>
       </c>
       <c r="C414" s="5">
-        <v>1.0906574299999932</v>
+        <v>1.098917269999987</v>
       </c>
       <c r="D414" s="5">
-        <v>6.7190423390361298</v>
+        <v>6.7710819615877771</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>202.54530926000001</v>
+        <v>202.58151912</v>
       </c>
       <c r="C415" s="5">
-        <v>0.73844884000001798</v>
+        <v>0.75524783000000184</v>
       </c>
       <c r="D415" s="5">
-        <v>4.4804816694728133</v>
+        <v>4.5840656864318596</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>203.52272665999999</v>
+        <v>203.5081404</v>
       </c>
       <c r="C416" s="5">
-        <v>0.9774173999999789</v>
+        <v>0.92662128000000621</v>
       </c>
       <c r="D416" s="5">
-        <v>5.9470017272277742</v>
+        <v>5.6290923875446763</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>203.65058673999999</v>
+        <v>203.76885738999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.12786008000000493</v>
+        <v>0.26071698999999171</v>
       </c>
       <c r="D417" s="5">
-        <v>0.75649222563927143</v>
+        <v>1.5482146379032447</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>203.89877045</v>
+        <v>203.96107860999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.24818371000000639</v>
+        <v>0.19222121999999331</v>
       </c>
       <c r="D418" s="5">
-        <v>1.4722510337883188</v>
+        <v>1.1378873241561172</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>204.11461797999999</v>
+        <v>204.04928053</v>
       </c>
       <c r="C419" s="5">
-        <v>0.21584752999999068</v>
+        <v>8.8201920000017253E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>1.2777440813183993</v>
+        <v>0.52016986886562755</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>204.23050361</v>
+        <v>204.09935400000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.11588563000000818</v>
+        <v>5.0073470000000952E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>0.68342884698393558</v>
+        <v>0.2948764673583737</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>203.59167359</v>
+        <v>203.97207499999999</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.63883002000000033</v>
+        <v>-0.12727900000001569</v>
       </c>
       <c r="D421" s="5">
-        <v>-3.6896746692581917</v>
+        <v>-0.7457741719916533</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>204.22426877999999</v>
+        <v>204.47875156999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.63259518999998932</v>
+        <v>0.50667656999999622</v>
       </c>
       <c r="D422" s="5">
-        <v>3.7929959536020075</v>
+        <v>3.0219228443037371</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>205.36410416999999</v>
+        <v>205.3557701</v>
       </c>
       <c r="C423" s="5">
-        <v>1.1398353900000018</v>
+        <v>0.87701853000001506</v>
       </c>
       <c r="D423" s="5">
-        <v>6.9070199424293932</v>
+        <v>5.2700194445088</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>205.47143864</v>
+        <v>205.31465524000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.10733447000001206</v>
+        <v>-4.1114859999993314E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>0.62899143297656668</v>
+        <v>-0.23999101096263686</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>205.09956400999999</v>
+        <v>205.15831800999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.37187463000000776</v>
+        <v>-0.15633723000001964</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.1503435062689813</v>
+        <v>-0.90992521183410613</v>
       </c>
       <c r="E425" s="5">
-        <v>2.1838600744247705</v>
+        <v>2.2074539923235825</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>205.14076471000001</v>
+        <v>205.14465723999999</v>
       </c>
       <c r="C426" s="5">
-        <v>4.1200700000018742E-2</v>
+        <v>-1.3660770000001321E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>0.24132426339973367</v>
+        <v>-7.9874518285649732E-2</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>204.80707566000001</v>
+        <v>204.77737406</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.33368905000000382</v>
+        <v>-0.36728317999998694</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.9345925665728902</v>
+        <v>-2.1274044247167612</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>204.79439187</v>
+        <v>204.74320872000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.2683790000011186E-2</v>
+        <v>-3.4165339999987054E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-7.4291206191046122E-2</v>
+        <v>-0.20002604209616859</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>204.95805992000001</v>
+        <v>204.73897966999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.1636680500000125</v>
+        <v>-4.2290500000206066E-3</v>
       </c>
       <c r="D429" s="5">
-        <v>0.96324536076139999</v>
+        <v>-2.4783647496218197E-2</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>205.0684091</v>
+        <v>204.88588406</v>
       </c>
       <c r="C430" s="5">
-        <v>0.11034917999998584</v>
+        <v>0.1469043900000031</v>
       </c>
       <c r="D430" s="5">
-        <v>0.64799519942997374</v>
+        <v>0.86443050740017124</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>204.46457484999999</v>
+        <v>204.31666791999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.60383425000000557</v>
+        <v>-0.56921614000000886</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.4767938647915497</v>
+        <v>-3.2833797726707581</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>203.70198060999999</v>
+        <v>204.30082719000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.76259423999999854</v>
+        <v>-1.584072999997943E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-4.3849768193147902</v>
+        <v>-9.2996682981982826E-2</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>202.76839555999999</v>
+        <v>203.86376627999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.93358505000000491</v>
+        <v>-0.43706091000001379</v>
       </c>
       <c r="D433" s="5">
-        <v>-5.3631760934243484</v>
+        <v>-2.5371696359651419</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>202.99313128</v>
+        <v>203.96321810000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.22473572000001241</v>
+        <v>9.9451820000012958E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>1.338141968232831</v>
+        <v>0.58697488706147549</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>201.93754679</v>
+        <v>203.43602136000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.0555844900000011</v>
+        <v>-0.52719673999999372</v>
       </c>
       <c r="D435" s="5">
-        <v>-6.064706281074395</v>
+        <v>-3.0579996325558967</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>201.56748836</v>
+        <v>203.17452899</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.37005843000000027</v>
+        <v>-0.26149237000001335</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.1770175171154538</v>
+        <v>-1.5315967574856981</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>201.79419816999999</v>
+        <v>203.55350996999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.22670980999998847</v>
+        <v>0.37898097999999436</v>
       </c>
       <c r="D437" s="5">
-        <v>1.3580613720800994</v>
+        <v>2.2614642255269546</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.6115908661019085</v>
+        <v>-0.7822290880361793</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>203.53573018</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-1.7779789999991635E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-0.10476606918383702</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>