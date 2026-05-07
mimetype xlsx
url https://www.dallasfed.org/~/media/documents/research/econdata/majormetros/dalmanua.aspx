--- v4 (2026-04-17)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A0B92016-A22F-4DE1-9766-4D8917B0F44B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2AAAC599-8B1F-4FFE-913A-3225D3E3A5E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BF7F9DAB-92F5-4493-ACCE-ABBE6A916659}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A7B9288B-FF4F-4527-A165-973DA15494B0}"/>
   </bookViews>
   <sheets>
     <sheet name="dalmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A387F3B8-1125-4B6A-94BD-912EAB393FC7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD9E9EF9-85CE-4B57-B13E-93576B513D14}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-1.5315967574856981</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>203.55350996999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.37898097999999436</v>
       </c>
       <c r="D437" s="5">
         <v>2.2614642255269546</v>
       </c>
       <c r="E437" s="5">
         <v>-0.7822290880361793</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>203.53573018</v>
+        <v>203.36714341000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.7779789999991635E-2</v>
+        <v>-0.18636655999998197</v>
       </c>
       <c r="D438" s="5">
-        <v>-0.10476606918383702</v>
+        <v>-1.0931628676842275</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>203.24821333</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.11893008000001259</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-0.69951296677979169</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>204.19619724</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.94798391000000493</v>
+      </c>
+      <c r="D440" s="5">
+        <v>5.7428375258336439</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>