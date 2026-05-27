--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2AAAC599-8B1F-4FFE-913A-3225D3E3A5E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2C7B022B-A801-452E-AD27-F50DA6F032A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A7B9288B-FF4F-4527-A165-973DA15494B0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E47E4FDD-498F-42D6-B495-784F32707C0C}"/>
   </bookViews>
   <sheets>
     <sheet name="dalmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD9E9EF9-85CE-4B57-B13E-93576B513D14}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50F6B713-E138-4555-A884-72E9E62ABAE0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>223.77021289000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>223.94641959</v>
       </c>
       <c r="C7" s="5">
         <v>0.1762066999999945</v>
       </c>
       <c r="D7" s="5">
         <v>0.94903702966815384</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>224.09958795</v>
       </c>
       <c r="C8" s="5">
         <v>0.15316835999999512</v>
       </c>
       <c r="D8" s="5">
         <v>0.82383556167737737</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>223.55172202</v>
       </c>
       <c r="C9" s="5">
         <v>-0.54786593000000039</v>
       </c>
       <c r="D9" s="5">
         <v>-2.8945647861094659</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>223.52886774000001</v>
       </c>
       <c r="C10" s="5">
         <v>-2.2854279999990013E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-0.12261019694056463</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>223.77841455999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.24954681999997774</v>
       </c>
       <c r="D11" s="5">
         <v>1.3479322005310657</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>224.01546906999999</v>
       </c>
       <c r="C12" s="5">
         <v>0.23705451000000721</v>
       </c>
       <c r="D12" s="5">
         <v>1.2786249256958593</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>223.80268361</v>
       </c>
       <c r="C13" s="5">
         <v>-0.2127854599999921</v>
       </c>
       <c r="D13" s="5">
         <v>-1.1339073421306578</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>222.94807338999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.85461022000001208</v>
       </c>
       <c r="D14" s="5">
         <v>-4.4872813574850738</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>222.83215881999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.11591457000000105</v>
       </c>
       <c r="D15" s="5">
         <v>-0.6221198274999562</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>222.19513488999999</v>
       </c>
       <c r="C16" s="5">
         <v>-0.63702392999999802</v>
       </c>
       <c r="D16" s="5">
         <v>-3.3770855392873722</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>220.98841652999999</v>
       </c>
       <c r="C17" s="5">
         <v>-1.2067183599999964</v>
       </c>
       <c r="D17" s="5">
         <v>-6.3258903799246591</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>219.83046601999999</v>
       </c>
       <c r="C18" s="5">
         <v>-1.1579505100000063</v>
       </c>
       <c r="D18" s="5">
         <v>-6.1097605752437056</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>219.07233747999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.75812854000000129</v>
       </c>
       <c r="D19" s="5">
         <v>-4.0608339641926561</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>217.81167542</v>
       </c>
       <c r="C20" s="5">
         <v>-1.2606620599999872</v>
       </c>
       <c r="D20" s="5">
         <v>-6.6910371851827133</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>214.30219536999999</v>
       </c>
       <c r="C21" s="5">
         <v>-3.5094800500000076</v>
       </c>
       <c r="D21" s="5">
         <v>-17.710282135287237</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>213.36736218999999</v>
       </c>
       <c r="C22" s="5">
         <v>-0.93483317999999826</v>
       </c>
       <c r="D22" s="5">
         <v>-5.1108804685435549</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>212.33814803999999</v>
       </c>
       <c r="C23" s="5">
         <v>-1.0292141500000014</v>
       </c>
       <c r="D23" s="5">
         <v>-5.637281338458755</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>211.65598077999999</v>
       </c>
       <c r="C24" s="5">
         <v>-0.68216725999999994</v>
       </c>
       <c r="D24" s="5">
         <v>-3.7877799791682931</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>211.58749287000001</v>
       </c>
       <c r="C25" s="5">
         <v>-6.8487909999987551E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-0.38760721088597627</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>211.11556077</v>
       </c>
       <c r="C26" s="5">
         <v>-0.47193210000000363</v>
       </c>
       <c r="D26" s="5">
         <v>-2.6439306718420985</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>209.13104358999999</v>
       </c>
       <c r="C27" s="5">
         <v>-1.9845171800000116</v>
       </c>
       <c r="D27" s="5">
         <v>-10.714874478648195</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>209.95656951999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.82552592999999774</v>
       </c>
       <c r="D28" s="5">
         <v>4.8410985321163613</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>209.59967021</v>
       </c>
       <c r="C29" s="5">
         <v>-0.35689930999998865</v>
       </c>
       <c r="D29" s="5">
         <v>-2.0208830128093713</v>
       </c>
       <c r="E29" s="5">
         <v>-5.153548995385437</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>209.31631873000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.28335147999999322</v>
       </c>
       <c r="D30" s="5">
         <v>-1.6102361944473786</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>208.43955585</v>
       </c>
       <c r="C31" s="5">
         <v>-0.87676288000000113</v>
       </c>
       <c r="D31" s="5">
         <v>-4.912241204960333</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>208.31366768999999</v>
       </c>
       <c r="C32" s="5">
         <v>-0.12588816000001657</v>
       </c>
       <c r="D32" s="5">
         <v>-0.72234368794996673</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>209.34652843999999</v>
       </c>
       <c r="C33" s="5">
         <v>1.0328607499999976</v>
       </c>
       <c r="D33" s="5">
         <v>6.114804022104714</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>210.32610632000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.97957788000002211</v>
       </c>
       <c r="D34" s="5">
         <v>5.7618459944460243</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>209.69053769000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.63556862999999453</v>
       </c>
       <c r="D35" s="5">
         <v>-3.566525226925632</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>209.18236963999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.50816805000002319</v>
       </c>
       <c r="D36" s="5">
         <v>-2.8696527775443625</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>208.62221549</v>
       </c>
       <c r="C37" s="5">
         <v>-0.56015414999998825</v>
       </c>
       <c r="D37" s="5">
         <v>-3.1664850478181017</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>208.99320409000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.370988600000004</v>
       </c>
       <c r="D38" s="5">
         <v>2.1549305931048757</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>209.04259504999999</v>
       </c>
       <c r="C39" s="5">
         <v>4.9390959999982442E-2</v>
       </c>
       <c r="D39" s="5">
         <v>0.28396258759291193</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>209.38836348000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.345768430000021</v>
       </c>
       <c r="D40" s="5">
         <v>2.003025663654201</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>209.48729735000001</v>
       </c>
       <c r="C41" s="5">
         <v>9.8933869999996205E-2</v>
       </c>
       <c r="D41" s="5">
         <v>0.56846353384203407</v>
       </c>
       <c r="E41" s="5">
         <v>-5.3613090081394699E-2</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>211.1300937</v>
       </c>
       <c r="C42" s="5">
         <v>1.6427963499999976</v>
       </c>
       <c r="D42" s="5">
         <v>9.8270602877045921</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>211.72302633999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.59293263999998658</v>
       </c>
       <c r="D43" s="5">
         <v>3.4225953425419453</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>212.30100675</v>
       </c>
       <c r="C44" s="5">
         <v>0.57798041000000921</v>
       </c>
       <c r="D44" s="5">
         <v>3.3255025559799867</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>211.53450531999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.76650143000000526</v>
       </c>
       <c r="D45" s="5">
         <v>-4.2475297104602845</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>211.67554147000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.14103615000001923</v>
       </c>
       <c r="D46" s="5">
         <v>0.80301498803425631</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>211.79318907999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.11764760999997748</v>
       </c>
       <c r="D47" s="5">
         <v>0.66899316680650855</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>212.89825382999999</v>
       </c>
       <c r="C48" s="5">
         <v>1.1050647499999968</v>
       </c>
       <c r="D48" s="5">
         <v>6.4440316299094524</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>212.69947802999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.19877579999999284</v>
       </c>
       <c r="D49" s="5">
         <v>-1.1146632952222069</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>213.02083020000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.32135217000001148</v>
       </c>
       <c r="D50" s="5">
         <v>1.8281339957975096</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>213.83484246</v>
       </c>
       <c r="C51" s="5">
         <v>0.81401225999999838</v>
       </c>
       <c r="D51" s="5">
         <v>4.6831487204857636</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>214.19185723000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.35701477000000637</v>
       </c>
       <c r="D52" s="5">
         <v>2.0219985056643575</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>214.58232318</v>
       </c>
       <c r="C53" s="5">
         <v>0.39046594999999229</v>
       </c>
       <c r="D53" s="5">
         <v>2.2096346205747075</v>
       </c>
       <c r="E53" s="5">
         <v>2.4321407046879351</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>214.49289234</v>
       </c>
       <c r="C54" s="5">
         <v>-8.9430840000005674E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-0.4989756554879432</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>214.83066471999999</v>
       </c>
       <c r="C55" s="5">
         <v>0.33777237999998988</v>
       </c>
       <c r="D55" s="5">
         <v>1.906151425543956</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>215.13458202000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.30391730000002326</v>
       </c>
       <c r="D56" s="5">
         <v>1.71089091177552</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>215.14826201</v>
       </c>
       <c r="C57" s="5">
         <v>1.3679989999985764E-2</v>
       </c>
       <c r="D57" s="5">
         <v>7.6332360409669953E-2</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>215.84208124</v>
       </c>
       <c r="C58" s="5">
         <v>0.69381923000000256</v>
       </c>
       <c r="D58" s="5">
         <v>3.9391914495308322</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>216.22311970000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.3810384600000134</v>
       </c>
       <c r="D59" s="5">
         <v>2.1391194654712509</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>215.67698988000001</v>
       </c>
       <c r="C60" s="5">
         <v>-0.54612982000000443</v>
       </c>
       <c r="D60" s="5">
         <v>-2.9891714258985069</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>216.63025891000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.95326903000000129</v>
       </c>
       <c r="D61" s="5">
         <v>5.4347231069866275</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>217.03455858000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.40429967000000033</v>
       </c>
       <c r="D62" s="5">
         <v>2.2627067135779999</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>215.44971254000001</v>
       </c>
       <c r="C63" s="5">
         <v>-1.5848460400000022</v>
       </c>
       <c r="D63" s="5">
         <v>-8.4192240533390574</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>216.49813766</v>
       </c>
       <c r="C64" s="5">
         <v>1.0484251199999903</v>
       </c>
       <c r="D64" s="5">
         <v>5.9983123229100155</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>216.97238716999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.47424950999999282</v>
       </c>
       <c r="D65" s="5">
         <v>2.6605597991169017</v>
       </c>
       <c r="E65" s="5">
         <v>1.1138214716759798</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>220.84270309999999</v>
       </c>
       <c r="C66" s="5">
         <v>3.8703159300000038</v>
       </c>
       <c r="D66" s="5">
         <v>23.635458695272462</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>221.24815419999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.4054510999999934</v>
       </c>
       <c r="D67" s="5">
         <v>2.2254953527580223</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>220.97199800999999</v>
       </c>
       <c r="C68" s="5">
         <v>-0.27615618999999469</v>
       </c>
       <c r="D68" s="5">
         <v>-1.4875690484385529</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>222.17735827999999</v>
       </c>
       <c r="C69" s="5">
         <v>1.2053602699999999</v>
       </c>
       <c r="D69" s="5">
         <v>6.7457696935590894</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>221.38538148000001</v>
       </c>
       <c r="C70" s="5">
         <v>-0.79197679999998627</v>
       </c>
       <c r="D70" s="5">
         <v>-4.1946640372368389</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>221.6943943</v>
       </c>
       <c r="C71" s="5">
         <v>0.30901281999999242</v>
       </c>
       <c r="D71" s="5">
         <v>1.6878956030644376</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>219.1115399</v>
       </c>
       <c r="C72" s="5">
         <v>-2.5828544000000022</v>
       </c>
       <c r="D72" s="5">
         <v>-13.118667922099359</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>220.02039049999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.90885059999999385</v>
       </c>
       <c r="D73" s="5">
         <v>5.0926059102054833</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>220.95576095000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.93537045000002195</v>
       </c>
       <c r="D74" s="5">
         <v>5.2225393364396133</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>222.52013929</v>
       </c>
       <c r="C75" s="5">
         <v>1.5643783399999904</v>
       </c>
       <c r="D75" s="5">
         <v>8.8348355290880587</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>223.43108036999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.91094107999998641</v>
       </c>
       <c r="D76" s="5">
         <v>5.0246271648616947</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>224.46055587999999</v>
       </c>
       <c r="C77" s="5">
         <v>1.0294755099999975</v>
       </c>
       <c r="D77" s="5">
         <v>5.671381077900306</v>
       </c>
       <c r="E77" s="5">
         <v>3.4512081503407899</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>222.47058699999999</v>
       </c>
       <c r="C78" s="5">
         <v>-1.9899688799999922</v>
       </c>
       <c r="D78" s="5">
         <v>-10.13495436463141</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>223.53821359</v>
       </c>
       <c r="C79" s="5">
         <v>1.0676265900000033</v>
       </c>
       <c r="D79" s="5">
         <v>5.91320313286956</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>223.95511679000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.41690320000000725</v>
       </c>
       <c r="D80" s="5">
         <v>2.2611238798995181</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>224.72642073</v>
       </c>
       <c r="C81" s="5">
         <v>0.77130393999999569</v>
       </c>
       <c r="D81" s="5">
         <v>4.2120032054284717</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>225.52046222000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.79404149000001212</v>
       </c>
       <c r="D82" s="5">
         <v>4.3234207174730033</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>225.77278163</v>
       </c>
       <c r="C83" s="5">
         <v>0.25231940999998415</v>
       </c>
       <c r="D83" s="5">
         <v>1.3508905332751953</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>225.67756940999999</v>
       </c>
       <c r="C84" s="5">
         <v>-9.5212220000007619E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-0.50488826914080187</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>226.21401349999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.53644409000000337</v>
       </c>
       <c r="D85" s="5">
         <v>2.8900343396643491</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>226.69905437</v>
       </c>
       <c r="C86" s="5">
         <v>0.48504087000000595</v>
       </c>
       <c r="D86" s="5">
         <v>2.6035628466044569</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>227.55320043</v>
       </c>
       <c r="C87" s="5">
         <v>0.85414606000000504</v>
       </c>
       <c r="D87" s="5">
         <v>4.616183799105511</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>228.60936939999999</v>
       </c>
       <c r="C88" s="5">
         <v>1.0561689699999874</v>
       </c>
       <c r="D88" s="5">
         <v>5.7141036696472858</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>229.00229934999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.39292994999999564</v>
       </c>
       <c r="D89" s="5">
         <v>2.0821498400172445</v>
       </c>
       <c r="E89" s="5">
         <v>2.0234038235332985</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>229.61027515000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.60797580000001972</v>
       </c>
       <c r="D90" s="5">
         <v>3.2328012441952936</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>230.12993320000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.51965805000000387</v>
       </c>
       <c r="D91" s="5">
         <v>2.7499238581828234</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>231.67538579000001</v>
       </c>
       <c r="C92" s="5">
         <v>1.5454525899999965</v>
       </c>
       <c r="D92" s="5">
         <v>8.3630953100132022</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>231.91963296</v>
       </c>
       <c r="C93" s="5">
         <v>0.24424716999999418</v>
       </c>
       <c r="D93" s="5">
         <v>1.272479151217687</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>233.2106325</v>
       </c>
       <c r="C94" s="5">
         <v>1.2909995400000014</v>
       </c>
       <c r="D94" s="5">
         <v>6.8882536354065049</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>233.46199032999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.25135782999998924</v>
       </c>
       <c r="D95" s="5">
         <v>1.3010722773437733</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>236.01054114999999</v>
       </c>
       <c r="C96" s="5">
         <v>2.5485508200000027</v>
       </c>
       <c r="D96" s="5">
         <v>13.915443153267915</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>237.14375175000001</v>
       </c>
       <c r="C97" s="5">
         <v>1.1332106000000124</v>
       </c>
       <c r="D97" s="5">
         <v>5.9164529594884607</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>238.01628144</v>
       </c>
       <c r="C98" s="5">
         <v>0.87252968999999325</v>
       </c>
       <c r="D98" s="5">
         <v>4.5056459499029922</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>238.32650513999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.31022369999999455</v>
       </c>
       <c r="D99" s="5">
         <v>1.5753069024400546</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>238.72236332</v>
       </c>
       <c r="C100" s="5">
         <v>0.39585818000000472</v>
       </c>
       <c r="D100" s="5">
         <v>2.0114990733899774</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>239.72894789</v>
       </c>
       <c r="C101" s="5">
         <v>1.0065845700000011</v>
       </c>
       <c r="D101" s="5">
         <v>5.1788672619594411</v>
       </c>
       <c r="E101" s="5">
         <v>4.6840789679608141</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>240.30276117</v>
       </c>
       <c r="C102" s="5">
         <v>0.57381327999999598</v>
       </c>
       <c r="D102" s="5">
         <v>2.9104269342316025</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>240.31422103</v>
       </c>
       <c r="C103" s="5">
         <v>1.1459860000002209E-2</v>
       </c>
       <c r="D103" s="5">
         <v>5.7242120261125073E-2</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>240.10305550999999</v>
       </c>
       <c r="C104" s="5">
         <v>-0.21116552000000866</v>
       </c>
       <c r="D104" s="5">
         <v>-1.0493659389293364</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>242.31624287</v>
       </c>
       <c r="C105" s="5">
         <v>2.2131873600000063</v>
       </c>
       <c r="D105" s="5">
         <v>11.63954997343315</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>242.85503385999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.53879098999999542</v>
       </c>
       <c r="D106" s="5">
         <v>2.7010773238214991</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>243.48860766000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.63357380000002195</v>
       </c>
       <c r="D107" s="5">
         <v>3.1759405327090873</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>244.10475631</v>
       </c>
       <c r="C108" s="5">
         <v>0.61614864999998531</v>
       </c>
       <c r="D108" s="5">
         <v>3.0792248535449929</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>244.32489378</v>
       </c>
       <c r="C109" s="5">
         <v>0.22013746999999739</v>
       </c>
       <c r="D109" s="5">
         <v>1.0875624430116915</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>244.49992681000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.17503303000000869</v>
       </c>
       <c r="D110" s="5">
         <v>0.86306885931850541</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>243.92319026999999</v>
       </c>
       <c r="C111" s="5">
         <v>-0.57673654000001306</v>
       </c>
       <c r="D111" s="5">
         <v>-2.7941735788858946</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>243.97206559</v>
       </c>
       <c r="C112" s="5">
         <v>4.8875320000007605E-2</v>
       </c>
       <c r="D112" s="5">
         <v>0.24071127665177272</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>244.42565544000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.45358985000001439</v>
       </c>
       <c r="D113" s="5">
         <v>2.2539805676749625</v>
       </c>
       <c r="E113" s="5">
         <v>1.9591741386839612</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>243.18068295</v>
       </c>
       <c r="C114" s="5">
         <v>-1.2449724900000092</v>
       </c>
       <c r="D114" s="5">
         <v>-5.9438009402309921</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>243.11437713999999</v>
       </c>
       <c r="C115" s="5">
         <v>-6.6305810000017118E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.32670259044454975</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>243.23987732000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.12550018000001728</v>
       </c>
       <c r="D116" s="5">
         <v>0.62122421111094894</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>241.51946684999999</v>
       </c>
       <c r="C117" s="5">
         <v>-1.7204104700000187</v>
       </c>
       <c r="D117" s="5">
         <v>-8.1649667830628214</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>241.05270935999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.466757489999992</v>
       </c>
       <c r="D118" s="5">
         <v>-2.2946127430372054</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>240.43359115999999</v>
       </c>
       <c r="C119" s="5">
         <v>-0.61911820000000262</v>
       </c>
       <c r="D119" s="5">
         <v>-3.0389048803626029</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>239.88826732000001</v>
       </c>
       <c r="C120" s="5">
         <v>-0.54532383999998046</v>
       </c>
       <c r="D120" s="5">
         <v>-2.6880056863233026</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>239.41239999000001</v>
       </c>
       <c r="C121" s="5">
         <v>-0.47586732999999981</v>
       </c>
       <c r="D121" s="5">
         <v>-2.3546443017284924</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>239.64371211</v>
       </c>
       <c r="C122" s="5">
         <v>0.23131211999998413</v>
       </c>
       <c r="D122" s="5">
         <v>1.1655800270381711</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>240.03518549</v>
       </c>
       <c r="C123" s="5">
         <v>0.39147338000000786</v>
       </c>
       <c r="D123" s="5">
         <v>1.9779855622299891</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>240.61587614999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.5806906599999877</v>
       </c>
       <c r="D124" s="5">
         <v>2.9419672434644939</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>240.92653046999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.3106543199999976</v>
       </c>
       <c r="D125" s="5">
         <v>1.5603448132505582</v>
       </c>
       <c r="E125" s="5">
         <v>-1.431570251371983</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>242.63558907999999</v>
       </c>
       <c r="C126" s="5">
         <v>1.7090586099999996</v>
       </c>
       <c r="D126" s="5">
         <v>8.8525253704929021</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>242.55830485000001</v>
       </c>
       <c r="C127" s="5">
         <v>-7.7284229999975196E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.38155482246655659</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>242.40710711</v>
       </c>
       <c r="C128" s="5">
         <v>-0.15119774000001485</v>
       </c>
       <c r="D128" s="5">
         <v>-0.74545597885469217</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>243.44078071000001</v>
       </c>
       <c r="C129" s="5">
         <v>1.0336736000000144</v>
       </c>
       <c r="D129" s="5">
         <v>5.2387790550680435</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>243.38110098999999</v>
       </c>
       <c r="C130" s="5">
         <v>-5.9679720000019643E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-0.29378471889929259</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>243.95471187999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.57361088999999765</v>
       </c>
       <c r="D131" s="5">
         <v>2.8651614464573205</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>241.48569386</v>
       </c>
       <c r="C132" s="5">
         <v>-2.4690180199999929</v>
       </c>
       <c r="D132" s="5">
         <v>-11.491219149543241</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>240.86941138</v>
       </c>
       <c r="C133" s="5">
         <v>-0.6162824799999953</v>
       </c>
       <c r="D133" s="5">
         <v>-3.019832806576539</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>241.10265330999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.23324192999999127</v>
       </c>
       <c r="D134" s="5">
         <v>1.1682088890722087</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>242.23401895999999</v>
       </c>
       <c r="C135" s="5">
         <v>1.1313656499999922</v>
       </c>
       <c r="D135" s="5">
         <v>5.7785816351905606</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>241.88405136</v>
       </c>
       <c r="C136" s="5">
         <v>-0.34996759999998517</v>
       </c>
       <c r="D136" s="5">
         <v>-1.7199899371902694</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>241.02317303000001</v>
       </c>
       <c r="C137" s="5">
         <v>-0.86087832999999137</v>
       </c>
       <c r="D137" s="5">
         <v>-4.188247060148365</v>
       </c>
       <c r="E137" s="5">
         <v>4.0112875826281424E-2</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>242.33467984999999</v>
       </c>
       <c r="C138" s="5">
         <v>1.3115068199999769</v>
       </c>
       <c r="D138" s="5">
         <v>6.7287041568086847</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>241.07568562</v>
       </c>
       <c r="C139" s="5">
         <v>-1.2589942299999848</v>
       </c>
       <c r="D139" s="5">
         <v>-6.0592343432568141</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>239.81980443</v>
       </c>
       <c r="C140" s="5">
         <v>-1.2558811899999966</v>
       </c>
       <c r="D140" s="5">
         <v>-6.0753453374617017</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>237.62377208000001</v>
       </c>
       <c r="C141" s="5">
         <v>-2.1960323499999959</v>
       </c>
       <c r="D141" s="5">
         <v>-10.451545636213133</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>235.63686333999999</v>
       </c>
       <c r="C142" s="5">
         <v>-1.9869087400000183</v>
       </c>
       <c r="D142" s="5">
         <v>-9.5850662584201718</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>234.42592675</v>
       </c>
       <c r="C143" s="5">
         <v>-1.2109365899999887</v>
       </c>
       <c r="D143" s="5">
         <v>-5.9954440063293752</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>230.35118843999999</v>
       </c>
       <c r="C144" s="5">
         <v>-4.074738310000015</v>
       </c>
       <c r="D144" s="5">
         <v>-18.975233539471315</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>229.31202816999999</v>
       </c>
       <c r="C145" s="5">
         <v>-1.0391602699999964</v>
       </c>
       <c r="D145" s="5">
         <v>-5.2811232384890827</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>227.44618560000001</v>
       </c>
       <c r="C146" s="5">
         <v>-1.8658425699999839</v>
       </c>
       <c r="D146" s="5">
         <v>-9.3387154029448087</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>224.58267626</v>
       </c>
       <c r="C147" s="5">
         <v>-2.8635093400000073</v>
       </c>
       <c r="D147" s="5">
         <v>-14.1043560911006</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>222.36885104000001</v>
       </c>
       <c r="C148" s="5">
         <v>-2.2138252199999897</v>
       </c>
       <c r="D148" s="5">
         <v>-11.2082958558813</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>220.28287682999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.0859742100000176</v>
       </c>
       <c r="D149" s="5">
         <v>-10.693833012499853</v>
       </c>
       <c r="E149" s="5">
         <v>-8.6051046209645872</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>218.14985935999999</v>
       </c>
       <c r="C150" s="5">
         <v>-2.1330174699999986</v>
       </c>
       <c r="D150" s="5">
         <v>-11.020415636456482</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>215.96919337</v>
       </c>
       <c r="C151" s="5">
         <v>-2.1806659899999943</v>
       </c>
       <c r="D151" s="5">
         <v>-11.357412100588471</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>214.93266865999999</v>
       </c>
       <c r="C152" s="5">
         <v>-1.036524710000009</v>
       </c>
       <c r="D152" s="5">
         <v>-5.609671463074406</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>213.23136536000001</v>
       </c>
       <c r="C153" s="5">
         <v>-1.701303299999978</v>
       </c>
       <c r="D153" s="5">
         <v>-9.0958142627697409</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>212.33399908000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.89736627999999996</v>
       </c>
       <c r="D154" s="5">
         <v>-4.9348324286695666</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>211.30086643000001</v>
       </c>
       <c r="C155" s="5">
         <v>-1.0331326499999989</v>
       </c>
       <c r="D155" s="5">
         <v>-5.6849796442047795</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>210.15163877000001</v>
       </c>
       <c r="C156" s="5">
         <v>-1.1492276600000082</v>
       </c>
       <c r="D156" s="5">
         <v>-6.3348489893708448</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>208.33209292000001</v>
       </c>
       <c r="C157" s="5">
         <v>-1.8195458499999972</v>
       </c>
       <c r="D157" s="5">
         <v>-9.9091364007132814</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>207.34209605999999</v>
       </c>
       <c r="C158" s="5">
         <v>-0.9899968600000193</v>
       </c>
       <c r="D158" s="5">
         <v>-5.5557128397418882</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>205.63061646</v>
       </c>
       <c r="C159" s="5">
         <v>-1.7114795999999899</v>
       </c>
       <c r="D159" s="5">
         <v>-9.4677081353428001</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>204.44089070999999</v>
       </c>
       <c r="C160" s="5">
         <v>-1.189725750000008</v>
       </c>
       <c r="D160" s="5">
         <v>-6.7261628843324317</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>203.32608374</v>
       </c>
       <c r="C161" s="5">
         <v>-1.1148069699999894</v>
       </c>
       <c r="D161" s="5">
         <v>-6.3508205594637985</v>
       </c>
       <c r="E161" s="5">
         <v>-7.6977354454500491</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>202.26502250999999</v>
       </c>
       <c r="C162" s="5">
         <v>-1.0610612300000071</v>
       </c>
       <c r="D162" s="5">
         <v>-6.0855766374723892</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>201.40261642999999</v>
       </c>
       <c r="C163" s="5">
         <v>-0.86240607999999952</v>
       </c>
       <c r="D163" s="5">
         <v>-4.9981959375837937</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>200.2188696</v>
       </c>
       <c r="C164" s="5">
         <v>-1.1837468299999898</v>
       </c>
       <c r="D164" s="5">
         <v>-6.8294277652620199</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>199.51928558</v>
       </c>
       <c r="C165" s="5">
         <v>-0.69958402000000319</v>
       </c>
       <c r="D165" s="5">
         <v>-4.1132692780419866</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>198.53418732</v>
       </c>
       <c r="C166" s="5">
         <v>-0.98509826000000089</v>
       </c>
       <c r="D166" s="5">
         <v>-5.7665574975900409</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>197.62625682999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.90793049000001247</v>
       </c>
       <c r="D167" s="5">
         <v>-5.3518544423486025</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>195.81541616000001</v>
       </c>
       <c r="C168" s="5">
         <v>-1.8108406699999762</v>
       </c>
       <c r="D168" s="5">
         <v>-10.457993780398589</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>195.50511234000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.31030382000000145</v>
       </c>
       <c r="D169" s="5">
         <v>-1.8851235029452851</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>195.17461463999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.33049770000002354</v>
       </c>
       <c r="D170" s="5">
         <v>-2.0098222193310589</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>195.51139656999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.33678193000000078</v>
       </c>
       <c r="D171" s="5">
         <v>2.090414933143836</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>195.41991666999999</v>
       </c>
       <c r="C172" s="5">
         <v>-9.1479899999995951E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.56003802830556504</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>195.08887859999999</v>
       </c>
       <c r="C173" s="5">
         <v>-0.33103807000000529</v>
       </c>
       <c r="D173" s="5">
         <v>-2.0139472396476732</v>
       </c>
       <c r="E173" s="5">
         <v>-4.0512289365358551</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>195.33861976</v>
       </c>
       <c r="C174" s="5">
         <v>0.24974116000001345</v>
       </c>
       <c r="D174" s="5">
         <v>1.5470306087138841</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>195.73259343000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.39397367000000827</v>
       </c>
       <c r="D175" s="5">
         <v>2.4472792671305088</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>195.80185645</v>
       </c>
       <c r="C176" s="5">
         <v>6.9263019999993958E-2</v>
       </c>
       <c r="D176" s="5">
         <v>0.42546608184246271</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>196.42880983000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.62695338000000334</v>
       </c>
       <c r="D177" s="5">
         <v>3.9107695498253214</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>196.50079087</v>
       </c>
       <c r="C178" s="5">
         <v>7.1981039999997165E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.44062554452009017</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>196.07862241999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.42216845000001513</v>
       </c>
       <c r="D179" s="5">
         <v>-2.5478706809907381</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>196.84617147</v>
       </c>
       <c r="C180" s="5">
         <v>0.76754905000001372</v>
       </c>
       <c r="D180" s="5">
         <v>4.7998605880421152</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>196.40746926</v>
       </c>
       <c r="C181" s="5">
         <v>-0.43870221000000242</v>
       </c>
       <c r="D181" s="5">
         <v>-2.6418467859878225</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>196.32673277000001</v>
       </c>
       <c r="C182" s="5">
         <v>-8.07364899999925E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-0.49216583816611426</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>197.58634720000001</v>
       </c>
       <c r="C183" s="5">
         <v>1.2596144299999992</v>
       </c>
       <c r="D183" s="5">
         <v>7.976667346633004</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>196.89799550000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.68835169999999835</v>
       </c>
       <c r="D184" s="5">
         <v>-4.1013819118048689</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>197.03061496999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.13261946999998031</v>
       </c>
       <c r="D185" s="5">
         <v>0.81125373859698424</v>
       </c>
       <c r="E185" s="5">
         <v>0.995308591619537</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>196.83077392000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.19984104999997498</v>
       </c>
       <c r="D186" s="5">
         <v>-1.2103500167765624</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>196.32127858000001</v>
       </c>
       <c r="C187" s="5">
         <v>-0.50949534000000085</v>
       </c>
       <c r="D187" s="5">
         <v>-3.0623505317172728</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>196.49290206000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.17162347999999383</v>
       </c>
       <c r="D188" s="5">
         <v>1.0540950259125159</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>197.01883946000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.52593740000000366</v>
       </c>
       <c r="D189" s="5">
         <v>3.2596563456100958</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>196.98082717</v>
       </c>
       <c r="C190" s="5">
         <v>-3.8012290000011717E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.23127927718820107</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>197.57227383</v>
       </c>
       <c r="C191" s="5">
         <v>0.59144666000000257</v>
       </c>
       <c r="D191" s="5">
         <v>3.6631724018468148</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>199.8142163</v>
       </c>
       <c r="C192" s="5">
         <v>2.2419424699999979</v>
       </c>
       <c r="D192" s="5">
         <v>14.499774309889247</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>199.52473896999999</v>
       </c>
       <c r="C193" s="5">
         <v>-0.28947733000001108</v>
       </c>
       <c r="D193" s="5">
         <v>-1.724693312834058</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>198.10893579</v>
       </c>
       <c r="C194" s="5">
         <v>-1.4158031799999833</v>
       </c>
       <c r="D194" s="5">
         <v>-8.1904699116439712</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>199.10094441000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.99200862000000711</v>
       </c>
       <c r="D195" s="5">
         <v>6.1771491461199757</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>199.37016843000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.26922401999999579</v>
       </c>
       <c r="D196" s="5">
         <v>1.6347606004030624</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>199.53235612</v>
       </c>
       <c r="C197" s="5">
         <v>0.16218768999999611</v>
       </c>
       <c r="D197" s="5">
         <v>0.98057998060172569</v>
       </c>
       <c r="E197" s="5">
         <v>1.269722043135757</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>199.22311780999999</v>
       </c>
       <c r="C198" s="5">
         <v>-0.30923831000001201</v>
       </c>
       <c r="D198" s="5">
         <v>-1.8440073186526407</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>199.99587690000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.7727590900000223</v>
       </c>
       <c r="D199" s="5">
         <v>4.7552310369710415</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>200.54971277999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.55383587999997985</v>
       </c>
       <c r="D200" s="5">
         <v>3.3741671378151317</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>201.07073467000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.52102189000001431</v>
       </c>
       <c r="D201" s="5">
         <v>3.1624968663352071</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>201.46495177</v>
       </c>
       <c r="C202" s="5">
         <v>0.39421709999999166</v>
       </c>
       <c r="D202" s="5">
         <v>2.3782433129516001</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>201.61994583000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.15499406000000704</v>
       </c>
       <c r="D203" s="5">
         <v>0.92711854707572261</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>201.23193510999999</v>
       </c>
       <c r="C204" s="5">
         <v>-0.38801072000001113</v>
       </c>
       <c r="D204" s="5">
         <v>-2.2850717056509318</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>201.55018483000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.31824972000001139</v>
       </c>
       <c r="D205" s="5">
         <v>1.914403455234126</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>201.75035199000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.20016716000000656</v>
       </c>
       <c r="D206" s="5">
         <v>1.1982970062859311</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>200.9462116</v>
       </c>
       <c r="C207" s="5">
         <v>-0.8041403900000148</v>
       </c>
       <c r="D207" s="5">
         <v>-4.6795109150050802</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>201.22773545999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.28152385999999296</v>
       </c>
       <c r="D208" s="5">
         <v>1.6942043656397177</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>200.03848353999999</v>
       </c>
       <c r="C209" s="5">
         <v>-1.1892519200000038</v>
       </c>
       <c r="D209" s="5">
         <v>-6.8659337413548567</v>
       </c>
       <c r="E209" s="5">
         <v>0.25365681528644046</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>201.30678882000001</v>
       </c>
       <c r="C210" s="5">
         <v>1.2683052800000212</v>
       </c>
       <c r="D210" s="5">
         <v>7.8793724037409696</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>201.26952940000001</v>
       </c>
       <c r="C211" s="5">
         <v>-3.7259419999998045E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-0.22187933651588443</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>201.37135380999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.10182440999997766</v>
       </c>
       <c r="D212" s="5">
         <v>0.60878494207781131</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>199.72316696999999</v>
       </c>
       <c r="C213" s="5">
         <v>-1.6481868399999939</v>
       </c>
       <c r="D213" s="5">
         <v>-9.3914772888107017</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>199.32888767</v>
       </c>
       <c r="C214" s="5">
         <v>-0.39427929999999378</v>
       </c>
       <c r="D214" s="5">
         <v>-2.3434019097262948</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>199.31196313000001</v>
       </c>
       <c r="C215" s="5">
         <v>-1.6924539999990884E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-0.10184156734122096</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>198.38149594999999</v>
       </c>
       <c r="C216" s="5">
         <v>-0.93046718000002215</v>
       </c>
       <c r="D216" s="5">
         <v>-5.4604503708164938</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>197.13665828000001</v>
       </c>
       <c r="C217" s="5">
         <v>-1.2448376699999812</v>
       </c>
       <c r="D217" s="5">
         <v>-7.2754456072112728</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>196.45882933999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.67782894000001193</v>
       </c>
       <c r="D218" s="5">
         <v>-4.0489046374495015</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>195.15147911</v>
       </c>
       <c r="C219" s="5">
         <v>-1.3073502299999973</v>
       </c>
       <c r="D219" s="5">
         <v>-7.6996080619973988</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>194.56411876000001</v>
       </c>
       <c r="C220" s="5">
         <v>-0.5873603499999831</v>
       </c>
       <c r="D220" s="5">
         <v>-3.552527991053489</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>194.29087136999999</v>
       </c>
       <c r="C221" s="5">
         <v>-0.27324739000002296</v>
       </c>
       <c r="D221" s="5">
         <v>-1.6723326693167895</v>
       </c>
       <c r="E221" s="5">
         <v>-2.8732532202238481</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>193.92874888</v>
       </c>
       <c r="C222" s="5">
         <v>-0.36212248999999019</v>
       </c>
       <c r="D222" s="5">
         <v>-2.2137942323762427</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>193.72207992</v>
       </c>
       <c r="C223" s="5">
         <v>-0.20666896000000179</v>
       </c>
       <c r="D223" s="5">
         <v>-1.2713652836591649</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>192.74309563</v>
       </c>
       <c r="C224" s="5">
         <v>-0.97898428999999965</v>
       </c>
       <c r="D224" s="5">
         <v>-5.8985144840135728</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>192.08168774000001</v>
       </c>
       <c r="C225" s="5">
         <v>-0.66140788999999245</v>
       </c>
       <c r="D225" s="5">
         <v>-4.0410255430034958</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>192.20780382000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.12611608000000274</v>
       </c>
       <c r="D226" s="5">
         <v>0.79074172364095308</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>191.39267269999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.81513112000001797</v>
       </c>
       <c r="D227" s="5">
         <v>-4.972021971011797</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>191.11035249</v>
       </c>
       <c r="C228" s="5">
         <v>-0.28232020999999463</v>
       </c>
       <c r="D228" s="5">
         <v>-1.7558100514646235</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>190.94061196999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.16974052000000484</v>
       </c>
       <c r="D229" s="5">
         <v>-1.0606256735716468</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>190.01890567999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.92170629000000304</v>
       </c>
       <c r="D230" s="5">
         <v>-5.6412823734858231</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>189.75049508000001</v>
       </c>
       <c r="C231" s="5">
         <v>-0.26841059999998151</v>
       </c>
       <c r="D231" s="5">
         <v>-1.6819490828412387</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>187.99744375</v>
       </c>
       <c r="C232" s="5">
         <v>-1.7530513300000052</v>
       </c>
       <c r="D232" s="5">
         <v>-10.540118868578386</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>186.92688881000001</v>
       </c>
       <c r="C233" s="5">
         <v>-1.0705549399999938</v>
       </c>
       <c r="D233" s="5">
         <v>-6.6234114640446151</v>
       </c>
       <c r="E233" s="5">
         <v>-3.79018453521488</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>184.61419079999999</v>
       </c>
       <c r="C234" s="5">
         <v>-2.3126980100000196</v>
       </c>
       <c r="D234" s="5">
         <v>-13.876902722461859</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>181.74662584999999</v>
       </c>
       <c r="C235" s="5">
         <v>-2.867564950000002</v>
       </c>
       <c r="D235" s="5">
         <v>-17.126570740429969</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>179.79392805000001</v>
       </c>
       <c r="C236" s="5">
         <v>-1.9526977999999815</v>
       </c>
       <c r="D236" s="5">
         <v>-12.157645730038169</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>177.83258146</v>
       </c>
       <c r="C237" s="5">
         <v>-1.9613465900000051</v>
       </c>
       <c r="D237" s="5">
         <v>-12.333080765819338</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>175.31336604000001</v>
       </c>
       <c r="C238" s="5">
         <v>-2.5192154199999948</v>
       </c>
       <c r="D238" s="5">
         <v>-15.735558668425064</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>173.30033949</v>
       </c>
       <c r="C239" s="5">
         <v>-2.0130265500000064</v>
       </c>
       <c r="D239" s="5">
         <v>-12.941210998518448</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>171.81461995000001</v>
       </c>
       <c r="C240" s="5">
         <v>-1.485719539999991</v>
       </c>
       <c r="D240" s="5">
         <v>-9.8162213992792893</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>170.46990479999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.3447151500000132</v>
       </c>
       <c r="D241" s="5">
         <v>-8.9979378381445869</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>169.92482756999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.54507723000000396</v>
       </c>
       <c r="D242" s="5">
         <v>-3.7702336437774431</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>169.22365282999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.70117473999999902</v>
       </c>
       <c r="D243" s="5">
         <v>-4.8408114098956512</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>168.17502013000001</v>
       </c>
       <c r="C244" s="5">
         <v>-1.0486326999999847</v>
       </c>
       <c r="D244" s="5">
         <v>-7.1877983181218301</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>167.42942267999999</v>
       </c>
       <c r="C245" s="5">
         <v>-0.74559745000001953</v>
       </c>
       <c r="D245" s="5">
         <v>-5.1923249235021229</v>
       </c>
       <c r="E245" s="5">
         <v>-10.430530489285584</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>168.3931709</v>
       </c>
       <c r="C246" s="5">
         <v>0.96374822000001359</v>
       </c>
       <c r="D246" s="5">
         <v>7.1303052482387663</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>166.67389410999999</v>
       </c>
       <c r="C247" s="5">
         <v>-1.7192767900000092</v>
       </c>
       <c r="D247" s="5">
         <v>-11.586763725452521</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>166.62027628999999</v>
       </c>
       <c r="C248" s="5">
         <v>-5.3617819999999483E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-0.38534928571960503</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>166.52186236</v>
       </c>
       <c r="C249" s="5">
         <v>-9.8413929999992433E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-0.70647959671846783</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>166.83213606999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.31027370999998993</v>
       </c>
       <c r="D250" s="5">
         <v>2.2589697393908592</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>166.71681699999999</v>
       </c>
       <c r="C251" s="5">
         <v>-0.11531906999999819</v>
       </c>
       <c r="D251" s="5">
         <v>-0.82632758736109757</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>166.40522865</v>
       </c>
       <c r="C252" s="5">
         <v>-0.31158834999999385</v>
       </c>
       <c r="D252" s="5">
         <v>-2.2198502245088236</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>166.30811391</v>
       </c>
       <c r="C253" s="5">
         <v>-9.7114739999994981E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-0.6980811270475562</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>166.05091397999999</v>
       </c>
       <c r="C254" s="5">
         <v>-0.25719993000001296</v>
       </c>
       <c r="D254" s="5">
         <v>-1.8401275564496222</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>166.15161660000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.10070262000002117</v>
       </c>
       <c r="D255" s="5">
         <v>0.73017986164358728</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>166.37044227999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.21882567999998059</v>
       </c>
       <c r="D256" s="5">
         <v>1.5919273491549868</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>166.25328637000001</v>
       </c>
       <c r="C257" s="5">
         <v>-0.11715590999997971</v>
       </c>
       <c r="D257" s="5">
         <v>-0.84175931916856683</v>
       </c>
       <c r="E257" s="5">
         <v>-0.70246692079197759</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>165.50087325999999</v>
       </c>
       <c r="C258" s="5">
         <v>-0.75241311000002042</v>
       </c>
       <c r="D258" s="5">
         <v>-5.2976819406530655</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>165.82871453000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.32784127000002172</v>
       </c>
       <c r="D259" s="5">
         <v>2.4031543111930231</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>166.59181480000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.76310026999999536</v>
       </c>
       <c r="D260" s="5">
         <v>5.6640131260704552</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>167.15388738999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.56207258999998544</v>
       </c>
       <c r="D261" s="5">
         <v>4.1247237887996224</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>167.00504444000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.14884294999998815</v>
       </c>
       <c r="D262" s="5">
         <v>-1.0633278346995123</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>167.36440218000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.3593577400000072</v>
       </c>
       <c r="D263" s="5">
         <v>2.6129125344194426</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>167.75705239999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.39265021999997884</v>
       </c>
       <c r="D264" s="5">
         <v>2.8519081782102607</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>167.89049463000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.13344223000001421</v>
       </c>
       <c r="D265" s="5">
         <v>0.95872633470921453</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>168.07725909000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.18676446000000624</v>
       </c>
       <c r="D266" s="5">
         <v>1.3430996623967628</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>168.05774400000001</v>
       </c>
       <c r="C267" s="5">
         <v>-1.9515089999998736E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.13924048540816525</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>168.20220320000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.14445920000000001</v>
       </c>
       <c r="D268" s="5">
         <v>1.0363874899169456</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>167.67714996000001</v>
       </c>
       <c r="C269" s="5">
         <v>-0.52505324000000542</v>
       </c>
       <c r="D269" s="5">
         <v>-3.6822249895202885</v>
       </c>
       <c r="E269" s="5">
         <v>0.85644237241191412</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>168.13471075999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.45756079999998178</v>
       </c>
       <c r="D270" s="5">
         <v>3.3241807168532977</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>168.25580339999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.12109264000000053</v>
       </c>
       <c r="D271" s="5">
         <v>0.86768611376482063</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>168.34701444999999</v>
       </c>
       <c r="C272" s="5">
         <v>9.1211049999998295E-2</v>
       </c>
       <c r="D272" s="5">
         <v>0.65246004627546039</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>168.19699166000001</v>
       </c>
       <c r="C273" s="5">
         <v>-0.15002278999997998</v>
       </c>
       <c r="D273" s="5">
         <v>-1.0641566163102301</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>168.09875557000001</v>
       </c>
       <c r="C274" s="5">
         <v>-9.8236090000000331E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-0.6986175379094961</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>168.20283029999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.10407472999997935</v>
       </c>
       <c r="D275" s="5">
         <v>0.74548933828570974</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>168.07376378999999</v>
       </c>
       <c r="C276" s="5">
         <v>-0.12906651000000124</v>
       </c>
       <c r="D276" s="5">
         <v>-0.91691585671687115</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>168.18826104999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.11449726000000737</v>
       </c>
       <c r="D277" s="5">
         <v>0.82054851704025378</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>167.80352662000001</v>
       </c>
       <c r="C278" s="5">
         <v>-0.38473442999998042</v>
       </c>
       <c r="D278" s="5">
         <v>-2.7107527704502865</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>167.70054497999999</v>
       </c>
       <c r="C279" s="5">
         <v>-0.1029816400000243</v>
       </c>
       <c r="D279" s="5">
         <v>-0.73396370870110195</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>167.57356718</v>
       </c>
       <c r="C280" s="5">
         <v>-0.1269777999999917</v>
       </c>
       <c r="D280" s="5">
         <v>-0.9048295578598764</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>167.72240316</v>
       </c>
       <c r="C281" s="5">
         <v>0.1488359800000012</v>
       </c>
       <c r="D281" s="5">
         <v>1.0710414825632064</v>
       </c>
       <c r="E281" s="5">
         <v>2.6988292686747073E-2</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>167.40617527000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.31622788999999329</v>
       </c>
       <c r="D282" s="5">
         <v>-2.2391941124674131</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>167.41385041000001</v>
       </c>
       <c r="C283" s="5">
         <v>7.6751400000034664E-3</v>
       </c>
       <c r="D283" s="5">
         <v>5.5030770419151054E-2</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>167.77445456000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.36060415000000035</v>
       </c>
       <c r="D284" s="5">
         <v>2.6156042811859015</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>166.78144329</v>
       </c>
       <c r="C285" s="5">
         <v>-0.99301127000001088</v>
       </c>
       <c r="D285" s="5">
         <v>-6.8757674595214979</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>166.49382584</v>
       </c>
       <c r="C286" s="5">
         <v>-0.28761744999999905</v>
       </c>
       <c r="D286" s="5">
         <v>-2.0499047761892486</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>166.19469008999999</v>
       </c>
       <c r="C287" s="5">
         <v>-0.29913575000000492</v>
       </c>
       <c r="D287" s="5">
         <v>-2.1348352274154214</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>165.60046334</v>
       </c>
       <c r="C288" s="5">
         <v>-0.59422674999999003</v>
       </c>
       <c r="D288" s="5">
         <v>-4.2072054397758851</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>165.18429165000001</v>
       </c>
       <c r="C289" s="5">
         <v>-0.41617168999999876</v>
       </c>
       <c r="D289" s="5">
         <v>-2.9743919985972367</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>165.35720449999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.17291284999998879</v>
       </c>
       <c r="D290" s="5">
         <v>1.2634023246437032</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>165.01150909</v>
       </c>
       <c r="C291" s="5">
         <v>-0.34569540999999049</v>
       </c>
       <c r="D291" s="5">
         <v>-2.4800714953601588</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>164.94411830000001</v>
       </c>
       <c r="C292" s="5">
         <v>-6.7390789999990375E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-0.48898132881182166</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>164.52982531000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.41429299000000697</v>
       </c>
       <c r="D293" s="5">
         <v>-2.9727697881311466</v>
       </c>
       <c r="E293" s="5">
         <v>-1.9034892118463209</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>164.94713768</v>
       </c>
       <c r="C294" s="5">
         <v>0.41731236999999055</v>
       </c>
       <c r="D294" s="5">
         <v>3.0864928950004034</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>164.87779717999999</v>
       </c>
       <c r="C295" s="5">
         <v>-6.9340500000009797E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.5032914463569349</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>164.58297209</v>
       </c>
       <c r="C296" s="5">
         <v>-0.29482508999998913</v>
       </c>
       <c r="D296" s="5">
         <v>-2.1247937543058315</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>165.18804727</v>
       </c>
       <c r="C297" s="5">
         <v>0.60507518000000005</v>
       </c>
       <c r="D297" s="5">
         <v>4.5020051009788009</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>165.45522467999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.26717740999998796</v>
       </c>
       <c r="D298" s="5">
         <v>1.9582556392972572</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>165.00047613999999</v>
       </c>
       <c r="C299" s="5">
         <v>-0.45474853999999709</v>
       </c>
       <c r="D299" s="5">
         <v>-3.2487597030239956</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>165.41330148</v>
       </c>
       <c r="C300" s="5">
         <v>0.41282534000001192</v>
       </c>
       <c r="D300" s="5">
         <v>3.0440188088871167</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>165.78917296</v>
       </c>
       <c r="C301" s="5">
         <v>0.3758714800000007</v>
       </c>
       <c r="D301" s="5">
         <v>2.761118622398806</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>166.06514125999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.27596829999998818</v>
       </c>
       <c r="D302" s="5">
         <v>2.0158776283618396</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>166.46011404000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.39497278000001756</v>
       </c>
       <c r="D303" s="5">
         <v>2.8917379469140192</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>166.78929557999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.32918153999997912</v>
       </c>
       <c r="D304" s="5">
         <v>2.3990293265008011</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>167.33658141000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.54728583000002118</v>
       </c>
       <c r="D305" s="5">
         <v>4.0094056075272722</v>
       </c>
       <c r="E305" s="5">
         <v>1.7059254118283018</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>167.41364651999999</v>
       </c>
       <c r="C306" s="5">
         <v>7.7065109999978176E-2</v>
       </c>
       <c r="D306" s="5">
         <v>0.55404942111569877</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>167.58476858</v>
       </c>
       <c r="C307" s="5">
         <v>0.17112206000001606</v>
       </c>
       <c r="D307" s="5">
         <v>1.2335006252950143</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>167.41674268</v>
       </c>
       <c r="C308" s="5">
         <v>-0.1680259000000035</v>
       </c>
       <c r="D308" s="5">
         <v>-1.1965460782295323</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>168.34263351000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.92589083000001438</v>
       </c>
       <c r="D309" s="5">
         <v>6.8421817855365497</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>168.85207867</v>
       </c>
       <c r="C310" s="5">
         <v>0.5094451599999843</v>
       </c>
       <c r="D310" s="5">
         <v>3.6925451658892161</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>168.86834647000001</v>
       </c>
       <c r="C311" s="5">
         <v>1.6267800000008492E-2</v>
       </c>
       <c r="D311" s="5">
         <v>0.11567347962322394</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>169.81484610999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.94649963999998477</v>
       </c>
       <c r="D312" s="5">
         <v>6.9372127339003775</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>170.27393395000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.45908784000002356</v>
       </c>
       <c r="D313" s="5">
         <v>3.2928281696818384</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>170.35436951</v>
       </c>
       <c r="C314" s="5">
         <v>8.0435559999983752E-2</v>
       </c>
       <c r="D314" s="5">
         <v>0.56834210915186478</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>170.57499261999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.22062310999999113</v>
       </c>
       <c r="D315" s="5">
         <v>1.5652177545283807</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>170.79741881000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.22242619000002151</v>
       </c>
       <c r="D316" s="5">
         <v>1.5760459761150925</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>170.41986083</v>
       </c>
       <c r="C317" s="5">
         <v>-0.37755798000000595</v>
       </c>
       <c r="D317" s="5">
         <v>-2.6206573290001423</v>
       </c>
       <c r="E317" s="5">
         <v>1.8425614973246685</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>171.71129629000001</v>
       </c>
       <c r="C318" s="5">
         <v>1.2914354600000024</v>
       </c>
       <c r="D318" s="5">
         <v>9.4823034529250236</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>172.43888279000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.72758650000000102</v>
       </c>
       <c r="D319" s="5">
         <v>5.2049086240424591</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>172.48586592000001</v>
       </c>
       <c r="C320" s="5">
         <v>4.6983130000000983E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.32744540789386711</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>172.28932512</v>
       </c>
       <c r="C321" s="5">
         <v>-0.19654080000000818</v>
       </c>
       <c r="D321" s="5">
         <v>-1.3588156077488311</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>172.58350114999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.29417602999998849</v>
       </c>
       <c r="D322" s="5">
         <v>2.0682958925053674</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>172.60069449</v>
       </c>
       <c r="C323" s="5">
         <v>1.7193340000005719E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.11961349999687343</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>173.13869797000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.53800348000001463</v>
       </c>
       <c r="D324" s="5">
         <v>3.805245678492275</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>173.18705731</v>
       </c>
       <c r="C325" s="5">
         <v>4.8359339999990425E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.33568716589753578</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>173.29591887000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.10886156000000824</v>
       </c>
       <c r="D326" s="5">
         <v>0.75690670115351466</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>173.76645453</v>
       </c>
       <c r="C327" s="5">
         <v>0.47053565999999591</v>
       </c>
       <c r="D327" s="5">
         <v>3.3073587495622725</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>174.29450772999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.52805319999998801</v>
       </c>
       <c r="D328" s="5">
         <v>3.7082115299502227</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>174.72661224000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.43210451000001626</v>
       </c>
       <c r="D329" s="5">
         <v>3.0158980566177718</v>
       </c>
       <c r="E329" s="5">
         <v>2.5271417245764205</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>174.8817775</v>
       </c>
       <c r="C330" s="5">
         <v>0.15516525999998976</v>
       </c>
       <c r="D330" s="5">
         <v>1.0708755047622587</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>175.49875506000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.61697756000000936</v>
       </c>
       <c r="D331" s="5">
         <v>4.3166843882701533</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>175.88004033999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.38128527999998596</v>
       </c>
       <c r="D332" s="5">
         <v>2.6384767614732629</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>176.03804253000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.15800219000001903</v>
       </c>
       <c r="D333" s="5">
         <v>1.0833648495959913</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>176.08877622</v>
       </c>
       <c r="C334" s="5">
         <v>5.0733689999987064E-2</v>
       </c>
       <c r="D334" s="5">
         <v>0.34638547755345694</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>176.62295938</v>
       </c>
       <c r="C335" s="5">
         <v>0.53418315999999777</v>
       </c>
       <c r="D335" s="5">
         <v>3.701678157040722</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>177.00118017</v>
       </c>
       <c r="C336" s="5">
         <v>0.37822079000000031</v>
       </c>
       <c r="D336" s="5">
         <v>2.6001646720964056</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>177.21505210000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.21387193000001048</v>
       </c>
       <c r="D337" s="5">
         <v>1.4596444885580873</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>177.32723923</v>
       </c>
       <c r="C338" s="5">
         <v>0.11218712999999525</v>
       </c>
       <c r="D338" s="5">
         <v>0.76231833647861791</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>177.65030272000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.32306349000000978</v>
       </c>
       <c r="D339" s="5">
         <v>2.2082589152347509</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>177.58324511999999</v>
       </c>
       <c r="C340" s="5">
         <v>-6.7057600000026696E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-0.45202438841369652</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>177.80667070000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.22342558000002555</v>
       </c>
       <c r="D341" s="5">
         <v>1.5202660092513698</v>
       </c>
       <c r="E341" s="5">
         <v>1.7627872597731686</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>177.84053571000001</v>
       </c>
       <c r="C342" s="5">
         <v>3.3865009999999529E-2</v>
       </c>
       <c r="D342" s="5">
         <v>0.22879123911991872</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>177.96907533000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.12853961999999797</v>
       </c>
       <c r="D343" s="5">
         <v>0.87079248832369061</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>178.50654477</v>
       </c>
       <c r="C344" s="5">
         <v>0.5374694399999953</v>
       </c>
       <c r="D344" s="5">
         <v>3.6848244798156404</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>178.24458833</v>
       </c>
       <c r="C345" s="5">
         <v>-0.26195644000000584</v>
       </c>
       <c r="D345" s="5">
         <v>-1.7468431637323589</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>179.06853864999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.82395031999999446</v>
       </c>
       <c r="D346" s="5">
         <v>5.6903254673070336</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>179.96351050000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.89497185000001878</v>
       </c>
       <c r="D347" s="5">
         <v>6.1651559157451352</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>180.30780973</v>
       </c>
       <c r="C348" s="5">
         <v>0.34429922999999008</v>
       </c>
       <c r="D348" s="5">
         <v>2.3201055523182079</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>180.96446509</v>
       </c>
       <c r="C349" s="5">
         <v>0.65665536000000202</v>
       </c>
       <c r="D349" s="5">
         <v>4.4588371185803055</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>181.63130812</v>
       </c>
       <c r="C350" s="5">
         <v>0.66684302999999545</v>
       </c>
       <c r="D350" s="5">
         <v>4.5126568153797564</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>182.13467136</v>
       </c>
       <c r="C351" s="5">
         <v>0.50336323999999877</v>
       </c>
       <c r="D351" s="5">
         <v>3.3767770461427649</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>182.88807562</v>
       </c>
       <c r="C352" s="5">
         <v>0.75340425999999638</v>
       </c>
       <c r="D352" s="5">
         <v>5.0783307819968204</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>182.87940085</v>
       </c>
       <c r="C353" s="5">
         <v>-8.6747699999989436E-3</v>
       </c>
       <c r="D353" s="5">
         <v>-5.690370320616811E-2</v>
       </c>
       <c r="E353" s="5">
         <v>2.8529470407546276</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>183.99034989</v>
       </c>
       <c r="C354" s="5">
         <v>1.1109490400000084</v>
       </c>
       <c r="D354" s="5">
         <v>7.5382738055419285</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>184.63802613999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.6476762499999893</v>
       </c>
       <c r="D355" s="5">
         <v>4.306948648787734</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>185.37256640000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.73454026000001704</v>
       </c>
       <c r="D356" s="5">
         <v>4.8797797348537175</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>186.35191495000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.97934854999999743</v>
       </c>
       <c r="D357" s="5">
         <v>6.5272627785406767</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>186.80231193</v>
       </c>
       <c r="C358" s="5">
         <v>0.45039697999999362</v>
       </c>
       <c r="D358" s="5">
         <v>2.9391656518681808</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>187.43417681</v>
       </c>
       <c r="C359" s="5">
         <v>0.63186487999999486</v>
       </c>
       <c r="D359" s="5">
         <v>4.1354109423500152</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>186.73667906</v>
       </c>
       <c r="C360" s="5">
         <v>-0.69749774999999659</v>
       </c>
       <c r="D360" s="5">
         <v>-4.3752805342136547</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>187.48462405999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.7479449999999872</v>
       </c>
       <c r="D361" s="5">
         <v>4.9137240615738431</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>187.91746884</v>
       </c>
       <c r="C362" s="5">
         <v>0.43284478000001059</v>
       </c>
       <c r="D362" s="5">
         <v>2.8058843877756479</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>187.66165027</v>
       </c>
       <c r="C363" s="5">
         <v>-0.25581857000000241</v>
       </c>
       <c r="D363" s="5">
         <v>-1.6214256344762812</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>187.60330630999999</v>
       </c>
       <c r="C364" s="5">
         <v>-5.8343960000001971E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-0.37244241256464417</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>187.30625343</v>
       </c>
       <c r="C365" s="5">
         <v>-0.29705287999999541</v>
       </c>
       <c r="D365" s="5">
         <v>-1.8836311440044717</v>
       </c>
       <c r="E365" s="5">
         <v>2.4206403561169543</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>187.64858214</v>
       </c>
       <c r="C366" s="5">
         <v>0.34232871000000387</v>
       </c>
       <c r="D366" s="5">
         <v>2.21535064795777</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>187.29659591999999</v>
       </c>
       <c r="C367" s="5">
         <v>-0.35198622000001478</v>
       </c>
       <c r="D367" s="5">
         <v>-2.2278504042128278</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>186.73973649000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.55685942999997451</v>
       </c>
       <c r="D368" s="5">
         <v>-3.5100038912760589</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>176.76839810999999</v>
       </c>
       <c r="C369" s="5">
         <v>-9.9713383800000202</v>
       </c>
       <c r="D369" s="5">
         <v>-48.237574755434643</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>177.35567422</v>
       </c>
       <c r="C370" s="5">
         <v>0.58727611000000479</v>
       </c>
       <c r="D370" s="5">
         <v>4.060410647280488</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>178.21985955</v>
       </c>
       <c r="C371" s="5">
         <v>0.86418532999999798</v>
       </c>
       <c r="D371" s="5">
         <v>6.006406733100822</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>178.23324751999999</v>
       </c>
       <c r="C372" s="5">
         <v>1.3387969999996585E-2</v>
       </c>
       <c r="D372" s="5">
         <v>9.0181887686613393E-2</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>179.12357863</v>
       </c>
       <c r="C373" s="5">
         <v>0.89033111000000531</v>
       </c>
       <c r="D373" s="5">
         <v>6.1618415357513889</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>179.38900701</v>
       </c>
       <c r="C374" s="5">
         <v>0.26542838000000302</v>
       </c>
       <c r="D374" s="5">
         <v>1.7927444898836908</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>180.41071875</v>
       </c>
       <c r="C375" s="5">
         <v>1.0217117400000006</v>
       </c>
       <c r="D375" s="5">
         <v>7.0528244760535097</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>180.96064408999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.54992533999998727</v>
       </c>
       <c r="D376" s="5">
         <v>3.7197734696794882</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>181.68572829999999</v>
       </c>
       <c r="C377" s="5">
         <v>0.72508421000000567</v>
       </c>
       <c r="D377" s="5">
         <v>4.91562430469068</v>
       </c>
       <c r="E377" s="5">
         <v>-3.0007140856621262</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>182.28280939999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.59708109999999692</v>
       </c>
       <c r="D378" s="5">
         <v>4.0156750047183776</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>182.32992507</v>
       </c>
       <c r="C379" s="5">
         <v>4.7115670000010823E-2</v>
       </c>
       <c r="D379" s="5">
         <v>0.31061211945615508</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>184.0433027</v>
       </c>
       <c r="C380" s="5">
         <v>1.7133776299999965</v>
       </c>
       <c r="D380" s="5">
         <v>11.878021164453688</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>183.86002166</v>
       </c>
       <c r="C381" s="5">
         <v>-0.18328103999999712</v>
       </c>
       <c r="D381" s="5">
         <v>-1.1885061283375409</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>184.02986136999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.16983970999999087</v>
       </c>
       <c r="D382" s="5">
         <v>1.1141427558975181</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>184.43483502000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.40497365000001651</v>
       </c>
       <c r="D383" s="5">
         <v>2.6729005859746913</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>185.22244563000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.78761061000000154</v>
       </c>
       <c r="D384" s="5">
         <v>5.2465701588882752</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>185.91865272999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.69620709999998098</v>
       </c>
       <c r="D385" s="5">
         <v>4.60493943980127</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>185.49340455999999</v>
       </c>
       <c r="C386" s="5">
         <v>-0.42524817000000326</v>
       </c>
       <c r="D386" s="5">
         <v>-2.7104699880635685</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>187.36802943999999</v>
       </c>
       <c r="C387" s="5">
         <v>1.8746248799999989</v>
       </c>
       <c r="D387" s="5">
         <v>12.824704150904488</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>188.11919083000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.75116139000002136</v>
       </c>
       <c r="D388" s="5">
         <v>4.9183259389741441</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>189.43550629000001</v>
       </c>
       <c r="C389" s="5">
         <v>1.3163154599999984</v>
       </c>
       <c r="D389" s="5">
         <v>8.7274924001298881</v>
       </c>
       <c r="E389" s="5">
         <v>4.2654852764238971</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>189.21637075000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.21913553999999635</v>
       </c>
       <c r="D390" s="5">
         <v>-1.3793403377337699</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>190.69666246</v>
       </c>
       <c r="C391" s="5">
         <v>1.4802917099999888</v>
       </c>
       <c r="D391" s="5">
         <v>9.8025956646881962</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>191.43044202999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.73377956999999583</v>
       </c>
       <c r="D392" s="5">
         <v>4.7164522387827867</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>192.23573074999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.80528871999999296</v>
       </c>
       <c r="D393" s="5">
         <v>5.16647780466295</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>192.79948701000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.56375626000001944</v>
       </c>
       <c r="D394" s="5">
         <v>3.5764765848595337</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>193.02686915000001</v>
       </c>
       <c r="C395" s="5">
         <v>0.22738214000000312</v>
       </c>
       <c r="D395" s="5">
         <v>1.424461532364707</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>193.46756101</v>
       </c>
       <c r="C396" s="5">
         <v>0.44069185999998695</v>
       </c>
       <c r="D396" s="5">
         <v>2.7743363411357969</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>194.2337909</v>
       </c>
       <c r="C397" s="5">
         <v>0.7662298900000053</v>
       </c>
       <c r="D397" s="5">
         <v>4.8575141124245436</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>194.73361058</v>
       </c>
       <c r="C398" s="5">
         <v>0.49981968000000165</v>
       </c>
       <c r="D398" s="5">
         <v>3.1320278590893924</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>194.41028444</v>
       </c>
       <c r="C399" s="5">
         <v>-0.32332614000000603</v>
       </c>
       <c r="D399" s="5">
         <v>-1.974326840629137</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>194.97871488999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.56843044999999393</v>
       </c>
       <c r="D400" s="5">
         <v>3.5656213846033458</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>195.42571372</v>
       </c>
       <c r="C401" s="5">
         <v>0.4469988300000125</v>
       </c>
       <c r="D401" s="5">
         <v>2.7860170185913358</v>
       </c>
       <c r="E401" s="5">
         <v>3.1621355190033951</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>195.16642112</v>
       </c>
       <c r="C402" s="5">
         <v>-0.25929260000000909</v>
       </c>
       <c r="D402" s="5">
         <v>-1.5806032727237573</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>195.58039575999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.41397463999999218</v>
       </c>
       <c r="D403" s="5">
         <v>2.5752697434670901</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>195.35914611999999</v>
       </c>
       <c r="C404" s="5">
         <v>-0.22124963999999636</v>
       </c>
       <c r="D404" s="5">
         <v>-1.3490814360081038</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>195.79284858</v>
       </c>
       <c r="C405" s="5">
         <v>0.43370246000000634</v>
       </c>
       <c r="D405" s="5">
         <v>2.6968018001677363</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>196.42135845000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.62850987000001624</v>
       </c>
       <c r="D406" s="5">
         <v>3.920834146673835</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>198.10878099000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.68742254</v>
       </c>
       <c r="D407" s="5">
         <v>10.810313730080811</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>198.64074467</v>
       </c>
       <c r="C408" s="5">
         <v>0.53196367999998984</v>
       </c>
       <c r="D408" s="5">
         <v>3.270268862749659</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>199.49651033000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.85576566000000298</v>
       </c>
       <c r="D409" s="5">
         <v>5.2939997124622051</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>199.80144874999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.30493841999998494</v>
       </c>
       <c r="D410" s="5">
         <v>1.8497474555495996</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>199.33596388000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.46548486999998318</v>
       </c>
       <c r="D411" s="5">
         <v>-2.7601387337230388</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>200.10076968000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.76480580000000487</v>
       </c>
       <c r="D412" s="5">
         <v>4.7025318656976678</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>200.72735402000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.62658433999999374</v>
       </c>
       <c r="D413" s="5">
         <v>3.8230081194921661</v>
       </c>
       <c r="E413" s="5">
         <v>2.7128673085446753</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>201.82627128999999</v>
       </c>
       <c r="C414" s="5">
         <v>1.098917269999987</v>
       </c>
       <c r="D414" s="5">
         <v>6.7710819615877771</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>202.58151912</v>
       </c>
       <c r="C415" s="5">
         <v>0.75524783000000184</v>
       </c>
       <c r="D415" s="5">
         <v>4.5840656864318596</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>203.5081404</v>
       </c>
       <c r="C416" s="5">
         <v>0.92662128000000621</v>
       </c>
       <c r="D416" s="5">
         <v>5.6290923875446763</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>203.76885738999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.26071698999999171</v>
       </c>
       <c r="D417" s="5">
         <v>1.5482146379032447</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>203.96107860999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.19222121999999331</v>
       </c>
       <c r="D418" s="5">
         <v>1.1378873241561172</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>204.04928053</v>
       </c>
       <c r="C419" s="5">
         <v>8.8201920000017253E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.52016986886562755</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>204.09935400000001</v>
       </c>
       <c r="C420" s="5">
         <v>5.0073470000000952E-2</v>
       </c>
       <c r="D420" s="5">
         <v>0.2948764673583737</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>203.97207499999999</v>
       </c>
       <c r="C421" s="5">
         <v>-0.12727900000001569</v>
       </c>
       <c r="D421" s="5">
         <v>-0.7457741719916533</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>204.47875156999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.50667656999999622</v>
       </c>
       <c r="D422" s="5">
         <v>3.0219228443037371</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>205.3557701</v>
       </c>
       <c r="C423" s="5">
         <v>0.87701853000001506</v>
       </c>
       <c r="D423" s="5">
         <v>5.2700194445088</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>205.31465524000001</v>
       </c>
       <c r="C424" s="5">
         <v>-4.1114859999993314E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-0.23999101096263686</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>205.15831800999999</v>
       </c>
       <c r="C425" s="5">
         <v>-0.15633723000001964</v>
       </c>
       <c r="D425" s="5">
         <v>-0.90992521183410613</v>
       </c>
       <c r="E425" s="5">
         <v>2.2074539923235825</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>205.14465723999999</v>
       </c>
       <c r="C426" s="5">
         <v>-1.3660770000001321E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-7.9874518285649732E-2</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>204.77737406</v>
       </c>
       <c r="C427" s="5">
         <v>-0.36728317999998694</v>
       </c>
       <c r="D427" s="5">
         <v>-2.1274044247167612</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>204.74320872000001</v>
       </c>
       <c r="C428" s="5">
         <v>-3.4165339999987054E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.20002604209616859</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>204.73897966999999</v>
       </c>
       <c r="C429" s="5">
         <v>-4.2290500000206066E-3</v>
       </c>
       <c r="D429" s="5">
         <v>-2.4783647496218197E-2</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>204.88588406</v>
       </c>
       <c r="C430" s="5">
         <v>0.1469043900000031</v>
       </c>
       <c r="D430" s="5">
         <v>0.86443050740017124</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>204.31666791999999</v>
       </c>
       <c r="C431" s="5">
         <v>-0.56921614000000886</v>
       </c>
       <c r="D431" s="5">
         <v>-3.2833797726707581</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>204.30082719000001</v>
       </c>
       <c r="C432" s="5">
         <v>-1.584072999997943E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-9.2996682981982826E-2</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>203.86376627999999</v>
       </c>
       <c r="C433" s="5">
         <v>-0.43706091000001379</v>
       </c>
       <c r="D433" s="5">
         <v>-2.5371696359651419</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>203.96321810000001</v>
       </c>
       <c r="C434" s="5">
         <v>9.9451820000012958E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.58697488706147549</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>203.43602136000001</v>
       </c>
       <c r="C435" s="5">
         <v>-0.52719673999999372</v>
       </c>
       <c r="D435" s="5">
         <v>-3.0579996325558967</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>203.17452899</v>
       </c>
       <c r="C436" s="5">
         <v>-0.26149237000001335</v>
       </c>
       <c r="D436" s="5">
         <v>-1.5315967574856981</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>203.55350996999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.37898097999999436</v>
       </c>
       <c r="D437" s="5">
         <v>2.2614642255269546</v>
       </c>
       <c r="E437" s="5">
         <v>-0.7822290880361793</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>203.36714341000001</v>
       </c>
       <c r="C438" s="5">
         <v>-0.18636655999998197</v>
       </c>
       <c r="D438" s="5">
         <v>-1.0931628676842275</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>203.24821333</v>
       </c>
       <c r="C439" s="5">
         <v>-0.11893008000001259</v>
       </c>
       <c r="D439" s="5">
         <v>-0.69951296677979169</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>204.19619724</v>
+        <v>203.30031606</v>
       </c>
       <c r="C440" s="5">
-        <v>0.94798391000000493</v>
+        <v>5.2102730000001429E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>5.7428375258336439</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.30805439103269716</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>202.67263154</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.62768452000000252</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-3.642697798105643</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>