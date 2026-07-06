--- v6 (2026-05-27)
+++ v7 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2C7B022B-A801-452E-AD27-F50DA6F032A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6360E6AE-80E5-4213-ABA7-5167FD57D02A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E47E4FDD-498F-42D6-B495-784F32707C0C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C6EAC1FC-6627-4517-8764-4A6274FD1875}"/>
   </bookViews>
   <sheets>
     <sheet name="dalmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50F6B713-E138-4555-A884-72E9E62ABAE0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17E6E665-3F81-4A60-B371-0FD220CAFC25}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>223.77021289000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>223.76998062000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>223.94641959</v>
+        <v>223.94615564</v>
       </c>
       <c r="C7" s="5">
-        <v>0.1762066999999945</v>
+        <v>0.17617501999998808</v>
       </c>
       <c r="D7" s="5">
-        <v>0.94903702966815384</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>0.94886665305142781</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>224.09958795</v>
+        <v>224.09882773000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.15316835999999512</v>
+        <v>0.15267209000001003</v>
       </c>
       <c r="D8" s="5">
-        <v>0.82383556167737737</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>0.82115726528102506</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>223.55172202</v>
+        <v>223.55201803</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.54786593000000039</v>
+        <v>-0.54680970000001139</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.8945647861094659</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-2.8890687048468977</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>223.52886774000001</v>
+        <v>223.52915128000001</v>
       </c>
       <c r="C10" s="5">
-        <v>-2.2854279999990013E-2</v>
+        <v>-2.2866749999991498E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-0.12261019694056463</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>-0.12267689686497052</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>223.77841455999999</v>
+        <v>223.77865929000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.24954681999997774</v>
+        <v>0.24950800999999956</v>
       </c>
       <c r="D11" s="5">
-        <v>1.3479322005310657</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>1.3477195588216473</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>224.01546906999999</v>
+        <v>224.01567320000001</v>
       </c>
       <c r="C12" s="5">
-        <v>0.23705451000000721</v>
+        <v>0.23701391000000172</v>
       </c>
       <c r="D12" s="5">
-        <v>1.2786249256958593</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>1.2784032538672774</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>223.80268361</v>
+        <v>223.80278963999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.2127854599999921</v>
+        <v>-0.21288356000002295</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.1339073421306578</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-1.134426347261619</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>222.94807338999999</v>
+        <v>222.94812472999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.85461022000001208</v>
+        <v>-0.85466490999999678</v>
       </c>
       <c r="D14" s="5">
-        <v>-4.4872813574850738</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-4.4875604310530504</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>222.83215881999999</v>
+        <v>222.83218206000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.11591457000000105</v>
+        <v>-0.11594266999998126</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.6221198274999562</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-0.62227006774642213</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>222.19513488999999</v>
+        <v>222.19511571000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.63702392999999802</v>
+        <v>-0.63706634999999778</v>
       </c>
       <c r="D16" s="5">
-        <v>-3.3770855392873722</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-3.3773065515028566</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>220.98841652999999</v>
+        <v>220.98845301</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.2067183599999964</v>
+        <v>-1.2066627000000096</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.3258903799246591</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-6.3256077867746558</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>219.83046601999999</v>
+        <v>219.83026314</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.1579505100000063</v>
+        <v>-1.1581898700000011</v>
       </c>
       <c r="D18" s="5">
-        <v>-6.1097605752437056</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-6.1109863643461377</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>219.07233747999999</v>
+        <v>219.07210344000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.75812854000000129</v>
+        <v>-0.75815969999999311</v>
       </c>
       <c r="D19" s="5">
-        <v>-4.0608339641926561</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-4.0610013933108586</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>217.81167542</v>
+        <v>217.81097685</v>
       </c>
       <c r="C20" s="5">
-        <v>-1.2606620599999872</v>
+        <v>-1.2611265900000035</v>
       </c>
       <c r="D20" s="5">
-        <v>-6.6910371851827133</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-6.6934320989783807</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>214.30219536999999</v>
+        <v>214.30244152</v>
       </c>
       <c r="C21" s="5">
-        <v>-3.5094800500000076</v>
+        <v>-3.5085353300000008</v>
       </c>
       <c r="D21" s="5">
-        <v>-17.710282135287237</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-17.705980736371053</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>213.36736218999999</v>
+        <v>213.36759767999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.93483317999999826</v>
+        <v>-0.93484384000001342</v>
       </c>
       <c r="D22" s="5">
-        <v>-5.1108804685435549</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-5.1109316269907108</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>212.33814803999999</v>
+        <v>212.33834912</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.0292141500000014</v>
+        <v>-1.029248559999985</v>
       </c>
       <c r="D23" s="5">
-        <v>-5.637281338458755</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-5.6374587814226773</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>211.65598077999999</v>
+        <v>211.65618025000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.68216725999999994</v>
+        <v>-0.68216886999999815</v>
       </c>
       <c r="D24" s="5">
-        <v>-3.7877799791682931</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-3.7877852376223653</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>211.58749287000001</v>
+        <v>211.58758202000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-6.8487909999987551E-2</v>
+        <v>-6.85982299999921E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.38760721088597627</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-0.38823008898184463</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>211.11556077</v>
+        <v>211.11559951999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.47193210000000363</v>
+        <v>-0.47198250000002417</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.6439306718420985</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-2.64420847488962</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>209.13104358999999</v>
+        <v>209.13106504000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.9845171800000116</v>
+        <v>-1.9845344799999793</v>
       </c>
       <c r="D27" s="5">
-        <v>-10.714874478648195</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-10.714961243907506</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>209.95656951999999</v>
+        <v>209.95657507999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.82552592999999774</v>
+        <v>0.82551003999998329</v>
       </c>
       <c r="D28" s="5">
-        <v>4.8410985321163613</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>4.8410028093891944</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>209.59967021</v>
+        <v>209.59973232999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.35689930999998865</v>
+        <v>-0.35684274999999843</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.0208830128093713</v>
+        <v>-2.0205656859953014</v>
       </c>
       <c r="E29" s="5">
-        <v>-5.153548995385437</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-5.1535365422394452</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>209.31631873000001</v>
+        <v>209.31616435000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.28335147999999322</v>
+        <v>-0.28356797999998662</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.6102361944473786</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-1.6114569111506327</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>208.43955585</v>
+        <v>208.43936807</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.87676288000000113</v>
+        <v>-0.87679628000000776</v>
       </c>
       <c r="D31" s="5">
-        <v>-4.912241204960333</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-4.9124275852790777</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>208.31366768999999</v>
+        <v>208.31304030999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.12588816000001657</v>
+        <v>-0.12632776000000945</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.72234368794996673</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-0.72485835248705666</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>209.34652843999999</v>
+        <v>209.34672940999999</v>
       </c>
       <c r="C33" s="5">
-        <v>1.0328607499999976</v>
+        <v>1.0336891000000037</v>
       </c>
       <c r="D33" s="5">
-        <v>6.114804022104714</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>6.119861616153921</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>210.32610632000001</v>
+        <v>210.32626983</v>
       </c>
       <c r="C34" s="5">
-        <v>0.97957788000002211</v>
+        <v>0.97954042000000641</v>
       </c>
       <c r="D34" s="5">
-        <v>5.7618459944460243</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>5.7616142807088266</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>209.69053769000001</v>
+        <v>209.69065986000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.63556862999999453</v>
+        <v>-0.6356099699999902</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.566525226925632</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-3.5667506393815884</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>209.18236963999999</v>
+        <v>209.18257799</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.50816805000002319</v>
+        <v>-0.50808187000001226</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.8696527775443625</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-2.8691709320710856</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>208.62221549</v>
+        <v>208.62229160000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.56015414999998825</v>
+        <v>-0.56028638999998748</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.1664850478181017</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-3.1672184988263963</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>208.99320409000001</v>
+        <v>208.99322171</v>
       </c>
       <c r="C38" s="5">
-        <v>0.370988600000004</v>
+        <v>0.3709301099999891</v>
       </c>
       <c r="D38" s="5">
-        <v>2.1549305931048757</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>2.1545867241276273</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>209.04259504999999</v>
+        <v>209.04263410999999</v>
       </c>
       <c r="C39" s="5">
-        <v>4.9390959999982442E-2</v>
+        <v>4.941239999999425E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>0.28396258759291193</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>0.2840859885639091</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>209.38836348000001</v>
+        <v>209.38839521</v>
       </c>
       <c r="C40" s="5">
-        <v>0.345768430000021</v>
+        <v>0.34576110000000426</v>
       </c>
       <c r="D40" s="5">
-        <v>2.003025663654201</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>2.0029824364927951</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>209.48729735000001</v>
+        <v>209.48740991</v>
       </c>
       <c r="C41" s="5">
-        <v>9.8933869999996205E-2</v>
+        <v>9.9014699999997902E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>0.56846353384203407</v>
+        <v>0.56892909661099278</v>
       </c>
       <c r="E41" s="5">
-        <v>-5.3613090081394699E-2</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-5.3589009275623045E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>211.1300937</v>
+        <v>211.12999574</v>
       </c>
       <c r="C42" s="5">
-        <v>1.6427963499999976</v>
+        <v>1.6425858300000016</v>
       </c>
       <c r="D42" s="5">
-        <v>9.8270602877045921</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>9.8257406693215366</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>211.72302633999999</v>
+        <v>211.72286987999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.59293263999998658</v>
+        <v>0.59287413999999217</v>
       </c>
       <c r="D43" s="5">
-        <v>3.4225953425419453</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>3.4222540421259939</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>212.30100675</v>
+        <v>212.30045711</v>
       </c>
       <c r="C44" s="5">
-        <v>0.57798041000000921</v>
+        <v>0.577587230000006</v>
       </c>
       <c r="D44" s="5">
-        <v>3.3255025559799867</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>3.3232087747172567</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>211.53450531999999</v>
+        <v>211.53462252</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.76650143000000526</v>
+        <v>-0.76583458999999721</v>
       </c>
       <c r="D45" s="5">
-        <v>-4.2475297104602845</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-4.2439182243666824</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>211.67554147000001</v>
+        <v>211.67561420999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.14103615000001923</v>
+        <v>0.14099168999999279</v>
       </c>
       <c r="D46" s="5">
-        <v>0.80301498803425631</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>0.80276047183591714</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>211.79318907999999</v>
+        <v>211.79322454999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.11764760999997748</v>
+        <v>0.11761033999999881</v>
       </c>
       <c r="D47" s="5">
-        <v>0.66899316680650855</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>0.66878035552568882</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>212.89825382999999</v>
+        <v>212.89846688</v>
       </c>
       <c r="C48" s="5">
-        <v>1.1050647499999968</v>
+        <v>1.10524233000001</v>
       </c>
       <c r="D48" s="5">
-        <v>6.4440316299094524</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>6.4450959532394547</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>212.69947802999999</v>
+        <v>212.69954551000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.19877579999999284</v>
+        <v>-0.19892136999999366</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.1146632952222069</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-1.1154742986240418</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>213.02083020000001</v>
+        <v>213.02083411000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.32135217000001148</v>
+        <v>0.32128860000000259</v>
       </c>
       <c r="D50" s="5">
-        <v>1.8281339957975096</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>1.8277687592223923</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>213.83484246</v>
+        <v>213.83490551</v>
       </c>
       <c r="C51" s="5">
-        <v>0.81401225999999838</v>
+        <v>0.8140713999999889</v>
       </c>
       <c r="D51" s="5">
-        <v>4.6831487204857636</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>4.6834960580786511</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>214.19185723000001</v>
+        <v>214.19192049</v>
       </c>
       <c r="C52" s="5">
-        <v>0.35701477000000637</v>
+        <v>0.35701498000000242</v>
       </c>
       <c r="D52" s="5">
-        <v>2.0219985056643575</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.0219991042895291</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>214.58232318</v>
+        <v>214.58249809</v>
       </c>
       <c r="C53" s="5">
-        <v>0.39046594999999229</v>
+        <v>0.3905776000000003</v>
       </c>
       <c r="D53" s="5">
-        <v>2.2096346205747075</v>
+        <v>2.2102721352300625</v>
       </c>
       <c r="E53" s="5">
-        <v>2.4321407046879351</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.4321691609958673</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>214.49289234</v>
+        <v>214.4928433</v>
       </c>
       <c r="C54" s="5">
-        <v>-8.9430840000005674E-2</v>
+        <v>-8.965478999999732E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-0.4989756554879432</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-0.50022189846535836</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>214.83066471999999</v>
+        <v>214.83052812</v>
       </c>
       <c r="C55" s="5">
-        <v>0.33777237999998988</v>
+        <v>0.33768481999999267</v>
       </c>
       <c r="D55" s="5">
-        <v>1.906151425543956</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>1.9056534511084022</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>215.13458202000001</v>
+        <v>215.13413781</v>
       </c>
       <c r="C56" s="5">
-        <v>0.30391730000002326</v>
+        <v>0.30360969000000182</v>
       </c>
       <c r="D56" s="5">
-        <v>1.71089091177552</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>1.7091468459459191</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>215.14826201</v>
+        <v>215.14829907999999</v>
       </c>
       <c r="C57" s="5">
-        <v>1.3679989999985764E-2</v>
+        <v>1.4161269999988235E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>7.6332360409669953E-2</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>7.9018968558575153E-2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>215.84208124</v>
+        <v>215.84206347</v>
       </c>
       <c r="C58" s="5">
-        <v>0.69381923000000256</v>
+        <v>0.69376439000001255</v>
       </c>
       <c r="D58" s="5">
-        <v>3.9391914495308322</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.9388738594683836</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>216.22311970000001</v>
+        <v>216.22307179000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.3810384600000134</v>
+        <v>0.38100832000000651</v>
       </c>
       <c r="D59" s="5">
-        <v>2.1391194654712509</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>2.1389487936124274</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>215.67698988000001</v>
+        <v>215.67719052999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.54612982000000443</v>
+        <v>-0.5458812600000158</v>
       </c>
       <c r="D60" s="5">
-        <v>-2.9891714258985069</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-2.9878304522312216</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>216.63025891000001</v>
+        <v>216.63032007000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.95326903000000129</v>
+        <v>0.95312954000002037</v>
       </c>
       <c r="D61" s="5">
-        <v>5.4347231069866275</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>5.4339032476738103</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>217.03455858000001</v>
+        <v>217.03455686999999</v>
       </c>
       <c r="C62" s="5">
-        <v>0.40429967000000033</v>
+        <v>0.4042367999999783</v>
       </c>
       <c r="D62" s="5">
-        <v>2.2627067135779999</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>2.2623505905557506</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>215.44971254000001</v>
+        <v>215.4498055</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.5848460400000022</v>
+        <v>-1.5847513699999922</v>
       </c>
       <c r="D63" s="5">
-        <v>-8.4192240533390574</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-8.4187412216240496</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>216.49813766</v>
+        <v>216.49822377999999</v>
       </c>
       <c r="C64" s="5">
-        <v>1.0484251199999903</v>
+        <v>1.0484182799999928</v>
       </c>
       <c r="D64" s="5">
-        <v>5.9983123229100155</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.9982694785089885</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>216.97238716999999</v>
+        <v>216.97258879</v>
       </c>
       <c r="C65" s="5">
-        <v>0.47424950999999282</v>
+        <v>0.47436501000001385</v>
       </c>
       <c r="D65" s="5">
-        <v>2.6605597991169017</v>
+        <v>2.661214516030741</v>
       </c>
       <c r="E65" s="5">
-        <v>1.1138214716759798</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>1.1138330112074435</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>220.84270309999999</v>
+        <v>220.84269284999999</v>
       </c>
       <c r="C66" s="5">
-        <v>3.8703159300000038</v>
+        <v>3.8701040599999885</v>
       </c>
       <c r="D66" s="5">
-        <v>23.635458695272462</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>23.634011196566185</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>221.24815419999999</v>
+        <v>221.24802059999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.4054510999999934</v>
+        <v>0.40532774999999788</v>
       </c>
       <c r="D67" s="5">
-        <v>2.2254953527580223</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>2.2248115475643093</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>220.97199800999999</v>
+        <v>220.97169597999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.27615618999999469</v>
+        <v>-0.27632461999999691</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.4875690484385529</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-1.4884709989175793</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>222.17735827999999</v>
+        <v>222.17730362</v>
       </c>
       <c r="C69" s="5">
-        <v>1.2053602699999999</v>
+        <v>1.2056076400000109</v>
       </c>
       <c r="D69" s="5">
-        <v>6.7457696935590894</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>6.7472053988089087</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>221.38538148000001</v>
+        <v>221.38529636000001</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.79197679999998627</v>
+        <v>-0.79200725999999122</v>
       </c>
       <c r="D70" s="5">
-        <v>-4.1946640372368389</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-4.1948232290980991</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>221.6943943</v>
+        <v>221.69430194</v>
       </c>
       <c r="C71" s="5">
-        <v>0.30901281999999242</v>
+        <v>0.30900557999999023</v>
       </c>
       <c r="D71" s="5">
-        <v>1.6878956030644376</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>1.6878564064683355</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>219.1115399</v>
+        <v>219.11171168999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-2.5828544000000022</v>
+        <v>-2.5825902500000097</v>
       </c>
       <c r="D72" s="5">
-        <v>-13.118667922099359</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-13.117416155457285</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>220.02039049999999</v>
+        <v>220.02044481999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.90885059999999385</v>
+        <v>0.90873313000000167</v>
       </c>
       <c r="D73" s="5">
-        <v>5.0926059102054833</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>5.0919285147668303</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>220.95576095000001</v>
+        <v>220.95576600000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.93537045000002195</v>
+        <v>0.93532118000001674</v>
       </c>
       <c r="D74" s="5">
-        <v>5.2225393364396133</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>5.2222564595865828</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>222.52013929</v>
+        <v>222.52024606000001</v>
       </c>
       <c r="C75" s="5">
-        <v>1.5643783399999904</v>
+        <v>1.564480059999994</v>
       </c>
       <c r="D75" s="5">
-        <v>8.8348355290880587</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>8.8354323370400945</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>223.43108036999999</v>
+        <v>223.43118168999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.91094107999998641</v>
+        <v>0.91093562999998312</v>
       </c>
       <c r="D76" s="5">
-        <v>5.0246271648616947</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>5.0245939578983378</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>224.46055587999999</v>
+        <v>224.46075644000001</v>
       </c>
       <c r="C77" s="5">
-        <v>1.0294755099999975</v>
+        <v>1.0295747500000232</v>
       </c>
       <c r="D77" s="5">
-        <v>5.671381077900306</v>
+        <v>5.6719390832978833</v>
       </c>
       <c r="E77" s="5">
-        <v>3.4512081503407899</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>3.4512044547929221</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>222.47058699999999</v>
+        <v>222.47058906999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.9899688799999922</v>
+        <v>-1.9901673700000231</v>
       </c>
       <c r="D78" s="5">
-        <v>-10.13495436463141</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-10.135907879848705</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>223.53821359</v>
+        <v>223.53808531999999</v>
       </c>
       <c r="C79" s="5">
-        <v>1.0676265900000033</v>
+        <v>1.0674962500000049</v>
       </c>
       <c r="D79" s="5">
-        <v>5.91320313286956</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>5.9124620120886151</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>223.95511679000001</v>
+        <v>223.95490715</v>
       </c>
       <c r="C80" s="5">
-        <v>0.41690320000000725</v>
+        <v>0.4168218300000035</v>
       </c>
       <c r="D80" s="5">
-        <v>2.2611238798995181</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.2606793348067589</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>224.72642073</v>
+        <v>224.7263557</v>
       </c>
       <c r="C81" s="5">
-        <v>0.77130393999999569</v>
+        <v>0.77144855000000234</v>
       </c>
       <c r="D81" s="5">
-        <v>4.2120032054284717</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>4.2128119438283873</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>225.52046222000001</v>
+        <v>225.52036178</v>
       </c>
       <c r="C82" s="5">
-        <v>0.79404149000001212</v>
+        <v>0.79400608000000261</v>
       </c>
       <c r="D82" s="5">
-        <v>4.3234207174730033</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>4.3232254295090256</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>225.77278163</v>
+        <v>225.77267673</v>
       </c>
       <c r="C83" s="5">
-        <v>0.25231940999998415</v>
+        <v>0.25231494999999882</v>
       </c>
       <c r="D83" s="5">
-        <v>1.3508905332751953</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.3508671131394312</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>225.67756940999999</v>
+        <v>225.67770073</v>
       </c>
       <c r="C84" s="5">
-        <v>-9.5212220000007619E-2</v>
+        <v>-9.4976000000002614E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-0.50488826914080187</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-0.50363877961207004</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>226.21401349999999</v>
+        <v>226.21405769</v>
       </c>
       <c r="C85" s="5">
-        <v>0.53644409000000337</v>
+        <v>0.53635696000000621</v>
       </c>
       <c r="D85" s="5">
-        <v>2.8900343396643491</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>2.8895570800157033</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>226.69905437</v>
+        <v>226.69905789000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.48504087000000595</v>
+        <v>0.48500020000000177</v>
       </c>
       <c r="D86" s="5">
-        <v>2.6035628466044569</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>2.60334144627834</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>227.55320043</v>
+        <v>227.5533082</v>
       </c>
       <c r="C87" s="5">
-        <v>0.85414606000000504</v>
+        <v>0.85425030999999763</v>
       </c>
       <c r="D87" s="5">
-        <v>4.616183799105511</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>4.6167588669300264</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>228.60936939999999</v>
+        <v>228.609455</v>
       </c>
       <c r="C88" s="5">
-        <v>1.0561689699999874</v>
+        <v>1.0561467999999934</v>
       </c>
       <c r="D88" s="5">
-        <v>5.7141036696472858</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>5.7139778712339107</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>229.00229934999999</v>
+        <v>229.00245575</v>
       </c>
       <c r="C89" s="5">
-        <v>0.39292994999999564</v>
+        <v>0.39300074999999879</v>
       </c>
       <c r="D89" s="5">
-        <v>2.0821498400172445</v>
+        <v>2.0825277789275232</v>
       </c>
       <c r="E89" s="5">
-        <v>2.0234038235332985</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.0233823417654007</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>229.61027515000001</v>
+        <v>229.61028537999999</v>
       </c>
       <c r="C90" s="5">
-        <v>0.60797580000001972</v>
+        <v>0.60782962999999768</v>
       </c>
       <c r="D90" s="5">
-        <v>3.2328012441952936</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>3.2320103907426567</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>230.12993320000001</v>
+        <v>230.12983211</v>
       </c>
       <c r="C91" s="5">
-        <v>0.51965805000000387</v>
+        <v>0.51954673000000184</v>
       </c>
       <c r="D91" s="5">
-        <v>2.7499238581828234</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>2.7493273011323538</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>231.67538579000001</v>
+        <v>231.67522321999999</v>
       </c>
       <c r="C92" s="5">
-        <v>1.5454525899999965</v>
+        <v>1.5453911099999971</v>
       </c>
       <c r="D92" s="5">
-        <v>8.3630953100132022</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>8.3627540433063974</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>231.91963296</v>
+        <v>231.91958858999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.24424716999999418</v>
+        <v>0.24436536999999703</v>
       </c>
       <c r="D93" s="5">
-        <v>1.272479151217687</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>1.2730994250367278</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>233.2106325</v>
+        <v>233.21056849000001</v>
       </c>
       <c r="C94" s="5">
-        <v>1.2909995400000014</v>
+        <v>1.2909799000000248</v>
       </c>
       <c r="D94" s="5">
-        <v>6.8882536354065049</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>6.8881469738287793</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>233.46199032999999</v>
+        <v>233.46195005999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.25135782999998924</v>
+        <v>0.25138156999997818</v>
       </c>
       <c r="D95" s="5">
-        <v>1.3010722773437733</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>1.3011962484444917</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>236.01054114999999</v>
+        <v>236.01057725999999</v>
       </c>
       <c r="C96" s="5">
-        <v>2.5485508200000027</v>
+        <v>2.5486271999999985</v>
       </c>
       <c r="D96" s="5">
-        <v>13.915443153267915</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>13.915888097262297</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>237.14375175000001</v>
+        <v>237.14377698999999</v>
       </c>
       <c r="C97" s="5">
-        <v>1.1332106000000124</v>
+        <v>1.1331997300000012</v>
       </c>
       <c r="D97" s="5">
-        <v>5.9164529594884607</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>5.9163937713135439</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>238.01628144</v>
+        <v>238.01629154</v>
       </c>
       <c r="C98" s="5">
-        <v>0.87252968999999325</v>
+        <v>0.87251455000000533</v>
       </c>
       <c r="D98" s="5">
-        <v>4.5056459499029922</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.5055656905299113</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>238.32650513999999</v>
+        <v>238.32657635000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.31022369999999455</v>
+        <v>0.31028481000001307</v>
       </c>
       <c r="D99" s="5">
-        <v>1.5753069024400546</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>1.5756193782184846</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>238.72236332</v>
+        <v>238.72241281000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.39585818000000472</v>
+        <v>0.39583645999999817</v>
       </c>
       <c r="D100" s="5">
-        <v>2.0114990733899774</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.011387089555039</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>239.72894789</v>
+        <v>239.72906320000001</v>
       </c>
       <c r="C101" s="5">
-        <v>1.0065845700000011</v>
+        <v>1.0066503900000043</v>
       </c>
       <c r="D101" s="5">
-        <v>5.1788672619594411</v>
+        <v>5.1792126987697529</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6840789679608141</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.6840578258733334</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>240.30276117</v>
+        <v>240.30274599000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.57381327999999598</v>
+        <v>0.57368278999999234</v>
       </c>
       <c r="D102" s="5">
-        <v>2.9104269342316025</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>2.9097549250413746</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>240.31422103</v>
+        <v>240.31417399</v>
       </c>
       <c r="C103" s="5">
-        <v>1.1459860000002209E-2</v>
+        <v>1.1427999999995109E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>5.7242120261125073E-2</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>5.7082941208075333E-2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>240.10305550999999</v>
+        <v>240.10291821999999</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.21116552000000866</v>
+        <v>-0.21125577000000817</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.0493659389293364</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-1.0498124655942354</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>242.31624287</v>
+        <v>242.31625126</v>
       </c>
       <c r="C105" s="5">
-        <v>2.2131873600000063</v>
+        <v>2.2133330400000091</v>
       </c>
       <c r="D105" s="5">
-        <v>11.63954997343315</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>11.640362382497971</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>242.85503385999999</v>
+        <v>242.85504907999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.53879098999999542</v>
+        <v>0.53879781999998499</v>
       </c>
       <c r="D106" s="5">
-        <v>2.7010773238214991</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>2.7011118892587227</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>243.48860766000001</v>
+        <v>243.48870070000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.63357380000002195</v>
+        <v>0.63365162000002329</v>
       </c>
       <c r="D107" s="5">
-        <v>3.1759405327090873</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>3.1763360371353189</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>244.10475631</v>
+        <v>244.10464675</v>
       </c>
       <c r="C108" s="5">
-        <v>0.61614864999998531</v>
+        <v>0.61594604999999092</v>
       </c>
       <c r="D108" s="5">
-        <v>3.0792248535449929</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>3.0781970317281138</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>244.32489378</v>
+        <v>244.32486992</v>
       </c>
       <c r="C109" s="5">
-        <v>0.22013746999999739</v>
+        <v>0.22022316999999703</v>
       </c>
       <c r="D109" s="5">
-        <v>1.0875624430116915</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>1.0879884272342766</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>244.49992681000001</v>
+        <v>244.49992882000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.17503303000000869</v>
+        <v>0.17505890000001045</v>
       </c>
       <c r="D110" s="5">
-        <v>0.86306885931850541</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>0.86319700921875242</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>243.92319026999999</v>
+        <v>243.92320963</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.57673654000001306</v>
+        <v>-0.57671919000000571</v>
       </c>
       <c r="D111" s="5">
-        <v>-2.7941735788858946</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-2.7940905864023202</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>243.97206559</v>
+        <v>243.97207175</v>
       </c>
       <c r="C112" s="5">
-        <v>4.8875320000007605E-2</v>
+        <v>4.8862119999995457E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>0.24071127665177272</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>0.24064617580135117</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>244.42565544000001</v>
+        <v>244.42572805</v>
       </c>
       <c r="C113" s="5">
-        <v>0.45358985000001439</v>
+        <v>0.45365630000000579</v>
       </c>
       <c r="D113" s="5">
-        <v>2.2539805676749625</v>
+        <v>2.2543140980930465</v>
       </c>
       <c r="E113" s="5">
-        <v>1.9591741386839612</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>1.9591553845441201</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>243.18068295</v>
+        <v>243.18064408000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.2449724900000092</v>
+        <v>-1.245083969999996</v>
       </c>
       <c r="D114" s="5">
-        <v>-5.9438009402309921</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-5.9443166343325355</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>243.11437713999999</v>
+        <v>243.11438326999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-6.6305810000017118E-2</v>
+        <v>-6.6260810000017045E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.32670259044454975</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-0.32648125031580211</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>243.23987732000001</v>
+        <v>243.23979502</v>
       </c>
       <c r="C116" s="5">
-        <v>0.12550018000001728</v>
+        <v>0.12541175000001203</v>
       </c>
       <c r="D116" s="5">
-        <v>0.62122421111094894</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>0.62078522543080883</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>241.51946684999999</v>
+        <v>241.51952342999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.7204104700000187</v>
+        <v>-1.7202715900000101</v>
       </c>
       <c r="D117" s="5">
-        <v>-8.1649667830628214</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-8.1643357463968886</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>241.05270935999999</v>
+        <v>241.0528004</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.466757489999992</v>
+        <v>-0.46672302999999715</v>
       </c>
       <c r="D118" s="5">
-        <v>-2.2946127430372054</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-2.2944445999020791</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>240.43359115999999</v>
+        <v>240.43380916000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.61911820000000262</v>
+        <v>-0.61899123999998551</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.0389048803626029</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-3.0382893482042372</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>239.88826732000001</v>
+        <v>239.88803426000001</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.54532383999998046</v>
+        <v>-0.54577489999999784</v>
       </c>
       <c r="D120" s="5">
-        <v>-2.6880056863233026</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-2.6901989544193872</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>239.41239999000001</v>
+        <v>239.41231923999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.47586732999999981</v>
+        <v>-0.47571502000002397</v>
       </c>
       <c r="D121" s="5">
-        <v>-2.3546443017284924</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-2.3539011178341784</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>239.64371211</v>
+        <v>239.64369307999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.23131211999998413</v>
+        <v>0.23137384000000338</v>
       </c>
       <c r="D122" s="5">
-        <v>1.1655800270381711</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>1.1658930839465009</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>240.03518549</v>
+        <v>240.03514702000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.39147338000000786</v>
+        <v>0.39145394000001943</v>
       </c>
       <c r="D123" s="5">
-        <v>1.9779855622299891</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>1.9778866126789696</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>240.61587614999999</v>
+        <v>240.61585298</v>
       </c>
       <c r="C124" s="5">
-        <v>0.5806906599999877</v>
+        <v>0.58070595999998886</v>
       </c>
       <c r="D124" s="5">
-        <v>2.9419672434644939</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>2.9420462703364514</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>240.92653046999999</v>
+        <v>240.92658505</v>
       </c>
       <c r="C125" s="5">
-        <v>0.3106543199999976</v>
+        <v>0.31073207000000025</v>
       </c>
       <c r="D125" s="5">
-        <v>1.5603448132505582</v>
+        <v>1.5607382628066491</v>
       </c>
       <c r="E125" s="5">
-        <v>-1.431570251371983</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-1.4315772025783713</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>242.63558907999999</v>
+        <v>242.63552838999999</v>
       </c>
       <c r="C126" s="5">
-        <v>1.7090586099999996</v>
+        <v>1.7089433399999905</v>
       </c>
       <c r="D126" s="5">
-        <v>8.8525253704929021</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>8.8519027311039444</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>242.55830485000001</v>
+        <v>242.55835218000001</v>
       </c>
       <c r="C127" s="5">
-        <v>-7.7284229999975196E-2</v>
+        <v>-7.7176209999976209E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.38155482246655659</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>-0.38102255187177914</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>242.40710711</v>
+        <v>242.40707526</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.15119774000001485</v>
+        <v>-0.15127692000001502</v>
       </c>
       <c r="D128" s="5">
-        <v>-0.74545597885469217</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-0.74584487987061632</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>243.44078071000001</v>
+        <v>243.44088747999999</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0336736000000144</v>
+        <v>1.0338122199999873</v>
       </c>
       <c r="D129" s="5">
-        <v>5.2387790550680435</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>5.2394988624990146</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>243.38110098999999</v>
+        <v>243.38124898000001</v>
       </c>
       <c r="C130" s="5">
-        <v>-5.9679720000019643E-2</v>
+        <v>-5.9638499999977057E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.29378471889929259</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-0.2935819503853021</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>243.95471187999999</v>
+        <v>243.95500265999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.57361088999999765</v>
+        <v>0.57375367999998161</v>
       </c>
       <c r="D131" s="5">
-        <v>2.8651614464573205</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>2.8658821839836701</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>241.48569386</v>
+        <v>241.48538035000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-2.4690180199999929</v>
+        <v>-2.469622309999977</v>
       </c>
       <c r="D132" s="5">
-        <v>-11.491219149543241</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-11.49386396230998</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>240.86941138</v>
+        <v>240.86928298999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.6162824799999953</v>
+        <v>-0.61609736000002613</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.019832806576539</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-3.0189422589300685</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>241.10265330999999</v>
+        <v>241.10259753</v>
       </c>
       <c r="C134" s="5">
-        <v>0.23324192999999127</v>
+        <v>0.23331454000000917</v>
       </c>
       <c r="D134" s="5">
-        <v>1.1682088890722087</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>1.168575127303817</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>242.23401895999999</v>
+        <v>242.23395156000001</v>
       </c>
       <c r="C135" s="5">
-        <v>1.1313656499999922</v>
+        <v>1.1313540300000113</v>
       </c>
       <c r="D135" s="5">
-        <v>5.7785816351905606</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>5.7785221162177214</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>241.88405136</v>
+        <v>241.88401099000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.34996759999998517</v>
+        <v>-0.34994057000000112</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.7199899371902694</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-1.7198586210055433</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>241.02317303000001</v>
+        <v>241.02322537000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.86087832999999137</v>
+        <v>-0.86078562000000147</v>
       </c>
       <c r="D137" s="5">
-        <v>-4.188247060148365</v>
+        <v>-4.1878054945554632</v>
       </c>
       <c r="E137" s="5">
-        <v>4.0112875826281424E-2</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>4.0111936995224085E-2</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>242.33467984999999</v>
+        <v>242.33462749</v>
       </c>
       <c r="C138" s="5">
-        <v>1.3115068199999769</v>
+        <v>1.3114021199999968</v>
       </c>
       <c r="D138" s="5">
-        <v>6.7287041568086847</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>6.7281493111093882</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>241.07568562</v>
+        <v>241.07574496000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-1.2589942299999848</v>
+        <v>-1.2588825299999939</v>
       </c>
       <c r="D139" s="5">
-        <v>-6.0592343432568141</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-6.0587132956933303</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>239.81980443</v>
+        <v>239.81982446000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.2558811899999966</v>
+        <v>-1.255920500000002</v>
       </c>
       <c r="D140" s="5">
-        <v>-6.0753453374617017</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-6.0755286320302808</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>237.62377208000001</v>
+        <v>237.62389213</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.1960323499999959</v>
+        <v>-2.1959323300000051</v>
       </c>
       <c r="D141" s="5">
-        <v>-10.451545636213133</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-10.451092495641756</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>235.63686333999999</v>
+        <v>235.63701952</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.9869087400000183</v>
+        <v>-1.986872610000006</v>
       </c>
       <c r="D142" s="5">
-        <v>-9.5850662584201718</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-9.5848952774355016</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>234.42592675</v>
+        <v>234.42621199000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.2109365899999887</v>
+        <v>-1.2108075299999825</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.9954440063293752</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-5.9948191075685386</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>230.35118843999999</v>
+        <v>230.35086688999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.074738310000015</v>
+        <v>-4.0753451000000211</v>
       </c>
       <c r="D144" s="5">
-        <v>-18.975233539471315</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-18.97777379321537</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>229.31202816999999</v>
+        <v>229.31189212999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.0391602699999964</v>
+        <v>-1.0389747600000021</v>
       </c>
       <c r="D145" s="5">
-        <v>-5.2811232384890827</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-5.2802109093815659</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>227.44618560000001</v>
+        <v>227.44611827</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.8658425699999839</v>
+        <v>-1.8657738599999902</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.3387154029448087</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-9.338392038749511</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>224.58267626</v>
+        <v>224.58260002</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.8635093400000073</v>
+        <v>-2.8635182499999985</v>
       </c>
       <c r="D147" s="5">
-        <v>-14.1043560911006</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-14.104400875054591</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>222.36885104000001</v>
+        <v>222.36881038000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.2138252199999897</v>
+        <v>-2.2137896399999875</v>
       </c>
       <c r="D148" s="5">
-        <v>-11.2082958558813</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-11.208128971948994</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>220.28287682999999</v>
+        <v>220.28292633999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.0859742100000176</v>
+        <v>-2.0858840400000247</v>
       </c>
       <c r="D149" s="5">
-        <v>-10.693833012499853</v>
+        <v>-10.693396190887706</v>
       </c>
       <c r="E149" s="5">
-        <v>-8.6051046209645872</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-8.6051039264623324</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>218.14985935999999</v>
+        <v>218.14983068999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-2.1330174699999986</v>
+        <v>-2.1330956500000013</v>
       </c>
       <c r="D150" s="5">
-        <v>-11.020415636456482</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-11.020795948477236</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>215.96919337</v>
+        <v>215.96924440999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.1806659899999943</v>
+        <v>-2.18058628</v>
       </c>
       <c r="D151" s="5">
-        <v>-11.357412100588471</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-11.357020916367855</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>214.93266865999999</v>
+        <v>214.93271365000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.036524710000009</v>
+        <v>-1.0365307599999767</v>
       </c>
       <c r="D152" s="5">
-        <v>-5.609671463074406</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-5.6097020553101729</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>213.23136536000001</v>
+        <v>213.23146417999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.701303299999978</v>
+        <v>-1.7012494700000218</v>
       </c>
       <c r="D153" s="5">
-        <v>-9.0958142627697409</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-9.0955370567847194</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>212.33399908000001</v>
+        <v>212.33413075000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.89736627999999996</v>
+        <v>-0.8973334299999749</v>
       </c>
       <c r="D154" s="5">
-        <v>-4.9348324286695666</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-4.9346537049237753</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>211.30086643000001</v>
+        <v>211.30109307999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.0331326499999989</v>
+        <v>-1.0330376700000272</v>
       </c>
       <c r="D155" s="5">
-        <v>-5.6849796442047795</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-5.6844674751308499</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>210.15163877000001</v>
+        <v>210.15136512999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.1492276600000082</v>
+        <v>-1.1497279499999991</v>
       </c>
       <c r="D156" s="5">
-        <v>-6.3348489893708448</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-6.3375181257797841</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>208.33209292000001</v>
+        <v>208.33197039000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.8195458499999972</v>
+        <v>-1.8193947399999786</v>
       </c>
       <c r="D157" s="5">
-        <v>-9.9091364007132814</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-9.9083645415319328</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>207.34209605999999</v>
+        <v>207.34203263000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.9899968600000193</v>
+        <v>-0.98993776000000366</v>
       </c>
       <c r="D158" s="5">
-        <v>-5.5557128397418882</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-5.5553929812404252</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>205.63061646</v>
+        <v>205.63055431000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.7114795999999899</v>
+        <v>-1.7114783199999977</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.4677081353428001</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-9.4677041389979895</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>204.44089070999999</v>
+        <v>204.44086436000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.189725750000008</v>
+        <v>-1.1896899500000018</v>
       </c>
       <c r="D160" s="5">
-        <v>-6.7261628843324317</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-6.7259688526351891</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>203.32608374</v>
+        <v>203.32612277000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.1148069699999894</v>
+        <v>-1.1147415899999942</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.3508205594637985</v>
+        <v>-6.3504599954599339</v>
       </c>
       <c r="E161" s="5">
-        <v>-7.6977354454500491</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-7.697738472852711</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>202.26502250999999</v>
+        <v>202.26502055</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.0610612300000071</v>
+        <v>-1.0611022200000093</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.0855766374723892</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-6.0858038889547998</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>201.40261642999999</v>
+        <v>201.40265518000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.86240607999999952</v>
+        <v>-0.86236536999999203</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.9981959375837937</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-4.9979655492844444</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>200.2188696</v>
+        <v>200.21892226</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.1837468299999898</v>
+        <v>-1.1837329200000113</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.8294277652620199</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-6.8293488182860296</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>199.51928558</v>
+        <v>199.51935452999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.69958402000000319</v>
+        <v>-0.69956773000001249</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.1132692780419866</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-4.1131742713935822</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>198.53418732</v>
+        <v>198.53427581</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.98509826000000089</v>
+        <v>-0.98507871999998997</v>
       </c>
       <c r="D166" s="5">
-        <v>-5.7665574975900409</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-5.766444263581338</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>197.62625682999999</v>
+        <v>197.62639250000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.90793049000001247</v>
+        <v>-0.90788330999998834</v>
       </c>
       <c r="D167" s="5">
-        <v>-5.3518544423486025</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-5.3515809682225584</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>195.81541616000001</v>
+        <v>195.81523705000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.8108406699999762</v>
+        <v>-1.8111554500000011</v>
       </c>
       <c r="D168" s="5">
-        <v>-10.457993780398589</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-10.459714244721596</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>195.50511234000001</v>
+        <v>195.50502079</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.31030382000000145</v>
+        <v>-0.31021626000000424</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.8851235029452851</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-1.8845979032236393</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>195.17461463999999</v>
+        <v>195.17456451000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.33049770000002354</v>
+        <v>-0.33045627999999283</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.0098222193310589</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-2.0095736053730495</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>195.51139656999999</v>
+        <v>195.51135214000001</v>
       </c>
       <c r="C171" s="5">
-        <v>0.33678193000000078</v>
+        <v>0.33678763000000345</v>
       </c>
       <c r="D171" s="5">
-        <v>2.090414933143836</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>2.0904511916895574</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>195.41991666999999</v>
+        <v>195.41990425</v>
       </c>
       <c r="C172" s="5">
-        <v>-9.1479899999995951E-2</v>
+        <v>-9.1447890000011967E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.56003802830556504</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-0.55984269450859436</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>195.08887859999999</v>
+        <v>195.08890500000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.33103807000000529</v>
+        <v>-0.33099924999999075</v>
       </c>
       <c r="D173" s="5">
-        <v>-2.0139472396476732</v>
+        <v>-2.013713391684202</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.0512289365358551</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-4.0512343705672471</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>195.33861976</v>
+        <v>195.33863615000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.24974116000001345</v>
+        <v>0.24973115000000234</v>
       </c>
       <c r="D174" s="5">
-        <v>1.5470306087138841</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>1.5469679533801184</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>195.73259343000001</v>
+        <v>195.73262142999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.39397367000000827</v>
+        <v>0.39398527999998123</v>
       </c>
       <c r="D175" s="5">
-        <v>2.4472792671305088</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>2.4473519802102883</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>195.80185645</v>
+        <v>195.80189372999999</v>
       </c>
       <c r="C176" s="5">
-        <v>6.9263019999993958E-2</v>
+        <v>6.9272299999994402E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>0.42546608184246271</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>0.42552313666797126</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>196.42880983000001</v>
+        <v>196.42885484999999</v>
       </c>
       <c r="C177" s="5">
-        <v>0.62695338000000334</v>
+        <v>0.62696112000000426</v>
       </c>
       <c r="D177" s="5">
-        <v>3.9107695498253214</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.9108179255542552</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>196.50079087</v>
+        <v>196.50084380999999</v>
       </c>
       <c r="C178" s="5">
-        <v>7.1981039999997165E-2</v>
+        <v>7.1988959999998769E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.44062554452009017</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.44067402265941524</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>196.07862241999999</v>
+        <v>196.07868218999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.42216845000001513</v>
+        <v>-0.42216161999999713</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.5478706809907381</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-2.5478292680926939</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>196.84617147</v>
+        <v>196.84607204</v>
       </c>
       <c r="C180" s="5">
-        <v>0.76754905000001372</v>
+        <v>0.76738985000000071</v>
       </c>
       <c r="D180" s="5">
-        <v>4.7998605880421152</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>4.7988420112646368</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>196.40746926</v>
+        <v>196.40740794999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.43870221000000242</v>
+        <v>-0.43866409000000317</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.6418467859878225</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-2.641621353146717</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>196.32673277000001</v>
+        <v>196.32669677999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-8.07364899999925E-2</v>
+        <v>-8.071117000000072E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.49216583816611426</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-0.49201199056424505</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>197.58634720000001</v>
+        <v>197.58632172</v>
       </c>
       <c r="C183" s="5">
-        <v>1.2596144299999992</v>
+        <v>1.259624940000009</v>
       </c>
       <c r="D183" s="5">
-        <v>7.976667346633004</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>7.9767377827587582</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>196.89799550000001</v>
+        <v>196.89799613</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.68835169999999835</v>
+        <v>-0.68832559000000515</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.1013819118048689</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-4.1012298288512161</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>197.03061496999999</v>
+        <v>197.03063004000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.13261946999998031</v>
+        <v>0.13263391000000979</v>
       </c>
       <c r="D185" s="5">
-        <v>0.81125373859698424</v>
+        <v>0.81134239521400975</v>
       </c>
       <c r="E185" s="5">
-        <v>0.995308591619537</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.99530264932288226</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>196.83077392000001</v>
+        <v>196.83079325</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.19984104999997498</v>
+        <v>-0.1998367900000062</v>
       </c>
       <c r="D186" s="5">
-        <v>-1.2103500167765624</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-1.2103242675152837</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>196.32127858000001</v>
+        <v>196.32129782000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.50949534000000085</v>
+        <v>-0.50949542999998698</v>
       </c>
       <c r="D187" s="5">
-        <v>-3.0623505317172728</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-3.0623507685159979</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>196.49290206000001</v>
+        <v>196.49292550000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.17162347999999383</v>
+        <v>0.17162768000000028</v>
       </c>
       <c r="D188" s="5">
-        <v>1.0540950259125159</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.054120842266193</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>197.01883946000001</v>
+        <v>197.01886203000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.52593740000000366</v>
+        <v>0.52593652999999563</v>
       </c>
       <c r="D189" s="5">
-        <v>3.2596563456100958</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>3.2596504793040326</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>196.98082717</v>
+        <v>196.98084674</v>
       </c>
       <c r="C190" s="5">
-        <v>-3.8012290000011717E-2</v>
+        <v>-3.8015290000004143E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.23127927718820107</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-0.2312974843399096</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>197.57227383</v>
+        <v>197.57228327000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.59144666000000257</v>
+        <v>0.59143653000000995</v>
       </c>
       <c r="D191" s="5">
-        <v>3.6631724018468148</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.6631082512186941</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>199.8142163</v>
+        <v>199.81417786</v>
       </c>
       <c r="C192" s="5">
-        <v>2.2419424699999979</v>
+        <v>2.2418945899999869</v>
       </c>
       <c r="D192" s="5">
-        <v>14.499774309889247</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>14.49944433295418</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>199.52473896999999</v>
+        <v>199.52470848999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.28947733000001108</v>
+        <v>-0.28946937000000617</v>
       </c>
       <c r="D193" s="5">
-        <v>-1.724693312834058</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-1.7246465938828615</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>198.10893579</v>
+        <v>198.10891942000001</v>
       </c>
       <c r="C194" s="5">
-        <v>-1.4158031799999833</v>
+        <v>-1.4157890699999882</v>
       </c>
       <c r="D194" s="5">
-        <v>-8.1904699116439712</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-8.1903926464946935</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>199.10094441000001</v>
+        <v>199.10092958999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.99200862000000711</v>
+        <v>0.99201016999998615</v>
       </c>
       <c r="D195" s="5">
-        <v>6.1771491461199757</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>6.1771595897498033</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>199.37016843000001</v>
+        <v>199.37017197</v>
       </c>
       <c r="C196" s="5">
-        <v>0.26922401999999579</v>
+        <v>0.26924238000000855</v>
       </c>
       <c r="D196" s="5">
-        <v>1.6347606004030624</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>1.6348730376062104</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>199.53235612</v>
+        <v>199.53236934</v>
       </c>
       <c r="C197" s="5">
-        <v>0.16218768999999611</v>
+        <v>0.16219737000000123</v>
       </c>
       <c r="D197" s="5">
-        <v>0.98057998060172569</v>
+        <v>0.98063875010503398</v>
       </c>
       <c r="E197" s="5">
-        <v>1.269722043135757</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.2697210070800269</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>199.22311780999999</v>
+        <v>199.22312493000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.30923831000001201</v>
+        <v>-0.30924440999999092</v>
       </c>
       <c r="D198" s="5">
-        <v>-1.8440073186526407</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-1.8440432626943948</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>199.99587690000001</v>
+        <v>199.99588983999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.7727590900000223</v>
+        <v>0.77276490999997804</v>
       </c>
       <c r="D199" s="5">
-        <v>4.7552310369710415</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>4.7552674446677878</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>200.54971277999999</v>
+        <v>200.54972434000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.55383587999997985</v>
+        <v>0.55383450000002199</v>
       </c>
       <c r="D200" s="5">
-        <v>3.3741671378151317</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>3.3741583802478603</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>201.07073467000001</v>
+        <v>201.07074205999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.52102189000001431</v>
+        <v>0.52101771999997482</v>
       </c>
       <c r="D201" s="5">
-        <v>3.1624968663352071</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>3.1624710076278539</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>201.46495177</v>
+        <v>201.46495793</v>
       </c>
       <c r="C202" s="5">
-        <v>0.39421709999999166</v>
+        <v>0.39421587000001068</v>
       </c>
       <c r="D202" s="5">
-        <v>2.3782433129516001</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.378235724024913</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>201.61994583000001</v>
+        <v>201.61994928999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.15499406000000704</v>
+        <v>0.1549913599999968</v>
       </c>
       <c r="D203" s="5">
-        <v>0.92711854707572261</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>0.9271022997844991</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>201.23193510999999</v>
+        <v>201.23191603999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.38801072000001113</v>
+        <v>-0.38803325000000655</v>
       </c>
       <c r="D204" s="5">
-        <v>-2.2850717056509318</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-2.2852029491510217</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>201.55018483000001</v>
+        <v>201.55016667999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.31824972000001139</v>
+        <v>0.31825064000000225</v>
       </c>
       <c r="D205" s="5">
-        <v>1.914403455234126</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>1.9144092206427432</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>201.75035199000001</v>
+        <v>201.75034815999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.20016716000000656</v>
+        <v>0.20018147999999769</v>
       </c>
       <c r="D206" s="5">
-        <v>1.1982970062859311</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>1.1983833100434715</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>200.9462116</v>
+        <v>200.94620641</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.8041403900000148</v>
+        <v>-0.80414174999998522</v>
       </c>
       <c r="D207" s="5">
-        <v>-4.6795109150050802</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-4.6795187434279235</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>201.22773545999999</v>
+        <v>201.22773981</v>
       </c>
       <c r="C208" s="5">
-        <v>0.28152385999999296</v>
+        <v>0.28153340000000071</v>
       </c>
       <c r="D208" s="5">
-        <v>1.6942043656397177</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>1.6942622643633554</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>200.03848353999999</v>
+        <v>200.03849926999999</v>
       </c>
       <c r="C209" s="5">
-        <v>-1.1892519200000038</v>
+        <v>-1.1892405400000143</v>
       </c>
       <c r="D209" s="5">
-        <v>-6.8659337413548567</v>
+        <v>-6.8658700179976329</v>
       </c>
       <c r="E209" s="5">
-        <v>0.25365681528644046</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>0.25365805642167949</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>201.30678882000001</v>
+        <v>201.30677367999999</v>
       </c>
       <c r="C210" s="5">
-        <v>1.2683052800000212</v>
+        <v>1.2682744100000036</v>
       </c>
       <c r="D210" s="5">
-        <v>7.8793724037409696</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>7.8791732454934538</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>201.26952940000001</v>
+        <v>201.26954362999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-3.7259419999998045E-2</v>
+        <v>-3.7230050000005122E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-0.22187933651588443</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-0.22170463308914812</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>201.37135380999999</v>
+        <v>201.37136034</v>
       </c>
       <c r="C212" s="5">
-        <v>0.10182440999997766</v>
+        <v>0.10181671000000847</v>
       </c>
       <c r="D212" s="5">
-        <v>0.60878494207781131</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>0.60873873421161129</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>199.72316696999999</v>
+        <v>199.72316857000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-1.6481868399999939</v>
+        <v>-1.6481917699999826</v>
       </c>
       <c r="D213" s="5">
-        <v>-9.3914772888107017</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-9.3915038369900667</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>199.32888767</v>
+        <v>199.3288881</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.39427929999999378</v>
+        <v>-0.39428047000001243</v>
       </c>
       <c r="D214" s="5">
-        <v>-2.3434019097262948</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>-2.3434087697308814</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>199.31196313000001</v>
+        <v>199.31196259000001</v>
       </c>
       <c r="C215" s="5">
-        <v>-1.6924539999990884E-2</v>
+        <v>-1.6925509999992983E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-0.10184156734122096</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-0.10184740126475411</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>198.38149594999999</v>
+        <v>198.38149251999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.93046718000002215</v>
+        <v>-0.93047007000001258</v>
       </c>
       <c r="D216" s="5">
-        <v>-5.4604503708164938</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-5.4604669121337661</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>197.13665828000001</v>
+        <v>197.13664782000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.2448376699999812</v>
+        <v>-1.2448446999999874</v>
       </c>
       <c r="D217" s="5">
-        <v>-7.2754456072112728</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-7.2754854079807867</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>196.45882933999999</v>
+        <v>196.45882890999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.67782894000001193</v>
+        <v>-0.67781891000001337</v>
       </c>
       <c r="D218" s="5">
-        <v>-4.0489046374495015</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-4.0488460640236701</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>195.15147911</v>
+        <v>195.1514775</v>
       </c>
       <c r="C219" s="5">
-        <v>-1.3073502299999973</v>
+        <v>-1.3073514099999954</v>
       </c>
       <c r="D219" s="5">
-        <v>-7.6996080619973988</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-7.6996147754636262</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>194.56411876000001</v>
+        <v>194.56412232</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.5873603499999831</v>
+        <v>-0.58735518000000297</v>
       </c>
       <c r="D220" s="5">
-        <v>-3.552527991053489</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-3.5524972659959131</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>194.29087136999999</v>
+        <v>194.29088934000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.27324739000002296</v>
+        <v>-0.27323297999998886</v>
       </c>
       <c r="D221" s="5">
-        <v>-1.6723326693167895</v>
+        <v>-1.6722451267263683</v>
       </c>
       <c r="E221" s="5">
-        <v>-2.8732532202238481</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>-2.8732518745015145</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>193.92874888</v>
+        <v>193.92871191</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.36212248999999019</v>
+        <v>-0.36217743000000269</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.2137942323762427</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-2.2141264630654023</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>193.72207992</v>
+        <v>193.72210032000001</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.20666896000000179</v>
+        <v>-0.20661158999999429</v>
       </c>
       <c r="D223" s="5">
-        <v>-1.2713652836591649</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-1.2710146670056655</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>192.74309563</v>
+        <v>192.74309998999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.97898428999999965</v>
+        <v>-0.9790003300000194</v>
       </c>
       <c r="D224" s="5">
-        <v>-5.8985144840135728</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-5.8986078530134378</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>192.08168774000001</v>
+        <v>192.08168922999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.66140788999999245</v>
+        <v>-0.66141075999999543</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.0410255430034958</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-4.0410426586297454</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>192.20780382000001</v>
+        <v>192.20780393000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.12611608000000274</v>
+        <v>0.12611470000001646</v>
       </c>
       <c r="D226" s="5">
-        <v>0.79074172364095308</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.79073303368255576</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>191.39267269999999</v>
+        <v>191.39267290999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.81513112000001797</v>
+        <v>-0.81513102000002391</v>
       </c>
       <c r="D227" s="5">
-        <v>-4.972021971011797</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-4.9720213724229296</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>191.11035249</v>
+        <v>191.11035163</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.28232020999999463</v>
+        <v>-0.28232127999999079</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.7558100514646235</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-1.7558166502184447</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>190.94061196999999</v>
+        <v>190.94060780999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.16974052000000484</v>
+        <v>-0.16974382000000787</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.0606256735716468</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-1.060646197784465</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>190.01890567999999</v>
+        <v>190.01890578999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.92170629000000304</v>
+        <v>-0.9217020199999979</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.6412823734858231</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-5.6412570486190194</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>189.75049508000001</v>
+        <v>189.75049533999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.26841059999998151</v>
+        <v>-0.26841045000000463</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.6819490828412387</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-1.6819481492164057</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>187.99744375</v>
+        <v>187.99744691000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.7530513300000052</v>
+        <v>-1.7530484299999785</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.540118868578386</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-10.540102295040189</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>186.92688881000001</v>
+        <v>186.92690825</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.0705549399999938</v>
+        <v>-1.0705386600000111</v>
       </c>
       <c r="D233" s="5">
-        <v>-6.6234114640446151</v>
+        <v>-6.6233137669060804</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.79018453521488</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-3.7901834280625435</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>184.61419079999999</v>
+        <v>184.61413848000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.3126980100000196</v>
+        <v>-2.3127697699999885</v>
       </c>
       <c r="D234" s="5">
-        <v>-13.876902722461859</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-13.8773030903237</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>181.74662584999999</v>
+        <v>181.74664991</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.867564950000002</v>
+        <v>-2.8674885700000061</v>
       </c>
       <c r="D235" s="5">
-        <v>-17.126570740429969</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-17.126157250083285</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>179.79392805000001</v>
+        <v>179.79393178999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.9526977999999815</v>
+        <v>-1.9527181200000143</v>
       </c>
       <c r="D236" s="5">
-        <v>-12.157645730038169</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-12.157763347884476</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>177.83258146</v>
+        <v>177.83258413999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.9613465900000051</v>
+        <v>-1.9613476499999933</v>
       </c>
       <c r="D237" s="5">
-        <v>-12.333080765819338</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-12.333086795098879</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>175.31336604000001</v>
+        <v>175.31336622000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.5192154199999948</v>
+        <v>-2.5192179199999885</v>
       </c>
       <c r="D238" s="5">
-        <v>-15.735558668425064</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-15.735572868958592</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>173.30033949</v>
+        <v>173.30034001000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.0130265500000064</v>
+        <v>-2.0130262099999925</v>
       </c>
       <c r="D239" s="5">
-        <v>-12.941210998518448</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-12.941208936438798</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>171.81461995000001</v>
+        <v>171.81462056000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.485719539999991</v>
+        <v>-1.4857194500000048</v>
       </c>
       <c r="D240" s="5">
-        <v>-9.8162213992792893</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-9.8162208043186538</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>170.46990479999999</v>
+        <v>170.46990568999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3447151500000132</v>
+        <v>-1.3447148700000184</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.9979378381445869</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-8.9979360138902287</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>169.92482756999999</v>
+        <v>169.92482849999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.54507723000000396</v>
+        <v>-0.54507719000000066</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.7702336437774431</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-3.7702333526105858</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>169.22365282999999</v>
+        <v>169.22365249999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.70117473999999902</v>
+        <v>-0.7011760000000038</v>
       </c>
       <c r="D243" s="5">
-        <v>-4.8408114098956512</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-4.8408198863982621</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>168.17502013000001</v>
+        <v>168.17502178000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.0486326999999847</v>
+        <v>-1.0486307199999771</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.1877983181218301</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-7.1877852190268872</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>167.42942267999999</v>
+        <v>167.42943879000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.74559745000001953</v>
+        <v>-0.74558299000000261</v>
       </c>
       <c r="D245" s="5">
-        <v>-5.1923249235021229</v>
+        <v>-5.1922266172566562</v>
       </c>
       <c r="E245" s="5">
-        <v>-10.430530489285584</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-10.430531185977598</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>168.3931709</v>
+        <v>168.39311889999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.96374822000001359</v>
+        <v>0.96368010999998432</v>
       </c>
       <c r="D246" s="5">
-        <v>7.1303052482387663</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>7.1297845694653805</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>166.67389410999999</v>
+        <v>166.67391691</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.7192767900000092</v>
+        <v>-1.7192019899999877</v>
       </c>
       <c r="D247" s="5">
-        <v>-11.586763725452521</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-11.58629096599465</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>166.62027628999999</v>
+        <v>166.62027760000001</v>
       </c>
       <c r="C248" s="5">
-        <v>-5.3617819999999483E-2</v>
+        <v>-5.3639309999994111E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-0.38534928571960503</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-0.38550340763904289</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>166.52186236</v>
+        <v>166.52186594</v>
       </c>
       <c r="C249" s="5">
-        <v>-9.8413929999992433E-2</v>
+        <v>-9.841166000001067E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.70647959671846783</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-0.70646334853597947</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>166.83213606999999</v>
+        <v>166.83213726</v>
       </c>
       <c r="C250" s="5">
-        <v>0.31027370999998993</v>
+        <v>0.31027131999999824</v>
       </c>
       <c r="D250" s="5">
-        <v>2.2589697393908592</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>2.258952111058421</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>166.71681699999999</v>
+        <v>166.71681942000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.11531906999999819</v>
+        <v>-0.11531783999998879</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.82632758736109757</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.82631880131043278</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>166.40522865</v>
+        <v>166.40523131</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.31158834999999385</v>
+        <v>-0.31158811000000242</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.2198502245088236</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-2.2198485003213198</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>166.30811391</v>
+        <v>166.30811641</v>
       </c>
       <c r="C253" s="5">
-        <v>-9.7114739999994981E-2</v>
+        <v>-9.711490000000822E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.6980811270475562</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-0.69808226234894244</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>166.05091397999999</v>
+        <v>166.05091499</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.25719993000001296</v>
+        <v>-0.25720142000000124</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.8401275564496222</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-1.8401380986631577</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>166.15161660000001</v>
+        <v>166.15161531999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.10070262000002117</v>
+        <v>0.10070032999999512</v>
       </c>
       <c r="D255" s="5">
-        <v>0.73017986164358728</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>0.73016319731262769</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>166.37044227999999</v>
+        <v>166.37044305000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.21882567999998059</v>
+        <v>0.21882773000001521</v>
       </c>
       <c r="D256" s="5">
-        <v>1.5919273491549868</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.5919423831763257</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>166.25328637000001</v>
+        <v>166.25329894000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.11715590999997971</v>
+        <v>-0.11714410999999814</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.84175931916856683</v>
+        <v>-0.84167486094357535</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.70246692079197759</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.70246896752439447</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>165.50087325999999</v>
+        <v>165.50082186</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.75241311000002042</v>
+        <v>-0.75247708000000557</v>
       </c>
       <c r="D258" s="5">
-        <v>-5.2976819406530655</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-5.2981208052765849</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>165.82871453000001</v>
+        <v>165.82873230999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.32784127000002172</v>
+        <v>0.32791044999999031</v>
       </c>
       <c r="D259" s="5">
-        <v>2.4031543111930231</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>2.4036677104749771</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>166.59181480000001</v>
+        <v>166.59182186000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.76310026999999536</v>
+        <v>0.76308955000001788</v>
       </c>
       <c r="D260" s="5">
-        <v>5.6640131260704552</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.6639309110105174</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>167.15388738999999</v>
+        <v>167.15389261999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.56207258999998544</v>
+        <v>0.56207075999998324</v>
       </c>
       <c r="D261" s="5">
-        <v>4.1247237887996224</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.1247099312585744</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>167.00504444000001</v>
+        <v>167.00503451</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.14884294999998815</v>
+        <v>-0.14885810999999194</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.0633278346995123</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.0634355740846257</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>167.36440218000001</v>
+        <v>167.36441959999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.3593577400000072</v>
+        <v>0.3593850899999893</v>
       </c>
       <c r="D263" s="5">
-        <v>2.6129125344194426</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.613113914762466</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>167.75705239999999</v>
+        <v>167.75705782</v>
       </c>
       <c r="C264" s="5">
-        <v>0.39265021999997884</v>
+        <v>0.39263822000000914</v>
       </c>
       <c r="D264" s="5">
-        <v>2.8519081782102607</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>2.8518195911242827</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>167.89049463000001</v>
+        <v>167.89049696000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.13344223000001421</v>
+        <v>0.13343914000000723</v>
       </c>
       <c r="D265" s="5">
-        <v>0.95872633470921453</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>0.9587040060343277</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>168.07725909000001</v>
+        <v>168.07725825</v>
       </c>
       <c r="C266" s="5">
-        <v>0.18676446000000624</v>
+        <v>0.18676128999999264</v>
       </c>
       <c r="D266" s="5">
-        <v>1.3430996623967628</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>1.3430767072202254</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>168.05774400000001</v>
+        <v>168.05774045000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.9515089999998736E-2</v>
+        <v>-1.9517799999988483E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.13924048540816525</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-0.13925980964997198</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>168.20220320000001</v>
+        <v>168.20220162000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.14445920000000001</v>
+        <v>0.14446116999999958</v>
       </c>
       <c r="D268" s="5">
-        <v>1.0363874899169456</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>1.0364017120859881</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>167.67714996000001</v>
+        <v>167.67715013</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.52505324000000542</v>
+        <v>-0.52505149000000984</v>
       </c>
       <c r="D269" s="5">
-        <v>-3.6822249895202885</v>
+        <v>-3.6822129606132736</v>
       </c>
       <c r="E269" s="5">
-        <v>0.85644237241191412</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>0.85643484915980395</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>168.13471075999999</v>
+        <v>168.13467026000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.45756079999998178</v>
+        <v>0.45752013000000602</v>
       </c>
       <c r="D270" s="5">
-        <v>3.3241807168532977</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.3238807975746854</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>168.25580339999999</v>
+        <v>168.25581446999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.12109264000000053</v>
+        <v>0.12114420999998288</v>
       </c>
       <c r="D271" s="5">
-        <v>0.86768611376482063</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>0.86805731276067277</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>168.34701444999999</v>
+        <v>168.34703001</v>
       </c>
       <c r="C272" s="5">
-        <v>9.1211049999998295E-2</v>
+        <v>9.1215540000007422E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>0.65246004627546039</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>0.65249221736451979</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>168.19699166000001</v>
+        <v>168.19699266999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.15002278999997998</v>
+        <v>-0.15003734000001145</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.0641566163102301</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-1.0642592205590828</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>168.09875557000001</v>
+        <v>168.09872442</v>
       </c>
       <c r="C274" s="5">
-        <v>-9.8236090000000331E-2</v>
+        <v>-9.8268249999989621E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.6986175379094961</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-0.69884550893702935</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>168.20283029999999</v>
+        <v>168.20289305</v>
       </c>
       <c r="C275" s="5">
-        <v>0.10407472999997935</v>
+        <v>0.10416863000000376</v>
       </c>
       <c r="D275" s="5">
-        <v>0.74548933828570974</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>0.74616437866701357</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>168.07376378999999</v>
+        <v>168.07376324000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.12906651000000124</v>
+        <v>-0.1291298099999949</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.91691585671687115</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-0.91736331547173089</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>168.18826104999999</v>
+        <v>168.18825806000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.11449726000000737</v>
+        <v>0.11449482000000444</v>
       </c>
       <c r="D277" s="5">
-        <v>0.82054851704025378</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>0.82053096782419566</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>167.80352662000001</v>
+        <v>167.80352192000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.38473442999998042</v>
+        <v>-0.38473614000000111</v>
       </c>
       <c r="D278" s="5">
-        <v>-2.7107527704502865</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-2.7107647151364378</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>167.70054497999999</v>
+        <v>167.70053985000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.1029816400000243</v>
+        <v>-0.10298206999999593</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.73396370870110195</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-0.73396678351885791</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>167.57356718</v>
+        <v>167.57356290999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.1269777999999917</v>
+        <v>-0.12697694000002002</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.9048295578598764</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-0.90482348265821244</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>167.72240316</v>
+        <v>167.72238106</v>
       </c>
       <c r="C281" s="5">
-        <v>0.1488359800000012</v>
+        <v>0.14881815000001097</v>
       </c>
       <c r="D281" s="5">
-        <v>1.0710414825632064</v>
+        <v>1.0709125758236793</v>
       </c>
       <c r="E281" s="5">
-        <v>2.6988292686747073E-2</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.6975011183649755E-2</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>167.40617527000001</v>
+        <v>167.40614486999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.31622788999999329</v>
+        <v>-0.31623619000001213</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.2391941124674131</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-2.2392525682364495</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>167.41385041000001</v>
+        <v>167.41387254</v>
       </c>
       <c r="C283" s="5">
-        <v>7.6751400000034664E-3</v>
+        <v>7.727670000008402E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>5.5030770419151054E-2</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.5407516326089201E-2</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>167.77445456000001</v>
+        <v>167.77446850999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.36060415000000035</v>
+        <v>0.36059596999999144</v>
       </c>
       <c r="D284" s="5">
-        <v>2.6156042811859015</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.6155438939200248</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>166.78144329</v>
+        <v>166.78143173999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.99301127000001088</v>
+        <v>-0.99303677000000334</v>
       </c>
       <c r="D285" s="5">
-        <v>-6.8757674595214979</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-6.8759377645709723</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>166.49382584</v>
+        <v>166.49377285</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.28761744999999905</v>
+        <v>-0.28765888999998879</v>
       </c>
       <c r="D286" s="5">
-        <v>-2.0499047761892486</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-2.050197471558457</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>166.19469008999999</v>
+        <v>166.19480164999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.29913575000000492</v>
+        <v>-0.29897120000001109</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.1348352274154214</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-2.133673133375813</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>165.60046334</v>
+        <v>165.60046632000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.59422674999999003</v>
+        <v>-0.59433532999997851</v>
       </c>
       <c r="D288" s="5">
-        <v>-4.2072054397758851</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-4.2079563744501058</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>165.18429165000001</v>
+        <v>165.18430050000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.41617168999999876</v>
+        <v>-0.41616582000000335</v>
       </c>
       <c r="D289" s="5">
-        <v>-2.9743919985972367</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-2.9743505709012297</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>165.35720449999999</v>
+        <v>165.35721064000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.17291284999998879</v>
+        <v>0.17291013999999905</v>
       </c>
       <c r="D290" s="5">
-        <v>1.2634023246437032</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.2633823415854506</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>165.01150909</v>
+        <v>165.01150167</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.34569540999999049</v>
+        <v>-0.345708970000004</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.4800714953601588</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-2.4801675699529624</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>164.94411830000001</v>
+        <v>164.94409214999999</v>
       </c>
       <c r="C292" s="5">
-        <v>-6.7390789999990375E-2</v>
+        <v>-6.7409520000012435E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-0.48898132881182166</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>-0.48911694869601119</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>164.52982531000001</v>
+        <v>164.52975419000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.41429299000000697</v>
+        <v>-0.41433795999998324</v>
       </c>
       <c r="D293" s="5">
-        <v>-2.9727697881311466</v>
+        <v>-2.9730884913108824</v>
       </c>
       <c r="E293" s="5">
-        <v>-1.9034892118463209</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-1.9035186895289158</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>164.94713768</v>
+        <v>164.94709152999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.41731236999999055</v>
+        <v>0.4173373399999889</v>
       </c>
       <c r="D294" s="5">
-        <v>3.0864928950004034</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>3.0866815131472825</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>164.87779717999999</v>
+        <v>164.87782369000001</v>
       </c>
       <c r="C295" s="5">
-        <v>-6.9340500000009797E-2</v>
+        <v>-6.9267839999980652E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.5032914463569349</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-0.50276541894394011</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>164.58297209</v>
+        <v>164.58298224999999</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.29482508999998913</v>
+        <v>-0.29484144000002743</v>
       </c>
       <c r="D296" s="5">
-        <v>-2.1247937543058315</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-2.1249100933537379</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>165.18804727</v>
+        <v>165.18803818999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.60507518000000005</v>
+        <v>0.60505593999999974</v>
       </c>
       <c r="D297" s="5">
-        <v>4.5020051009788009</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>4.5018587571777235</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>165.45522467999999</v>
+        <v>165.45519034</v>
       </c>
       <c r="C298" s="5">
-        <v>0.26717740999998796</v>
+        <v>0.26715215000001535</v>
       </c>
       <c r="D298" s="5">
-        <v>1.9582556392972572</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>1.958068956804726</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>165.00047613999999</v>
+        <v>165.00065698</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.45474853999999709</v>
+        <v>-0.45453335999999922</v>
       </c>
       <c r="D299" s="5">
-        <v>-3.2487597030239956</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-3.2472462562068927</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>165.41330148</v>
+        <v>165.41332954000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.41282534000001192</v>
+        <v>0.4126725600000043</v>
       </c>
       <c r="D300" s="5">
-        <v>3.0440188088871167</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.0428733442764644</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>165.78917296</v>
+        <v>165.78920606</v>
       </c>
       <c r="C301" s="5">
-        <v>0.3758714800000007</v>
+        <v>0.37587651999999139</v>
       </c>
       <c r="D301" s="5">
-        <v>2.761118622398806</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.761155635469148</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>166.06514125999999</v>
+        <v>166.06515132999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.27596829999998818</v>
+        <v>0.27594526999999403</v>
       </c>
       <c r="D302" s="5">
-        <v>2.0158776283618396</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>2.0157074509834727</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>166.46011404000001</v>
+        <v>166.46007752</v>
       </c>
       <c r="C303" s="5">
-        <v>0.39497278000001756</v>
+        <v>0.39492619000000673</v>
       </c>
       <c r="D303" s="5">
-        <v>2.8917379469140192</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>2.8913921932599562</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>166.78929557999999</v>
+        <v>166.78921271999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.32918153999997912</v>
+        <v>0.32913519999999608</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3990293265008011</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.3986884578919954</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>167.33658141000001</v>
+        <v>167.33643433</v>
       </c>
       <c r="C305" s="5">
-        <v>0.54728583000002118</v>
+        <v>0.54722161000000824</v>
       </c>
       <c r="D305" s="5">
-        <v>4.0094056075272722</v>
+        <v>4.0089286387021694</v>
       </c>
       <c r="E305" s="5">
-        <v>1.7059254118283018</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.7058799812943448</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>167.41364651999999</v>
+        <v>167.41354709000001</v>
       </c>
       <c r="C306" s="5">
-        <v>7.7065109999978176E-2</v>
+        <v>7.7112760000005665E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>0.55404942111569877</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>0.55439335174072291</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>167.58476858</v>
+        <v>167.58479220000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.17112206000001606</v>
+        <v>0.17124511000000098</v>
       </c>
       <c r="D307" s="5">
-        <v>1.2335006252950143</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>1.2343933409346919</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>167.41674268</v>
+        <v>167.41675588000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.1680259000000035</v>
+        <v>-0.1680363199999988</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.1965460782295323</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-1.1966197046730853</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>168.34263351000001</v>
+        <v>168.34265110999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.92589083000001438</v>
+        <v>0.92589522999998053</v>
       </c>
       <c r="D309" s="5">
-        <v>6.8421817855365497</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>6.8422147401784095</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>168.85207867</v>
+        <v>168.85211304000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.5094451599999843</v>
+        <v>0.50946193000001472</v>
       </c>
       <c r="D310" s="5">
-        <v>3.6925451658892161</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.6926683555054129</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>168.86834647000001</v>
+        <v>168.86865198999999</v>
       </c>
       <c r="C311" s="5">
-        <v>1.6267800000008492E-2</v>
+        <v>1.6538949999983288E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>0.11567347962322394</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>0.11760252800567805</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>169.81484610999999</v>
+        <v>169.81497808</v>
       </c>
       <c r="C312" s="5">
-        <v>0.94649963999998477</v>
+        <v>0.94632609000001366</v>
       </c>
       <c r="D312" s="5">
-        <v>6.9372127339003775</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>6.9358883313188624</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>170.27393395000001</v>
+        <v>170.2739699</v>
       </c>
       <c r="C313" s="5">
-        <v>0.45908784000002356</v>
+        <v>0.45899181999999428</v>
       </c>
       <c r="D313" s="5">
-        <v>3.2928281696818384</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>3.2921265949346301</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>170.35436951</v>
+        <v>170.35431383</v>
       </c>
       <c r="C314" s="5">
-        <v>8.0435559999983752E-2</v>
+        <v>8.0343929999997954E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>0.56834210915186478</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.56769286798108443</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>170.57499261999999</v>
+        <v>170.57489638999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.22062310999999113</v>
+        <v>0.22058255999999687</v>
       </c>
       <c r="D315" s="5">
-        <v>1.5652177545283807</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.5649285345248787</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>170.79741881000001</v>
+        <v>170.79737383</v>
       </c>
       <c r="C316" s="5">
-        <v>0.22242619000002151</v>
+        <v>0.2224774400000058</v>
       </c>
       <c r="D316" s="5">
-        <v>1.5760459761150925</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.5764126230999986</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>170.41986083</v>
+        <v>170.41900622</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.37755798000000595</v>
+        <v>-0.37836760999999797</v>
       </c>
       <c r="D317" s="5">
-        <v>-2.6206573290001423</v>
+        <v>-2.6262094199054897</v>
       </c>
       <c r="E317" s="5">
-        <v>1.8425614973246685</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.8421402979825308</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>171.71129629000001</v>
+        <v>171.71142616</v>
       </c>
       <c r="C318" s="5">
-        <v>1.2914354600000024</v>
+        <v>1.292419940000002</v>
       </c>
       <c r="D318" s="5">
-        <v>9.4823034529250236</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>9.4898856789914063</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>172.43888279000001</v>
+        <v>172.43910793000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.72758650000000102</v>
+        <v>0.72768177000000378</v>
       </c>
       <c r="D319" s="5">
-        <v>5.2049086240424591</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>5.20560208717189</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>172.48586592000001</v>
+        <v>172.48607045</v>
       </c>
       <c r="C320" s="5">
-        <v>4.6983130000000983E-2</v>
+        <v>4.6962519999993901E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.32744540789386711</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>0.32730112484520291</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>172.28932512</v>
+        <v>172.28952146</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.19654080000000818</v>
+        <v>-0.19654898999999659</v>
       </c>
       <c r="D321" s="5">
-        <v>-1.3588156077488311</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-1.3588702749637749</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>172.58350114999999</v>
+        <v>172.58365280999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.29417602999998849</v>
+        <v>0.29413134999998647</v>
       </c>
       <c r="D322" s="5">
-        <v>2.0682958925053674</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.0679764216086083</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>172.60069449</v>
+        <v>172.60103731000001</v>
       </c>
       <c r="C323" s="5">
-        <v>1.7193340000005719E-2</v>
+        <v>1.7384500000019898E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.11961349999687343</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.12094402435620655</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>173.13869797000001</v>
+        <v>173.13911168000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.53800348000001463</v>
+        <v>0.53807437000000391</v>
       </c>
       <c r="D324" s="5">
-        <v>3.805245678492275</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>3.8057480154741752</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>173.18705731</v>
+        <v>173.18701224</v>
       </c>
       <c r="C325" s="5">
-        <v>4.8359339999990425E-2</v>
+        <v>4.7900559999987991E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.33568716589753578</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>0.33249689380456804</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>173.29591887000001</v>
+        <v>173.29461196</v>
       </c>
       <c r="C326" s="5">
-        <v>0.10886156000000824</v>
+        <v>0.10759971999999607</v>
       </c>
       <c r="D326" s="5">
-        <v>0.75690670115351466</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>0.74810341138178416</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>173.76645453</v>
+        <v>173.76631068</v>
       </c>
       <c r="C327" s="5">
-        <v>0.47053565999999591</v>
+        <v>0.47169872000000623</v>
       </c>
       <c r="D327" s="5">
-        <v>3.3073587495622725</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>3.3156819629257761</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>174.29450772999999</v>
+        <v>174.29460577</v>
       </c>
       <c r="C328" s="5">
-        <v>0.52805319999998801</v>
+        <v>0.5282950900000003</v>
       </c>
       <c r="D328" s="5">
-        <v>3.7082115299502227</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>3.7099418101097736</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>174.72661224000001</v>
+        <v>174.72521198000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.43210451000001626</v>
+        <v>0.43060621000000765</v>
       </c>
       <c r="D329" s="5">
-        <v>3.0158980566177718</v>
+        <v>3.0052963705926583</v>
       </c>
       <c r="E329" s="5">
-        <v>2.5271417245764205</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.5268342161560264</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>174.8817775</v>
+        <v>174.88277335999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.15516525999998976</v>
+        <v>0.15756137999997577</v>
       </c>
       <c r="D330" s="5">
-        <v>1.0708755047622587</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>1.0875032295720288</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>175.49875506000001</v>
+        <v>175.49941114000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.61697756000000936</v>
+        <v>0.61663778000001912</v>
       </c>
       <c r="D331" s="5">
-        <v>4.3166843882701533</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>4.3142357803865661</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>175.88004033999999</v>
+        <v>175.88050611</v>
       </c>
       <c r="C332" s="5">
-        <v>0.38128527999998596</v>
+        <v>0.38109496999999237</v>
       </c>
       <c r="D332" s="5">
-        <v>2.6384767614732629</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>2.6371340801913723</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>176.03804253000001</v>
+        <v>176.03851766</v>
       </c>
       <c r="C333" s="5">
-        <v>0.15800219000001903</v>
+        <v>0.15801154999999767</v>
       </c>
       <c r="D333" s="5">
-        <v>1.0833648495959913</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.0834264618898581</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>176.08877622</v>
+        <v>176.08913501999999</v>
       </c>
       <c r="C334" s="5">
-        <v>5.0733689999987064E-2</v>
+        <v>5.0617359999989731E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>0.34638547755345694</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>0.34558904099930565</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>176.62295938</v>
+        <v>176.6238232</v>
       </c>
       <c r="C335" s="5">
-        <v>0.53418315999999777</v>
+        <v>0.53468818000001761</v>
       </c>
       <c r="D335" s="5">
-        <v>3.701678157040722</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>3.7052287210583623</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>177.00118017</v>
+        <v>177.00216893000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.37822079000000031</v>
+        <v>0.3783457300000066</v>
       </c>
       <c r="D336" s="5">
-        <v>2.6001646720964056</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>2.6010208740324448</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>177.21505210000001</v>
+        <v>177.21435600999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.21387193000001048</v>
+        <v>0.21218707999997832</v>
       </c>
       <c r="D337" s="5">
-        <v>1.4596444885580873</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.4480615723313939</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>177.32723923</v>
+        <v>177.32340818</v>
       </c>
       <c r="C338" s="5">
-        <v>0.11218712999999525</v>
+        <v>0.10905217000001244</v>
       </c>
       <c r="D338" s="5">
-        <v>0.76231833647861791</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>0.74094686716097424</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>177.65030272000001</v>
+        <v>177.64895885000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.32306349000000978</v>
+        <v>0.32555067000001259</v>
       </c>
       <c r="D339" s="5">
-        <v>2.2082589152347509</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.2254803148029634</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>177.58324511999999</v>
+        <v>177.58304081</v>
       </c>
       <c r="C340" s="5">
-        <v>-6.7057600000026696E-2</v>
+        <v>-6.5918040000013889E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.45202438841369652</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-0.44436182420711789</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>177.80667070000001</v>
+        <v>177.80478171999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.22342558000002555</v>
+        <v>0.22174090999999407</v>
       </c>
       <c r="D341" s="5">
-        <v>1.5202660092513698</v>
+        <v>1.5087258344864685</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7627872597731686</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.7625216790994491</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>177.84053571000001</v>
+        <v>177.84233728000001</v>
       </c>
       <c r="C342" s="5">
-        <v>3.3865009999999529E-2</v>
+        <v>3.7555560000015475E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>0.22879123911991872</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.25375618324019467</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>177.96907533000001</v>
+        <v>177.97307731999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.12853961999999797</v>
+        <v>0.13074003999997785</v>
       </c>
       <c r="D343" s="5">
-        <v>0.87079248832369061</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>0.88575056505504346</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>178.50654477</v>
+        <v>178.50759608000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.5374694399999953</v>
+        <v>0.53451876000002585</v>
       </c>
       <c r="D344" s="5">
-        <v>3.6848244798156404</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.6641758968843252</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>178.24458833</v>
+        <v>178.24485920000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.26195644000000584</v>
+        <v>-0.26273688000000561</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.7468431637323589</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.7519951958379298</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>179.06853864999999</v>
+        <v>179.0697232</v>
       </c>
       <c r="C346" s="5">
-        <v>0.82395031999999446</v>
+        <v>0.82486399999999094</v>
       </c>
       <c r="D346" s="5">
-        <v>5.6903254673070336</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>5.6967880669235749</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>179.96351050000001</v>
+        <v>179.96629518</v>
       </c>
       <c r="C347" s="5">
-        <v>0.89497185000001878</v>
+        <v>0.89657198000000449</v>
       </c>
       <c r="D347" s="5">
-        <v>6.1651559157451352</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>6.176441980209324</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>180.30780973</v>
+        <v>180.30989826000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.34429922999999008</v>
+        <v>0.34360308000000828</v>
       </c>
       <c r="D348" s="5">
-        <v>2.3201055523182079</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.3153288800320748</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>180.96446509</v>
+        <v>180.96236787000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.65665536000000202</v>
+        <v>0.65246960999999715</v>
       </c>
       <c r="D349" s="5">
-        <v>4.4588371185803055</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.4297945851557108</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>181.63130812</v>
+        <v>181.62293919000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.66684302999999545</v>
+        <v>0.66057132000000252</v>
       </c>
       <c r="D350" s="5">
-        <v>4.5126568153797564</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>4.4694121468861203</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>182.13467136</v>
+        <v>182.12825273999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.50336323999999877</v>
+        <v>0.50531354999998257</v>
       </c>
       <c r="D351" s="5">
-        <v>3.3767770461427649</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>3.3902200194867671</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>182.88807562</v>
+        <v>182.88262531000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.75340425999999638</v>
+        <v>0.75437257000001523</v>
       </c>
       <c r="D352" s="5">
-        <v>5.0783307819968204</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>5.0851903951715904</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>182.87940085</v>
+        <v>182.88249042000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-8.6747699999989436E-3</v>
+        <v>-1.3488999999822227E-4</v>
       </c>
       <c r="D353" s="5">
-        <v>-5.690370320616811E-2</v>
+        <v>-8.8508869054981787E-4</v>
       </c>
       <c r="E353" s="5">
-        <v>2.8529470407546276</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.8557773592367219</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>183.99034989</v>
+        <v>183.99758488000001</v>
       </c>
       <c r="C354" s="5">
-        <v>1.1109490400000084</v>
+        <v>1.1150944599999946</v>
       </c>
       <c r="D354" s="5">
-        <v>7.5382738055419285</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>7.5672201217324098</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>184.63802613999999</v>
+        <v>184.64374738999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.6476762499999893</v>
+        <v>0.64616250999998215</v>
       </c>
       <c r="D355" s="5">
-        <v>4.306948648787734</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.2965150589219014</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>185.37256640000001</v>
+        <v>185.37320331999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.73454026000001704</v>
+        <v>0.72945593000000031</v>
       </c>
       <c r="D356" s="5">
-        <v>4.8797797348537175</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>4.8451122879941799</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>186.35191495000001</v>
+        <v>186.3528191</v>
       </c>
       <c r="C357" s="5">
-        <v>0.97934854999999743</v>
+        <v>0.97961578000001737</v>
       </c>
       <c r="D357" s="5">
-        <v>6.5272627785406767</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>6.5290728342363158</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>186.80231193</v>
+        <v>186.80610786</v>
       </c>
       <c r="C358" s="5">
-        <v>0.45039697999999362</v>
+        <v>0.45328875999999241</v>
       </c>
       <c r="D358" s="5">
-        <v>2.9391656518681808</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.9582752442671945</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>187.43417681</v>
+        <v>187.43962482000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.63186487999999486</v>
+        <v>0.63351696000000857</v>
       </c>
       <c r="D359" s="5">
-        <v>4.1354109423500152</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>4.1463400711431841</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>186.73667906</v>
+        <v>186.74106237999999</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.69749774999999659</v>
+        <v>-0.69856244000001766</v>
       </c>
       <c r="D360" s="5">
-        <v>-4.3752805342136547</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-4.381698087290764</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>187.48462405999999</v>
+        <v>187.48477086</v>
       </c>
       <c r="C361" s="5">
-        <v>0.7479449999999872</v>
+        <v>0.74370848000000933</v>
       </c>
       <c r="D361" s="5">
-        <v>4.9137240615738431</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>4.8851620481106028</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>187.91746884</v>
+        <v>187.91130975999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.43284478000001059</v>
+        <v>0.42653889999999706</v>
       </c>
       <c r="D362" s="5">
-        <v>2.8058843877756479</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.7644919874583174</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>187.66165027</v>
+        <v>187.62087127999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.25581857000000241</v>
+        <v>-0.29043848000000594</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.6214256344762812</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-1.839051669669145</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>187.60330630999999</v>
+        <v>187.59933484000001</v>
       </c>
       <c r="C364" s="5">
-        <v>-5.8343960000001971E-2</v>
+        <v>-2.1536439999977119E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-0.37244241256464417</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-0.13765749077199185</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>187.30625343</v>
+        <v>187.31874980000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.29705287999999541</v>
+        <v>-0.28058504000000539</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.8836311440044717</v>
+        <v>-1.7801025450020935</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4206403561169543</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.4257430931806878</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>187.64858214</v>
+        <v>187.66254608</v>
       </c>
       <c r="C366" s="5">
-        <v>0.34232871000000387</v>
+        <v>0.34379627999999229</v>
       </c>
       <c r="D366" s="5">
-        <v>2.21535064795777</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>2.2247940509434017</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>187.29659591999999</v>
+        <v>187.30512181</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.35198622000001478</v>
+        <v>-0.35742426999999566</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.2278504042128278</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-2.2617435199032698</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>186.73973649000001</v>
+        <v>186.74196567000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.55685942999997451</v>
+        <v>-0.56315613999998959</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.5100038912760589</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-3.5488805233328424</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>176.76839810999999</v>
+        <v>176.77089423999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-9.9713383800000202</v>
+        <v>-9.9710714300000234</v>
       </c>
       <c r="D369" s="5">
-        <v>-48.237574755434643</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-48.236218449257649</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>177.35567422</v>
+        <v>177.36182568999999</v>
       </c>
       <c r="C370" s="5">
-        <v>0.58727611000000479</v>
+        <v>0.59093144999999936</v>
       </c>
       <c r="D370" s="5">
-        <v>4.060410647280488</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>4.0860912998258891</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>178.21985955</v>
+        <v>178.23230566000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.86418532999999798</v>
+        <v>0.87047997000001942</v>
       </c>
       <c r="D371" s="5">
-        <v>6.006406733100822</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>6.0511290301881626</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>178.23324751999999</v>
+        <v>178.23838592000001</v>
       </c>
       <c r="C372" s="5">
-        <v>1.3387969999996585E-2</v>
+        <v>6.0802600000045004E-3</v>
       </c>
       <c r="D372" s="5">
-        <v>9.0181887686613393E-2</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>4.0944772181017441E-2</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>179.12357863</v>
+        <v>179.12550458000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.89033111000000531</v>
+        <v>0.88711865999999873</v>
       </c>
       <c r="D373" s="5">
-        <v>6.1618415357513889</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>6.1388147195921672</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>179.38900701</v>
+        <v>179.38614865</v>
       </c>
       <c r="C374" s="5">
-        <v>0.26542838000000302</v>
+        <v>0.26064406999998369</v>
       </c>
       <c r="D374" s="5">
-        <v>1.7927444898836908</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>1.7601524058905582</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>180.41071875</v>
+        <v>180.32139248999999</v>
       </c>
       <c r="C375" s="5">
-        <v>1.0217117400000006</v>
+        <v>0.93524383999999827</v>
       </c>
       <c r="D375" s="5">
-        <v>7.0528244760535097</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>6.438846507553575</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>180.96064408999999</v>
+        <v>180.96036444999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.54992533999998727</v>
+        <v>0.63897195999999212</v>
       </c>
       <c r="D376" s="5">
-        <v>3.7197734696794882</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.3360803841405948</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>181.68572829999999</v>
+        <v>181.71067214000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.72508421000000567</v>
+        <v>0.75030769000002806</v>
       </c>
       <c r="D377" s="5">
-        <v>4.91562430469068</v>
+        <v>5.0905514559108855</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.0007140856621262</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.9938688283942416</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>182.28280939999999</v>
+        <v>182.30655679</v>
       </c>
       <c r="C378" s="5">
-        <v>0.59708109999999692</v>
+        <v>0.59588464999998791</v>
       </c>
       <c r="D378" s="5">
-        <v>4.0156750047183776</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>4.0069224900110445</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>182.32992507</v>
+        <v>182.34170388999999</v>
       </c>
       <c r="C379" s="5">
-        <v>4.7115670000010823E-2</v>
+        <v>3.5147099999988995E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>0.31061211945615508</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>0.23159491044391078</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>184.0433027</v>
+        <v>184.05053769</v>
       </c>
       <c r="C380" s="5">
-        <v>1.7133776299999965</v>
+        <v>1.7088338000000078</v>
       </c>
       <c r="D380" s="5">
-        <v>11.878021164453688</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>11.844074885729516</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>183.86002166</v>
+        <v>183.86772146000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.18328103999999712</v>
+        <v>-0.18281622999998604</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.1885061283375409</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-1.1854621168537194</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>184.02986136999999</v>
+        <v>184.04036418999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.16983970999999087</v>
+        <v>0.17264272999997843</v>
       </c>
       <c r="D382" s="5">
-        <v>1.1141427558975181</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>1.1325778656867458</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>184.43483502000001</v>
+        <v>184.45574060000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.40497365000001651</v>
+        <v>0.41537641000002168</v>
       </c>
       <c r="D383" s="5">
-        <v>2.6729005859746913</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>2.7422569592057577</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>185.22244563000001</v>
+        <v>185.22779754000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.78761061000000154</v>
+        <v>0.7720569399999988</v>
       </c>
       <c r="D384" s="5">
-        <v>5.2465701588882752</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>5.1399686909079589</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>185.91865272999999</v>
+        <v>185.91665560000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.69620709999998098</v>
+        <v>0.68885806000000116</v>
       </c>
       <c r="D385" s="5">
-        <v>4.60493943980127</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.5551976923782211</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>185.49340455999999</v>
+        <v>185.48956917000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.42524817000000326</v>
+        <v>-0.42708643000000279</v>
       </c>
       <c r="D386" s="5">
-        <v>-2.7104699880635685</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-2.7220680284179455</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>187.36802943999999</v>
+        <v>187.21834817000001</v>
       </c>
       <c r="C387" s="5">
-        <v>1.8746248799999989</v>
+        <v>1.728779000000003</v>
       </c>
       <c r="D387" s="5">
-        <v>12.824704150904488</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>11.775597391279447</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>188.11919083000001</v>
+        <v>188.12405387999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.75116139000002136</v>
+        <v>0.90570570999997813</v>
       </c>
       <c r="D388" s="5">
-        <v>4.9183259389741441</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>5.9622168472536652</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>189.43550629000001</v>
+        <v>189.47162420999999</v>
       </c>
       <c r="C389" s="5">
-        <v>1.3163154599999984</v>
+        <v>1.3475703299999964</v>
       </c>
       <c r="D389" s="5">
-        <v>8.7274924001298881</v>
+        <v>8.9427142283924344</v>
       </c>
       <c r="E389" s="5">
-        <v>4.2654852764238971</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.2710491236422898</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>189.21637075000001</v>
+        <v>189.25204054</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.21913553999999635</v>
+        <v>-0.21958366999999157</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.3793403377337699</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.3818813232644556</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>190.69666246</v>
+        <v>190.72117107</v>
       </c>
       <c r="C391" s="5">
-        <v>1.4802917099999888</v>
+        <v>1.469130530000001</v>
       </c>
       <c r="D391" s="5">
-        <v>9.8025956646881962</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.723589575978032</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>191.43044202999999</v>
+        <v>191.44993013000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.73377956999999583</v>
+        <v>0.72875906000001578</v>
       </c>
       <c r="D392" s="5">
-        <v>4.7164522387827867</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>4.6828865480393222</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>192.23573074999999</v>
+        <v>192.25365489000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.80528871999999296</v>
+        <v>0.80372475999999438</v>
       </c>
       <c r="D393" s="5">
-        <v>5.16647780466295</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>5.1556740699406856</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>192.79948701000001</v>
+        <v>192.81812416</v>
       </c>
       <c r="C394" s="5">
-        <v>0.56375626000001944</v>
+        <v>0.56446926999998936</v>
       </c>
       <c r="D394" s="5">
-        <v>3.5764765848595337</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.5807339503680646</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>193.02686915000001</v>
+        <v>193.05696975999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.22738214000000312</v>
+        <v>0.23884559999999055</v>
       </c>
       <c r="D395" s="5">
-        <v>1.424461532364707</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>1.4966201137259105</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>193.46756101</v>
+        <v>193.46857922999999</v>
       </c>
       <c r="C396" s="5">
-        <v>0.44069185999998695</v>
+        <v>0.41160947000000192</v>
       </c>
       <c r="D396" s="5">
-        <v>2.7743363411357969</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>2.5886904472557593</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>194.2337909</v>
+        <v>194.21895795</v>
       </c>
       <c r="C397" s="5">
-        <v>0.7662298900000053</v>
+        <v>0.75037872000001471</v>
       </c>
       <c r="D397" s="5">
-        <v>4.8575141124245436</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.7548471866712072</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>194.73361058</v>
+        <v>194.71437374000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.49981968000000165</v>
+        <v>0.49541579000000979</v>
       </c>
       <c r="D398" s="5">
-        <v>3.1320278590893924</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.1042838363656955</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>194.41028444</v>
+        <v>194.19761360999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.32332614000000603</v>
+        <v>-0.51676013000002285</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.974326840629137</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-3.138649563389595</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>194.97871488999999</v>
+        <v>194.97957829999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.56843044999999393</v>
+        <v>0.78196468999999524</v>
       </c>
       <c r="D400" s="5">
-        <v>3.5656213846033458</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>4.9404339315128221</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>195.42571372</v>
+        <v>195.48701364999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.4469988300000125</v>
+        <v>0.50743535000000861</v>
       </c>
       <c r="D401" s="5">
-        <v>2.7860170185913358</v>
+        <v>3.1680982269444824</v>
       </c>
       <c r="E401" s="5">
-        <v>3.1621355190033951</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.1748233885053212</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>195.16642112</v>
+        <v>195.22620608</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.25929260000000909</v>
+        <v>-0.26080756999999721</v>
       </c>
       <c r="D402" s="5">
-        <v>-1.5806032727237573</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-1.5892757308270111</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>195.58039575999999</v>
+        <v>195.62092544000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.41397463999999218</v>
+        <v>0.39471936000001051</v>
       </c>
       <c r="D403" s="5">
-        <v>2.5752697434670901</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.4533905414306334</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>195.35914611999999</v>
+        <v>195.39459529000001</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.22124963999999636</v>
+        <v>-0.22633014999999546</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.3490814360081038</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-1.3795791527695722</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>195.79284858</v>
+        <v>195.82453237999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.43370246000000634</v>
+        <v>0.42993708999998148</v>
       </c>
       <c r="D405" s="5">
-        <v>2.6968018001677363</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>2.6726134233196586</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>196.42135845000001</v>
+        <v>196.44845939000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.62850987000001624</v>
+        <v>0.62392701000001694</v>
       </c>
       <c r="D406" s="5">
-        <v>3.920834146673835</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.8911012363771924</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>198.10878099000001</v>
+        <v>198.14148599999999</v>
       </c>
       <c r="C407" s="5">
-        <v>1.68742254</v>
+        <v>1.6930266099999756</v>
       </c>
       <c r="D407" s="5">
-        <v>10.810313730080811</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>10.846366442374578</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>198.64074467</v>
+        <v>198.63633572000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.53196367999998984</v>
+        <v>0.49484972000001903</v>
       </c>
       <c r="D408" s="5">
-        <v>3.270268862749659</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>3.0384584047699059</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>199.49651033000001</v>
+        <v>199.46218497999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.85576566000000298</v>
+        <v>0.82584925999998404</v>
       </c>
       <c r="D409" s="5">
-        <v>5.2939997124622051</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>5.1047937728446513</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>199.80144874999999</v>
+        <v>199.75065488999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.30493841999998494</v>
+        <v>0.28846991000000344</v>
       </c>
       <c r="D410" s="5">
-        <v>1.8497474555495996</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>1.74935767930815</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>199.33596388000001</v>
+        <v>199.07616474</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.46548486999998318</v>
+        <v>-0.6744901499999969</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.7601387337230388</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-3.9775811058188948</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>200.10076968000001</v>
+        <v>200.09433145</v>
       </c>
       <c r="C412" s="5">
-        <v>0.76480580000000487</v>
+        <v>1.0181667100000027</v>
       </c>
       <c r="D412" s="5">
-        <v>4.7025318656976678</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>6.3129678218236229</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>200.72735402000001</v>
+        <v>200.81179560000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.62658433999999374</v>
+        <v>0.71746415000001207</v>
       </c>
       <c r="D413" s="5">
-        <v>3.8230081194921661</v>
+        <v>4.388632372307022</v>
       </c>
       <c r="E413" s="5">
-        <v>2.7128673085446753</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.7238545674105552</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>201.82627128999999</v>
+        <v>201.91130508000001</v>
       </c>
       <c r="C414" s="5">
-        <v>1.098917269999987</v>
+        <v>1.0995094799999947</v>
       </c>
       <c r="D414" s="5">
-        <v>6.7710819615877771</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>6.7719063863892259</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>202.58151912</v>
+        <v>202.64414525000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.75524783000000184</v>
+        <v>0.7328401700000029</v>
       </c>
       <c r="D415" s="5">
-        <v>4.5840656864318596</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>4.4434231962749315</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>203.5081404</v>
+        <v>203.5635432</v>
       </c>
       <c r="C416" s="5">
-        <v>0.92662128000000621</v>
+        <v>0.91939794999998981</v>
       </c>
       <c r="D416" s="5">
-        <v>5.6290923875446763</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>5.5823416764027911</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>203.76885738999999</v>
+        <v>203.81597183</v>
       </c>
       <c r="C417" s="5">
-        <v>0.26071698999999171</v>
+        <v>0.25242862999999716</v>
       </c>
       <c r="D417" s="5">
-        <v>1.5482146379032447</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.4982490042719787</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>203.96107860999999</v>
+        <v>203.99676141</v>
       </c>
       <c r="C418" s="5">
-        <v>0.19222121999999331</v>
+        <v>0.18078958000000966</v>
       </c>
       <c r="D418" s="5">
-        <v>1.1378873241561172</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.0696366740643004</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>204.04928053</v>
+        <v>204.08490085</v>
       </c>
       <c r="C419" s="5">
-        <v>8.8201920000017253E-2</v>
+        <v>8.8139439999991964E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.52016986886562755</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.51970937864298516</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>204.09935400000001</v>
+        <v>204.08684829000001</v>
       </c>
       <c r="C420" s="5">
-        <v>5.0073470000000952E-2</v>
+        <v>1.9474400000092373E-3</v>
       </c>
       <c r="D420" s="5">
-        <v>0.2948764673583737</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>1.1451364811421172E-2</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>203.97207499999999</v>
+        <v>203.91519135999999</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.12727900000001569</v>
+        <v>-0.1716569300000117</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.7457741719916533</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-1.0046608829909376</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>204.47875156999999</v>
+        <v>204.38600832</v>
       </c>
       <c r="C422" s="5">
-        <v>0.50667656999999622</v>
+        <v>0.47081696000000761</v>
       </c>
       <c r="D422" s="5">
-        <v>3.0219228443037371</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.8061198784682606</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>205.3557701</v>
+        <v>205.06481163000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.87701853000001506</v>
+        <v>0.67880331000000638</v>
       </c>
       <c r="D423" s="5">
-        <v>5.2700194445088</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>4.0590311246917699</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>205.31465524000001</v>
+        <v>205.29436253</v>
       </c>
       <c r="C424" s="5">
-        <v>-4.1114859999993314E-2</v>
+        <v>0.22955089999999245</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.23999101096263686</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.3515891055481344</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>205.15831800999999</v>
+        <v>205.27291776999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.15633723000001964</v>
+        <v>-2.14447600000085E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.90992521183410613</v>
+        <v>-0.12527831860321692</v>
       </c>
       <c r="E425" s="5">
-        <v>2.2074539923235825</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.2215438872356774</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>205.14465723999999</v>
+        <v>205.25435117999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.3660770000001321E-2</v>
+        <v>-1.8566590000006045E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-7.9874518285649732E-2</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-0.10848400311072037</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>204.77737406</v>
+        <v>204.8586306</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.36728317999998694</v>
+        <v>-0.39572057999998833</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.1274044247167612</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-2.2891674285561714</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>204.74320872000001</v>
+        <v>204.81390352</v>
       </c>
       <c r="C428" s="5">
-        <v>-3.4165339999987054E-2</v>
+        <v>-4.4727080000001251E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.20002604209616859</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.26168334505619617</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>204.73897966999999</v>
+        <v>204.79732354999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-4.2290500000206066E-3</v>
+        <v>-1.6579970000009325E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-2.4783647496218197E-2</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-9.7098427965713885E-2</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>204.88588406</v>
+        <v>204.92719099000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.1469043900000031</v>
+        <v>0.12986744000002659</v>
       </c>
       <c r="D430" s="5">
-        <v>0.86443050740017124</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.7636115632700502</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>204.31666791999999</v>
+        <v>204.35255391000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.56921614000000886</v>
+        <v>-0.57463708000000224</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.2833797726707581</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-3.3135105976524581</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>204.30082719000001</v>
+        <v>204.28631440000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.584072999997943E-2</v>
+        <v>-6.623951000000261E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-9.2996682981982826E-2</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-0.38827924716476891</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>203.86376627999999</v>
+        <v>203.78892403</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.43706091000001379</v>
+        <v>-0.49739037000000508</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.5371696359651419</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-2.8829153441166322</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>203.96321810000001</v>
+        <v>203.83341712999999</v>
       </c>
       <c r="C434" s="5">
-        <v>9.9451820000012958E-2</v>
+        <v>4.4493099999982633E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>0.58697488706147549</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.26231003632497529</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>203.43602136000001</v>
+        <v>204.08879289999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.52719673999999372</v>
+        <v>0.25537577000000056</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.0579996325558967</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.5138413083515934</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>203.17452899</v>
+        <v>204.03158439000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.26149237000001335</v>
+        <v>-5.7208509999981061E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.5315967574856981</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-0.33585612800119957</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>203.55350996999999</v>
+        <v>203.77247496999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.37898097999999436</v>
+        <v>-0.25910942000001569</v>
       </c>
       <c r="D437" s="5">
-        <v>2.2614642255269546</v>
+        <v>-1.5133377834371742</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.7822290880361793</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.73095019854552135</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>203.36714341000001</v>
+        <v>203.52823524999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.18636655999998197</v>
+        <v>-0.24423971999999594</v>
       </c>
       <c r="D438" s="5">
-        <v>-1.0931628676842275</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-1.4288645037854986</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>203.24821333</v>
+        <v>203.47254131</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.11893008000001259</v>
+        <v>-5.569393999999761E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.69951296677979169</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.32787703466234941</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>203.30031606</v>
+        <v>203.52470155</v>
       </c>
       <c r="C440" s="5">
-        <v>5.2102730000001429E-2</v>
+        <v>5.2160240000006297E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>0.30805439103269716</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>0.30805441153487489</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>202.67263154</v>
+        <v>203.17679244999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.62768452000000252</v>
+        <v>-0.34790910000000963</v>
       </c>
       <c r="D441" s="5">
-        <v>-3.642697798105643</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-2.0321269492119653</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>203.60191094000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.42511849000001689</v>
+      </c>
+      <c r="D442" s="5">
+        <v>2.5399260401218093</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>