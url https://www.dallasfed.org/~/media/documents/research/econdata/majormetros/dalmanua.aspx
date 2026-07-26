--- v7 (2026-07-06)
+++ v8 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6360E6AE-80E5-4213-ABA7-5167FD57D02A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{60D8E289-6E03-40CE-AA53-FBDAFE50BE94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C6EAC1FC-6627-4517-8764-4A6274FD1875}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6247BCAC-D047-42C3-8D26-0FC207F05026}"/>
   </bookViews>
   <sheets>
     <sheet name="dalmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17E6E665-3F81-4A60-B371-0FD220CAFC25}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{37517867-E9FC-4838-8EEC-B9C540E8D4B7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>223.76998062000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>223.94615564</v>
       </c>
       <c r="C7" s="5">
         <v>0.17617501999998808</v>
       </c>
       <c r="D7" s="5">
         <v>0.94886665305142781</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>224.09882773000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.15267209000001003</v>
       </c>
       <c r="D8" s="5">
         <v>0.82115726528102506</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>223.55201803</v>
       </c>
       <c r="C9" s="5">
         <v>-0.54680970000001139</v>
       </c>
       <c r="D9" s="5">
         <v>-2.8890687048468977</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>223.52915128000001</v>
       </c>
       <c r="C10" s="5">
         <v>-2.2866749999991498E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-0.12267689686497052</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>223.77865929000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.24950800999999956</v>
       </c>
       <c r="D11" s="5">
         <v>1.3477195588216473</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>224.01567320000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.23701391000000172</v>
       </c>
       <c r="D12" s="5">
         <v>1.2784032538672774</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>223.80278963999999</v>
       </c>
       <c r="C13" s="5">
         <v>-0.21288356000002295</v>
       </c>
       <c r="D13" s="5">
         <v>-1.134426347261619</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>222.94812472999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.85466490999999678</v>
       </c>
       <c r="D14" s="5">
         <v>-4.4875604310530504</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>222.83218206000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.11594266999998126</v>
       </c>
       <c r="D15" s="5">
         <v>-0.62227006774642213</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>222.19511571000001</v>
       </c>
       <c r="C16" s="5">
         <v>-0.63706634999999778</v>
       </c>
       <c r="D16" s="5">
         <v>-3.3773065515028566</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>220.98845301</v>
       </c>
       <c r="C17" s="5">
         <v>-1.2066627000000096</v>
       </c>
       <c r="D17" s="5">
         <v>-6.3256077867746558</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>219.83026314</v>
       </c>
       <c r="C18" s="5">
         <v>-1.1581898700000011</v>
       </c>
       <c r="D18" s="5">
         <v>-6.1109863643461377</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>219.07210344000001</v>
       </c>
       <c r="C19" s="5">
         <v>-0.75815969999999311</v>
       </c>
       <c r="D19" s="5">
         <v>-4.0610013933108586</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>217.81097685</v>
       </c>
       <c r="C20" s="5">
         <v>-1.2611265900000035</v>
       </c>
       <c r="D20" s="5">
         <v>-6.6934320989783807</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>214.30244152</v>
       </c>
       <c r="C21" s="5">
         <v>-3.5085353300000008</v>
       </c>
       <c r="D21" s="5">
         <v>-17.705980736371053</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>213.36759767999999</v>
       </c>
       <c r="C22" s="5">
         <v>-0.93484384000001342</v>
       </c>
       <c r="D22" s="5">
         <v>-5.1109316269907108</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>212.33834912</v>
       </c>
       <c r="C23" s="5">
         <v>-1.029248559999985</v>
       </c>
       <c r="D23" s="5">
         <v>-5.6374587814226773</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>211.65618025000001</v>
       </c>
       <c r="C24" s="5">
         <v>-0.68216886999999815</v>
       </c>
       <c r="D24" s="5">
         <v>-3.7877852376223653</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>211.58758202000001</v>
       </c>
       <c r="C25" s="5">
         <v>-6.85982299999921E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-0.38823008898184463</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>211.11559951999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.47198250000002417</v>
       </c>
       <c r="D26" s="5">
         <v>-2.64420847488962</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>209.13106504000001</v>
       </c>
       <c r="C27" s="5">
         <v>-1.9845344799999793</v>
       </c>
       <c r="D27" s="5">
         <v>-10.714961243907506</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>209.95657507999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.82551003999998329</v>
       </c>
       <c r="D28" s="5">
         <v>4.8410028093891944</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>209.59973232999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.35684274999999843</v>
       </c>
       <c r="D29" s="5">
         <v>-2.0205656859953014</v>
       </c>
       <c r="E29" s="5">
         <v>-5.1535365422394452</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>209.31616435000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.28356797999998662</v>
       </c>
       <c r="D30" s="5">
         <v>-1.6114569111506327</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>208.43936807</v>
       </c>
       <c r="C31" s="5">
         <v>-0.87679628000000776</v>
       </c>
       <c r="D31" s="5">
         <v>-4.9124275852790777</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>208.31304030999999</v>
       </c>
       <c r="C32" s="5">
         <v>-0.12632776000000945</v>
       </c>
       <c r="D32" s="5">
         <v>-0.72485835248705666</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>209.34672940999999</v>
       </c>
       <c r="C33" s="5">
         <v>1.0336891000000037</v>
       </c>
       <c r="D33" s="5">
         <v>6.119861616153921</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>210.32626983</v>
       </c>
       <c r="C34" s="5">
         <v>0.97954042000000641</v>
       </c>
       <c r="D34" s="5">
         <v>5.7616142807088266</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>209.69065986000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.6356099699999902</v>
       </c>
       <c r="D35" s="5">
         <v>-3.5667506393815884</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>209.18257799</v>
       </c>
       <c r="C36" s="5">
         <v>-0.50808187000001226</v>
       </c>
       <c r="D36" s="5">
         <v>-2.8691709320710856</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>208.62229160000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.56028638999998748</v>
       </c>
       <c r="D37" s="5">
         <v>-3.1672184988263963</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>208.99322171</v>
       </c>
       <c r="C38" s="5">
         <v>0.3709301099999891</v>
       </c>
       <c r="D38" s="5">
         <v>2.1545867241276273</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>209.04263410999999</v>
       </c>
       <c r="C39" s="5">
         <v>4.941239999999425E-2</v>
       </c>
       <c r="D39" s="5">
         <v>0.2840859885639091</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>209.38839521</v>
       </c>
       <c r="C40" s="5">
         <v>0.34576110000000426</v>
       </c>
       <c r="D40" s="5">
         <v>2.0029824364927951</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>209.48740991</v>
       </c>
       <c r="C41" s="5">
         <v>9.9014699999997902E-2</v>
       </c>
       <c r="D41" s="5">
         <v>0.56892909661099278</v>
       </c>
       <c r="E41" s="5">
         <v>-5.3589009275623045E-2</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>211.12999574</v>
       </c>
       <c r="C42" s="5">
         <v>1.6425858300000016</v>
       </c>
       <c r="D42" s="5">
         <v>9.8257406693215366</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>211.72286987999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.59287413999999217</v>
       </c>
       <c r="D43" s="5">
         <v>3.4222540421259939</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>212.30045711</v>
       </c>
       <c r="C44" s="5">
         <v>0.577587230000006</v>
       </c>
       <c r="D44" s="5">
         <v>3.3232087747172567</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>211.53462252</v>
       </c>
       <c r="C45" s="5">
         <v>-0.76583458999999721</v>
       </c>
       <c r="D45" s="5">
         <v>-4.2439182243666824</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>211.67561420999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.14099168999999279</v>
       </c>
       <c r="D46" s="5">
         <v>0.80276047183591714</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>211.79322454999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.11761033999999881</v>
       </c>
       <c r="D47" s="5">
         <v>0.66878035552568882</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>212.89846688</v>
       </c>
       <c r="C48" s="5">
         <v>1.10524233000001</v>
       </c>
       <c r="D48" s="5">
         <v>6.4450959532394547</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>212.69954551000001</v>
       </c>
       <c r="C49" s="5">
         <v>-0.19892136999999366</v>
       </c>
       <c r="D49" s="5">
         <v>-1.1154742986240418</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>213.02083411000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.32128860000000259</v>
       </c>
       <c r="D50" s="5">
         <v>1.8277687592223923</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>213.83490551</v>
       </c>
       <c r="C51" s="5">
         <v>0.8140713999999889</v>
       </c>
       <c r="D51" s="5">
         <v>4.6834960580786511</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>214.19192049</v>
       </c>
       <c r="C52" s="5">
         <v>0.35701498000000242</v>
       </c>
       <c r="D52" s="5">
         <v>2.0219991042895291</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>214.58249809</v>
       </c>
       <c r="C53" s="5">
         <v>0.3905776000000003</v>
       </c>
       <c r="D53" s="5">
         <v>2.2102721352300625</v>
       </c>
       <c r="E53" s="5">
         <v>2.4321691609958673</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>214.4928433</v>
       </c>
       <c r="C54" s="5">
         <v>-8.965478999999732E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-0.50022189846535836</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>214.83052812</v>
       </c>
       <c r="C55" s="5">
         <v>0.33768481999999267</v>
       </c>
       <c r="D55" s="5">
         <v>1.9056534511084022</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>215.13413781</v>
       </c>
       <c r="C56" s="5">
         <v>0.30360969000000182</v>
       </c>
       <c r="D56" s="5">
         <v>1.7091468459459191</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>215.14829907999999</v>
       </c>
       <c r="C57" s="5">
         <v>1.4161269999988235E-2</v>
       </c>
       <c r="D57" s="5">
         <v>7.9018968558575153E-2</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>215.84206347</v>
       </c>
       <c r="C58" s="5">
         <v>0.69376439000001255</v>
       </c>
       <c r="D58" s="5">
         <v>3.9388738594683836</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>216.22307179000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.38100832000000651</v>
       </c>
       <c r="D59" s="5">
         <v>2.1389487936124274</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>215.67719052999999</v>
       </c>
       <c r="C60" s="5">
         <v>-0.5458812600000158</v>
       </c>
       <c r="D60" s="5">
         <v>-2.9878304522312216</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>216.63032007000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.95312954000002037</v>
       </c>
       <c r="D61" s="5">
         <v>5.4339032476738103</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>217.03455686999999</v>
       </c>
       <c r="C62" s="5">
         <v>0.4042367999999783</v>
       </c>
       <c r="D62" s="5">
         <v>2.2623505905557506</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>215.4498055</v>
       </c>
       <c r="C63" s="5">
         <v>-1.5847513699999922</v>
       </c>
       <c r="D63" s="5">
         <v>-8.4187412216240496</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>216.49822377999999</v>
       </c>
       <c r="C64" s="5">
         <v>1.0484182799999928</v>
       </c>
       <c r="D64" s="5">
         <v>5.9982694785089885</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>216.97258879</v>
       </c>
       <c r="C65" s="5">
         <v>0.47436501000001385</v>
       </c>
       <c r="D65" s="5">
         <v>2.661214516030741</v>
       </c>
       <c r="E65" s="5">
         <v>1.1138330112074435</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>220.84269284999999</v>
       </c>
       <c r="C66" s="5">
         <v>3.8701040599999885</v>
       </c>
       <c r="D66" s="5">
         <v>23.634011196566185</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>221.24802059999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.40532774999999788</v>
       </c>
       <c r="D67" s="5">
         <v>2.2248115475643093</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>220.97169597999999</v>
       </c>
       <c r="C68" s="5">
         <v>-0.27632461999999691</v>
       </c>
       <c r="D68" s="5">
         <v>-1.4884709989175793</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>222.17730362</v>
       </c>
       <c r="C69" s="5">
         <v>1.2056076400000109</v>
       </c>
       <c r="D69" s="5">
         <v>6.7472053988089087</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>221.38529636000001</v>
       </c>
       <c r="C70" s="5">
         <v>-0.79200725999999122</v>
       </c>
       <c r="D70" s="5">
         <v>-4.1948232290980991</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>221.69430194</v>
       </c>
       <c r="C71" s="5">
         <v>0.30900557999999023</v>
       </c>
       <c r="D71" s="5">
         <v>1.6878564064683355</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>219.11171168999999</v>
       </c>
       <c r="C72" s="5">
         <v>-2.5825902500000097</v>
       </c>
       <c r="D72" s="5">
         <v>-13.117416155457285</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>220.02044481999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.90873313000000167</v>
       </c>
       <c r="D73" s="5">
         <v>5.0919285147668303</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>220.95576600000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.93532118000001674</v>
       </c>
       <c r="D74" s="5">
         <v>5.2222564595865828</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>222.52024606000001</v>
       </c>
       <c r="C75" s="5">
         <v>1.564480059999994</v>
       </c>
       <c r="D75" s="5">
         <v>8.8354323370400945</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>223.43118168999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.91093562999998312</v>
       </c>
       <c r="D76" s="5">
         <v>5.0245939578983378</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>224.46075644000001</v>
       </c>
       <c r="C77" s="5">
         <v>1.0295747500000232</v>
       </c>
       <c r="D77" s="5">
         <v>5.6719390832978833</v>
       </c>
       <c r="E77" s="5">
         <v>3.4512044547929221</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>222.47058906999999</v>
       </c>
       <c r="C78" s="5">
         <v>-1.9901673700000231</v>
       </c>
       <c r="D78" s="5">
         <v>-10.135907879848705</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>223.53808531999999</v>
       </c>
       <c r="C79" s="5">
         <v>1.0674962500000049</v>
       </c>
       <c r="D79" s="5">
         <v>5.9124620120886151</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>223.95490715</v>
       </c>
       <c r="C80" s="5">
         <v>0.4168218300000035</v>
       </c>
       <c r="D80" s="5">
         <v>2.2606793348067589</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>224.7263557</v>
       </c>
       <c r="C81" s="5">
         <v>0.77144855000000234</v>
       </c>
       <c r="D81" s="5">
         <v>4.2128119438283873</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>225.52036178</v>
       </c>
       <c r="C82" s="5">
         <v>0.79400608000000261</v>
       </c>
       <c r="D82" s="5">
         <v>4.3232254295090256</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>225.77267673</v>
       </c>
       <c r="C83" s="5">
         <v>0.25231494999999882</v>
       </c>
       <c r="D83" s="5">
         <v>1.3508671131394312</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>225.67770073</v>
       </c>
       <c r="C84" s="5">
         <v>-9.4976000000002614E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-0.50363877961207004</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>226.21405769</v>
       </c>
       <c r="C85" s="5">
         <v>0.53635696000000621</v>
       </c>
       <c r="D85" s="5">
         <v>2.8895570800157033</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>226.69905789000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.48500020000000177</v>
       </c>
       <c r="D86" s="5">
         <v>2.60334144627834</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>227.5533082</v>
       </c>
       <c r="C87" s="5">
         <v>0.85425030999999763</v>
       </c>
       <c r="D87" s="5">
         <v>4.6167588669300264</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>228.609455</v>
       </c>
       <c r="C88" s="5">
         <v>1.0561467999999934</v>
       </c>
       <c r="D88" s="5">
         <v>5.7139778712339107</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>229.00245575</v>
       </c>
       <c r="C89" s="5">
         <v>0.39300074999999879</v>
       </c>
       <c r="D89" s="5">
         <v>2.0825277789275232</v>
       </c>
       <c r="E89" s="5">
         <v>2.0233823417654007</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>229.61028537999999</v>
       </c>
       <c r="C90" s="5">
         <v>0.60782962999999768</v>
       </c>
       <c r="D90" s="5">
         <v>3.2320103907426567</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>230.12983211</v>
       </c>
       <c r="C91" s="5">
         <v>0.51954673000000184</v>
       </c>
       <c r="D91" s="5">
         <v>2.7493273011323538</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>231.67522321999999</v>
       </c>
       <c r="C92" s="5">
         <v>1.5453911099999971</v>
       </c>
       <c r="D92" s="5">
         <v>8.3627540433063974</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>231.91958858999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.24436536999999703</v>
       </c>
       <c r="D93" s="5">
         <v>1.2730994250367278</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>233.21056849000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.2909799000000248</v>
       </c>
       <c r="D94" s="5">
         <v>6.8881469738287793</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>233.46195005999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.25138156999997818</v>
       </c>
       <c r="D95" s="5">
         <v>1.3011962484444917</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>236.01057725999999</v>
       </c>
       <c r="C96" s="5">
         <v>2.5486271999999985</v>
       </c>
       <c r="D96" s="5">
         <v>13.915888097262297</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>237.14377698999999</v>
       </c>
       <c r="C97" s="5">
         <v>1.1331997300000012</v>
       </c>
       <c r="D97" s="5">
         <v>5.9163937713135439</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>238.01629154</v>
       </c>
       <c r="C98" s="5">
         <v>0.87251455000000533</v>
       </c>
       <c r="D98" s="5">
         <v>4.5055656905299113</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>238.32657635000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.31028481000001307</v>
       </c>
       <c r="D99" s="5">
         <v>1.5756193782184846</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>238.72241281000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.39583645999999817</v>
       </c>
       <c r="D100" s="5">
         <v>2.011387089555039</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>239.72906320000001</v>
       </c>
       <c r="C101" s="5">
         <v>1.0066503900000043</v>
       </c>
       <c r="D101" s="5">
         <v>5.1792126987697529</v>
       </c>
       <c r="E101" s="5">
         <v>4.6840578258733334</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>240.30274599000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.57368278999999234</v>
       </c>
       <c r="D102" s="5">
         <v>2.9097549250413746</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>240.31417399</v>
       </c>
       <c r="C103" s="5">
         <v>1.1427999999995109E-2</v>
       </c>
       <c r="D103" s="5">
         <v>5.7082941208075333E-2</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>240.10291821999999</v>
       </c>
       <c r="C104" s="5">
         <v>-0.21125577000000817</v>
       </c>
       <c r="D104" s="5">
         <v>-1.0498124655942354</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>242.31625126</v>
       </c>
       <c r="C105" s="5">
         <v>2.2133330400000091</v>
       </c>
       <c r="D105" s="5">
         <v>11.640362382497971</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>242.85504907999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.53879781999998499</v>
       </c>
       <c r="D106" s="5">
         <v>2.7011118892587227</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>243.48870070000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.63365162000002329</v>
       </c>
       <c r="D107" s="5">
         <v>3.1763360371353189</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>244.10464675</v>
       </c>
       <c r="C108" s="5">
         <v>0.61594604999999092</v>
       </c>
       <c r="D108" s="5">
         <v>3.0781970317281138</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>244.32486992</v>
       </c>
       <c r="C109" s="5">
         <v>0.22022316999999703</v>
       </c>
       <c r="D109" s="5">
         <v>1.0879884272342766</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>244.49992882000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.17505890000001045</v>
       </c>
       <c r="D110" s="5">
         <v>0.86319700921875242</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>243.92320963</v>
       </c>
       <c r="C111" s="5">
         <v>-0.57671919000000571</v>
       </c>
       <c r="D111" s="5">
         <v>-2.7940905864023202</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>243.97207175</v>
       </c>
       <c r="C112" s="5">
         <v>4.8862119999995457E-2</v>
       </c>
       <c r="D112" s="5">
         <v>0.24064617580135117</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>244.42572805</v>
       </c>
       <c r="C113" s="5">
         <v>0.45365630000000579</v>
       </c>
       <c r="D113" s="5">
         <v>2.2543140980930465</v>
       </c>
       <c r="E113" s="5">
         <v>1.9591553845441201</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>243.18064408000001</v>
       </c>
       <c r="C114" s="5">
         <v>-1.245083969999996</v>
       </c>
       <c r="D114" s="5">
         <v>-5.9443166343325355</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>243.11438326999999</v>
       </c>
       <c r="C115" s="5">
         <v>-6.6260810000017045E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.32648125031580211</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>243.23979502</v>
       </c>
       <c r="C116" s="5">
         <v>0.12541175000001203</v>
       </c>
       <c r="D116" s="5">
         <v>0.62078522543080883</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>241.51952342999999</v>
       </c>
       <c r="C117" s="5">
         <v>-1.7202715900000101</v>
       </c>
       <c r="D117" s="5">
         <v>-8.1643357463968886</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>241.0528004</v>
       </c>
       <c r="C118" s="5">
         <v>-0.46672302999999715</v>
       </c>
       <c r="D118" s="5">
         <v>-2.2944445999020791</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>240.43380916000001</v>
       </c>
       <c r="C119" s="5">
         <v>-0.61899123999998551</v>
       </c>
       <c r="D119" s="5">
         <v>-3.0382893482042372</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>239.88803426000001</v>
       </c>
       <c r="C120" s="5">
         <v>-0.54577489999999784</v>
       </c>
       <c r="D120" s="5">
         <v>-2.6901989544193872</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>239.41231923999999</v>
       </c>
       <c r="C121" s="5">
         <v>-0.47571502000002397</v>
       </c>
       <c r="D121" s="5">
         <v>-2.3539011178341784</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>239.64369307999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.23137384000000338</v>
       </c>
       <c r="D122" s="5">
         <v>1.1658930839465009</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>240.03514702000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.39145394000001943</v>
       </c>
       <c r="D123" s="5">
         <v>1.9778866126789696</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>240.61585298</v>
       </c>
       <c r="C124" s="5">
         <v>0.58070595999998886</v>
       </c>
       <c r="D124" s="5">
         <v>2.9420462703364514</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>240.92658505</v>
       </c>
       <c r="C125" s="5">
         <v>0.31073207000000025</v>
       </c>
       <c r="D125" s="5">
         <v>1.5607382628066491</v>
       </c>
       <c r="E125" s="5">
         <v>-1.4315772025783713</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>242.63552838999999</v>
       </c>
       <c r="C126" s="5">
         <v>1.7089433399999905</v>
       </c>
       <c r="D126" s="5">
         <v>8.8519027311039444</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>242.55835218000001</v>
       </c>
       <c r="C127" s="5">
         <v>-7.7176209999976209E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.38102255187177914</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>242.40707526</v>
       </c>
       <c r="C128" s="5">
         <v>-0.15127692000001502</v>
       </c>
       <c r="D128" s="5">
         <v>-0.74584487987061632</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>243.44088747999999</v>
       </c>
       <c r="C129" s="5">
         <v>1.0338122199999873</v>
       </c>
       <c r="D129" s="5">
         <v>5.2394988624990146</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>243.38124898000001</v>
       </c>
       <c r="C130" s="5">
         <v>-5.9638499999977057E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-0.2935819503853021</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>243.95500265999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.57375367999998161</v>
       </c>
       <c r="D131" s="5">
         <v>2.8658821839836701</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>241.48538035000001</v>
       </c>
       <c r="C132" s="5">
         <v>-2.469622309999977</v>
       </c>
       <c r="D132" s="5">
         <v>-11.49386396230998</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>240.86928298999999</v>
       </c>
       <c r="C133" s="5">
         <v>-0.61609736000002613</v>
       </c>
       <c r="D133" s="5">
         <v>-3.0189422589300685</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>241.10259753</v>
       </c>
       <c r="C134" s="5">
         <v>0.23331454000000917</v>
       </c>
       <c r="D134" s="5">
         <v>1.168575127303817</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>242.23395156000001</v>
       </c>
       <c r="C135" s="5">
         <v>1.1313540300000113</v>
       </c>
       <c r="D135" s="5">
         <v>5.7785221162177214</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>241.88401099000001</v>
       </c>
       <c r="C136" s="5">
         <v>-0.34994057000000112</v>
       </c>
       <c r="D136" s="5">
         <v>-1.7198586210055433</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>241.02322537000001</v>
       </c>
       <c r="C137" s="5">
         <v>-0.86078562000000147</v>
       </c>
       <c r="D137" s="5">
         <v>-4.1878054945554632</v>
       </c>
       <c r="E137" s="5">
         <v>4.0111936995224085E-2</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>242.33462749</v>
       </c>
       <c r="C138" s="5">
         <v>1.3114021199999968</v>
       </c>
       <c r="D138" s="5">
         <v>6.7281493111093882</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>241.07574496000001</v>
       </c>
       <c r="C139" s="5">
         <v>-1.2588825299999939</v>
       </c>
       <c r="D139" s="5">
         <v>-6.0587132956933303</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>239.81982446000001</v>
       </c>
       <c r="C140" s="5">
         <v>-1.255920500000002</v>
       </c>
       <c r="D140" s="5">
         <v>-6.0755286320302808</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>237.62389213</v>
       </c>
       <c r="C141" s="5">
         <v>-2.1959323300000051</v>
       </c>
       <c r="D141" s="5">
         <v>-10.451092495641756</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>235.63701952</v>
       </c>
       <c r="C142" s="5">
         <v>-1.986872610000006</v>
       </c>
       <c r="D142" s="5">
         <v>-9.5848952774355016</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>234.42621199000001</v>
       </c>
       <c r="C143" s="5">
         <v>-1.2108075299999825</v>
       </c>
       <c r="D143" s="5">
         <v>-5.9948191075685386</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>230.35086688999999</v>
       </c>
       <c r="C144" s="5">
         <v>-4.0753451000000211</v>
       </c>
       <c r="D144" s="5">
         <v>-18.97777379321537</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>229.31189212999999</v>
       </c>
       <c r="C145" s="5">
         <v>-1.0389747600000021</v>
       </c>
       <c r="D145" s="5">
         <v>-5.2802109093815659</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>227.44611827</v>
       </c>
       <c r="C146" s="5">
         <v>-1.8657738599999902</v>
       </c>
       <c r="D146" s="5">
         <v>-9.338392038749511</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>224.58260002</v>
       </c>
       <c r="C147" s="5">
         <v>-2.8635182499999985</v>
       </c>
       <c r="D147" s="5">
         <v>-14.104400875054591</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>222.36881038000001</v>
       </c>
       <c r="C148" s="5">
         <v>-2.2137896399999875</v>
       </c>
       <c r="D148" s="5">
         <v>-11.208128971948994</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>220.28292633999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.0858840400000247</v>
       </c>
       <c r="D149" s="5">
         <v>-10.693396190887706</v>
       </c>
       <c r="E149" s="5">
         <v>-8.6051039264623324</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>218.14983068999999</v>
       </c>
       <c r="C150" s="5">
         <v>-2.1330956500000013</v>
       </c>
       <c r="D150" s="5">
         <v>-11.020795948477236</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>215.96924440999999</v>
       </c>
       <c r="C151" s="5">
         <v>-2.18058628</v>
       </c>
       <c r="D151" s="5">
         <v>-11.357020916367855</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>214.93271365000001</v>
       </c>
       <c r="C152" s="5">
         <v>-1.0365307599999767</v>
       </c>
       <c r="D152" s="5">
         <v>-5.6097020553101729</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>213.23146417999999</v>
       </c>
       <c r="C153" s="5">
         <v>-1.7012494700000218</v>
       </c>
       <c r="D153" s="5">
         <v>-9.0955370567847194</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>212.33413075000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.8973334299999749</v>
       </c>
       <c r="D154" s="5">
         <v>-4.9346537049237753</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>211.30109307999999</v>
       </c>
       <c r="C155" s="5">
         <v>-1.0330376700000272</v>
       </c>
       <c r="D155" s="5">
         <v>-5.6844674751308499</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>210.15136512999999</v>
       </c>
       <c r="C156" s="5">
         <v>-1.1497279499999991</v>
       </c>
       <c r="D156" s="5">
         <v>-6.3375181257797841</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>208.33197039000001</v>
       </c>
       <c r="C157" s="5">
         <v>-1.8193947399999786</v>
       </c>
       <c r="D157" s="5">
         <v>-9.9083645415319328</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>207.34203263000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.98993776000000366</v>
       </c>
       <c r="D158" s="5">
         <v>-5.5553929812404252</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>205.63055431000001</v>
       </c>
       <c r="C159" s="5">
         <v>-1.7114783199999977</v>
       </c>
       <c r="D159" s="5">
         <v>-9.4677041389979895</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>204.44086436000001</v>
       </c>
       <c r="C160" s="5">
         <v>-1.1896899500000018</v>
       </c>
       <c r="D160" s="5">
         <v>-6.7259688526351891</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>203.32612277000001</v>
       </c>
       <c r="C161" s="5">
         <v>-1.1147415899999942</v>
       </c>
       <c r="D161" s="5">
         <v>-6.3504599954599339</v>
       </c>
       <c r="E161" s="5">
         <v>-7.697738472852711</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>202.26502055</v>
       </c>
       <c r="C162" s="5">
         <v>-1.0611022200000093</v>
       </c>
       <c r="D162" s="5">
         <v>-6.0858038889547998</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>201.40265518000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.86236536999999203</v>
       </c>
       <c r="D163" s="5">
         <v>-4.9979655492844444</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>200.21892226</v>
       </c>
       <c r="C164" s="5">
         <v>-1.1837329200000113</v>
       </c>
       <c r="D164" s="5">
         <v>-6.8293488182860296</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>199.51935452999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.69956773000001249</v>
       </c>
       <c r="D165" s="5">
         <v>-4.1131742713935822</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>198.53427581</v>
       </c>
       <c r="C166" s="5">
         <v>-0.98507871999998997</v>
       </c>
       <c r="D166" s="5">
         <v>-5.766444263581338</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>197.62639250000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.90788330999998834</v>
       </c>
       <c r="D167" s="5">
         <v>-5.3515809682225584</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>195.81523705000001</v>
       </c>
       <c r="C168" s="5">
         <v>-1.8111554500000011</v>
       </c>
       <c r="D168" s="5">
         <v>-10.459714244721596</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>195.50502079</v>
       </c>
       <c r="C169" s="5">
         <v>-0.31021626000000424</v>
       </c>
       <c r="D169" s="5">
         <v>-1.8845979032236393</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>195.17456451000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.33045627999999283</v>
       </c>
       <c r="D170" s="5">
         <v>-2.0095736053730495</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>195.51135214000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.33678763000000345</v>
       </c>
       <c r="D171" s="5">
         <v>2.0904511916895574</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>195.41990425</v>
       </c>
       <c r="C172" s="5">
         <v>-9.1447890000011967E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.55984269450859436</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>195.08890500000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.33099924999999075</v>
       </c>
       <c r="D173" s="5">
         <v>-2.013713391684202</v>
       </c>
       <c r="E173" s="5">
         <v>-4.0512343705672471</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>195.33863615000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.24973115000000234</v>
       </c>
       <c r="D174" s="5">
         <v>1.5469679533801184</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>195.73262142999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.39398527999998123</v>
       </c>
       <c r="D175" s="5">
         <v>2.4473519802102883</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>195.80189372999999</v>
       </c>
       <c r="C176" s="5">
         <v>6.9272299999994402E-2</v>
       </c>
       <c r="D176" s="5">
         <v>0.42552313666797126</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>196.42885484999999</v>
       </c>
       <c r="C177" s="5">
         <v>0.62696112000000426</v>
       </c>
       <c r="D177" s="5">
         <v>3.9108179255542552</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>196.50084380999999</v>
       </c>
       <c r="C178" s="5">
         <v>7.1988959999998769E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.44067402265941524</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>196.07868218999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.42216161999999713</v>
       </c>
       <c r="D179" s="5">
         <v>-2.5478292680926939</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>196.84607204</v>
       </c>
       <c r="C180" s="5">
         <v>0.76738985000000071</v>
       </c>
       <c r="D180" s="5">
         <v>4.7988420112646368</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>196.40740794999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.43866409000000317</v>
       </c>
       <c r="D181" s="5">
         <v>-2.641621353146717</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>196.32669677999999</v>
       </c>
       <c r="C182" s="5">
         <v>-8.071117000000072E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-0.49201199056424505</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>197.58632172</v>
       </c>
       <c r="C183" s="5">
         <v>1.259624940000009</v>
       </c>
       <c r="D183" s="5">
         <v>7.9767377827587582</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>196.89799613</v>
       </c>
       <c r="C184" s="5">
         <v>-0.68832559000000515</v>
       </c>
       <c r="D184" s="5">
         <v>-4.1012298288512161</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>197.03063004000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.13263391000000979</v>
       </c>
       <c r="D185" s="5">
         <v>0.81134239521400975</v>
       </c>
       <c r="E185" s="5">
         <v>0.99530264932288226</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>196.83079325</v>
       </c>
       <c r="C186" s="5">
         <v>-0.1998367900000062</v>
       </c>
       <c r="D186" s="5">
         <v>-1.2103242675152837</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>196.32129782000001</v>
       </c>
       <c r="C187" s="5">
         <v>-0.50949542999998698</v>
       </c>
       <c r="D187" s="5">
         <v>-3.0623507685159979</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>196.49292550000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.17162768000000028</v>
       </c>
       <c r="D188" s="5">
         <v>1.054120842266193</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>197.01886203000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.52593652999999563</v>
       </c>
       <c r="D189" s="5">
         <v>3.2596504793040326</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>196.98084674</v>
       </c>
       <c r="C190" s="5">
         <v>-3.8015290000004143E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.2312974843399096</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>197.57228327000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.59143653000000995</v>
       </c>
       <c r="D191" s="5">
         <v>3.6631082512186941</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>199.81417786</v>
       </c>
       <c r="C192" s="5">
         <v>2.2418945899999869</v>
       </c>
       <c r="D192" s="5">
         <v>14.49944433295418</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>199.52470848999999</v>
       </c>
       <c r="C193" s="5">
         <v>-0.28946937000000617</v>
       </c>
       <c r="D193" s="5">
         <v>-1.7246465938828615</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>198.10891942000001</v>
       </c>
       <c r="C194" s="5">
         <v>-1.4157890699999882</v>
       </c>
       <c r="D194" s="5">
         <v>-8.1903926464946935</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>199.10092958999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.99201016999998615</v>
       </c>
       <c r="D195" s="5">
         <v>6.1771595897498033</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>199.37017197</v>
       </c>
       <c r="C196" s="5">
         <v>0.26924238000000855</v>
       </c>
       <c r="D196" s="5">
         <v>1.6348730376062104</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>199.53236934</v>
       </c>
       <c r="C197" s="5">
         <v>0.16219737000000123</v>
       </c>
       <c r="D197" s="5">
         <v>0.98063875010503398</v>
       </c>
       <c r="E197" s="5">
         <v>1.2697210070800269</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>199.22312493000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.30924440999999092</v>
       </c>
       <c r="D198" s="5">
         <v>-1.8440432626943948</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>199.99588983999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.77276490999997804</v>
       </c>
       <c r="D199" s="5">
         <v>4.7552674446677878</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>200.54972434000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.55383450000002199</v>
       </c>
       <c r="D200" s="5">
         <v>3.3741583802478603</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>201.07074205999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.52101771999997482</v>
       </c>
       <c r="D201" s="5">
         <v>3.1624710076278539</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>201.46495793</v>
       </c>
       <c r="C202" s="5">
         <v>0.39421587000001068</v>
       </c>
       <c r="D202" s="5">
         <v>2.378235724024913</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>201.61994928999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.1549913599999968</v>
       </c>
       <c r="D203" s="5">
         <v>0.9271022997844991</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>201.23191603999999</v>
       </c>
       <c r="C204" s="5">
         <v>-0.38803325000000655</v>
       </c>
       <c r="D204" s="5">
         <v>-2.2852029491510217</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>201.55016667999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.31825064000000225</v>
       </c>
       <c r="D205" s="5">
         <v>1.9144092206427432</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>201.75034815999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.20018147999999769</v>
       </c>
       <c r="D206" s="5">
         <v>1.1983833100434715</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>200.94620641</v>
       </c>
       <c r="C207" s="5">
         <v>-0.80414174999998522</v>
       </c>
       <c r="D207" s="5">
         <v>-4.6795187434279235</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>201.22773981</v>
       </c>
       <c r="C208" s="5">
         <v>0.28153340000000071</v>
       </c>
       <c r="D208" s="5">
         <v>1.6942622643633554</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>200.03849926999999</v>
       </c>
       <c r="C209" s="5">
         <v>-1.1892405400000143</v>
       </c>
       <c r="D209" s="5">
         <v>-6.8658700179976329</v>
       </c>
       <c r="E209" s="5">
         <v>0.25365805642167949</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>201.30677367999999</v>
       </c>
       <c r="C210" s="5">
         <v>1.2682744100000036</v>
       </c>
       <c r="D210" s="5">
         <v>7.8791732454934538</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>201.26954362999999</v>
       </c>
       <c r="C211" s="5">
         <v>-3.7230050000005122E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-0.22170463308914812</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>201.37136034</v>
       </c>
       <c r="C212" s="5">
         <v>0.10181671000000847</v>
       </c>
       <c r="D212" s="5">
         <v>0.60873873421161129</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>199.72316857000001</v>
       </c>
       <c r="C213" s="5">
         <v>-1.6481917699999826</v>
       </c>
       <c r="D213" s="5">
         <v>-9.3915038369900667</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>199.3288881</v>
       </c>
       <c r="C214" s="5">
         <v>-0.39428047000001243</v>
       </c>
       <c r="D214" s="5">
         <v>-2.3434087697308814</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>199.31196259000001</v>
       </c>
       <c r="C215" s="5">
         <v>-1.6925509999992983E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-0.10184740126475411</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>198.38149251999999</v>
       </c>
       <c r="C216" s="5">
         <v>-0.93047007000001258</v>
       </c>
       <c r="D216" s="5">
         <v>-5.4604669121337661</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>197.13664782000001</v>
       </c>
       <c r="C217" s="5">
         <v>-1.2448446999999874</v>
       </c>
       <c r="D217" s="5">
         <v>-7.2754854079807867</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>196.45882890999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.67781891000001337</v>
       </c>
       <c r="D218" s="5">
         <v>-4.0488460640236701</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>195.1514775</v>
       </c>
       <c r="C219" s="5">
         <v>-1.3073514099999954</v>
       </c>
       <c r="D219" s="5">
         <v>-7.6996147754636262</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>194.56412232</v>
       </c>
       <c r="C220" s="5">
         <v>-0.58735518000000297</v>
       </c>
       <c r="D220" s="5">
         <v>-3.5524972659959131</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>194.29088934000001</v>
       </c>
       <c r="C221" s="5">
         <v>-0.27323297999998886</v>
       </c>
       <c r="D221" s="5">
         <v>-1.6722451267263683</v>
       </c>
       <c r="E221" s="5">
         <v>-2.8732518745015145</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>193.92871191</v>
       </c>
       <c r="C222" s="5">
         <v>-0.36217743000000269</v>
       </c>
       <c r="D222" s="5">
         <v>-2.2141264630654023</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>193.72210032000001</v>
       </c>
       <c r="C223" s="5">
         <v>-0.20661158999999429</v>
       </c>
       <c r="D223" s="5">
         <v>-1.2710146670056655</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>192.74309998999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.9790003300000194</v>
       </c>
       <c r="D224" s="5">
         <v>-5.8986078530134378</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>192.08168922999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.66141075999999543</v>
       </c>
       <c r="D225" s="5">
         <v>-4.0410426586297454</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>192.20780393000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.12611470000001646</v>
       </c>
       <c r="D226" s="5">
         <v>0.79073303368255576</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>191.39267290999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.81513102000002391</v>
       </c>
       <c r="D227" s="5">
         <v>-4.9720213724229296</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>191.11035163</v>
       </c>
       <c r="C228" s="5">
         <v>-0.28232127999999079</v>
       </c>
       <c r="D228" s="5">
         <v>-1.7558166502184447</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>190.94060780999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.16974382000000787</v>
       </c>
       <c r="D229" s="5">
         <v>-1.060646197784465</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>190.01890578999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.9217020199999979</v>
       </c>
       <c r="D230" s="5">
         <v>-5.6412570486190194</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>189.75049533999999</v>
       </c>
       <c r="C231" s="5">
         <v>-0.26841045000000463</v>
       </c>
       <c r="D231" s="5">
         <v>-1.6819481492164057</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>187.99744691000001</v>
       </c>
       <c r="C232" s="5">
         <v>-1.7530484299999785</v>
       </c>
       <c r="D232" s="5">
         <v>-10.540102295040189</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>186.92690825</v>
       </c>
       <c r="C233" s="5">
         <v>-1.0705386600000111</v>
       </c>
       <c r="D233" s="5">
         <v>-6.6233137669060804</v>
       </c>
       <c r="E233" s="5">
         <v>-3.7901834280625435</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>184.61413848000001</v>
       </c>
       <c r="C234" s="5">
         <v>-2.3127697699999885</v>
       </c>
       <c r="D234" s="5">
         <v>-13.8773030903237</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>181.74664991</v>
       </c>
       <c r="C235" s="5">
         <v>-2.8674885700000061</v>
       </c>
       <c r="D235" s="5">
         <v>-17.126157250083285</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>179.79393178999999</v>
       </c>
       <c r="C236" s="5">
         <v>-1.9527181200000143</v>
       </c>
       <c r="D236" s="5">
         <v>-12.157763347884476</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>177.83258413999999</v>
       </c>
       <c r="C237" s="5">
         <v>-1.9613476499999933</v>
       </c>
       <c r="D237" s="5">
         <v>-12.333086795098879</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>175.31336622000001</v>
       </c>
       <c r="C238" s="5">
         <v>-2.5192179199999885</v>
       </c>
       <c r="D238" s="5">
         <v>-15.735572868958592</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>173.30034001000001</v>
       </c>
       <c r="C239" s="5">
         <v>-2.0130262099999925</v>
       </c>
       <c r="D239" s="5">
         <v>-12.941208936438798</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>171.81462056000001</v>
       </c>
       <c r="C240" s="5">
         <v>-1.4857194500000048</v>
       </c>
       <c r="D240" s="5">
         <v>-9.8162208043186538</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>170.46990568999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.3447148700000184</v>
       </c>
       <c r="D241" s="5">
         <v>-8.9979360138902287</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>169.92482849999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.54507719000000066</v>
       </c>
       <c r="D242" s="5">
         <v>-3.7702333526105858</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>169.22365249999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.7011760000000038</v>
       </c>
       <c r="D243" s="5">
         <v>-4.8408198863982621</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>168.17502178000001</v>
       </c>
       <c r="C244" s="5">
         <v>-1.0486307199999771</v>
       </c>
       <c r="D244" s="5">
         <v>-7.1877852190268872</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>167.42943879000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.74558299000000261</v>
       </c>
       <c r="D245" s="5">
         <v>-5.1922266172566562</v>
       </c>
       <c r="E245" s="5">
         <v>-10.430531185977598</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>168.39311889999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.96368010999998432</v>
       </c>
       <c r="D246" s="5">
         <v>7.1297845694653805</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>166.67391691</v>
       </c>
       <c r="C247" s="5">
         <v>-1.7192019899999877</v>
       </c>
       <c r="D247" s="5">
         <v>-11.58629096599465</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>166.62027760000001</v>
       </c>
       <c r="C248" s="5">
         <v>-5.3639309999994111E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-0.38550340763904289</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>166.52186594</v>
       </c>
       <c r="C249" s="5">
         <v>-9.841166000001067E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-0.70646334853597947</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>166.83213726</v>
       </c>
       <c r="C250" s="5">
         <v>0.31027131999999824</v>
       </c>
       <c r="D250" s="5">
         <v>2.258952111058421</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>166.71681942000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.11531783999998879</v>
       </c>
       <c r="D251" s="5">
         <v>-0.82631880131043278</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>166.40523131</v>
       </c>
       <c r="C252" s="5">
         <v>-0.31158811000000242</v>
       </c>
       <c r="D252" s="5">
         <v>-2.2198485003213198</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>166.30811641</v>
       </c>
       <c r="C253" s="5">
         <v>-9.711490000000822E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-0.69808226234894244</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>166.05091499</v>
       </c>
       <c r="C254" s="5">
         <v>-0.25720142000000124</v>
       </c>
       <c r="D254" s="5">
         <v>-1.8401380986631577</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>166.15161531999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.10070032999999512</v>
       </c>
       <c r="D255" s="5">
         <v>0.73016319731262769</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>166.37044305000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.21882773000001521</v>
       </c>
       <c r="D256" s="5">
         <v>1.5919423831763257</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>166.25329894000001</v>
       </c>
       <c r="C257" s="5">
         <v>-0.11714410999999814</v>
       </c>
       <c r="D257" s="5">
         <v>-0.84167486094357535</v>
       </c>
       <c r="E257" s="5">
         <v>-0.70246896752439447</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>165.50082186</v>
       </c>
       <c r="C258" s="5">
         <v>-0.75247708000000557</v>
       </c>
       <c r="D258" s="5">
         <v>-5.2981208052765849</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>165.82873230999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.32791044999999031</v>
       </c>
       <c r="D259" s="5">
         <v>2.4036677104749771</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>166.59182186000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.76308955000001788</v>
       </c>
       <c r="D260" s="5">
         <v>5.6639309110105174</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>167.15389261999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.56207075999998324</v>
       </c>
       <c r="D261" s="5">
         <v>4.1247099312585744</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>167.00503451</v>
       </c>
       <c r="C262" s="5">
         <v>-0.14885810999999194</v>
       </c>
       <c r="D262" s="5">
         <v>-1.0634355740846257</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>167.36441959999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.3593850899999893</v>
       </c>
       <c r="D263" s="5">
         <v>2.613113914762466</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>167.75705782</v>
       </c>
       <c r="C264" s="5">
         <v>0.39263822000000914</v>
       </c>
       <c r="D264" s="5">
         <v>2.8518195911242827</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>167.89049696000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.13343914000000723</v>
       </c>
       <c r="D265" s="5">
         <v>0.9587040060343277</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>168.07725825</v>
       </c>
       <c r="C266" s="5">
         <v>0.18676128999999264</v>
       </c>
       <c r="D266" s="5">
         <v>1.3430767072202254</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>168.05774045000001</v>
       </c>
       <c r="C267" s="5">
         <v>-1.9517799999988483E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.13925980964997198</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>168.20220162000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.14446116999999958</v>
       </c>
       <c r="D268" s="5">
         <v>1.0364017120859881</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>167.67715013</v>
       </c>
       <c r="C269" s="5">
         <v>-0.52505149000000984</v>
       </c>
       <c r="D269" s="5">
         <v>-3.6822129606132736</v>
       </c>
       <c r="E269" s="5">
         <v>0.85643484915980395</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>168.13467026000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.45752013000000602</v>
       </c>
       <c r="D270" s="5">
         <v>3.3238807975746854</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>168.25581446999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.12114420999998288</v>
       </c>
       <c r="D271" s="5">
         <v>0.86805731276067277</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>168.34703001</v>
       </c>
       <c r="C272" s="5">
         <v>9.1215540000007422E-2</v>
       </c>
       <c r="D272" s="5">
         <v>0.65249221736451979</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>168.19699266999999</v>
       </c>
       <c r="C273" s="5">
         <v>-0.15003734000001145</v>
       </c>
       <c r="D273" s="5">
         <v>-1.0642592205590828</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>168.09872442</v>
       </c>
       <c r="C274" s="5">
         <v>-9.8268249999989621E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-0.69884550893702935</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>168.20289305</v>
       </c>
       <c r="C275" s="5">
         <v>0.10416863000000376</v>
       </c>
       <c r="D275" s="5">
         <v>0.74616437866701357</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>168.07376324000001</v>
       </c>
       <c r="C276" s="5">
         <v>-0.1291298099999949</v>
       </c>
       <c r="D276" s="5">
         <v>-0.91736331547173089</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>168.18825806000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.11449482000000444</v>
       </c>
       <c r="D277" s="5">
         <v>0.82053096782419566</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>167.80352192000001</v>
       </c>
       <c r="C278" s="5">
         <v>-0.38473614000000111</v>
       </c>
       <c r="D278" s="5">
         <v>-2.7107647151364378</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>167.70053985000001</v>
       </c>
       <c r="C279" s="5">
         <v>-0.10298206999999593</v>
       </c>
       <c r="D279" s="5">
         <v>-0.73396678351885791</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>167.57356290999999</v>
       </c>
       <c r="C280" s="5">
         <v>-0.12697694000002002</v>
       </c>
       <c r="D280" s="5">
         <v>-0.90482348265821244</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>167.72238106</v>
       </c>
       <c r="C281" s="5">
         <v>0.14881815000001097</v>
       </c>
       <c r="D281" s="5">
         <v>1.0709125758236793</v>
       </c>
       <c r="E281" s="5">
         <v>2.6975011183649755E-2</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>167.40614486999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.31623619000001213</v>
       </c>
       <c r="D282" s="5">
         <v>-2.2392525682364495</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>167.41387254</v>
       </c>
       <c r="C283" s="5">
         <v>7.727670000008402E-3</v>
       </c>
       <c r="D283" s="5">
         <v>5.5407516326089201E-2</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>167.77446850999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.36059596999999144</v>
       </c>
       <c r="D284" s="5">
         <v>2.6155438939200248</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>166.78143173999999</v>
       </c>
       <c r="C285" s="5">
         <v>-0.99303677000000334</v>
       </c>
       <c r="D285" s="5">
         <v>-6.8759377645709723</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>166.49377285</v>
       </c>
       <c r="C286" s="5">
         <v>-0.28765888999998879</v>
       </c>
       <c r="D286" s="5">
         <v>-2.050197471558457</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>166.19480164999999</v>
       </c>
       <c r="C287" s="5">
         <v>-0.29897120000001109</v>
       </c>
       <c r="D287" s="5">
         <v>-2.133673133375813</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>165.60046632000001</v>
       </c>
       <c r="C288" s="5">
         <v>-0.59433532999997851</v>
       </c>
       <c r="D288" s="5">
         <v>-4.2079563744501058</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>165.18430050000001</v>
       </c>
       <c r="C289" s="5">
         <v>-0.41616582000000335</v>
       </c>
       <c r="D289" s="5">
         <v>-2.9743505709012297</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>165.35721064000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.17291013999999905</v>
       </c>
       <c r="D290" s="5">
         <v>1.2633823415854506</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>165.01150167</v>
       </c>
       <c r="C291" s="5">
         <v>-0.345708970000004</v>
       </c>
       <c r="D291" s="5">
         <v>-2.4801675699529624</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>164.94409214999999</v>
       </c>
       <c r="C292" s="5">
         <v>-6.7409520000012435E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-0.48911694869601119</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>164.52975419000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.41433795999998324</v>
       </c>
       <c r="D293" s="5">
         <v>-2.9730884913108824</v>
       </c>
       <c r="E293" s="5">
         <v>-1.9035186895289158</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>164.94709152999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.4173373399999889</v>
       </c>
       <c r="D294" s="5">
         <v>3.0866815131472825</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>164.87782369000001</v>
       </c>
       <c r="C295" s="5">
         <v>-6.9267839999980652E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.50276541894394011</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>164.58298224999999</v>
       </c>
       <c r="C296" s="5">
         <v>-0.29484144000002743</v>
       </c>
       <c r="D296" s="5">
         <v>-2.1249100933537379</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>165.18803818999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.60505593999999974</v>
       </c>
       <c r="D297" s="5">
         <v>4.5018587571777235</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>165.45519034</v>
       </c>
       <c r="C298" s="5">
         <v>0.26715215000001535</v>
       </c>
       <c r="D298" s="5">
         <v>1.958068956804726</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>165.00065698</v>
       </c>
       <c r="C299" s="5">
         <v>-0.45453335999999922</v>
       </c>
       <c r="D299" s="5">
         <v>-3.2472462562068927</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>165.41332954000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.4126725600000043</v>
       </c>
       <c r="D300" s="5">
         <v>3.0428733442764644</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>165.78920606</v>
       </c>
       <c r="C301" s="5">
         <v>0.37587651999999139</v>
       </c>
       <c r="D301" s="5">
         <v>2.761155635469148</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>166.06515132999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.27594526999999403</v>
       </c>
       <c r="D302" s="5">
         <v>2.0157074509834727</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>166.46007752</v>
       </c>
       <c r="C303" s="5">
         <v>0.39492619000000673</v>
       </c>
       <c r="D303" s="5">
         <v>2.8913921932599562</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>166.78921271999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.32913519999999608</v>
       </c>
       <c r="D304" s="5">
         <v>2.3986884578919954</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>167.33643433</v>
       </c>
       <c r="C305" s="5">
         <v>0.54722161000000824</v>
       </c>
       <c r="D305" s="5">
         <v>4.0089286387021694</v>
       </c>
       <c r="E305" s="5">
         <v>1.7058799812943448</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>167.41354709000001</v>
       </c>
       <c r="C306" s="5">
         <v>7.7112760000005665E-2</v>
       </c>
       <c r="D306" s="5">
         <v>0.55439335174072291</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>167.58479220000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.17124511000000098</v>
       </c>
       <c r="D307" s="5">
         <v>1.2343933409346919</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>167.41675588000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.1680363199999988</v>
       </c>
       <c r="D308" s="5">
         <v>-1.1966197046730853</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>168.34265110999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.92589522999998053</v>
       </c>
       <c r="D309" s="5">
         <v>6.8422147401784095</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>168.85211304000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.50946193000001472</v>
       </c>
       <c r="D310" s="5">
         <v>3.6926683555054129</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>168.86865198999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.6538949999983288E-2</v>
       </c>
       <c r="D311" s="5">
         <v>0.11760252800567805</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>169.81497808</v>
       </c>
       <c r="C312" s="5">
         <v>0.94632609000001366</v>
       </c>
       <c r="D312" s="5">
         <v>6.9358883313188624</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>170.2739699</v>
       </c>
       <c r="C313" s="5">
         <v>0.45899181999999428</v>
       </c>
       <c r="D313" s="5">
         <v>3.2921265949346301</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>170.35431383</v>
       </c>
       <c r="C314" s="5">
         <v>8.0343929999997954E-2</v>
       </c>
       <c r="D314" s="5">
         <v>0.56769286798108443</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>170.57489638999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.22058255999999687</v>
       </c>
       <c r="D315" s="5">
         <v>1.5649285345248787</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>170.79737383</v>
       </c>
       <c r="C316" s="5">
         <v>0.2224774400000058</v>
       </c>
       <c r="D316" s="5">
         <v>1.5764126230999986</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>170.41900622</v>
       </c>
       <c r="C317" s="5">
         <v>-0.37836760999999797</v>
       </c>
       <c r="D317" s="5">
         <v>-2.6262094199054897</v>
       </c>
       <c r="E317" s="5">
         <v>1.8421402979825308</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>171.71142616</v>
       </c>
       <c r="C318" s="5">
         <v>1.292419940000002</v>
       </c>
       <c r="D318" s="5">
         <v>9.4898856789914063</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>172.43910793000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.72768177000000378</v>
       </c>
       <c r="D319" s="5">
         <v>5.20560208717189</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>172.48607045</v>
       </c>
       <c r="C320" s="5">
         <v>4.6962519999993901E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.32730112484520291</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>172.28952146</v>
       </c>
       <c r="C321" s="5">
         <v>-0.19654898999999659</v>
       </c>
       <c r="D321" s="5">
         <v>-1.3588702749637749</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>172.58365280999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.29413134999998647</v>
       </c>
       <c r="D322" s="5">
         <v>2.0679764216086083</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>172.60103731000001</v>
       </c>
       <c r="C323" s="5">
         <v>1.7384500000019898E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.12094402435620655</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>173.13911168000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.53807437000000391</v>
       </c>
       <c r="D324" s="5">
         <v>3.8057480154741752</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>173.18701224</v>
       </c>
       <c r="C325" s="5">
         <v>4.7900559999987991E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.33249689380456804</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>173.29461196</v>
       </c>
       <c r="C326" s="5">
         <v>0.10759971999999607</v>
       </c>
       <c r="D326" s="5">
         <v>0.74810341138178416</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>173.76631068</v>
       </c>
       <c r="C327" s="5">
         <v>0.47169872000000623</v>
       </c>
       <c r="D327" s="5">
         <v>3.3156819629257761</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>174.29460577</v>
       </c>
       <c r="C328" s="5">
         <v>0.5282950900000003</v>
       </c>
       <c r="D328" s="5">
         <v>3.7099418101097736</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>174.72521198000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.43060621000000765</v>
       </c>
       <c r="D329" s="5">
         <v>3.0052963705926583</v>
       </c>
       <c r="E329" s="5">
         <v>2.5268342161560264</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>174.88277335999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.15756137999997577</v>
       </c>
       <c r="D330" s="5">
         <v>1.0875032295720288</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>175.49941114000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.61663778000001912</v>
       </c>
       <c r="D331" s="5">
         <v>4.3142357803865661</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>175.88050611</v>
       </c>
       <c r="C332" s="5">
         <v>0.38109496999999237</v>
       </c>
       <c r="D332" s="5">
         <v>2.6371340801913723</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>176.03851766</v>
       </c>
       <c r="C333" s="5">
         <v>0.15801154999999767</v>
       </c>
       <c r="D333" s="5">
         <v>1.0834264618898581</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>176.08913501999999</v>
       </c>
       <c r="C334" s="5">
         <v>5.0617359999989731E-2</v>
       </c>
       <c r="D334" s="5">
         <v>0.34558904099930565</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>176.6238232</v>
       </c>
       <c r="C335" s="5">
         <v>0.53468818000001761</v>
       </c>
       <c r="D335" s="5">
         <v>3.7052287210583623</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>177.00216893000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.3783457300000066</v>
       </c>
       <c r="D336" s="5">
         <v>2.6010208740324448</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>177.21435600999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.21218707999997832</v>
       </c>
       <c r="D337" s="5">
         <v>1.4480615723313939</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>177.32340818</v>
       </c>
       <c r="C338" s="5">
         <v>0.10905217000001244</v>
       </c>
       <c r="D338" s="5">
         <v>0.74094686716097424</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>177.64895885000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.32555067000001259</v>
       </c>
       <c r="D339" s="5">
         <v>2.2254803148029634</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>177.58304081</v>
       </c>
       <c r="C340" s="5">
         <v>-6.5918040000013889E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-0.44436182420711789</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>177.80478171999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.22174090999999407</v>
       </c>
       <c r="D341" s="5">
         <v>1.5087258344864685</v>
       </c>
       <c r="E341" s="5">
         <v>1.7625216790994491</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>177.84233728000001</v>
       </c>
       <c r="C342" s="5">
         <v>3.7555560000015475E-2</v>
       </c>
       <c r="D342" s="5">
         <v>0.25375618324019467</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>177.97307731999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.13074003999997785</v>
       </c>
       <c r="D343" s="5">
         <v>0.88575056505504346</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>178.50759608000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.53451876000002585</v>
       </c>
       <c r="D344" s="5">
         <v>3.6641758968843252</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>178.24485920000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.26273688000000561</v>
       </c>
       <c r="D345" s="5">
         <v>-1.7519951958379298</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>179.0697232</v>
       </c>
       <c r="C346" s="5">
         <v>0.82486399999999094</v>
       </c>
       <c r="D346" s="5">
         <v>5.6967880669235749</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>179.96629518</v>
       </c>
       <c r="C347" s="5">
         <v>0.89657198000000449</v>
       </c>
       <c r="D347" s="5">
         <v>6.176441980209324</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>180.30989826000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.34360308000000828</v>
       </c>
       <c r="D348" s="5">
         <v>2.3153288800320748</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>180.96236787000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.65246960999999715</v>
       </c>
       <c r="D349" s="5">
         <v>4.4297945851557108</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>181.62293919000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.66057132000000252</v>
       </c>
       <c r="D350" s="5">
         <v>4.4694121468861203</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>182.12825273999999</v>
       </c>
       <c r="C351" s="5">
         <v>0.50531354999998257</v>
       </c>
       <c r="D351" s="5">
         <v>3.3902200194867671</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>182.88262531000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.75437257000001523</v>
       </c>
       <c r="D352" s="5">
         <v>5.0851903951715904</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>182.88249042000001</v>
       </c>
       <c r="C353" s="5">
         <v>-1.3488999999822227E-4</v>
       </c>
       <c r="D353" s="5">
         <v>-8.8508869054981787E-4</v>
       </c>
       <c r="E353" s="5">
         <v>2.8557773592367219</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>183.99758488000001</v>
       </c>
       <c r="C354" s="5">
         <v>1.1150944599999946</v>
       </c>
       <c r="D354" s="5">
         <v>7.5672201217324098</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>184.64374738999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.64616250999998215</v>
       </c>
       <c r="D355" s="5">
         <v>4.2965150589219014</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>185.37320331999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.72945593000000031</v>
       </c>
       <c r="D356" s="5">
         <v>4.8451122879941799</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>186.3528191</v>
       </c>
       <c r="C357" s="5">
         <v>0.97961578000001737</v>
       </c>
       <c r="D357" s="5">
         <v>6.5290728342363158</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>186.80610786</v>
       </c>
       <c r="C358" s="5">
         <v>0.45328875999999241</v>
       </c>
       <c r="D358" s="5">
         <v>2.9582752442671945</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>187.43962482000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.63351696000000857</v>
       </c>
       <c r="D359" s="5">
         <v>4.1463400711431841</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>186.74106237999999</v>
       </c>
       <c r="C360" s="5">
         <v>-0.69856244000001766</v>
       </c>
       <c r="D360" s="5">
         <v>-4.381698087290764</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>187.48477086</v>
       </c>
       <c r="C361" s="5">
         <v>0.74370848000000933</v>
       </c>
       <c r="D361" s="5">
         <v>4.8851620481106028</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>187.91130975999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.42653889999999706</v>
       </c>
       <c r="D362" s="5">
         <v>2.7644919874583174</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>187.62087127999999</v>
       </c>
       <c r="C363" s="5">
         <v>-0.29043848000000594</v>
       </c>
       <c r="D363" s="5">
         <v>-1.839051669669145</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>187.59933484000001</v>
       </c>
       <c r="C364" s="5">
         <v>-2.1536439999977119E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-0.13765749077199185</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>187.31874980000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.28058504000000539</v>
       </c>
       <c r="D365" s="5">
         <v>-1.7801025450020935</v>
       </c>
       <c r="E365" s="5">
         <v>2.4257430931806878</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>187.66254608</v>
       </c>
       <c r="C366" s="5">
         <v>0.34379627999999229</v>
       </c>
       <c r="D366" s="5">
         <v>2.2247940509434017</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>187.30512181</v>
       </c>
       <c r="C367" s="5">
         <v>-0.35742426999999566</v>
       </c>
       <c r="D367" s="5">
         <v>-2.2617435199032698</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>186.74196567000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.56315613999998959</v>
       </c>
       <c r="D368" s="5">
         <v>-3.5488805233328424</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>176.77089423999999</v>
       </c>
       <c r="C369" s="5">
         <v>-9.9710714300000234</v>
       </c>
       <c r="D369" s="5">
         <v>-48.236218449257649</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>177.36182568999999</v>
       </c>
       <c r="C370" s="5">
         <v>0.59093144999999936</v>
       </c>
       <c r="D370" s="5">
         <v>4.0860912998258891</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>178.23230566000001</v>
       </c>
       <c r="C371" s="5">
         <v>0.87047997000001942</v>
       </c>
       <c r="D371" s="5">
         <v>6.0511290301881626</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>178.23838592000001</v>
       </c>
       <c r="C372" s="5">
         <v>6.0802600000045004E-3</v>
       </c>
       <c r="D372" s="5">
         <v>4.0944772181017441E-2</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>179.12550458000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.88711865999999873</v>
       </c>
       <c r="D373" s="5">
         <v>6.1388147195921672</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>179.38614865</v>
       </c>
       <c r="C374" s="5">
         <v>0.26064406999998369</v>
       </c>
       <c r="D374" s="5">
         <v>1.7601524058905582</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>180.32139248999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.93524383999999827</v>
       </c>
       <c r="D375" s="5">
         <v>6.438846507553575</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>180.96036444999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.63897195999999212</v>
       </c>
       <c r="D376" s="5">
         <v>4.3360803841405948</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>181.71067214000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.75030769000002806</v>
       </c>
       <c r="D377" s="5">
         <v>5.0905514559108855</v>
       </c>
       <c r="E377" s="5">
         <v>-2.9938688283942416</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>182.30655679</v>
       </c>
       <c r="C378" s="5">
         <v>0.59588464999998791</v>
       </c>
       <c r="D378" s="5">
         <v>4.0069224900110445</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>182.34170388999999</v>
       </c>
       <c r="C379" s="5">
         <v>3.5147099999988995E-2</v>
       </c>
       <c r="D379" s="5">
         <v>0.23159491044391078</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>184.05053769</v>
       </c>
       <c r="C380" s="5">
         <v>1.7088338000000078</v>
       </c>
       <c r="D380" s="5">
         <v>11.844074885729516</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>183.86772146000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.18281622999998604</v>
       </c>
       <c r="D381" s="5">
         <v>-1.1854621168537194</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>184.04036418999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.17264272999997843</v>
       </c>
       <c r="D382" s="5">
         <v>1.1325778656867458</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>184.45574060000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.41537641000002168</v>
       </c>
       <c r="D383" s="5">
         <v>2.7422569592057577</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>185.22779754000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.7720569399999988</v>
       </c>
       <c r="D384" s="5">
         <v>5.1399686909079589</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>185.91665560000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.68885806000000116</v>
       </c>
       <c r="D385" s="5">
         <v>4.5551976923782211</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>185.48956917000001</v>
       </c>
       <c r="C386" s="5">
         <v>-0.42708643000000279</v>
       </c>
       <c r="D386" s="5">
         <v>-2.7220680284179455</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>187.21834817000001</v>
       </c>
       <c r="C387" s="5">
         <v>1.728779000000003</v>
       </c>
       <c r="D387" s="5">
         <v>11.775597391279447</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>188.12405387999999</v>
       </c>
       <c r="C388" s="5">
         <v>0.90570570999997813</v>
       </c>
       <c r="D388" s="5">
         <v>5.9622168472536652</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>189.47162420999999</v>
       </c>
       <c r="C389" s="5">
         <v>1.3475703299999964</v>
       </c>
       <c r="D389" s="5">
         <v>8.9427142283924344</v>
       </c>
       <c r="E389" s="5">
         <v>4.2710491236422898</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>189.25204054</v>
       </c>
       <c r="C390" s="5">
         <v>-0.21958366999999157</v>
       </c>
       <c r="D390" s="5">
         <v>-1.3818813232644556</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>190.72117107</v>
       </c>
       <c r="C391" s="5">
         <v>1.469130530000001</v>
       </c>
       <c r="D391" s="5">
         <v>9.723589575978032</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>191.44993013000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.72875906000001578</v>
       </c>
       <c r="D392" s="5">
         <v>4.6828865480393222</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>192.25365489000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.80372475999999438</v>
       </c>
       <c r="D393" s="5">
         <v>5.1556740699406856</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>192.81812416</v>
       </c>
       <c r="C394" s="5">
         <v>0.56446926999998936</v>
       </c>
       <c r="D394" s="5">
         <v>3.5807339503680646</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>193.05696975999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.23884559999999055</v>
       </c>
       <c r="D395" s="5">
         <v>1.4966201137259105</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>193.46857922999999</v>
       </c>
       <c r="C396" s="5">
         <v>0.41160947000000192</v>
       </c>
       <c r="D396" s="5">
         <v>2.5886904472557593</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>194.21895795</v>
       </c>
       <c r="C397" s="5">
         <v>0.75037872000001471</v>
       </c>
       <c r="D397" s="5">
         <v>4.7548471866712072</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>194.71437374000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.49541579000000979</v>
       </c>
       <c r="D398" s="5">
         <v>3.1042838363656955</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>194.19761360999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.51676013000002285</v>
       </c>
       <c r="D399" s="5">
         <v>-3.138649563389595</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>194.97957829999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.78196468999999524</v>
       </c>
       <c r="D400" s="5">
         <v>4.9404339315128221</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>195.48701364999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.50743535000000861</v>
       </c>
       <c r="D401" s="5">
         <v>3.1680982269444824</v>
       </c>
       <c r="E401" s="5">
         <v>3.1748233885053212</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>195.22620608</v>
       </c>
       <c r="C402" s="5">
         <v>-0.26080756999999721</v>
       </c>
       <c r="D402" s="5">
         <v>-1.5892757308270111</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>195.62092544000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.39471936000001051</v>
       </c>
       <c r="D403" s="5">
         <v>2.4533905414306334</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>195.39459529000001</v>
       </c>
       <c r="C404" s="5">
         <v>-0.22633014999999546</v>
       </c>
       <c r="D404" s="5">
         <v>-1.3795791527695722</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>195.82453237999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.42993708999998148</v>
       </c>
       <c r="D405" s="5">
         <v>2.6726134233196586</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>196.44845939000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.62392701000001694</v>
       </c>
       <c r="D406" s="5">
         <v>3.8911012363771924</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>198.14148599999999</v>
       </c>
       <c r="C407" s="5">
         <v>1.6930266099999756</v>
       </c>
       <c r="D407" s="5">
         <v>10.846366442374578</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>198.63633572000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.49484972000001903</v>
       </c>
       <c r="D408" s="5">
         <v>3.0384584047699059</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>199.46218497999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.82584925999998404</v>
       </c>
       <c r="D409" s="5">
         <v>5.1047937728446513</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>199.75065488999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.28846991000000344</v>
       </c>
       <c r="D410" s="5">
         <v>1.74935767930815</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>199.07616474</v>
       </c>
       <c r="C411" s="5">
         <v>-0.6744901499999969</v>
       </c>
       <c r="D411" s="5">
         <v>-3.9775811058188948</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>200.09433145</v>
       </c>
       <c r="C412" s="5">
         <v>1.0181667100000027</v>
       </c>
       <c r="D412" s="5">
         <v>6.3129678218236229</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>200.81179560000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.71746415000001207</v>
       </c>
       <c r="D413" s="5">
         <v>4.388632372307022</v>
       </c>
       <c r="E413" s="5">
         <v>2.7238545674105552</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>201.91130508000001</v>
       </c>
       <c r="C414" s="5">
         <v>1.0995094799999947</v>
       </c>
       <c r="D414" s="5">
         <v>6.7719063863892259</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>202.64414525000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.7328401700000029</v>
       </c>
       <c r="D415" s="5">
         <v>4.4434231962749315</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>203.5635432</v>
       </c>
       <c r="C416" s="5">
         <v>0.91939794999998981</v>
       </c>
       <c r="D416" s="5">
         <v>5.5823416764027911</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>203.81597183</v>
       </c>
       <c r="C417" s="5">
         <v>0.25242862999999716</v>
       </c>
       <c r="D417" s="5">
         <v>1.4982490042719787</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>203.99676141</v>
       </c>
       <c r="C418" s="5">
         <v>0.18078958000000966</v>
       </c>
       <c r="D418" s="5">
         <v>1.0696366740643004</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>204.08490085</v>
       </c>
       <c r="C419" s="5">
         <v>8.8139439999991964E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.51970937864298516</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>204.08684829000001</v>
       </c>
       <c r="C420" s="5">
         <v>1.9474400000092373E-3</v>
       </c>
       <c r="D420" s="5">
         <v>1.1451364811421172E-2</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>203.91519135999999</v>
       </c>
       <c r="C421" s="5">
         <v>-0.1716569300000117</v>
       </c>
       <c r="D421" s="5">
         <v>-1.0046608829909376</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>204.38600832</v>
       </c>
       <c r="C422" s="5">
         <v>0.47081696000000761</v>
       </c>
       <c r="D422" s="5">
         <v>2.8061198784682606</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>205.06481163000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.67880331000000638</v>
       </c>
       <c r="D423" s="5">
         <v>4.0590311246917699</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>205.29436253</v>
       </c>
       <c r="C424" s="5">
         <v>0.22955089999999245</v>
       </c>
       <c r="D424" s="5">
         <v>1.3515891055481344</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>205.27291776999999</v>
       </c>
       <c r="C425" s="5">
         <v>-2.14447600000085E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-0.12527831860321692</v>
       </c>
       <c r="E425" s="5">
         <v>2.2215438872356774</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>205.25435117999999</v>
       </c>
       <c r="C426" s="5">
         <v>-1.8566590000006045E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-0.10848400311072037</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>204.8586306</v>
       </c>
       <c r="C427" s="5">
         <v>-0.39572057999998833</v>
       </c>
       <c r="D427" s="5">
         <v>-2.2891674285561714</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>204.81390352</v>
       </c>
       <c r="C428" s="5">
         <v>-4.4727080000001251E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.26168334505619617</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>204.79732354999999</v>
       </c>
       <c r="C429" s="5">
         <v>-1.6579970000009325E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-9.7098427965713885E-2</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>204.92719099000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.12986744000002659</v>
       </c>
       <c r="D430" s="5">
         <v>0.7636115632700502</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>204.35255391000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.57463708000000224</v>
       </c>
       <c r="D431" s="5">
         <v>-3.3135105976524581</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>204.28631440000001</v>
       </c>
       <c r="C432" s="5">
         <v>-6.623951000000261E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-0.38827924716476891</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>203.78892403</v>
       </c>
       <c r="C433" s="5">
         <v>-0.49739037000000508</v>
       </c>
       <c r="D433" s="5">
         <v>-2.8829153441166322</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>203.83341712999999</v>
       </c>
       <c r="C434" s="5">
         <v>4.4493099999982633E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.26231003632497529</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>204.08879289999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.25537577000000056</v>
       </c>
       <c r="D435" s="5">
         <v>1.5138413083515934</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>204.03158439000001</v>
       </c>
       <c r="C436" s="5">
         <v>-5.7208509999981061E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-0.33585612800119957</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>203.77247496999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.25910942000001569</v>
       </c>
       <c r="D437" s="5">
         <v>-1.5133377834371742</v>
       </c>
       <c r="E437" s="5">
         <v>-0.73095019854552135</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>203.52823524999999</v>
       </c>
       <c r="C438" s="5">
         <v>-0.24423971999999594</v>
       </c>
       <c r="D438" s="5">
         <v>-1.4288645037854986</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>203.47254131</v>
       </c>
       <c r="C439" s="5">
         <v>-5.569393999999761E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-0.32787703466234941</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>203.52470155</v>
       </c>
       <c r="C440" s="5">
         <v>5.2160240000006297E-2</v>
       </c>
       <c r="D440" s="5">
         <v>0.30805441153487489</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>203.17679244999999</v>
       </c>
       <c r="C441" s="5">
         <v>-0.34790910000000963</v>
       </c>
       <c r="D441" s="5">
         <v>-2.0321269492119653</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>203.60191094000001</v>
+        <v>203.52575537999999</v>
       </c>
       <c r="C442" s="5">
-        <v>0.42511849000001689</v>
+        <v>0.34896292999999901</v>
       </c>
       <c r="D442" s="5">
-        <v>2.5399260401218093</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0806214725645589</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>203.85895101</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.33319563000000585</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.9823272261332736</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9B600F2-97C9-4ABA-A959-01253A997E47}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67B4F368-52FB-40F4-AFE8-519EF2560847}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2222D77E-C52D-46B9-B26F-5B1BD7AE9754}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalmanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>