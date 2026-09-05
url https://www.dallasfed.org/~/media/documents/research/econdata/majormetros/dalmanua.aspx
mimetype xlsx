--- v8 (2026-07-26)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{60D8E289-6E03-40CE-AA53-FBDAFE50BE94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EAC2921D-D15A-42BB-A571-11DB3B40B191}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6247BCAC-D047-42C3-8D26-0FC207F05026}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C7D3DF31-8B0B-42C7-BB2A-F0F6D143AF5D}"/>
   </bookViews>
   <sheets>
     <sheet name="dalmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{37517867-E9FC-4838-8EEC-B9C540E8D4B7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82223680-499B-4EAB-9C4B-E1D262F0093C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>223.76998062000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>223.94615564</v>
       </c>
       <c r="C7" s="5">
         <v>0.17617501999998808</v>
       </c>
       <c r="D7" s="5">
         <v>0.94886665305142781</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>224.09882773000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.15267209000001003</v>
       </c>
       <c r="D8" s="5">
         <v>0.82115726528102506</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>223.55201803</v>
       </c>
       <c r="C9" s="5">
         <v>-0.54680970000001139</v>
       </c>
       <c r="D9" s="5">
         <v>-2.8890687048468977</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>223.52915128000001</v>
       </c>
       <c r="C10" s="5">
         <v>-2.2866749999991498E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-0.12267689686497052</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>223.77865929000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.24950800999999956</v>
       </c>
       <c r="D11" s="5">
         <v>1.3477195588216473</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>224.01567320000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.23701391000000172</v>
       </c>
       <c r="D12" s="5">
         <v>1.2784032538672774</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>223.80278963999999</v>
       </c>
       <c r="C13" s="5">
         <v>-0.21288356000002295</v>
       </c>
       <c r="D13" s="5">
         <v>-1.134426347261619</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>222.94812472999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.85466490999999678</v>
       </c>
       <c r="D14" s="5">
         <v>-4.4875604310530504</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>222.83218206000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.11594266999998126</v>
       </c>
       <c r="D15" s="5">
         <v>-0.62227006774642213</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>222.19511571000001</v>
       </c>
       <c r="C16" s="5">
         <v>-0.63706634999999778</v>
       </c>
       <c r="D16" s="5">
         <v>-3.3773065515028566</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>220.98845301</v>
       </c>
       <c r="C17" s="5">
         <v>-1.2066627000000096</v>
       </c>
       <c r="D17" s="5">
         <v>-6.3256077867746558</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>219.83026314</v>
       </c>
       <c r="C18" s="5">
         <v>-1.1581898700000011</v>
       </c>
       <c r="D18" s="5">
         <v>-6.1109863643461377</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>219.07210344000001</v>
       </c>
       <c r="C19" s="5">
         <v>-0.75815969999999311</v>
       </c>
       <c r="D19" s="5">
         <v>-4.0610013933108586</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>217.81097685</v>
       </c>
       <c r="C20" s="5">
         <v>-1.2611265900000035</v>
       </c>
       <c r="D20" s="5">
         <v>-6.6934320989783807</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>214.30244152</v>
       </c>
       <c r="C21" s="5">
         <v>-3.5085353300000008</v>
       </c>
       <c r="D21" s="5">
         <v>-17.705980736371053</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>213.36759767999999</v>
       </c>
       <c r="C22" s="5">
         <v>-0.93484384000001342</v>
       </c>
       <c r="D22" s="5">
         <v>-5.1109316269907108</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>212.33834912</v>
       </c>
       <c r="C23" s="5">
         <v>-1.029248559999985</v>
       </c>
       <c r="D23" s="5">
         <v>-5.6374587814226773</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>211.65618025000001</v>
       </c>
       <c r="C24" s="5">
         <v>-0.68216886999999815</v>
       </c>
       <c r="D24" s="5">
         <v>-3.7877852376223653</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>211.58758202000001</v>
       </c>
       <c r="C25" s="5">
         <v>-6.85982299999921E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-0.38823008898184463</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>211.11559951999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.47198250000002417</v>
       </c>
       <c r="D26" s="5">
         <v>-2.64420847488962</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>209.13106504000001</v>
       </c>
       <c r="C27" s="5">
         <v>-1.9845344799999793</v>
       </c>
       <c r="D27" s="5">
         <v>-10.714961243907506</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>209.95657507999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.82551003999998329</v>
       </c>
       <c r="D28" s="5">
         <v>4.8410028093891944</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>209.59973232999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.35684274999999843</v>
       </c>
       <c r="D29" s="5">
         <v>-2.0205656859953014</v>
       </c>
       <c r="E29" s="5">
         <v>-5.1535365422394452</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>209.31616435000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.28356797999998662</v>
       </c>
       <c r="D30" s="5">
         <v>-1.6114569111506327</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>208.43936807</v>
       </c>
       <c r="C31" s="5">
         <v>-0.87679628000000776</v>
       </c>
       <c r="D31" s="5">
         <v>-4.9124275852790777</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>208.31304030999999</v>
       </c>
       <c r="C32" s="5">
         <v>-0.12632776000000945</v>
       </c>
       <c r="D32" s="5">
         <v>-0.72485835248705666</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>209.34672940999999</v>
       </c>
       <c r="C33" s="5">
         <v>1.0336891000000037</v>
       </c>
       <c r="D33" s="5">
         <v>6.119861616153921</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>210.32626983</v>
       </c>
       <c r="C34" s="5">
         <v>0.97954042000000641</v>
       </c>
       <c r="D34" s="5">
         <v>5.7616142807088266</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>209.69065986000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.6356099699999902</v>
       </c>
       <c r="D35" s="5">
         <v>-3.5667506393815884</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>209.18257799</v>
       </c>
       <c r="C36" s="5">
         <v>-0.50808187000001226</v>
       </c>
       <c r="D36" s="5">
         <v>-2.8691709320710856</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>208.62229160000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.56028638999998748</v>
       </c>
       <c r="D37" s="5">
         <v>-3.1672184988263963</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>208.99322171</v>
       </c>
       <c r="C38" s="5">
         <v>0.3709301099999891</v>
       </c>
       <c r="D38" s="5">
         <v>2.1545867241276273</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>209.04263410999999</v>
       </c>
       <c r="C39" s="5">
         <v>4.941239999999425E-2</v>
       </c>
       <c r="D39" s="5">
         <v>0.2840859885639091</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>209.38839521</v>
       </c>
       <c r="C40" s="5">
         <v>0.34576110000000426</v>
       </c>
       <c r="D40" s="5">
         <v>2.0029824364927951</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>209.48740991</v>
       </c>
       <c r="C41" s="5">
         <v>9.9014699999997902E-2</v>
       </c>
       <c r="D41" s="5">
         <v>0.56892909661099278</v>
       </c>
       <c r="E41" s="5">
         <v>-5.3589009275623045E-2</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>211.12999574</v>
       </c>
       <c r="C42" s="5">
         <v>1.6425858300000016</v>
       </c>
       <c r="D42" s="5">
         <v>9.8257406693215366</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>211.72286987999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.59287413999999217</v>
       </c>
       <c r="D43" s="5">
         <v>3.4222540421259939</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>212.30045711</v>
       </c>
       <c r="C44" s="5">
         <v>0.577587230000006</v>
       </c>
       <c r="D44" s="5">
         <v>3.3232087747172567</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>211.53462252</v>
       </c>
       <c r="C45" s="5">
         <v>-0.76583458999999721</v>
       </c>
       <c r="D45" s="5">
         <v>-4.2439182243666824</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>211.67561420999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.14099168999999279</v>
       </c>
       <c r="D46" s="5">
         <v>0.80276047183591714</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>211.79322454999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.11761033999999881</v>
       </c>
       <c r="D47" s="5">
         <v>0.66878035552568882</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>212.89846688</v>
       </c>
       <c r="C48" s="5">
         <v>1.10524233000001</v>
       </c>
       <c r="D48" s="5">
         <v>6.4450959532394547</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>212.69954551000001</v>
       </c>
       <c r="C49" s="5">
         <v>-0.19892136999999366</v>
       </c>
       <c r="D49" s="5">
         <v>-1.1154742986240418</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>213.02083411000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.32128860000000259</v>
       </c>
       <c r="D50" s="5">
         <v>1.8277687592223923</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>213.83490551</v>
       </c>
       <c r="C51" s="5">
         <v>0.8140713999999889</v>
       </c>
       <c r="D51" s="5">
         <v>4.6834960580786511</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>214.19192049</v>
       </c>
       <c r="C52" s="5">
         <v>0.35701498000000242</v>
       </c>
       <c r="D52" s="5">
         <v>2.0219991042895291</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>214.58249809</v>
       </c>
       <c r="C53" s="5">
         <v>0.3905776000000003</v>
       </c>
       <c r="D53" s="5">
         <v>2.2102721352300625</v>
       </c>
       <c r="E53" s="5">
         <v>2.4321691609958673</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>214.4928433</v>
       </c>
       <c r="C54" s="5">
         <v>-8.965478999999732E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-0.50022189846535836</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>214.83052812</v>
       </c>
       <c r="C55" s="5">
         <v>0.33768481999999267</v>
       </c>
       <c r="D55" s="5">
         <v>1.9056534511084022</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>215.13413781</v>
       </c>
       <c r="C56" s="5">
         <v>0.30360969000000182</v>
       </c>
       <c r="D56" s="5">
         <v>1.7091468459459191</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>215.14829907999999</v>
       </c>
       <c r="C57" s="5">
         <v>1.4161269999988235E-2</v>
       </c>
       <c r="D57" s="5">
         <v>7.9018968558575153E-2</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>215.84206347</v>
       </c>
       <c r="C58" s="5">
         <v>0.69376439000001255</v>
       </c>
       <c r="D58" s="5">
         <v>3.9388738594683836</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>216.22307179000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.38100832000000651</v>
       </c>
       <c r="D59" s="5">
         <v>2.1389487936124274</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>215.67719052999999</v>
       </c>
       <c r="C60" s="5">
         <v>-0.5458812600000158</v>
       </c>
       <c r="D60" s="5">
         <v>-2.9878304522312216</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>216.63032007000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.95312954000002037</v>
       </c>
       <c r="D61" s="5">
         <v>5.4339032476738103</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>217.03455686999999</v>
       </c>
       <c r="C62" s="5">
         <v>0.4042367999999783</v>
       </c>
       <c r="D62" s="5">
         <v>2.2623505905557506</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>215.4498055</v>
       </c>
       <c r="C63" s="5">
         <v>-1.5847513699999922</v>
       </c>
       <c r="D63" s="5">
         <v>-8.4187412216240496</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>216.49822377999999</v>
       </c>
       <c r="C64" s="5">
         <v>1.0484182799999928</v>
       </c>
       <c r="D64" s="5">
         <v>5.9982694785089885</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>216.97258879</v>
       </c>
       <c r="C65" s="5">
         <v>0.47436501000001385</v>
       </c>
       <c r="D65" s="5">
         <v>2.661214516030741</v>
       </c>
       <c r="E65" s="5">
         <v>1.1138330112074435</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>220.84269284999999</v>
       </c>
       <c r="C66" s="5">
         <v>3.8701040599999885</v>
       </c>
       <c r="D66" s="5">
         <v>23.634011196566185</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>221.24802059999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.40532774999999788</v>
       </c>
       <c r="D67" s="5">
         <v>2.2248115475643093</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>220.97169597999999</v>
       </c>
       <c r="C68" s="5">
         <v>-0.27632461999999691</v>
       </c>
       <c r="D68" s="5">
         <v>-1.4884709989175793</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>222.17730362</v>
       </c>
       <c r="C69" s="5">
         <v>1.2056076400000109</v>
       </c>
       <c r="D69" s="5">
         <v>6.7472053988089087</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>221.38529636000001</v>
       </c>
       <c r="C70" s="5">
         <v>-0.79200725999999122</v>
       </c>
       <c r="D70" s="5">
         <v>-4.1948232290980991</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>221.69430194</v>
       </c>
       <c r="C71" s="5">
         <v>0.30900557999999023</v>
       </c>
       <c r="D71" s="5">
         <v>1.6878564064683355</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>219.11171168999999</v>
       </c>
       <c r="C72" s="5">
         <v>-2.5825902500000097</v>
       </c>
       <c r="D72" s="5">
         <v>-13.117416155457285</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>220.02044481999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.90873313000000167</v>
       </c>
       <c r="D73" s="5">
         <v>5.0919285147668303</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>220.95576600000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.93532118000001674</v>
       </c>
       <c r="D74" s="5">
         <v>5.2222564595865828</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>222.52024606000001</v>
       </c>
       <c r="C75" s="5">
         <v>1.564480059999994</v>
       </c>
       <c r="D75" s="5">
         <v>8.8354323370400945</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>223.43118168999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.91093562999998312</v>
       </c>
       <c r="D76" s="5">
         <v>5.0245939578983378</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>224.46075644000001</v>
       </c>
       <c r="C77" s="5">
         <v>1.0295747500000232</v>
       </c>
       <c r="D77" s="5">
         <v>5.6719390832978833</v>
       </c>
       <c r="E77" s="5">
         <v>3.4512044547929221</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>222.47058906999999</v>
       </c>
       <c r="C78" s="5">
         <v>-1.9901673700000231</v>
       </c>
       <c r="D78" s="5">
         <v>-10.135907879848705</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>223.53808531999999</v>
       </c>
       <c r="C79" s="5">
         <v>1.0674962500000049</v>
       </c>
       <c r="D79" s="5">
         <v>5.9124620120886151</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>223.95490715</v>
       </c>
       <c r="C80" s="5">
         <v>0.4168218300000035</v>
       </c>
       <c r="D80" s="5">
         <v>2.2606793348067589</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>224.7263557</v>
       </c>
       <c r="C81" s="5">
         <v>0.77144855000000234</v>
       </c>
       <c r="D81" s="5">
         <v>4.2128119438283873</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>225.52036178</v>
       </c>
       <c r="C82" s="5">
         <v>0.79400608000000261</v>
       </c>
       <c r="D82" s="5">
         <v>4.3232254295090256</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>225.77267673</v>
       </c>
       <c r="C83" s="5">
         <v>0.25231494999999882</v>
       </c>
       <c r="D83" s="5">
         <v>1.3508671131394312</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>225.67770073</v>
       </c>
       <c r="C84" s="5">
         <v>-9.4976000000002614E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-0.50363877961207004</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>226.21405769</v>
       </c>
       <c r="C85" s="5">
         <v>0.53635696000000621</v>
       </c>
       <c r="D85" s="5">
         <v>2.8895570800157033</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>226.69905789000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.48500020000000177</v>
       </c>
       <c r="D86" s="5">
         <v>2.60334144627834</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>227.5533082</v>
       </c>
       <c r="C87" s="5">
         <v>0.85425030999999763</v>
       </c>
       <c r="D87" s="5">
         <v>4.6167588669300264</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>228.609455</v>
       </c>
       <c r="C88" s="5">
         <v>1.0561467999999934</v>
       </c>
       <c r="D88" s="5">
         <v>5.7139778712339107</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>229.00245575</v>
       </c>
       <c r="C89" s="5">
         <v>0.39300074999999879</v>
       </c>
       <c r="D89" s="5">
         <v>2.0825277789275232</v>
       </c>
       <c r="E89" s="5">
         <v>2.0233823417654007</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>229.61028537999999</v>
       </c>
       <c r="C90" s="5">
         <v>0.60782962999999768</v>
       </c>
       <c r="D90" s="5">
         <v>3.2320103907426567</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>230.12983211</v>
       </c>
       <c r="C91" s="5">
         <v>0.51954673000000184</v>
       </c>
       <c r="D91" s="5">
         <v>2.7493273011323538</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>231.67522321999999</v>
       </c>
       <c r="C92" s="5">
         <v>1.5453911099999971</v>
       </c>
       <c r="D92" s="5">
         <v>8.3627540433063974</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>231.91958858999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.24436536999999703</v>
       </c>
       <c r="D93" s="5">
         <v>1.2730994250367278</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>233.21056849000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.2909799000000248</v>
       </c>
       <c r="D94" s="5">
         <v>6.8881469738287793</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>233.46195005999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.25138156999997818</v>
       </c>
       <c r="D95" s="5">
         <v>1.3011962484444917</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>236.01057725999999</v>
       </c>
       <c r="C96" s="5">
         <v>2.5486271999999985</v>
       </c>
       <c r="D96" s="5">
         <v>13.915888097262297</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>237.14377698999999</v>
       </c>
       <c r="C97" s="5">
         <v>1.1331997300000012</v>
       </c>
       <c r="D97" s="5">
         <v>5.9163937713135439</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>238.01629154</v>
       </c>
       <c r="C98" s="5">
         <v>0.87251455000000533</v>
       </c>
       <c r="D98" s="5">
         <v>4.5055656905299113</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>238.32657635000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.31028481000001307</v>
       </c>
       <c r="D99" s="5">
         <v>1.5756193782184846</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>238.72241281000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.39583645999999817</v>
       </c>
       <c r="D100" s="5">
         <v>2.011387089555039</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>239.72906320000001</v>
       </c>
       <c r="C101" s="5">
         <v>1.0066503900000043</v>
       </c>
       <c r="D101" s="5">
         <v>5.1792126987697529</v>
       </c>
       <c r="E101" s="5">
         <v>4.6840578258733334</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>240.30274599000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.57368278999999234</v>
       </c>
       <c r="D102" s="5">
         <v>2.9097549250413746</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>240.31417399</v>
       </c>
       <c r="C103" s="5">
         <v>1.1427999999995109E-2</v>
       </c>
       <c r="D103" s="5">
         <v>5.7082941208075333E-2</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>240.10291821999999</v>
       </c>
       <c r="C104" s="5">
         <v>-0.21125577000000817</v>
       </c>
       <c r="D104" s="5">
         <v>-1.0498124655942354</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>242.31625126</v>
       </c>
       <c r="C105" s="5">
         <v>2.2133330400000091</v>
       </c>
       <c r="D105" s="5">
         <v>11.640362382497971</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>242.85504907999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.53879781999998499</v>
       </c>
       <c r="D106" s="5">
         <v>2.7011118892587227</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>243.48870070000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.63365162000002329</v>
       </c>
       <c r="D107" s="5">
         <v>3.1763360371353189</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>244.10464675</v>
       </c>
       <c r="C108" s="5">
         <v>0.61594604999999092</v>
       </c>
       <c r="D108" s="5">
         <v>3.0781970317281138</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>244.32486992</v>
       </c>
       <c r="C109" s="5">
         <v>0.22022316999999703</v>
       </c>
       <c r="D109" s="5">
         <v>1.0879884272342766</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>244.49992882000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.17505890000001045</v>
       </c>
       <c r="D110" s="5">
         <v>0.86319700921875242</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>243.92320963</v>
       </c>
       <c r="C111" s="5">
         <v>-0.57671919000000571</v>
       </c>
       <c r="D111" s="5">
         <v>-2.7940905864023202</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>243.97207175</v>
       </c>
       <c r="C112" s="5">
         <v>4.8862119999995457E-2</v>
       </c>
       <c r="D112" s="5">
         <v>0.24064617580135117</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>244.42572805</v>
       </c>
       <c r="C113" s="5">
         <v>0.45365630000000579</v>
       </c>
       <c r="D113" s="5">
         <v>2.2543140980930465</v>
       </c>
       <c r="E113" s="5">
         <v>1.9591553845441201</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>243.18064408000001</v>
       </c>
       <c r="C114" s="5">
         <v>-1.245083969999996</v>
       </c>
       <c r="D114" s="5">
         <v>-5.9443166343325355</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>243.11438326999999</v>
       </c>
       <c r="C115" s="5">
         <v>-6.6260810000017045E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.32648125031580211</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>243.23979502</v>
       </c>
       <c r="C116" s="5">
         <v>0.12541175000001203</v>
       </c>
       <c r="D116" s="5">
         <v>0.62078522543080883</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>241.51952342999999</v>
       </c>
       <c r="C117" s="5">
         <v>-1.7202715900000101</v>
       </c>
       <c r="D117" s="5">
         <v>-8.1643357463968886</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>241.0528004</v>
       </c>
       <c r="C118" s="5">
         <v>-0.46672302999999715</v>
       </c>
       <c r="D118" s="5">
         <v>-2.2944445999020791</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>240.43380916000001</v>
       </c>
       <c r="C119" s="5">
         <v>-0.61899123999998551</v>
       </c>
       <c r="D119" s="5">
         <v>-3.0382893482042372</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>239.88803426000001</v>
       </c>
       <c r="C120" s="5">
         <v>-0.54577489999999784</v>
       </c>
       <c r="D120" s="5">
         <v>-2.6901989544193872</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>239.41231923999999</v>
       </c>
       <c r="C121" s="5">
         <v>-0.47571502000002397</v>
       </c>
       <c r="D121" s="5">
         <v>-2.3539011178341784</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>239.64369307999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.23137384000000338</v>
       </c>
       <c r="D122" s="5">
         <v>1.1658930839465009</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>240.03514702000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.39145394000001943</v>
       </c>
       <c r="D123" s="5">
         <v>1.9778866126789696</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>240.61585298</v>
       </c>
       <c r="C124" s="5">
         <v>0.58070595999998886</v>
       </c>
       <c r="D124" s="5">
         <v>2.9420462703364514</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>240.92658505</v>
       </c>
       <c r="C125" s="5">
         <v>0.31073207000000025</v>
       </c>
       <c r="D125" s="5">
         <v>1.5607382628066491</v>
       </c>
       <c r="E125" s="5">
         <v>-1.4315772025783713</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>242.63552838999999</v>
       </c>
       <c r="C126" s="5">
         <v>1.7089433399999905</v>
       </c>
       <c r="D126" s="5">
         <v>8.8519027311039444</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>242.55835218000001</v>
       </c>
       <c r="C127" s="5">
         <v>-7.7176209999976209E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.38102255187177914</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>242.40707526</v>
       </c>
       <c r="C128" s="5">
         <v>-0.15127692000001502</v>
       </c>
       <c r="D128" s="5">
         <v>-0.74584487987061632</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>243.44088747999999</v>
       </c>
       <c r="C129" s="5">
         <v>1.0338122199999873</v>
       </c>
       <c r="D129" s="5">
         <v>5.2394988624990146</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>243.38124898000001</v>
       </c>
       <c r="C130" s="5">
         <v>-5.9638499999977057E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-0.2935819503853021</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>243.95500265999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.57375367999998161</v>
       </c>
       <c r="D131" s="5">
         <v>2.8658821839836701</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>241.48538035000001</v>
       </c>
       <c r="C132" s="5">
         <v>-2.469622309999977</v>
       </c>
       <c r="D132" s="5">
         <v>-11.49386396230998</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>240.86928298999999</v>
       </c>
       <c r="C133" s="5">
         <v>-0.61609736000002613</v>
       </c>
       <c r="D133" s="5">
         <v>-3.0189422589300685</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>241.10259753</v>
       </c>
       <c r="C134" s="5">
         <v>0.23331454000000917</v>
       </c>
       <c r="D134" s="5">
         <v>1.168575127303817</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>242.23395156000001</v>
       </c>
       <c r="C135" s="5">
         <v>1.1313540300000113</v>
       </c>
       <c r="D135" s="5">
         <v>5.7785221162177214</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>241.88401099000001</v>
       </c>
       <c r="C136" s="5">
         <v>-0.34994057000000112</v>
       </c>
       <c r="D136" s="5">
         <v>-1.7198586210055433</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>241.02322537000001</v>
       </c>
       <c r="C137" s="5">
         <v>-0.86078562000000147</v>
       </c>
       <c r="D137" s="5">
         <v>-4.1878054945554632</v>
       </c>
       <c r="E137" s="5">
         <v>4.0111936995224085E-2</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>242.33462749</v>
       </c>
       <c r="C138" s="5">
         <v>1.3114021199999968</v>
       </c>
       <c r="D138" s="5">
         <v>6.7281493111093882</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>241.07574496000001</v>
       </c>
       <c r="C139" s="5">
         <v>-1.2588825299999939</v>
       </c>
       <c r="D139" s="5">
         <v>-6.0587132956933303</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>239.81982446000001</v>
       </c>
       <c r="C140" s="5">
         <v>-1.255920500000002</v>
       </c>
       <c r="D140" s="5">
         <v>-6.0755286320302808</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>237.62389213</v>
       </c>
       <c r="C141" s="5">
         <v>-2.1959323300000051</v>
       </c>
       <c r="D141" s="5">
         <v>-10.451092495641756</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>235.63701952</v>
       </c>
       <c r="C142" s="5">
         <v>-1.986872610000006</v>
       </c>
       <c r="D142" s="5">
         <v>-9.5848952774355016</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>234.42621199000001</v>
       </c>
       <c r="C143" s="5">
         <v>-1.2108075299999825</v>
       </c>
       <c r="D143" s="5">
         <v>-5.9948191075685386</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>230.35086688999999</v>
       </c>
       <c r="C144" s="5">
         <v>-4.0753451000000211</v>
       </c>
       <c r="D144" s="5">
         <v>-18.97777379321537</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>229.31189212999999</v>
       </c>
       <c r="C145" s="5">
         <v>-1.0389747600000021</v>
       </c>
       <c r="D145" s="5">
         <v>-5.2802109093815659</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>227.44611827</v>
       </c>
       <c r="C146" s="5">
         <v>-1.8657738599999902</v>
       </c>
       <c r="D146" s="5">
         <v>-9.338392038749511</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>224.58260002</v>
       </c>
       <c r="C147" s="5">
         <v>-2.8635182499999985</v>
       </c>
       <c r="D147" s="5">
         <v>-14.104400875054591</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>222.36881038000001</v>
       </c>
       <c r="C148" s="5">
         <v>-2.2137896399999875</v>
       </c>
       <c r="D148" s="5">
         <v>-11.208128971948994</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>220.28292633999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.0858840400000247</v>
       </c>
       <c r="D149" s="5">
         <v>-10.693396190887706</v>
       </c>
       <c r="E149" s="5">
         <v>-8.6051039264623324</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>218.14983068999999</v>
       </c>
       <c r="C150" s="5">
         <v>-2.1330956500000013</v>
       </c>
       <c r="D150" s="5">
         <v>-11.020795948477236</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>215.96924440999999</v>
       </c>
       <c r="C151" s="5">
         <v>-2.18058628</v>
       </c>
       <c r="D151" s="5">
         <v>-11.357020916367855</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>214.93271365000001</v>
       </c>
       <c r="C152" s="5">
         <v>-1.0365307599999767</v>
       </c>
       <c r="D152" s="5">
         <v>-5.6097020553101729</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>213.23146417999999</v>
       </c>
       <c r="C153" s="5">
         <v>-1.7012494700000218</v>
       </c>
       <c r="D153" s="5">
         <v>-9.0955370567847194</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>212.33413075000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.8973334299999749</v>
       </c>
       <c r="D154" s="5">
         <v>-4.9346537049237753</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>211.30109307999999</v>
       </c>
       <c r="C155" s="5">
         <v>-1.0330376700000272</v>
       </c>
       <c r="D155" s="5">
         <v>-5.6844674751308499</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>210.15136512999999</v>
       </c>
       <c r="C156" s="5">
         <v>-1.1497279499999991</v>
       </c>
       <c r="D156" s="5">
         <v>-6.3375181257797841</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>208.33197039000001</v>
       </c>
       <c r="C157" s="5">
         <v>-1.8193947399999786</v>
       </c>
       <c r="D157" s="5">
         <v>-9.9083645415319328</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>207.34203263000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.98993776000000366</v>
       </c>
       <c r="D158" s="5">
         <v>-5.5553929812404252</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>205.63055431000001</v>
       </c>
       <c r="C159" s="5">
         <v>-1.7114783199999977</v>
       </c>
       <c r="D159" s="5">
         <v>-9.4677041389979895</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>204.44086436000001</v>
       </c>
       <c r="C160" s="5">
         <v>-1.1896899500000018</v>
       </c>
       <c r="D160" s="5">
         <v>-6.7259688526351891</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>203.32612277000001</v>
       </c>
       <c r="C161" s="5">
         <v>-1.1147415899999942</v>
       </c>
       <c r="D161" s="5">
         <v>-6.3504599954599339</v>
       </c>
       <c r="E161" s="5">
         <v>-7.697738472852711</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>202.26502055</v>
       </c>
       <c r="C162" s="5">
         <v>-1.0611022200000093</v>
       </c>
       <c r="D162" s="5">
         <v>-6.0858038889547998</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>201.40265518000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.86236536999999203</v>
       </c>
       <c r="D163" s="5">
         <v>-4.9979655492844444</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>200.21892226</v>
       </c>
       <c r="C164" s="5">
         <v>-1.1837329200000113</v>
       </c>
       <c r="D164" s="5">
         <v>-6.8293488182860296</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>199.51935452999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.69956773000001249</v>
       </c>
       <c r="D165" s="5">
         <v>-4.1131742713935822</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>198.53427581</v>
       </c>
       <c r="C166" s="5">
         <v>-0.98507871999998997</v>
       </c>
       <c r="D166" s="5">
         <v>-5.766444263581338</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>197.62639250000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.90788330999998834</v>
       </c>
       <c r="D167" s="5">
         <v>-5.3515809682225584</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>195.81523705000001</v>
       </c>
       <c r="C168" s="5">
         <v>-1.8111554500000011</v>
       </c>
       <c r="D168" s="5">
         <v>-10.459714244721596</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>195.50502079</v>
       </c>
       <c r="C169" s="5">
         <v>-0.31021626000000424</v>
       </c>
       <c r="D169" s="5">
         <v>-1.8845979032236393</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>195.17456451000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.33045627999999283</v>
       </c>
       <c r="D170" s="5">
         <v>-2.0095736053730495</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>195.51135214000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.33678763000000345</v>
       </c>
       <c r="D171" s="5">
         <v>2.0904511916895574</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>195.41990425</v>
       </c>
       <c r="C172" s="5">
         <v>-9.1447890000011967E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.55984269450859436</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>195.08890500000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.33099924999999075</v>
       </c>
       <c r="D173" s="5">
         <v>-2.013713391684202</v>
       </c>
       <c r="E173" s="5">
         <v>-4.0512343705672471</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>195.33863615000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.24973115000000234</v>
       </c>
       <c r="D174" s="5">
         <v>1.5469679533801184</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>195.73262142999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.39398527999998123</v>
       </c>
       <c r="D175" s="5">
         <v>2.4473519802102883</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>195.80189372999999</v>
       </c>
       <c r="C176" s="5">
         <v>6.9272299999994402E-2</v>
       </c>
       <c r="D176" s="5">
         <v>0.42552313666797126</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>196.42885484999999</v>
       </c>
       <c r="C177" s="5">
         <v>0.62696112000000426</v>
       </c>
       <c r="D177" s="5">
         <v>3.9108179255542552</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>196.50084380999999</v>
       </c>
       <c r="C178" s="5">
         <v>7.1988959999998769E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.44067402265941524</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>196.07868218999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.42216161999999713</v>
       </c>
       <c r="D179" s="5">
         <v>-2.5478292680926939</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>196.84607204</v>
       </c>
       <c r="C180" s="5">
         <v>0.76738985000000071</v>
       </c>
       <c r="D180" s="5">
         <v>4.7988420112646368</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>196.40740794999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.43866409000000317</v>
       </c>
       <c r="D181" s="5">
         <v>-2.641621353146717</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>196.32669677999999</v>
       </c>
       <c r="C182" s="5">
         <v>-8.071117000000072E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-0.49201199056424505</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>197.58632172</v>
       </c>
       <c r="C183" s="5">
         <v>1.259624940000009</v>
       </c>
       <c r="D183" s="5">
         <v>7.9767377827587582</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>196.89799613</v>
       </c>
       <c r="C184" s="5">
         <v>-0.68832559000000515</v>
       </c>
       <c r="D184" s="5">
         <v>-4.1012298288512161</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>197.03063004000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.13263391000000979</v>
       </c>
       <c r="D185" s="5">
         <v>0.81134239521400975</v>
       </c>
       <c r="E185" s="5">
         <v>0.99530264932288226</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>196.83079325</v>
       </c>
       <c r="C186" s="5">
         <v>-0.1998367900000062</v>
       </c>
       <c r="D186" s="5">
         <v>-1.2103242675152837</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>196.32129782000001</v>
       </c>
       <c r="C187" s="5">
         <v>-0.50949542999998698</v>
       </c>
       <c r="D187" s="5">
         <v>-3.0623507685159979</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>196.49292550000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.17162768000000028</v>
       </c>
       <c r="D188" s="5">
         <v>1.054120842266193</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>197.01886203000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.52593652999999563</v>
       </c>
       <c r="D189" s="5">
         <v>3.2596504793040326</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>196.98084674</v>
       </c>
       <c r="C190" s="5">
         <v>-3.8015290000004143E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.2312974843399096</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>197.57228327000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.59143653000000995</v>
       </c>
       <c r="D191" s="5">
         <v>3.6631082512186941</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>199.81417786</v>
       </c>
       <c r="C192" s="5">
         <v>2.2418945899999869</v>
       </c>
       <c r="D192" s="5">
         <v>14.49944433295418</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>199.52470848999999</v>
       </c>
       <c r="C193" s="5">
         <v>-0.28946937000000617</v>
       </c>
       <c r="D193" s="5">
         <v>-1.7246465938828615</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>198.10891942000001</v>
       </c>
       <c r="C194" s="5">
         <v>-1.4157890699999882</v>
       </c>
       <c r="D194" s="5">
         <v>-8.1903926464946935</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>199.10092958999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.99201016999998615</v>
       </c>
       <c r="D195" s="5">
         <v>6.1771595897498033</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>199.37017197</v>
       </c>
       <c r="C196" s="5">
         <v>0.26924238000000855</v>
       </c>
       <c r="D196" s="5">
         <v>1.6348730376062104</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>199.53236934</v>
       </c>
       <c r="C197" s="5">
         <v>0.16219737000000123</v>
       </c>
       <c r="D197" s="5">
         <v>0.98063875010503398</v>
       </c>
       <c r="E197" s="5">
         <v>1.2697210070800269</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>199.22312493000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.30924440999999092</v>
       </c>
       <c r="D198" s="5">
         <v>-1.8440432626943948</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>199.99588983999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.77276490999997804</v>
       </c>
       <c r="D199" s="5">
         <v>4.7552674446677878</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>200.54972434000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.55383450000002199</v>
       </c>
       <c r="D200" s="5">
         <v>3.3741583802478603</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>201.07074205999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.52101771999997482</v>
       </c>
       <c r="D201" s="5">
         <v>3.1624710076278539</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>201.46495793</v>
       </c>
       <c r="C202" s="5">
         <v>0.39421587000001068</v>
       </c>
       <c r="D202" s="5">
         <v>2.378235724024913</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>201.61994928999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.1549913599999968</v>
       </c>
       <c r="D203" s="5">
         <v>0.9271022997844991</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>201.23191603999999</v>
       </c>
       <c r="C204" s="5">
         <v>-0.38803325000000655</v>
       </c>
       <c r="D204" s="5">
         <v>-2.2852029491510217</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>201.55016667999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.31825064000000225</v>
       </c>
       <c r="D205" s="5">
         <v>1.9144092206427432</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>201.75034815999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.20018147999999769</v>
       </c>
       <c r="D206" s="5">
         <v>1.1983833100434715</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>200.94620641</v>
       </c>
       <c r="C207" s="5">
         <v>-0.80414174999998522</v>
       </c>
       <c r="D207" s="5">
         <v>-4.6795187434279235</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>201.22773981</v>
       </c>
       <c r="C208" s="5">
         <v>0.28153340000000071</v>
       </c>
       <c r="D208" s="5">
         <v>1.6942622643633554</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>200.03849926999999</v>
       </c>
       <c r="C209" s="5">
         <v>-1.1892405400000143</v>
       </c>
       <c r="D209" s="5">
         <v>-6.8658700179976329</v>
       </c>
       <c r="E209" s="5">
         <v>0.25365805642167949</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>201.30677367999999</v>
       </c>
       <c r="C210" s="5">
         <v>1.2682744100000036</v>
       </c>
       <c r="D210" s="5">
         <v>7.8791732454934538</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>201.26954362999999</v>
       </c>
       <c r="C211" s="5">
         <v>-3.7230050000005122E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-0.22170463308914812</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>201.37136034</v>
       </c>
       <c r="C212" s="5">
         <v>0.10181671000000847</v>
       </c>
       <c r="D212" s="5">
         <v>0.60873873421161129</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>199.72316857000001</v>
       </c>
       <c r="C213" s="5">
         <v>-1.6481917699999826</v>
       </c>
       <c r="D213" s="5">
         <v>-9.3915038369900667</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>199.3288881</v>
       </c>
       <c r="C214" s="5">
         <v>-0.39428047000001243</v>
       </c>
       <c r="D214" s="5">
         <v>-2.3434087697308814</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>199.31196259000001</v>
       </c>
       <c r="C215" s="5">
         <v>-1.6925509999992983E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-0.10184740126475411</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>198.38149251999999</v>
       </c>
       <c r="C216" s="5">
         <v>-0.93047007000001258</v>
       </c>
       <c r="D216" s="5">
         <v>-5.4604669121337661</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>197.13664782000001</v>
       </c>
       <c r="C217" s="5">
         <v>-1.2448446999999874</v>
       </c>
       <c r="D217" s="5">
         <v>-7.2754854079807867</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>196.45882890999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.67781891000001337</v>
       </c>
       <c r="D218" s="5">
         <v>-4.0488460640236701</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>195.1514775</v>
       </c>
       <c r="C219" s="5">
         <v>-1.3073514099999954</v>
       </c>
       <c r="D219" s="5">
         <v>-7.6996147754636262</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>194.56412232</v>
       </c>
       <c r="C220" s="5">
         <v>-0.58735518000000297</v>
       </c>
       <c r="D220" s="5">
         <v>-3.5524972659959131</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>194.29088934000001</v>
       </c>
       <c r="C221" s="5">
         <v>-0.27323297999998886</v>
       </c>
       <c r="D221" s="5">
         <v>-1.6722451267263683</v>
       </c>
       <c r="E221" s="5">
         <v>-2.8732518745015145</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>193.92871191</v>
       </c>
       <c r="C222" s="5">
         <v>-0.36217743000000269</v>
       </c>
       <c r="D222" s="5">
         <v>-2.2141264630654023</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>193.72210032000001</v>
       </c>
       <c r="C223" s="5">
         <v>-0.20661158999999429</v>
       </c>
       <c r="D223" s="5">
         <v>-1.2710146670056655</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>192.74309998999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.9790003300000194</v>
       </c>
       <c r="D224" s="5">
         <v>-5.8986078530134378</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>192.08168922999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.66141075999999543</v>
       </c>
       <c r="D225" s="5">
         <v>-4.0410426586297454</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>192.20780393000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.12611470000001646</v>
       </c>
       <c r="D226" s="5">
         <v>0.79073303368255576</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>191.39267290999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.81513102000002391</v>
       </c>
       <c r="D227" s="5">
         <v>-4.9720213724229296</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>191.11035163</v>
       </c>
       <c r="C228" s="5">
         <v>-0.28232127999999079</v>
       </c>
       <c r="D228" s="5">
         <v>-1.7558166502184447</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>190.94060780999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.16974382000000787</v>
       </c>
       <c r="D229" s="5">
         <v>-1.060646197784465</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>190.01890578999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.9217020199999979</v>
       </c>
       <c r="D230" s="5">
         <v>-5.6412570486190194</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>189.75049533999999</v>
       </c>
       <c r="C231" s="5">
         <v>-0.26841045000000463</v>
       </c>
       <c r="D231" s="5">
         <v>-1.6819481492164057</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>187.99744691000001</v>
       </c>
       <c r="C232" s="5">
         <v>-1.7530484299999785</v>
       </c>
       <c r="D232" s="5">
         <v>-10.540102295040189</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>186.92690825</v>
       </c>
       <c r="C233" s="5">
         <v>-1.0705386600000111</v>
       </c>
       <c r="D233" s="5">
         <v>-6.6233137669060804</v>
       </c>
       <c r="E233" s="5">
         <v>-3.7901834280625435</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>184.61413848000001</v>
       </c>
       <c r="C234" s="5">
         <v>-2.3127697699999885</v>
       </c>
       <c r="D234" s="5">
         <v>-13.8773030903237</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>181.74664991</v>
       </c>
       <c r="C235" s="5">
         <v>-2.8674885700000061</v>
       </c>
       <c r="D235" s="5">
         <v>-17.126157250083285</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>179.79393178999999</v>
       </c>
       <c r="C236" s="5">
         <v>-1.9527181200000143</v>
       </c>
       <c r="D236" s="5">
         <v>-12.157763347884476</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>177.83258413999999</v>
       </c>
       <c r="C237" s="5">
         <v>-1.9613476499999933</v>
       </c>
       <c r="D237" s="5">
         <v>-12.333086795098879</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>175.31336622000001</v>
       </c>
       <c r="C238" s="5">
         <v>-2.5192179199999885</v>
       </c>
       <c r="D238" s="5">
         <v>-15.735572868958592</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>173.30034001000001</v>
       </c>
       <c r="C239" s="5">
         <v>-2.0130262099999925</v>
       </c>
       <c r="D239" s="5">
         <v>-12.941208936438798</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>171.81462056000001</v>
       </c>
       <c r="C240" s="5">
         <v>-1.4857194500000048</v>
       </c>
       <c r="D240" s="5">
         <v>-9.8162208043186538</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>170.46990568999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.3447148700000184</v>
       </c>
       <c r="D241" s="5">
         <v>-8.9979360138902287</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>169.92482849999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.54507719000000066</v>
       </c>
       <c r="D242" s="5">
         <v>-3.7702333526105858</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>169.22365249999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.7011760000000038</v>
       </c>
       <c r="D243" s="5">
         <v>-4.8408198863982621</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>168.17502178000001</v>
       </c>
       <c r="C244" s="5">
         <v>-1.0486307199999771</v>
       </c>
       <c r="D244" s="5">
         <v>-7.1877852190268872</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>167.42943879000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.74558299000000261</v>
       </c>
       <c r="D245" s="5">
         <v>-5.1922266172566562</v>
       </c>
       <c r="E245" s="5">
         <v>-10.430531185977598</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>168.39311889999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.96368010999998432</v>
       </c>
       <c r="D246" s="5">
         <v>7.1297845694653805</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>166.67391691</v>
       </c>
       <c r="C247" s="5">
         <v>-1.7192019899999877</v>
       </c>
       <c r="D247" s="5">
         <v>-11.58629096599465</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>166.62027760000001</v>
       </c>
       <c r="C248" s="5">
         <v>-5.3639309999994111E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-0.38550340763904289</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>166.52186594</v>
       </c>
       <c r="C249" s="5">
         <v>-9.841166000001067E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-0.70646334853597947</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>166.83213726</v>
       </c>
       <c r="C250" s="5">
         <v>0.31027131999999824</v>
       </c>
       <c r="D250" s="5">
         <v>2.258952111058421</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>166.71681942000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.11531783999998879</v>
       </c>
       <c r="D251" s="5">
         <v>-0.82631880131043278</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>166.40523131</v>
       </c>
       <c r="C252" s="5">
         <v>-0.31158811000000242</v>
       </c>
       <c r="D252" s="5">
         <v>-2.2198485003213198</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>166.30811641</v>
       </c>
       <c r="C253" s="5">
         <v>-9.711490000000822E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-0.69808226234894244</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>166.05091499</v>
       </c>
       <c r="C254" s="5">
         <v>-0.25720142000000124</v>
       </c>
       <c r="D254" s="5">
         <v>-1.8401380986631577</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>166.15161531999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.10070032999999512</v>
       </c>
       <c r="D255" s="5">
         <v>0.73016319731262769</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>166.37044305000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.21882773000001521</v>
       </c>
       <c r="D256" s="5">
         <v>1.5919423831763257</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>166.25329894000001</v>
       </c>
       <c r="C257" s="5">
         <v>-0.11714410999999814</v>
       </c>
       <c r="D257" s="5">
         <v>-0.84167486094357535</v>
       </c>
       <c r="E257" s="5">
         <v>-0.70246896752439447</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>165.50082186</v>
       </c>
       <c r="C258" s="5">
         <v>-0.75247708000000557</v>
       </c>
       <c r="D258" s="5">
         <v>-5.2981208052765849</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>165.82873230999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.32791044999999031</v>
       </c>
       <c r="D259" s="5">
         <v>2.4036677104749771</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>166.59182186000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.76308955000001788</v>
       </c>
       <c r="D260" s="5">
         <v>5.6639309110105174</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>167.15389261999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.56207075999998324</v>
       </c>
       <c r="D261" s="5">
         <v>4.1247099312585744</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>167.00503451</v>
       </c>
       <c r="C262" s="5">
         <v>-0.14885810999999194</v>
       </c>
       <c r="D262" s="5">
         <v>-1.0634355740846257</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>167.36441959999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.3593850899999893</v>
       </c>
       <c r="D263" s="5">
         <v>2.613113914762466</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>167.75705782</v>
       </c>
       <c r="C264" s="5">
         <v>0.39263822000000914</v>
       </c>
       <c r="D264" s="5">
         <v>2.8518195911242827</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>167.89049696000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.13343914000000723</v>
       </c>
       <c r="D265" s="5">
         <v>0.9587040060343277</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>168.07725825</v>
       </c>
       <c r="C266" s="5">
         <v>0.18676128999999264</v>
       </c>
       <c r="D266" s="5">
         <v>1.3430767072202254</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>168.05774045000001</v>
       </c>
       <c r="C267" s="5">
         <v>-1.9517799999988483E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.13925980964997198</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>168.20220162000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.14446116999999958</v>
       </c>
       <c r="D268" s="5">
         <v>1.0364017120859881</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>167.67715013</v>
       </c>
       <c r="C269" s="5">
         <v>-0.52505149000000984</v>
       </c>
       <c r="D269" s="5">
         <v>-3.6822129606132736</v>
       </c>
       <c r="E269" s="5">
         <v>0.85643484915980395</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>168.13467026000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.45752013000000602</v>
       </c>
       <c r="D270" s="5">
         <v>3.3238807975746854</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>168.25581446999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.12114420999998288</v>
       </c>
       <c r="D271" s="5">
         <v>0.86805731276067277</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>168.34703001</v>
       </c>
       <c r="C272" s="5">
         <v>9.1215540000007422E-2</v>
       </c>
       <c r="D272" s="5">
         <v>0.65249221736451979</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>168.19699266999999</v>
       </c>
       <c r="C273" s="5">
         <v>-0.15003734000001145</v>
       </c>
       <c r="D273" s="5">
         <v>-1.0642592205590828</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>168.09872442</v>
       </c>
       <c r="C274" s="5">
         <v>-9.8268249999989621E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-0.69884550893702935</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>168.20289305</v>
       </c>
       <c r="C275" s="5">
         <v>0.10416863000000376</v>
       </c>
       <c r="D275" s="5">
         <v>0.74616437866701357</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>168.07376324000001</v>
       </c>
       <c r="C276" s="5">
         <v>-0.1291298099999949</v>
       </c>
       <c r="D276" s="5">
         <v>-0.91736331547173089</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>168.18825806000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.11449482000000444</v>
       </c>
       <c r="D277" s="5">
         <v>0.82053096782419566</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>167.80352192000001</v>
       </c>
       <c r="C278" s="5">
         <v>-0.38473614000000111</v>
       </c>
       <c r="D278" s="5">
         <v>-2.7107647151364378</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>167.70053985000001</v>
       </c>
       <c r="C279" s="5">
         <v>-0.10298206999999593</v>
       </c>
       <c r="D279" s="5">
         <v>-0.73396678351885791</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>167.57356290999999</v>
       </c>
       <c r="C280" s="5">
         <v>-0.12697694000002002</v>
       </c>
       <c r="D280" s="5">
         <v>-0.90482348265821244</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>167.72238106</v>
       </c>
       <c r="C281" s="5">
         <v>0.14881815000001097</v>
       </c>
       <c r="D281" s="5">
         <v>1.0709125758236793</v>
       </c>
       <c r="E281" s="5">
         <v>2.6975011183649755E-2</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>167.40614486999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.31623619000001213</v>
       </c>
       <c r="D282" s="5">
         <v>-2.2392525682364495</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>167.41387254</v>
       </c>
       <c r="C283" s="5">
         <v>7.727670000008402E-3</v>
       </c>
       <c r="D283" s="5">
         <v>5.5407516326089201E-2</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>167.77446850999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.36059596999999144</v>
       </c>
       <c r="D284" s="5">
         <v>2.6155438939200248</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>166.78143173999999</v>
       </c>
       <c r="C285" s="5">
         <v>-0.99303677000000334</v>
       </c>
       <c r="D285" s="5">
         <v>-6.8759377645709723</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>166.49377285</v>
       </c>
       <c r="C286" s="5">
         <v>-0.28765888999998879</v>
       </c>
       <c r="D286" s="5">
         <v>-2.050197471558457</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>166.19480164999999</v>
       </c>
       <c r="C287" s="5">
         <v>-0.29897120000001109</v>
       </c>
       <c r="D287" s="5">
         <v>-2.133673133375813</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>165.60046632000001</v>
       </c>
       <c r="C288" s="5">
         <v>-0.59433532999997851</v>
       </c>
       <c r="D288" s="5">
         <v>-4.2079563744501058</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>165.18430050000001</v>
       </c>
       <c r="C289" s="5">
         <v>-0.41616582000000335</v>
       </c>
       <c r="D289" s="5">
         <v>-2.9743505709012297</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>165.35721064000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.17291013999999905</v>
       </c>
       <c r="D290" s="5">
         <v>1.2633823415854506</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>165.01150167</v>
       </c>
       <c r="C291" s="5">
         <v>-0.345708970000004</v>
       </c>
       <c r="D291" s="5">
         <v>-2.4801675699529624</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>164.94409214999999</v>
       </c>
       <c r="C292" s="5">
         <v>-6.7409520000012435E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-0.48911694869601119</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>164.52975419000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.41433795999998324</v>
       </c>
       <c r="D293" s="5">
         <v>-2.9730884913108824</v>
       </c>
       <c r="E293" s="5">
         <v>-1.9035186895289158</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>164.94709152999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.4173373399999889</v>
       </c>
       <c r="D294" s="5">
         <v>3.0866815131472825</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>164.87782369000001</v>
       </c>
       <c r="C295" s="5">
         <v>-6.9267839999980652E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.50276541894394011</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>164.58298224999999</v>
       </c>
       <c r="C296" s="5">
         <v>-0.29484144000002743</v>
       </c>
       <c r="D296" s="5">
         <v>-2.1249100933537379</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>165.18803818999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.60505593999999974</v>
       </c>
       <c r="D297" s="5">
         <v>4.5018587571777235</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>165.45519034</v>
       </c>
       <c r="C298" s="5">
         <v>0.26715215000001535</v>
       </c>
       <c r="D298" s="5">
         <v>1.958068956804726</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>165.00065698</v>
       </c>
       <c r="C299" s="5">
         <v>-0.45453335999999922</v>
       </c>
       <c r="D299" s="5">
         <v>-3.2472462562068927</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>165.41332954000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.4126725600000043</v>
       </c>
       <c r="D300" s="5">
         <v>3.0428733442764644</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>165.78920606</v>
       </c>
       <c r="C301" s="5">
         <v>0.37587651999999139</v>
       </c>
       <c r="D301" s="5">
         <v>2.761155635469148</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>166.06515132999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.27594526999999403</v>
       </c>
       <c r="D302" s="5">
         <v>2.0157074509834727</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>166.46007752</v>
       </c>
       <c r="C303" s="5">
         <v>0.39492619000000673</v>
       </c>
       <c r="D303" s="5">
         <v>2.8913921932599562</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>166.78921271999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.32913519999999608</v>
       </c>
       <c r="D304" s="5">
         <v>2.3986884578919954</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>167.33643433</v>
       </c>
       <c r="C305" s="5">
         <v>0.54722161000000824</v>
       </c>
       <c r="D305" s="5">
         <v>4.0089286387021694</v>
       </c>
       <c r="E305" s="5">
         <v>1.7058799812943448</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>167.41354709000001</v>
       </c>
       <c r="C306" s="5">
         <v>7.7112760000005665E-2</v>
       </c>
       <c r="D306" s="5">
         <v>0.55439335174072291</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>167.58479220000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.17124511000000098</v>
       </c>
       <c r="D307" s="5">
         <v>1.2343933409346919</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>167.41675588000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.1680363199999988</v>
       </c>
       <c r="D308" s="5">
         <v>-1.1966197046730853</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>168.34265110999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.92589522999998053</v>
       </c>
       <c r="D309" s="5">
         <v>6.8422147401784095</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>168.85211304000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.50946193000001472</v>
       </c>
       <c r="D310" s="5">
         <v>3.6926683555054129</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>168.86865198999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.6538949999983288E-2</v>
       </c>
       <c r="D311" s="5">
         <v>0.11760252800567805</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>169.81497808</v>
       </c>
       <c r="C312" s="5">
         <v>0.94632609000001366</v>
       </c>
       <c r="D312" s="5">
         <v>6.9358883313188624</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>170.2739699</v>
       </c>
       <c r="C313" s="5">
         <v>0.45899181999999428</v>
       </c>
       <c r="D313" s="5">
         <v>3.2921265949346301</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>170.35431383</v>
       </c>
       <c r="C314" s="5">
         <v>8.0343929999997954E-2</v>
       </c>
       <c r="D314" s="5">
         <v>0.56769286798108443</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>170.57489638999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.22058255999999687</v>
       </c>
       <c r="D315" s="5">
         <v>1.5649285345248787</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>170.79737383</v>
       </c>
       <c r="C316" s="5">
         <v>0.2224774400000058</v>
       </c>
       <c r="D316" s="5">
         <v>1.5764126230999986</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>170.41900622</v>
       </c>
       <c r="C317" s="5">
         <v>-0.37836760999999797</v>
       </c>
       <c r="D317" s="5">
         <v>-2.6262094199054897</v>
       </c>
       <c r="E317" s="5">
         <v>1.8421402979825308</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>171.71142616</v>
       </c>
       <c r="C318" s="5">
         <v>1.292419940000002</v>
       </c>
       <c r="D318" s="5">
         <v>9.4898856789914063</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>172.43910793000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.72768177000000378</v>
       </c>
       <c r="D319" s="5">
         <v>5.20560208717189</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>172.48607045</v>
       </c>
       <c r="C320" s="5">
         <v>4.6962519999993901E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.32730112484520291</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>172.28952146</v>
       </c>
       <c r="C321" s="5">
         <v>-0.19654898999999659</v>
       </c>
       <c r="D321" s="5">
         <v>-1.3588702749637749</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>172.58365280999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.29413134999998647</v>
       </c>
       <c r="D322" s="5">
         <v>2.0679764216086083</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>172.60103731000001</v>
       </c>
       <c r="C323" s="5">
         <v>1.7384500000019898E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.12094402435620655</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>173.13911168000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.53807437000000391</v>
       </c>
       <c r="D324" s="5">
         <v>3.8057480154741752</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>173.18701224</v>
       </c>
       <c r="C325" s="5">
         <v>4.7900559999987991E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.33249689380456804</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>173.29461196</v>
       </c>
       <c r="C326" s="5">
         <v>0.10759971999999607</v>
       </c>
       <c r="D326" s="5">
         <v>0.74810341138178416</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>173.76631068</v>
       </c>
       <c r="C327" s="5">
         <v>0.47169872000000623</v>
       </c>
       <c r="D327" s="5">
         <v>3.3156819629257761</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>174.29460577</v>
       </c>
       <c r="C328" s="5">
         <v>0.5282950900000003</v>
       </c>
       <c r="D328" s="5">
         <v>3.7099418101097736</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>174.72521198000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.43060621000000765</v>
       </c>
       <c r="D329" s="5">
         <v>3.0052963705926583</v>
       </c>
       <c r="E329" s="5">
         <v>2.5268342161560264</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>174.88277335999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.15756137999997577</v>
       </c>
       <c r="D330" s="5">
         <v>1.0875032295720288</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>175.49941114000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.61663778000001912</v>
       </c>
       <c r="D331" s="5">
         <v>4.3142357803865661</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>175.88050611</v>
       </c>
       <c r="C332" s="5">
         <v>0.38109496999999237</v>
       </c>
       <c r="D332" s="5">
         <v>2.6371340801913723</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>176.03851766</v>
       </c>
       <c r="C333" s="5">
         <v>0.15801154999999767</v>
       </c>
       <c r="D333" s="5">
         <v>1.0834264618898581</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>176.08913501999999</v>
       </c>
       <c r="C334" s="5">
         <v>5.0617359999989731E-2</v>
       </c>
       <c r="D334" s="5">
         <v>0.34558904099930565</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>176.6238232</v>
       </c>
       <c r="C335" s="5">
         <v>0.53468818000001761</v>
       </c>
       <c r="D335" s="5">
         <v>3.7052287210583623</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>177.00216893000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.3783457300000066</v>
       </c>
       <c r="D336" s="5">
         <v>2.6010208740324448</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>177.21435600999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.21218707999997832</v>
       </c>
       <c r="D337" s="5">
         <v>1.4480615723313939</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>177.32340818</v>
       </c>
       <c r="C338" s="5">
         <v>0.10905217000001244</v>
       </c>
       <c r="D338" s="5">
         <v>0.74094686716097424</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>177.64895885000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.32555067000001259</v>
       </c>
       <c r="D339" s="5">
         <v>2.2254803148029634</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>177.58304081</v>
       </c>
       <c r="C340" s="5">
         <v>-6.5918040000013889E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-0.44436182420711789</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>177.80478171999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.22174090999999407</v>
       </c>
       <c r="D341" s="5">
         <v>1.5087258344864685</v>
       </c>
       <c r="E341" s="5">
         <v>1.7625216790994491</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>177.84233728000001</v>
       </c>
       <c r="C342" s="5">
         <v>3.7555560000015475E-2</v>
       </c>
       <c r="D342" s="5">
         <v>0.25375618324019467</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>177.97307731999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.13074003999997785</v>
       </c>
       <c r="D343" s="5">
         <v>0.88575056505504346</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>178.50759608000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.53451876000002585</v>
       </c>
       <c r="D344" s="5">
         <v>3.6641758968843252</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>178.24485920000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.26273688000000561</v>
       </c>
       <c r="D345" s="5">
         <v>-1.7519951958379298</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>179.0697232</v>
       </c>
       <c r="C346" s="5">
         <v>0.82486399999999094</v>
       </c>
       <c r="D346" s="5">
         <v>5.6967880669235749</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>179.96629518</v>
       </c>
       <c r="C347" s="5">
         <v>0.89657198000000449</v>
       </c>
       <c r="D347" s="5">
         <v>6.176441980209324</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>180.30989826000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.34360308000000828</v>
       </c>
       <c r="D348" s="5">
         <v>2.3153288800320748</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>180.96236787000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.65246960999999715</v>
       </c>
       <c r="D349" s="5">
         <v>4.4297945851557108</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>181.62293919000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.66057132000000252</v>
       </c>
       <c r="D350" s="5">
         <v>4.4694121468861203</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>182.12825273999999</v>
       </c>
       <c r="C351" s="5">
         <v>0.50531354999998257</v>
       </c>
       <c r="D351" s="5">
         <v>3.3902200194867671</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>182.88262531000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.75437257000001523</v>
       </c>
       <c r="D352" s="5">
         <v>5.0851903951715904</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>182.88249042000001</v>
       </c>
       <c r="C353" s="5">
         <v>-1.3488999999822227E-4</v>
       </c>
       <c r="D353" s="5">
         <v>-8.8508869054981787E-4</v>
       </c>
       <c r="E353" s="5">
         <v>2.8557773592367219</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>183.99758488000001</v>
       </c>
       <c r="C354" s="5">
         <v>1.1150944599999946</v>
       </c>
       <c r="D354" s="5">
         <v>7.5672201217324098</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>184.64374738999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.64616250999998215</v>
       </c>
       <c r="D355" s="5">
         <v>4.2965150589219014</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>185.37320331999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.72945593000000031</v>
       </c>
       <c r="D356" s="5">
         <v>4.8451122879941799</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>186.3528191</v>
       </c>
       <c r="C357" s="5">
         <v>0.97961578000001737</v>
       </c>
       <c r="D357" s="5">
         <v>6.5290728342363158</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>186.80610786</v>
       </c>
       <c r="C358" s="5">
         <v>0.45328875999999241</v>
       </c>
       <c r="D358" s="5">
         <v>2.9582752442671945</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>187.43962482000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.63351696000000857</v>
       </c>
       <c r="D359" s="5">
         <v>4.1463400711431841</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>186.74106237999999</v>
       </c>
       <c r="C360" s="5">
         <v>-0.69856244000001766</v>
       </c>
       <c r="D360" s="5">
         <v>-4.381698087290764</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>187.48477086</v>
       </c>
       <c r="C361" s="5">
         <v>0.74370848000000933</v>
       </c>
       <c r="D361" s="5">
         <v>4.8851620481106028</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>187.91130975999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.42653889999999706</v>
       </c>
       <c r="D362" s="5">
         <v>2.7644919874583174</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>187.62087127999999</v>
       </c>
       <c r="C363" s="5">
         <v>-0.29043848000000594</v>
       </c>
       <c r="D363" s="5">
         <v>-1.839051669669145</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>187.59933484000001</v>
       </c>
       <c r="C364" s="5">
         <v>-2.1536439999977119E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-0.13765749077199185</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>187.31874980000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.28058504000000539</v>
       </c>
       <c r="D365" s="5">
         <v>-1.7801025450020935</v>
       </c>
       <c r="E365" s="5">
         <v>2.4257430931806878</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>187.66254608</v>
       </c>
       <c r="C366" s="5">
         <v>0.34379627999999229</v>
       </c>
       <c r="D366" s="5">
         <v>2.2247940509434017</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>187.30512181</v>
       </c>
       <c r="C367" s="5">
         <v>-0.35742426999999566</v>
       </c>
       <c r="D367" s="5">
         <v>-2.2617435199032698</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>186.74196567000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.56315613999998959</v>
       </c>
       <c r="D368" s="5">
         <v>-3.5488805233328424</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>176.77089423999999</v>
       </c>
       <c r="C369" s="5">
         <v>-9.9710714300000234</v>
       </c>
       <c r="D369" s="5">
         <v>-48.236218449257649</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>177.36182568999999</v>
       </c>
       <c r="C370" s="5">
         <v>0.59093144999999936</v>
       </c>
       <c r="D370" s="5">
         <v>4.0860912998258891</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>178.23230566000001</v>
       </c>
       <c r="C371" s="5">
         <v>0.87047997000001942</v>
       </c>
       <c r="D371" s="5">
         <v>6.0511290301881626</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>178.23838592000001</v>
       </c>
       <c r="C372" s="5">
         <v>6.0802600000045004E-3</v>
       </c>
       <c r="D372" s="5">
         <v>4.0944772181017441E-2</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>179.12550458000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.88711865999999873</v>
       </c>
       <c r="D373" s="5">
         <v>6.1388147195921672</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>179.38614865</v>
       </c>
       <c r="C374" s="5">
         <v>0.26064406999998369</v>
       </c>
       <c r="D374" s="5">
         <v>1.7601524058905582</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>180.32139248999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.93524383999999827</v>
       </c>
       <c r="D375" s="5">
         <v>6.438846507553575</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>180.96036444999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.63897195999999212</v>
       </c>
       <c r="D376" s="5">
         <v>4.3360803841405948</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>181.71067214000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.75030769000002806</v>
       </c>
       <c r="D377" s="5">
         <v>5.0905514559108855</v>
       </c>
       <c r="E377" s="5">
         <v>-2.9938688283942416</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>182.30655679</v>
       </c>
       <c r="C378" s="5">
         <v>0.59588464999998791</v>
       </c>
       <c r="D378" s="5">
         <v>4.0069224900110445</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>182.34170388999999</v>
       </c>
       <c r="C379" s="5">
         <v>3.5147099999988995E-2</v>
       </c>
       <c r="D379" s="5">
         <v>0.23159491044391078</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>184.05053769</v>
       </c>
       <c r="C380" s="5">
         <v>1.7088338000000078</v>
       </c>
       <c r="D380" s="5">
         <v>11.844074885729516</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>183.86772146000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.18281622999998604</v>
       </c>
       <c r="D381" s="5">
         <v>-1.1854621168537194</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>184.04036418999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.17264272999997843</v>
       </c>
       <c r="D382" s="5">
         <v>1.1325778656867458</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>184.45574060000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.41537641000002168</v>
       </c>
       <c r="D383" s="5">
         <v>2.7422569592057577</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>185.22779754000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.7720569399999988</v>
       </c>
       <c r="D384" s="5">
         <v>5.1399686909079589</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>185.91665560000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.68885806000000116</v>
       </c>
       <c r="D385" s="5">
         <v>4.5551976923782211</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>185.48956917000001</v>
       </c>
       <c r="C386" s="5">
         <v>-0.42708643000000279</v>
       </c>
       <c r="D386" s="5">
         <v>-2.7220680284179455</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>187.21834817000001</v>
       </c>
       <c r="C387" s="5">
         <v>1.728779000000003</v>
       </c>
       <c r="D387" s="5">
         <v>11.775597391279447</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>188.12405387999999</v>
       </c>
       <c r="C388" s="5">
         <v>0.90570570999997813</v>
       </c>
       <c r="D388" s="5">
         <v>5.9622168472536652</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>189.47162420999999</v>
       </c>
       <c r="C389" s="5">
         <v>1.3475703299999964</v>
       </c>
       <c r="D389" s="5">
         <v>8.9427142283924344</v>
       </c>
       <c r="E389" s="5">
         <v>4.2710491236422898</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>189.25204054</v>
       </c>
       <c r="C390" s="5">
         <v>-0.21958366999999157</v>
       </c>
       <c r="D390" s="5">
         <v>-1.3818813232644556</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>190.72117107</v>
       </c>
       <c r="C391" s="5">
         <v>1.469130530000001</v>
       </c>
       <c r="D391" s="5">
         <v>9.723589575978032</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>191.44993013000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.72875906000001578</v>
       </c>
       <c r="D392" s="5">
         <v>4.6828865480393222</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>192.25365489000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.80372475999999438</v>
       </c>
       <c r="D393" s="5">
         <v>5.1556740699406856</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>192.81812416</v>
       </c>
       <c r="C394" s="5">
         <v>0.56446926999998936</v>
       </c>
       <c r="D394" s="5">
         <v>3.5807339503680646</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>193.05696975999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.23884559999999055</v>
       </c>
       <c r="D395" s="5">
         <v>1.4966201137259105</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>193.46857922999999</v>
       </c>
       <c r="C396" s="5">
         <v>0.41160947000000192</v>
       </c>
       <c r="D396" s="5">
         <v>2.5886904472557593</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>194.21895795</v>
       </c>
       <c r="C397" s="5">
         <v>0.75037872000001471</v>
       </c>
       <c r="D397" s="5">
         <v>4.7548471866712072</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>194.71437374000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.49541579000000979</v>
       </c>
       <c r="D398" s="5">
         <v>3.1042838363656955</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>194.19761360999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.51676013000002285</v>
       </c>
       <c r="D399" s="5">
         <v>-3.138649563389595</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>194.97957829999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.78196468999999524</v>
       </c>
       <c r="D400" s="5">
         <v>4.9404339315128221</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>195.48701364999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.50743535000000861</v>
       </c>
       <c r="D401" s="5">
         <v>3.1680982269444824</v>
       </c>
       <c r="E401" s="5">
         <v>3.1748233885053212</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>195.22620608</v>
       </c>
       <c r="C402" s="5">
         <v>-0.26080756999999721</v>
       </c>
       <c r="D402" s="5">
         <v>-1.5892757308270111</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>195.62092544000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.39471936000001051</v>
       </c>
       <c r="D403" s="5">
         <v>2.4533905414306334</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>195.39459529000001</v>
       </c>
       <c r="C404" s="5">
         <v>-0.22633014999999546</v>
       </c>
       <c r="D404" s="5">
         <v>-1.3795791527695722</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>195.82453237999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.42993708999998148</v>
       </c>
       <c r="D405" s="5">
         <v>2.6726134233196586</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>196.44845939000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.62392701000001694</v>
       </c>
       <c r="D406" s="5">
         <v>3.8911012363771924</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>198.14148599999999</v>
       </c>
       <c r="C407" s="5">
         <v>1.6930266099999756</v>
       </c>
       <c r="D407" s="5">
         <v>10.846366442374578</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>198.63633572000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.49484972000001903</v>
       </c>
       <c r="D408" s="5">
         <v>3.0384584047699059</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>199.46218497999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.82584925999998404</v>
       </c>
       <c r="D409" s="5">
         <v>5.1047937728446513</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>199.75065488999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.28846991000000344</v>
       </c>
       <c r="D410" s="5">
         <v>1.74935767930815</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>199.07616474</v>
       </c>
       <c r="C411" s="5">
         <v>-0.6744901499999969</v>
       </c>
       <c r="D411" s="5">
         <v>-3.9775811058188948</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>200.09433145</v>
       </c>
       <c r="C412" s="5">
         <v>1.0181667100000027</v>
       </c>
       <c r="D412" s="5">
         <v>6.3129678218236229</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>200.81179560000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.71746415000001207</v>
       </c>
       <c r="D413" s="5">
         <v>4.388632372307022</v>
       </c>
       <c r="E413" s="5">
         <v>2.7238545674105552</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>201.91130508000001</v>
       </c>
       <c r="C414" s="5">
         <v>1.0995094799999947</v>
       </c>
       <c r="D414" s="5">
         <v>6.7719063863892259</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>202.64414525000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.7328401700000029</v>
       </c>
       <c r="D415" s="5">
         <v>4.4434231962749315</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>203.5635432</v>
       </c>
       <c r="C416" s="5">
         <v>0.91939794999998981</v>
       </c>
       <c r="D416" s="5">
         <v>5.5823416764027911</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>203.81597183</v>
       </c>
       <c r="C417" s="5">
         <v>0.25242862999999716</v>
       </c>
       <c r="D417" s="5">
         <v>1.4982490042719787</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>203.99676141</v>
       </c>
       <c r="C418" s="5">
         <v>0.18078958000000966</v>
       </c>
       <c r="D418" s="5">
         <v>1.0696366740643004</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>204.08490085</v>
       </c>
       <c r="C419" s="5">
         <v>8.8139439999991964E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.51970937864298516</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>204.08684829000001</v>
       </c>
       <c r="C420" s="5">
         <v>1.9474400000092373E-3</v>
       </c>
       <c r="D420" s="5">
         <v>1.1451364811421172E-2</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>203.91519135999999</v>
       </c>
       <c r="C421" s="5">
         <v>-0.1716569300000117</v>
       </c>
       <c r="D421" s="5">
         <v>-1.0046608829909376</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>204.38600832</v>
       </c>
       <c r="C422" s="5">
         <v>0.47081696000000761</v>
       </c>
       <c r="D422" s="5">
         <v>2.8061198784682606</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>205.06481163000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.67880331000000638</v>
       </c>
       <c r="D423" s="5">
         <v>4.0590311246917699</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>205.29436253</v>
       </c>
       <c r="C424" s="5">
         <v>0.22955089999999245</v>
       </c>
       <c r="D424" s="5">
         <v>1.3515891055481344</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>205.27291776999999</v>
       </c>
       <c r="C425" s="5">
         <v>-2.14447600000085E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-0.12527831860321692</v>
       </c>
       <c r="E425" s="5">
         <v>2.2215438872356774</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>205.25435117999999</v>
       </c>
       <c r="C426" s="5">
         <v>-1.8566590000006045E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-0.10848400311072037</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>204.8586306</v>
       </c>
       <c r="C427" s="5">
         <v>-0.39572057999998833</v>
       </c>
       <c r="D427" s="5">
         <v>-2.2891674285561714</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>204.81390352</v>
       </c>
       <c r="C428" s="5">
         <v>-4.4727080000001251E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.26168334505619617</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>204.79732354999999</v>
       </c>
       <c r="C429" s="5">
         <v>-1.6579970000009325E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-9.7098427965713885E-2</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>204.92719099000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.12986744000002659</v>
       </c>
       <c r="D430" s="5">
         <v>0.7636115632700502</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>204.35255391000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.57463708000000224</v>
       </c>
       <c r="D431" s="5">
         <v>-3.3135105976524581</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>204.28631440000001</v>
       </c>
       <c r="C432" s="5">
         <v>-6.623951000000261E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-0.38827924716476891</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>203.78892403</v>
       </c>
       <c r="C433" s="5">
         <v>-0.49739037000000508</v>
       </c>
       <c r="D433" s="5">
         <v>-2.8829153441166322</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>203.83341712999999</v>
       </c>
       <c r="C434" s="5">
         <v>4.4493099999982633E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.26231003632497529</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>204.08879289999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.25537577000000056</v>
       </c>
       <c r="D435" s="5">
         <v>1.5138413083515934</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>204.03158439000001</v>
       </c>
       <c r="C436" s="5">
         <v>-5.7208509999981061E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-0.33585612800119957</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>203.77247496999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.25910942000001569</v>
       </c>
       <c r="D437" s="5">
         <v>-1.5133377834371742</v>
       </c>
       <c r="E437" s="5">
         <v>-0.73095019854552135</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>203.52823524999999</v>
       </c>
       <c r="C438" s="5">
         <v>-0.24423971999999594</v>
       </c>
       <c r="D438" s="5">
         <v>-1.4288645037854986</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>203.47254131</v>
       </c>
       <c r="C439" s="5">
         <v>-5.569393999999761E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-0.32787703466234941</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>203.52470155</v>
       </c>
       <c r="C440" s="5">
         <v>5.2160240000006297E-2</v>
       </c>
       <c r="D440" s="5">
         <v>0.30805441153487489</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>203.17679244999999</v>
       </c>
       <c r="C441" s="5">
         <v>-0.34790910000000963</v>
       </c>
       <c r="D441" s="5">
         <v>-2.0321269492119653</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>203.52575537999999</v>
       </c>
       <c r="C442" s="5">
         <v>0.34896292999999901</v>
       </c>
       <c r="D442" s="5">
         <v>2.0806214725645589</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>203.85895101</v>
+        <v>204.22398090999999</v>
       </c>
       <c r="C443" s="5">
-        <v>0.33319563000000585</v>
+        <v>0.69822553000000198</v>
       </c>
       <c r="D443" s="5">
-        <v>1.9823272261332736</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>4.1953523220340072</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>204.01815428</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.20582662999999002</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-1.2027354857050532</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2222D77E-C52D-46B9-B26F-5B1BD7AE9754}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalmanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>