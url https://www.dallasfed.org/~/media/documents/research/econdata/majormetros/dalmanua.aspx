--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EAC2921D-D15A-42BB-A571-11DB3B40B191}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5BD8EC30-868E-42E3-9195-937A31ACA7D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C7D3DF31-8B0B-42C7-BB2A-F0F6D143AF5D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7D9B9CFD-994E-47FD-AA43-6A121B7928A5}"/>
   </bookViews>
   <sheets>
     <sheet name="dalmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82223680-499B-4EAB-9C4B-E1D262F0093C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DDD38F2-D90C-4054-B1FE-3B6C3389F0D3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>223.76998062000001</v>
+        <v>223.77014901999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>223.94615564</v>
+        <v>223.94632608000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.17617501999998808</v>
+        <v>0.17617706000001476</v>
       </c>
       <c r="D7" s="5">
-        <v>0.94886665305142781</v>
+        <v>0.9488769707933109</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>224.09882773000001</v>
+        <v>224.09915631999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.15267209000001003</v>
+        <v>0.15283023999998591</v>
       </c>
       <c r="D8" s="5">
-        <v>0.82115726528102506</v>
+        <v>0.82201045318577304</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>223.55201803</v>
+        <v>223.55179738999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.54680970000001139</v>
+        <v>-0.54735893000000146</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.8890687048468977</v>
+        <v>-2.8919275068241324</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>223.52915128000001</v>
+        <v>223.52886677000001</v>
       </c>
       <c r="C10" s="5">
-        <v>-2.2866749999991498E-2</v>
+        <v>-2.2930619999982582E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-0.12267689686497052</v>
+        <v>-0.12301947849110428</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>223.77865929000001</v>
+        <v>223.77853123</v>
       </c>
       <c r="C11" s="5">
-        <v>0.24950800999999956</v>
+        <v>0.2496644599999911</v>
       </c>
       <c r="D11" s="5">
-        <v>1.3477195588216473</v>
+        <v>1.3485715498648743</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>224.01567320000001</v>
+        <v>224.01568935</v>
       </c>
       <c r="C12" s="5">
-        <v>0.23701391000000172</v>
+        <v>0.23715812000000369</v>
       </c>
       <c r="D12" s="5">
-        <v>1.2784032538672774</v>
+        <v>1.2791863681181237</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>223.80278963999999</v>
+        <v>223.80278109</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.21288356000002295</v>
+        <v>-0.21290826000000607</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.134426347261619</v>
+        <v>-1.1345572014308303</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>222.94812472999999</v>
+        <v>222.94813815000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.85466490999999678</v>
+        <v>-0.85464293999999086</v>
       </c>
       <c r="D14" s="5">
-        <v>-4.4875604310530504</v>
+        <v>-4.4874476537364867</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>222.83218206000001</v>
+        <v>222.83221245999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.11594266999998126</v>
+        <v>-0.11592569000001163</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.62227006774642213</v>
+        <v>-0.62217915836366711</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>222.19511571000001</v>
+        <v>222.19517056000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.63706634999999778</v>
+        <v>-0.63704189999998562</v>
       </c>
       <c r="D16" s="5">
-        <v>-3.3773065515028566</v>
+        <v>-3.3771785114071973</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>220.98845301</v>
+        <v>220.98834672999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.2066627000000096</v>
+        <v>-1.2068238300000189</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.3256077867746558</v>
+        <v>-6.326425881351982</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>219.83026314</v>
+        <v>219.83041872000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.1581898700000011</v>
+        <v>-1.1579280099999778</v>
       </c>
       <c r="D18" s="5">
-        <v>-6.1109863643461377</v>
+        <v>-6.1096471318682006</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>219.07210344000001</v>
+        <v>219.07224581</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.75815969999999311</v>
+        <v>-0.75817291000001319</v>
       </c>
       <c r="D19" s="5">
-        <v>-4.0610013933108586</v>
+        <v>-4.0610679946634587</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>217.81097685</v>
+        <v>217.81126699999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-1.2611265900000035</v>
+        <v>-1.2609788100000117</v>
       </c>
       <c r="D20" s="5">
-        <v>-6.6934320989783807</v>
+        <v>-6.6926682058195075</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>214.30244152</v>
+        <v>214.30221789000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-3.5085353300000008</v>
+        <v>-3.5090491099999781</v>
       </c>
       <c r="D21" s="5">
-        <v>-17.705980736371053</v>
+        <v>-17.708326717678467</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>213.36759767999999</v>
+        <v>213.36731416000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.93484384000001342</v>
+        <v>-0.93490373000000204</v>
       </c>
       <c r="D22" s="5">
-        <v>-5.1109316269907108</v>
+        <v>-5.1112564450470739</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>212.33834912</v>
+        <v>212.33820940999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.029248559999985</v>
+        <v>-1.0291047500000161</v>
       </c>
       <c r="D23" s="5">
-        <v>-5.6374587814226773</v>
+        <v>-5.6366991660557808</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>211.65618025000001</v>
+        <v>211.6562907</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.68216886999999815</v>
+        <v>-0.68191870999999082</v>
       </c>
       <c r="D24" s="5">
-        <v>-3.7877852376223653</v>
+        <v>-3.786423098204017</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>211.58758202000001</v>
+        <v>211.58759671000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-6.85982299999921E-2</v>
+        <v>-6.8693989999985661E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.38823008898184463</v>
+        <v>-0.38877087092077378</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>211.11559951999999</v>
+        <v>211.11560455</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.47198250000002417</v>
+        <v>-0.47199216000001343</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.64420847488962</v>
+        <v>-2.644261749954302</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>209.13106504000001</v>
+        <v>209.13110438999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.9845344799999793</v>
+        <v>-1.9845001600000103</v>
       </c>
       <c r="D27" s="5">
-        <v>-10.714961243907506</v>
+        <v>-10.714785173256169</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>209.95657507999999</v>
+        <v>209.95662994</v>
       </c>
       <c r="C28" s="5">
-        <v>0.82551003999998329</v>
+        <v>0.82552555000000893</v>
       </c>
       <c r="D28" s="5">
-        <v>4.8410028093891944</v>
+        <v>4.8410948169635759</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>209.59973232999999</v>
+        <v>209.59963182000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.35684274999999843</v>
+        <v>-0.35699811999998587</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.0205656859953014</v>
+        <v>-2.0214367098053798</v>
       </c>
       <c r="E29" s="5">
-        <v>-5.1535365422394452</v>
+        <v>-5.1535364097340945</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>209.31616435000001</v>
+        <v>209.31630372999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.28356797999998662</v>
+        <v>-0.28332809000002612</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.6114569111506327</v>
+        <v>-1.6101045526056956</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>208.43936807</v>
+        <v>208.43946736000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.87679628000000776</v>
+        <v>-0.87683636999997816</v>
       </c>
       <c r="D31" s="5">
-        <v>-4.9124275852790777</v>
+        <v>-4.9126438518014908</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>208.31304030999999</v>
+        <v>208.31327718</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.12632776000000945</v>
+        <v>-0.12619018000000892</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.72485835248705666</v>
+        <v>-0.72407121264520535</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>209.34672940999999</v>
+        <v>209.34648565000001</v>
       </c>
       <c r="C33" s="5">
-        <v>1.0336891000000037</v>
+        <v>1.0332084700000053</v>
       </c>
       <c r="D33" s="5">
-        <v>6.119861616153921</v>
+        <v>6.1169308753733276</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>210.32626983</v>
+        <v>210.32593919000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.97954042000000641</v>
+        <v>0.97945354000000862</v>
       </c>
       <c r="D34" s="5">
-        <v>5.7616142807088266</v>
+        <v>5.7610969169949788</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>209.69065986000001</v>
+        <v>209.6904007</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.6356099699999902</v>
+        <v>-0.63553849000001605</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.5667506393815884</v>
+        <v>-3.5663616826709488</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>209.18257799</v>
+        <v>209.18291461000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.50808187000001226</v>
+        <v>-0.50748608999998623</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.8691709320710856</v>
+        <v>-2.8658546756799685</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>208.62229160000001</v>
+        <v>208.62238368999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.56028638999998748</v>
+        <v>-0.56053092000001925</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.1672184988263963</v>
+        <v>-3.1685754597054139</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>208.99322171</v>
+        <v>208.99323276999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.3709301099999891</v>
+        <v>0.37084907999999928</v>
       </c>
       <c r="D38" s="5">
-        <v>2.1545867241276273</v>
+        <v>2.1541104814391421</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>209.04263410999999</v>
+        <v>209.0427019</v>
       </c>
       <c r="C39" s="5">
-        <v>4.941239999999425E-2</v>
+        <v>4.9469130000005634E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>0.2840859885639091</v>
+        <v>0.2844125551809018</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>209.38839521</v>
+        <v>209.38845315</v>
       </c>
       <c r="C40" s="5">
-        <v>0.34576110000000426</v>
+        <v>0.34575125000000639</v>
       </c>
       <c r="D40" s="5">
-        <v>2.0029824364927951</v>
+        <v>2.0029242002577385</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>209.48740991</v>
+        <v>209.48727621</v>
       </c>
       <c r="C41" s="5">
-        <v>9.9014699999997902E-2</v>
+        <v>9.8823060000000851E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>0.56892909661099278</v>
+        <v>0.56782493387328437</v>
       </c>
       <c r="E41" s="5">
-        <v>-5.3589009275623045E-2</v>
+        <v>-5.3604869924817056E-2</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>211.12999574</v>
+        <v>211.13010972000001</v>
       </c>
       <c r="C42" s="5">
-        <v>1.6425858300000016</v>
+        <v>1.6428335100000027</v>
       </c>
       <c r="D42" s="5">
-        <v>9.8257406693215366</v>
+        <v>9.8272932844300165</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>211.72286987999999</v>
+        <v>211.72292715</v>
       </c>
       <c r="C43" s="5">
-        <v>0.59287413999999217</v>
+        <v>0.59281742999999665</v>
       </c>
       <c r="D43" s="5">
-        <v>3.4222540421259939</v>
+        <v>3.4219197466662798</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>212.30045711</v>
+        <v>212.30060784</v>
       </c>
       <c r="C44" s="5">
-        <v>0.577587230000006</v>
+        <v>0.577680689999994</v>
       </c>
       <c r="D44" s="5">
-        <v>3.3232087747172567</v>
+        <v>3.3237536891427055</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>211.53462252</v>
+        <v>211.53437138999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.76583458999999721</v>
+        <v>-0.76623645000000806</v>
       </c>
       <c r="D45" s="5">
-        <v>-4.2439182243666824</v>
+        <v>-4.2460981821323296</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>211.67561420999999</v>
+        <v>211.67523148000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.14099168999999279</v>
+        <v>0.14086009000001809</v>
       </c>
       <c r="D46" s="5">
-        <v>0.80276047183591714</v>
+        <v>0.80200939385279835</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>211.79322454999999</v>
+        <v>211.79284589</v>
       </c>
       <c r="C47" s="5">
-        <v>0.11761033999999881</v>
+        <v>0.1176144099999874</v>
       </c>
       <c r="D47" s="5">
-        <v>0.66878035552568882</v>
+        <v>0.66880478293971368</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>212.89846688</v>
+        <v>212.89902961999999</v>
       </c>
       <c r="C48" s="5">
-        <v>1.10524233000001</v>
+        <v>1.1061837299999979</v>
       </c>
       <c r="D48" s="5">
-        <v>6.4450959532394547</v>
+        <v>6.450756137515623</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>212.69954551000001</v>
+        <v>212.69973691999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.19892136999999366</v>
+        <v>-0.19929270000000088</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.1154742986240418</v>
+        <v>-1.1175429264250192</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>213.02083411000001</v>
+        <v>213.02086618000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.32128860000000259</v>
+        <v>0.32112926000002062</v>
       </c>
       <c r="D50" s="5">
-        <v>1.8277687592223923</v>
+        <v>1.8268530968687857</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>213.83490551</v>
+        <v>213.83501139000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.8140713999999889</v>
+        <v>0.8141452099999924</v>
       </c>
       <c r="D51" s="5">
-        <v>4.6834960580786511</v>
+        <v>4.6839289456403366</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>214.19192049</v>
+        <v>214.19198521999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.35701498000000242</v>
+        <v>0.35697382999998695</v>
       </c>
       <c r="D52" s="5">
-        <v>2.0219991042895291</v>
+        <v>2.0217628918122843</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>214.58249809</v>
+        <v>214.58231379</v>
       </c>
       <c r="C53" s="5">
-        <v>0.3905776000000003</v>
+        <v>0.39032857000000831</v>
       </c>
       <c r="D53" s="5">
-        <v>2.2102721352300625</v>
+        <v>2.2088480497613805</v>
       </c>
       <c r="E53" s="5">
-        <v>2.4321691609958673</v>
+        <v>2.4321465590552149</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>214.4928433</v>
+        <v>214.49293399999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-8.965478999999732E-2</v>
+        <v>-8.9379790000009507E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-0.50022189846535836</v>
+        <v>-0.49869149811283542</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>214.83052812</v>
+        <v>214.83054376999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.33768481999999267</v>
+        <v>0.33760977000000025</v>
       </c>
       <c r="D55" s="5">
-        <v>1.9056534511084022</v>
+        <v>1.9052254363703502</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>215.13413781</v>
+        <v>215.13420342000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.30360969000000182</v>
+        <v>0.30365965000001438</v>
       </c>
       <c r="D56" s="5">
-        <v>1.7091468459459191</v>
+        <v>1.709430156382874</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>215.14829907999999</v>
+        <v>215.14803577999999</v>
       </c>
       <c r="C57" s="5">
-        <v>1.4161269999988235E-2</v>
+        <v>1.3832359999980781E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>7.9018968558575153E-2</v>
+        <v>7.7182999470704061E-2</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>215.84206347</v>
+        <v>215.84165326999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.69376439000001255</v>
+        <v>0.69361749000000827</v>
       </c>
       <c r="D58" s="5">
-        <v>3.9388738594683836</v>
+        <v>3.9380298904216682</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>216.22307179000001</v>
+        <v>216.22255095</v>
       </c>
       <c r="C59" s="5">
-        <v>0.38100832000000651</v>
+        <v>0.3808976800000039</v>
       </c>
       <c r="D59" s="5">
-        <v>2.1389487936124274</v>
+        <v>2.1383257323392968</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>215.67719052999999</v>
+        <v>215.67792306999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.5458812600000158</v>
+        <v>-0.54462788000000728</v>
       </c>
       <c r="D60" s="5">
-        <v>-2.9878304522312216</v>
+        <v>-2.9810720340520347</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>216.63032007000001</v>
+        <v>216.63061182000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.95312954000002037</v>
+        <v>0.9526887500000214</v>
       </c>
       <c r="D61" s="5">
-        <v>5.4339032476738103</v>
+        <v>5.4313099906516005</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>217.03455686999999</v>
+        <v>217.03463983</v>
       </c>
       <c r="C62" s="5">
-        <v>0.4042367999999783</v>
+        <v>0.40402800999999045</v>
       </c>
       <c r="D62" s="5">
-        <v>2.2623505905557506</v>
+        <v>2.2611669880777008</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>215.4498055</v>
+        <v>215.44994539999999</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.5847513699999922</v>
+        <v>-1.5846944300000132</v>
       </c>
       <c r="D63" s="5">
-        <v>-8.4187412216240496</v>
+        <v>-8.4184476895559968</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>216.49822377999999</v>
+        <v>216.49828083</v>
       </c>
       <c r="C64" s="5">
-        <v>1.0484182799999928</v>
+        <v>1.0483354300000087</v>
       </c>
       <c r="D64" s="5">
-        <v>5.9982694785089885</v>
+        <v>5.9977787164140484</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>216.97258879</v>
+        <v>216.97238673999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.47436501000001385</v>
+        <v>0.47410590999999158</v>
       </c>
       <c r="D65" s="5">
-        <v>2.661214516030741</v>
+        <v>2.6597426892868592</v>
       </c>
       <c r="E65" s="5">
-        <v>1.1138330112074435</v>
+        <v>1.1138256959700055</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>220.84269284999999</v>
+        <v>220.84273961</v>
       </c>
       <c r="C66" s="5">
-        <v>3.8701040599999885</v>
+        <v>3.8703528700000049</v>
       </c>
       <c r="D66" s="5">
-        <v>23.634011196566185</v>
+        <v>23.635706910656907</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>221.24802059999999</v>
+        <v>221.24800192999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.40532774999999788</v>
+        <v>0.4052623199999914</v>
       </c>
       <c r="D67" s="5">
-        <v>2.2248115475643093</v>
+        <v>2.2244482992859194</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>220.97169597999999</v>
+        <v>220.97165777000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.27632461999999691</v>
+        <v>-0.27634415999997941</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.4884709989175793</v>
+        <v>-1.4885756572927122</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>222.17730362</v>
+        <v>222.17706129000001</v>
       </c>
       <c r="C69" s="5">
-        <v>1.2056076400000109</v>
+        <v>1.2054035200000044</v>
       </c>
       <c r="D69" s="5">
-        <v>6.7472053988089087</v>
+        <v>6.7460297496656496</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>221.38529636000001</v>
+        <v>221.38491703</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.79200725999999122</v>
+        <v>-0.79214426000001481</v>
       </c>
       <c r="D70" s="5">
-        <v>-4.1948232290980991</v>
+        <v>-4.195539159537109</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>221.69430194</v>
+        <v>221.69375166</v>
       </c>
       <c r="C71" s="5">
-        <v>0.30900557999999023</v>
+        <v>0.30883463000000688</v>
       </c>
       <c r="D71" s="5">
-        <v>1.6878564064683355</v>
+        <v>1.6869183766421436</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>219.11171168999999</v>
+        <v>219.11245013999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-2.5825902500000097</v>
+        <v>-2.5813015200000109</v>
       </c>
       <c r="D72" s="5">
-        <v>-13.117416155457285</v>
+        <v>-13.111314330817658</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>220.02044481999999</v>
+        <v>220.02077614999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.90873313000000167</v>
+        <v>0.90832600999999613</v>
       </c>
       <c r="D73" s="5">
-        <v>5.0919285147668303</v>
+        <v>5.0895774808301208</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>220.95576600000001</v>
+        <v>220.9558821</v>
       </c>
       <c r="C74" s="5">
-        <v>0.93532118000001674</v>
+        <v>0.93510595000000762</v>
       </c>
       <c r="D74" s="5">
-        <v>5.2222564595865828</v>
+        <v>5.2210184723352482</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>222.52024606000001</v>
+        <v>222.52040449</v>
       </c>
       <c r="C75" s="5">
-        <v>1.564480059999994</v>
+        <v>1.5645223900000076</v>
       </c>
       <c r="D75" s="5">
-        <v>8.8354323370400945</v>
+        <v>8.83567595738295</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>223.43118168999999</v>
+        <v>223.43122968</v>
       </c>
       <c r="C76" s="5">
-        <v>0.91093562999998312</v>
+        <v>0.91082518999999706</v>
       </c>
       <c r="D76" s="5">
-        <v>5.0245939578983378</v>
+        <v>5.0239673493045922</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>224.46075644000001</v>
+        <v>224.46056279000001</v>
       </c>
       <c r="C77" s="5">
-        <v>1.0295747500000232</v>
+        <v>1.0293331100000103</v>
       </c>
       <c r="D77" s="5">
-        <v>5.6719390832978833</v>
+        <v>5.6705727271131989</v>
       </c>
       <c r="E77" s="5">
-        <v>3.4512044547929221</v>
+        <v>3.4512115400994192</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>222.47058906999999</v>
+        <v>222.47060959999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.9901673700000231</v>
+        <v>-1.9899531900000227</v>
       </c>
       <c r="D78" s="5">
-        <v>-10.135907879848705</v>
+        <v>-10.134878013596593</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>223.53808531999999</v>
+        <v>223.53806191000001</v>
       </c>
       <c r="C79" s="5">
-        <v>1.0674962500000049</v>
+        <v>1.0674523100000215</v>
       </c>
       <c r="D79" s="5">
-        <v>5.9124620120886151</v>
+        <v>5.9122116267507518</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>223.95490715</v>
+        <v>223.95479251</v>
       </c>
       <c r="C80" s="5">
-        <v>0.4168218300000035</v>
+        <v>0.41673059999999396</v>
       </c>
       <c r="D80" s="5">
-        <v>2.2606793348067589</v>
+        <v>2.2601796936166263</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>224.7263557</v>
+        <v>224.72616604999999</v>
       </c>
       <c r="C81" s="5">
-        <v>0.77144855000000234</v>
+        <v>0.77137353999998481</v>
       </c>
       <c r="D81" s="5">
-        <v>4.2128119438283873</v>
+        <v>4.2123967273982155</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>225.52036178</v>
+        <v>225.52006155999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.79400608000000261</v>
+        <v>0.79389550999999869</v>
       </c>
       <c r="D82" s="5">
-        <v>4.3232254295090256</v>
+        <v>4.3226153687431212</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>225.77267673</v>
+        <v>225.77212517000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.25231494999999882</v>
+        <v>0.25206361000002175</v>
       </c>
       <c r="D83" s="5">
-        <v>1.3508671131394312</v>
+        <v>1.3495149904877657</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>225.67770073</v>
+        <v>225.67835779999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-9.4976000000002614E-2</v>
+        <v>-9.376737000002322E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-0.50363877961207004</v>
+        <v>-0.49724550093515063</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>226.21405769</v>
+        <v>226.21438637</v>
       </c>
       <c r="C85" s="5">
-        <v>0.53635696000000621</v>
+        <v>0.53602857000001336</v>
       </c>
       <c r="D85" s="5">
-        <v>2.8895570800157033</v>
+        <v>2.8877562261282685</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>226.69905789000001</v>
+        <v>226.69919497999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.48500020000000177</v>
+        <v>0.48480860999998754</v>
       </c>
       <c r="D86" s="5">
-        <v>2.60334144627834</v>
+        <v>2.6022970684078883</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>227.5533082</v>
+        <v>227.55345993</v>
       </c>
       <c r="C87" s="5">
-        <v>0.85425030999999763</v>
+        <v>0.85426495000001523</v>
       </c>
       <c r="D87" s="5">
-        <v>4.6167588669300264</v>
+        <v>4.6168367851427083</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>228.609455</v>
+        <v>228.60948833</v>
       </c>
       <c r="C88" s="5">
-        <v>1.0561467999999934</v>
+        <v>1.0560284000000024</v>
       </c>
       <c r="D88" s="5">
-        <v>5.7139778712339107</v>
+        <v>5.713316956988046</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>229.00245575</v>
+        <v>229.00229983</v>
       </c>
       <c r="C89" s="5">
-        <v>0.39300074999999879</v>
+        <v>0.39281149999999343</v>
       </c>
       <c r="D89" s="5">
-        <v>2.0825277789275232</v>
+        <v>2.0815151324894421</v>
       </c>
       <c r="E89" s="5">
-        <v>2.0233823417654007</v>
+        <v>2.023400896597205</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>229.61028537999999</v>
+        <v>229.61023814000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.60782962999999768</v>
+        <v>0.60793831000000864</v>
       </c>
       <c r="D90" s="5">
-        <v>3.2320103907426567</v>
+        <v>3.2325989714116155</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>230.12983211</v>
+        <v>230.12982339000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.51954673000000184</v>
+        <v>0.51958525000000577</v>
       </c>
       <c r="D91" s="5">
-        <v>2.7493273011323538</v>
+        <v>2.749534256913666</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>231.67522321999999</v>
+        <v>231.67507097000001</v>
       </c>
       <c r="C92" s="5">
-        <v>1.5453911099999971</v>
+        <v>1.5452475799999945</v>
       </c>
       <c r="D92" s="5">
-        <v>8.3627540433063974</v>
+        <v>8.3619487655699043</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>231.91958858999999</v>
+        <v>231.91948977999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.24436536999999703</v>
+        <v>0.24441880999998489</v>
       </c>
       <c r="D93" s="5">
-        <v>1.2730994250367278</v>
+        <v>1.2733802969548291</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>233.21056849000001</v>
+        <v>233.21039802000001</v>
       </c>
       <c r="C94" s="5">
-        <v>1.2909799000000248</v>
+        <v>1.2909082400000216</v>
       </c>
       <c r="D94" s="5">
-        <v>6.8881469738287793</v>
+        <v>6.8877558695696006</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>233.46195005999999</v>
+        <v>233.46160635999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.25138156999997818</v>
+        <v>0.25120833999997672</v>
       </c>
       <c r="D95" s="5">
-        <v>1.3011962484444917</v>
+        <v>1.3002952159690162</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>236.01057725999999</v>
+        <v>236.01093777</v>
       </c>
       <c r="C96" s="5">
-        <v>2.5486271999999985</v>
+        <v>2.5493314100000077</v>
       </c>
       <c r="D96" s="5">
-        <v>13.915888097262297</v>
+        <v>13.91998873937823</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>237.14377698999999</v>
+        <v>237.14402261999999</v>
       </c>
       <c r="C97" s="5">
-        <v>1.1331997300000012</v>
+        <v>1.1330848499999888</v>
       </c>
       <c r="D97" s="5">
-        <v>5.9163937713135439</v>
+        <v>5.9157687852831708</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>238.01629154</v>
+        <v>238.01642816</v>
       </c>
       <c r="C98" s="5">
-        <v>0.87251455000000533</v>
+        <v>0.8724055400000168</v>
       </c>
       <c r="D98" s="5">
-        <v>4.5055656905299113</v>
+        <v>4.5049865760746099</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>238.32657635000001</v>
+        <v>238.32667964999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.31028481000001307</v>
+        <v>0.31025148999998464</v>
       </c>
       <c r="D99" s="5">
-        <v>1.5756193782184846</v>
+        <v>1.5754480543537008</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>238.72241281000001</v>
+        <v>238.72242109000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.39583645999999817</v>
+        <v>0.3957414400000232</v>
       </c>
       <c r="D100" s="5">
-        <v>2.011387089555039</v>
+        <v>2.0108989611772321</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>239.72906320000001</v>
+        <v>239.72896420999999</v>
       </c>
       <c r="C101" s="5">
-        <v>1.0066503900000043</v>
+        <v>1.006543119999975</v>
       </c>
       <c r="D101" s="5">
-        <v>5.1792126987697529</v>
+        <v>5.178647750080434</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6840578258733334</v>
+        <v>4.6840858751038494</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>240.30274599000001</v>
+        <v>240.30263474</v>
       </c>
       <c r="C102" s="5">
-        <v>0.57368278999999234</v>
+        <v>0.57367053000001533</v>
       </c>
       <c r="D102" s="5">
-        <v>2.9097549250413746</v>
+        <v>2.9096931381962898</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>240.31417399</v>
+        <v>240.31419076</v>
       </c>
       <c r="C103" s="5">
-        <v>1.1427999999995109E-2</v>
+        <v>1.1556020000000444E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>5.7082941208075333E-2</v>
+        <v>5.7722597890008664E-2</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>240.10291821999999</v>
+        <v>240.10278212</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.21125577000000817</v>
+        <v>-0.21140864000000192</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.0498124655942354</v>
+        <v>-1.0505683915540187</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>242.31625126</v>
+        <v>242.31626724</v>
       </c>
       <c r="C105" s="5">
-        <v>2.2133330400000091</v>
+        <v>2.2134851200000014</v>
       </c>
       <c r="D105" s="5">
-        <v>11.640362382497971</v>
+        <v>11.641210120949008</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>242.85504907999999</v>
+        <v>242.85506083999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.53879781999998499</v>
+        <v>0.5387935999999911</v>
       </c>
       <c r="D106" s="5">
-        <v>2.7011118892587227</v>
+        <v>2.7010902937693704</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>243.48870070000001</v>
+        <v>243.48866824999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.63365162000002329</v>
+        <v>0.63360740999999621</v>
       </c>
       <c r="D107" s="5">
-        <v>3.1763360371353189</v>
+        <v>3.1761110778555368</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>244.10464675</v>
+        <v>244.10460841</v>
       </c>
       <c r="C108" s="5">
-        <v>0.61594604999999092</v>
+        <v>0.61594016000000806</v>
       </c>
       <c r="D108" s="5">
-        <v>3.0781970317281138</v>
+        <v>3.0781676016066406</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>244.32486992</v>
+        <v>244.32495445000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.22022316999999703</v>
+        <v>0.22034604000000968</v>
       </c>
       <c r="D109" s="5">
-        <v>1.0879884272342766</v>
+        <v>1.0885986416920845</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>244.49992882000001</v>
+        <v>244.50002355999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.17505890000001045</v>
+        <v>0.17506910999998126</v>
       </c>
       <c r="D110" s="5">
-        <v>0.86319700921875242</v>
+        <v>0.86324725238722255</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>243.92320963</v>
+        <v>243.92323665999999</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.57671919000000571</v>
+        <v>-0.57678690000000188</v>
       </c>
       <c r="D111" s="5">
-        <v>-2.7940905864023202</v>
+        <v>-2.7944133147076666</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>243.97207175</v>
+        <v>243.97204715999999</v>
       </c>
       <c r="C112" s="5">
-        <v>4.8862119999995457E-2</v>
+        <v>4.8810500000001866E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>0.24064617580135117</v>
+        <v>0.24039164052038764</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>244.42572805</v>
+        <v>244.42570395999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.45365630000000579</v>
+        <v>0.45365680000000452</v>
       </c>
       <c r="D113" s="5">
-        <v>2.2543140980930465</v>
+        <v>2.2543168377056944</v>
       </c>
       <c r="E113" s="5">
-        <v>1.9591553845441201</v>
+        <v>1.959187437144938</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>243.18064408000001</v>
+        <v>243.18048257999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.245083969999996</v>
+        <v>-1.2452213800000038</v>
       </c>
       <c r="D114" s="5">
-        <v>-5.9443166343325355</v>
+        <v>-5.9449549595252282</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>243.11438326999999</v>
+        <v>243.11443037999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-6.6260810000017045E-2</v>
+        <v>-6.6052200000001449E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.32648125031580211</v>
+        <v>-0.32545513487586275</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>243.23979502</v>
+        <v>243.23972444</v>
       </c>
       <c r="C116" s="5">
-        <v>0.12541175000001203</v>
+        <v>0.12529406000001586</v>
       </c>
       <c r="D116" s="5">
-        <v>0.62078522543080883</v>
+        <v>0.62020088987824185</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>241.51952342999999</v>
+        <v>241.51964462999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.7202715900000101</v>
+        <v>-1.7200798100000156</v>
       </c>
       <c r="D117" s="5">
-        <v>-8.1643357463968886</v>
+        <v>-8.1634629481774805</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>241.0528004</v>
+        <v>241.05297372000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.46672302999999715</v>
+        <v>-0.4666709099999764</v>
       </c>
       <c r="D118" s="5">
-        <v>-2.2944445999020791</v>
+        <v>-2.2941899519118847</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>240.43380916000001</v>
+        <v>240.43410643999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.61899123999998551</v>
+        <v>-0.61886728000001767</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.0382893482042372</v>
+        <v>-3.0376873087473055</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>239.88803426000001</v>
+        <v>239.88765549999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.54577489999999784</v>
+        <v>-0.54645093999999972</v>
       </c>
       <c r="D120" s="5">
-        <v>-2.6901989544193872</v>
+        <v>-2.6934864157520999</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>239.41231923999999</v>
+        <v>239.41222352</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.47571502000002397</v>
+        <v>-0.4754319799999962</v>
       </c>
       <c r="D121" s="5">
-        <v>-2.3539011178341784</v>
+        <v>-2.3525195031487534</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>239.64369307999999</v>
+        <v>239.64369823000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.23137384000000338</v>
+        <v>0.23147471000001474</v>
       </c>
       <c r="D122" s="5">
-        <v>1.1658930839465009</v>
+        <v>1.1664045427571157</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>240.03514702000001</v>
+        <v>240.03509083</v>
       </c>
       <c r="C123" s="5">
-        <v>0.39145394000001943</v>
+        <v>0.39139259999998899</v>
       </c>
       <c r="D123" s="5">
-        <v>1.9778866126789696</v>
+        <v>1.9775738498556628</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>240.61585298</v>
+        <v>240.61579674999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.58070595999998886</v>
+        <v>0.58070591999998555</v>
       </c>
       <c r="D124" s="5">
-        <v>2.9420462703364514</v>
+        <v>2.9420467628745062</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>240.92658505</v>
+        <v>240.92662240000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.31073207000000025</v>
+        <v>0.3108256500000266</v>
       </c>
       <c r="D125" s="5">
-        <v>1.5607382628066491</v>
+        <v>1.5612120063581036</v>
       </c>
       <c r="E125" s="5">
-        <v>-1.4315772025783713</v>
+        <v>-1.4315522071985498</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>242.63552838999999</v>
+        <v>242.63538500000001</v>
       </c>
       <c r="C126" s="5">
-        <v>1.7089433399999905</v>
+        <v>1.7087626</v>
       </c>
       <c r="D126" s="5">
-        <v>8.8519027311039444</v>
+        <v>8.8509282993329172</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>242.55835218000001</v>
+        <v>242.55843440999999</v>
       </c>
       <c r="C127" s="5">
-        <v>-7.7176209999976209E-2</v>
+        <v>-7.6950590000024022E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.38102255187177914</v>
+        <v>-0.37991082177244451</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>242.40707526</v>
+        <v>242.40706782000001</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.15127692000001502</v>
+        <v>-0.15136658999998076</v>
       </c>
       <c r="D128" s="5">
-        <v>-0.74584487987061632</v>
+        <v>-0.7462852139870968</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>243.44088747999999</v>
+        <v>243.44109176000001</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0338122199999873</v>
+        <v>1.0340239399999973</v>
       </c>
       <c r="D129" s="5">
-        <v>5.2394988624990146</v>
+        <v>5.2405973510954995</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>243.38124898000001</v>
+        <v>243.38152124000001</v>
       </c>
       <c r="C130" s="5">
-        <v>-5.9638499999977057E-2</v>
+        <v>-5.9570519999994076E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.2935819503853021</v>
+        <v>-0.29324751031568619</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>243.95500265999999</v>
+        <v>243.95545379999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.57375367999998161</v>
+        <v>0.5739325599999745</v>
       </c>
       <c r="D131" s="5">
-        <v>2.8658821839836701</v>
+        <v>2.8667840558482371</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>241.48538035000001</v>
+        <v>241.48483844</v>
       </c>
       <c r="C132" s="5">
-        <v>-2.469622309999977</v>
+        <v>-2.4706153599999823</v>
       </c>
       <c r="D132" s="5">
-        <v>-11.49386396230998</v>
+        <v>-11.498211290250538</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>240.86928298999999</v>
+        <v>240.86907486000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.61609736000002613</v>
+        <v>-0.61576357999999232</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.0189422589300685</v>
+        <v>-3.0173362473330134</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>241.10259753</v>
+        <v>241.10251586999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.23331454000000917</v>
+        <v>0.23344100999997863</v>
       </c>
       <c r="D134" s="5">
-        <v>1.168575127303817</v>
+        <v>1.1692129586865274</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>242.23395156000001</v>
+        <v>242.23384386000001</v>
       </c>
       <c r="C135" s="5">
-        <v>1.1313540300000113</v>
+        <v>1.1313279900000168</v>
       </c>
       <c r="D135" s="5">
-        <v>5.7785221162177214</v>
+        <v>5.778387670677354</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>241.88401099000001</v>
+        <v>241.88394392000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.34994057000000112</v>
+        <v>-0.34989994000000024</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.7198586210055433</v>
+        <v>-1.719661278334339</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>241.02322537000001</v>
+        <v>241.02328349000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.86078562000000147</v>
+        <v>-0.86066042999999581</v>
       </c>
       <c r="D137" s="5">
-        <v>-4.1878054945554632</v>
+        <v>-4.1872094409126532</v>
       </c>
       <c r="E137" s="5">
-        <v>4.0111936995224085E-2</v>
+        <v>4.0120551658895387E-2</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>242.33462749</v>
+        <v>242.33451590999999</v>
       </c>
       <c r="C138" s="5">
-        <v>1.3114021199999968</v>
+        <v>1.3112324199999819</v>
       </c>
       <c r="D138" s="5">
-        <v>6.7281493111093882</v>
+        <v>6.7272507795207881</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>241.07574496000001</v>
+        <v>241.07585162000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-1.2588825299999939</v>
+        <v>-1.2586642899999845</v>
       </c>
       <c r="D139" s="5">
-        <v>-6.0587132956933303</v>
+        <v>-6.0576954875092071</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>239.81982446000001</v>
+        <v>239.81988845999999</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.255920500000002</v>
+        <v>-1.2559631600000216</v>
       </c>
       <c r="D140" s="5">
-        <v>-6.0755286320302808</v>
+        <v>-6.075726511693869</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>237.62389213</v>
+        <v>237.62411044999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.1959323300000051</v>
+        <v>-2.1957780099999979</v>
       </c>
       <c r="D141" s="5">
-        <v>-10.451092495641756</v>
+        <v>-10.450391974615613</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>235.63701952</v>
+        <v>235.63729891</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.986872610000006</v>
+        <v>-1.9868115399999908</v>
       </c>
       <c r="D142" s="5">
-        <v>-9.5848952774355016</v>
+        <v>-9.5846056776179864</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>234.42621199000001</v>
+        <v>234.42668506999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.2108075299999825</v>
+        <v>-1.2106138400000077</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.9948191075685386</v>
+        <v>-5.9938801571574274</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>230.35086688999999</v>
+        <v>230.35030033000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.0753451000000211</v>
+        <v>-4.0763847399999804</v>
       </c>
       <c r="D144" s="5">
-        <v>-18.97777379321537</v>
+        <v>-18.982127085048695</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>229.31189212999999</v>
+        <v>229.31165988999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.0389747600000021</v>
+        <v>-1.0386404400000231</v>
       </c>
       <c r="D145" s="5">
-        <v>-5.2802109093815659</v>
+        <v>-5.2785664242855361</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>227.44611827</v>
+        <v>227.44600806</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.8657738599999902</v>
+        <v>-1.8656518299999902</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.338392038749511</v>
+        <v>-9.3378173708796197</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>224.58260002</v>
+        <v>224.58247459</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.8635182499999985</v>
+        <v>-2.863533469999993</v>
       </c>
       <c r="D147" s="5">
-        <v>-14.104400875054591</v>
+        <v>-14.104477097194456</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>222.36881038000001</v>
+        <v>222.36874667999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.2137896399999875</v>
+        <v>-2.2137279100000171</v>
       </c>
       <c r="D148" s="5">
-        <v>-11.208128971948994</v>
+        <v>-11.207839110239737</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>220.28292633999999</v>
+        <v>220.28299007999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.0858840400000247</v>
+        <v>-2.0857565999999963</v>
       </c>
       <c r="D149" s="5">
-        <v>-10.693396190887706</v>
+        <v>-10.692779098495663</v>
       </c>
       <c r="E149" s="5">
-        <v>-8.6051039264623324</v>
+        <v>-8.6050995197152975</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>218.14983068999999</v>
+        <v>218.14976978999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-2.1330956500000013</v>
+        <v>-2.133220289999997</v>
       </c>
       <c r="D150" s="5">
-        <v>-11.020795948477236</v>
+        <v>-11.021402985043727</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>215.96924440999999</v>
+        <v>215.96933827999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.18058628</v>
+        <v>-2.1804315100000053</v>
       </c>
       <c r="D151" s="5">
-        <v>-11.357020916367855</v>
+        <v>-11.356261621013386</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>214.93271365000001</v>
+        <v>214.93280454000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.0365307599999767</v>
+        <v>-1.0365337399999817</v>
       </c>
       <c r="D152" s="5">
-        <v>-5.6097020553101729</v>
+        <v>-5.6097153855074637</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>213.23146417999999</v>
+        <v>213.23164052000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.7012494700000218</v>
+        <v>-1.7011640199999931</v>
       </c>
       <c r="D153" s="5">
-        <v>-9.0955370567847194</v>
+        <v>-9.0950962288513075</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>212.33413075000001</v>
+        <v>212.33436431000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.8973334299999749</v>
+        <v>-0.89727621000000113</v>
       </c>
       <c r="D154" s="5">
-        <v>-4.9346537049237753</v>
+        <v>-4.9343422982176977</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>211.30109307999999</v>
+        <v>211.30147407000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.0330376700000272</v>
+        <v>-1.0328902400000004</v>
       </c>
       <c r="D155" s="5">
-        <v>-5.6844674751308499</v>
+        <v>-5.6836717112063511</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>210.15136512999999</v>
+        <v>210.15088279</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.1497279499999991</v>
+        <v>-1.1505912800000146</v>
       </c>
       <c r="D156" s="5">
-        <v>-6.3375181257797841</v>
+        <v>-6.3421242629416845</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>208.33197039000001</v>
+        <v>208.33176649000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.8193947399999786</v>
+        <v>-1.8191162999999904</v>
       </c>
       <c r="D157" s="5">
-        <v>-9.9083645415319328</v>
+        <v>-9.906941285828907</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>207.34203263000001</v>
+        <v>207.34193024999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.98993776000000366</v>
+        <v>-0.98983624000001669</v>
       </c>
       <c r="D158" s="5">
-        <v>-5.5553929812404252</v>
+        <v>-5.5548433649942108</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>205.63055431000001</v>
+        <v>205.63045002999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.7114783199999977</v>
+        <v>-1.7114802199999986</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.4677041389979895</v>
+        <v>-9.4677186418273163</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>204.44086436000001</v>
+        <v>204.44082243</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.1896899500000018</v>
+        <v>-1.1896275999999943</v>
       </c>
       <c r="D160" s="5">
-        <v>-6.7259688526351891</v>
+        <v>-6.7256307964839053</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>203.32612277000001</v>
+        <v>203.32617680000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.1147415899999942</v>
+        <v>-1.1146456299999841</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.3504599954599339</v>
+        <v>-6.3499308815149309</v>
       </c>
       <c r="E161" s="5">
-        <v>-7.697738472852711</v>
+        <v>-7.6977406534393662</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>202.26502055</v>
+        <v>202.26500191</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.0611022200000093</v>
+        <v>-1.061174890000018</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.0858038889547998</v>
+        <v>-6.08620721615456</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>201.40265518000001</v>
+        <v>201.40272701000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.86236536999999203</v>
+        <v>-0.86227489999998852</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.9979655492844444</v>
+        <v>-4.9974538992669792</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>200.21892226</v>
+        <v>200.21901843000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.1837329200000113</v>
+        <v>-1.1837085800000011</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.8293488182860296</v>
+        <v>-6.8292105431102756</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>199.51935452999999</v>
+        <v>199.51947881999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.69956773000001249</v>
+        <v>-0.69953961000001641</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.1131742713935822</v>
+        <v>-4.1130101635132199</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>198.53427581</v>
+        <v>198.53443336000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.98507871999998997</v>
+        <v>-0.98504545999998072</v>
       </c>
       <c r="D166" s="5">
-        <v>-5.766444263581338</v>
+        <v>-5.7662513274853389</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>197.62639250000001</v>
+        <v>197.6266224</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.90788330999998834</v>
+        <v>-0.90781096000000616</v>
       </c>
       <c r="D167" s="5">
-        <v>-5.3515809682225584</v>
+        <v>-5.3511610235490554</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>195.81523705000001</v>
+        <v>195.81492008999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.8111554500000011</v>
+        <v>-1.8117023100000154</v>
       </c>
       <c r="D168" s="5">
-        <v>-10.459714244721596</v>
+        <v>-10.462703381422433</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>195.50502079</v>
+        <v>195.50487301000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.31021626000000424</v>
+        <v>-0.31004707999997549</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.8845979032236393</v>
+        <v>-1.8835820724335872</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>195.17456451000001</v>
+        <v>195.17448396</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.33045627999999283</v>
+        <v>-0.33038905000000796</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.0095736053730495</v>
+        <v>-2.0091700628178777</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>195.51135214000001</v>
+        <v>195.51127366</v>
       </c>
       <c r="C171" s="5">
-        <v>0.33678763000000345</v>
+        <v>0.33678969999999708</v>
       </c>
       <c r="D171" s="5">
-        <v>2.0904511916895574</v>
+        <v>2.0904650333849917</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>195.41990425</v>
+        <v>195.41988333</v>
       </c>
       <c r="C172" s="5">
-        <v>-9.1447890000011967E-2</v>
+        <v>-9.1390329999995856E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.55984269450859436</v>
+        <v>-0.55949144246276727</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>195.08890500000001</v>
+        <v>195.08894784</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.33099924999999075</v>
+        <v>-0.33093549000000166</v>
       </c>
       <c r="D173" s="5">
-        <v>-2.013713391684202</v>
+        <v>-2.0133293116889051</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.0512343705672471</v>
+        <v>-4.0512387975024433</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>195.33863615000001</v>
+        <v>195.33864578999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.24973115000000234</v>
+        <v>0.24969794999998385</v>
       </c>
       <c r="D174" s="5">
-        <v>1.5469679533801184</v>
+        <v>1.5467605029195752</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>195.73262142999999</v>
+        <v>195.7326735</v>
       </c>
       <c r="C175" s="5">
-        <v>0.39398527999998123</v>
+        <v>0.39402771000001735</v>
       </c>
       <c r="D175" s="5">
-        <v>2.4473519802102883</v>
+        <v>2.4476183550742103</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>195.80189372999999</v>
+        <v>195.80196787</v>
       </c>
       <c r="C176" s="5">
-        <v>6.9272299999994402E-2</v>
+        <v>6.9294369999994387E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>0.42552313666797126</v>
+        <v>0.42565885801579828</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>196.42885484999999</v>
+        <v>196.42893343</v>
       </c>
       <c r="C177" s="5">
-        <v>0.62696112000000426</v>
+        <v>0.62696556000000214</v>
       </c>
       <c r="D177" s="5">
-        <v>3.9108179255542552</v>
+        <v>3.9108446036553168</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>196.50084380999999</v>
+        <v>196.50093466999999</v>
       </c>
       <c r="C178" s="5">
-        <v>7.1988959999998769E-2</v>
+        <v>7.200123999999164E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.44067402265941524</v>
+        <v>0.44074916852592239</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>196.07868218999999</v>
+        <v>196.07878345</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.42216161999999713</v>
+        <v>-0.42215121999998928</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.5478292680926939</v>
+        <v>-2.5477660776198841</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>196.84607204</v>
+        <v>196.84589288999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.76738985000000071</v>
+        <v>0.76710943999998449</v>
       </c>
       <c r="D180" s="5">
-        <v>4.7988420112646368</v>
+        <v>4.7970480453318531</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>196.40740794999999</v>
+        <v>196.40731456</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.43866409000000317</v>
+        <v>-0.43857832999998436</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.641621353146717</v>
+        <v>-2.6411135954947929</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>196.32669677999999</v>
+        <v>196.32664138999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-8.071117000000072E-2</v>
+        <v>-8.0673170000011396E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.49201199056424505</v>
+        <v>-0.4917811004882533</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>197.58632172</v>
+        <v>197.58627317</v>
       </c>
       <c r="C183" s="5">
-        <v>1.259624940000009</v>
+        <v>1.2596317800000065</v>
       </c>
       <c r="D183" s="5">
-        <v>7.9767377827587582</v>
+        <v>7.9767849682554237</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>196.89799613</v>
+        <v>196.89799484</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.68832559000000515</v>
+        <v>-0.68827833000000282</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.1012298288512161</v>
+        <v>-4.100954602280094</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>197.03063004000001</v>
+        <v>197.03066242</v>
       </c>
       <c r="C185" s="5">
-        <v>0.13263391000000979</v>
+        <v>0.13266758000000323</v>
       </c>
       <c r="D185" s="5">
-        <v>0.81134239521400975</v>
+        <v>0.81154912908352195</v>
       </c>
       <c r="E185" s="5">
-        <v>0.99530264932288226</v>
+        <v>0.99529706910534976</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>196.83079325</v>
+        <v>196.83080267</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.1998367900000062</v>
+        <v>-0.19985975000000167</v>
       </c>
       <c r="D186" s="5">
-        <v>-1.2103242675152837</v>
+        <v>-1.2104623535164172</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>196.32129782000001</v>
+        <v>196.32133368999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.50949542999998698</v>
+        <v>-0.50946898000000829</v>
       </c>
       <c r="D187" s="5">
-        <v>-3.0623507685159979</v>
+        <v>-3.0621939011977961</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>196.49292550000001</v>
+        <v>196.49298171999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.17162768000000028</v>
+        <v>0.17164803000000006</v>
       </c>
       <c r="D188" s="5">
-        <v>1.054120842266193</v>
+        <v>1.054246238125911</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>197.01886203000001</v>
+        <v>197.01889992</v>
       </c>
       <c r="C189" s="5">
-        <v>0.52593652999999563</v>
+        <v>0.52591820000000666</v>
       </c>
       <c r="D189" s="5">
-        <v>3.2596504793040326</v>
+        <v>3.2595342496415602</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>196.98084674</v>
+        <v>196.98087787</v>
       </c>
       <c r="C190" s="5">
-        <v>-3.8015290000004143E-2</v>
+        <v>-3.8022049999995033E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.2312974843399096</v>
+        <v>-0.23133852630567997</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>197.57228327000001</v>
+        <v>197.57229416000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.59143653000000995</v>
+        <v>0.59141629000001217</v>
       </c>
       <c r="D191" s="5">
-        <v>3.6631082512186941</v>
+        <v>3.6629802274528389</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>199.81417786</v>
+        <v>199.81410714</v>
       </c>
       <c r="C192" s="5">
-        <v>2.2418945899999869</v>
+        <v>2.2418129799999917</v>
       </c>
       <c r="D192" s="5">
-        <v>14.49944433295418</v>
+        <v>14.498882305153726</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>199.52470848999999</v>
+        <v>199.52467111999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.28946937000000617</v>
+        <v>-0.28943602000001079</v>
       </c>
       <c r="D193" s="5">
-        <v>-1.7246465938828615</v>
+        <v>-1.7244500817566122</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>198.10891942000001</v>
+        <v>198.10890218</v>
       </c>
       <c r="C194" s="5">
-        <v>-1.4157890699999882</v>
+        <v>-1.4157689399999924</v>
       </c>
       <c r="D194" s="5">
-        <v>-8.1903926464946935</v>
+        <v>-8.1902821749281216</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>199.10092958999999</v>
+        <v>199.10089221999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.99201016999998615</v>
+        <v>0.99199003999999036</v>
       </c>
       <c r="D195" s="5">
-        <v>6.1771595897498033</v>
+        <v>6.177031322389781</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>199.37017197</v>
+        <v>199.37016151</v>
       </c>
       <c r="C196" s="5">
-        <v>0.26924238000000855</v>
+        <v>0.2692692900000111</v>
       </c>
       <c r="D196" s="5">
-        <v>1.6348730376062104</v>
+        <v>1.635037964972641</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>199.53236934</v>
+        <v>199.53242864000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.16219737000000123</v>
+        <v>0.16226713000000359</v>
       </c>
       <c r="D197" s="5">
-        <v>0.98063875010503398</v>
+        <v>0.98106245775424483</v>
       </c>
       <c r="E197" s="5">
-        <v>1.2697210070800269</v>
+        <v>1.2697344612622397</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>199.22312493000001</v>
+        <v>199.22307395999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.30924440999999092</v>
+        <v>-0.30935468000001265</v>
       </c>
       <c r="D198" s="5">
-        <v>-1.8440432626943948</v>
+        <v>-1.8446946690091282</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>199.99588983999999</v>
+        <v>199.99595023000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.77276490999997804</v>
+        <v>0.7728762700000118</v>
       </c>
       <c r="D199" s="5">
-        <v>4.7552674446677878</v>
+        <v>4.7559686368552789</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>200.54972434000001</v>
+        <v>200.54974985999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.55383450000002199</v>
+        <v>0.55379962999998611</v>
       </c>
       <c r="D200" s="5">
-        <v>3.3741583802478603</v>
+        <v>3.3739416595323313</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>201.07074205999999</v>
+        <v>201.07074936000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.52101771999997482</v>
+        <v>0.52099950000001627</v>
       </c>
       <c r="D201" s="5">
-        <v>3.1624710076278539</v>
+        <v>3.1623584228543056</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>201.46495793</v>
+        <v>201.46496515999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.39421587000001068</v>
+        <v>0.39421579999998357</v>
       </c>
       <c r="D202" s="5">
-        <v>2.378235724024913</v>
+        <v>2.3782352098862258</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>201.61994928999999</v>
+        <v>201.61994480999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.1549913599999968</v>
+        <v>0.15497965000000136</v>
       </c>
       <c r="D203" s="5">
-        <v>0.9271022997844991</v>
+        <v>0.92703192476499829</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>201.23191603999999</v>
+        <v>201.23188211999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.38803325000000655</v>
+        <v>-0.38806268999999816</v>
       </c>
       <c r="D204" s="5">
-        <v>-2.2852029491510217</v>
+        <v>-2.2853745460191144</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>201.55016667999999</v>
+        <v>201.55016058999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.31825064000000225</v>
+        <v>0.31827846999999565</v>
       </c>
       <c r="D205" s="5">
-        <v>1.9144092206427432</v>
+        <v>1.9145784141224587</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>201.75034815999999</v>
+        <v>201.75035788</v>
       </c>
       <c r="C206" s="5">
-        <v>0.20018147999999769</v>
+        <v>0.20019729000000552</v>
       </c>
       <c r="D206" s="5">
-        <v>1.1983833100434715</v>
+        <v>1.1984785104317774</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>200.94620641</v>
+        <v>200.94618395000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.80414174999998522</v>
+        <v>-0.80417392999999038</v>
       </c>
       <c r="D207" s="5">
-        <v>-4.6795187434279235</v>
+        <v>-4.6797017008893942</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>201.22773981</v>
+        <v>201.22774204999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.28153340000000071</v>
+        <v>0.28155809999998382</v>
       </c>
       <c r="D208" s="5">
-        <v>1.6942622643633554</v>
+        <v>1.6944122466851397</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>200.03849926999999</v>
+        <v>200.03864103999999</v>
       </c>
       <c r="C209" s="5">
-        <v>-1.1892405400000143</v>
+        <v>-1.1891010100000017</v>
       </c>
       <c r="D209" s="5">
-        <v>-6.8658700179976329</v>
+        <v>-6.8650903908046512</v>
       </c>
       <c r="E209" s="5">
-        <v>0.25365805642167949</v>
+        <v>0.25369931266325807</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>201.30677367999999</v>
+        <v>201.30647081999999</v>
       </c>
       <c r="C210" s="5">
-        <v>1.2682744100000036</v>
+        <v>1.2678297799999996</v>
       </c>
       <c r="D210" s="5">
-        <v>7.8791732454934538</v>
+        <v>7.8763082054381872</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>201.26954362999999</v>
+        <v>201.26969656</v>
       </c>
       <c r="C211" s="5">
-        <v>-3.7230050000005122E-2</v>
+        <v>-3.677425999998718E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-0.22170463308914812</v>
+        <v>-0.21899346311814449</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>201.37136034</v>
+        <v>201.37138984000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.10181671000000847</v>
+        <v>0.10169328000000633</v>
       </c>
       <c r="D212" s="5">
-        <v>0.60873873421161129</v>
+        <v>0.6079982593807598</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>199.72316857000001</v>
+        <v>199.72316995</v>
       </c>
       <c r="C213" s="5">
-        <v>-1.6481917699999826</v>
+        <v>-1.6482198900000071</v>
       </c>
       <c r="D213" s="5">
-        <v>-9.3915038369900667</v>
+        <v>-9.3916556089226546</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>199.3288881</v>
+        <v>199.32888682999999</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.39428047000001243</v>
+        <v>-0.39428312000001142</v>
       </c>
       <c r="D214" s="5">
-        <v>-2.3434087697308814</v>
+        <v>-2.343424333389621</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>199.31196259000001</v>
+        <v>199.31195599</v>
       </c>
       <c r="C215" s="5">
-        <v>-1.6925509999992983E-2</v>
+        <v>-1.6930839999986347E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-0.10184740126475411</v>
+        <v>-0.10187945962253364</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>198.38149251999999</v>
+        <v>198.38149371</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.93047007000001258</v>
+        <v>-0.93046228000000042</v>
       </c>
       <c r="D216" s="5">
-        <v>-5.4604669121337661</v>
+        <v>-5.4604225400364363</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>197.13664782000001</v>
+        <v>197.13665832999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.2448446999999874</v>
+        <v>-1.244835380000012</v>
       </c>
       <c r="D217" s="5">
-        <v>-7.2754854079807867</v>
+        <v>-7.2754327611431417</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>196.45882890999999</v>
+        <v>196.45884795000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.67781891000001337</v>
+        <v>-0.67781037999998262</v>
       </c>
       <c r="D218" s="5">
-        <v>-4.0488460640236701</v>
+        <v>-4.0487958592534623</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>195.1514775</v>
+        <v>195.15146428</v>
       </c>
       <c r="C219" s="5">
-        <v>-1.3073514099999954</v>
+        <v>-1.3073836700000072</v>
       </c>
       <c r="D219" s="5">
-        <v>-7.6996147754636262</v>
+        <v>-7.6997971514970232</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>194.56412232</v>
+        <v>194.56413554</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.58735518000000297</v>
+        <v>-0.58732874000000379</v>
       </c>
       <c r="D220" s="5">
-        <v>-3.5524972659959131</v>
+        <v>-3.5523402234854173</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>194.29088934000001</v>
+        <v>194.29110284000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.27323297999998886</v>
+        <v>-0.27303269999998747</v>
       </c>
       <c r="D221" s="5">
-        <v>-1.6722451267263683</v>
+        <v>-1.6710287020984982</v>
       </c>
       <c r="E221" s="5">
-        <v>-2.8732518745015145</v>
+        <v>-2.8732139801183165</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>193.92871191</v>
+        <v>193.92814240999999</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.36217743000000269</v>
+        <v>-0.36296043000001532</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.2141264630654023</v>
+        <v>-2.2188617477967854</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>193.72210032000001</v>
+        <v>193.72237188</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.20661158999999429</v>
+        <v>-0.20577052999999523</v>
       </c>
       <c r="D223" s="5">
-        <v>-1.2710146670056655</v>
+        <v>-1.2658745624574808</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>192.74309998999999</v>
+        <v>192.74312749000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.9790003300000194</v>
+        <v>-0.97924438999999097</v>
       </c>
       <c r="D224" s="5">
-        <v>-5.8986078530134378</v>
+        <v>-5.9000296660397966</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>192.08168922999999</v>
+        <v>192.08170446</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.66141075999999543</v>
+        <v>-0.66142303000000879</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.0410426586297454</v>
+        <v>-4.0411156500977041</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>192.20780393000001</v>
+        <v>192.20780446000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.12611470000001646</v>
+        <v>0.12610000000000809</v>
       </c>
       <c r="D226" s="5">
-        <v>0.79073303368255576</v>
+        <v>0.79064046943484456</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>191.39267290999999</v>
+        <v>191.39267548000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.81513102000002391</v>
+        <v>-0.81512897999999723</v>
       </c>
       <c r="D227" s="5">
-        <v>-4.9720213724229296</v>
+        <v>-4.9720092045162811</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>191.11035163</v>
+        <v>191.11036365999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.28232127999999079</v>
+        <v>-0.28231182000001809</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.7558166502184447</v>
+        <v>-1.7557582695406748</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>190.94060780999999</v>
+        <v>190.94063044999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.16974382000000787</v>
+        <v>-0.16973321000000396</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.060646197784465</v>
+        <v>-1.0605801581515917</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>190.01890578999999</v>
+        <v>190.01892785999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.9217020199999979</v>
+        <v>-0.92170258999999533</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.6412570486190194</v>
+        <v>-5.641259793964104</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>189.75049533999999</v>
+        <v>189.75049540000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.26841045000000463</v>
+        <v>-0.26843245999998544</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.6819481492164057</v>
+        <v>-1.6820848074295958</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>187.99744691000001</v>
+        <v>187.99747871</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.7530484299999785</v>
+        <v>-1.7530166900000097</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.540102295040189</v>
+        <v>-10.539921047299528</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>186.92690825</v>
+        <v>186.92716354999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.0705386600000111</v>
+        <v>-1.0703151600000069</v>
       </c>
       <c r="D233" s="5">
-        <v>-6.6233137669060804</v>
+        <v>-6.6219729177522835</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.7901834280625435</v>
+        <v>-3.7901577490474514</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>184.61413848000001</v>
+        <v>184.61336449000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.3127697699999885</v>
+        <v>-2.3137990599999796</v>
       </c>
       <c r="D234" s="5">
-        <v>-13.8773030903237</v>
+        <v>-13.883047203198529</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>181.74664991</v>
+        <v>181.74698136000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.8674885700000061</v>
+        <v>-2.8663831300000027</v>
       </c>
       <c r="D235" s="5">
-        <v>-17.126157250083285</v>
+        <v>-17.12017403286691</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>179.79393178999999</v>
+        <v>179.79397003</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.9527181200000143</v>
+        <v>-1.9530113300000096</v>
       </c>
       <c r="D236" s="5">
-        <v>-12.157763347884476</v>
+        <v>-12.159461500658686</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>177.83258413999999</v>
+        <v>177.83262286999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.9613476499999933</v>
+        <v>-1.9613471600000025</v>
       </c>
       <c r="D237" s="5">
-        <v>-12.333086795098879</v>
+        <v>-12.333081428649638</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>175.31336622000001</v>
+        <v>175.31337432999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.5192179199999885</v>
+        <v>-2.5192485400000066</v>
       </c>
       <c r="D238" s="5">
-        <v>-15.735572868958592</v>
+        <v>-15.735746314361098</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>173.30034001000001</v>
+        <v>173.30035441000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.0130262099999925</v>
+        <v>-2.0130199199999765</v>
       </c>
       <c r="D239" s="5">
-        <v>-12.941208936438798</v>
+        <v>-12.941170457089379</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>171.81462056000001</v>
+        <v>171.81463841999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.4857194500000048</v>
+        <v>-1.485715990000017</v>
       </c>
       <c r="D240" s="5">
-        <v>-9.8162208043186538</v>
+        <v>-9.8161982332966691</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>170.46990568999999</v>
+        <v>170.46992838</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3447148700000184</v>
+        <v>-1.3447100399999954</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.9979360138902287</v>
+        <v>-8.9979041776229511</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>169.92482849999999</v>
+        <v>169.92484938999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.54507719000000066</v>
+        <v>-0.54507899000000748</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.7702333526105858</v>
+        <v>-3.7702450918223995</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>169.22365249999999</v>
+        <v>169.22365450999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.7011760000000038</v>
+        <v>-0.70119488000000274</v>
       </c>
       <c r="D243" s="5">
-        <v>-4.8408198863982621</v>
+        <v>-4.8409467056390714</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>168.17502178000001</v>
+        <v>168.17504475999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.0486307199999771</v>
+        <v>-1.0486097499999971</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.1877852190268872</v>
+        <v>-7.1876462616871972</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>167.42943879000001</v>
+        <v>167.42966537999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.74558299000000261</v>
+        <v>-0.74537938000000281</v>
       </c>
       <c r="D245" s="5">
-        <v>-5.1922266172566562</v>
+        <v>-5.1908423735012477</v>
       </c>
       <c r="E245" s="5">
-        <v>-10.430531185977598</v>
+        <v>-10.430532299167282</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>168.39311889999999</v>
+        <v>168.3923667</v>
       </c>
       <c r="C246" s="5">
-        <v>0.96368010999998432</v>
+        <v>0.96270132000000785</v>
       </c>
       <c r="D246" s="5">
-        <v>7.1297845694653805</v>
+        <v>7.122302521936974</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>166.67391691</v>
+        <v>166.67424043</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.7192019899999877</v>
+        <v>-1.7181262699999991</v>
       </c>
       <c r="D247" s="5">
-        <v>-11.58629096599465</v>
+        <v>-11.5794920737067</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>166.62027760000001</v>
+        <v>166.62030167</v>
       </c>
       <c r="C248" s="5">
-        <v>-5.3639309999994111E-2</v>
+        <v>-5.393875999999409E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-0.38550340763904289</v>
+        <v>-0.38765096164372626</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>166.52186594</v>
+        <v>166.52191937000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-9.841166000001067E-2</v>
+        <v>-9.8382299999997258E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.70646334853597947</v>
+        <v>-0.70625316552542783</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>166.83213726</v>
+        <v>166.83215240999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.31027131999999824</v>
+        <v>0.31023303999998575</v>
       </c>
       <c r="D250" s="5">
-        <v>2.258952111058421</v>
+        <v>2.2586698167663011</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>166.71681942000001</v>
+        <v>166.71683970000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.11531783999998879</v>
+        <v>-0.11531270999998355</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.82631880131043278</v>
+        <v>-0.82628210678338254</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>166.40523131</v>
+        <v>166.40524980999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.31158811000000242</v>
+        <v>-0.3115898900000218</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.2198485003213198</v>
+        <v>-2.219860784251193</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>166.30811641</v>
+        <v>166.30813606000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-9.711490000000822E-2</v>
+        <v>-9.7113749999977017E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.69808226234894244</v>
+        <v>-0.69807394506414822</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>166.05091499</v>
+        <v>166.05093135000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.25720142000000124</v>
+        <v>-0.25720470999999634</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.8401380986631577</v>
+        <v>-1.8401612214157592</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>166.15161531999999</v>
+        <v>166.15162212000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.10070032999999512</v>
+        <v>0.10069076999999993</v>
       </c>
       <c r="D255" s="5">
-        <v>0.73016319731262769</v>
+        <v>0.73009357564750577</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>166.37044305000001</v>
+        <v>166.37047382</v>
       </c>
       <c r="C256" s="5">
-        <v>0.21882773000001521</v>
+        <v>0.21885169999998766</v>
       </c>
       <c r="D256" s="5">
-        <v>1.5919423831763257</v>
+        <v>1.5921179612994107</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>166.25329894000001</v>
+        <v>166.25350198999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.11714410999999814</v>
+        <v>-0.11697183000001132</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.84167486094357535</v>
+        <v>-0.84044166516920038</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.70246896752439447</v>
+        <v>-0.70248207647705119</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>165.50082186</v>
+        <v>165.50010843000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.75247708000000557</v>
+        <v>-0.75339355999997792</v>
       </c>
       <c r="D258" s="5">
-        <v>-5.2981208052765849</v>
+        <v>-5.3044073674944903</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>165.82873230999999</v>
+        <v>165.82901322000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.32791044999999031</v>
+        <v>0.32890478999999573</v>
       </c>
       <c r="D259" s="5">
-        <v>2.4036677104749771</v>
+        <v>2.4110468385624584</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>166.59182186000001</v>
+        <v>166.59185948000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.76308955000001788</v>
+        <v>0.76284626000000344</v>
       </c>
       <c r="D260" s="5">
-        <v>5.6639309110105174</v>
+        <v>5.6620693565522018</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>167.15389261999999</v>
+        <v>167.15395357</v>
       </c>
       <c r="C261" s="5">
-        <v>0.56207075999998324</v>
+        <v>0.562094089999988</v>
       </c>
       <c r="D261" s="5">
-        <v>4.1247099312585744</v>
+        <v>4.1248833772568938</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>167.00503451</v>
+        <v>167.00505233999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.14885810999999194</v>
+        <v>-0.14890123000000699</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.0634355740846257</v>
+        <v>-1.0637417277469696</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>167.36441959999999</v>
+        <v>167.36445308</v>
       </c>
       <c r="C263" s="5">
-        <v>0.3593850899999893</v>
+        <v>0.35940074000001232</v>
       </c>
       <c r="D263" s="5">
-        <v>2.613113914762466</v>
+        <v>2.6132287749256466</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>167.75705782</v>
+        <v>167.75707435999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.39263822000000914</v>
+        <v>0.39262127999998597</v>
       </c>
       <c r="D264" s="5">
-        <v>2.8518195911242827</v>
+        <v>2.8516943824244079</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>167.89049696000001</v>
+        <v>167.89050503000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.13343914000000723</v>
+        <v>0.13343067000002407</v>
       </c>
       <c r="D265" s="5">
-        <v>0.9587040060343277</v>
+        <v>0.95864279126600671</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>168.07725825</v>
+        <v>168.07726715000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.18676128999999264</v>
+        <v>0.18676211999999737</v>
       </c>
       <c r="D266" s="5">
-        <v>1.3430767072202254</v>
+        <v>1.3430826477017543</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>168.05774045000001</v>
+        <v>168.057748</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.9517799999988483E-2</v>
+        <v>-1.9519150000007812E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.13925980964997198</v>
+        <v>-0.13926942839990186</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>168.20220162000001</v>
+        <v>168.2022225</v>
       </c>
       <c r="C268" s="5">
-        <v>0.14446116999999958</v>
+        <v>0.14447450000000117</v>
       </c>
       <c r="D268" s="5">
-        <v>1.0364017120859881</v>
+        <v>1.0364977507842932</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>167.67715013</v>
+        <v>167.67728285000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.52505149000000984</v>
+        <v>-0.52493964999999321</v>
       </c>
       <c r="D269" s="5">
-        <v>-3.6822129606132736</v>
+        <v>-3.6814415855760951</v>
       </c>
       <c r="E269" s="5">
-        <v>0.85643484915980395</v>
+        <v>0.85639150030394351</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>168.13467026000001</v>
+        <v>168.13414356999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.45752013000000602</v>
+        <v>0.45686071999998035</v>
       </c>
       <c r="D270" s="5">
-        <v>3.3238807975746854</v>
+        <v>3.3190155053200776</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>168.25581446999999</v>
+        <v>168.25600906</v>
       </c>
       <c r="C271" s="5">
-        <v>0.12114420999998288</v>
+        <v>0.12186549000000468</v>
       </c>
       <c r="D271" s="5">
-        <v>0.86805731276067277</v>
+        <v>0.87324900277827577</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>168.34703001</v>
+        <v>168.34705757</v>
       </c>
       <c r="C272" s="5">
-        <v>9.1215540000007422E-2</v>
+        <v>9.1048510000007354E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>0.65249221736451979</v>
+        <v>0.65129308774618533</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>168.19699266999999</v>
+        <v>168.19704580000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.15003734000001145</v>
+        <v>-0.15001176999999188</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.0642592205590828</v>
+        <v>-1.0640785596325752</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>168.09872442</v>
+        <v>168.09873537000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-9.8268249999989621E-2</v>
+        <v>-9.831042999999795E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.69884550893702935</v>
+        <v>-0.69914429287248891</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>168.20289305</v>
+        <v>168.20294713999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.10416863000000376</v>
+        <v>0.10421176999997783</v>
       </c>
       <c r="D275" s="5">
-        <v>0.74616437866701357</v>
+        <v>0.74647439795445525</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>168.07376324000001</v>
+        <v>168.07376897</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.1291298099999949</v>
+        <v>-0.12917816999998877</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.91736331547173089</v>
+        <v>-0.91770513059131753</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>168.18825806000001</v>
+        <v>168.18825541000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.11449482000000444</v>
+        <v>0.11448644000000741</v>
       </c>
       <c r="D277" s="5">
-        <v>0.82053096782419566</v>
+        <v>0.82047065902457472</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>167.80352192000001</v>
+        <v>167.80352561999999</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.38473614000000111</v>
+        <v>-0.38472979000002283</v>
       </c>
       <c r="D278" s="5">
-        <v>-2.7107647151364378</v>
+        <v>-2.7107205780163457</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>167.70053985000001</v>
+        <v>167.70054723000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.10298206999999593</v>
+        <v>-0.10297838999997566</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.73396678351885791</v>
+        <v>-0.73394062800765658</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>167.57356290999999</v>
+        <v>167.57357318999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.12697694000002002</v>
+        <v>-0.12697404000002166</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.90482348265821244</v>
+        <v>-0.90480286391007025</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>167.72238106</v>
+        <v>167.72244805</v>
       </c>
       <c r="C281" s="5">
-        <v>0.14881815000001097</v>
+        <v>0.14887486000000649</v>
       </c>
       <c r="D281" s="5">
-        <v>1.0709125758236793</v>
+        <v>1.0713225975989671</v>
       </c>
       <c r="E281" s="5">
-        <v>2.6975011183649755E-2</v>
+        <v>2.6935789531123966E-2</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>167.40614486999999</v>
+        <v>167.40586635</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.31623619000001213</v>
+        <v>-0.31658170000000041</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.2392525682364495</v>
+        <v>-2.2416728787661211</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>167.41387254</v>
+        <v>167.41391879</v>
       </c>
       <c r="C283" s="5">
-        <v>7.727670000008402E-3</v>
+        <v>8.0524400000001606E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>5.5407516326089201E-2</v>
+        <v>5.773683454133316E-2</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>167.77446850999999</v>
+        <v>167.77449594999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.36059596999999144</v>
+        <v>0.36057715999999118</v>
       </c>
       <c r="D284" s="5">
-        <v>2.6155438939200248</v>
+        <v>2.6154051062422523</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>166.78143173999999</v>
+        <v>166.78146828000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.99303677000000334</v>
+        <v>-0.99302766999997516</v>
       </c>
       <c r="D285" s="5">
-        <v>-6.8759377645709723</v>
+        <v>-6.8758757034359519</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>166.49377285</v>
+        <v>166.49377673999999</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.28765888999998879</v>
+        <v>-0.28769154000002573</v>
       </c>
       <c r="D286" s="5">
-        <v>-2.050197471558457</v>
+        <v>-2.0504275258444227</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>166.19480164999999</v>
+        <v>166.19487513000001</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.29897120000001109</v>
+        <v>-0.29890160999997306</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.133673133375813</v>
+        <v>-2.1331813333841265</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>165.60046632000001</v>
+        <v>165.60046831</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.59433532999997851</v>
+        <v>-0.59440682000001743</v>
       </c>
       <c r="D288" s="5">
-        <v>-4.2079563744501058</v>
+        <v>-4.2084507920677421</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>165.18430050000001</v>
+        <v>165.18429845</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.41616582000000335</v>
+        <v>-0.41616985999999656</v>
       </c>
       <c r="D289" s="5">
-        <v>-2.9743505709012297</v>
+        <v>-2.9743790117401026</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>165.35721064000001</v>
+        <v>165.35721720000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.17291013999999905</v>
+        <v>0.172918750000008</v>
       </c>
       <c r="D290" s="5">
-        <v>1.2633823415854506</v>
+        <v>1.2634456296836571</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>165.01150167</v>
+        <v>165.01150306</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.345708970000004</v>
+        <v>-0.34571414000001255</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.4801675699529624</v>
+        <v>-2.4802041375825534</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>164.94409214999999</v>
+        <v>164.94407799999999</v>
       </c>
       <c r="C292" s="5">
-        <v>-6.7409520000012435E-2</v>
+        <v>-6.7425060000005033E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-0.48911694869601119</v>
+        <v>-0.48922944803669877</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>164.52975419000001</v>
+        <v>164.52976425</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.41433795999998324</v>
+        <v>-0.41431374999999093</v>
       </c>
       <c r="D293" s="5">
-        <v>-2.9730884913108824</v>
+        <v>-2.9729174164912053</v>
       </c>
       <c r="E293" s="5">
-        <v>-1.9035186895289158</v>
+        <v>-1.903551872226561</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>164.94709152999999</v>
+        <v>164.94702386</v>
       </c>
       <c r="C294" s="5">
-        <v>0.4173373399999889</v>
+        <v>0.41725961000000211</v>
       </c>
       <c r="D294" s="5">
-        <v>3.0866815131472825</v>
+        <v>3.0860983780144569</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>164.87782369000001</v>
+        <v>164.87775894999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-6.9267839999980652E-2</v>
+        <v>-6.9264910000015334E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.50276541894394011</v>
+        <v>-0.50274440705125878</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>164.58298224999999</v>
+        <v>164.58299070000001</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.29484144000002743</v>
+        <v>-0.29476824999997575</v>
       </c>
       <c r="D296" s="5">
-        <v>-2.1249100933537379</v>
+        <v>-2.1243886177842009</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>165.18803818999999</v>
+        <v>165.18805315</v>
       </c>
       <c r="C297" s="5">
-        <v>0.60505593999999974</v>
+        <v>0.60506244999999126</v>
       </c>
       <c r="D297" s="5">
-        <v>4.5018587571777235</v>
+        <v>4.5019079419175823</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>165.45519034</v>
+        <v>165.45518920000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.26715215000001535</v>
+        <v>0.26713605000000484</v>
       </c>
       <c r="D298" s="5">
-        <v>1.958068956804726</v>
+        <v>1.9579497227807829</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>165.00065698</v>
+        <v>165.00074644</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.45453335999999922</v>
+        <v>-0.45444276000000627</v>
       </c>
       <c r="D299" s="5">
-        <v>-3.2472462562068927</v>
+        <v>-3.2466087661624954</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>165.41332954000001</v>
+        <v>165.41333943999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.4126725600000043</v>
+        <v>0.41259299999998689</v>
       </c>
       <c r="D300" s="5">
-        <v>3.0428733442764644</v>
+        <v>3.0422769386651227</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>165.78920606</v>
+        <v>165.78922842</v>
       </c>
       <c r="C301" s="5">
-        <v>0.37587651999999139</v>
+        <v>0.37588898000001336</v>
       </c>
       <c r="D301" s="5">
-        <v>2.761155635469148</v>
+        <v>2.7612481451862125</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>166.06515132999999</v>
+        <v>166.06517905000001</v>
       </c>
       <c r="C302" s="5">
-        <v>0.27594526999999403</v>
+        <v>0.27595063000001119</v>
       </c>
       <c r="D302" s="5">
-        <v>2.0157074509834727</v>
+        <v>2.0157466891391973</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>166.46007752</v>
+        <v>166.46008641</v>
       </c>
       <c r="C303" s="5">
-        <v>0.39492619000000673</v>
+        <v>0.3949073599999906</v>
       </c>
       <c r="D303" s="5">
-        <v>2.8913921932599562</v>
+        <v>2.8912520352435633</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>166.78921271999999</v>
+        <v>166.78919268999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.32913519999999608</v>
+        <v>0.32910627999999065</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3986884578919954</v>
+        <v>2.3984752666199594</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>167.33643433</v>
+        <v>167.33641614000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.54722161000000824</v>
+        <v>0.54722345000001837</v>
       </c>
       <c r="D305" s="5">
-        <v>4.0089286387021694</v>
+        <v>4.0089428528162552</v>
       </c>
       <c r="E305" s="5">
-        <v>1.7058799812943448</v>
+        <v>1.7058627068445631</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>167.41354709000001</v>
+        <v>167.41350173999999</v>
       </c>
       <c r="C306" s="5">
-        <v>7.7112760000005665E-2</v>
+        <v>7.7085599999975329E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>0.55439335174072291</v>
+        <v>0.55419765343458494</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>167.58479220000001</v>
+        <v>167.58464190000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.17124511000000098</v>
+        <v>0.17114016000002152</v>
       </c>
       <c r="D307" s="5">
-        <v>1.2343933409346919</v>
+        <v>1.2336329029713156</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>167.41675588000001</v>
+        <v>167.41675094999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.1680363199999988</v>
+        <v>-0.16789095000001453</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.1966197046730853</v>
+        <v>-1.1955912600485008</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>168.34265110999999</v>
+        <v>168.34264271999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.92589522999998053</v>
+        <v>0.92589176999999268</v>
       </c>
       <c r="D309" s="5">
-        <v>6.8422147401784095</v>
+        <v>6.8421885962906215</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>168.85211304000001</v>
+        <v>168.85211428</v>
       </c>
       <c r="C310" s="5">
-        <v>0.50946193000001472</v>
+        <v>0.50947156000000859</v>
       </c>
       <c r="D310" s="5">
-        <v>3.6926683555054129</v>
+        <v>3.6927395084403791</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>168.86865198999999</v>
+        <v>168.86878383999999</v>
       </c>
       <c r="C311" s="5">
-        <v>1.6538949999983288E-2</v>
+        <v>1.6669559999996864E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>0.11760252800567805</v>
+        <v>0.11853175222469314</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>169.81497808</v>
+        <v>169.81505479</v>
       </c>
       <c r="C312" s="5">
-        <v>0.94632609000001366</v>
+        <v>0.94627095000001304</v>
       </c>
       <c r="D312" s="5">
-        <v>6.9358883313188624</v>
+        <v>6.935466075857244</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>170.2739699</v>
+        <v>170.27404573000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.45899181999999428</v>
+        <v>0.45899094000000673</v>
       </c>
       <c r="D313" s="5">
-        <v>3.2921265949346301</v>
+        <v>3.292118679678957</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>170.35431383</v>
+        <v>170.35438156999999</v>
       </c>
       <c r="C314" s="5">
-        <v>8.0343929999997954E-2</v>
+        <v>8.0335839999975178E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>0.56769286798108443</v>
+        <v>0.56763530392649475</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>170.57489638999999</v>
+        <v>170.57493686999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.22058255999999687</v>
+        <v>0.2205553000000009</v>
       </c>
       <c r="D315" s="5">
-        <v>1.5649285345248787</v>
+        <v>1.5647331319184943</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>170.79737383</v>
+        <v>170.79739362000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.2224774400000058</v>
+        <v>0.22245675000002052</v>
       </c>
       <c r="D316" s="5">
-        <v>1.5764126230999986</v>
+        <v>1.576264589651144</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>170.41900622</v>
+        <v>170.41868066999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.37836760999999797</v>
+        <v>-0.37871295000002192</v>
       </c>
       <c r="D317" s="5">
-        <v>-2.6262094199054897</v>
+        <v>-2.6285769317030416</v>
       </c>
       <c r="E317" s="5">
-        <v>1.8421402979825308</v>
+        <v>1.841956820338031</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>171.71142616</v>
+        <v>171.71143025999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.292419940000002</v>
+        <v>1.2927495899999997</v>
       </c>
       <c r="D318" s="5">
-        <v>9.4898856789914063</v>
+        <v>9.4924269740509715</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>172.43910793000001</v>
+        <v>172.43896444999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.72768177000000378</v>
+        <v>0.72753419000000008</v>
       </c>
       <c r="D319" s="5">
-        <v>5.20560208717189</v>
+        <v>5.2045214972226583</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>172.48607045</v>
+        <v>172.4860271</v>
       </c>
       <c r="C320" s="5">
-        <v>4.6962519999993901E-2</v>
+        <v>4.7062650000015083E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.32730112484520291</v>
+        <v>0.32800029319846047</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>172.28952146</v>
+        <v>172.2894685</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.19654898999999659</v>
+        <v>-0.19655860000000303</v>
       </c>
       <c r="D321" s="5">
-        <v>-1.3588702749637749</v>
+        <v>-1.3589366386402846</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>172.58365280999999</v>
+        <v>172.58364800999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.29413134999998647</v>
+        <v>0.29417950999999221</v>
       </c>
       <c r="D322" s="5">
-        <v>2.0679764216086083</v>
+        <v>2.0683188524946106</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>172.60103731000001</v>
+        <v>172.60122564</v>
       </c>
       <c r="C323" s="5">
-        <v>1.7384500000019898E-2</v>
+        <v>1.7577630000005229E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.12094402435620655</v>
+        <v>0.12228838655716778</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>173.13911168000001</v>
+        <v>173.13935305000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.53807437000000391</v>
+        <v>0.53812741000001552</v>
       </c>
       <c r="D324" s="5">
-        <v>3.8057480154741752</v>
+        <v>3.8061253939679407</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>173.18701224</v>
+        <v>173.18724757000001</v>
       </c>
       <c r="C325" s="5">
-        <v>4.7900559999987991E-2</v>
+        <v>4.7894519999999829E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.33249689380456804</v>
+        <v>0.33245443977314437</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>173.29461196</v>
+        <v>173.29468689999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.10759971999999607</v>
+        <v>0.10743932999997696</v>
       </c>
       <c r="D326" s="5">
-        <v>0.74810341138178416</v>
+        <v>0.74698344944037487</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>173.76631068</v>
+        <v>173.76636033</v>
       </c>
       <c r="C327" s="5">
-        <v>0.47169872000000623</v>
+        <v>0.47167343000000983</v>
       </c>
       <c r="D327" s="5">
-        <v>3.3156819629257761</v>
+        <v>3.3155000686379665</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>174.29460577</v>
+        <v>174.2945948</v>
       </c>
       <c r="C328" s="5">
-        <v>0.5282950900000003</v>
+        <v>0.52823447000000101</v>
       </c>
       <c r="D328" s="5">
-        <v>3.7099418101097736</v>
+        <v>3.7095078870286402</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>174.72521198000001</v>
+        <v>174.72453811</v>
       </c>
       <c r="C329" s="5">
-        <v>0.43060621000000765</v>
+        <v>0.42994330999999875</v>
       </c>
       <c r="D329" s="5">
-        <v>3.0052963705926583</v>
+        <v>3.0006070874742496</v>
       </c>
       <c r="E329" s="5">
-        <v>2.5268342161560264</v>
+        <v>2.5266346524169592</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>174.88277335999999</v>
+        <v>174.88264401999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.15756137999997577</v>
+        <v>0.15810590999998908</v>
       </c>
       <c r="D330" s="5">
-        <v>1.0875032295720288</v>
+        <v>1.0912845806515747</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>175.49941114000001</v>
+        <v>175.49937148999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.61663778000001912</v>
+        <v>0.61672747000000072</v>
       </c>
       <c r="D331" s="5">
-        <v>4.3142357803865661</v>
+        <v>4.3148787603365824</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>175.88050611</v>
+        <v>175.88047173999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.38109496999999237</v>
+        <v>0.38110025000000292</v>
       </c>
       <c r="D332" s="5">
-        <v>2.6371340801913723</v>
+        <v>2.6371716576108817</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>176.03851766</v>
+        <v>176.03842121</v>
       </c>
       <c r="C333" s="5">
-        <v>0.15801154999999767</v>
+        <v>0.15794947000000548</v>
       </c>
       <c r="D333" s="5">
-        <v>1.0834264618898581</v>
+        <v>1.0829989104425897</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>176.08913501999999</v>
+        <v>176.08898214000001</v>
       </c>
       <c r="C334" s="5">
-        <v>5.0617359999989731E-2</v>
+        <v>5.0560930000017379E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>0.34558904099930565</v>
+        <v>0.34520334688910026</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>176.6238232</v>
+        <v>176.62424713999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.53468818000001761</v>
+        <v>0.53526499999998123</v>
       </c>
       <c r="D335" s="5">
-        <v>3.7052287210583623</v>
+        <v>3.7092962484351011</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>177.00216893000001</v>
+        <v>177.00277936000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.3783457300000066</v>
+        <v>0.37853222000001097</v>
       </c>
       <c r="D336" s="5">
-        <v>2.6010208740324448</v>
+        <v>2.6023117703693366</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>177.21435600999999</v>
+        <v>177.21493017</v>
       </c>
       <c r="C337" s="5">
-        <v>0.21218707999997832</v>
+        <v>0.21215080999999714</v>
       </c>
       <c r="D337" s="5">
-        <v>1.4480615723313939</v>
+        <v>1.4478073892543186</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>177.32340818</v>
+        <v>177.3234051</v>
       </c>
       <c r="C338" s="5">
-        <v>0.10905217000001244</v>
+        <v>0.10847492999999986</v>
       </c>
       <c r="D338" s="5">
-        <v>0.74094686716097424</v>
+        <v>0.73700924374389132</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>177.64895885000001</v>
+        <v>177.64890253999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.32555067000001259</v>
+        <v>0.32549743999999237</v>
       </c>
       <c r="D339" s="5">
-        <v>2.2254803148029634</v>
+        <v>2.2251127894019396</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>177.58304081</v>
+        <v>177.58277799999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-6.5918040000013889E-2</v>
+        <v>-6.6124540000004117E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.44436182420711789</v>
+        <v>-0.44575115920256758</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>177.80478171999999</v>
+        <v>177.80333759999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.22174090999999407</v>
+        <v>0.22055960000000141</v>
       </c>
       <c r="D341" s="5">
-        <v>1.5087258344864685</v>
+        <v>1.5006354495983976</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7625216790994491</v>
+        <v>1.76208763995227</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>177.84233728000001</v>
+        <v>177.84148714</v>
       </c>
       <c r="C342" s="5">
-        <v>3.7555560000015475E-2</v>
+        <v>3.8149540000006255E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>0.25375618324019467</v>
+        <v>0.25777643302484776</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>177.97307731999999</v>
+        <v>177.97458838</v>
       </c>
       <c r="C343" s="5">
-        <v>0.13074003999997785</v>
+        <v>0.13310124000000201</v>
       </c>
       <c r="D343" s="5">
-        <v>0.88575056505504346</v>
+        <v>0.90181769298742775</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>178.50759608000001</v>
+        <v>178.50738548000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.53451876000002585</v>
+        <v>0.53279710000001046</v>
       </c>
       <c r="D344" s="5">
-        <v>3.6641758968843252</v>
+        <v>3.6521472400293575</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>178.24485920000001</v>
+        <v>178.2445136</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.26273688000000561</v>
+        <v>-0.26287188000000583</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.7519951958379298</v>
+        <v>-1.752890182321265</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>179.0697232</v>
+        <v>179.06940696000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.82486399999999094</v>
+        <v>0.82489336000000435</v>
       </c>
       <c r="D346" s="5">
-        <v>5.6967880669235749</v>
+        <v>5.6970073543513911</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>179.96629518</v>
+        <v>179.96713009999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.89657198000000449</v>
+        <v>0.89772313999998232</v>
       </c>
       <c r="D347" s="5">
-        <v>6.176441980209324</v>
+        <v>6.1846034228744795</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>180.30989826000001</v>
+        <v>180.31102113</v>
       </c>
       <c r="C348" s="5">
-        <v>0.34360308000000828</v>
+        <v>0.34389103000000887</v>
       </c>
       <c r="D348" s="5">
-        <v>2.3153288800320748</v>
+        <v>2.3172787709813125</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>180.96236787000001</v>
+        <v>180.96326685</v>
       </c>
       <c r="C349" s="5">
-        <v>0.65246960999999715</v>
+        <v>0.65224571999999625</v>
       </c>
       <c r="D349" s="5">
-        <v>4.4297945851557108</v>
+        <v>4.4282160385276104</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>181.62293919000001</v>
+        <v>181.62275405</v>
       </c>
       <c r="C350" s="5">
-        <v>0.66057132000000252</v>
+        <v>0.65948720000000094</v>
       </c>
       <c r="D350" s="5">
-        <v>4.4694121468861203</v>
+        <v>4.461906758097367</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>182.12825273999999</v>
+        <v>182.12816332</v>
       </c>
       <c r="C351" s="5">
-        <v>0.50531354999998257</v>
+        <v>0.50540927000000124</v>
       </c>
       <c r="D351" s="5">
-        <v>3.3902200194867671</v>
+        <v>3.3908755887537945</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>182.88262531000001</v>
+        <v>182.88241212</v>
       </c>
       <c r="C352" s="5">
-        <v>0.75437257000001523</v>
+        <v>0.75424879999999916</v>
       </c>
       <c r="D352" s="5">
-        <v>5.0851903951715904</v>
+        <v>5.0843395260742552</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>182.88249042000001</v>
+        <v>182.87836356</v>
       </c>
       <c r="C353" s="5">
-        <v>-1.3488999999822227E-4</v>
+        <v>-4.0485600000010891E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>-8.8508869054981787E-4</v>
+        <v>-2.6561769730981677E-2</v>
       </c>
       <c r="E353" s="5">
-        <v>2.8557773592367219</v>
+        <v>2.8542917295608872</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>183.99758488000001</v>
+        <v>183.99680622</v>
       </c>
       <c r="C354" s="5">
-        <v>1.1150944599999946</v>
+        <v>1.1184426599999995</v>
       </c>
       <c r="D354" s="5">
-        <v>7.5672201217324098</v>
+        <v>7.5908883482124878</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>184.64374738999999</v>
+        <v>184.64722986999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.64616250999998215</v>
+        <v>0.65042364999999336</v>
       </c>
       <c r="D355" s="5">
-        <v>4.2965150589219014</v>
+        <v>4.3254203833875682</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>185.37320331999999</v>
+        <v>185.37286211</v>
       </c>
       <c r="C356" s="5">
-        <v>0.72945593000000031</v>
+        <v>0.72563224000001014</v>
       </c>
       <c r="D356" s="5">
-        <v>4.8451122879941799</v>
+        <v>4.8190707074548644</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>186.3528191</v>
+        <v>186.35226911999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.97961578000001737</v>
+        <v>0.97940700999998853</v>
       </c>
       <c r="D357" s="5">
-        <v>6.5290728342363158</v>
+        <v>6.5276530826133161</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>186.80610786</v>
+        <v>186.80582756000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.45328875999999241</v>
+        <v>0.45355844000002321</v>
       </c>
       <c r="D358" s="5">
-        <v>2.9582752442671945</v>
+        <v>2.9600677228252437</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>187.43962482000001</v>
+        <v>187.44099638</v>
       </c>
       <c r="C359" s="5">
-        <v>0.63351696000000857</v>
+        <v>0.63516881999998986</v>
       </c>
       <c r="D359" s="5">
-        <v>4.1463400711431841</v>
+        <v>4.1573607577239269</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>186.74106237999999</v>
+        <v>186.74277687</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.69856244000001766</v>
+        <v>-0.69821951000000126</v>
       </c>
       <c r="D360" s="5">
-        <v>-4.381698087290764</v>
+        <v>-4.3795595594717129</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>187.48477086</v>
+        <v>187.48629629999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.74370848000000933</v>
+        <v>0.7435194299999921</v>
       </c>
       <c r="D361" s="5">
-        <v>4.8851620481106028</v>
+        <v>4.8838470999458039</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>187.91130975999999</v>
+        <v>187.91150693</v>
       </c>
       <c r="C362" s="5">
-        <v>0.42653889999999706</v>
+        <v>0.42521063000000936</v>
       </c>
       <c r="D362" s="5">
-        <v>2.7644919874583174</v>
+        <v>2.7557528103528961</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>187.62087127999999</v>
+        <v>187.61871012</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.29043848000000594</v>
+        <v>-0.29279680999999869</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.839051669669145</v>
+        <v>-1.8538549109842317</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>187.59933484000001</v>
+        <v>187.59956840999999</v>
       </c>
       <c r="C364" s="5">
-        <v>-2.1536439999977119E-2</v>
+        <v>-1.9141710000013745E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-0.13765749077199185</v>
+        <v>-0.12236075533222923</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>187.31874980000001</v>
+        <v>187.31193818</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.28058504000000539</v>
+        <v>-0.28763022999999066</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.7801025450020935</v>
+        <v>-1.8244205573975325</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4257430931806878</v>
+        <v>2.4243297750996096</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>187.66254608</v>
+        <v>187.66200323000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.34379627999999229</v>
+        <v>0.35006505000001198</v>
       </c>
       <c r="D366" s="5">
-        <v>2.2247940509434017</v>
+        <v>2.2658620189597745</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>187.30512181</v>
+        <v>187.31053141000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.35742426999999566</v>
+        <v>-0.35147182000000043</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.2617435199032698</v>
+        <v>-2.2244705800729681</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>186.74196567000001</v>
+        <v>186.74161222000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.56315613999998959</v>
+        <v>-0.56891919000000257</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.5488805233328424</v>
+        <v>-3.5844916343583555</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>176.77089423999999</v>
+        <v>176.77027788999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-9.9710714300000234</v>
+        <v>-9.971334330000019</v>
       </c>
       <c r="D369" s="5">
-        <v>-48.236218449257649</v>
+        <v>-48.2372085787553</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>177.36182568999999</v>
+        <v>177.36180060000001</v>
       </c>
       <c r="C370" s="5">
-        <v>0.59093144999999936</v>
+        <v>0.59152271000002088</v>
       </c>
       <c r="D370" s="5">
-        <v>4.0860912998258891</v>
+        <v>4.0902697246097963</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>178.23230566000001</v>
+        <v>178.23491228</v>
       </c>
       <c r="C371" s="5">
-        <v>0.87047997000001942</v>
+        <v>0.87311167999999384</v>
       </c>
       <c r="D371" s="5">
-        <v>6.0511290301881626</v>
+        <v>6.0699223628492227</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>178.23838592000001</v>
+        <v>178.24052721999999</v>
       </c>
       <c r="C372" s="5">
-        <v>6.0802600000045004E-3</v>
+        <v>5.6149399999867455E-3</v>
       </c>
       <c r="D372" s="5">
-        <v>4.0944772181017441E-2</v>
+        <v>3.7810188221421015E-2</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>179.12550458000001</v>
+        <v>179.12747414</v>
       </c>
       <c r="C373" s="5">
-        <v>0.88711865999999873</v>
+        <v>0.88694692000001396</v>
       </c>
       <c r="D373" s="5">
-        <v>6.1388147195921672</v>
+        <v>6.1375178107857309</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>179.38614865</v>
+        <v>179.38653883999999</v>
       </c>
       <c r="C374" s="5">
-        <v>0.26064406999998369</v>
+        <v>0.25906469999998194</v>
       </c>
       <c r="D374" s="5">
-        <v>1.7601524058905582</v>
+        <v>1.7493824114917178</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>180.32139248999999</v>
+        <v>180.31539054999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.93524383999999827</v>
+        <v>0.92885171000000355</v>
       </c>
       <c r="D375" s="5">
-        <v>6.438846507553575</v>
+        <v>6.3935638089311686</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>180.96036444999999</v>
+        <v>180.96027386</v>
       </c>
       <c r="C376" s="5">
-        <v>0.63897195999999212</v>
+        <v>0.64488331000001153</v>
       </c>
       <c r="D376" s="5">
-        <v>4.3360803841405948</v>
+        <v>4.3771358943047289</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>181.71067214000001</v>
+        <v>181.70196852000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.75030769000002806</v>
+        <v>0.74169466000000739</v>
       </c>
       <c r="D377" s="5">
-        <v>5.0905514559108855</v>
+        <v>5.0307944942138416</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.9938688283942416</v>
+        <v>-2.9949877805487302</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>182.30655679</v>
+        <v>182.30750508</v>
       </c>
       <c r="C378" s="5">
-        <v>0.59588464999998791</v>
+        <v>0.60553655999999023</v>
       </c>
       <c r="D378" s="5">
-        <v>4.0069224900110445</v>
+        <v>4.0732180554481134</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>182.34170388999999</v>
+        <v>182.34853795000001</v>
       </c>
       <c r="C379" s="5">
-        <v>3.5147099999988995E-2</v>
+        <v>4.1032870000009325E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>0.23159491044391078</v>
+        <v>0.27042465348829925</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>184.05053769</v>
+        <v>184.05151925999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.7088338000000078</v>
+        <v>1.7029813099999842</v>
       </c>
       <c r="D380" s="5">
-        <v>11.844074885729516</v>
+        <v>11.80093970745677</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>183.86772146000001</v>
+        <v>183.8679607</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.18281622999998604</v>
+        <v>-0.18355855999999449</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.1854621168537194</v>
+        <v>-1.1902430302554778</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>184.04036418999999</v>
+        <v>184.04086577000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.17264272999997843</v>
+        <v>0.17290507000001298</v>
       </c>
       <c r="D382" s="5">
-        <v>1.1325778656867458</v>
+        <v>1.1343063066761472</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>184.45574060000001</v>
+        <v>184.45945234000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.41537641000002168</v>
+        <v>0.41858657000000221</v>
       </c>
       <c r="D383" s="5">
-        <v>2.7422569592057577</v>
+        <v>2.7637081814648079</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>185.22779754000001</v>
+        <v>185.2296552</v>
       </c>
       <c r="C384" s="5">
-        <v>0.7720569399999988</v>
+        <v>0.7702028599999835</v>
       </c>
       <c r="D384" s="5">
-        <v>5.1399686909079589</v>
+        <v>5.1272347609422786</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>185.91665560000001</v>
+        <v>185.92061183000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.68885806000000116</v>
+        <v>0.6909566300000165</v>
       </c>
       <c r="D385" s="5">
-        <v>4.5551976923782211</v>
+        <v>4.5693140442568891</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>185.48956917000001</v>
+        <v>185.48811409000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.42708643000000279</v>
+        <v>-0.4324977400000023</v>
       </c>
       <c r="D386" s="5">
-        <v>-2.7220680284179455</v>
+        <v>-2.7560594780905334</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>187.21834817000001</v>
+        <v>187.20518264</v>
       </c>
       <c r="C387" s="5">
-        <v>1.728779000000003</v>
+        <v>1.7170685499999934</v>
       </c>
       <c r="D387" s="5">
-        <v>11.775597391279447</v>
+        <v>11.691824334168977</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>188.12405387999999</v>
+        <v>188.12109261000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.90570570999997813</v>
+        <v>0.91590997000000129</v>
       </c>
       <c r="D388" s="5">
-        <v>5.9622168472536652</v>
+        <v>6.0316445285920617</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>189.47162420999999</v>
+        <v>189.46225379000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.3475703299999964</v>
+        <v>1.3411611800000003</v>
       </c>
       <c r="D389" s="5">
-        <v>8.9427142283924344</v>
+        <v>8.8986463395340785</v>
       </c>
       <c r="E389" s="5">
-        <v>4.2710491236422898</v>
+        <v>4.2708867345847334</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>189.25204054</v>
+        <v>189.25557803000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.21958366999999157</v>
+        <v>-0.20667575999999599</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.3818813232644556</v>
+        <v>-1.3012001776307125</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>190.72117107</v>
+        <v>190.73276616000001</v>
       </c>
       <c r="C391" s="5">
-        <v>1.469130530000001</v>
+        <v>1.4771881300000018</v>
       </c>
       <c r="D391" s="5">
-        <v>9.723589575978032</v>
+        <v>9.7790391059554338</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>191.44993013000001</v>
+        <v>191.45516911999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.72875906000001578</v>
+        <v>0.72240295999998239</v>
       </c>
       <c r="D392" s="5">
-        <v>4.6828865480393222</v>
+        <v>4.6409006957927934</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>192.25365489000001</v>
+        <v>192.25614752999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.80372475999999438</v>
+        <v>0.80097840999999903</v>
       </c>
       <c r="D393" s="5">
-        <v>5.1556740699406856</v>
+        <v>5.1375058200487045</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>192.81812416</v>
+        <v>192.81859807000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.56446926999998936</v>
+        <v>0.5624505400000146</v>
       </c>
       <c r="D394" s="5">
-        <v>3.5807339503680646</v>
+        <v>3.5676743016120005</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>193.05696975999999</v>
+        <v>193.06147444000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.23884559999999055</v>
+        <v>0.24287637000000473</v>
       </c>
       <c r="D395" s="5">
-        <v>1.4966201137259105</v>
+        <v>1.5220486230098196</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>193.46857922999999</v>
+        <v>193.46941477999999</v>
       </c>
       <c r="C396" s="5">
-        <v>0.41160947000000192</v>
+        <v>0.40794033999998192</v>
       </c>
       <c r="D396" s="5">
-        <v>2.5886904472557593</v>
+        <v>2.5652852041831098</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>194.21895795</v>
+        <v>194.22295825</v>
       </c>
       <c r="C397" s="5">
-        <v>0.75037872000001471</v>
+        <v>0.75354347000001098</v>
       </c>
       <c r="D397" s="5">
-        <v>4.7548471866712072</v>
+        <v>4.7753114078313841</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>194.71437374000001</v>
+        <v>194.70873689000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.49541579000000979</v>
+        <v>0.48577864000000659</v>
       </c>
       <c r="D398" s="5">
-        <v>3.1042838363656955</v>
+        <v>3.0430007156252215</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>194.19761360999999</v>
+        <v>194.17824203000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.51676013000002285</v>
+        <v>-0.53049486000000456</v>
       </c>
       <c r="D399" s="5">
-        <v>-3.138649563389595</v>
+        <v>-3.2209162931113422</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>194.97957829999999</v>
+        <v>194.96857759</v>
       </c>
       <c r="C400" s="5">
-        <v>0.78196468999999524</v>
+        <v>0.79033555999998839</v>
       </c>
       <c r="D400" s="5">
-        <v>4.9404339315128221</v>
+        <v>4.9950198434095094</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>195.48701364999999</v>
+        <v>195.46770330000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.50743535000000861</v>
+        <v>0.49912571000001549</v>
       </c>
       <c r="D401" s="5">
-        <v>3.1680982269444824</v>
+        <v>3.1156639340940151</v>
       </c>
       <c r="E401" s="5">
-        <v>3.1748233885053212</v>
+        <v>3.1697340181841449</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>195.22620608</v>
+        <v>195.23878961</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.26080756999999721</v>
+        <v>-0.22891369000001305</v>
       </c>
       <c r="D402" s="5">
-        <v>-1.5892757308270111</v>
+        <v>-1.3963123701237201</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>195.62092544000001</v>
+        <v>195.65074193000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.39471936000001051</v>
+        <v>0.4119523200000117</v>
       </c>
       <c r="D403" s="5">
-        <v>2.4533905414306334</v>
+        <v>2.5615819111790783</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>195.39459529000001</v>
+        <v>195.41115947</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.22633014999999546</v>
+        <v>-0.23958246000000827</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.3795791527695722</v>
+        <v>-1.4595934152890511</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>195.82453237999999</v>
+        <v>195.82144937000001</v>
       </c>
       <c r="C405" s="5">
-        <v>0.42993708999998148</v>
+        <v>0.41028990000000931</v>
       </c>
       <c r="D405" s="5">
-        <v>2.6726134233196586</v>
+        <v>2.5488485971431052</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>196.44845939000001</v>
+        <v>196.44573174999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.62392701000001694</v>
+        <v>0.6242823799999826</v>
       </c>
       <c r="D406" s="5">
-        <v>3.8911012363771924</v>
+        <v>3.8934188691474692</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>198.14148599999999</v>
+        <v>198.14492150999999</v>
       </c>
       <c r="C407" s="5">
-        <v>1.6930266099999756</v>
+        <v>1.6991897599999959</v>
       </c>
       <c r="D407" s="5">
-        <v>10.846366442374578</v>
+        <v>10.887906200435538</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>198.63633572000001</v>
+        <v>198.63563787000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.49484972000001903</v>
+        <v>0.49071636000002172</v>
       </c>
       <c r="D408" s="5">
-        <v>3.0384584047699059</v>
+        <v>3.0126792677501069</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>199.46218497999999</v>
+        <v>199.46550574</v>
       </c>
       <c r="C409" s="5">
-        <v>0.82584925999998404</v>
+        <v>0.82986786999998685</v>
       </c>
       <c r="D409" s="5">
-        <v>5.1047937728446513</v>
+        <v>5.1302258706625192</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>199.75065488999999</v>
+        <v>199.74031432000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.28846991000000344</v>
+        <v>0.27480858000001263</v>
       </c>
       <c r="D410" s="5">
-        <v>1.74935767930815</v>
+        <v>1.6658551365745566</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>199.07616474</v>
+        <v>199.05070162000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.6744901499999969</v>
+        <v>-0.68961269999999786</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.9775811058188948</v>
+        <v>-4.0652815629050876</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>200.09433145</v>
+        <v>200.07135961</v>
       </c>
       <c r="C412" s="5">
-        <v>1.0181667100000027</v>
+        <v>1.0206579899999895</v>
       </c>
       <c r="D412" s="5">
-        <v>6.3129678218236229</v>
+        <v>6.3296853122230878</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>200.81179560000001</v>
+        <v>200.7826087</v>
       </c>
       <c r="C413" s="5">
-        <v>0.71746415000001207</v>
+        <v>0.71124908999999548</v>
       </c>
       <c r="D413" s="5">
-        <v>4.388632372307022</v>
+        <v>4.3503786888444029</v>
       </c>
       <c r="E413" s="5">
-        <v>2.7238545674105552</v>
+        <v>2.7190708798797258</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>201.91130508000001</v>
+        <v>201.9350062</v>
       </c>
       <c r="C414" s="5">
-        <v>1.0995094799999947</v>
+        <v>1.1523975000000064</v>
       </c>
       <c r="D414" s="5">
-        <v>6.7719063863892259</v>
+        <v>7.1090664165466055</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>202.64414525000001</v>
+        <v>202.70823096000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.7328401700000029</v>
+        <v>0.77322476000000506</v>
       </c>
       <c r="D415" s="5">
-        <v>4.4434231962749315</v>
+        <v>4.6929067448992612</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>203.5635432</v>
+        <v>203.58697340000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.91939794999998981</v>
+        <v>0.87874243999999635</v>
       </c>
       <c r="D416" s="5">
-        <v>5.5823416764027911</v>
+        <v>5.3278525254659703</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>203.81597183</v>
+        <v>203.80383542999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.25242862999999716</v>
+        <v>0.21686202999998727</v>
       </c>
       <c r="D417" s="5">
-        <v>1.4982490042719787</v>
+        <v>1.2857624231477738</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>203.99676141</v>
+        <v>203.98847856</v>
       </c>
       <c r="C418" s="5">
-        <v>0.18078958000000966</v>
+        <v>0.18464313000001198</v>
       </c>
       <c r="D418" s="5">
-        <v>1.0696366740643004</v>
+        <v>1.0926152093088781</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>204.08490085</v>
+        <v>204.0866485</v>
       </c>
       <c r="C419" s="5">
-        <v>8.8139439999991964E-2</v>
+        <v>9.8169939999991129E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.51970937864298516</v>
+        <v>0.57903389147795359</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>204.08684829000001</v>
+        <v>204.08444646999999</v>
       </c>
       <c r="C420" s="5">
-        <v>1.9474400000092373E-3</v>
+        <v>-2.2020300000065163E-3</v>
       </c>
       <c r="D420" s="5">
-        <v>1.1451364811421172E-2</v>
+        <v>-1.2946849851891429E-2</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>203.91519135999999</v>
+        <v>203.91573197</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.1716569300000117</v>
+        <v>-0.168714499999993</v>
       </c>
       <c r="D421" s="5">
-        <v>-1.0046608829909376</v>
+        <v>-0.98752944437902057</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>204.38600832</v>
+        <v>204.37151467000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.47081696000000761</v>
+        <v>0.45578270000001453</v>
       </c>
       <c r="D422" s="5">
-        <v>2.8061198784682606</v>
+        <v>2.7154025391874281</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>205.06481163000001</v>
+        <v>205.03623424</v>
       </c>
       <c r="C423" s="5">
-        <v>0.67880331000000638</v>
+        <v>0.66471956999998838</v>
       </c>
       <c r="D423" s="5">
-        <v>4.0590311246917699</v>
+        <v>3.9735897376538043</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>205.29436253</v>
+        <v>205.25775322999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.22955089999999245</v>
+        <v>0.22151898999999275</v>
       </c>
       <c r="D424" s="5">
-        <v>1.3515891055481344</v>
+        <v>1.304198977731752</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>205.27291776999999</v>
+        <v>205.23075201</v>
       </c>
       <c r="C425" s="5">
-        <v>-2.14447600000085E-2</v>
+        <v>-2.700121999998828E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.12527831860321692</v>
+        <v>-0.15774328071667121</v>
       </c>
       <c r="E425" s="5">
-        <v>2.2215438872356774</v>
+        <v>2.2154026879121824</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>205.25435117999999</v>
+        <v>205.28911450999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.8566590000006045E-2</v>
+        <v>5.8362499999986994E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.10848400311072037</v>
+        <v>0.34178427131328348</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>204.8586306</v>
+        <v>204.96661548</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.39572057999998833</v>
+        <v>-0.32249902999998881</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.2891674285561714</v>
+        <v>-1.8689375068248193</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>204.81390352</v>
+        <v>204.83746069</v>
       </c>
       <c r="C428" s="5">
-        <v>-4.4727080000001251E-2</v>
+        <v>-0.12915479000000119</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.26168334505619617</v>
+        <v>-0.75353608800167171</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>204.79732354999999</v>
+        <v>204.77303663000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-1.6579970000009325E-2</v>
+        <v>-6.4424059999993233E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-9.7098427965713885E-2</v>
+        <v>-0.37676351415095732</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>204.92719099000001</v>
+        <v>204.91278022</v>
       </c>
       <c r="C430" s="5">
-        <v>0.12986744000002659</v>
+        <v>0.13974358999999481</v>
       </c>
       <c r="D430" s="5">
-        <v>0.7636115632700502</v>
+        <v>0.82199862174363592</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>204.35255391000001</v>
+        <v>204.35164017</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.57463708000000224</v>
+        <v>-0.56114005000000589</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.3135105976524581</v>
+        <v>-3.2370758513393882</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>204.28631440000001</v>
+        <v>204.28202256</v>
       </c>
       <c r="C432" s="5">
-        <v>-6.623951000000261E-2</v>
+        <v>-6.9617609999994556E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.38827924716476891</v>
+        <v>-0.40804554946762828</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>203.78892403</v>
+        <v>203.78792555999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.49739037000000508</v>
+        <v>-0.49409700000001067</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.8829153441166322</v>
+        <v>-2.8641392930553011</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>203.83341712999999</v>
+        <v>203.81520209999999</v>
       </c>
       <c r="C434" s="5">
-        <v>4.4493099999982633E-2</v>
+        <v>2.7276540000002569E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>0.26231003632497529</v>
+        <v>0.16073550291777483</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>204.08879289999999</v>
+        <v>204.07318280000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.25537577000000056</v>
+        <v>0.25798070000001871</v>
       </c>
       <c r="D435" s="5">
-        <v>1.5138413083515934</v>
+        <v>1.5295283527545944</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>204.03158439000001</v>
+        <v>204.07781048999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-5.7208509999981061E-2</v>
+        <v>4.6276899999782017E-3</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.33585612800119957</v>
+        <v>2.7215338059294325E-2</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>203.77247496999999</v>
+        <v>203.85046387</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.25910942000001569</v>
+        <v>-0.22734661999999162</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.5133377834371742</v>
+        <v>-1.3286626447978955</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.73095019854552135</v>
+        <v>-0.67255424758797533</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>203.52823524999999</v>
+        <v>198.09770334000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.24423971999999594</v>
+        <v>-5.7527605299999891</v>
       </c>
       <c r="D438" s="5">
-        <v>-1.4288645037854986</v>
+        <v>-29.072796326875672</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>203.47254131</v>
+        <v>197.62533941999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-5.569393999999761E-2</v>
+        <v>-0.4723639200000207</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.32787703466234941</v>
+        <v>-2.8241698173010144</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>203.52470155</v>
+        <v>198.52320563999999</v>
       </c>
       <c r="C440" s="5">
-        <v>5.2160240000006297E-2</v>
+        <v>0.89786621999999738</v>
       </c>
       <c r="D440" s="5">
-        <v>0.30805441153487489</v>
+        <v>5.5902470038293739</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>203.17679244999999</v>
+        <v>197.99904534000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.34790910000000963</v>
+        <v>-0.52416029999997704</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.0321269492119653</v>
+        <v>-3.1227496697042167</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>203.52575537999999</v>
+        <v>198.29299943000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.34896292999999901</v>
+        <v>0.29395408999999972</v>
       </c>
       <c r="D442" s="5">
-        <v>2.0806214725645589</v>
+        <v>1.7961678713197093</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>204.22398090999999</v>
+        <v>199.16110748</v>
       </c>
       <c r="C443" s="5">
-        <v>0.69822553000000198</v>
+        <v>0.86810804999998936</v>
       </c>
       <c r="D443" s="5">
-        <v>4.1953523220340072</v>
+        <v>5.3818470787379447</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>204.01815428</v>
+        <v>198.48496488999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.20582662999999002</v>
+        <v>-0.67614259000001198</v>
       </c>
       <c r="D444" s="5">
-        <v>-1.2027354857050532</v>
+        <v>-3.9987281900927596</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>198.33257448000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.1523904099999811</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-0.91744108545701586</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>