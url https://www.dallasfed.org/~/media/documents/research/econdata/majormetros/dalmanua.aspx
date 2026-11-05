--- v10 (2026-09-26)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5BD8EC30-868E-42E3-9195-937A31ACA7D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7F2B126A-C03C-479E-BB24-EA1715BB018E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7D9B9CFD-994E-47FD-AA43-6A121B7928A5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{771B06F2-FC16-4979-8D66-15B0798F62F0}"/>
   </bookViews>
   <sheets>
     <sheet name="dalmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DDD38F2-D90C-4054-B1FE-3B6C3389F0D3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C3E65AB-6CF9-40B5-A74A-DD802FFE698C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.86810804999998936</v>
       </c>
       <c r="D443" s="5">
         <v>5.3818470787379447</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>198.48496488999999</v>
       </c>
       <c r="C444" s="5">
         <v>-0.67614259000001198</v>
       </c>
       <c r="D444" s="5">
         <v>-3.9987281900927596</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>198.33257448000001</v>
+        <v>198.90416010999999</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.1523904099999811</v>
+        <v>0.41919522000000597</v>
       </c>
       <c r="D445" s="5">
-        <v>-0.91744108545701586</v>
+        <v>2.5640167346594911</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>199.01280589000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>0.10864578000001757</v>
+      </c>
+      <c r="D446" s="5">
+        <v>0.65743886347024993</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>