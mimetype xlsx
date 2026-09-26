--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{751C4B03-FD8B-4636-AA11-05EB993434CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FAF26A17-5535-4088-BA0A-F851CA9321E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2BF68EDB-090A-4E2B-B761-C4EA5ED00380}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5F6FD062-C9D9-4AB0-9842-2A7AED62F498}"/>
   </bookViews>
   <sheets>
     <sheet name="dalnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EFF8905-6A1C-4E5F-8BEA-6B2E00B85D39}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E9F9864-7CC8-46A8-8193-44EC83C58440}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -2828,4452 +2828,4461 @@
         <v>1.1651184499999943</v>
       </c>
       <c r="D134" s="5">
         <v>12.484897680925755</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>119.56636293</v>
       </c>
       <c r="C135" s="5">
         <v>0.14251237999999944</v>
       </c>
       <c r="D135" s="5">
         <v>1.4414353484821563</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>119.45398034999999</v>
+        <v>119.45398036</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.11238258000000201</v>
+        <v>-0.11238256999999408</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.1220891195577565</v>
+        <v>-1.1220890202277678</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>120.21624242</v>
+        <v>120.21624242999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.76226207000000556</v>
+        <v>0.76226206999999135</v>
       </c>
       <c r="D137" s="5">
-        <v>7.9320146319314055</v>
+        <v>7.9320146312435558</v>
       </c>
       <c r="E137" s="5">
-        <v>7.4524648586700826</v>
+        <v>7.4524648676083327</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>122.0614901</v>
+        <v>122.06149010999999</v>
       </c>
       <c r="C138" s="5">
         <v>1.8452476799999999</v>
       </c>
       <c r="D138" s="5">
-        <v>20.056649500298708</v>
+        <v>20.056649498486799</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>122.35068594000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.28919584000000498</v>
+        <v>0.28919583000001126</v>
       </c>
       <c r="D139" s="5">
-        <v>2.8804589289401772</v>
+        <v>2.8804588277971721</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>122.31914553</v>
       </c>
       <c r="C140" s="5">
         <v>-3.1540410000005181E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-0.30890611797325107</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>121.67790237</v>
       </c>
       <c r="C141" s="5">
         <v>-0.64124316000000192</v>
       </c>
       <c r="D141" s="5">
         <v>-6.1126011222655263</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>121.47927009999999</v>
+        <v>121.47927009</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.1986322700000045</v>
+        <v>-0.19863227999999822</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.9414391026826738</v>
+        <v>-1.9414391995469793</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>120.73432826</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.74494183999999564</v>
+        <v>-0.74494183000000191</v>
       </c>
       <c r="D143" s="5">
-        <v>-7.115519661879965</v>
+        <v>-7.115519570126672</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>118.83275596</v>
       </c>
       <c r="C144" s="5">
         <v>-1.901572299999998</v>
       </c>
       <c r="D144" s="5">
         <v>-17.345825877949029</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>118.47871445</v>
+        <v>118.47871444</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.35404151000000184</v>
+        <v>-0.35404151999999556</v>
       </c>
       <c r="D145" s="5">
-        <v>-3.517184899284298</v>
+        <v>-3.5171849970058733</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>117.21569377</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.2630206799999968</v>
+        <v>-1.2630206700000031</v>
       </c>
       <c r="D146" s="5">
-        <v>-12.068364765425432</v>
+        <v>-12.068364676364784</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>115.41887742</v>
       </c>
       <c r="C147" s="5">
         <v>-1.7968163500000003</v>
       </c>
       <c r="D147" s="5">
         <v>-16.920666590537202</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>114.66388209</v>
+        <v>114.6638821</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.75499532999999985</v>
+        <v>-0.75499532000000613</v>
       </c>
       <c r="D148" s="5">
-        <v>-7.5732795289957462</v>
+        <v>-7.5732794322677872</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>114.01934814000001</v>
+        <v>114.01934816000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.64453394999999603</v>
+        <v>-0.64453393999998809</v>
       </c>
       <c r="D149" s="5">
-        <v>-6.5406083090008948</v>
+        <v>-6.5406082100862744</v>
       </c>
       <c r="E149" s="5">
-        <v>-5.1547895319751236</v>
+        <v>-5.1547895232279757</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>113.2069669</v>
+        <v>113.20696692</v>
       </c>
       <c r="C150" s="5">
         <v>-0.81238124000000767</v>
       </c>
       <c r="D150" s="5">
-        <v>-8.2227139016645356</v>
+        <v>-8.2227139002782437</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>112.4109625</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.79600440000000106</v>
+        <v>-0.79600442000000271</v>
       </c>
       <c r="D151" s="5">
-        <v>-8.1189096408604939</v>
+        <v>-8.1189098356493901</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>112.06797521999999</v>
+        <v>112.06797519</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.34298728000000267</v>
+        <v>-0.34298730999999805</v>
       </c>
       <c r="D152" s="5">
-        <v>-3.6006050181018878</v>
+        <v>-3.6006053277691019</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>111.66732652</v>
+        <v>111.66732648999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.40064869999999075</v>
+        <v>-0.40064870000000496</v>
       </c>
       <c r="D153" s="5">
-        <v>-4.2067035908330164</v>
+        <v>-4.2067035919373215</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>111.48783124000001</v>
+        <v>111.48783121</v>
       </c>
       <c r="C154" s="5">
         <v>-0.17949527999999759</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.9119312626512341</v>
+        <v>-1.9119312631603935</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>111.15730237</v>
+        <v>111.15730236</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.33052887000000908</v>
+        <v>-0.33052884999999321</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.5002084690916813</v>
+        <v>-3.5002082616651609</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>110.22287301999999</v>
+        <v>110.22287303</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.93442935000000205</v>
+        <v>-0.93442933000000039</v>
       </c>
       <c r="D156" s="5">
-        <v>-9.6340660904240316</v>
+        <v>-9.6340658944877422</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>110.09738138</v>
+        <v>110.0973814</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.1254916399999928</v>
+        <v>-0.12549162999999908</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.3577087488155337</v>
+        <v>-1.3577086411786565</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>108.83743196</v>
+        <v>108.83743199</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.2599494199999981</v>
+        <v>-1.2599494100000044</v>
       </c>
       <c r="D158" s="5">
-        <v>-12.900521119231655</v>
+        <v>-12.900521021001211</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>107.94675717</v>
+        <v>107.94675721999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.8906747900000056</v>
+        <v>-0.89067477000000395</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.3900749791039786</v>
+        <v>-9.3900747751764051</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>108.33068943000001</v>
+        <v>108.33068946</v>
       </c>
       <c r="C160" s="5">
-        <v>0.3839322600000088</v>
+        <v>0.38393224000000714</v>
       </c>
       <c r="D160" s="5">
-        <v>4.3525057773385667</v>
+        <v>4.3525055440965188</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>107.45402907</v>
+        <v>107.45402908</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.87666036000000247</v>
+        <v>-0.87666038000000412</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.2901670243695218</v>
+        <v>-9.2901672245117481</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.7580745523458816</v>
+        <v>-5.7580745601063192</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>106.27910106</v>
+        <v>106.27910104</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.1749280100000021</v>
+        <v>-1.1749280399999975</v>
       </c>
       <c r="D162" s="5">
-        <v>-12.360071138732021</v>
+        <v>-12.360071434513442</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>105.74100561</v>
+        <v>105.74100559999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.53809545000000014</v>
+        <v>-0.53809544000000642</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.9092853750977721</v>
+        <v>-5.9092852694003772</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>104.39647952</v>
+        <v>104.39647949</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.3445260900000022</v>
+        <v>-1.3445261099999897</v>
       </c>
       <c r="D164" s="5">
-        <v>-14.235214231901949</v>
+        <v>-14.235214430322408</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>104.74909632000001</v>
+        <v>104.74909611</v>
       </c>
       <c r="C165" s="5">
-        <v>0.35261680000000695</v>
+        <v>0.35261661999999205</v>
       </c>
       <c r="D165" s="5">
-        <v>4.1293546813305104</v>
+        <v>4.1293525353186755</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>105.2450621</v>
+        <v>105.24506211000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.4959657799999917</v>
+        <v>0.4959660000000099</v>
       </c>
       <c r="D166" s="5">
-        <v>5.8320783598479364</v>
+        <v>5.8320810265713785</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>104.61681038</v>
+        <v>104.61681041</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.62825171999999441</v>
+        <v>-0.62825170000000696</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.9327344571284648</v>
+        <v>-6.9327342429871148</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>105.44658837</v>
+        <v>105.44658844</v>
       </c>
       <c r="C168" s="5">
-        <v>0.82977798999999663</v>
+        <v>0.82977802999999994</v>
       </c>
       <c r="D168" s="5">
-        <v>9.9442949973086883</v>
+        <v>9.9442954948054449</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>105.44585487000001</v>
+        <v>105.44585486</v>
       </c>
       <c r="C169" s="5">
-        <v>-7.3349999999550164E-4</v>
+        <v>-7.3358000000212087E-4</v>
       </c>
       <c r="D169" s="5">
-        <v>-8.3470346368685888E-3</v>
+        <v>-8.3479449752177359E-3</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>105.36426879</v>
+        <v>105.36426895</v>
       </c>
       <c r="C170" s="5">
-        <v>-8.158608000000811E-2</v>
+        <v>-8.1585910000001149E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.92452892135805875</v>
+        <v>-0.92452700320518888</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>105.91043569</v>
+        <v>105.91043583</v>
       </c>
       <c r="C171" s="5">
-        <v>0.5461669000000029</v>
+        <v>0.54616688000000124</v>
       </c>
       <c r="D171" s="5">
-        <v>6.4007684687003241</v>
+        <v>6.4007682175905911</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>105.7340749</v>
+        <v>105.73407492</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.17636079000000393</v>
+        <v>-0.17636090999999965</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.9800260223092225</v>
+        <v>-1.9800273546567548</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>105.78455705</v>
+        <v>105.78455700000001</v>
       </c>
       <c r="C173" s="5">
-        <v>5.0482150000007664E-2</v>
+        <v>5.0482080000008978E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>0.57444025960688982</v>
+        <v>0.57443946086999098</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.5536616304191231</v>
+        <v>-1.553661686112362</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>106.52025157</v>
+        <v>106.52025138</v>
       </c>
       <c r="C174" s="5">
-        <v>0.73569451999999558</v>
+        <v>0.7356943799999982</v>
       </c>
       <c r="D174" s="5">
-        <v>8.6723200100858868</v>
+        <v>8.6723183004014714</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>105.90818068</v>
+        <v>105.90818055</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.61207088999999826</v>
+        <v>-0.6120708300000075</v>
       </c>
       <c r="D175" s="5">
-        <v>-6.6814696247306067</v>
+        <v>-6.6814690018630944</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>106.18548456000001</v>
+        <v>106.18548447000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.27730388000000517</v>
+        <v>0.27730392000000847</v>
       </c>
       <c r="D176" s="5">
-        <v>3.187655861747718</v>
+        <v>3.187656332165556</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>106.64424984</v>
+        <v>106.64424956000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.45876527999999439</v>
+        <v>0.45876508999999999</v>
       </c>
       <c r="D177" s="5">
-        <v>5.3094841071239518</v>
+        <v>5.3094818602683169</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>106.24963390000001</v>
+        <v>106.24963409</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.39461593999999423</v>
+        <v>-0.39461547000000508</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.351099160722538</v>
+        <v>-4.3510940946289161</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>105.48967817</v>
+        <v>105.48967835000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.75995573000000149</v>
+        <v>-0.75995573999999522</v>
       </c>
       <c r="D179" s="5">
-        <v>-8.2533319528880327</v>
+        <v>-8.253332043071282</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>107.60473743</v>
+        <v>107.60473779</v>
       </c>
       <c r="C180" s="5">
-        <v>2.1150592599999953</v>
+        <v>2.115059439999996</v>
       </c>
       <c r="D180" s="5">
-        <v>26.898677676519632</v>
+        <v>26.898680172742662</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>107.72069985</v>
+        <v>107.72069987</v>
       </c>
       <c r="C181" s="5">
-        <v>0.11596242000000245</v>
+        <v>0.11596208000000274</v>
       </c>
       <c r="D181" s="5">
-        <v>1.3008969161058204</v>
+        <v>1.3008930748825254</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>107.87468414999999</v>
+        <v>107.87468423999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.15398429999999053</v>
+        <v>0.15398436999998921</v>
       </c>
       <c r="D182" s="5">
-        <v>1.7289237591070483</v>
+        <v>1.7289245509273909</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>108.31805647</v>
+        <v>108.31805649</v>
       </c>
       <c r="C183" s="5">
-        <v>0.44337232000000881</v>
+        <v>0.44337225000001013</v>
       </c>
       <c r="D183" s="5">
-        <v>5.0451152075500438</v>
+        <v>5.0451143886266703</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>108.29528417</v>
+        <v>108.2952842</v>
       </c>
       <c r="C184" s="5">
-        <v>-2.2772299999999746E-2</v>
+        <v>-2.2772290000006024E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-0.25199108274824855</v>
+        <v>-0.25199097217294408</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>108.66152748</v>
+        <v>108.66152769999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.36624331000000154</v>
+        <v>0.36624349999999595</v>
       </c>
       <c r="D185" s="5">
-        <v>4.134617413653352</v>
+        <v>4.1346195975000999</v>
       </c>
       <c r="E185" s="5">
-        <v>2.7196506845892143</v>
+        <v>2.7196509411104186</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>109.85349836</v>
+        <v>109.85349655</v>
       </c>
       <c r="C186" s="5">
-        <v>1.1919708799999995</v>
+        <v>1.1919688500000092</v>
       </c>
       <c r="D186" s="5">
-        <v>13.987448887359788</v>
+        <v>13.987423580610159</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>110.3031326</v>
+        <v>110.3031331</v>
       </c>
       <c r="C187" s="5">
-        <v>0.44963423999999463</v>
+        <v>0.44963654999999392</v>
       </c>
       <c r="D187" s="5">
-        <v>5.0237342071866475</v>
+        <v>5.0237606850835892</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>110.50241115999999</v>
+        <v>110.50241130000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.19927855999999622</v>
+        <v>0.19927820000000906</v>
       </c>
       <c r="D188" s="5">
-        <v>2.1896459585834638</v>
+        <v>2.1896419535399891</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>112.18593733</v>
+        <v>112.18593715999999</v>
       </c>
       <c r="C189" s="5">
-        <v>1.6835261700000075</v>
+        <v>1.6835258599999889</v>
       </c>
       <c r="D189" s="5">
-        <v>19.894703392028191</v>
+        <v>19.894699389057301</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>112.50424313000001</v>
+        <v>112.50424374000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.31830580000000452</v>
+        <v>0.31830658000001222</v>
       </c>
       <c r="D190" s="5">
-        <v>3.4584045784732176</v>
+        <v>3.4584131912110738</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>113.03115011</v>
+        <v>113.0311509</v>
       </c>
       <c r="C191" s="5">
-        <v>0.52690697999999259</v>
+        <v>0.52690715999999327</v>
       </c>
       <c r="D191" s="5">
-        <v>5.7671816779762297</v>
+        <v>5.7671836670839527</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>114.01925888</v>
+        <v>114.01925943000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.98810876999999664</v>
+        <v>0.9881085300000052</v>
       </c>
       <c r="D192" s="5">
-        <v>11.009668492974756</v>
+        <v>11.009665608308028</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>114.20139012999999</v>
+        <v>114.2013901</v>
       </c>
       <c r="C193" s="5">
-        <v>0.18213124999999764</v>
+        <v>0.18213066999999228</v>
       </c>
       <c r="D193" s="5">
-        <v>1.9337777738112294</v>
+        <v>1.933771552050545</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>114.92465276</v>
+        <v>114.92465237</v>
       </c>
       <c r="C194" s="5">
-        <v>0.72326263000000779</v>
+        <v>0.72326227000000642</v>
       </c>
       <c r="D194" s="5">
-        <v>7.8702579702762065</v>
+        <v>7.8702539175899311</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>115.74472265999999</v>
+        <v>115.74472194000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.82006989999999291</v>
+        <v>0.82006957000000114</v>
       </c>
       <c r="D195" s="5">
-        <v>8.9070466528985435</v>
+        <v>8.9070429582598365</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>115.78327342</v>
+        <v>115.78327289000001</v>
       </c>
       <c r="C196" s="5">
-        <v>3.855076000000679E-2</v>
+        <v>3.8550950000001194E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>0.40041350503974282</v>
+        <v>0.40041548461622334</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>116.1174274</v>
+        <v>116.11742781</v>
       </c>
       <c r="C197" s="5">
-        <v>0.33415397999999641</v>
+        <v>0.33415491999998892</v>
       </c>
       <c r="D197" s="5">
-        <v>3.5187405872898037</v>
+        <v>3.5187506597791574</v>
       </c>
       <c r="E197" s="5">
-        <v>6.8615821007783184</v>
+        <v>6.8615822617410283</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>116.63037337999999</v>
+        <v>116.6303703</v>
       </c>
       <c r="C198" s="5">
-        <v>0.5129459799999978</v>
+        <v>0.51294249000000036</v>
       </c>
       <c r="D198" s="5">
-        <v>5.4316800115483899</v>
+        <v>5.4316421331694675</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>117.04669199999999</v>
+        <v>117.04669361000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.41631861999999842</v>
+        <v>0.41632331000000988</v>
       </c>
       <c r="D199" s="5">
-        <v>4.3685710005888723</v>
+        <v>4.3686213021732367</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>117.74235563000001</v>
+        <v>117.74235624000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.69566363000001274</v>
+        <v>0.69566263000000106</v>
       </c>
       <c r="D200" s="5">
-        <v>7.3699906164138351</v>
+        <v>7.3699795688269676</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>116.87472311000001</v>
+        <v>116.87472347000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.8676325200000008</v>
+        <v>-0.86763277000000016</v>
       </c>
       <c r="D201" s="5">
-        <v>-8.4929624425356565</v>
+        <v>-8.4929647491522768</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>118.31597712999999</v>
+        <v>118.31597837</v>
       </c>
       <c r="C202" s="5">
-        <v>1.4412540199999881</v>
+        <v>1.4412548999999899</v>
       </c>
       <c r="D202" s="5">
-        <v>15.844013964273241</v>
+        <v>15.844024251485077</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>119.15686580000001</v>
+        <v>119.15686712</v>
       </c>
       <c r="C203" s="5">
-        <v>0.84088867000001244</v>
+        <v>0.84088875000000485</v>
       </c>
       <c r="D203" s="5">
-        <v>8.8699740639625482</v>
+        <v>8.8699748444605042</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>118.05019157</v>
+        <v>118.05019239000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.1066742300000101</v>
+        <v>-1.1066747299999946</v>
       </c>
       <c r="D204" s="5">
-        <v>-10.593005157051916</v>
+        <v>-10.593009589817736</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>119.3585064</v>
+        <v>119.35850708</v>
       </c>
       <c r="C205" s="5">
-        <v>1.3083148300000005</v>
+        <v>1.3083146899999889</v>
       </c>
       <c r="D205" s="5">
-        <v>14.140600462624686</v>
+        <v>14.140598751781308</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>120.74929589</v>
+        <v>120.74929641999999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.3907894900000031</v>
+        <v>1.3907893399999978</v>
       </c>
       <c r="D206" s="5">
-        <v>14.914485435545544</v>
+        <v>14.914483632037268</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>121.33059280000001</v>
+        <v>121.33058554</v>
       </c>
       <c r="C207" s="5">
-        <v>0.58129691000000605</v>
+        <v>0.5812891200000081</v>
       </c>
       <c r="D207" s="5">
-        <v>5.932336170007857</v>
+        <v>5.9322545269991256</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>122.61923874999999</v>
+        <v>122.61923899</v>
       </c>
       <c r="C208" s="5">
-        <v>1.2886459499999887</v>
+        <v>1.2886534499999982</v>
       </c>
       <c r="D208" s="5">
-        <v>13.516646630673289</v>
+        <v>13.516730806199462</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>123.71073282</v>
+        <v>123.71073379000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0914940700000102</v>
+        <v>1.0914948000000066</v>
       </c>
       <c r="D209" s="5">
-        <v>11.220582960306258</v>
+        <v>11.220590812826782</v>
       </c>
       <c r="E209" s="5">
-        <v>6.5393331475065208</v>
+        <v>6.5393336066871477</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>123.73131863</v>
+        <v>123.73131479</v>
       </c>
       <c r="C210" s="5">
-        <v>2.0585810000000038E-2</v>
+        <v>2.0580999999992855E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>0.19986619203784528</v>
+        <v>0.19981944777662797</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>124.30866536000001</v>
+        <v>124.3086699</v>
       </c>
       <c r="C211" s="5">
-        <v>0.57734673000000214</v>
+        <v>0.57735510999999917</v>
       </c>
       <c r="D211" s="5">
-        <v>5.745318185884174</v>
+        <v>5.7454039119299027</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>126.11563052</v>
+        <v>126.11563167</v>
       </c>
       <c r="C212" s="5">
-        <v>1.8069651599999901</v>
+        <v>1.8069617700000009</v>
       </c>
       <c r="D212" s="5">
-        <v>18.907744669739678</v>
+        <v>18.907705568064358</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>125.57876008</v>
+        <v>125.57876100999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.53687044000000128</v>
+        <v>-0.53687066000000527</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.9904410411365507</v>
+        <v>-4.9904429940447077</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>125.57762055000001</v>
+        <v>125.57762214</v>
       </c>
       <c r="C214" s="5">
-        <v>-1.1395299999890085E-3</v>
+        <v>-1.1388699999912433E-3</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.0888527286379013E-2</v>
+        <v>-1.0882221036145889E-2</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>126.39137262</v>
+        <v>126.39137368999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.8137520699999925</v>
+        <v>0.81375154999999211</v>
       </c>
       <c r="D215" s="5">
-        <v>8.0593042281203999</v>
+        <v>8.0592987874764876</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>124.84969783</v>
+        <v>124.84969699</v>
       </c>
       <c r="C216" s="5">
-        <v>-1.5416747900000018</v>
+        <v>-1.5416766999999965</v>
       </c>
       <c r="D216" s="5">
-        <v>-13.69404096354463</v>
+        <v>-13.694056699388657</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>126.53431568000001</v>
+        <v>126.53431517999999</v>
       </c>
       <c r="C217" s="5">
-        <v>1.6846178500000093</v>
+        <v>1.6846181899999948</v>
       </c>
       <c r="D217" s="5">
-        <v>17.449156279566512</v>
+        <v>17.449160192868106</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>127.58560761</v>
+        <v>127.58560897</v>
       </c>
       <c r="C218" s="5">
-        <v>1.0512919299999908</v>
+        <v>1.0512937900000026</v>
       </c>
       <c r="D218" s="5">
-        <v>10.438471330689246</v>
+        <v>10.438490694098125</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>128.1604183</v>
+        <v>128.16040719</v>
       </c>
       <c r="C219" s="5">
-        <v>0.57481069000000673</v>
+        <v>0.57479822000000524</v>
       </c>
       <c r="D219" s="5">
-        <v>5.5423499973133339</v>
+        <v>5.5422267056684404</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>129.18913678999999</v>
+        <v>129.18914240000001</v>
       </c>
       <c r="C220" s="5">
-        <v>1.0287184899999886</v>
+        <v>1.0287352100000078</v>
       </c>
       <c r="D220" s="5">
-        <v>10.068985093101791</v>
+        <v>10.069156950024528</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>129.34715885</v>
+        <v>129.34716295999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.15802206000000751</v>
+        <v>0.15802055999998288</v>
       </c>
       <c r="D221" s="5">
-        <v>1.477735719063733</v>
+        <v>1.4777215327821835</v>
       </c>
       <c r="E221" s="5">
-        <v>4.5561334101876572</v>
+        <v>4.5561359126427003</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>128.72032041</v>
+        <v>128.72031559000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.62683844000000022</v>
+        <v>-0.62684736999997881</v>
       </c>
       <c r="D222" s="5">
-        <v>-5.6628784656665427</v>
+        <v>-5.662956826362886</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>130.26076022999999</v>
+        <v>130.26076886999999</v>
       </c>
       <c r="C223" s="5">
-        <v>1.5404398199999889</v>
+        <v>1.5404532799999799</v>
       </c>
       <c r="D223" s="5">
-        <v>15.34478295296644</v>
+        <v>15.344926590553953</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>130.46328743999999</v>
+        <v>130.46328173000001</v>
       </c>
       <c r="C224" s="5">
-        <v>0.20252720999999951</v>
+        <v>0.20251286000001301</v>
       </c>
       <c r="D224" s="5">
-        <v>1.8817770349341734</v>
+        <v>1.881642434205788</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>129.83652623</v>
+        <v>129.83652415</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.62676120999998375</v>
+        <v>-0.62675758000000314</v>
       </c>
       <c r="D225" s="5">
-        <v>-5.6150312893262218</v>
+        <v>-5.6149998625724562</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>130.00991775</v>
+        <v>130.00991968</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17339151999999558</v>
+        <v>0.17339552999999341</v>
       </c>
       <c r="D226" s="5">
-        <v>1.61437565489011</v>
+        <v>1.6144132910324682</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>129.38316656999999</v>
+        <v>129.38316850000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.62675118000001362</v>
+        <v>-0.6267511799999852</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.6340079901744726</v>
+        <v>-5.6340079087421779</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>128.11880131999999</v>
+        <v>128.11879754</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.2643652499999973</v>
+        <v>-1.2643709600000079</v>
       </c>
       <c r="D228" s="5">
-        <v>-11.116512036724213</v>
+        <v>-11.116559416018879</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>128.15648664</v>
+        <v>128.15648149</v>
       </c>
       <c r="C229" s="5">
-        <v>3.768532000000846E-2</v>
+        <v>3.7683950000001687E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>0.35354386408497085</v>
+        <v>0.35353100111308322</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>127.66604266</v>
+        <v>127.66604279000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.49044397999999489</v>
+        <v>-0.49043869999999856</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.4968616177783582</v>
+        <v>-4.4968143969707608</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>127.20279268</v>
+        <v>127.20278073999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.46324998000000051</v>
+        <v>-0.46326205000001153</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.2684709165833894</v>
+        <v>-4.2685799173785233</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>124.80445831999999</v>
+        <v>124.80448020999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.3983343600000069</v>
+        <v>-2.3983005300000002</v>
       </c>
       <c r="D232" s="5">
-        <v>-20.420456723097168</v>
+        <v>-20.420199591410103</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>123.52277257999999</v>
+        <v>123.52279085000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.2816857400000004</v>
+        <v>-1.2816893599999872</v>
       </c>
       <c r="D233" s="5">
-        <v>-11.650686635873143</v>
+        <v>-11.650715776745702</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.5029100923309588</v>
+        <v>-4.5028990019681743</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>121.5321433</v>
+        <v>121.53214121000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.9906292799999932</v>
+        <v>-1.9906496400000009</v>
       </c>
       <c r="D234" s="5">
-        <v>-17.713325795645261</v>
+        <v>-17.713488826814682</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>119.77098856000001</v>
+        <v>119.77099763</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.7611547399999949</v>
+        <v>-1.7611435800000095</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.068356935557105</v>
+        <v>-16.068263343381894</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>117.55765067</v>
+        <v>117.55762822</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.2133378900000054</v>
+        <v>-2.2133694099999985</v>
       </c>
       <c r="D236" s="5">
-        <v>-20.055025110540402</v>
+        <v>-20.055280964111223</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>115.35214935</v>
+        <v>115.35213158000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-2.2055013199999962</v>
+        <v>-2.2054966399999927</v>
       </c>
       <c r="D237" s="5">
-        <v>-20.329505380335</v>
+        <v>-20.329470082991008</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>113.87863448</v>
+        <v>113.87862145</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.4735148700000025</v>
+        <v>-1.4735101300000082</v>
       </c>
       <c r="D238" s="5">
-        <v>-14.296468642040526</v>
+        <v>-14.296427884901586</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>112.31108211</v>
+        <v>112.31111865</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.5675523700000014</v>
+        <v>-1.5675027999999998</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.323221034180822</v>
+        <v>-15.322774177019138</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>110.65100614000001</v>
+        <v>110.65099123</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.6600759699999941</v>
+        <v>-1.6601274199999949</v>
       </c>
       <c r="D240" s="5">
-        <v>-16.364035919996812</v>
+        <v>-16.364497683870638</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>109.4308192</v>
+        <v>109.4308004</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.2201869400000049</v>
+        <v>-1.2201908300000071</v>
       </c>
       <c r="D241" s="5">
-        <v>-12.459021437104445</v>
+        <v>-12.459060357877316</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>107.09176608</v>
+        <v>107.09175243999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.3390531200000027</v>
+        <v>-2.339047960000002</v>
       </c>
       <c r="D242" s="5">
-        <v>-22.839121430841157</v>
+        <v>-22.839080291141233</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>104.89869118</v>
+        <v>104.89866696</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.1930748999999992</v>
+        <v>-2.1930854799999935</v>
       </c>
       <c r="D243" s="5">
-        <v>-21.986840659874463</v>
+        <v>-21.986937572806209</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>104.23365219</v>
+        <v>104.23375195</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.66503898999999933</v>
+        <v>-0.66491501000000142</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.3480367561660103</v>
+        <v>-7.3467159342219919</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>103.67802488</v>
+        <v>103.67802767000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.55562731000000554</v>
+        <v>-0.55572427999999263</v>
       </c>
       <c r="D245" s="5">
-        <v>-6.212465294113656</v>
+        <v>-6.213512148311839</v>
       </c>
       <c r="E245" s="5">
-        <v>-16.06565921854407</v>
+        <v>-16.065669374405978</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>104.46890547</v>
+        <v>104.46889835</v>
       </c>
       <c r="C246" s="5">
-        <v>0.79088059000000044</v>
+        <v>0.79087067999999761</v>
       </c>
       <c r="D246" s="5">
-        <v>9.5478741496700881</v>
+        <v>9.5477491803910741</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>102.41356922</v>
+        <v>102.41359266000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.0553362499999963</v>
+        <v>-2.0553056899999973</v>
       </c>
       <c r="D247" s="5">
-        <v>-21.214646280189687</v>
+        <v>-21.214365460185689</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>102.89761523</v>
+        <v>102.89745779</v>
       </c>
       <c r="C248" s="5">
-        <v>0.48404601000000014</v>
+        <v>0.48386512999999809</v>
       </c>
       <c r="D248" s="5">
-        <v>5.8214458491002929</v>
+        <v>5.8192122676517188</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>103.73473359</v>
+        <v>103.734748</v>
       </c>
       <c r="C249" s="5">
-        <v>0.83711836000000517</v>
+        <v>0.83729020999999193</v>
       </c>
       <c r="D249" s="5">
-        <v>10.211429617596778</v>
+        <v>10.213636924828485</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>103.42647252</v>
+        <v>103.4265284</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.30826107000000036</v>
+        <v>-0.30821960000000104</v>
       </c>
       <c r="D250" s="5">
-        <v>-3.5082456307177989</v>
+        <v>-3.5077808769890639</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>103.55499098</v>
+        <v>103.55514961999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.12851845999999512</v>
+        <v>0.12862121999999943</v>
       </c>
       <c r="D251" s="5">
-        <v>1.5013616201665192</v>
+        <v>1.5025694750192775</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>104.32567404</v>
+        <v>104.32568408</v>
       </c>
       <c r="C252" s="5">
-        <v>0.77068305999999609</v>
+        <v>0.77053446000000747</v>
       </c>
       <c r="D252" s="5">
-        <v>9.3054886100761625</v>
+        <v>9.3036054657596789</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>104.82238451000001</v>
+        <v>104.82234307</v>
       </c>
       <c r="C253" s="5">
-        <v>0.49671047000001067</v>
+        <v>0.49665899000000024</v>
       </c>
       <c r="D253" s="5">
-        <v>5.8653959594100691</v>
+        <v>5.8647714749459068</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>104.94920328000001</v>
+        <v>104.94912443</v>
       </c>
       <c r="C254" s="5">
-        <v>0.12681876999999986</v>
+        <v>0.1267813599999954</v>
       </c>
       <c r="D254" s="5">
-        <v>1.4615128637063268</v>
+        <v>1.4610794446099806</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>105.52610279</v>
+        <v>105.52597471</v>
       </c>
       <c r="C255" s="5">
-        <v>0.57689950999998985</v>
+        <v>0.57685028000000216</v>
       </c>
       <c r="D255" s="5">
-        <v>6.7994560883902544</v>
+        <v>6.7988634648869617</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>105.13617065</v>
+        <v>105.1362385</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.38993213999999909</v>
+        <v>-0.38973620999999525</v>
       </c>
       <c r="D256" s="5">
-        <v>-4.3451347249708778</v>
+        <v>-4.3430007380733553</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>105.13191216</v>
+        <v>105.13180137000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-4.2584899999980053E-3</v>
+        <v>-4.4371299999994562E-3</v>
       </c>
       <c r="D257" s="5">
-        <v>-4.8594595948481256E-2</v>
+        <v>-5.0632591714394604E-2</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4023099703941888</v>
+        <v>1.4022003819625706</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>104.74319288</v>
+        <v>104.74327352</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.38871928000000366</v>
+        <v>-0.38852785000000267</v>
       </c>
       <c r="D258" s="5">
-        <v>-4.3478056002365424</v>
+        <v>-4.3457122839656641</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>104.32287599</v>
+        <v>104.32286107</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.42031688999999517</v>
+        <v>-0.4204124500000006</v>
       </c>
       <c r="D259" s="5">
-        <v>-4.710529214400017</v>
+        <v>-4.7115730860163518</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>104.92550548</v>
+        <v>104.92524963</v>
       </c>
       <c r="C260" s="5">
-        <v>0.60262948999999821</v>
+        <v>0.6023885599999943</v>
       </c>
       <c r="D260" s="5">
-        <v>7.1564275159460955</v>
+        <v>7.1534759772829526</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>104.78432952999999</v>
+        <v>104.78446699</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.14117595000000449</v>
+        <v>-0.14078263999999763</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.602690135528495</v>
+        <v>-1.5982618781293367</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>104.31679011</v>
+        <v>104.31706541</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.46753941999999427</v>
+        <v>-0.46740158000000065</v>
       </c>
       <c r="D262" s="5">
-        <v>-5.224842542689645</v>
+        <v>-5.2233330619722906</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>104.57669455</v>
+        <v>104.57712725</v>
       </c>
       <c r="C263" s="5">
-        <v>0.25990443999999968</v>
+        <v>0.26006184000000587</v>
       </c>
       <c r="D263" s="5">
-        <v>3.0311021862865717</v>
+        <v>3.0329549718838944</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>104.95509955999999</v>
+        <v>104.95520016</v>
       </c>
       <c r="C264" s="5">
-        <v>0.37840500999999449</v>
+        <v>0.37807291000000021</v>
       </c>
       <c r="D264" s="5">
-        <v>4.4295994873903455</v>
+        <v>4.425615632703872</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>104.96026544</v>
+        <v>104.96017809</v>
       </c>
       <c r="C265" s="5">
-        <v>5.1658800000069505E-3</v>
+        <v>4.9779299999954674E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>5.9079877438650286E-2</v>
+        <v>5.6929761352808583E-2</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>104.56495511999999</v>
+        <v>104.56470133000001</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.39531032000000721</v>
+        <v>-0.39547675999999399</v>
       </c>
       <c r="D266" s="5">
-        <v>-4.4270875904184877</v>
+        <v>-4.4289167085241772</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>104.31991649</v>
+        <v>104.31952785</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.24503862999999626</v>
+        <v>-0.24517348000000538</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.7761300323256743</v>
+        <v>-2.7776448033792867</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>104.59314538</v>
+        <v>104.59301158</v>
       </c>
       <c r="C268" s="5">
-        <v>0.27322888999999861</v>
+        <v>0.27348372999999526</v>
       </c>
       <c r="D268" s="5">
-        <v>3.1886459351136764</v>
+        <v>3.1916750534172422</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>105.24843733</v>
+        <v>105.24809249</v>
       </c>
       <c r="C269" s="5">
-        <v>0.65529195000000584</v>
+        <v>0.65508091000000945</v>
       </c>
       <c r="D269" s="5">
-        <v>7.7827336950646586</v>
+        <v>7.7801505616343469</v>
       </c>
       <c r="E269" s="5">
-        <v>0.11083710702670668</v>
+        <v>0.11061459851784416</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>106.20066618</v>
+        <v>106.20075869999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.95222884999999735</v>
+        <v>0.95266620999998963</v>
       </c>
       <c r="D270" s="5">
-        <v>11.413807298446589</v>
+        <v>11.419352667631188</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>106.57502191</v>
+        <v>106.57488698</v>
       </c>
       <c r="C271" s="5">
-        <v>0.37435573000000488</v>
+        <v>0.37412828000000786</v>
       </c>
       <c r="D271" s="5">
-        <v>4.3129614108731396</v>
+        <v>4.3102861457980257</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>107.23843536</v>
+        <v>107.23810459000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.66341344999999308</v>
+        <v>0.66321761000000379</v>
       </c>
       <c r="D272" s="5">
-        <v>7.730942476558833</v>
+        <v>7.7285917493466805</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>107.59102532999999</v>
+        <v>107.5915119</v>
       </c>
       <c r="C273" s="5">
-        <v>0.35258996999999681</v>
+        <v>0.35340730999999437</v>
       </c>
       <c r="D273" s="5">
-        <v>4.0176239888777943</v>
+        <v>4.0271193584757503</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>108.67221386999999</v>
+        <v>108.67276099</v>
       </c>
       <c r="C274" s="5">
-        <v>1.0811885399999994</v>
+        <v>1.08124909</v>
       </c>
       <c r="D274" s="5">
-        <v>12.748200584248192</v>
+        <v>12.74889356019926</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>109.45321466</v>
+        <v>109.45414580000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.78100079000000733</v>
+        <v>0.78138481000000581</v>
       </c>
       <c r="D275" s="5">
-        <v>8.9732947081032854</v>
+        <v>8.9778358288708624</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>108.69529231999999</v>
+        <v>108.69621915</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.75792234000000747</v>
+        <v>-0.7579266500000017</v>
       </c>
       <c r="D276" s="5">
-        <v>-8.0002681582338582</v>
+        <v>-8.0002464452589628</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>109.12360291</v>
+        <v>109.1244533</v>
       </c>
       <c r="C277" s="5">
-        <v>0.42831059000000948</v>
+        <v>0.42823414999999443</v>
       </c>
       <c r="D277" s="5">
-        <v>4.8324028757378956</v>
+        <v>4.8314795763121809</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>109.91450103</v>
+        <v>109.91118697</v>
       </c>
       <c r="C278" s="5">
-        <v>0.79089811999999426</v>
+        <v>0.78673367000000383</v>
       </c>
       <c r="D278" s="5">
-        <v>9.052481868042106</v>
+        <v>9.0028377585143815</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>111.01122006</v>
+        <v>111.01181090999999</v>
       </c>
       <c r="C279" s="5">
-        <v>1.0967190300000027</v>
+        <v>1.1006239399999913</v>
       </c>
       <c r="D279" s="5">
-        <v>12.652957166709777</v>
+        <v>12.700922561604377</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>111.94172794000001</v>
+        <v>111.9424753</v>
       </c>
       <c r="C280" s="5">
-        <v>0.9305078800000075</v>
+        <v>0.930664390000004</v>
       </c>
       <c r="D280" s="5">
-        <v>10.535446007994054</v>
+        <v>10.537241853486258</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>112.10596343</v>
+        <v>112.10283631999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.16423548999999582</v>
+        <v>0.1603610199999963</v>
       </c>
       <c r="D281" s="5">
-        <v>1.7748584028472791</v>
+        <v>1.7326457392734307</v>
       </c>
       <c r="E281" s="5">
-        <v>6.5155609660014768</v>
+        <v>6.5129387790579418</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>111.8254743</v>
+        <v>111.82623694</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.28048913000000653</v>
+        <v>-0.27659937999999329</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.9614267161204411</v>
+        <v>-2.9209945334960241</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>112.10586579</v>
+        <v>112.10593466</v>
       </c>
       <c r="C283" s="5">
-        <v>0.28039148999999952</v>
+        <v>0.27969772000000148</v>
       </c>
       <c r="D283" s="5">
-        <v>3.0507265996499777</v>
+        <v>3.0430530359489616</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>113.23261655</v>
+        <v>113.23221227000001</v>
       </c>
       <c r="C284" s="5">
-        <v>1.1267507600000073</v>
+        <v>1.1262776100000025</v>
       </c>
       <c r="D284" s="5">
-        <v>12.750498609283568</v>
+        <v>12.744836846818529</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>112.08818334</v>
+        <v>112.08850627</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.1444332100000025</v>
+        <v>-1.1437060000000088</v>
       </c>
       <c r="D285" s="5">
-        <v>-11.476322116245486</v>
+        <v>-11.46946864515278</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>112.79674568</v>
+        <v>112.79767042</v>
       </c>
       <c r="C286" s="5">
-        <v>0.70856234000000029</v>
+        <v>0.70916415000000654</v>
       </c>
       <c r="D286" s="5">
-        <v>7.8551466935793623</v>
+        <v>7.8620287896342456</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>113.39683660999999</v>
+        <v>113.39868762</v>
       </c>
       <c r="C287" s="5">
-        <v>0.60009092999999325</v>
+        <v>0.60101720000000114</v>
       </c>
       <c r="D287" s="5">
-        <v>6.5742864197673612</v>
+        <v>6.5846778029720276</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>114.53179498999999</v>
+        <v>114.53417562</v>
       </c>
       <c r="C288" s="5">
-        <v>1.1349583800000005</v>
+        <v>1.1354879999999952</v>
       </c>
       <c r="D288" s="5">
-        <v>12.694192013181137</v>
+        <v>12.700226784870171</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>115.6163062</v>
+        <v>115.61891295</v>
       </c>
       <c r="C289" s="5">
-        <v>1.0845112100000023</v>
+        <v>1.0847373299999958</v>
       </c>
       <c r="D289" s="5">
-        <v>11.973763255924874</v>
+        <v>11.976129195393725</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>116.17705547</v>
+        <v>116.17117539</v>
       </c>
       <c r="C290" s="5">
-        <v>0.5607492700000023</v>
+        <v>0.5522624400000069</v>
       </c>
       <c r="D290" s="5">
-        <v>5.9778974427536991</v>
+        <v>5.8848972933788879</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>115.73969949000001</v>
+        <v>115.74109802</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.43735597999999243</v>
+        <v>-0.43007737000000645</v>
       </c>
       <c r="D291" s="5">
-        <v>-4.4251060177070034</v>
+        <v>-4.3531710388204132</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>116.51832185000001</v>
+        <v>116.51928617</v>
       </c>
       <c r="C292" s="5">
-        <v>0.77862235999999996</v>
+        <v>0.77818815000000541</v>
       </c>
       <c r="D292" s="5">
-        <v>8.3783283691159625</v>
+        <v>8.3733770069503102</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>116.40595374</v>
+        <v>116.39913009999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.11236811000000557</v>
+        <v>-0.12015607000000728</v>
       </c>
       <c r="D293" s="5">
-        <v>-1.1511392393036113</v>
+        <v>-1.2304598767842401</v>
       </c>
       <c r="E293" s="5">
-        <v>3.8356481479104865</v>
+        <v>3.8324576978018055</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>118.36797367</v>
+        <v>118.36847088</v>
       </c>
       <c r="C294" s="5">
-        <v>1.9620199299999967</v>
+        <v>1.9693407800000102</v>
       </c>
       <c r="D294" s="5">
-        <v>22.210419490913225</v>
+        <v>22.302583664473929</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>117.97695487999999</v>
+        <v>117.97679526</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.39101879000000395</v>
+        <v>-0.39167562000000089</v>
       </c>
       <c r="D295" s="5">
-        <v>-3.8928648194674453</v>
+        <v>-3.8992693929731592</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>119.09104232999999</v>
+        <v>119.09107760000001</v>
       </c>
       <c r="C296" s="5">
-        <v>1.1140874499999995</v>
+        <v>1.1142823400000026</v>
       </c>
       <c r="D296" s="5">
-        <v>11.939398403799117</v>
+        <v>11.941613666485917</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>120.10828671</v>
+        <v>120.10790824999999</v>
       </c>
       <c r="C297" s="5">
-        <v>1.0172443800000082</v>
+        <v>1.0168306499999886</v>
       </c>
       <c r="D297" s="5">
-        <v>10.74560687538353</v>
+        <v>10.741025883117029</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>121.09879026999999</v>
+        <v>121.09919533</v>
       </c>
       <c r="C298" s="5">
-        <v>0.9905035599999934</v>
+        <v>0.99128708000000643</v>
       </c>
       <c r="D298" s="5">
-        <v>10.357535369949321</v>
+        <v>10.36613811265179</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>121.28423600000001</v>
+        <v>121.28954195999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.18544573000001208</v>
+        <v>0.19034662999999341</v>
       </c>
       <c r="D299" s="5">
-        <v>1.8531875531831332</v>
+        <v>1.9025807848536802</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>121.55643028</v>
+        <v>121.55967751</v>
       </c>
       <c r="C300" s="5">
-        <v>0.27219427999999368</v>
+        <v>0.27013555000000622</v>
       </c>
       <c r="D300" s="5">
-        <v>2.7266135155275206</v>
+        <v>2.7056177955132377</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>122.12149875999999</v>
+        <v>122.12904104</v>
       </c>
       <c r="C301" s="5">
-        <v>0.56506847999999366</v>
+        <v>0.56936353000000395</v>
       </c>
       <c r="D301" s="5">
-        <v>5.7231889242394862</v>
+        <v>5.7676592875834709</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>122.62334117</v>
+        <v>122.61508677</v>
       </c>
       <c r="C302" s="5">
-        <v>0.50184241000000895</v>
+        <v>0.48604573000000073</v>
       </c>
       <c r="D302" s="5">
-        <v>5.0442384370255944</v>
+        <v>4.8816602249816432</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>123.6752566</v>
+        <v>123.67705628</v>
       </c>
       <c r="C303" s="5">
-        <v>1.051915429999994</v>
+        <v>1.0619695099999973</v>
       </c>
       <c r="D303" s="5">
-        <v>10.793963003477502</v>
+        <v>10.90286344317275</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>124.53756215</v>
+        <v>124.53734325000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.86230555000000209</v>
+        <v>0.8602869700000042</v>
       </c>
       <c r="D304" s="5">
-        <v>8.6952283938402921</v>
+        <v>8.6739576157062395</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>125.51117624</v>
+        <v>125.49911731</v>
       </c>
       <c r="C305" s="5">
-        <v>0.9736140899999981</v>
+        <v>0.96177405999999621</v>
       </c>
       <c r="D305" s="5">
-        <v>9.7954833215014414</v>
+        <v>9.6712755337793777</v>
       </c>
       <c r="E305" s="5">
-        <v>7.8219560146700839</v>
+        <v>7.8179168540023491</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>125.73205376</v>
+        <v>125.73123155</v>
       </c>
       <c r="C306" s="5">
-        <v>0.22087752000000194</v>
+        <v>0.23211424000000136</v>
       </c>
       <c r="D306" s="5">
-        <v>2.1323486636181332</v>
+        <v>2.2421514046794488</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>126.27500646999999</v>
+        <v>126.27425313000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.54295270999999445</v>
+        <v>0.54302158000000134</v>
       </c>
       <c r="D307" s="5">
-        <v>5.3068636840745587</v>
+        <v>5.3075884315425759</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>125.90906268000001</v>
+        <v>125.90983165999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.36594378999998867</v>
+        <v>-0.36442147000001057</v>
       </c>
       <c r="D308" s="5">
-        <v>-3.4226916572035249</v>
+        <v>-3.4086985725063745</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>127.03028892</v>
+        <v>127.02950796</v>
       </c>
       <c r="C309" s="5">
-        <v>1.1212262399999986</v>
+        <v>1.119676300000009</v>
       </c>
       <c r="D309" s="5">
-        <v>11.225288219854757</v>
+        <v>11.208932299185893</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>126.80874421999999</v>
+        <v>126.80849594999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.2215447000000097</v>
+        <v>-0.2210120100000097</v>
       </c>
       <c r="D310" s="5">
-        <v>-2.0728780231082822</v>
+        <v>-2.0679541097557985</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>127.71631569</v>
+        <v>127.72470994</v>
       </c>
       <c r="C311" s="5">
-        <v>0.90757147000000771</v>
+        <v>0.91621399000000281</v>
       </c>
       <c r="D311" s="5">
-        <v>8.9346792493802507</v>
+        <v>9.0231894294042991</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>128.59222287</v>
+        <v>128.59547273999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.87590717999999868</v>
+        <v>0.87076279999999429</v>
       </c>
       <c r="D312" s="5">
-        <v>8.5475095970419357</v>
+        <v>8.4948318261639955</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>128.69831912000001</v>
+        <v>128.71572090000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.10609625000000733</v>
+        <v>0.12024816000001692</v>
       </c>
       <c r="D313" s="5">
-        <v>0.99457669222713374</v>
+        <v>1.1278953189949315</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>128.57354543</v>
+        <v>128.56520706000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.12477369000001204</v>
+        <v>-0.15051384000000212</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.1572226417565057</v>
+        <v>-1.3942314088771335</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>129.89528687000001</v>
+        <v>129.89704628999999</v>
       </c>
       <c r="C315" s="5">
-        <v>1.3217414400000109</v>
+        <v>1.3318392299999857</v>
       </c>
       <c r="D315" s="5">
-        <v>13.057996009022377</v>
+        <v>13.164410807778481</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>130.01114680000001</v>
+        <v>130.01383311000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.11585992999999917</v>
+        <v>0.11678682000001572</v>
       </c>
       <c r="D316" s="5">
-        <v>1.0756048400997198</v>
+        <v>1.0842376145757227</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>130.13943042</v>
+        <v>130.10612265</v>
       </c>
       <c r="C317" s="5">
-        <v>0.12828361999999061</v>
+        <v>9.2289539999995895E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>1.190501917500697</v>
+        <v>0.85514628560865447</v>
       </c>
       <c r="E317" s="5">
-        <v>3.6875235486200308</v>
+        <v>3.6709464088261701</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>131.43806574999999</v>
+        <v>131.44003491999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.2986353299999962</v>
+        <v>1.3339122699999848</v>
       </c>
       <c r="D318" s="5">
-        <v>12.654123498912838</v>
+        <v>13.021007960840535</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>132.06417511000001</v>
+        <v>132.06512180999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.62610936000001516</v>
+        <v>0.62508689000000572</v>
       </c>
       <c r="D319" s="5">
-        <v>5.868403542294609</v>
+        <v>5.8584780039332873</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>132.08874943999999</v>
+        <v>132.09099377999999</v>
       </c>
       <c r="C320" s="5">
-        <v>2.4574329999978772E-2</v>
+        <v>2.5871969999997191E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.22352310847921775</v>
+        <v>0.23533720990236429</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>133.85467742</v>
+        <v>133.85384839</v>
       </c>
       <c r="C321" s="5">
-        <v>1.7659279800000149</v>
+        <v>1.7628546100000051</v>
       </c>
       <c r="D321" s="5">
-        <v>17.276954522558221</v>
+        <v>17.244330921668592</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>133.18754604</v>
+        <v>133.18715774</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.66713138000000072</v>
+        <v>-0.6666906499999925</v>
       </c>
       <c r="D322" s="5">
-        <v>-5.8195448741388383</v>
+        <v>-5.8158400227541707</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>133.12209765</v>
+        <v>133.13344748</v>
       </c>
       <c r="C323" s="5">
-        <v>-6.5448390000000245E-2</v>
+        <v>-5.3710260000002563E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.58808914723296191</v>
+        <v>-0.48285098317073505</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>133.77610088</v>
+        <v>133.77893179</v>
       </c>
       <c r="C324" s="5">
-        <v>0.65400323000000071</v>
+        <v>0.64548431000000051</v>
       </c>
       <c r="D324" s="5">
-        <v>6.0573020688204915</v>
+        <v>5.9757619998884515</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>134.49594698999999</v>
+        <v>134.52343540999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.71984610999999177</v>
+        <v>0.74450361999998904</v>
       </c>
       <c r="D325" s="5">
-        <v>6.6517443005113863</v>
+        <v>6.8864638887242924</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>135.60887649</v>
+        <v>135.60092958000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.112929500000007</v>
+        <v>1.0774941700000227</v>
       </c>
       <c r="D326" s="5">
-        <v>10.394401358910009</v>
+        <v>10.046593957128792</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>135.94296084000001</v>
+        <v>135.94487974</v>
       </c>
       <c r="C327" s="5">
-        <v>0.33408435000001191</v>
+        <v>0.34395015999999146</v>
       </c>
       <c r="D327" s="5">
-        <v>2.9966930708519746</v>
+        <v>3.0866098373325768</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>136.38837577999999</v>
+        <v>136.39362700999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.44541493999997783</v>
+        <v>0.44874726999998416</v>
       </c>
       <c r="D328" s="5">
-        <v>4.0034136955468203</v>
+        <v>4.0338527691278214</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>137.19540812</v>
+        <v>137.14042731000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.80703234000000634</v>
+        <v>0.74680030000001807</v>
       </c>
       <c r="D329" s="5">
-        <v>7.3363001806081352</v>
+        <v>6.7719167748209186</v>
       </c>
       <c r="E329" s="5">
-        <v>5.4218599829645608</v>
+        <v>5.4065900333707395</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>137.84504515</v>
+        <v>137.84981381</v>
       </c>
       <c r="C330" s="5">
-        <v>0.64963703000000805</v>
+        <v>0.7093864999999937</v>
       </c>
       <c r="D330" s="5">
-        <v>5.8324885996521081</v>
+        <v>6.386917651224544</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>138.61446305000001</v>
+        <v>138.61786122999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.76941790000000765</v>
+        <v>0.76804741999998782</v>
       </c>
       <c r="D331" s="5">
-        <v>6.9076157508953129</v>
+        <v>6.8946866309344657</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>139.72725452</v>
+        <v>139.73132759999999</v>
       </c>
       <c r="C332" s="5">
-        <v>1.1127914699999906</v>
+        <v>1.1134663699999976</v>
       </c>
       <c r="D332" s="5">
-        <v>10.070501513668461</v>
+        <v>10.076623487040548</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>139.13266356</v>
+        <v>139.13251629999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.594590960000005</v>
+        <v>-0.59881129999999416</v>
       </c>
       <c r="D333" s="5">
-        <v>-4.9886074880212679</v>
+        <v>-5.0230427337378591</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>139.31294274000001</v>
+        <v>139.31304503999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.18027918000001364</v>
+        <v>0.18052873999999974</v>
       </c>
       <c r="D334" s="5">
-        <v>1.56601196624373</v>
+        <v>1.5681969581239352</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>140.04382856000001</v>
+        <v>140.05493394000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.73088581999999747</v>
+        <v>0.74188890000002061</v>
       </c>
       <c r="D335" s="5">
-        <v>6.4805067282204032</v>
+        <v>6.5809377353571064</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>139.50845547</v>
+        <v>139.51052847</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.53537309000000732</v>
+        <v>-0.54440547000001516</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.4922387101021144</v>
+        <v>-4.5660609333339046</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>139.349478</v>
+        <v>139.38333803</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.1589774699999964</v>
+        <v>-0.12719043999999258</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.3589270602650028</v>
+        <v>-1.0885595927141223</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>139.9930142</v>
+        <v>139.98899811999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.64353619999999978</v>
+        <v>0.60566008999998644</v>
       </c>
       <c r="D338" s="5">
-        <v>5.6847244030086896</v>
+        <v>5.3407805341338932</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>141.01459795</v>
+        <v>141.01630266999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.0215837499999907</v>
+        <v>1.0273045499999967</v>
       </c>
       <c r="D339" s="5">
-        <v>9.1170229558012785</v>
+        <v>9.170429621457421</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>141.56277514000001</v>
+        <v>141.57054325999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.5481771900000183</v>
+        <v>0.55424059000000625</v>
       </c>
       <c r="D340" s="5">
-        <v>4.7658959148514368</v>
+        <v>4.819696916688776</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>141.89324669000001</v>
+        <v>141.82023914999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.33047154999999862</v>
+        <v>0.24969588999999814</v>
       </c>
       <c r="D341" s="5">
-        <v>2.8375919597417143</v>
+        <v>2.1371598574181805</v>
       </c>
       <c r="E341" s="5">
-        <v>3.4241951931007542</v>
+        <v>3.4124232597157356</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>141.59813804000001</v>
+        <v>141.60611585999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.29510865000000308</v>
+        <v>-0.21412329000000341</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.4674006055507069</v>
+        <v>-1.7968165235831224</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>142.11226631</v>
+        <v>142.11850446</v>
       </c>
       <c r="C343" s="5">
-        <v>0.51412826999998629</v>
+        <v>0.51238860000000841</v>
       </c>
       <c r="D343" s="5">
-        <v>4.445148802583776</v>
+        <v>4.4295524739020653</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>142.81572861000001</v>
+        <v>142.82185446</v>
       </c>
       <c r="C344" s="5">
-        <v>0.70346230000001242</v>
+        <v>0.70335000000000036</v>
       </c>
       <c r="D344" s="5">
-        <v>6.1044734562203606</v>
+        <v>6.1031970257403589</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>142.98433048999999</v>
+        <v>142.98509956000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.16860187999998288</v>
+        <v>0.16324510000001169</v>
       </c>
       <c r="D345" s="5">
-        <v>1.4259012703200291</v>
+        <v>1.3802531206754454</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>143.84353019</v>
+        <v>143.84526604999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.8591997000000049</v>
+        <v>0.86016648999998324</v>
       </c>
       <c r="D346" s="5">
-        <v>7.4540133908557626</v>
+        <v>7.4626387737869893</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>145.02479080000001</v>
+        <v>145.03092308999999</v>
       </c>
       <c r="C347" s="5">
-        <v>1.1812606100000096</v>
+        <v>1.1856570399999953</v>
       </c>
       <c r="D347" s="5">
-        <v>10.312055458703595</v>
+        <v>10.352060858846235</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>145.36963781</v>
+        <v>145.37063237999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.34484700999999518</v>
+        <v>0.33970929000000183</v>
       </c>
       <c r="D348" s="5">
-        <v>2.89103329597582</v>
+        <v>2.8472827647017418</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>145.9106553</v>
+        <v>145.94356442</v>
       </c>
       <c r="C349" s="5">
-        <v>0.54101749000000154</v>
+        <v>0.57293204000001197</v>
       </c>
       <c r="D349" s="5">
-        <v>4.5585602385742829</v>
+        <v>4.8332937716206281</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>145.64611234</v>
+        <v>145.65011996000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.26454295999999999</v>
+        <v>-0.29344445999998925</v>
       </c>
       <c r="D350" s="5">
-        <v>-2.1540925390402199</v>
+        <v>-2.386300497508409</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>144.41930563</v>
+        <v>144.41950138000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.2268067100000053</v>
+        <v>-1.230618579999998</v>
       </c>
       <c r="D351" s="5">
-        <v>-9.6524728316689679</v>
+        <v>-9.6808306471437238</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>145.77101343999999</v>
+        <v>145.77660739000001</v>
       </c>
       <c r="C352" s="5">
-        <v>1.3517078099999935</v>
+        <v>1.3571060099999954</v>
       </c>
       <c r="D352" s="5">
-        <v>11.828125890744445</v>
+        <v>11.87781377504904</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>147.16592581</v>
+        <v>147.09476769</v>
       </c>
       <c r="C353" s="5">
-        <v>1.3949123700000143</v>
+        <v>1.3181602999999882</v>
       </c>
       <c r="D353" s="5">
-        <v>12.107101766481133</v>
+        <v>11.407038750616216</v>
       </c>
       <c r="E353" s="5">
-        <v>3.7159478995638429</v>
+        <v>3.7191648890263496</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>147.20580296</v>
+        <v>147.21341538999999</v>
       </c>
       <c r="C354" s="5">
-        <v>3.9877149999995254E-2</v>
+        <v>0.1186476999999968</v>
       </c>
       <c r="D354" s="5">
-        <v>0.32564576240967646</v>
+        <v>0.97223427722639144</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>147.10630499000001</v>
+        <v>147.11302750999999</v>
       </c>
       <c r="C355" s="5">
-        <v>-9.949796999998739E-2</v>
+        <v>-0.10038787999999954</v>
       </c>
       <c r="D355" s="5">
-        <v>-0.80808431907106737</v>
+        <v>-0.81524273929377555</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>147.63935601</v>
+        <v>147.64633398999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.53305101999998783</v>
+        <v>0.53330647999999314</v>
       </c>
       <c r="D356" s="5">
-        <v>4.4360077345849902</v>
+        <v>4.4379693506711781</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>148.73590772</v>
+        <v>148.73892033999999</v>
       </c>
       <c r="C357" s="5">
-        <v>1.09655171</v>
+        <v>1.0925863500000048</v>
       </c>
       <c r="D357" s="5">
-        <v>9.2859251163153189</v>
+        <v>9.2505117940377737</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>149.25928497999999</v>
+        <v>149.26424790999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.52337725999998952</v>
+        <v>0.52532757000000174</v>
       </c>
       <c r="D358" s="5">
-        <v>4.3052919028939041</v>
+        <v>4.3215588133644678</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>149.74849759</v>
+        <v>149.73951817</v>
       </c>
       <c r="C359" s="5">
-        <v>0.48921261000000982</v>
+        <v>0.47527026000000205</v>
       </c>
       <c r="D359" s="5">
-        <v>4.00480508011829</v>
+        <v>3.8885324544841282</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>150.49027810999999</v>
+        <v>150.49230832000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.74178051999999184</v>
+        <v>0.75279015000000982</v>
       </c>
       <c r="D360" s="5">
-        <v>6.1088606113534949</v>
+        <v>6.2024334348651289</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>150.87640182000001</v>
+        <v>150.90558795999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.38612371000002099</v>
+        <v>0.41327963999998474</v>
       </c>
       <c r="D361" s="5">
-        <v>3.1227489211783199</v>
+        <v>3.3456539138210672</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>150.65314370999999</v>
+        <v>150.66486422</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.2232581100000175</v>
+        <v>-0.24072373999999286</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.7613095433095194</v>
+        <v>-1.8975275355368248</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>150.76470645000001</v>
+        <v>150.76434563000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.11156274000001076</v>
+        <v>9.9481410000009873E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>0.89226081463549267</v>
+        <v>0.79522305928441117</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>151.21064663999999</v>
+        <v>151.21714331000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.44594018999998752</v>
+        <v>0.45279768000000331</v>
       </c>
       <c r="D364" s="5">
-        <v>3.6077423082895521</v>
+        <v>3.664149338966749</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>150.79098325000001</v>
+        <v>150.72741004</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.41966338999998243</v>
+        <v>-0.48973327000001632</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.2800575264093967</v>
+        <v>-3.8178485319431243</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4632450888666835</v>
+        <v>2.4695931793139891</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>151.53789405000001</v>
+        <v>151.54506554</v>
       </c>
       <c r="C366" s="5">
-        <v>0.74691079999999488</v>
+        <v>0.81765550000000076</v>
       </c>
       <c r="D366" s="5">
-        <v>6.1085775965022959</v>
+        <v>6.7074540264354221</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>151.26343469</v>
+        <v>151.27096727</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.2744593600000087</v>
+        <v>-0.27409826999999609</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.1518720959761817</v>
+        <v>-2.1489684199307968</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>150.93130780000001</v>
+        <v>150.93775228999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.33212688999998363</v>
+        <v>-0.33321498000000815</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.603235192712483</v>
+        <v>-2.6115321839928152</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>144.73342215</v>
+        <v>144.73635053999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-6.1978856500000177</v>
+        <v>-6.2014017500000023</v>
       </c>
       <c r="D369" s="5">
-        <v>-39.539191710819246</v>
+        <v>-39.555488152966653</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>145.58535334000001</v>
+        <v>145.59093468</v>
       </c>
       <c r="C370" s="5">
-        <v>0.85193119000001616</v>
+        <v>0.85458414000001426</v>
       </c>
       <c r="D370" s="5">
-        <v>7.2966708841625705</v>
+        <v>7.3199830360865414</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>144.18578191</v>
+        <v>144.15937424000001</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.3995714300000088</v>
+        <v>-1.4315604399999984</v>
       </c>
       <c r="D371" s="5">
-        <v>-10.945263081813261</v>
+        <v>-11.181660082817324</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>143.54003839999999</v>
+        <v>143.54537721</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.64574351000001684</v>
+        <v>-0.61399703000000727</v>
       </c>
       <c r="D372" s="5">
-        <v>-5.2438397297078998</v>
+        <v>-4.9929422422304697</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>143.70306832</v>
+        <v>143.72411339999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.16302992000001382</v>
+        <v>0.17873618999999508</v>
       </c>
       <c r="D373" s="5">
-        <v>1.3714824193907127</v>
+        <v>1.5044608436939333</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>144.03681666</v>
+        <v>144.05711439999999</v>
       </c>
       <c r="C374" s="5">
-        <v>0.33374833999999964</v>
+        <v>0.33300099999999588</v>
       </c>
       <c r="D374" s="5">
-        <v>2.8228600509455859</v>
+        <v>2.8160405592685178</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>144.63723883</v>
+        <v>144.64191543000001</v>
       </c>
       <c r="C375" s="5">
-        <v>0.60042217000000164</v>
+        <v>0.58480103000002259</v>
       </c>
       <c r="D375" s="5">
-        <v>5.1185337596756142</v>
+        <v>4.9816604935510211</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>144.44059390999999</v>
+        <v>144.44854588000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.19664492000001133</v>
+        <v>-0.19336954999999989</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.61934331191953</v>
+        <v>-1.5925180154060858</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>144.61676032</v>
+        <v>144.57810796000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.17616641000000755</v>
+        <v>0.12956207999999947</v>
       </c>
       <c r="D377" s="5">
-        <v>1.4734331101576181</v>
+        <v>1.0816569825245592</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.0945571127178226</v>
+        <v>-4.0797503774317345</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>144.68988021999999</v>
+        <v>144.68957736999999</v>
       </c>
       <c r="C378" s="5">
-        <v>7.3119899999994686E-2</v>
+        <v>0.11146940999998378</v>
       </c>
       <c r="D378" s="5">
-        <v>0.60842391470723456</v>
+        <v>0.92913080575562912</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>143.75837665</v>
+        <v>143.7592507</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.93150356999998962</v>
+        <v>-0.93032666999999947</v>
       </c>
       <c r="D379" s="5">
-        <v>-7.4577542562995758</v>
+        <v>-7.4486775551128037</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>146.30013747000001</v>
+        <v>146.29965629</v>
       </c>
       <c r="C380" s="5">
-        <v>2.5417608200000075</v>
+        <v>2.540405590000006</v>
       </c>
       <c r="D380" s="5">
-        <v>23.406743084649296</v>
+        <v>23.392869531842074</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>146.19696328000001</v>
+        <v>146.19484933000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.10317419000000427</v>
+        <v>-0.10480695999999057</v>
       </c>
       <c r="D381" s="5">
-        <v>-0.84299260417927124</v>
+        <v>-0.85628356304315867</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>145.77567651999999</v>
+        <v>145.77682578</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.42128676000001519</v>
+        <v>-0.41802355000001512</v>
       </c>
       <c r="D382" s="5">
-        <v>-3.4036835842675472</v>
+        <v>-3.3777805918953741</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>145.00398679</v>
+        <v>144.96260538999999</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.77168972999999141</v>
+        <v>-0.81422039000000268</v>
       </c>
       <c r="D383" s="5">
-        <v>-6.1706885162263418</v>
+        <v>-6.5003559365938379</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>145.70093079</v>
+        <v>145.70992167</v>
       </c>
       <c r="C384" s="5">
-        <v>0.69694400000000201</v>
+        <v>0.74731628000000683</v>
       </c>
       <c r="D384" s="5">
-        <v>5.9225915790815931</v>
+        <v>6.3647358319857128</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>145.91367446000001</v>
+        <v>145.93131792</v>
       </c>
       <c r="C385" s="5">
-        <v>0.21274367000000893</v>
+        <v>0.22139624999999796</v>
       </c>
       <c r="D385" s="5">
-        <v>1.7663072415962322</v>
+        <v>1.8386325164895023</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>146.18556638999999</v>
+        <v>146.21892489999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.27189192999998113</v>
+        <v>0.28760697999999252</v>
       </c>
       <c r="D386" s="5">
-        <v>2.2591095449389309</v>
+        <v>2.3908104414030351</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>148.42378260999999</v>
+        <v>148.44527108</v>
       </c>
       <c r="C387" s="5">
-        <v>2.2382162199999982</v>
+        <v>2.2263461800000073</v>
       </c>
       <c r="D387" s="5">
-        <v>20.001868648684784</v>
+        <v>19.881831502842374</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>149.72327852000001</v>
+        <v>149.74160298999999</v>
       </c>
       <c r="C388" s="5">
-        <v>1.2994959100000187</v>
+        <v>1.2963319099999921</v>
       </c>
       <c r="D388" s="5">
-        <v>11.027355271282001</v>
+        <v>10.997533908774448</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>150.66252632999999</v>
+        <v>150.64991606999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.93924780999998347</v>
+        <v>0.90831307999999922</v>
       </c>
       <c r="D389" s="5">
-        <v>7.7931107176788528</v>
+        <v>7.526867294529227</v>
       </c>
       <c r="E389" s="5">
-        <v>4.1805431103713486</v>
+        <v>4.1996732393813296</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>150.96919965000001</v>
+        <v>150.95481304</v>
       </c>
       <c r="C390" s="5">
-        <v>0.30667332000001579</v>
+        <v>0.3048969700000157</v>
       </c>
       <c r="D390" s="5">
-        <v>2.4701298541650818</v>
+        <v>2.4558702964242451</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>152.07096071000001</v>
+        <v>152.05341558999999</v>
       </c>
       <c r="C391" s="5">
-        <v>1.1017610600000012</v>
+        <v>1.0986025499999812</v>
       </c>
       <c r="D391" s="5">
-        <v>9.1177100230755759</v>
+        <v>9.0914179966559807</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>152.86775338999999</v>
+        <v>152.84979181</v>
       </c>
       <c r="C392" s="5">
-        <v>0.7967926799999816</v>
+        <v>0.79637622000001329</v>
       </c>
       <c r="D392" s="5">
-        <v>6.4719286969144862</v>
+        <v>6.4692160023205769</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>153.24731861000001</v>
+        <v>153.23200351</v>
       </c>
       <c r="C393" s="5">
-        <v>0.37956522000001769</v>
+        <v>0.38221169999999915</v>
       </c>
       <c r="D393" s="5">
-        <v>3.0205859255463929</v>
+        <v>3.0422995158757349</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>153.63162491</v>
+        <v>153.62166353000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.38430629999999155</v>
+        <v>0.38966002000000799</v>
       </c>
       <c r="D394" s="5">
-        <v>3.0511577793874034</v>
+        <v>3.0945728805623629</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>153.78994875999999</v>
+        <v>153.74068745</v>
       </c>
       <c r="C395" s="5">
-        <v>0.15832384999998794</v>
+        <v>0.1190239199999894</v>
       </c>
       <c r="D395" s="5">
-        <v>1.2436839080723683</v>
+        <v>0.93371543181288708</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>155.40091944</v>
+        <v>155.41124757</v>
       </c>
       <c r="C396" s="5">
-        <v>1.6109706800000083</v>
+        <v>1.6705601200000046</v>
       </c>
       <c r="D396" s="5">
-        <v>13.320264942936433</v>
+        <v>13.847510175404242</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>156.32043193000001</v>
+        <v>156.34014855000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.91951249000001667</v>
+        <v>0.92890098000000876</v>
       </c>
       <c r="D397" s="5">
-        <v>7.3361338842429458</v>
+        <v>7.4130088062198674</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>157.07312612000001</v>
+        <v>157.12829357999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.75269418999999971</v>
+        <v>0.78814502999998126</v>
       </c>
       <c r="D398" s="5">
-        <v>5.9335901373621436</v>
+        <v>6.2200461035957</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>157.31534827999999</v>
+        <v>157.37017900999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.24222215999998298</v>
+        <v>0.2418854299999964</v>
       </c>
       <c r="D399" s="5">
-        <v>1.8662938458581246</v>
+        <v>1.8630174824902257</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>157.88718015000001</v>
+        <v>157.9517827</v>
       </c>
       <c r="C400" s="5">
-        <v>0.57183187000001112</v>
+        <v>0.58160369000000856</v>
       </c>
       <c r="D400" s="5">
-        <v>4.450197849740789</v>
+        <v>4.5261890084940193</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>158.02944362</v>
+        <v>158.03062925</v>
       </c>
       <c r="C401" s="5">
-        <v>0.14226346999998896</v>
+        <v>7.8846550000008619E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>1.0866286694006355</v>
+        <v>0.60066470025479379</v>
       </c>
       <c r="E401" s="5">
-        <v>4.8896812428752545</v>
+        <v>4.8992481194417348</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>160.96889440999999</v>
+        <v>160.93614183</v>
       </c>
       <c r="C402" s="5">
-        <v>2.9394507899999951</v>
+        <v>2.9055125799999928</v>
       </c>
       <c r="D402" s="5">
-        <v>24.751966801420799</v>
+        <v>24.436502218649835</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>160.62190068000001</v>
+        <v>160.53601444</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.34699372999997991</v>
+        <v>-0.40012738999999442</v>
       </c>
       <c r="D403" s="5">
-        <v>-2.5563384961545976</v>
+        <v>-2.9430380555583446</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>161.48860338</v>
+        <v>161.44852304</v>
       </c>
       <c r="C404" s="5">
-        <v>0.8667026999999905</v>
+        <v>0.91250859999999534</v>
       </c>
       <c r="D404" s="5">
-        <v>6.6707661829193077</v>
+        <v>7.0382982079258083</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>161.74807351999999</v>
+        <v>161.72128129000001</v>
       </c>
       <c r="C405" s="5">
-        <v>0.25947013999999058</v>
+        <v>0.27275825000000964</v>
       </c>
       <c r="D405" s="5">
-        <v>1.9452177918026559</v>
+        <v>2.0462772347982661</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>162.27418175</v>
+        <v>162.25301392</v>
       </c>
       <c r="C406" s="5">
-        <v>0.52610823000000551</v>
+        <v>0.53173262999999338</v>
       </c>
       <c r="D406" s="5">
-        <v>3.9737562486934497</v>
+        <v>4.0176866551935753</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>163.13757806999999</v>
+        <v>163.08562365</v>
       </c>
       <c r="C407" s="5">
-        <v>0.86339631999999256</v>
+        <v>0.83260973000000149</v>
       </c>
       <c r="D407" s="5">
-        <v>6.5749140381329729</v>
+        <v>6.3346661044174191</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>162.70521203999999</v>
+        <v>162.71654634999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.43236602999999718</v>
+        <v>-0.36907730000001493</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.1344260335137486</v>
+        <v>-2.6821582616477158</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>163.31829708000001</v>
+        <v>163.35213128000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.61308504000001562</v>
+        <v>0.63558493000002159</v>
       </c>
       <c r="D409" s="5">
-        <v>4.6165833321905048</v>
+        <v>4.7893263028489175</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>164.38470487999999</v>
+        <v>164.46455076000001</v>
       </c>
       <c r="C410" s="5">
-        <v>1.066407799999979</v>
+        <v>1.1124194799999998</v>
       </c>
       <c r="D410" s="5">
-        <v>8.1231677386293342</v>
+        <v>8.4850704072236596</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>164.40632529000001</v>
+        <v>164.50649202</v>
       </c>
       <c r="C411" s="5">
-        <v>2.1620410000025458E-2</v>
+        <v>4.1941259999987324E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>0.15794211462867302</v>
+        <v>0.30645001406774952</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>164.88085727999999</v>
+        <v>165.00864992999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.47453198999997426</v>
+        <v>0.50215790999999399</v>
       </c>
       <c r="D412" s="5">
-        <v>3.5191205485001875</v>
+        <v>3.7251411468871121</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>165.77575231</v>
+        <v>165.78137636</v>
       </c>
       <c r="C413" s="5">
-        <v>0.89489503000001491</v>
+        <v>0.77272643000000585</v>
       </c>
       <c r="D413" s="5">
-        <v>6.7110141901491005</v>
+        <v>5.7665551271559368</v>
       </c>
       <c r="E413" s="5">
-        <v>4.9018135561034404</v>
+        <v>4.9045853622075475</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>165.72802161000001</v>
+        <v>165.66243990999999</v>
       </c>
       <c r="C414" s="5">
-        <v>-4.7730699999988246E-2</v>
+        <v>-0.11893645000000674</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.34496133390230499</v>
+        <v>-0.85752645749561651</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>166.12793998000001</v>
+        <v>165.96999987000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.39991836999999464</v>
+        <v>0.30755996000002028</v>
       </c>
       <c r="D415" s="5">
-        <v>2.934463563549472</v>
+        <v>2.2507453522197851</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>166.38995677</v>
+        <v>166.31973421999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.2620167899999899</v>
+        <v>0.34973434999997721</v>
       </c>
       <c r="D416" s="5">
-        <v>1.9091430689522904</v>
+        <v>2.5581702596774836</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>166.62943761</v>
+        <v>166.59111357</v>
       </c>
       <c r="C417" s="5">
-        <v>0.23948083999999881</v>
+        <v>0.27137935000001789</v>
       </c>
       <c r="D417" s="5">
-        <v>1.740867311573413</v>
+        <v>1.9756745646843932</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>167.79809408</v>
+        <v>167.76533203</v>
       </c>
       <c r="C418" s="5">
-        <v>1.1686564700000019</v>
+        <v>1.1742184599999916</v>
       </c>
       <c r="D418" s="5">
-        <v>8.7485665420528491</v>
+        <v>8.7939321808415691</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>168.57578946999999</v>
+        <v>168.52904341999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.77769538999999099</v>
+        <v>0.76371138999999744</v>
       </c>
       <c r="D419" s="5">
-        <v>5.7056359238988774</v>
+        <v>5.6015809390025817</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>169.25130772</v>
+        <v>169.2632748</v>
       </c>
       <c r="C420" s="5">
-        <v>0.67551825000001031</v>
+        <v>0.73423138000001131</v>
       </c>
       <c r="D420" s="5">
-        <v>4.9160589803367349</v>
+        <v>5.3551574287437953</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>170.28191898</v>
+        <v>170.32914144</v>
       </c>
       <c r="C421" s="5">
-        <v>1.0306112600000006</v>
+        <v>1.0658666399999959</v>
       </c>
       <c r="D421" s="5">
-        <v>7.5568399515379525</v>
+        <v>7.8237963892404894</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>170.81382608000001</v>
+        <v>170.91794221999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.53190710000001218</v>
+        <v>0.58880077999998548</v>
       </c>
       <c r="D422" s="5">
-        <v>3.81349634295165</v>
+        <v>4.2279935892616693</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>171.88805626999999</v>
+        <v>172.03378884</v>
       </c>
       <c r="C423" s="5">
-        <v>1.0742301899999802</v>
+        <v>1.1158466200000134</v>
       </c>
       <c r="D423" s="5">
-        <v>7.813255329579305</v>
+        <v>8.1217797258036128</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>172.74663165000001</v>
+        <v>172.94329976</v>
       </c>
       <c r="C424" s="5">
-        <v>0.85857538000001909</v>
+        <v>0.90951092000000244</v>
       </c>
       <c r="D424" s="5">
-        <v>6.1614027117003145</v>
+        <v>6.5319414087307903</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>173.44876428000001</v>
+        <v>173.45389609</v>
       </c>
       <c r="C425" s="5">
-        <v>0.70213262999999415</v>
+        <v>0.51059632999999849</v>
       </c>
       <c r="D425" s="5">
-        <v>4.9879525309806994</v>
+        <v>3.6009694214709453</v>
       </c>
       <c r="E425" s="5">
-        <v>4.628549026670381</v>
+        <v>4.6280950842987778</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>173.54704390000001</v>
+        <v>173.44860306000001</v>
       </c>
       <c r="C426" s="5">
-        <v>9.8279619999999568E-2</v>
+        <v>-5.2930299999900399E-3</v>
       </c>
       <c r="D426" s="5">
-        <v>0.68206755676178954</v>
+        <v>-3.6612438369132416E-2</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>175.44767014999999</v>
+        <v>175.21244444000001</v>
       </c>
       <c r="C427" s="5">
-        <v>1.9006262499999877</v>
+        <v>1.7638413800000023</v>
       </c>
       <c r="D427" s="5">
-        <v>13.96319547135465</v>
+        <v>12.909297819155729</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>176.46707909</v>
+        <v>176.37149862999999</v>
       </c>
       <c r="C428" s="5">
-        <v>1.0194089400000053</v>
+        <v>1.1590541899999778</v>
       </c>
       <c r="D428" s="5">
-        <v>7.1995845275581338</v>
+        <v>8.2334439911454496</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>177.33987741000001</v>
+        <v>177.29485421000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.87279832000001534</v>
+        <v>0.92335558000002038</v>
       </c>
       <c r="D429" s="5">
-        <v>6.0992905816702248</v>
+        <v>6.4664341916358392</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>177.82490730000001</v>
+        <v>177.78449899</v>
       </c>
       <c r="C430" s="5">
-        <v>0.48502988999999275</v>
+        <v>0.4896447799999919</v>
       </c>
       <c r="D430" s="5">
-        <v>3.3318594854819361</v>
+        <v>3.3649112478375987</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>178.02939807000001</v>
+        <v>177.99106476</v>
       </c>
       <c r="C431" s="5">
-        <v>0.20449077000000671</v>
+        <v>0.20656576999999743</v>
       </c>
       <c r="D431" s="5">
-        <v>1.388708238678249</v>
+        <v>1.4032107335079536</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>178.87976078</v>
+        <v>178.89178687</v>
       </c>
       <c r="C432" s="5">
-        <v>0.85036270999998465</v>
+        <v>0.90072211000000379</v>
       </c>
       <c r="D432" s="5">
-        <v>5.884839689078758</v>
+        <v>6.2444889973114481</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>178.91448750000001</v>
+        <v>178.97412943</v>
       </c>
       <c r="C433" s="5">
-        <v>3.4726720000008982E-2</v>
+        <v>8.2342560000000731E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.23321021632998207</v>
+        <v>0.55375156652748281</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>178.85412731</v>
+        <v>178.97729942000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-6.0360190000011471E-2</v>
+        <v>3.1699900000035086E-3</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.40409236796470349</v>
+        <v>2.1256472113062586E-2</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>179.13730887</v>
+        <v>179.33168935</v>
       </c>
       <c r="C435" s="5">
-        <v>0.28318156000000272</v>
+        <v>0.35438992999999641</v>
       </c>
       <c r="D435" s="5">
-        <v>1.916605195252874</v>
+        <v>2.4021481177427972</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>179.35926344999999</v>
+        <v>179.58036138</v>
       </c>
       <c r="C436" s="5">
-        <v>0.2219545799999878</v>
+        <v>0.24867202999999449</v>
       </c>
       <c r="D436" s="5">
-        <v>1.4969972167806933</v>
+        <v>1.6767411513364472</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>179.54705718</v>
+        <v>179.50783021999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.18779373000000987</v>
+        <v>-7.2531160000011141E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>1.2636912941406564</v>
+        <v>-0.48359578841387085</v>
       </c>
       <c r="E437" s="5">
-        <v>3.5159044950908047</v>
+        <v>3.4902266633773271</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>181.56445608999999</v>
+        <v>182.34928452</v>
       </c>
       <c r="C438" s="5">
-        <v>2.0173989099999972</v>
+        <v>2.8414543000000094</v>
       </c>
       <c r="D438" s="5">
-        <v>14.348507327021487</v>
+        <v>20.73911656735714</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>181.09559440999999</v>
+        <v>182.372522</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.46886168000000339</v>
+        <v>2.3237480000005917E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.0551760431310471</v>
+        <v>0.15302790235358632</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>181.37260899</v>
+        <v>182.40910878</v>
       </c>
       <c r="C440" s="5">
-        <v>0.27701458000001367</v>
+        <v>3.6586779999993269E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>1.8511133673027702</v>
+        <v>0.24100457205429304</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>180.99720626000001</v>
+        <v>182.12846712000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.37540272999999047</v>
+        <v>-0.28064165999998636</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.4556644477512823</v>
+        <v>-1.8306916885158619</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>181.89669788</v>
+        <v>183.11264627</v>
       </c>
       <c r="C442" s="5">
-        <v>0.89949161999999205</v>
+        <v>0.98417914999998857</v>
       </c>
       <c r="D442" s="5">
-        <v>6.1293056155282466</v>
+        <v>6.6807544962958598</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>182.29294173</v>
+        <v>183.57699486000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.39624384999999052</v>
+        <v>0.46434859000001438</v>
       </c>
       <c r="D443" s="5">
-        <v>2.6456289206175043</v>
+        <v>3.0858384166311481</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>182.65458717000001</v>
+        <v>184.30191299000001</v>
       </c>
       <c r="C444" s="5">
-        <v>0.36164544000001797</v>
+        <v>0.72491812999999183</v>
       </c>
       <c r="D444" s="5">
-        <v>2.4067920379925667</v>
+        <v>4.8429041108091875</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>185.41498879</v>
+      </c>
+      <c r="C445" s="5">
+        <v>1.1130757999999901</v>
+      </c>
+      <c r="D445" s="5">
+        <v>7.4929431156525839</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>