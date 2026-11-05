--- v10 (2026-09-26)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FAF26A17-5535-4088-BA0A-F851CA9321E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{69CB8AE2-3569-4380-9AED-6E921BDC0DCB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5F6FD062-C9D9-4AB0-9842-2A7AED62F498}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DB33396C-A029-4425-8C06-16A4AF9E50FA}"/>
   </bookViews>
   <sheets>
     <sheet name="dalnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E9F9864-7CC8-46A8-8193-44EC83C58440}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1D4B1DA-F356-422D-BD4B-F5E59E88F9C4}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.46434859000001438</v>
       </c>
       <c r="D443" s="5">
         <v>3.0858384166311481</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>184.30191299000001</v>
       </c>
       <c r="C444" s="5">
         <v>0.72491812999999183</v>
       </c>
       <c r="D444" s="5">
         <v>4.8429041108091875</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>185.41498879</v>
+        <v>185.78164803000001</v>
       </c>
       <c r="C445" s="5">
-        <v>1.1130757999999901</v>
+        <v>1.4797350400000084</v>
       </c>
       <c r="D445" s="5">
-        <v>7.4929431156525839</v>
+        <v>10.071685384970808</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>184.87396059</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.90768744000001789</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-5.7079212171274758</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>