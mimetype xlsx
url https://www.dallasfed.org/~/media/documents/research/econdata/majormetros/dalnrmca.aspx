--- v3 (2026-02-15)
+++ v4 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A61D5A20-23DA-4B80-A0E7-6FF649071312}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7A67C1A4-DEAB-4CFE-8B77-8739F175C3BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2DCB3094-DDF6-4A84-8C9D-073161DD11C2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EE6EDB40-8B6E-4279-A254-59243DD238DB}"/>
   </bookViews>
   <sheets>
     <sheet name="dalnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0201614-9A1E-4E5D-8E17-587AEAFA2DA0}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14AE680B-3EF4-47FB-919F-3B7C3136632B}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -2815,4349 +2815,4418 @@
         <v>1.1651184499999943</v>
       </c>
       <c r="D134" s="5">
         <v>12.484897680925755</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>119.56636293</v>
       </c>
       <c r="C135" s="5">
         <v>0.14251237999999944</v>
       </c>
       <c r="D135" s="5">
         <v>1.4414353484821563</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>119.45398036</v>
+        <v>119.45398034999999</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.11238256999999408</v>
+        <v>-0.11238258000000201</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.1220890202277678</v>
+        <v>-1.1220891195577565</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>120.21624242999999</v>
+        <v>120.21624242</v>
       </c>
       <c r="C137" s="5">
-        <v>0.76226206999999135</v>
+        <v>0.76226207000000556</v>
       </c>
       <c r="D137" s="5">
-        <v>7.9320146312435558</v>
+        <v>7.9320146319314055</v>
       </c>
       <c r="E137" s="5">
-        <v>7.4524648676083327</v>
+        <v>7.4524648586700826</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>122.06149010999999</v>
+        <v>122.0614901</v>
       </c>
       <c r="C138" s="5">
         <v>1.8452476799999999</v>
       </c>
       <c r="D138" s="5">
-        <v>20.056649498486799</v>
+        <v>20.056649500298708</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>122.35068594000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.28919583000001126</v>
+        <v>0.28919584000000498</v>
       </c>
       <c r="D139" s="5">
-        <v>2.8804588277971721</v>
+        <v>2.8804589289401772</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>122.31914553</v>
       </c>
       <c r="C140" s="5">
         <v>-3.1540410000005181E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-0.30890611797325107</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>121.67790237</v>
       </c>
       <c r="C141" s="5">
         <v>-0.64124316000000192</v>
       </c>
       <c r="D141" s="5">
         <v>-6.1126011222655263</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>121.47927009</v>
+        <v>121.47927009999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.19863227999999822</v>
+        <v>-0.1986322700000045</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.9414391995469793</v>
+        <v>-1.9414391026826738</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>120.73432826</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.74494183000000191</v>
+        <v>-0.74494183999999564</v>
       </c>
       <c r="D143" s="5">
-        <v>-7.115519570126672</v>
+        <v>-7.115519661879965</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>118.83275596</v>
       </c>
       <c r="C144" s="5">
         <v>-1.901572299999998</v>
       </c>
       <c r="D144" s="5">
         <v>-17.345825877949029</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>118.47871444</v>
+        <v>118.47871445</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.35404151999999556</v>
+        <v>-0.35404151000000184</v>
       </c>
       <c r="D145" s="5">
-        <v>-3.5171849970058733</v>
+        <v>-3.517184899284298</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>117.21569377</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.2630206700000031</v>
+        <v>-1.2630206799999968</v>
       </c>
       <c r="D146" s="5">
-        <v>-12.068364676364784</v>
+        <v>-12.068364765425432</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>115.41887742</v>
       </c>
       <c r="C147" s="5">
         <v>-1.7968163500000003</v>
       </c>
       <c r="D147" s="5">
         <v>-16.920666590537202</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>114.6638821</v>
+        <v>114.66388209</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.75499532000000613</v>
+        <v>-0.75499532999999985</v>
       </c>
       <c r="D148" s="5">
-        <v>-7.5732794322677872</v>
+        <v>-7.5732795289957462</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>114.01934817</v>
+        <v>114.01934814000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.64453392999999437</v>
+        <v>-0.64453394999999603</v>
       </c>
       <c r="D149" s="5">
-        <v>-6.5406081117247439</v>
+        <v>-6.5406083090008948</v>
       </c>
       <c r="E149" s="5">
-        <v>-5.1547895149096412</v>
+        <v>-5.1547895319751236</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>113.20696692</v>
+        <v>113.2069669</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.81238125000000139</v>
+        <v>-0.81238124000000767</v>
       </c>
       <c r="D150" s="5">
-        <v>-8.2227139968694463</v>
+        <v>-8.2227139016645356</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>112.4109625</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.79600442000000271</v>
+        <v>-0.79600440000000106</v>
       </c>
       <c r="D151" s="5">
-        <v>-8.1189098356493901</v>
+        <v>-8.1189096408604939</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>112.06797519</v>
+        <v>112.06797521999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.34298730999999805</v>
+        <v>-0.34298728000000267</v>
       </c>
       <c r="D152" s="5">
-        <v>-3.6006053277691019</v>
+        <v>-3.6006050181018878</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>111.66732648</v>
+        <v>111.66732652</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.40064870999999869</v>
+        <v>-0.40064869999999075</v>
       </c>
       <c r="D153" s="5">
-        <v>-4.2067036948787102</v>
+        <v>-4.2067035908330164</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>111.48783121</v>
+        <v>111.48783124000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.17949527000000387</v>
+        <v>-0.17949527999999759</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.9119311577530107</v>
+        <v>-1.9119312626512341</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>111.15730236</v>
+        <v>111.15730237</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.33052884999999321</v>
+        <v>-0.33052887000000908</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.5002082616651609</v>
+        <v>-3.5002084690916813</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>110.22287303</v>
+        <v>110.22287301999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.93442933000000039</v>
+        <v>-0.93442935000000205</v>
       </c>
       <c r="D156" s="5">
-        <v>-9.6340658944877422</v>
+        <v>-9.6340660904240316</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>110.0973814</v>
+        <v>110.09738138</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.12549162999999908</v>
+        <v>-0.1254916399999928</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.3577086411786565</v>
+        <v>-1.3577087488155337</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>108.83743200000001</v>
+        <v>108.83743196</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.2599493999999964</v>
+        <v>-1.2599494199999981</v>
       </c>
       <c r="D158" s="5">
-        <v>-12.900520924968539</v>
+        <v>-12.900521119231655</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>107.94675721999999</v>
+        <v>107.94675717</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.89067478000001188</v>
+        <v>-0.8906747900000056</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.3900748750795344</v>
+        <v>-9.3900749791039786</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>108.33068947</v>
+        <v>108.33068943000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.38393225000000086</v>
+        <v>0.3839322600000088</v>
       </c>
       <c r="D160" s="5">
-        <v>4.3525056596896317</v>
+        <v>4.3525057773385667</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>107.45402908</v>
+        <v>107.45402907</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.87666038999999785</v>
+        <v>-0.87666036000000247</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.2901673249927157</v>
+        <v>-9.2901670243695218</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.7580745683717405</v>
+        <v>-5.7580745523458816</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>106.27910104</v>
+        <v>106.27910106</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.1749280399999975</v>
+        <v>-1.1749280100000021</v>
       </c>
       <c r="D162" s="5">
-        <v>-12.360071434513442</v>
+        <v>-12.360071138732021</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>105.74100559999999</v>
+        <v>105.74100562</v>
       </c>
       <c r="C163" s="5">
         <v>-0.53809544000000642</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.9092852694003772</v>
+        <v>-5.9092852683191204</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>104.39647949</v>
+        <v>104.39647952</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.3445261099999897</v>
+        <v>-1.3445260999999959</v>
       </c>
       <c r="D164" s="5">
-        <v>-14.235214430322408</v>
+        <v>-14.23521432923186</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>104.7490961</v>
+        <v>104.74909632000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.35261660999999833</v>
+        <v>0.35261680000000695</v>
       </c>
       <c r="D165" s="5">
-        <v>4.1293524160285866</v>
+        <v>4.1293546813305104</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>105.24506211000001</v>
+        <v>105.2450621</v>
       </c>
       <c r="C166" s="5">
-        <v>0.49596601000000362</v>
+        <v>0.4959657799999917</v>
       </c>
       <c r="D166" s="5">
-        <v>5.8320811478119516</v>
+        <v>5.8320783598479364</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>104.61681041</v>
+        <v>104.61681038</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.62825170000000696</v>
+        <v>-0.62825171999999441</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.9327342429871148</v>
+        <v>-6.9327344571284648</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>105.44658844999999</v>
+        <v>105.44658836000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.82977803999999367</v>
+        <v>0.82977798000000291</v>
       </c>
       <c r="D168" s="5">
-        <v>9.9442956199238264</v>
+        <v>9.9442948721902837</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>105.44585486</v>
       </c>
       <c r="C169" s="5">
-        <v>-7.3358999999584285E-4</v>
+        <v>-7.3350000000971249E-4</v>
       </c>
       <c r="D169" s="5">
-        <v>-8.3480587673490092E-3</v>
+        <v>-8.3470346378011762E-3</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>105.36426896</v>
+        <v>105.36426879</v>
       </c>
       <c r="C170" s="5">
-        <v>-8.1585899999993217E-2</v>
+        <v>-8.1586070000000177E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.92452689036744973</v>
+        <v>-0.92452880860763864</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>105.91043584000001</v>
+        <v>105.91043569</v>
       </c>
       <c r="C171" s="5">
-        <v>0.54616688000000124</v>
+        <v>0.5461669000000029</v>
       </c>
       <c r="D171" s="5">
-        <v>6.40076821696558</v>
+        <v>6.4007684687003241</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>105.73407492</v>
+        <v>105.7340749</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.17636092000000758</v>
+        <v>-0.17636079000000393</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.9800274657167161</v>
+        <v>-1.9800260223092225</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>105.78455698</v>
+        <v>105.78455705</v>
       </c>
       <c r="C173" s="5">
-        <v>5.0482060000007323E-2</v>
+        <v>5.0482150000007664E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>0.57443923269047126</v>
+        <v>0.57444025960688982</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.5536617047249734</v>
+        <v>-1.5536616304191231</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>106.52025136</v>
+        <v>106.52025157</v>
       </c>
       <c r="C174" s="5">
-        <v>0.7356943799999982</v>
+        <v>0.73569451999999558</v>
       </c>
       <c r="D174" s="5">
-        <v>8.6723183021043972</v>
+        <v>8.6723200100858868</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>105.90818053</v>
+        <v>105.90818068</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.6120708300000075</v>
+        <v>-0.61207088999999826</v>
       </c>
       <c r="D175" s="5">
-        <v>-6.6814690030781438</v>
+        <v>-6.681469624730596</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>106.18548448</v>
+        <v>106.18548457</v>
       </c>
       <c r="C176" s="5">
-        <v>0.27730395000000385</v>
+        <v>0.27730388999999889</v>
       </c>
       <c r="D176" s="5">
-        <v>3.1876566826125385</v>
+        <v>3.1876559783597935</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>106.64424955</v>
+        <v>106.64424984</v>
       </c>
       <c r="C177" s="5">
-        <v>0.45876506999999833</v>
+        <v>0.45876527000000067</v>
       </c>
       <c r="D177" s="5">
-        <v>5.3094816227601704</v>
+        <v>5.3094839881139499</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>106.24963411</v>
+        <v>106.24963390000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.39461543999999549</v>
+        <v>-0.39461593999999423</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.3510937709464015</v>
+        <v>-4.351099160722538</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>105.48967838</v>
+        <v>105.48967817</v>
       </c>
       <c r="C179" s="5">
         <v>-0.75995573000000149</v>
       </c>
       <c r="D179" s="5">
-        <v>-8.2533319372118505</v>
+        <v>-8.2533319528880327</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>107.60473783</v>
+        <v>107.60473743</v>
       </c>
       <c r="C180" s="5">
-        <v>2.1150594500000039</v>
+        <v>2.1150592599999953</v>
       </c>
       <c r="D180" s="5">
-        <v>26.898680305746957</v>
+        <v>26.898677676519632</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>107.72069988</v>
+        <v>107.72069985</v>
       </c>
       <c r="C181" s="5">
-        <v>0.11596204999999316</v>
+        <v>0.11596242000000245</v>
       </c>
       <c r="D181" s="5">
-        <v>1.3008927358510114</v>
+        <v>1.3008969161058204</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>107.87468423999999</v>
+        <v>107.87468414999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.15398435999999549</v>
+        <v>0.15398429999999053</v>
       </c>
       <c r="D182" s="5">
-        <v>1.7289244376023971</v>
+        <v>1.7289237591070483</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>108.31805647</v>
       </c>
       <c r="C183" s="5">
-        <v>0.44337223000000847</v>
+        <v>0.44337232000000881</v>
       </c>
       <c r="D183" s="5">
-        <v>5.0451141558784496</v>
+        <v>5.0451152075500438</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>108.29528418</v>
+        <v>108.29528417</v>
       </c>
       <c r="C184" s="5">
-        <v>-2.2772290000006024E-2</v>
+        <v>-2.2772299999999746E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-0.25199097221946243</v>
+        <v>-0.25199108274824855</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>108.66152771</v>
+        <v>108.66152748</v>
       </c>
       <c r="C185" s="5">
-        <v>0.36624353000000553</v>
+        <v>0.36624331000000154</v>
       </c>
       <c r="D185" s="5">
-        <v>4.1346199432802155</v>
+        <v>4.134617413653352</v>
       </c>
       <c r="E185" s="5">
-        <v>2.7196509699841442</v>
+        <v>2.7196506845892143</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>109.85349631</v>
+        <v>109.85349835</v>
       </c>
       <c r="C186" s="5">
-        <v>1.1919685999999956</v>
+        <v>1.1919708699999916</v>
       </c>
       <c r="D186" s="5">
-        <v>13.987420466350375</v>
+        <v>13.987448762844101</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>110.30313319</v>
+        <v>110.30313261000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.44963687999999991</v>
+        <v>0.4496342600000105</v>
       </c>
       <c r="D187" s="5">
-        <v>5.023764466772529</v>
+        <v>5.0237344361674818</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>110.50241133999999</v>
+        <v>110.50241115999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.19927814999999782</v>
+        <v>0.19927854999998829</v>
       </c>
       <c r="D188" s="5">
-        <v>2.1896413968714779</v>
+        <v>2.1896458474101044</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>112.18593717</v>
+        <v>112.18593733</v>
       </c>
       <c r="C189" s="5">
-        <v>1.6835258300000078</v>
+        <v>1.6835261700000075</v>
       </c>
       <c r="D189" s="5">
-        <v>19.894698996505088</v>
+        <v>19.894703392028191</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>112.50424382999999</v>
+        <v>112.50424314</v>
       </c>
       <c r="C190" s="5">
-        <v>0.31830665999999042</v>
+        <v>0.31830580999999825</v>
       </c>
       <c r="D190" s="5">
-        <v>3.4584140737094593</v>
+        <v>3.4584046888245012</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>113.03115106</v>
+        <v>113.03115011</v>
       </c>
       <c r="C191" s="5">
-        <v>0.52690723000000617</v>
+        <v>0.52690696999999886</v>
       </c>
       <c r="D191" s="5">
-        <v>5.76718444836819</v>
+        <v>5.7671815651623382</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>114.01925946</v>
+        <v>114.01925887</v>
       </c>
       <c r="C192" s="5">
-        <v>0.98810840000000155</v>
+        <v>0.98810876000000292</v>
       </c>
       <c r="D192" s="5">
-        <v>11.009664073143345</v>
+        <v>11.009668376142457</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>114.20139014</v>
+        <v>114.20139012999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.18213068000000021</v>
+        <v>0.18213125999999136</v>
       </c>
       <c r="D193" s="5">
-        <v>1.93377165864701</v>
+        <v>1.9337778810918804</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>114.92465229</v>
+        <v>114.92465276</v>
       </c>
       <c r="C194" s="5">
-        <v>0.7232621499999965</v>
+        <v>0.72326263000000779</v>
       </c>
       <c r="D194" s="5">
-        <v>7.8702525631276776</v>
+        <v>7.8702579702762065</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>115.74472172999999</v>
+        <v>115.74472265</v>
       </c>
       <c r="C195" s="5">
-        <v>0.82006943999999748</v>
+        <v>0.82006988999999919</v>
       </c>
       <c r="D195" s="5">
-        <v>8.9070414968632541</v>
+        <v>8.9070465399876397</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>115.78327274999999</v>
+        <v>115.78327342</v>
       </c>
       <c r="C196" s="5">
-        <v>3.855101999999988E-2</v>
+        <v>3.8550770000000512E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>0.40041621374247161</v>
+        <v>0.40041360913125601</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>116.11742783</v>
+        <v>116.1174274</v>
       </c>
       <c r="C197" s="5">
-        <v>0.33415508000000216</v>
+        <v>0.33415397999999641</v>
       </c>
       <c r="D197" s="5">
-        <v>3.5187523757826522</v>
+        <v>3.5187405872898037</v>
       </c>
       <c r="E197" s="5">
-        <v>6.8615822703124385</v>
+        <v>6.8615821007783184</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>116.63036995</v>
+        <v>116.63037335999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.51294212000000527</v>
+        <v>0.51294595999999615</v>
       </c>
       <c r="D198" s="5">
-        <v>5.4316381185354867</v>
+        <v>5.4316797945927142</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>117.04669389999999</v>
+        <v>117.04669201999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.41632394999999178</v>
+        <v>0.41631866000000173</v>
       </c>
       <c r="D199" s="5">
-        <v>4.3686281636720281</v>
+        <v>4.3685714293605793</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>117.74235634999999</v>
+        <v>117.74235563000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.69566245000000038</v>
+        <v>0.69566361000001109</v>
       </c>
       <c r="D200" s="5">
-        <v>7.3699775802484435</v>
+        <v>7.3699903962554769</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>116.87472357999999</v>
+        <v>116.87472312</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.86763277000000016</v>
+        <v>-0.86763251000000707</v>
       </c>
       <c r="D201" s="5">
-        <v>-8.4929647415365235</v>
+        <v>-8.4929623485817114</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>118.31597857</v>
+        <v>118.31597712999999</v>
       </c>
       <c r="C202" s="5">
-        <v>1.4412549900000045</v>
+        <v>1.4412540099999944</v>
       </c>
       <c r="D202" s="5">
-        <v>15.844025292983254</v>
+        <v>15.84401384533165</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>119.15686734000001</v>
+        <v>119.15686581</v>
       </c>
       <c r="C203" s="5">
-        <v>0.8408887700000065</v>
+        <v>0.84088868000000616</v>
       </c>
       <c r="D203" s="5">
-        <v>8.8699750481565651</v>
+        <v>8.8699741736026674</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>118.05019234</v>
+        <v>118.05019156</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.1066750000000098</v>
+        <v>-1.1066742499999975</v>
       </c>
       <c r="D204" s="5">
-        <v>-10.593012025107951</v>
+        <v>-10.593005337975182</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>119.35850748999999</v>
+        <v>119.3585064</v>
       </c>
       <c r="C205" s="5">
-        <v>1.3083151499999985</v>
+        <v>1.3083148399999942</v>
       </c>
       <c r="D205" s="5">
-        <v>14.140604036826886</v>
+        <v>14.140600578650275</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>120.74929643999999</v>
+        <v>120.74929590000001</v>
       </c>
       <c r="C206" s="5">
-        <v>1.390788950000001</v>
+        <v>1.390789500000011</v>
       </c>
       <c r="D206" s="5">
-        <v>14.914479123624158</v>
+        <v>14.914485549747237</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>121.33058394</v>
+        <v>121.33059279</v>
       </c>
       <c r="C207" s="5">
-        <v>0.58128750000000196</v>
+        <v>0.58129688999999019</v>
       </c>
       <c r="D207" s="5">
-        <v>5.9322375531647209</v>
+        <v>5.9323359599621872</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>122.61923896</v>
+        <v>122.61923876</v>
       </c>
       <c r="C208" s="5">
-        <v>1.2886550200000073</v>
+        <v>1.2886459700000046</v>
       </c>
       <c r="D208" s="5">
-        <v>13.516748436419256</v>
+        <v>13.516646854036996</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>123.71073397000001</v>
+        <v>123.71073283</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0914950100000027</v>
+        <v>1.091494069999996</v>
       </c>
       <c r="D209" s="5">
-        <v>11.220593081282049</v>
+        <v>11.220582959345737</v>
       </c>
       <c r="E209" s="5">
-        <v>6.5393337433523602</v>
+        <v>6.5393331561184764</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>123.73131454</v>
+        <v>123.73131857</v>
       </c>
       <c r="C210" s="5">
-        <v>2.0580569999992804E-2</v>
+        <v>2.0585740000001351E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>0.19981526882582035</v>
+        <v>0.19986551177439971</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>124.30867099</v>
+        <v>124.30866539</v>
       </c>
       <c r="C211" s="5">
-        <v>0.57735644999999636</v>
+        <v>0.57734682000000248</v>
       </c>
       <c r="D211" s="5">
-        <v>5.7454176025800496</v>
+        <v>5.7453191074627874</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>126.11563221</v>
+        <v>126.11563052</v>
       </c>
       <c r="C212" s="5">
-        <v>1.8069612200000051</v>
+        <v>1.8069651299999947</v>
       </c>
       <c r="D212" s="5">
-        <v>18.907699166011092</v>
+        <v>18.907744325380847</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>125.5787613</v>
+        <v>125.57876009</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.53687091000000464</v>
+        <v>-0.53687042999999335</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.9904452428948147</v>
+        <v>-4.9904409503476854</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>125.57762207</v>
+        <v>125.57762056999999</v>
       </c>
       <c r="C214" s="5">
-        <v>-1.1392299999926081E-3</v>
+        <v>-1.1395200000094974E-3</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.0885660739978764E-2</v>
+        <v>-1.0888431737687831E-2</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>126.3913731</v>
+        <v>126.39137264999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.81375102999999172</v>
+        <v>0.81375208000000043</v>
       </c>
       <c r="D215" s="5">
-        <v>8.0592934571930499</v>
+        <v>8.0593043293857534</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>124.84969537000001</v>
+        <v>124.84969784</v>
       </c>
       <c r="C216" s="5">
-        <v>-1.5416777299999893</v>
+        <v>-1.5416748099999893</v>
       </c>
       <c r="D216" s="5">
-        <v>-13.694065303292003</v>
+        <v>-13.694041126416012</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>126.53431472</v>
+        <v>126.53431569</v>
       </c>
       <c r="C217" s="5">
-        <v>1.6846193499999913</v>
+        <v>1.6846178499999951</v>
       </c>
       <c r="D217" s="5">
-        <v>17.449173356887428</v>
+        <v>17.449156278063359</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>127.58560919999999</v>
+        <v>127.58560763</v>
       </c>
       <c r="C218" s="5">
-        <v>1.0512944799999957</v>
+        <v>1.0512919399999987</v>
       </c>
       <c r="D218" s="5">
-        <v>10.43849790098994</v>
+        <v>10.438471433698847</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>128.16040599999999</v>
+        <v>128.16041824000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.57479680000000144</v>
+        <v>0.57481061000001432</v>
       </c>
       <c r="D219" s="5">
-        <v>5.5422126627059809</v>
+        <v>5.5423492058459534</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>129.18914531999999</v>
+        <v>129.18913674999999</v>
       </c>
       <c r="C220" s="5">
-        <v>1.0287393199999997</v>
+        <v>1.028718509999976</v>
       </c>
       <c r="D220" s="5">
-        <v>10.069199068335411</v>
+        <v>10.068985302505308</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>129.34716531000001</v>
+        <v>129.34715882</v>
       </c>
       <c r="C221" s="5">
-        <v>0.15801999000001388</v>
+        <v>0.15802207000001545</v>
       </c>
       <c r="D221" s="5">
-        <v>1.4777161329198929</v>
+        <v>1.4777358136689678</v>
       </c>
       <c r="E221" s="5">
-        <v>4.5561376601054304</v>
+        <v>4.5561333774858825</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>128.7203155</v>
+        <v>128.72032035000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.62684981000001017</v>
+        <v>-0.6268384699999956</v>
       </c>
       <c r="D222" s="5">
-        <v>-5.6629781850415339</v>
+        <v>-5.6628787307834827</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>130.26077079000001</v>
+        <v>130.26076022999999</v>
       </c>
       <c r="C223" s="5">
-        <v>1.5404552900000112</v>
+        <v>1.5404398799999797</v>
       </c>
       <c r="D223" s="5">
-        <v>15.344947960078592</v>
+        <v>15.344783598149991</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>130.46328009999999</v>
+        <v>130.46328753</v>
       </c>
       <c r="C224" s="5">
-        <v>0.20250930999998218</v>
+        <v>0.20252730000001407</v>
       </c>
       <c r="D224" s="5">
-        <v>1.8816091389627143</v>
+        <v>1.8817778783309258</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>129.83652318</v>
+        <v>129.8365263</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.62675691999999117</v>
+        <v>-0.62676122999999961</v>
       </c>
       <c r="D225" s="5">
-        <v>-5.6149941734178093</v>
+        <v>-5.6150314600231344</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>130.00991873000001</v>
+        <v>130.00991780000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17339555000000928</v>
+        <v>0.17339150000000814</v>
       </c>
       <c r="D226" s="5">
-        <v>1.6144134907642105</v>
+        <v>1.6143754664319943</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>129.38316646999999</v>
+        <v>129.38316662</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.62675226000001771</v>
+        <v>-0.62675118000001362</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.6340174012390998</v>
+        <v>-5.6340079880647593</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>128.11879228000001</v>
+        <v>128.11880137</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.2643741899999839</v>
+        <v>-1.2643652499999973</v>
       </c>
       <c r="D228" s="5">
-        <v>-11.116586471226686</v>
+        <v>-11.1165120326564</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>128.15647737</v>
+        <v>128.15648669000001</v>
       </c>
       <c r="C229" s="5">
-        <v>3.7685089999996535E-2</v>
+        <v>3.768532000000846E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>0.35354172783996773</v>
+        <v>0.35354386394677029</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>127.66604215</v>
+        <v>127.66604268</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.49043522000000905</v>
+        <v>-0.49044401000000448</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.4967832990814083</v>
+        <v>-4.4968618853659663</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>127.20278241</v>
+        <v>127.2027925</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.46325973999999803</v>
+        <v>-0.46325018000000284</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.2685590765811687</v>
+        <v>-4.2684727221436125</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>124.80449254</v>
+        <v>124.80445809</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.3982898699999993</v>
+        <v>-2.3983344100000039</v>
       </c>
       <c r="D232" s="5">
-        <v>-20.420117784082905</v>
+        <v>-20.420457131645453</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>123.52280227</v>
+        <v>123.52277238000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.2816902699999986</v>
+        <v>-1.2816857099999908</v>
       </c>
       <c r="D233" s="5">
-        <v>-11.650722500432209</v>
+        <v>-11.650686398657017</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.502891908022133</v>
+        <v>-4.5029102248045794</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>121.53214466</v>
+        <v>121.53214319</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.9906576099999995</v>
+        <v>-1.990629190000007</v>
       </c>
       <c r="D234" s="5">
-        <v>-17.713552087032468</v>
+        <v>-17.713325090589116</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>119.77099926</v>
+        <v>119.77098861</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.7611454000000037</v>
+        <v>-1.7611545799999959</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.0682782277479</v>
+        <v>-16.068355603487682</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>117.55762015000001</v>
+        <v>117.55765099</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.2133791099999911</v>
+        <v>-2.2133376200000043</v>
       </c>
       <c r="D236" s="5">
-        <v>-20.055359875735846</v>
+        <v>-20.055022899640996</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>115.35212455999999</v>
+        <v>115.35214962000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-2.2054955900000124</v>
+        <v>-2.2055013699999932</v>
       </c>
       <c r="D237" s="5">
-        <v>-20.329462635341365</v>
+        <v>-20.329505744980516</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>113.87861262</v>
+        <v>113.87863465</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.4735119399999945</v>
+        <v>-1.4735149700000107</v>
       </c>
       <c r="D238" s="5">
-        <v>-14.296445040937167</v>
+        <v>-14.296469513996414</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>112.31111636999999</v>
+        <v>112.31108206</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.5674962500000049</v>
+        <v>-1.5675525899999911</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.322716015989402</v>
+        <v>-15.323223003433473</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>110.65097670999999</v>
+        <v>110.65100626</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.6601396599999987</v>
+        <v>-1.6600758000000013</v>
       </c>
       <c r="D240" s="5">
-        <v>-16.364609008669639</v>
+        <v>-16.364034384758863</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>109.43078744</v>
+        <v>109.4308194</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.2201892699999917</v>
+        <v>-1.2201868599999983</v>
       </c>
       <c r="D241" s="5">
-        <v>-12.459046919571538</v>
+        <v>-12.459020656433673</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>107.09174595</v>
+        <v>107.09176615</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.3390414899999996</v>
+        <v>-2.3390532500000063</v>
       </c>
       <c r="D242" s="5">
-        <v>-22.839026745666004</v>
+        <v>-22.839122517877829</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>104.89866714999999</v>
+        <v>104.89869091</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.1930788000000092</v>
+        <v>-2.1930752399999989</v>
       </c>
       <c r="D243" s="5">
-        <v>-21.986879143953143</v>
+        <v>-21.986843681377486</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>104.23383425</v>
+        <v>104.23365122</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.66483289999999329</v>
+        <v>-0.66503969000000041</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.3458400675610491</v>
+        <v>-7.3480442410772113</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>103.67803956</v>
+        <v>103.67802449</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.55579468999999904</v>
+        <v>-0.55562673000000018</v>
       </c>
       <c r="D245" s="5">
-        <v>-6.2142716911236517</v>
+        <v>-6.2124590541998703</v>
       </c>
       <c r="E245" s="5">
-        <v>-16.06566750859707</v>
+        <v>-16.065659398374333</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>104.46889545000001</v>
+        <v>104.4689051</v>
       </c>
       <c r="C246" s="5">
-        <v>0.79085589000000311</v>
+        <v>0.79088061000000209</v>
       </c>
       <c r="D246" s="5">
-        <v>9.5475619309109518</v>
+        <v>9.5478744387742509</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>102.41358514</v>
+        <v>102.41356883</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.0553103100000101</v>
+        <v>-2.055336269999998</v>
       </c>
       <c r="D247" s="5">
-        <v>-21.214408636243466</v>
+        <v>-21.214646532018111</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>102.89737868</v>
+        <v>102.89761774999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.48379354000000774</v>
+        <v>0.48404891999999222</v>
       </c>
       <c r="D248" s="5">
-        <v>5.8183292360004968</v>
+        <v>5.82148178410411</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>103.73474568</v>
+        <v>103.73473362</v>
       </c>
       <c r="C249" s="5">
-        <v>0.83736700000000042</v>
+        <v>0.8371158700000052</v>
       </c>
       <c r="D249" s="5">
-        <v>10.21462416907668</v>
+        <v>10.21139761066272</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>103.4265546</v>
+        <v>103.42647248</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.30819108000000028</v>
+        <v>-0.30826113999999905</v>
       </c>
       <c r="D250" s="5">
-        <v>-3.5074616594088059</v>
+        <v>-3.5082464133979419</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>103.55519756</v>
+        <v>103.55499068</v>
       </c>
       <c r="C251" s="5">
-        <v>0.12864295999999342</v>
+        <v>0.12851820000000203</v>
       </c>
       <c r="D251" s="5">
-        <v>1.5028248010745759</v>
+        <v>1.5013585626248105</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>104.32567809</v>
+        <v>104.32567417</v>
       </c>
       <c r="C252" s="5">
-        <v>0.77048053000000039</v>
+        <v>0.77068348999999614</v>
       </c>
       <c r="D252" s="5">
-        <v>9.3029229438590821</v>
+        <v>9.3054940444513576</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>104.82230575</v>
+        <v>104.82238463</v>
       </c>
       <c r="C253" s="5">
-        <v>0.49662766000000147</v>
+        <v>0.49671046000000274</v>
       </c>
       <c r="D253" s="5">
-        <v>5.8643921223309192</v>
+        <v>5.8653958307146814</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>104.94907831</v>
+        <v>104.94920334</v>
       </c>
       <c r="C254" s="5">
-        <v>0.12677256000000625</v>
+        <v>0.12681870999999489</v>
       </c>
       <c r="D254" s="5">
-        <v>1.4609778779525184</v>
+        <v>1.4615121659491415</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>105.52593286</v>
+        <v>105.52610271</v>
       </c>
       <c r="C255" s="5">
-        <v>0.57685454999999308</v>
+        <v>0.57689937000000668</v>
       </c>
       <c r="D255" s="5">
-        <v>6.7989184016601145</v>
+        <v>6.7994543841129351</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>105.13636253</v>
+        <v>105.13616948000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.38957032999999797</v>
+        <v>-0.38993322999999691</v>
       </c>
       <c r="D256" s="5">
-        <v>-4.3411913210451347</v>
+        <v>-4.3451466286276608</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>105.13181399</v>
+        <v>105.13191062999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-4.5485400000018217E-3</v>
+        <v>-4.2588500000135809E-3</v>
       </c>
       <c r="D257" s="5">
-        <v>-5.1903540104114576E-2</v>
+        <v>-4.8598703615854166E-2</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4022009252583123</v>
+        <v>1.4023088761111913</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>104.74331198</v>
+        <v>104.74319245</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.38850200999999629</v>
+        <v>-0.38871817999999791</v>
       </c>
       <c r="D258" s="5">
-        <v>-4.345428599373891</v>
+        <v>-4.3477936078991419</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>104.3228</v>
+        <v>104.32287554</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.42051198000000056</v>
+        <v>-0.42031690999999682</v>
       </c>
       <c r="D259" s="5">
-        <v>-4.712662315480987</v>
+        <v>-4.7105294525314427</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>104.92508539000001</v>
+        <v>104.92551023</v>
       </c>
       <c r="C260" s="5">
-        <v>0.6022853900000058</v>
+        <v>0.60263469000000214</v>
       </c>
       <c r="D260" s="5">
-        <v>7.1522159734020985</v>
+        <v>7.1564912745669895</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>104.78449082</v>
+        <v>104.78432936</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.14059457000000464</v>
+        <v>-0.14118086999999946</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.5961449680133688</v>
+        <v>-1.6027455047719075</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>104.31719782</v>
+        <v>104.31679013</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.46729299999999796</v>
+        <v>-0.46753922999999986</v>
       </c>
       <c r="D262" s="5">
-        <v>-5.2221480997767911</v>
+        <v>-5.2248404795061436</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>104.57730072</v>
+        <v>104.57669437</v>
       </c>
       <c r="C263" s="5">
-        <v>0.26010289999999259</v>
+        <v>0.25990423999999734</v>
       </c>
       <c r="D263" s="5">
-        <v>3.0334365141861053</v>
+        <v>3.0310998211682039</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>104.95521589000001</v>
+        <v>104.95509998</v>
       </c>
       <c r="C264" s="5">
-        <v>0.37791517000000852</v>
+        <v>0.3784056100000015</v>
       </c>
       <c r="D264" s="5">
-        <v>4.4237248349696001</v>
+        <v>4.4296066591176464</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>104.96005459</v>
+        <v>104.96026516000001</v>
       </c>
       <c r="C265" s="5">
-        <v>4.8386999999934233E-3</v>
+        <v>5.1651800000058756E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>5.5337054765458582E-2</v>
+        <v>5.9071869445737057E-2</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>104.56453878000001</v>
+        <v>104.56495395</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.39551580999999203</v>
+        <v>-0.39531121000000269</v>
       </c>
       <c r="D266" s="5">
-        <v>-4.429350107521401</v>
+        <v>-4.4270973635599731</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>104.3193978</v>
+        <v>104.31991487000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.24514098000000217</v>
+        <v>-0.24503907999999797</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.7772855975195854</v>
+        <v>-2.7761350956704511</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>104.59316878999999</v>
+        <v>104.59314195</v>
       </c>
       <c r="C268" s="5">
-        <v>0.2737709899999885</v>
+        <v>0.27322707999999807</v>
       </c>
       <c r="D268" s="5">
-        <v>3.195080081113888</v>
+        <v>3.1886245570087457</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>105.24816221</v>
+        <v>105.24843379000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.65499342000001093</v>
+        <v>0.65529184000000384</v>
       </c>
       <c r="D269" s="5">
-        <v>7.7790633304862133</v>
+        <v>7.7827326073629077</v>
       </c>
       <c r="E269" s="5">
-        <v>0.11066889800939173</v>
+        <v>0.11083519675592068</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>106.20094285</v>
+        <v>106.20066735</v>
       </c>
       <c r="C270" s="5">
-        <v>0.95278064000000029</v>
+        <v>0.95223355999999626</v>
       </c>
       <c r="D270" s="5">
-        <v>11.420785365690978</v>
+        <v>11.413866996098566</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>106.57489760999999</v>
+        <v>106.57502594</v>
       </c>
       <c r="C271" s="5">
-        <v>0.37395475999998951</v>
+        <v>0.37435858999999994</v>
       </c>
       <c r="D271" s="5">
-        <v>4.3082405537206103</v>
+        <v>4.3129949539934653</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>107.23730399</v>
+        <v>107.2384472</v>
       </c>
       <c r="C272" s="5">
-        <v>0.66240638000000729</v>
+        <v>0.66342125999999269</v>
       </c>
       <c r="D272" s="5">
-        <v>7.7188120748345579</v>
+        <v>7.7310363245984171</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>107.59177862</v>
+        <v>107.59102738</v>
       </c>
       <c r="C273" s="5">
-        <v>0.35447462999999857</v>
+        <v>0.35258018000000391</v>
       </c>
       <c r="D273" s="5">
-        <v>4.0395342720533023</v>
+        <v>4.0175099591592822</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>108.67302678</v>
+        <v>108.67221289</v>
       </c>
       <c r="C274" s="5">
-        <v>1.0812481600000012</v>
+        <v>1.0811855099999974</v>
       </c>
       <c r="D274" s="5">
-        <v>12.74884861019283</v>
+        <v>12.748162604015434</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>109.45448824</v>
+        <v>109.45321067</v>
       </c>
       <c r="C275" s="5">
-        <v>0.78146146000000272</v>
+        <v>0.78099778000000697</v>
       </c>
       <c r="D275" s="5">
-        <v>8.9787287939855567</v>
+        <v>8.9732588306295149</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>108.69655538000001</v>
+        <v>108.69528819</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.75793285999999682</v>
+        <v>-0.75792248000000484</v>
       </c>
       <c r="D276" s="5">
-        <v>-8.0002854341207463</v>
+        <v>-8.0002698608113256</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>109.1247936</v>
+        <v>109.12359889</v>
       </c>
       <c r="C277" s="5">
-        <v>0.42823821999999723</v>
+        <v>0.42831069999999727</v>
       </c>
       <c r="D277" s="5">
-        <v>4.8315112243118685</v>
+        <v>4.8324043314398768</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>109.90922818</v>
+        <v>109.91449968000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.78443457999999566</v>
+        <v>0.79090079000000912</v>
       </c>
       <c r="D278" s="5">
-        <v>8.9754507277836524</v>
+        <v>9.0525140036584517</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>111.01235939999999</v>
+        <v>111.01121361</v>
       </c>
       <c r="C279" s="5">
-        <v>1.1031312199999945</v>
+        <v>1.0967139299999928</v>
       </c>
       <c r="D279" s="5">
-        <v>12.731711081544518</v>
+        <v>12.652895225675053</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>111.94334569</v>
+        <v>111.94171781</v>
       </c>
       <c r="C280" s="5">
-        <v>0.93098629000000699</v>
+        <v>0.93050420000000145</v>
       </c>
       <c r="D280" s="5">
-        <v>10.541001716787534</v>
+        <v>10.53540304338938</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>112.10226406</v>
+        <v>112.10596395</v>
       </c>
       <c r="C281" s="5">
-        <v>0.15891836999999498</v>
+        <v>0.16424614000000304</v>
       </c>
       <c r="D281" s="5">
-        <v>1.7169230433768945</v>
+        <v>1.774974587443956</v>
       </c>
       <c r="E281" s="5">
-        <v>6.5123244967680405</v>
+        <v>6.5155650426900191</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>111.82690593</v>
+        <v>111.82547843</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.27535813000000076</v>
+        <v>-0.28048551999999916</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.9080776868105618</v>
+        <v>-2.9613891108541068</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>112.1061095</v>
+        <v>112.10588232000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.27920357000000706</v>
+        <v>0.28040389000000232</v>
       </c>
       <c r="D283" s="5">
-        <v>3.0375843233677591</v>
+        <v>3.0508632664602908</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>113.23058428</v>
+        <v>113.23264304999999</v>
       </c>
       <c r="C284" s="5">
-        <v>1.1244747799999999</v>
+        <v>1.1267607299999867</v>
       </c>
       <c r="D284" s="5">
-        <v>12.723276939726325</v>
+        <v>12.750615754739725</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>112.08854801</v>
+        <v>112.08819174</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.1420362700000055</v>
+        <v>-1.1444513099999938</v>
       </c>
       <c r="D285" s="5">
-        <v>-11.453797424964375</v>
+        <v>-11.476491115385755</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>112.79780371</v>
+        <v>112.79674079</v>
       </c>
       <c r="C286" s="5">
-        <v>0.70925569999999993</v>
+        <v>0.70854905000000201</v>
       </c>
       <c r="D286" s="5">
-        <v>7.8630762925995468</v>
+        <v>7.8549935911833568</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>113.39920762</v>
+        <v>113.39682009000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.60140391000000193</v>
+        <v>0.60007930000000442</v>
       </c>
       <c r="D287" s="5">
-        <v>6.5890315449242287</v>
+        <v>6.5741555499003068</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>114.53507967</v>
+        <v>114.53177817</v>
       </c>
       <c r="C288" s="5">
-        <v>1.1358720500000032</v>
+        <v>1.1349580799999899</v>
       </c>
       <c r="D288" s="5">
-        <v>12.70470016960752</v>
+        <v>12.69419042323725</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>115.62009089999999</v>
+        <v>115.61629641</v>
       </c>
       <c r="C289" s="5">
-        <v>1.0850112299999921</v>
+        <v>1.0845182400000084</v>
       </c>
       <c r="D289" s="5">
-        <v>11.979212944971707</v>
+        <v>11.973846809192024</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>116.16783905</v>
+        <v>116.17705318</v>
       </c>
       <c r="C290" s="5">
-        <v>0.54774815000000387</v>
+        <v>0.56075676999999757</v>
       </c>
       <c r="D290" s="5">
-        <v>5.8354719216906714</v>
+        <v>5.9779800614768286</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>115.74257935999999</v>
+        <v>115.73968571</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.4252596900000043</v>
+        <v>-0.43736746999999809</v>
       </c>
       <c r="D291" s="5">
-        <v>-4.3055061090208069</v>
+        <v>-4.4252199608634353</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>116.52072789</v>
+        <v>116.51830471</v>
       </c>
       <c r="C292" s="5">
-        <v>0.77814853000000994</v>
+        <v>0.77861899999999196</v>
       </c>
       <c r="D292" s="5">
-        <v>8.3728236511536593</v>
+        <v>8.3782919006012193</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>116.39780781</v>
+        <v>116.40596028</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.1229200800000001</v>
+        <v>-0.11234442999999317</v>
       </c>
       <c r="D293" s="5">
-        <v>-1.258585258677325</v>
+        <v>-1.1508981062702039</v>
       </c>
       <c r="E293" s="5">
-        <v>3.8318082030001754</v>
+        <v>3.8356535000384273</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>118.36986381</v>
+        <v>118.36797414999999</v>
       </c>
       <c r="C294" s="5">
-        <v>1.9720559999999949</v>
+        <v>1.9620138699999927</v>
       </c>
       <c r="D294" s="5">
-        <v>22.336531312047558</v>
+        <v>22.210343044593461</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>117.97768600000001</v>
+        <v>117.97696240000001</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.39217780999999263</v>
+        <v>-0.39101174999998989</v>
       </c>
       <c r="D295" s="5">
-        <v>-3.9041330150741627</v>
+        <v>-3.8927959843111815</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>119.08591977</v>
+        <v>119.09116944</v>
       </c>
       <c r="C296" s="5">
-        <v>1.1082337699999982</v>
+        <v>1.1142070399999966</v>
       </c>
       <c r="D296" s="5">
-        <v>11.873312962943693</v>
+        <v>11.940746510880862</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>120.10830654</v>
+        <v>120.1082914</v>
       </c>
       <c r="C297" s="5">
-        <v>1.0223867699999971</v>
+        <v>1.0171219599999972</v>
       </c>
       <c r="D297" s="5">
-        <v>10.803005476688888</v>
+        <v>10.744240345905043</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>121.0997163</v>
+        <v>121.09879371</v>
       </c>
       <c r="C298" s="5">
-        <v>0.99140975999999625</v>
+        <v>0.99050230999999656</v>
       </c>
       <c r="D298" s="5">
-        <v>10.367443847082768</v>
+        <v>10.357521277465054</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>121.28868778</v>
+        <v>121.28411849</v>
       </c>
       <c r="C299" s="5">
-        <v>0.18897148000000641</v>
+        <v>0.18532478000000197</v>
       </c>
       <c r="D299" s="5">
-        <v>1.8887093075081962</v>
+        <v>1.8519686368191346</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>121.5622254</v>
+        <v>121.55642718</v>
       </c>
       <c r="C300" s="5">
-        <v>0.27353761999999904</v>
+        <v>0.27230869000000268</v>
       </c>
       <c r="D300" s="5">
-        <v>2.7401354984524229</v>
+        <v>2.7277764436414387</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>122.1323501</v>
+        <v>122.12146841000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.57012469999999382</v>
+        <v>0.56504123000000561</v>
       </c>
       <c r="D301" s="5">
-        <v>5.7754457369390888</v>
+        <v>5.722905983405524</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>122.61121984</v>
+        <v>122.62334219</v>
       </c>
       <c r="C302" s="5">
-        <v>0.47886974000000748</v>
+        <v>0.50187377999999683</v>
       </c>
       <c r="D302" s="5">
-        <v>4.8078930436715295</v>
+        <v>5.0445621937532437</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>123.67964906</v>
+        <v>123.6752394</v>
       </c>
       <c r="C303" s="5">
-        <v>1.0684292199999987</v>
+        <v>1.0518972099999928</v>
       </c>
       <c r="D303" s="5">
-        <v>10.972756310128196</v>
+        <v>10.793767041841939</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>124.53909824</v>
+        <v>124.53754524</v>
       </c>
       <c r="C304" s="5">
-        <v>0.85944917999999859</v>
+        <v>0.86230584000000476</v>
       </c>
       <c r="D304" s="5">
-        <v>8.6649964055778739</v>
+        <v>8.6952326871773344</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>125.4965898</v>
+        <v>125.51119692</v>
       </c>
       <c r="C305" s="5">
-        <v>0.95749155999999402</v>
+        <v>0.97365168000000324</v>
       </c>
       <c r="D305" s="5">
-        <v>9.6262337837504717</v>
+        <v>9.7958793086639453</v>
       </c>
       <c r="E305" s="5">
-        <v>7.8169702343984238</v>
+        <v>7.8219677223558826</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>125.73295441</v>
+        <v>125.73206243</v>
       </c>
       <c r="C306" s="5">
-        <v>0.23636461000000963</v>
+        <v>0.22086550999999588</v>
       </c>
       <c r="D306" s="5">
-        <v>2.2836813892217256</v>
+        <v>2.1322312400457566</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>126.27521829</v>
+        <v>126.27502019000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.54226387999999304</v>
+        <v>0.54295776000000728</v>
       </c>
       <c r="D307" s="5">
-        <v>5.29993163542406</v>
+        <v>5.3069138466908861</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>125.90102672</v>
+        <v>125.90930005</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.37419156999999359</v>
+        <v>-0.36572014000000763</v>
       </c>
       <c r="D308" s="5">
-        <v>-3.4985750809173877</v>
+        <v>-3.4206326889370198</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>127.02975189999999</v>
+        <v>127.03029155</v>
       </c>
       <c r="C309" s="5">
-        <v>1.1287251799999893</v>
+        <v>1.1209915000000024</v>
       </c>
       <c r="D309" s="5">
-        <v>11.304862402076555</v>
+        <v>11.222799634343561</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>126.80881673</v>
+        <v>126.8087409</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.22093516999998997</v>
+        <v>-0.22155064999999752</v>
       </c>
       <c r="D310" s="5">
-        <v>-2.0672380687669079</v>
+        <v>-2.0729331187132383</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>127.72177655</v>
+        <v>127.71606958</v>
       </c>
       <c r="C311" s="5">
-        <v>0.91295981999999753</v>
+        <v>0.907328679999992</v>
       </c>
       <c r="D311" s="5">
-        <v>8.9898381386159585</v>
+        <v>8.9321944874521044</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>128.59708355999999</v>
+        <v>128.59220232999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.87530700999998601</v>
+        <v>0.87613274999999646</v>
       </c>
       <c r="D312" s="5">
-        <v>8.5410512830794048</v>
+        <v>8.5498116240310331</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>128.73003711000001</v>
+        <v>128.69824148999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.13295355000002473</v>
+        <v>0.10603915999999458</v>
       </c>
       <c r="D313" s="5">
-        <v>1.2477313599612794</v>
+        <v>0.9940392441150081</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>128.5600379</v>
+        <v>128.57353190000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.1699992100000145</v>
+        <v>-0.12470958999998061</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.5732448141265842</v>
+        <v>-1.1566320004404385</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>129.89989322</v>
+        <v>129.89528754</v>
       </c>
       <c r="C315" s="5">
-        <v>1.3398553199999981</v>
+        <v>1.3217556399999921</v>
       </c>
       <c r="D315" s="5">
-        <v>13.24880484937947</v>
+        <v>13.058145774254349</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>130.01554091</v>
+        <v>130.01116657</v>
       </c>
       <c r="C316" s="5">
-        <v>0.11564769000000297</v>
+        <v>0.1158790300000021</v>
       </c>
       <c r="D316" s="5">
-        <v>1.0735865584322379</v>
+        <v>1.0757830234551902</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>130.09932404</v>
+        <v>130.13950287</v>
       </c>
       <c r="C317" s="5">
-        <v>8.3783130000000483E-2</v>
+        <v>0.12833630000000085</v>
       </c>
       <c r="D317" s="5">
-        <v>0.77603692278407355</v>
+        <v>1.1909932753669583</v>
       </c>
       <c r="E317" s="5">
-        <v>3.6676169825293536</v>
+        <v>3.6875641883568733</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>131.44179887999999</v>
+        <v>131.43815609999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.3424748399999942</v>
+        <v>1.2986532299999851</v>
       </c>
       <c r="D318" s="5">
-        <v>13.110116123451586</v>
+        <v>12.654300165929211</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>132.06599675000001</v>
+        <v>132.06425655999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.62419787000001747</v>
+        <v>0.62610046000000352</v>
       </c>
       <c r="D319" s="5">
-        <v>5.8498464888221191</v>
+        <v>5.8683137866670787</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>132.07863662</v>
+        <v>132.08911329</v>
       </c>
       <c r="C320" s="5">
-        <v>1.2639869999986786E-2</v>
+        <v>2.485673000001043E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.11491096304070414</v>
+        <v>0.22609428151600941</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>133.85412478999999</v>
+        <v>133.85463032000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.7754881699999885</v>
+        <v>1.7655170300000123</v>
       </c>
       <c r="D321" s="5">
-        <v>17.378938508114782</v>
+        <v>17.272582813155978</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>133.18777671000001</v>
+        <v>133.18742433</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.66634807999997747</v>
+        <v>-0.66720599000001357</v>
       </c>
       <c r="D322" s="5">
-        <v>-5.8129212979341478</v>
+        <v>-5.8201799689211908</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>133.1291038</v>
+        <v>133.12159588</v>
       </c>
       <c r="C323" s="5">
-        <v>-5.8672910000012735E-2</v>
+        <v>-6.5828449999997929E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.52735433756647687</v>
+        <v>-0.59149545271416359</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>133.78035252999999</v>
+        <v>133.77597997000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.65124872999999184</v>
+        <v>0.65438409000000775</v>
       </c>
       <c r="D324" s="5">
-        <v>6.0307739366031621</v>
+        <v>6.060948928270915</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>134.54944681000001</v>
+        <v>134.49580821999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.76909428000001867</v>
+        <v>0.71982824999997774</v>
       </c>
       <c r="D325" s="5">
-        <v>7.1210857384073734</v>
+        <v>6.6515805413984719</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>135.59462869999999</v>
+        <v>135.60888858000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.0451818899999807</v>
+        <v>1.1130803600000263</v>
       </c>
       <c r="D326" s="5">
-        <v>9.7303680668983095</v>
+        <v>10.395886304683488</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>135.94756907999999</v>
+        <v>135.94305510999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.35294038000000683</v>
+        <v>0.33416652999997609</v>
       </c>
       <c r="D327" s="5">
-        <v>3.1685960405747116</v>
+        <v>2.9974399630323001</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>136.3946512</v>
+        <v>136.38851853</v>
       </c>
       <c r="C328" s="5">
-        <v>0.44708212000000458</v>
+        <v>0.44546342000001005</v>
       </c>
       <c r="D328" s="5">
-        <v>4.0185317907764695</v>
+        <v>4.0038544927419872</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>137.1283368</v>
+        <v>137.19563024000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.73368560000000116</v>
+        <v>0.80711171000001514</v>
       </c>
       <c r="D329" s="5">
-        <v>6.649402965783846</v>
+        <v>7.3370374037271535</v>
       </c>
       <c r="E329" s="5">
-        <v>5.4028049813993562</v>
+        <v>5.4219719719142967</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>137.85033347999999</v>
+        <v>137.84534209</v>
       </c>
       <c r="C330" s="5">
-        <v>0.72199667999998951</v>
+        <v>0.64971184999998854</v>
       </c>
       <c r="D330" s="5">
-        <v>6.5043508952853824</v>
+        <v>5.8331682398538254</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>138.61727356</v>
+        <v>138.61480476</v>
       </c>
       <c r="C331" s="5">
-        <v>0.7669400800000119</v>
+        <v>0.7694626699999958</v>
       </c>
       <c r="D331" s="5">
-        <v>6.8844132716750828</v>
+        <v>6.9080147619101862</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>139.71836916000001</v>
+        <v>139.72777138000001</v>
       </c>
       <c r="C332" s="5">
-        <v>1.1010956000000078</v>
+        <v>1.1129666200000088</v>
       </c>
       <c r="D332" s="5">
-        <v>9.9597801368508385</v>
+        <v>10.072131287148189</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>139.13153897999999</v>
+        <v>139.13225925</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.58683018000002107</v>
+        <v>-0.59551213000000303</v>
       </c>
       <c r="D333" s="5">
-        <v>-4.9252974799596778</v>
+        <v>-4.9961377840645245</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>139.31409872</v>
+        <v>139.31244423000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.18255974000001629</v>
+        <v>0.18018498000000704</v>
       </c>
       <c r="D334" s="5">
-        <v>1.5859783642248049</v>
+        <v>1.5651924326982147</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>140.05274865000001</v>
+        <v>140.04292086999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.73864993000000823</v>
+        <v>0.73047663999997781</v>
       </c>
       <c r="D335" s="5">
-        <v>6.5513124598340466</v>
+        <v>6.4767972604596435</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>139.51194018999999</v>
+        <v>139.50795145000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.54080846000002225</v>
+        <v>-0.53496941999998171</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.5365990728669647</v>
+        <v>-4.4889509045344607</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>139.42116066</v>
+        <v>139.34939428999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-9.0779529999991837E-2</v>
+        <v>-0.15855716000001507</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.77804394697550405</v>
+        <v>-1.3553615778401418</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>139.98142064000001</v>
+        <v>139.99350462000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.56025998000001209</v>
+        <v>0.64411033000001794</v>
       </c>
       <c r="D338" s="5">
-        <v>4.9301841087176612</v>
+        <v>5.6899291513406336</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>141.01687813000001</v>
+        <v>141.01507199</v>
       </c>
       <c r="C339" s="5">
-        <v>1.0354574899999989</v>
+        <v>1.0215673699999854</v>
       </c>
       <c r="D339" s="5">
-        <v>9.2467157890222538</v>
+        <v>9.1168376274111793</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>141.56928406</v>
+        <v>141.56303363999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.55240592999999194</v>
+        <v>0.54796164999999064</v>
       </c>
       <c r="D340" s="5">
-        <v>4.8033773306628724</v>
+        <v>4.7639654046253588</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>141.8025064</v>
+        <v>141.89352112</v>
       </c>
       <c r="C341" s="5">
-        <v>0.23322233999999753</v>
+        <v>0.33048748000001638</v>
       </c>
       <c r="D341" s="5">
-        <v>1.994900149316492</v>
+        <v>2.8377252551294418</v>
       </c>
       <c r="E341" s="5">
-        <v>3.4086095617255285</v>
+        <v>3.4242277773583796</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>141.60358145999999</v>
+        <v>141.5986485</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.19892494000001193</v>
+        <v>-0.29487262000000669</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.6704692751202344</v>
+        <v>-2.4654449481091523</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>142.11635952</v>
+        <v>142.11288605999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.51277806000001647</v>
+        <v>0.51423755999999798</v>
       </c>
       <c r="D343" s="5">
-        <v>4.4330675847271905</v>
+        <v>4.4460963268424747</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>142.80930347</v>
+        <v>142.81641764</v>
       </c>
       <c r="C344" s="5">
-        <v>0.69294395000000009</v>
+        <v>0.70353158000000349</v>
       </c>
       <c r="D344" s="5">
-        <v>6.0105587633648483</v>
+        <v>6.1050637608509817</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>142.98481190999999</v>
+        <v>142.98322309</v>
       </c>
       <c r="C345" s="5">
-        <v>0.17550843999998733</v>
+        <v>0.16680544999999825</v>
       </c>
       <c r="D345" s="5">
-        <v>1.4847741425956018</v>
+        <v>1.4106039111633661</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>143.84678941999999</v>
+        <v>143.84317472000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.86197751000000267</v>
+        <v>0.85995163000001185</v>
       </c>
       <c r="D346" s="5">
-        <v>7.4788909741256848</v>
+        <v>7.4608137747992131</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>145.03718560999999</v>
+        <v>145.02171666000001</v>
       </c>
       <c r="C347" s="5">
-        <v>1.1903961900000013</v>
+        <v>1.1785419400000023</v>
       </c>
       <c r="D347" s="5">
-        <v>10.395224948176862</v>
+        <v>10.287269356198191</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>145.37482904999999</v>
+        <v>145.36928997000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.33764343999999369</v>
+        <v>0.34757331000000136</v>
       </c>
       <c r="D348" s="5">
-        <v>2.829621731537002</v>
+        <v>2.9142540180112642</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>145.98504265</v>
+        <v>145.91099714999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.61021360000000868</v>
+        <v>0.54170717999997464</v>
       </c>
       <c r="D349" s="5">
-        <v>5.1549517524365873</v>
+        <v>4.5645022641558786</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>145.63787554999999</v>
+        <v>145.64871841999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.34716710000000717</v>
+        <v>-0.26227872999999136</v>
       </c>
       <c r="D350" s="5">
-        <v>-2.8166894887733607</v>
+        <v>-2.1358325486192098</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>144.41879492999999</v>
+        <v>144.41994700999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.2190806199999997</v>
+        <v>-1.2287714100000073</v>
       </c>
       <c r="D351" s="5">
-        <v>-9.5949731203589632</v>
+        <v>-9.6670559008191432</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>145.77259179999999</v>
+        <v>145.77096698</v>
       </c>
       <c r="C352" s="5">
-        <v>1.3537968699999965</v>
+        <v>1.3510199700000101</v>
       </c>
       <c r="D352" s="5">
-        <v>11.847402935143458</v>
+        <v>11.821738711958108</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>147.07396510999999</v>
+        <v>147.16584343</v>
       </c>
       <c r="C353" s="5">
-        <v>1.3013733100000024</v>
+        <v>1.3948764499999982</v>
       </c>
       <c r="D353" s="5">
-        <v>11.25488976822886</v>
+        <v>12.106777476038078</v>
       </c>
       <c r="E353" s="5">
-        <v>3.717465116681451</v>
+        <v>3.7156892495050275</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>147.20616244999999</v>
+        <v>147.20618807</v>
       </c>
       <c r="C354" s="5">
-        <v>0.13219734000000471</v>
+        <v>4.0344640000000709E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>1.0839675849050767</v>
+        <v>0.32946933351167829</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>147.10883515</v>
+        <v>147.10689223</v>
       </c>
       <c r="C355" s="5">
-        <v>-9.7327299999989236E-2</v>
+        <v>-9.929583999999636E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-0.79051710707263023</v>
+        <v>-0.80644668041592871</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>147.63706375000001</v>
+        <v>147.64009430999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.5282286000000056</v>
+        <v>0.53320207999999525</v>
       </c>
       <c r="D356" s="5">
-        <v>4.3950030340607293</v>
+        <v>4.4372719419831119</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>148.73750917999999</v>
+        <v>148.73458868</v>
       </c>
       <c r="C357" s="5">
-        <v>1.1004454299999793</v>
+        <v>1.0944943700000067</v>
       </c>
       <c r="D357" s="5">
-        <v>9.3204123782115502</v>
+        <v>9.2677383106077649</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>149.26218363999999</v>
+        <v>149.26000399</v>
       </c>
       <c r="C358" s="5">
-        <v>0.52467445999999995</v>
+        <v>0.52541530999999964</v>
       </c>
       <c r="D358" s="5">
-        <v>4.3161231484050377</v>
+        <v>4.3224230148059872</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>149.76652164999999</v>
+        <v>149.7404028</v>
       </c>
       <c r="C359" s="5">
-        <v>0.50433800999999789</v>
+        <v>0.48039880999999696</v>
       </c>
       <c r="D359" s="5">
-        <v>4.1308539206734496</v>
+        <v>3.9313522113997301</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>150.49529941</v>
+        <v>150.49176722999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.72877776000001404</v>
+        <v>0.75136442999999531</v>
       </c>
       <c r="D360" s="5">
-        <v>5.9981544430484979</v>
+        <v>6.1903229091100576</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>150.94787213000001</v>
+        <v>150.87813260999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.45257272000000626</v>
+        <v>0.38636538000000087</v>
       </c>
       <c r="D361" s="5">
-        <v>3.6689546478308577</v>
+        <v>3.1246997343446159</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>150.64738929000001</v>
+        <v>150.65831908000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.30048284000000081</v>
+        <v>-0.21981352999998194</v>
       </c>
       <c r="D362" s="5">
-        <v>-2.3627870412227359</v>
+        <v>-1.7343325000610754</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>150.76451646000001</v>
+        <v>150.76640871999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.11712717000000339</v>
+        <v>0.10808963999997445</v>
       </c>
       <c r="D363" s="5">
-        <v>0.93699065808670046</v>
+        <v>0.86434401236217262</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>151.21419664000001</v>
+        <v>151.21220650999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.44968018000000143</v>
+        <v>0.4457977900000003</v>
       </c>
       <c r="D364" s="5">
-        <v>3.638502314175085</v>
+        <v>3.6065300793474808</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>150.69375635</v>
+        <v>150.78495813000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.52044029000001046</v>
+        <v>-0.42724837999998044</v>
       </c>
       <c r="D365" s="5">
-        <v>-4.0527998332681054</v>
+        <v>-3.3383891963335022</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4612046308078339</v>
+        <v>2.4592083432195766</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>151.53153807999999</v>
+        <v>151.53866704999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.83778172999998901</v>
+        <v>0.7537089199999798</v>
       </c>
       <c r="D366" s="5">
-        <v>6.8792193440975868</v>
+        <v>6.1659663390975394</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>151.26638555</v>
+        <v>151.26425594</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.26515252999999461</v>
+        <v>-0.27441110999998841</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.0796900667110041</v>
+        <v>-2.1514866905152807</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>150.93113481</v>
+        <v>150.93154873</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.33525073999999222</v>
+        <v>-0.33270720999999526</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.6273718489546294</v>
+        <v>-2.6077149130168675</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>144.73471458</v>
+        <v>144.73122058000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-6.1964202300000011</v>
+        <v>-6.20032814999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-39.531880948639255</v>
+        <v>-39.551384901526532</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>145.58834855000001</v>
+        <v>145.5862808</v>
       </c>
       <c r="C370" s="5">
-        <v>0.85363397000000418</v>
+        <v>0.85506021999998438</v>
       </c>
       <c r="D370" s="5">
-        <v>7.3116638529875377</v>
+        <v>7.3244624241950662</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>144.21136659000001</v>
+        <v>144.17171123</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.3769819599999948</v>
+        <v>-1.4145695699999976</v>
       </c>
       <c r="D371" s="5">
-        <v>-10.777482808255833</v>
+        <v>-11.056293996328515</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>143.55406069</v>
+        <v>143.54984927000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.65730590000001143</v>
+        <v>-0.62186195999998972</v>
       </c>
       <c r="D372" s="5">
-        <v>-5.3344694111177375</v>
+        <v>-5.0549669011033194</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>143.76061813999999</v>
+        <v>143.70674165</v>
       </c>
       <c r="C373" s="5">
-        <v>0.20655744999999115</v>
+        <v>0.15689237999998795</v>
       </c>
       <c r="D373" s="5">
-        <v>1.7403894844065348</v>
+        <v>1.3194491363124561</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>144.03615719999999</v>
+        <v>144.04534405999999</v>
       </c>
       <c r="C374" s="5">
-        <v>0.27553905999999984</v>
+        <v>0.33860240999999291</v>
       </c>
       <c r="D374" s="5">
-        <v>2.324383293924126</v>
+        <v>2.8643754039802127</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>144.64040636999999</v>
+        <v>144.64034608</v>
       </c>
       <c r="C375" s="5">
-        <v>0.60424917000000278</v>
+        <v>0.59500202000000968</v>
       </c>
       <c r="D375" s="5">
-        <v>5.1519391048516994</v>
+        <v>5.0709657655296558</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>144.44136671999999</v>
+        <v>144.44300147000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.19903965000000312</v>
+        <v>-0.1973446099999876</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.6388789457632891</v>
+        <v>-1.6250273429048057</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>144.52924811</v>
+        <v>144.60291932999999</v>
       </c>
       <c r="C377" s="5">
-        <v>8.7881390000006832E-2</v>
+        <v>0.15991785999997887</v>
       </c>
       <c r="D377" s="5">
-        <v>0.73255524114537174</v>
+        <v>1.3366815093660556</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.0907522576332678</v>
+        <v>-4.0999041792153745</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>144.66797388000001</v>
+        <v>144.68903018</v>
       </c>
       <c r="C378" s="5">
-        <v>0.13872577000000774</v>
+        <v>8.6110850000011396E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>1.1579148803125161</v>
+        <v>0.71694357152527477</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>143.75419731</v>
+        <v>143.75785497999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.91377657000001022</v>
+        <v>-0.93117520000001264</v>
       </c>
       <c r="D379" s="5">
-        <v>-7.3217938561955576</v>
+        <v>-7.4552598871857834</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>146.29615367</v>
+        <v>146.29818825000001</v>
       </c>
       <c r="C380" s="5">
-        <v>2.5419563600000004</v>
+        <v>2.5403332700000192</v>
       </c>
       <c r="D380" s="5">
-        <v>23.409470459550153</v>
+        <v>23.392387197739637</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>146.18898300999999</v>
+        <v>146.19249678</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.10717066000000841</v>
+        <v>-0.10569147000001067</v>
       </c>
       <c r="D381" s="5">
-        <v>-0.87553837353701036</v>
+        <v>-0.86349004119625761</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>145.78312609</v>
+        <v>145.77533503999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.40585691999999085</v>
+        <v>-0.4171617400000116</v>
       </c>
       <c r="D382" s="5">
-        <v>-3.2810959651153548</v>
+        <v>-3.3709791788981924</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>145.04570059</v>
+        <v>144.98688221</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.73742550000000051</v>
+        <v>-0.7884528299999829</v>
       </c>
       <c r="D383" s="5">
-        <v>-5.9039883441401653</v>
+        <v>-6.3007850930960174</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>145.71930309999999</v>
+        <v>145.72224309000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.67360250999999494</v>
+        <v>0.73536088000000177</v>
       </c>
       <c r="D384" s="5">
-        <v>5.7174565487523088</v>
+        <v>6.2589796232885853</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>145.97983159</v>
+        <v>145.92424518999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.26052849000001288</v>
+        <v>0.20200209999998719</v>
       </c>
       <c r="D385" s="5">
-        <v>2.1666780793557994</v>
+        <v>1.6761971255445873</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>146.2006738</v>
+        <v>146.20057790000001</v>
       </c>
       <c r="C386" s="5">
-        <v>0.2208422100000007</v>
+        <v>0.27633271000001969</v>
       </c>
       <c r="D386" s="5">
-        <v>1.8305737186734561</v>
+        <v>2.2962244348394556</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>148.43097474999999</v>
+        <v>148.42991036000001</v>
       </c>
       <c r="C387" s="5">
-        <v>2.230300949999986</v>
+        <v>2.2293324599999949</v>
       </c>
       <c r="D387" s="5">
-        <v>19.922861766249046</v>
+        <v>19.913486534090264</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>149.71247167000001</v>
+        <v>149.72389462999999</v>
       </c>
       <c r="C388" s="5">
-        <v>1.2814969200000235</v>
+        <v>1.2939842699999815</v>
       </c>
       <c r="D388" s="5">
-        <v>10.866743411176238</v>
+        <v>10.977844119632474</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>150.57323839</v>
+        <v>150.63481304000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.86076671999998666</v>
+        <v>0.91091841000002205</v>
       </c>
       <c r="D389" s="5">
-        <v>7.1217666134459234</v>
+        <v>7.5501071249118423</v>
       </c>
       <c r="E389" s="5">
-        <v>4.1818457917943253</v>
+        <v>4.1713498855680431</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>150.92236019000001</v>
+        <v>150.96564583</v>
       </c>
       <c r="C390" s="5">
-        <v>0.34912180000000603</v>
+        <v>0.33083278999998811</v>
       </c>
       <c r="D390" s="5">
-        <v>2.8180986227734461</v>
+        <v>2.6675782376171631</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>152.04731318</v>
+        <v>152.06422529</v>
       </c>
       <c r="C391" s="5">
-        <v>1.124952989999997</v>
+        <v>1.0985794599999963</v>
       </c>
       <c r="D391" s="5">
-        <v>9.3205838840948019</v>
+        <v>9.090540520903744</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>152.85331934999999</v>
+        <v>152.86104448</v>
       </c>
       <c r="C392" s="5">
-        <v>0.8060061699999892</v>
+        <v>0.79681919000000789</v>
       </c>
       <c r="D392" s="5">
-        <v>6.55000866553892</v>
+        <v>6.4724452513005959</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>153.22871058000001</v>
+        <v>153.23956827000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.3753912300000195</v>
+        <v>0.37852379000000269</v>
       </c>
       <c r="D393" s="5">
-        <v>2.9872052445284902</v>
+        <v>3.0123190248528164</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>153.64116754</v>
+        <v>153.63007526000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.41245695999998588</v>
+        <v>0.39050699000000577</v>
       </c>
       <c r="D394" s="5">
-        <v>3.278380961964289</v>
+        <v>3.1012385906543871</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>153.85825806</v>
+        <v>153.77478729000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.21709051999999929</v>
+        <v>0.14471202999999377</v>
       </c>
       <c r="D395" s="5">
-        <v>1.7088043202678094</v>
+        <v>1.1362158319440097</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>155.45736431</v>
+        <v>155.4355296</v>
       </c>
       <c r="C396" s="5">
-        <v>1.5991062500000055</v>
+        <v>1.6607423099999892</v>
       </c>
       <c r="D396" s="5">
-        <v>13.210281061973861</v>
+        <v>13.75799988194013</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>156.41318917000001</v>
+        <v>156.34355328999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.95582486000000699</v>
+        <v>0.90802368999999317</v>
       </c>
       <c r="D397" s="5">
-        <v>7.6328526515292205</v>
+        <v>7.2398432727613038</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>157.10544558999999</v>
+        <v>157.10791725999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.69225641999997833</v>
+        <v>0.76436397000000511</v>
       </c>
       <c r="D398" s="5">
-        <v>5.4421887690239812</v>
+        <v>6.0271574443007792</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>157.32111211</v>
+        <v>157.32716452</v>
       </c>
       <c r="C399" s="5">
-        <v>0.21566652000001341</v>
+        <v>0.21924726000000305</v>
       </c>
       <c r="D399" s="5">
-        <v>1.6597945599108987</v>
+        <v>1.6875374702758128</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>157.84469523000001</v>
+        <v>157.87330953</v>
       </c>
       <c r="C400" s="5">
-        <v>0.52358312000001206</v>
+        <v>0.54614501000000359</v>
       </c>
       <c r="D400" s="5">
-        <v>4.0676619091516431</v>
+        <v>4.2461375896893916</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>157.92733572</v>
+        <v>157.9816117</v>
       </c>
       <c r="C401" s="5">
-        <v>8.2640489999988631E-2</v>
+        <v>0.10830217000000175</v>
       </c>
       <c r="D401" s="5">
-        <v>0.63007913150423533</v>
+        <v>0.82632131549713606</v>
       </c>
       <c r="E401" s="5">
-        <v>4.8840666566207114</v>
+        <v>4.8772249334216644</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>160.88662307999999</v>
+        <v>160.95503477</v>
       </c>
       <c r="C402" s="5">
-        <v>2.9592873599999905</v>
+        <v>2.9734230699999955</v>
       </c>
       <c r="D402" s="5">
-        <v>24.95439297276998</v>
+        <v>25.076670927578682</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>160.56758614</v>
+        <v>160.60479548999999</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.3190369399999895</v>
+        <v>-0.35023928000001092</v>
       </c>
       <c r="D403" s="5">
-        <v>-2.3538086775950373</v>
+        <v>-2.5801829092785278</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>161.46144419999999</v>
+        <v>161.47710076000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.89385805999998524</v>
+        <v>0.87230527000002667</v>
       </c>
       <c r="D404" s="5">
-        <v>6.8886151251084771</v>
+        <v>6.7159204666189964</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>161.72269967</v>
+        <v>161.74096660999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.26125547000000893</v>
+        <v>0.26386584999997353</v>
       </c>
       <c r="D405" s="5">
-        <v>1.959053936347388</v>
+        <v>1.9786108586120177</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>162.29077269999999</v>
+        <v>162.27564608</v>
       </c>
       <c r="C406" s="5">
-        <v>0.56807302999999365</v>
+        <v>0.53467947000001459</v>
       </c>
       <c r="D406" s="5">
-        <v>4.2975595282913392</v>
+        <v>4.0398582335555488</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>163.23586814000001</v>
+        <v>163.13181653999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.94509544000001711</v>
+        <v>0.85617045999998709</v>
       </c>
       <c r="D407" s="5">
-        <v>7.2163906978176984</v>
+        <v>6.5182209705574978</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>162.81794751999999</v>
+        <v>162.75206914</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.41792062000001806</v>
+        <v>-0.37974739999998519</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.0293762111259781</v>
+        <v>-2.7579385985698535</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>163.47031376000001</v>
+        <v>163.35889096</v>
       </c>
       <c r="C409" s="5">
-        <v>0.65236624000002053</v>
+        <v>0.60682181999999329</v>
       </c>
       <c r="D409" s="5">
-        <v>4.9154494748461675</v>
+        <v>4.5671068491279332</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>164.42041846999999</v>
+        <v>164.44269342999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.95010470999997665</v>
+        <v>1.0838024699999949</v>
       </c>
       <c r="D410" s="5">
-        <v>7.2018391306152063</v>
+        <v>8.2584145159612543</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>164.40666415999999</v>
+        <v>164.42273863</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.375430999999594E-2</v>
+        <v>-1.9954799999993611E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.10033778258432546</v>
+        <v>-0.14552051065143123</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>164.80885104000001</v>
+        <v>164.85165760000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.40218688000001634</v>
+        <v>0.42891897000001222</v>
       </c>
       <c r="D412" s="5">
-        <v>2.9753722166998342</v>
+        <v>3.1756681292685718</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>165.61708290999999</v>
+        <v>165.68846594999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.80823186999998597</v>
+        <v>0.8368083499999841</v>
       </c>
       <c r="D413" s="5">
-        <v>6.0462194881624187</v>
+        <v>6.2643287738656905</v>
       </c>
       <c r="E413" s="5">
-        <v>4.8691679340640892</v>
+        <v>4.8783236017587717</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>165.61393691999999</v>
+        <v>165.70505499000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-3.1459900000072594E-3</v>
+        <v>1.6589040000013711E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.2792296202833739E-2</v>
+        <v>0.12021243395197168</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>166.04641290000001</v>
+        <v>166.10129938</v>
       </c>
       <c r="C415" s="5">
-        <v>0.43247598000002085</v>
+        <v>0.39624438999999256</v>
       </c>
       <c r="D415" s="5">
-        <v>3.1790206442785296</v>
+        <v>2.9075579306476307</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>166.3543396</v>
+        <v>166.37562685</v>
       </c>
       <c r="C416" s="5">
-        <v>0.30792669999999589</v>
+        <v>0.2743274700000029</v>
       </c>
       <c r="D416" s="5">
-        <v>2.2481924223286764</v>
+        <v>1.9999828564836841</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>166.70464244999999</v>
+        <v>166.62551214999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.35030284999999139</v>
+        <v>0.24988529999998832</v>
       </c>
       <c r="D417" s="5">
-        <v>2.5563882416562711</v>
+        <v>1.8172845624830902</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>167.82269792</v>
+        <v>167.80469184</v>
       </c>
       <c r="C418" s="5">
-        <v>1.1180554700000016</v>
+        <v>1.1791796900000122</v>
       </c>
       <c r="D418" s="5">
-        <v>8.3517798838383506</v>
+        <v>8.8306511215963326</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>168.70058241000001</v>
+        <v>168.58374244999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.87788449000001378</v>
+        <v>0.77905060999998454</v>
       </c>
       <c r="D419" s="5">
-        <v>6.4610145551650566</v>
+        <v>5.7156033763232639</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>169.64244941999999</v>
+        <v>169.31000481000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.94186700999998152</v>
+        <v>0.72626236000002109</v>
       </c>
       <c r="D420" s="5">
-        <v>6.9092864309101998</v>
+        <v>5.2938914523706027</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>170.18584903000001</v>
+        <v>170.33857103</v>
       </c>
       <c r="C421" s="5">
-        <v>0.5433996100000229</v>
+        <v>1.0285662199999877</v>
       </c>
       <c r="D421" s="5">
-        <v>3.9122942461282006</v>
+        <v>7.5386378003525989</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>170.64231512999999</v>
+        <v>170.89654062</v>
       </c>
       <c r="C422" s="5">
-        <v>0.45646609999997168</v>
+        <v>0.55796958999999902</v>
       </c>
       <c r="D422" s="5">
-        <v>3.2665024278389687</v>
+        <v>4.0023765614491502</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>171.70916468999999</v>
+        <v>171.90689194999999</v>
       </c>
       <c r="C423" s="5">
-        <v>1.0668495600000085</v>
+        <v>1.0103513299999918</v>
       </c>
       <c r="D423" s="5">
-        <v>7.7657835176543344</v>
+        <v>7.3297707984009142</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>172.5916167</v>
+        <v>172.69887582000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.88245201000000861</v>
+        <v>0.79198387000002413</v>
       </c>
       <c r="D424" s="5">
-        <v>6.3444076125902971</v>
+        <v>5.6707197623671934</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>173.21631262</v>
+        <v>173.32197349</v>
       </c>
       <c r="C425" s="5">
-        <v>0.62469591999999352</v>
+        <v>0.62309766999999283</v>
       </c>
       <c r="D425" s="5">
-        <v>4.4309209725055254</v>
+        <v>4.4165592205677839</v>
       </c>
       <c r="E425" s="5">
-        <v>4.5884334976058039</v>
+        <v>4.6071447980595037</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>173.46670408</v>
+        <v>173.51385146999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.25039146000000301</v>
+        <v>0.19187797999998679</v>
       </c>
       <c r="D426" s="5">
-        <v>1.7485084100727466</v>
+        <v>1.3365918575828362</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>175.18495453</v>
+        <v>175.41436727999999</v>
       </c>
       <c r="C427" s="5">
-        <v>1.7182504499999993</v>
+        <v>1.9005158100000017</v>
       </c>
       <c r="D427" s="5">
-        <v>12.555866367244505</v>
+        <v>13.965168478161383</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>176.11251734000001</v>
+        <v>176.45247398000001</v>
       </c>
       <c r="C428" s="5">
-        <v>0.92756281000001195</v>
+        <v>1.0381067000000144</v>
       </c>
       <c r="D428" s="5">
-        <v>6.5420481911402595</v>
+        <v>7.3374037541483972</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>176.92919706999999</v>
+        <v>177.34103730999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.81667972999997573</v>
+        <v>0.88856332999998244</v>
       </c>
       <c r="D429" s="5">
-        <v>5.7088579199440437</v>
+        <v>6.2130575747556538</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>177.41096856999999</v>
+        <v>177.83747639000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.48177150000000779</v>
+        <v>0.49643908000001602</v>
       </c>
       <c r="D430" s="5">
-        <v>3.3169372844602307</v>
+        <v>3.4114217825581106</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>177.40550784000001</v>
+        <v>178.05220292999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.460729999981595E-3</v>
+        <v>0.2147265399999867</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.6929885598813161E-2</v>
+        <v>1.4585785004334939</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>178.00864630000001</v>
+        <v>178.94639955</v>
       </c>
       <c r="C432" s="5">
-        <v>0.60313845999999671</v>
+        <v>0.89419662000000244</v>
       </c>
       <c r="D432" s="5">
-        <v>4.1568846074667931</v>
+        <v>6.1958048333097038</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>177.96145834999999</v>
+        <v>178.98553702999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-4.7187950000022738E-2</v>
+        <v>3.913747999999373E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.31764217616657708</v>
+        <v>0.26276869438310868</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>178.68160326</v>
+        <v>178.95407485000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.72014491000001613</v>
+        <v>-3.1462179999977025E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>4.9655087647316742</v>
+        <v>-0.2107328731733249</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>178.60074431999999</v>
+        <v>178.87719204999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-8.0858940000013035E-2</v>
+        <v>-7.6882800000021234E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.54168749585190579</v>
+        <v>-0.51433123189013052</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>177.94753699</v>
+        <v>178.57790161</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.65320732999998654</v>
+        <v>-0.29929043999999294</v>
       </c>
       <c r="D436" s="5">
-        <v>-4.3016167350508727</v>
+        <v>-1.9894200217449587</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>176.86336772999999</v>
+        <v>178.5957487</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.0841692600000101</v>
+        <v>1.7847090000003618E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-7.0710758094325481</v>
+        <v>0.11999404042093431</v>
       </c>
       <c r="E437" s="5">
-        <v>2.1054917142826257</v>
+        <v>3.042762036346347</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>181.07615328</v>
+      </c>
+      <c r="C438" s="5">
+        <v>2.4804045799999983</v>
+      </c>
+      <c r="D438" s="5">
+        <v>17.999921516693185</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>