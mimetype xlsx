--- v4 (2026-04-17)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7A67C1A4-DEAB-4CFE-8B77-8739F175C3BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AC91D4D0-4DDA-4CA1-8707-2643BAC274E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EE6EDB40-8B6E-4279-A254-59243DD238DB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{33289C69-E8C8-48E2-B321-E65297C743DD}"/>
   </bookViews>
   <sheets>
     <sheet name="dalnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14AE680B-3EF4-47FB-919F-3B7C3136632B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEF9875D-92C7-4019-BD76-B007377935C0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-1.9894200217449587</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>178.5957487</v>
       </c>
       <c r="C437" s="5">
         <v>1.7847090000003618E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.11999404042093431</v>
       </c>
       <c r="E437" s="5">
         <v>3.042762036346347</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>181.07615328</v>
+        <v>180.66533089000001</v>
       </c>
       <c r="C438" s="5">
-        <v>2.4804045799999983</v>
+        <v>2.0695821900000055</v>
       </c>
       <c r="D438" s="5">
-        <v>17.999921516693185</v>
+        <v>14.827113865203788</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>180.23266851</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.43266238000001067</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-2.8362417321117772</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>180.70173155000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.46906304000000887</v>
+      </c>
+      <c r="D440" s="5">
+        <v>3.1681434321030322</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>