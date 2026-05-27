--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AC91D4D0-4DDA-4CA1-8707-2643BAC274E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4CE284C5-3D92-4BB7-A811-A54067FD14ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{33289C69-E8C8-48E2-B321-E65297C743DD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{76E2F6C7-9260-48B3-8408-F8A88D7BC31F}"/>
   </bookViews>
   <sheets>
     <sheet name="dalnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEF9875D-92C7-4019-BD76-B007377935C0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED4C38F7-416E-433C-B886-6667E5A0E8E7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>65.585414650000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>65.076675105000007</v>
       </c>
       <c r="C7" s="5">
         <v>-0.50873954499999741</v>
       </c>
       <c r="D7" s="5">
         <v>-8.9212530518558371</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>64.222083237000007</v>
       </c>
       <c r="C8" s="5">
         <v>-0.85459186799999998</v>
       </c>
       <c r="D8" s="5">
         <v>-14.668692772074765</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>63.709443020000002</v>
       </c>
       <c r="C9" s="5">
         <v>-0.51264021700000484</v>
       </c>
       <c r="D9" s="5">
         <v>-9.1692228562856197</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>63.832688128000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.12324510799999899</v>
       </c>
       <c r="D10" s="5">
         <v>2.3462435037800988</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>64.055542125000002</v>
       </c>
       <c r="C11" s="5">
         <v>0.22285399700000141</v>
       </c>
       <c r="D11" s="5">
         <v>4.270853209666825</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>63.321756876000002</v>
       </c>
       <c r="C12" s="5">
         <v>-0.73378524900000031</v>
       </c>
       <c r="D12" s="5">
         <v>-12.912677605995048</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>64.761423097000005</v>
       </c>
       <c r="C13" s="5">
         <v>1.4396662210000031</v>
       </c>
       <c r="D13" s="5">
         <v>30.966774421909584</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>65.454135336999997</v>
       </c>
       <c r="C14" s="5">
         <v>0.69271223999999165</v>
       </c>
       <c r="D14" s="5">
         <v>13.618350121527456</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>65.137699952000006</v>
       </c>
       <c r="C15" s="5">
         <v>-0.31643538499999124</v>
       </c>
       <c r="D15" s="5">
         <v>-5.6495555024311361</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>65.739523168000005</v>
       </c>
       <c r="C16" s="5">
         <v>0.60182321599999966</v>
       </c>
       <c r="D16" s="5">
         <v>11.668212443058334</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>65.981582403000004</v>
       </c>
       <c r="C17" s="5">
         <v>0.24205923499999926</v>
       </c>
       <c r="D17" s="5">
         <v>4.5091042984517937</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>64.181732797999999</v>
       </c>
       <c r="C18" s="5">
         <v>-1.7998496050000057</v>
       </c>
       <c r="D18" s="5">
         <v>-28.242956634048998</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>65.309012280000005</v>
       </c>
       <c r="C19" s="5">
         <v>1.1272794820000058</v>
       </c>
       <c r="D19" s="5">
         <v>23.236719748934377</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>64.948418344000004</v>
       </c>
       <c r="C20" s="5">
         <v>-0.36059393600000078</v>
       </c>
       <c r="D20" s="5">
         <v>-6.4280747871860999</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>64.367304422999993</v>
       </c>
       <c r="C21" s="5">
         <v>-0.58111392100001069</v>
       </c>
       <c r="D21" s="5">
         <v>-10.22386329901529</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>64.456390017000004</v>
       </c>
       <c r="C22" s="5">
         <v>8.9085594000010815E-2</v>
       </c>
       <c r="D22" s="5">
         <v>1.6735240736938106</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>64.241199932000001</v>
       </c>
       <c r="C23" s="5">
         <v>-0.21519008500000325</v>
       </c>
       <c r="D23" s="5">
         <v>-3.9334952012080038</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>64.850878815000002</v>
       </c>
       <c r="C24" s="5">
         <v>0.60967888300000084</v>
       </c>
       <c r="D24" s="5">
         <v>12.002226639661773</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>64.372581378000007</v>
       </c>
       <c r="C25" s="5">
         <v>-0.47829743699999483</v>
       </c>
       <c r="D25" s="5">
         <v>-8.5000807918683368</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>64.254503575000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.11807780300000559</v>
       </c>
       <c r="D26" s="5">
         <v>-2.1790734521915822</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>63.805874551000002</v>
       </c>
       <c r="C27" s="5">
         <v>-0.44862902399999882</v>
       </c>
       <c r="D27" s="5">
         <v>-8.0641032164958997</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>63.780695072</v>
       </c>
       <c r="C28" s="5">
         <v>-2.5179479000001947E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-0.47252514593841832</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>63.555333769999997</v>
       </c>
       <c r="C29" s="5">
         <v>-0.22536130200000315</v>
       </c>
       <c r="D29" s="5">
         <v>-4.1586169550729473</v>
       </c>
       <c r="E29" s="5">
         <v>-3.6771604205868447</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>64.111160966</v>
       </c>
       <c r="C30" s="5">
         <v>0.55582719600000274</v>
       </c>
       <c r="D30" s="5">
         <v>11.014485720318623</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>64.474310129000003</v>
       </c>
       <c r="C31" s="5">
         <v>0.36314916300000277</v>
       </c>
       <c r="D31" s="5">
         <v>7.0130518575990619</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>65.060930447000004</v>
       </c>
       <c r="C32" s="5">
         <v>0.58662031800000136</v>
       </c>
       <c r="D32" s="5">
         <v>11.481497012867713</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>65.910360428000004</v>
       </c>
       <c r="C33" s="5">
         <v>0.84942998100000011</v>
       </c>
       <c r="D33" s="5">
         <v>16.842542837822805</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>65.491781857000007</v>
       </c>
       <c r="C34" s="5">
         <v>-0.41857857099999762</v>
       </c>
       <c r="D34" s="5">
         <v>-7.360235956735206</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>64.519690921000006</v>
       </c>
       <c r="C35" s="5">
         <v>-0.97209093600000074</v>
       </c>
       <c r="D35" s="5">
         <v>-16.427063931459486</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>65.706937296000007</v>
       </c>
       <c r="C36" s="5">
         <v>1.1872463750000009</v>
       </c>
       <c r="D36" s="5">
         <v>24.459300308788091</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>65.688155148000007</v>
       </c>
       <c r="C37" s="5">
         <v>-1.8782147999999665E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.34247794857529268</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>65.349249587000003</v>
       </c>
       <c r="C38" s="5">
         <v>-0.33890556100000424</v>
       </c>
       <c r="D38" s="5">
         <v>-6.0184766656027122</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>65.750644569000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.40139498199999935</v>
       </c>
       <c r="D39" s="5">
         <v>7.6249387703485993</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>65.409019057999998</v>
       </c>
       <c r="C40" s="5">
         <v>-0.34162551100000371</v>
       </c>
       <c r="D40" s="5">
         <v>-6.059805188048184</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>66.052777886000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.64375882800000284</v>
       </c>
       <c r="D41" s="5">
         <v>12.471220861141585</v>
       </c>
       <c r="E41" s="5">
         <v>3.929558650479259</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>66.970619994000003</v>
       </c>
       <c r="C42" s="5">
         <v>0.9178421080000021</v>
       </c>
       <c r="D42" s="5">
         <v>18.009995101946163</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>67.229312726000003</v>
       </c>
       <c r="C43" s="5">
         <v>0.25869273200000009</v>
       </c>
       <c r="D43" s="5">
         <v>4.7350934179217541</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>67.565384709</v>
       </c>
       <c r="C44" s="5">
         <v>0.33607198299999652</v>
       </c>
       <c r="D44" s="5">
         <v>6.1663749036505067</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>67.952437594000003</v>
       </c>
       <c r="C45" s="5">
         <v>0.38705288500000279</v>
       </c>
       <c r="D45" s="5">
         <v>7.0950597574555685</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>68.397403402999998</v>
       </c>
       <c r="C46" s="5">
         <v>0.44496580899999572</v>
       </c>
       <c r="D46" s="5">
         <v>8.1471035146179602</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>68.956126294000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.55872289100000216</v>
       </c>
       <c r="D47" s="5">
         <v>10.255153939832141</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>69.399582785999996</v>
       </c>
       <c r="C48" s="5">
         <v>0.44345649199999571</v>
       </c>
       <c r="D48" s="5">
         <v>7.9960914955593765</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>69.721579622999997</v>
       </c>
       <c r="C49" s="5">
         <v>0.32199683700000037</v>
       </c>
       <c r="D49" s="5">
         <v>5.7120027791628614</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>70.027117414000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.30553779100000611</v>
       </c>
       <c r="D50" s="5">
         <v>5.3873242029348845</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>71.417176620000006</v>
       </c>
       <c r="C51" s="5">
         <v>1.3900592060000037</v>
       </c>
       <c r="D51" s="5">
         <v>26.600998143214305</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>71.953794228999996</v>
       </c>
       <c r="C52" s="5">
         <v>0.53661760899998967</v>
       </c>
       <c r="D52" s="5">
         <v>9.3987286060388087</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>72.565846352999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.61205212400000164</v>
       </c>
       <c r="D53" s="5">
         <v>10.698766232061608</v>
       </c>
       <c r="E53" s="5">
         <v>9.860400539460823</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>72.167318117999997</v>
       </c>
       <c r="C54" s="5">
         <v>-0.39852823500000056</v>
       </c>
       <c r="D54" s="5">
         <v>-6.3948772257634401</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>71.557160444000004</v>
       </c>
       <c r="C55" s="5">
         <v>-0.61015767399999277</v>
       </c>
       <c r="D55" s="5">
         <v>-9.6869758800063437</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>71.924673175999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.36751273199999446</v>
       </c>
       <c r="D56" s="5">
         <v>6.3402274180335727</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>73.016823157999994</v>
       </c>
       <c r="C57" s="5">
         <v>1.0921499819999951</v>
       </c>
       <c r="D57" s="5">
         <v>19.823068566690072</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>72.966528909999994</v>
       </c>
       <c r="C58" s="5">
         <v>-5.0294248000000152E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-0.82344008265089474</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>73.678378610999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.71184970100000555</v>
       </c>
       <c r="D59" s="5">
         <v>12.356053908640497</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>73.394831034999996</v>
       </c>
       <c r="C60" s="5">
         <v>-0.28354757600000369</v>
       </c>
       <c r="D60" s="5">
         <v>-4.5216337233814574</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>74.735727724</v>
       </c>
       <c r="C61" s="5">
         <v>1.3408966890000045</v>
       </c>
       <c r="D61" s="5">
         <v>24.266341528782064</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>75.407624369000004</v>
       </c>
       <c r="C62" s="5">
         <v>0.6718966450000039</v>
       </c>
       <c r="D62" s="5">
         <v>11.338123100737562</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>75.596698310999997</v>
       </c>
       <c r="C63" s="5">
         <v>0.18907394199999317</v>
       </c>
       <c r="D63" s="5">
         <v>3.0506720495854678</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>76.230543361000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.63384505000000502</v>
       </c>
       <c r="D64" s="5">
         <v>10.538673207854131</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>77.193149552999998</v>
       </c>
       <c r="C65" s="5">
         <v>0.96260619199999553</v>
       </c>
       <c r="D65" s="5">
         <v>16.251066672686786</v>
       </c>
       <c r="E65" s="5">
         <v>6.3766956944045994</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>76.428043220000006</v>
       </c>
       <c r="C66" s="5">
         <v>-0.76510633299999142</v>
       </c>
       <c r="D66" s="5">
         <v>-11.266470741936697</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>76.755720904</v>
       </c>
       <c r="C67" s="5">
         <v>0.32767768399999397</v>
       </c>
       <c r="D67" s="5">
         <v>5.2679520412833636</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>77.379207694000002</v>
       </c>
       <c r="C68" s="5">
         <v>0.62348679000000118</v>
       </c>
       <c r="D68" s="5">
         <v>10.195099752726078</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>77.592093177999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.2128854839999974</v>
       </c>
       <c r="D69" s="5">
         <v>3.3518539761838939</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>78.078103104999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.48600992699999779</v>
       </c>
       <c r="D70" s="5">
         <v>7.7808067001779779</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>78.687845713000002</v>
       </c>
       <c r="C71" s="5">
         <v>0.60974260800000479</v>
       </c>
       <c r="D71" s="5">
         <v>9.7844478928296397</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>78.971352425999996</v>
       </c>
       <c r="C72" s="5">
         <v>0.28350671299999419</v>
       </c>
       <c r="D72" s="5">
         <v>4.4102272404084264</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>80.210738550000002</v>
       </c>
       <c r="C73" s="5">
         <v>1.2393861240000064</v>
       </c>
       <c r="D73" s="5">
         <v>20.5466858442364</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>81.259264821000002</v>
       </c>
       <c r="C74" s="5">
         <v>1.0485262710000001</v>
       </c>
       <c r="D74" s="5">
         <v>16.865005416156098</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>81.324869766000006</v>
       </c>
       <c r="C75" s="5">
         <v>6.5604945000004022E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.97313770616360706</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>82.074463801999997</v>
       </c>
       <c r="C76" s="5">
         <v>0.74959403599999064</v>
       </c>
       <c r="D76" s="5">
         <v>11.639049941333802</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>82.642764907</v>
       </c>
       <c r="C77" s="5">
         <v>0.5683011050000033</v>
       </c>
       <c r="D77" s="5">
         <v>8.6329099588866818</v>
       </c>
       <c r="E77" s="5">
         <v>7.0597136994110521</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>83.533580692000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.89081578500000091</v>
       </c>
       <c r="D78" s="5">
         <v>13.7300192921189</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>84.245794169999996</v>
       </c>
       <c r="C79" s="5">
         <v>0.71221347799999535</v>
       </c>
       <c r="D79" s="5">
         <v>10.72496924125379</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>84.473726998000004</v>
       </c>
       <c r="C80" s="5">
         <v>0.22793282800000725</v>
       </c>
       <c r="D80" s="5">
         <v>3.2954341363004902</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>84.691137819999994</v>
       </c>
       <c r="C81" s="5">
         <v>0.21741082199999084</v>
       </c>
       <c r="D81" s="5">
         <v>3.1325467426144726</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>85.483021206000004</v>
       </c>
       <c r="C82" s="5">
         <v>0.79188338600000918</v>
       </c>
       <c r="D82" s="5">
         <v>11.815688853471773</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>85.795071797000006</v>
       </c>
       <c r="C83" s="5">
         <v>0.31205059100000199</v>
       </c>
       <c r="D83" s="5">
         <v>4.4695560106802201</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>85.785084933999997</v>
       </c>
       <c r="C84" s="5">
         <v>-9.9868630000088388E-3</v>
       </c>
       <c r="D84" s="5">
         <v>-0.13959503470922785</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>85.632013333000003</v>
       </c>
       <c r="C85" s="5">
         <v>-0.15307160099999351</v>
       </c>
       <c r="D85" s="5">
         <v>-2.1203442199949962</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>85.404911937999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.22710139500000537</v>
       </c>
       <c r="D86" s="5">
         <v>-3.1364614886788655</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>87.379980102999994</v>
       </c>
       <c r="C87" s="5">
         <v>1.9750681649999962</v>
       </c>
       <c r="D87" s="5">
         <v>31.567646847367769</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>88.583831871000001</v>
       </c>
       <c r="C88" s="5">
         <v>1.2038517680000069</v>
       </c>
       <c r="D88" s="5">
         <v>17.844753906003419</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>89.443581578999996</v>
       </c>
       <c r="C89" s="5">
         <v>0.85974970799999539</v>
       </c>
       <c r="D89" s="5">
         <v>12.28884738568512</v>
       </c>
       <c r="E89" s="5">
         <v>8.229173696757508</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>90.355456257</v>
       </c>
       <c r="C90" s="5">
         <v>0.91187467800000377</v>
       </c>
       <c r="D90" s="5">
         <v>12.943807263500595</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>91.12071512</v>
       </c>
       <c r="C91" s="5">
         <v>0.76525886299999968</v>
       </c>
       <c r="D91" s="5">
         <v>10.650360812152627</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>91.952034100999995</v>
       </c>
       <c r="C92" s="5">
         <v>0.83131898099999546</v>
       </c>
       <c r="D92" s="5">
         <v>11.514324199320146</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>92.589439929999998</v>
       </c>
       <c r="C93" s="5">
         <v>0.6374058290000022</v>
       </c>
       <c r="D93" s="5">
         <v>8.6429112554159424</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>93.608449383999996</v>
       </c>
       <c r="C94" s="5">
         <v>1.019009453999999</v>
       </c>
       <c r="D94" s="5">
         <v>14.036303227436653</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>93.067809311999994</v>
       </c>
       <c r="C95" s="5">
         <v>-0.54064007200000219</v>
       </c>
       <c r="D95" s="5">
         <v>-6.7146852817494658</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>93.614094782999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.54628547100000446</v>
       </c>
       <c r="D96" s="5">
         <v>7.2756142694575532</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>94.239775597999994</v>
       </c>
       <c r="C97" s="5">
         <v>0.6256808149999955</v>
       </c>
       <c r="D97" s="5">
         <v>8.321836288547658</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>94.253611398000004</v>
       </c>
       <c r="C98" s="5">
         <v>1.3835800000009613E-2</v>
       </c>
       <c r="D98" s="5">
         <v>0.17632016889979063</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>94.878551938000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.62494053999999721</v>
       </c>
       <c r="D99" s="5">
         <v>8.2531590512308295</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>94.869738459999994</v>
       </c>
       <c r="C100" s="5">
         <v>-8.8134780000075352E-3</v>
       </c>
       <c r="D100" s="5">
         <v>-0.11141371378807774</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>95.285541758999997</v>
       </c>
       <c r="C101" s="5">
         <v>0.41580329900000379</v>
       </c>
       <c r="D101" s="5">
         <v>5.3881184821461758</v>
       </c>
       <c r="E101" s="5">
         <v>6.5314470606704811</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>95.392335779999996</v>
       </c>
       <c r="C102" s="5">
         <v>0.10679402099999891</v>
       </c>
       <c r="D102" s="5">
         <v>1.3532562435531581</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>96.404028199999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.0116924200000028</v>
       </c>
       <c r="D103" s="5">
         <v>13.495953091097967</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>97.122445431000003</v>
       </c>
       <c r="C104" s="5">
         <v>0.71841723100000365</v>
       </c>
       <c r="D104" s="5">
         <v>9.31836655277265</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>99.098325451999997</v>
       </c>
       <c r="C105" s="5">
         <v>1.9758800209999947</v>
       </c>
       <c r="D105" s="5">
         <v>27.338721174459057</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>99.761201592999996</v>
       </c>
       <c r="C106" s="5">
         <v>0.66287614099999814</v>
       </c>
       <c r="D106" s="5">
         <v>8.3288833456390385</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>99.205945082</v>
       </c>
       <c r="C107" s="5">
         <v>-0.55525651099999607</v>
       </c>
       <c r="D107" s="5">
         <v>-6.4783139811622759</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>100.65247999</v>
       </c>
       <c r="C108" s="5">
         <v>1.4465349080000038</v>
       </c>
       <c r="D108" s="5">
         <v>18.971072007885013</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>101.59226956000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.93978957000000207</v>
       </c>
       <c r="D109" s="5">
         <v>11.798040149864031</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>102.20633099</v>
       </c>
       <c r="C110" s="5">
         <v>0.61406142999999247</v>
       </c>
       <c r="D110" s="5">
         <v>7.4992980816823263</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>103.22871793</v>
       </c>
       <c r="C111" s="5">
         <v>1.0223869400000041</v>
       </c>
       <c r="D111" s="5">
         <v>12.686742321047895</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>103.46194884000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.23323091000000318</v>
       </c>
       <c r="D112" s="5">
         <v>2.7451789791117065</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>104.20227930999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.7403304699999893</v>
       </c>
       <c r="D113" s="5">
         <v>8.9328257648088272</v>
       </c>
       <c r="E113" s="5">
         <v>9.3579124244815404</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>103.56414945</v>
       </c>
       <c r="C114" s="5">
         <v>-0.63812985999999228</v>
       </c>
       <c r="D114" s="5">
         <v>-7.1062088031321853</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>105.0225398</v>
       </c>
       <c r="C115" s="5">
         <v>1.4583903500000019</v>
       </c>
       <c r="D115" s="5">
         <v>18.270624044629958</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>105.75129405</v>
       </c>
       <c r="C116" s="5">
         <v>0.72875424999999439</v>
       </c>
       <c r="D116" s="5">
         <v>8.6520897366242124</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>107.40778842</v>
       </c>
       <c r="C117" s="5">
         <v>1.6564943700000043</v>
       </c>
       <c r="D117" s="5">
         <v>20.50387343314388</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>106.62336642</v>
       </c>
       <c r="C118" s="5">
         <v>-0.78442200000000639</v>
       </c>
       <c r="D118" s="5">
         <v>-8.4202628657385148</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>107.43272053</v>
       </c>
       <c r="C119" s="5">
         <v>0.80935411000000101</v>
       </c>
       <c r="D119" s="5">
         <v>9.4990113515303953</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>108.10057033</v>
       </c>
       <c r="C120" s="5">
         <v>0.66784979999999905</v>
       </c>
       <c r="D120" s="5">
         <v>7.7201477656492434</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>108.62027026</v>
       </c>
       <c r="C121" s="5">
         <v>0.51969993000000159</v>
       </c>
       <c r="D121" s="5">
         <v>5.924086003624196</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>109.55913313000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.93886287000000834</v>
       </c>
       <c r="D122" s="5">
         <v>10.879816688376632</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>110.65347825000001</v>
       </c>
       <c r="C123" s="5">
         <v>1.0943451199999998</v>
       </c>
       <c r="D123" s="5">
         <v>12.667275374831345</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>111.39200689</v>
       </c>
       <c r="C124" s="5">
         <v>0.7385286399999984</v>
       </c>
       <c r="D124" s="5">
         <v>8.3097371804855769</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>111.87853398999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.48652709999998933</v>
       </c>
       <c r="D125" s="5">
         <v>5.3690007375273296</v>
       </c>
       <c r="E125" s="5">
         <v>7.3666859600674206</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>112.34848006999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.46994607999999971</v>
       </c>
       <c r="D126" s="5">
         <v>5.158701101020835</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>113.57742075</v>
       </c>
       <c r="C127" s="5">
         <v>1.228940680000008</v>
       </c>
       <c r="D127" s="5">
         <v>13.945612608008261</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>114.91114966000001</v>
       </c>
       <c r="C128" s="5">
         <v>1.3337289100000049</v>
       </c>
       <c r="D128" s="5">
         <v>15.038182703834192</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>114.84992068</v>
       </c>
       <c r="C129" s="5">
         <v>-6.1228980000009869E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-0.63753458676617525</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>115.08304237</v>
       </c>
       <c r="C130" s="5">
         <v>0.23312169000000438</v>
       </c>
       <c r="D130" s="5">
         <v>2.463130154614257</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>116.5017364</v>
       </c>
       <c r="C131" s="5">
         <v>1.4186940299999975</v>
       </c>
       <c r="D131" s="5">
         <v>15.83845756919473</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>117.87674624</v>
       </c>
       <c r="C132" s="5">
         <v>1.3750098400000041</v>
       </c>
       <c r="D132" s="5">
         <v>15.119499711876138</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>118.2587321</v>
       </c>
       <c r="C133" s="5">
         <v>0.38198586000000034</v>
       </c>
       <c r="D133" s="5">
         <v>3.9587257242603702</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>119.42385055</v>
       </c>
       <c r="C134" s="5">
         <v>1.1651184499999943</v>
       </c>
       <c r="D134" s="5">
         <v>12.484897680925755</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>119.56636293</v>
       </c>
       <c r="C135" s="5">
         <v>0.14251237999999944</v>
       </c>
       <c r="D135" s="5">
         <v>1.4414353484821563</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>119.45398034999999</v>
       </c>
       <c r="C136" s="5">
         <v>-0.11238258000000201</v>
       </c>
       <c r="D136" s="5">
         <v>-1.1220891195577565</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>120.21624242</v>
       </c>
       <c r="C137" s="5">
         <v>0.76226207000000556</v>
       </c>
       <c r="D137" s="5">
         <v>7.9320146319314055</v>
       </c>
       <c r="E137" s="5">
         <v>7.4524648586700826</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>122.0614901</v>
       </c>
       <c r="C138" s="5">
         <v>1.8452476799999999</v>
       </c>
       <c r="D138" s="5">
         <v>20.056649500298708</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>122.35068594000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.28919584000000498</v>
       </c>
       <c r="D139" s="5">
         <v>2.8804589289401772</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>122.31914553</v>
       </c>
       <c r="C140" s="5">
         <v>-3.1540410000005181E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-0.30890611797325107</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>121.67790237</v>
       </c>
       <c r="C141" s="5">
         <v>-0.64124316000000192</v>
       </c>
       <c r="D141" s="5">
         <v>-6.1126011222655263</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>121.47927009999999</v>
       </c>
       <c r="C142" s="5">
         <v>-0.1986322700000045</v>
       </c>
       <c r="D142" s="5">
         <v>-1.9414391026826738</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>120.73432826</v>
       </c>
       <c r="C143" s="5">
         <v>-0.74494183999999564</v>
       </c>
       <c r="D143" s="5">
         <v>-7.115519661879965</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>118.83275596</v>
       </c>
       <c r="C144" s="5">
         <v>-1.901572299999998</v>
       </c>
       <c r="D144" s="5">
         <v>-17.345825877949029</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>118.47871445</v>
       </c>
       <c r="C145" s="5">
         <v>-0.35404151000000184</v>
       </c>
       <c r="D145" s="5">
         <v>-3.517184899284298</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>117.21569377</v>
       </c>
       <c r="C146" s="5">
         <v>-1.2630206799999968</v>
       </c>
       <c r="D146" s="5">
         <v>-12.068364765425432</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>115.41887742</v>
       </c>
       <c r="C147" s="5">
         <v>-1.7968163500000003</v>
       </c>
       <c r="D147" s="5">
         <v>-16.920666590537202</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>114.66388209</v>
       </c>
       <c r="C148" s="5">
         <v>-0.75499532999999985</v>
       </c>
       <c r="D148" s="5">
         <v>-7.5732795289957462</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>114.01934814000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.64453394999999603</v>
       </c>
       <c r="D149" s="5">
         <v>-6.5406083090008948</v>
       </c>
       <c r="E149" s="5">
         <v>-5.1547895319751236</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>113.2069669</v>
       </c>
       <c r="C150" s="5">
         <v>-0.81238124000000767</v>
       </c>
       <c r="D150" s="5">
         <v>-8.2227139016645356</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>112.4109625</v>
       </c>
       <c r="C151" s="5">
         <v>-0.79600440000000106</v>
       </c>
       <c r="D151" s="5">
         <v>-8.1189096408604939</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>112.06797521999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.34298728000000267</v>
       </c>
       <c r="D152" s="5">
         <v>-3.6006050181018878</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>111.66732652</v>
       </c>
       <c r="C153" s="5">
         <v>-0.40064869999999075</v>
       </c>
       <c r="D153" s="5">
         <v>-4.2067035908330164</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>111.48783124000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.17949527999999759</v>
       </c>
       <c r="D154" s="5">
         <v>-1.9119312626512341</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>111.15730237</v>
       </c>
       <c r="C155" s="5">
         <v>-0.33052887000000908</v>
       </c>
       <c r="D155" s="5">
         <v>-3.5002084690916813</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>110.22287301999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.93442935000000205</v>
       </c>
       <c r="D156" s="5">
         <v>-9.6340660904240316</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>110.09738138</v>
       </c>
       <c r="C157" s="5">
         <v>-0.1254916399999928</v>
       </c>
       <c r="D157" s="5">
         <v>-1.3577087488155337</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>108.83743196</v>
       </c>
       <c r="C158" s="5">
         <v>-1.2599494199999981</v>
       </c>
       <c r="D158" s="5">
         <v>-12.900521119231655</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>107.94675717</v>
       </c>
       <c r="C159" s="5">
         <v>-0.8906747900000056</v>
       </c>
       <c r="D159" s="5">
         <v>-9.3900749791039786</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>108.33068943000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.3839322600000088</v>
       </c>
       <c r="D160" s="5">
         <v>4.3525057773385667</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>107.45402907</v>
       </c>
       <c r="C161" s="5">
         <v>-0.87666036000000247</v>
       </c>
       <c r="D161" s="5">
         <v>-9.2901670243695218</v>
       </c>
       <c r="E161" s="5">
         <v>-5.7580745523458816</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>106.27910106</v>
       </c>
       <c r="C162" s="5">
         <v>-1.1749280100000021</v>
       </c>
       <c r="D162" s="5">
         <v>-12.360071138732021</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>105.74100562</v>
       </c>
       <c r="C163" s="5">
         <v>-0.53809544000000642</v>
       </c>
       <c r="D163" s="5">
         <v>-5.9092852683191204</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>104.39647952</v>
       </c>
       <c r="C164" s="5">
         <v>-1.3445260999999959</v>
       </c>
       <c r="D164" s="5">
         <v>-14.23521432923186</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>104.74909632000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.35261680000000695</v>
       </c>
       <c r="D165" s="5">
         <v>4.1293546813305104</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>105.2450621</v>
       </c>
       <c r="C166" s="5">
         <v>0.4959657799999917</v>
       </c>
       <c r="D166" s="5">
         <v>5.8320783598479364</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>104.61681038</v>
       </c>
       <c r="C167" s="5">
         <v>-0.62825171999999441</v>
       </c>
       <c r="D167" s="5">
         <v>-6.9327344571284648</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>105.44658836000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.82977798000000291</v>
       </c>
       <c r="D168" s="5">
         <v>9.9442948721902837</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>105.44585486</v>
       </c>
       <c r="C169" s="5">
         <v>-7.3350000000971249E-4</v>
       </c>
       <c r="D169" s="5">
         <v>-8.3470346378011762E-3</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>105.36426879</v>
       </c>
       <c r="C170" s="5">
         <v>-8.1586070000000177E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.92452880860763864</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>105.91043569</v>
       </c>
       <c r="C171" s="5">
         <v>0.5461669000000029</v>
       </c>
       <c r="D171" s="5">
         <v>6.4007684687003241</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>105.7340749</v>
       </c>
       <c r="C172" s="5">
         <v>-0.17636079000000393</v>
       </c>
       <c r="D172" s="5">
         <v>-1.9800260223092225</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>105.78455705</v>
       </c>
       <c r="C173" s="5">
         <v>5.0482150000007664E-2</v>
       </c>
       <c r="D173" s="5">
         <v>0.57444025960688982</v>
       </c>
       <c r="E173" s="5">
         <v>-1.5536616304191231</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>106.52025157</v>
       </c>
       <c r="C174" s="5">
         <v>0.73569451999999558</v>
       </c>
       <c r="D174" s="5">
         <v>8.6723200100858868</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>105.90818068</v>
       </c>
       <c r="C175" s="5">
         <v>-0.61207088999999826</v>
       </c>
       <c r="D175" s="5">
         <v>-6.681469624730596</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>106.18548457</v>
       </c>
       <c r="C176" s="5">
         <v>0.27730388999999889</v>
       </c>
       <c r="D176" s="5">
         <v>3.1876559783597935</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>106.64424984</v>
       </c>
       <c r="C177" s="5">
         <v>0.45876527000000067</v>
       </c>
       <c r="D177" s="5">
         <v>5.3094839881139499</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>106.24963390000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.39461593999999423</v>
       </c>
       <c r="D178" s="5">
         <v>-4.351099160722538</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>105.48967817</v>
       </c>
       <c r="C179" s="5">
         <v>-0.75995573000000149</v>
       </c>
       <c r="D179" s="5">
         <v>-8.2533319528880327</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>107.60473743</v>
       </c>
       <c r="C180" s="5">
         <v>2.1150592599999953</v>
       </c>
       <c r="D180" s="5">
         <v>26.898677676519632</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>107.72069985</v>
       </c>
       <c r="C181" s="5">
         <v>0.11596242000000245</v>
       </c>
       <c r="D181" s="5">
         <v>1.3008969161058204</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>107.87468414999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.15398429999999053</v>
       </c>
       <c r="D182" s="5">
         <v>1.7289237591070483</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>108.31805647</v>
       </c>
       <c r="C183" s="5">
         <v>0.44337232000000881</v>
       </c>
       <c r="D183" s="5">
         <v>5.0451152075500438</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>108.29528417</v>
       </c>
       <c r="C184" s="5">
         <v>-2.2772299999999746E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-0.25199108274824855</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>108.66152748</v>
       </c>
       <c r="C185" s="5">
         <v>0.36624331000000154</v>
       </c>
       <c r="D185" s="5">
         <v>4.134617413653352</v>
       </c>
       <c r="E185" s="5">
         <v>2.7196506845892143</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>109.85349835</v>
       </c>
       <c r="C186" s="5">
         <v>1.1919708699999916</v>
       </c>
       <c r="D186" s="5">
         <v>13.987448762844101</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>110.30313261000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.4496342600000105</v>
       </c>
       <c r="D187" s="5">
         <v>5.0237344361674818</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>110.50241115999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.19927854999998829</v>
       </c>
       <c r="D188" s="5">
         <v>2.1896458474101044</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>112.18593733</v>
       </c>
       <c r="C189" s="5">
         <v>1.6835261700000075</v>
       </c>
       <c r="D189" s="5">
         <v>19.894703392028191</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>112.50424314</v>
       </c>
       <c r="C190" s="5">
         <v>0.31830580999999825</v>
       </c>
       <c r="D190" s="5">
         <v>3.4584046888245012</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>113.03115011</v>
       </c>
       <c r="C191" s="5">
         <v>0.52690696999999886</v>
       </c>
       <c r="D191" s="5">
         <v>5.7671815651623382</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>114.01925887</v>
       </c>
       <c r="C192" s="5">
         <v>0.98810876000000292</v>
       </c>
       <c r="D192" s="5">
         <v>11.009668376142457</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>114.20139012999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.18213125999999136</v>
       </c>
       <c r="D193" s="5">
         <v>1.9337778810918804</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>114.92465276</v>
       </c>
       <c r="C194" s="5">
         <v>0.72326263000000779</v>
       </c>
       <c r="D194" s="5">
         <v>7.8702579702762065</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>115.74472265</v>
       </c>
       <c r="C195" s="5">
         <v>0.82006988999999919</v>
       </c>
       <c r="D195" s="5">
         <v>8.9070465399876397</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>115.78327342</v>
       </c>
       <c r="C196" s="5">
         <v>3.8550770000000512E-2</v>
       </c>
       <c r="D196" s="5">
         <v>0.40041360913125601</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>116.1174274</v>
       </c>
       <c r="C197" s="5">
         <v>0.33415397999999641</v>
       </c>
       <c r="D197" s="5">
         <v>3.5187405872898037</v>
       </c>
       <c r="E197" s="5">
         <v>6.8615821007783184</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>116.63037335999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.51294595999999615</v>
       </c>
       <c r="D198" s="5">
         <v>5.4316797945927142</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>117.04669201999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.41631866000000173</v>
       </c>
       <c r="D199" s="5">
         <v>4.3685714293605793</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>117.74235563000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.69566361000001109</v>
       </c>
       <c r="D200" s="5">
         <v>7.3699903962554769</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>116.87472312</v>
       </c>
       <c r="C201" s="5">
         <v>-0.86763251000000707</v>
       </c>
       <c r="D201" s="5">
         <v>-8.4929623485817114</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>118.31597712999999</v>
       </c>
       <c r="C202" s="5">
         <v>1.4412540099999944</v>
       </c>
       <c r="D202" s="5">
         <v>15.84401384533165</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>119.15686581</v>
       </c>
       <c r="C203" s="5">
         <v>0.84088868000000616</v>
       </c>
       <c r="D203" s="5">
         <v>8.8699741736026674</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>118.05019156</v>
       </c>
       <c r="C204" s="5">
         <v>-1.1066742499999975</v>
       </c>
       <c r="D204" s="5">
         <v>-10.593005337975182</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>119.3585064</v>
       </c>
       <c r="C205" s="5">
         <v>1.3083148399999942</v>
       </c>
       <c r="D205" s="5">
         <v>14.140600578650275</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>120.74929590000001</v>
       </c>
       <c r="C206" s="5">
         <v>1.390789500000011</v>
       </c>
       <c r="D206" s="5">
         <v>14.914485549747237</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>121.33059279</v>
       </c>
       <c r="C207" s="5">
         <v>0.58129688999999019</v>
       </c>
       <c r="D207" s="5">
         <v>5.9323359599621872</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>122.61923876</v>
       </c>
       <c r="C208" s="5">
         <v>1.2886459700000046</v>
       </c>
       <c r="D208" s="5">
         <v>13.516646854036996</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>123.71073283</v>
       </c>
       <c r="C209" s="5">
         <v>1.091494069999996</v>
       </c>
       <c r="D209" s="5">
         <v>11.220582959345737</v>
       </c>
       <c r="E209" s="5">
         <v>6.5393331561184764</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>123.73131857</v>
       </c>
       <c r="C210" s="5">
         <v>2.0585740000001351E-2</v>
       </c>
       <c r="D210" s="5">
         <v>0.19986551177439971</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>124.30866539</v>
       </c>
       <c r="C211" s="5">
         <v>0.57734682000000248</v>
       </c>
       <c r="D211" s="5">
         <v>5.7453191074627874</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>126.11563052</v>
       </c>
       <c r="C212" s="5">
         <v>1.8069651299999947</v>
       </c>
       <c r="D212" s="5">
         <v>18.907744325380847</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>125.57876009</v>
       </c>
       <c r="C213" s="5">
         <v>-0.53687042999999335</v>
       </c>
       <c r="D213" s="5">
         <v>-4.9904409503476854</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>125.57762056999999</v>
       </c>
       <c r="C214" s="5">
         <v>-1.1395200000094974E-3</v>
       </c>
       <c r="D214" s="5">
         <v>-1.0888431737687831E-2</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>126.39137264999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.81375208000000043</v>
       </c>
       <c r="D215" s="5">
         <v>8.0593043293857534</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>124.84969784</v>
       </c>
       <c r="C216" s="5">
         <v>-1.5416748099999893</v>
       </c>
       <c r="D216" s="5">
         <v>-13.694041126416012</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>126.53431569</v>
       </c>
       <c r="C217" s="5">
         <v>1.6846178499999951</v>
       </c>
       <c r="D217" s="5">
         <v>17.449156278063359</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>127.58560763</v>
       </c>
       <c r="C218" s="5">
         <v>1.0512919399999987</v>
       </c>
       <c r="D218" s="5">
         <v>10.438471433698847</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>128.16041824000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.57481061000001432</v>
       </c>
       <c r="D219" s="5">
         <v>5.5423492058459534</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>129.18913674999999</v>
       </c>
       <c r="C220" s="5">
         <v>1.028718509999976</v>
       </c>
       <c r="D220" s="5">
         <v>10.068985302505308</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>129.34715882</v>
       </c>
       <c r="C221" s="5">
         <v>0.15802207000001545</v>
       </c>
       <c r="D221" s="5">
         <v>1.4777358136689678</v>
       </c>
       <c r="E221" s="5">
         <v>4.5561333774858825</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>128.72032035000001</v>
       </c>
       <c r="C222" s="5">
         <v>-0.6268384699999956</v>
       </c>
       <c r="D222" s="5">
         <v>-5.6628787307834827</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>130.26076022999999</v>
       </c>
       <c r="C223" s="5">
         <v>1.5404398799999797</v>
       </c>
       <c r="D223" s="5">
         <v>15.344783598149991</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>130.46328753</v>
       </c>
       <c r="C224" s="5">
         <v>0.20252730000001407</v>
       </c>
       <c r="D224" s="5">
         <v>1.8817778783309258</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>129.8365263</v>
       </c>
       <c r="C225" s="5">
         <v>-0.62676122999999961</v>
       </c>
       <c r="D225" s="5">
         <v>-5.6150314600231344</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>130.00991780000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.17339150000000814</v>
       </c>
       <c r="D226" s="5">
         <v>1.6143754664319943</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>129.38316662</v>
       </c>
       <c r="C227" s="5">
         <v>-0.62675118000001362</v>
       </c>
       <c r="D227" s="5">
         <v>-5.6340079880647593</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>128.11880137</v>
       </c>
       <c r="C228" s="5">
         <v>-1.2643652499999973</v>
       </c>
       <c r="D228" s="5">
         <v>-11.1165120326564</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>128.15648669000001</v>
       </c>
       <c r="C229" s="5">
         <v>3.768532000000846E-2</v>
       </c>
       <c r="D229" s="5">
         <v>0.35354386394677029</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>127.66604268</v>
       </c>
       <c r="C230" s="5">
         <v>-0.49044401000000448</v>
       </c>
       <c r="D230" s="5">
         <v>-4.4968618853659663</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>127.2027925</v>
       </c>
       <c r="C231" s="5">
         <v>-0.46325018000000284</v>
       </c>
       <c r="D231" s="5">
         <v>-4.2684727221436125</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>124.80445809</v>
       </c>
       <c r="C232" s="5">
         <v>-2.3983344100000039</v>
       </c>
       <c r="D232" s="5">
         <v>-20.420457131645453</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>123.52277238000001</v>
       </c>
       <c r="C233" s="5">
         <v>-1.2816857099999908</v>
       </c>
       <c r="D233" s="5">
         <v>-11.650686398657017</v>
       </c>
       <c r="E233" s="5">
         <v>-4.5029102248045794</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>121.53214319</v>
       </c>
       <c r="C234" s="5">
         <v>-1.990629190000007</v>
       </c>
       <c r="D234" s="5">
         <v>-17.713325090589116</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>119.77098861</v>
       </c>
       <c r="C235" s="5">
         <v>-1.7611545799999959</v>
       </c>
       <c r="D235" s="5">
         <v>-16.068355603487682</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>117.55765099</v>
       </c>
       <c r="C236" s="5">
         <v>-2.2133376200000043</v>
       </c>
       <c r="D236" s="5">
         <v>-20.055022899640996</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>115.35214962000001</v>
       </c>
       <c r="C237" s="5">
         <v>-2.2055013699999932</v>
       </c>
       <c r="D237" s="5">
         <v>-20.329505744980516</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>113.87863465</v>
       </c>
       <c r="C238" s="5">
         <v>-1.4735149700000107</v>
       </c>
       <c r="D238" s="5">
         <v>-14.296469513996414</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>112.31108206</v>
       </c>
       <c r="C239" s="5">
         <v>-1.5675525899999911</v>
       </c>
       <c r="D239" s="5">
         <v>-15.323223003433473</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>110.65100626</v>
       </c>
       <c r="C240" s="5">
         <v>-1.6600758000000013</v>
       </c>
       <c r="D240" s="5">
         <v>-16.364034384758863</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>109.4308194</v>
       </c>
       <c r="C241" s="5">
         <v>-1.2201868599999983</v>
       </c>
       <c r="D241" s="5">
         <v>-12.459020656433673</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>107.09176615</v>
       </c>
       <c r="C242" s="5">
         <v>-2.3390532500000063</v>
       </c>
       <c r="D242" s="5">
         <v>-22.839122517877829</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>104.89869091</v>
       </c>
       <c r="C243" s="5">
         <v>-2.1930752399999989</v>
       </c>
       <c r="D243" s="5">
         <v>-21.986843681377486</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>104.23365122</v>
       </c>
       <c r="C244" s="5">
         <v>-0.66503969000000041</v>
       </c>
       <c r="D244" s="5">
         <v>-7.3480442410772113</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>103.67802449</v>
       </c>
       <c r="C245" s="5">
         <v>-0.55562673000000018</v>
       </c>
       <c r="D245" s="5">
         <v>-6.2124590541998703</v>
       </c>
       <c r="E245" s="5">
         <v>-16.065659398374333</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>104.4689051</v>
       </c>
       <c r="C246" s="5">
         <v>0.79088061000000209</v>
       </c>
       <c r="D246" s="5">
         <v>9.5478744387742509</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>102.41356883</v>
       </c>
       <c r="C247" s="5">
         <v>-2.055336269999998</v>
       </c>
       <c r="D247" s="5">
         <v>-21.214646532018111</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>102.89761774999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.48404891999999222</v>
       </c>
       <c r="D248" s="5">
         <v>5.82148178410411</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>103.73473362</v>
       </c>
       <c r="C249" s="5">
         <v>0.8371158700000052</v>
       </c>
       <c r="D249" s="5">
         <v>10.21139761066272</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>103.42647248</v>
       </c>
       <c r="C250" s="5">
         <v>-0.30826113999999905</v>
       </c>
       <c r="D250" s="5">
         <v>-3.5082464133979419</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>103.55499068</v>
       </c>
       <c r="C251" s="5">
         <v>0.12851820000000203</v>
       </c>
       <c r="D251" s="5">
         <v>1.5013585626248105</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>104.32567417</v>
       </c>
       <c r="C252" s="5">
         <v>0.77068348999999614</v>
       </c>
       <c r="D252" s="5">
         <v>9.3054940444513576</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>104.82238463</v>
       </c>
       <c r="C253" s="5">
         <v>0.49671046000000274</v>
       </c>
       <c r="D253" s="5">
         <v>5.8653958307146814</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>104.94920334</v>
       </c>
       <c r="C254" s="5">
         <v>0.12681870999999489</v>
       </c>
       <c r="D254" s="5">
         <v>1.4615121659491415</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>105.52610271</v>
       </c>
       <c r="C255" s="5">
         <v>0.57689937000000668</v>
       </c>
       <c r="D255" s="5">
         <v>6.7994543841129351</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>105.13616948000001</v>
       </c>
       <c r="C256" s="5">
         <v>-0.38993322999999691</v>
       </c>
       <c r="D256" s="5">
         <v>-4.3451466286276608</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>105.13191062999999</v>
       </c>
       <c r="C257" s="5">
         <v>-4.2588500000135809E-3</v>
       </c>
       <c r="D257" s="5">
         <v>-4.8598703615854166E-2</v>
       </c>
       <c r="E257" s="5">
         <v>1.4023088761111913</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>104.74319245</v>
       </c>
       <c r="C258" s="5">
         <v>-0.38871817999999791</v>
       </c>
       <c r="D258" s="5">
         <v>-4.3477936078991419</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>104.32287554</v>
       </c>
       <c r="C259" s="5">
         <v>-0.42031690999999682</v>
       </c>
       <c r="D259" s="5">
         <v>-4.7105294525314427</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>104.92551023</v>
       </c>
       <c r="C260" s="5">
         <v>0.60263469000000214</v>
       </c>
       <c r="D260" s="5">
         <v>7.1564912745669895</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>104.78432936</v>
       </c>
       <c r="C261" s="5">
         <v>-0.14118086999999946</v>
       </c>
       <c r="D261" s="5">
         <v>-1.6027455047719075</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>104.31679013</v>
       </c>
       <c r="C262" s="5">
         <v>-0.46753922999999986</v>
       </c>
       <c r="D262" s="5">
         <v>-5.2248404795061436</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>104.57669437</v>
       </c>
       <c r="C263" s="5">
         <v>0.25990423999999734</v>
       </c>
       <c r="D263" s="5">
         <v>3.0310998211682039</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>104.95509998</v>
       </c>
       <c r="C264" s="5">
         <v>0.3784056100000015</v>
       </c>
       <c r="D264" s="5">
         <v>4.4296066591176464</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>104.96026516000001</v>
       </c>
       <c r="C265" s="5">
         <v>5.1651800000058756E-3</v>
       </c>
       <c r="D265" s="5">
         <v>5.9071869445737057E-2</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>104.56495395</v>
       </c>
       <c r="C266" s="5">
         <v>-0.39531121000000269</v>
       </c>
       <c r="D266" s="5">
         <v>-4.4270973635599731</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>104.31991487000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.24503907999999797</v>
       </c>
       <c r="D267" s="5">
         <v>-2.7761350956704511</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>104.59314195</v>
       </c>
       <c r="C268" s="5">
         <v>0.27322707999999807</v>
       </c>
       <c r="D268" s="5">
         <v>3.1886245570087457</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>105.24843379000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.65529184000000384</v>
       </c>
       <c r="D269" s="5">
         <v>7.7827326073629077</v>
       </c>
       <c r="E269" s="5">
         <v>0.11083519675592068</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>106.20066735</v>
       </c>
       <c r="C270" s="5">
         <v>0.95223355999999626</v>
       </c>
       <c r="D270" s="5">
         <v>11.413866996098566</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>106.57502594</v>
       </c>
       <c r="C271" s="5">
         <v>0.37435858999999994</v>
       </c>
       <c r="D271" s="5">
         <v>4.3129949539934653</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>107.2384472</v>
       </c>
       <c r="C272" s="5">
         <v>0.66342125999999269</v>
       </c>
       <c r="D272" s="5">
         <v>7.7310363245984171</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>107.59102738</v>
       </c>
       <c r="C273" s="5">
         <v>0.35258018000000391</v>
       </c>
       <c r="D273" s="5">
         <v>4.0175099591592822</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>108.67221289</v>
       </c>
       <c r="C274" s="5">
         <v>1.0811855099999974</v>
       </c>
       <c r="D274" s="5">
         <v>12.748162604015434</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>109.45321067</v>
       </c>
       <c r="C275" s="5">
         <v>0.78099778000000697</v>
       </c>
       <c r="D275" s="5">
         <v>8.9732588306295149</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>108.69528819</v>
       </c>
       <c r="C276" s="5">
         <v>-0.75792248000000484</v>
       </c>
       <c r="D276" s="5">
         <v>-8.0002698608113256</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>109.12359889</v>
       </c>
       <c r="C277" s="5">
         <v>0.42831069999999727</v>
       </c>
       <c r="D277" s="5">
         <v>4.8324043314398768</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>109.91449968000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.79090079000000912</v>
       </c>
       <c r="D278" s="5">
         <v>9.0525140036584517</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>111.01121361</v>
       </c>
       <c r="C279" s="5">
         <v>1.0967139299999928</v>
       </c>
       <c r="D279" s="5">
         <v>12.652895225675053</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>111.94171781</v>
       </c>
       <c r="C280" s="5">
         <v>0.93050420000000145</v>
       </c>
       <c r="D280" s="5">
         <v>10.53540304338938</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>112.10596395</v>
       </c>
       <c r="C281" s="5">
         <v>0.16424614000000304</v>
       </c>
       <c r="D281" s="5">
         <v>1.774974587443956</v>
       </c>
       <c r="E281" s="5">
         <v>6.5155650426900191</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>111.82547843</v>
       </c>
       <c r="C282" s="5">
         <v>-0.28048551999999916</v>
       </c>
       <c r="D282" s="5">
         <v>-2.9613891108541068</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>112.10588232000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.28040389000000232</v>
       </c>
       <c r="D283" s="5">
         <v>3.0508632664602908</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>113.23264304999999</v>
       </c>
       <c r="C284" s="5">
         <v>1.1267607299999867</v>
       </c>
       <c r="D284" s="5">
         <v>12.750615754739725</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>112.08819174</v>
       </c>
       <c r="C285" s="5">
         <v>-1.1444513099999938</v>
       </c>
       <c r="D285" s="5">
         <v>-11.476491115385755</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>112.79674079</v>
       </c>
       <c r="C286" s="5">
         <v>0.70854905000000201</v>
       </c>
       <c r="D286" s="5">
         <v>7.8549935911833568</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>113.39682009000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.60007930000000442</v>
       </c>
       <c r="D287" s="5">
         <v>6.5741555499003068</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>114.53177817</v>
       </c>
       <c r="C288" s="5">
         <v>1.1349580799999899</v>
       </c>
       <c r="D288" s="5">
         <v>12.69419042323725</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>115.61629641</v>
       </c>
       <c r="C289" s="5">
         <v>1.0845182400000084</v>
       </c>
       <c r="D289" s="5">
         <v>11.973846809192024</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>116.17705318</v>
       </c>
       <c r="C290" s="5">
         <v>0.56075676999999757</v>
       </c>
       <c r="D290" s="5">
         <v>5.9779800614768286</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>115.73968571</v>
       </c>
       <c r="C291" s="5">
         <v>-0.43736746999999809</v>
       </c>
       <c r="D291" s="5">
         <v>-4.4252199608634353</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>116.51830471</v>
       </c>
       <c r="C292" s="5">
         <v>0.77861899999999196</v>
       </c>
       <c r="D292" s="5">
         <v>8.3782919006012193</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>116.40596028</v>
       </c>
       <c r="C293" s="5">
         <v>-0.11234442999999317</v>
       </c>
       <c r="D293" s="5">
         <v>-1.1508981062702039</v>
       </c>
       <c r="E293" s="5">
         <v>3.8356535000384273</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>118.36797414999999</v>
       </c>
       <c r="C294" s="5">
         <v>1.9620138699999927</v>
       </c>
       <c r="D294" s="5">
         <v>22.210343044593461</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>117.97696240000001</v>
       </c>
       <c r="C295" s="5">
         <v>-0.39101174999998989</v>
       </c>
       <c r="D295" s="5">
         <v>-3.8927959843111815</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>119.09116944</v>
       </c>
       <c r="C296" s="5">
         <v>1.1142070399999966</v>
       </c>
       <c r="D296" s="5">
         <v>11.940746510880862</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>120.1082914</v>
       </c>
       <c r="C297" s="5">
         <v>1.0171219599999972</v>
       </c>
       <c r="D297" s="5">
         <v>10.744240345905043</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>121.09879371</v>
       </c>
       <c r="C298" s="5">
         <v>0.99050230999999656</v>
       </c>
       <c r="D298" s="5">
         <v>10.357521277465054</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>121.28411849</v>
       </c>
       <c r="C299" s="5">
         <v>0.18532478000000197</v>
       </c>
       <c r="D299" s="5">
         <v>1.8519686368191346</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>121.55642718</v>
       </c>
       <c r="C300" s="5">
         <v>0.27230869000000268</v>
       </c>
       <c r="D300" s="5">
         <v>2.7277764436414387</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>122.12146841000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.56504123000000561</v>
       </c>
       <c r="D301" s="5">
         <v>5.722905983405524</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>122.62334219</v>
       </c>
       <c r="C302" s="5">
         <v>0.50187377999999683</v>
       </c>
       <c r="D302" s="5">
         <v>5.0445621937532437</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>123.6752394</v>
       </c>
       <c r="C303" s="5">
         <v>1.0518972099999928</v>
       </c>
       <c r="D303" s="5">
         <v>10.793767041841939</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>124.53754524</v>
       </c>
       <c r="C304" s="5">
         <v>0.86230584000000476</v>
       </c>
       <c r="D304" s="5">
         <v>8.6952326871773344</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>125.51119692</v>
       </c>
       <c r="C305" s="5">
         <v>0.97365168000000324</v>
       </c>
       <c r="D305" s="5">
         <v>9.7958793086639453</v>
       </c>
       <c r="E305" s="5">
         <v>7.8219677223558826</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>125.73206243</v>
       </c>
       <c r="C306" s="5">
         <v>0.22086550999999588</v>
       </c>
       <c r="D306" s="5">
         <v>2.1322312400457566</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>126.27502019000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.54295776000000728</v>
       </c>
       <c r="D307" s="5">
         <v>5.3069138466908861</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>125.90930005</v>
       </c>
       <c r="C308" s="5">
         <v>-0.36572014000000763</v>
       </c>
       <c r="D308" s="5">
         <v>-3.4206326889370198</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>127.03029155</v>
       </c>
       <c r="C309" s="5">
         <v>1.1209915000000024</v>
       </c>
       <c r="D309" s="5">
         <v>11.222799634343561</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>126.8087409</v>
       </c>
       <c r="C310" s="5">
         <v>-0.22155064999999752</v>
       </c>
       <c r="D310" s="5">
         <v>-2.0729331187132383</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>127.71606958</v>
       </c>
       <c r="C311" s="5">
         <v>0.907328679999992</v>
       </c>
       <c r="D311" s="5">
         <v>8.9321944874521044</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>128.59220232999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.87613274999999646</v>
       </c>
       <c r="D312" s="5">
         <v>8.5498116240310331</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>128.69824148999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.10603915999999458</v>
       </c>
       <c r="D313" s="5">
         <v>0.9940392441150081</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>128.57353190000001</v>
       </c>
       <c r="C314" s="5">
         <v>-0.12470958999998061</v>
       </c>
       <c r="D314" s="5">
         <v>-1.1566320004404385</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>129.89528754</v>
       </c>
       <c r="C315" s="5">
         <v>1.3217556399999921</v>
       </c>
       <c r="D315" s="5">
         <v>13.058145774254349</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>130.01116657</v>
       </c>
       <c r="C316" s="5">
         <v>0.1158790300000021</v>
       </c>
       <c r="D316" s="5">
         <v>1.0757830234551902</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>130.13950287</v>
       </c>
       <c r="C317" s="5">
         <v>0.12833630000000085</v>
       </c>
       <c r="D317" s="5">
         <v>1.1909932753669583</v>
       </c>
       <c r="E317" s="5">
         <v>3.6875641883568733</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>131.43815609999999</v>
       </c>
       <c r="C318" s="5">
         <v>1.2986532299999851</v>
       </c>
       <c r="D318" s="5">
         <v>12.654300165929211</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>132.06425655999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.62610046000000352</v>
       </c>
       <c r="D319" s="5">
         <v>5.8683137866670787</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>132.08911329</v>
       </c>
       <c r="C320" s="5">
         <v>2.485673000001043E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.22609428151600941</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>133.85463032000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.7655170300000123</v>
       </c>
       <c r="D321" s="5">
         <v>17.272582813155978</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>133.18742433</v>
       </c>
       <c r="C322" s="5">
         <v>-0.66720599000001357</v>
       </c>
       <c r="D322" s="5">
         <v>-5.8201799689211908</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>133.12159588</v>
       </c>
       <c r="C323" s="5">
         <v>-6.5828449999997929E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-0.59149545271416359</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>133.77597997000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.65438409000000775</v>
       </c>
       <c r="D324" s="5">
         <v>6.060948928270915</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>134.49580821999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.71982824999997774</v>
       </c>
       <c r="D325" s="5">
         <v>6.6515805413984719</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>135.60888858000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.1130803600000263</v>
       </c>
       <c r="D326" s="5">
         <v>10.395886304683488</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>135.94305510999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.33416652999997609</v>
       </c>
       <c r="D327" s="5">
         <v>2.9974399630323001</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>136.38851853</v>
       </c>
       <c r="C328" s="5">
         <v>0.44546342000001005</v>
       </c>
       <c r="D328" s="5">
         <v>4.0038544927419872</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>137.19563024000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.80711171000001514</v>
       </c>
       <c r="D329" s="5">
         <v>7.3370374037271535</v>
       </c>
       <c r="E329" s="5">
         <v>5.4219719719142967</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>137.84534209</v>
       </c>
       <c r="C330" s="5">
         <v>0.64971184999998854</v>
       </c>
       <c r="D330" s="5">
         <v>5.8331682398538254</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>138.61480476</v>
       </c>
       <c r="C331" s="5">
         <v>0.7694626699999958</v>
       </c>
       <c r="D331" s="5">
         <v>6.9080147619101862</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>139.72777138000001</v>
       </c>
       <c r="C332" s="5">
         <v>1.1129666200000088</v>
       </c>
       <c r="D332" s="5">
         <v>10.072131287148189</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>139.13225925</v>
       </c>
       <c r="C333" s="5">
         <v>-0.59551213000000303</v>
       </c>
       <c r="D333" s="5">
         <v>-4.9961377840645245</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>139.31244423000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.18018498000000704</v>
       </c>
       <c r="D334" s="5">
         <v>1.5651924326982147</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>140.04292086999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.73047663999997781</v>
       </c>
       <c r="D335" s="5">
         <v>6.4767972604596435</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>139.50795145000001</v>
       </c>
       <c r="C336" s="5">
         <v>-0.53496941999998171</v>
       </c>
       <c r="D336" s="5">
         <v>-4.4889509045344607</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>139.34939428999999</v>
       </c>
       <c r="C337" s="5">
         <v>-0.15855716000001507</v>
       </c>
       <c r="D337" s="5">
         <v>-1.3553615778401418</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>139.99350462000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.64411033000001794</v>
       </c>
       <c r="D338" s="5">
         <v>5.6899291513406336</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>141.01507199</v>
       </c>
       <c r="C339" s="5">
         <v>1.0215673699999854</v>
       </c>
       <c r="D339" s="5">
         <v>9.1168376274111793</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>141.56303363999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.54796164999999064</v>
       </c>
       <c r="D340" s="5">
         <v>4.7639654046253588</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>141.89352112</v>
       </c>
       <c r="C341" s="5">
         <v>0.33048748000001638</v>
       </c>
       <c r="D341" s="5">
         <v>2.8377252551294418</v>
       </c>
       <c r="E341" s="5">
         <v>3.4242277773583796</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>141.5986485</v>
       </c>
       <c r="C342" s="5">
         <v>-0.29487262000000669</v>
       </c>
       <c r="D342" s="5">
         <v>-2.4654449481091523</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>142.11288605999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.51423755999999798</v>
       </c>
       <c r="D343" s="5">
         <v>4.4460963268424747</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>142.81641764</v>
       </c>
       <c r="C344" s="5">
         <v>0.70353158000000349</v>
       </c>
       <c r="D344" s="5">
         <v>6.1050637608509817</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>142.98322309</v>
       </c>
       <c r="C345" s="5">
         <v>0.16680544999999825</v>
       </c>
       <c r="D345" s="5">
         <v>1.4106039111633661</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>143.84317472000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.85995163000001185</v>
       </c>
       <c r="D346" s="5">
         <v>7.4608137747992131</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>145.02171666000001</v>
       </c>
       <c r="C347" s="5">
         <v>1.1785419400000023</v>
       </c>
       <c r="D347" s="5">
         <v>10.287269356198191</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>145.36928997000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.34757331000000136</v>
       </c>
       <c r="D348" s="5">
         <v>2.9142540180112642</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>145.91099714999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.54170717999997464</v>
       </c>
       <c r="D349" s="5">
         <v>4.5645022641558786</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>145.64871841999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.26227872999999136</v>
       </c>
       <c r="D350" s="5">
         <v>-2.1358325486192098</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>144.41994700999999</v>
       </c>
       <c r="C351" s="5">
         <v>-1.2287714100000073</v>
       </c>
       <c r="D351" s="5">
         <v>-9.6670559008191432</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>145.77096698</v>
       </c>
       <c r="C352" s="5">
         <v>1.3510199700000101</v>
       </c>
       <c r="D352" s="5">
         <v>11.821738711958108</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>147.16584343</v>
       </c>
       <c r="C353" s="5">
         <v>1.3948764499999982</v>
       </c>
       <c r="D353" s="5">
         <v>12.106777476038078</v>
       </c>
       <c r="E353" s="5">
         <v>3.7156892495050275</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>147.20618807</v>
       </c>
       <c r="C354" s="5">
         <v>4.0344640000000709E-2</v>
       </c>
       <c r="D354" s="5">
         <v>0.32946933351167829</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>147.10689223</v>
       </c>
       <c r="C355" s="5">
         <v>-9.929583999999636E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-0.80644668041592871</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>147.64009430999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.53320207999999525</v>
       </c>
       <c r="D356" s="5">
         <v>4.4372719419831119</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>148.73458868</v>
       </c>
       <c r="C357" s="5">
         <v>1.0944943700000067</v>
       </c>
       <c r="D357" s="5">
         <v>9.2677383106077649</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>149.26000399</v>
       </c>
       <c r="C358" s="5">
         <v>0.52541530999999964</v>
       </c>
       <c r="D358" s="5">
         <v>4.3224230148059872</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>149.7404028</v>
       </c>
       <c r="C359" s="5">
         <v>0.48039880999999696</v>
       </c>
       <c r="D359" s="5">
         <v>3.9313522113997301</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>150.49176722999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.75136442999999531</v>
       </c>
       <c r="D360" s="5">
         <v>6.1903229091100576</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>150.87813260999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.38636538000000087</v>
       </c>
       <c r="D361" s="5">
         <v>3.1246997343446159</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>150.65831908000001</v>
       </c>
       <c r="C362" s="5">
         <v>-0.21981352999998194</v>
       </c>
       <c r="D362" s="5">
         <v>-1.7343325000610754</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>150.76640871999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.10808963999997445</v>
       </c>
       <c r="D363" s="5">
         <v>0.86434401236217262</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>151.21220650999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.4457977900000003</v>
       </c>
       <c r="D364" s="5">
         <v>3.6065300793474808</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>150.78495813000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.42724837999998044</v>
       </c>
       <c r="D365" s="5">
         <v>-3.3383891963335022</v>
       </c>
       <c r="E365" s="5">
         <v>2.4592083432195766</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>151.53866704999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.7537089199999798</v>
       </c>
       <c r="D366" s="5">
         <v>6.1659663390975394</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>151.26425594</v>
       </c>
       <c r="C367" s="5">
         <v>-0.27441110999998841</v>
       </c>
       <c r="D367" s="5">
         <v>-2.1514866905152807</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>150.93154873</v>
       </c>
       <c r="C368" s="5">
         <v>-0.33270720999999526</v>
       </c>
       <c r="D368" s="5">
         <v>-2.6077149130168675</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>144.73122058000001</v>
       </c>
       <c r="C369" s="5">
         <v>-6.20032814999999</v>
       </c>
       <c r="D369" s="5">
         <v>-39.551384901526532</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>145.5862808</v>
       </c>
       <c r="C370" s="5">
         <v>0.85506021999998438</v>
       </c>
       <c r="D370" s="5">
         <v>7.3244624241950662</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>144.17171123</v>
       </c>
       <c r="C371" s="5">
         <v>-1.4145695699999976</v>
       </c>
       <c r="D371" s="5">
         <v>-11.056293996328515</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>143.54984927000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.62186195999998972</v>
       </c>
       <c r="D372" s="5">
         <v>-5.0549669011033194</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>143.70674165</v>
       </c>
       <c r="C373" s="5">
         <v>0.15689237999998795</v>
       </c>
       <c r="D373" s="5">
         <v>1.3194491363124561</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>144.04534405999999</v>
       </c>
       <c r="C374" s="5">
         <v>0.33860240999999291</v>
       </c>
       <c r="D374" s="5">
         <v>2.8643754039802127</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>144.64034608</v>
       </c>
       <c r="C375" s="5">
         <v>0.59500202000000968</v>
       </c>
       <c r="D375" s="5">
         <v>5.0709657655296558</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>144.44300147000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.1973446099999876</v>
       </c>
       <c r="D376" s="5">
         <v>-1.6250273429048057</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>144.60291932999999</v>
       </c>
       <c r="C377" s="5">
         <v>0.15991785999997887</v>
       </c>
       <c r="D377" s="5">
         <v>1.3366815093660556</v>
       </c>
       <c r="E377" s="5">
         <v>-4.0999041792153745</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>144.68903018</v>
       </c>
       <c r="C378" s="5">
         <v>8.6110850000011396E-2</v>
       </c>
       <c r="D378" s="5">
         <v>0.71694357152527477</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>143.75785497999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.93117520000001264</v>
       </c>
       <c r="D379" s="5">
         <v>-7.4552598871857834</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>146.29818825000001</v>
       </c>
       <c r="C380" s="5">
         <v>2.5403332700000192</v>
       </c>
       <c r="D380" s="5">
         <v>23.392387197739637</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>146.19249678</v>
       </c>
       <c r="C381" s="5">
         <v>-0.10569147000001067</v>
       </c>
       <c r="D381" s="5">
         <v>-0.86349004119625761</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>145.77533503999999</v>
       </c>
       <c r="C382" s="5">
         <v>-0.4171617400000116</v>
       </c>
       <c r="D382" s="5">
         <v>-3.3709791788981924</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>144.98688221</v>
       </c>
       <c r="C383" s="5">
         <v>-0.7884528299999829</v>
       </c>
       <c r="D383" s="5">
         <v>-6.3007850930960174</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>145.72224309000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.73536088000000177</v>
       </c>
       <c r="D384" s="5">
         <v>6.2589796232885853</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>145.92424518999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.20200209999998719</v>
       </c>
       <c r="D385" s="5">
         <v>1.6761971255445873</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>146.20057790000001</v>
       </c>
       <c r="C386" s="5">
         <v>0.27633271000001969</v>
       </c>
       <c r="D386" s="5">
         <v>2.2962244348394556</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>148.42991036000001</v>
       </c>
       <c r="C387" s="5">
         <v>2.2293324599999949</v>
       </c>
       <c r="D387" s="5">
         <v>19.913486534090264</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>149.72389462999999</v>
       </c>
       <c r="C388" s="5">
         <v>1.2939842699999815</v>
       </c>
       <c r="D388" s="5">
         <v>10.977844119632474</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>150.63481304000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.91091841000002205</v>
       </c>
       <c r="D389" s="5">
         <v>7.5501071249118423</v>
       </c>
       <c r="E389" s="5">
         <v>4.1713498855680431</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>150.96564583</v>
       </c>
       <c r="C390" s="5">
         <v>0.33083278999998811</v>
       </c>
       <c r="D390" s="5">
         <v>2.6675782376171631</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>152.06422529</v>
       </c>
       <c r="C391" s="5">
         <v>1.0985794599999963</v>
       </c>
       <c r="D391" s="5">
         <v>9.090540520903744</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>152.86104448</v>
       </c>
       <c r="C392" s="5">
         <v>0.79681919000000789</v>
       </c>
       <c r="D392" s="5">
         <v>6.4724452513005959</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>153.23956827000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.37852379000000269</v>
       </c>
       <c r="D393" s="5">
         <v>3.0123190248528164</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>153.63007526000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.39050699000000577</v>
       </c>
       <c r="D394" s="5">
         <v>3.1012385906543871</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>153.77478729000001</v>
       </c>
       <c r="C395" s="5">
         <v>0.14471202999999377</v>
       </c>
       <c r="D395" s="5">
         <v>1.1362158319440097</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>155.4355296</v>
       </c>
       <c r="C396" s="5">
         <v>1.6607423099999892</v>
       </c>
       <c r="D396" s="5">
         <v>13.75799988194013</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>156.34355328999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.90802368999999317</v>
       </c>
       <c r="D397" s="5">
         <v>7.2398432727613038</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>157.10791725999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.76436397000000511</v>
       </c>
       <c r="D398" s="5">
         <v>6.0271574443007792</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>157.32716452</v>
       </c>
       <c r="C399" s="5">
         <v>0.21924726000000305</v>
       </c>
       <c r="D399" s="5">
         <v>1.6875374702758128</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>157.87330953</v>
       </c>
       <c r="C400" s="5">
         <v>0.54614501000000359</v>
       </c>
       <c r="D400" s="5">
         <v>4.2461375896893916</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>157.9816117</v>
       </c>
       <c r="C401" s="5">
         <v>0.10830217000000175</v>
       </c>
       <c r="D401" s="5">
         <v>0.82632131549713606</v>
       </c>
       <c r="E401" s="5">
         <v>4.8772249334216644</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>160.95503477</v>
       </c>
       <c r="C402" s="5">
         <v>2.9734230699999955</v>
       </c>
       <c r="D402" s="5">
         <v>25.076670927578682</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>160.60479548999999</v>
       </c>
       <c r="C403" s="5">
         <v>-0.35023928000001092</v>
       </c>
       <c r="D403" s="5">
         <v>-2.5801829092785278</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>161.47710076000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.87230527000002667</v>
       </c>
       <c r="D404" s="5">
         <v>6.7159204666189964</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>161.74096660999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.26386584999997353</v>
       </c>
       <c r="D405" s="5">
         <v>1.9786108586120177</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>162.27564608</v>
       </c>
       <c r="C406" s="5">
         <v>0.53467947000001459</v>
       </c>
       <c r="D406" s="5">
         <v>4.0398582335555488</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>163.13181653999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.85617045999998709</v>
       </c>
       <c r="D407" s="5">
         <v>6.5182209705574978</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>162.75206914</v>
       </c>
       <c r="C408" s="5">
         <v>-0.37974739999998519</v>
       </c>
       <c r="D408" s="5">
         <v>-2.7579385985698535</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>163.35889096</v>
       </c>
       <c r="C409" s="5">
         <v>0.60682181999999329</v>
       </c>
       <c r="D409" s="5">
         <v>4.5671068491279332</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>164.44269342999999</v>
       </c>
       <c r="C410" s="5">
         <v>1.0838024699999949</v>
       </c>
       <c r="D410" s="5">
         <v>8.2584145159612543</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>164.42273863</v>
       </c>
       <c r="C411" s="5">
         <v>-1.9954799999993611E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-0.14552051065143123</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>164.85165760000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.42891897000001222</v>
       </c>
       <c r="D412" s="5">
         <v>3.1756681292685718</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>165.68846594999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.8368083499999841</v>
       </c>
       <c r="D413" s="5">
         <v>6.2643287738656905</v>
       </c>
       <c r="E413" s="5">
         <v>4.8783236017587717</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>165.70505499000001</v>
       </c>
       <c r="C414" s="5">
         <v>1.6589040000013711E-2</v>
       </c>
       <c r="D414" s="5">
         <v>0.12021243395197168</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>166.10129938</v>
       </c>
       <c r="C415" s="5">
         <v>0.39624438999999256</v>
       </c>
       <c r="D415" s="5">
         <v>2.9075579306476307</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>166.37562685</v>
       </c>
       <c r="C416" s="5">
         <v>0.2743274700000029</v>
       </c>
       <c r="D416" s="5">
         <v>1.9999828564836841</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>166.62551214999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.24988529999998832</v>
       </c>
       <c r="D417" s="5">
         <v>1.8172845624830902</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>167.80469184</v>
       </c>
       <c r="C418" s="5">
         <v>1.1791796900000122</v>
       </c>
       <c r="D418" s="5">
         <v>8.8306511215963326</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>168.58374244999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.77905060999998454</v>
       </c>
       <c r="D419" s="5">
         <v>5.7156033763232639</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>169.31000481000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.72626236000002109</v>
       </c>
       <c r="D420" s="5">
         <v>5.2938914523706027</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>170.33857103</v>
       </c>
       <c r="C421" s="5">
         <v>1.0285662199999877</v>
       </c>
       <c r="D421" s="5">
         <v>7.5386378003525989</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>170.89654062</v>
       </c>
       <c r="C422" s="5">
         <v>0.55796958999999902</v>
       </c>
       <c r="D422" s="5">
         <v>4.0023765614491502</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>171.90689194999999</v>
       </c>
       <c r="C423" s="5">
         <v>1.0103513299999918</v>
       </c>
       <c r="D423" s="5">
         <v>7.3297707984009142</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>172.69887582000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.79198387000002413</v>
       </c>
       <c r="D424" s="5">
         <v>5.6707197623671934</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>173.32197349</v>
       </c>
       <c r="C425" s="5">
         <v>0.62309766999999283</v>
       </c>
       <c r="D425" s="5">
         <v>4.4165592205677839</v>
       </c>
       <c r="E425" s="5">
         <v>4.6071447980595037</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>173.51385146999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.19187797999998679</v>
       </c>
       <c r="D426" s="5">
         <v>1.3365918575828362</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>175.41436727999999</v>
       </c>
       <c r="C427" s="5">
         <v>1.9005158100000017</v>
       </c>
       <c r="D427" s="5">
         <v>13.965168478161383</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>176.45247398000001</v>
       </c>
       <c r="C428" s="5">
         <v>1.0381067000000144</v>
       </c>
       <c r="D428" s="5">
         <v>7.3374037541483972</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>177.34103730999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.88856332999998244</v>
       </c>
       <c r="D429" s="5">
         <v>6.2130575747556538</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>177.83747639000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.49643908000001602</v>
       </c>
       <c r="D430" s="5">
         <v>3.4114217825581106</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>178.05220292999999</v>
       </c>
       <c r="C431" s="5">
         <v>0.2147265399999867</v>
       </c>
       <c r="D431" s="5">
         <v>1.4585785004334939</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>178.94639955</v>
       </c>
       <c r="C432" s="5">
         <v>0.89419662000000244</v>
       </c>
       <c r="D432" s="5">
         <v>6.1958048333097038</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>178.98553702999999</v>
       </c>
       <c r="C433" s="5">
         <v>3.913747999999373E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.26276869438310868</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>178.95407485000001</v>
       </c>
       <c r="C434" s="5">
         <v>-3.1462179999977025E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-0.2107328731733249</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>178.87719204999999</v>
       </c>
       <c r="C435" s="5">
         <v>-7.6882800000021234E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-0.51433123189013052</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>178.57790161</v>
       </c>
       <c r="C436" s="5">
         <v>-0.29929043999999294</v>
       </c>
       <c r="D436" s="5">
         <v>-1.9894200217449587</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>178.5957487</v>
       </c>
       <c r="C437" s="5">
         <v>1.7847090000003618E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.11999404042093431</v>
       </c>
       <c r="E437" s="5">
         <v>3.042762036346347</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>180.66533089000001</v>
       </c>
       <c r="C438" s="5">
         <v>2.0695821900000055</v>
       </c>
       <c r="D438" s="5">
         <v>14.827113865203788</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>180.23266851</v>
       </c>
       <c r="C439" s="5">
         <v>-0.43266238000001067</v>
       </c>
       <c r="D439" s="5">
         <v>-2.8362417321117772</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>180.70173155000001</v>
+        <v>180.5083631</v>
       </c>
       <c r="C440" s="5">
-        <v>0.46906304000000887</v>
+        <v>0.27569459000000052</v>
       </c>
       <c r="D440" s="5">
-        <v>3.1681434321030322</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8511133180276973</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>180.12873389999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.37962920000001077</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-2.4947450763795898</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>