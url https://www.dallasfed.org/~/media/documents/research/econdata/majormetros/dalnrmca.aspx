--- v6 (2026-05-27)
+++ v7 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4CE284C5-3D92-4BB7-A811-A54067FD14ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FE394521-9FBA-4A0B-BD80-1B7B690CFC96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{76E2F6C7-9260-48B3-8408-F8A88D7BC31F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A23E7CD1-FB52-4844-A30B-EEDB6FD7E90E}"/>
   </bookViews>
   <sheets>
     <sheet name="dalnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED4C38F7-416E-433C-B886-6667E5A0E8E7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C5D8073-C7E9-4B07-877F-B128C31A4CDF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>65.585414650000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>65.076675105000007</v>
       </c>
       <c r="C7" s="5">
         <v>-0.50873954499999741</v>
       </c>
       <c r="D7" s="5">
         <v>-8.9212530518558371</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>64.222083237000007</v>
       </c>
       <c r="C8" s="5">
         <v>-0.85459186799999998</v>
       </c>
       <c r="D8" s="5">
         <v>-14.668692772074765</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>63.709443020000002</v>
       </c>
       <c r="C9" s="5">
         <v>-0.51264021700000484</v>
       </c>
       <c r="D9" s="5">
         <v>-9.1692228562856197</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>63.832688128000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.12324510799999899</v>
       </c>
       <c r="D10" s="5">
         <v>2.3462435037800988</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>64.055542125000002</v>
       </c>
       <c r="C11" s="5">
         <v>0.22285399700000141</v>
       </c>
       <c r="D11" s="5">
         <v>4.270853209666825</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>63.321756876000002</v>
       </c>
       <c r="C12" s="5">
         <v>-0.73378524900000031</v>
       </c>
       <c r="D12" s="5">
         <v>-12.912677605995048</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>64.761423097000005</v>
       </c>
       <c r="C13" s="5">
         <v>1.4396662210000031</v>
       </c>
       <c r="D13" s="5">
         <v>30.966774421909584</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>65.454135336999997</v>
       </c>
       <c r="C14" s="5">
         <v>0.69271223999999165</v>
       </c>
       <c r="D14" s="5">
         <v>13.618350121527456</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>65.137699952000006</v>
       </c>
       <c r="C15" s="5">
         <v>-0.31643538499999124</v>
       </c>
       <c r="D15" s="5">
         <v>-5.6495555024311361</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>65.739523168000005</v>
       </c>
       <c r="C16" s="5">
         <v>0.60182321599999966</v>
       </c>
       <c r="D16" s="5">
         <v>11.668212443058334</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>65.981582403000004</v>
       </c>
       <c r="C17" s="5">
         <v>0.24205923499999926</v>
       </c>
       <c r="D17" s="5">
         <v>4.5091042984517937</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>64.181732797999999</v>
       </c>
       <c r="C18" s="5">
         <v>-1.7998496050000057</v>
       </c>
       <c r="D18" s="5">
         <v>-28.242956634048998</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>65.309012280000005</v>
       </c>
       <c r="C19" s="5">
         <v>1.1272794820000058</v>
       </c>
       <c r="D19" s="5">
         <v>23.236719748934377</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>64.948418344000004</v>
       </c>
       <c r="C20" s="5">
         <v>-0.36059393600000078</v>
       </c>
       <c r="D20" s="5">
         <v>-6.4280747871860999</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>64.367304422999993</v>
       </c>
       <c r="C21" s="5">
         <v>-0.58111392100001069</v>
       </c>
       <c r="D21" s="5">
         <v>-10.22386329901529</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>64.456390017000004</v>
       </c>
       <c r="C22" s="5">
         <v>8.9085594000010815E-2</v>
       </c>
       <c r="D22" s="5">
         <v>1.6735240736938106</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>64.241199932000001</v>
       </c>
       <c r="C23" s="5">
         <v>-0.21519008500000325</v>
       </c>
       <c r="D23" s="5">
         <v>-3.9334952012080038</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>64.850878815000002</v>
       </c>
       <c r="C24" s="5">
         <v>0.60967888300000084</v>
       </c>
       <c r="D24" s="5">
         <v>12.002226639661773</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>64.372581378000007</v>
       </c>
       <c r="C25" s="5">
         <v>-0.47829743699999483</v>
       </c>
       <c r="D25" s="5">
         <v>-8.5000807918683368</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>64.254503575000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.11807780300000559</v>
       </c>
       <c r="D26" s="5">
         <v>-2.1790734521915822</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>63.805874551000002</v>
       </c>
       <c r="C27" s="5">
         <v>-0.44862902399999882</v>
       </c>
       <c r="D27" s="5">
         <v>-8.0641032164958997</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>63.780695072</v>
       </c>
       <c r="C28" s="5">
         <v>-2.5179479000001947E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-0.47252514593841832</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>63.555333769999997</v>
       </c>
       <c r="C29" s="5">
         <v>-0.22536130200000315</v>
       </c>
       <c r="D29" s="5">
         <v>-4.1586169550729473</v>
       </c>
       <c r="E29" s="5">
         <v>-3.6771604205868447</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>64.111160966</v>
       </c>
       <c r="C30" s="5">
         <v>0.55582719600000274</v>
       </c>
       <c r="D30" s="5">
         <v>11.014485720318623</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>64.474310129000003</v>
       </c>
       <c r="C31" s="5">
         <v>0.36314916300000277</v>
       </c>
       <c r="D31" s="5">
         <v>7.0130518575990619</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>65.060930447000004</v>
       </c>
       <c r="C32" s="5">
         <v>0.58662031800000136</v>
       </c>
       <c r="D32" s="5">
         <v>11.481497012867713</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>65.910360428000004</v>
       </c>
       <c r="C33" s="5">
         <v>0.84942998100000011</v>
       </c>
       <c r="D33" s="5">
         <v>16.842542837822805</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>65.491781857000007</v>
       </c>
       <c r="C34" s="5">
         <v>-0.41857857099999762</v>
       </c>
       <c r="D34" s="5">
         <v>-7.360235956735206</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>64.519690921000006</v>
       </c>
       <c r="C35" s="5">
         <v>-0.97209093600000074</v>
       </c>
       <c r="D35" s="5">
         <v>-16.427063931459486</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>65.706937296000007</v>
       </c>
       <c r="C36" s="5">
         <v>1.1872463750000009</v>
       </c>
       <c r="D36" s="5">
         <v>24.459300308788091</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>65.688155148000007</v>
       </c>
       <c r="C37" s="5">
         <v>-1.8782147999999665E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.34247794857529268</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>65.349249587000003</v>
       </c>
       <c r="C38" s="5">
         <v>-0.33890556100000424</v>
       </c>
       <c r="D38" s="5">
         <v>-6.0184766656027122</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>65.750644569000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.40139498199999935</v>
       </c>
       <c r="D39" s="5">
         <v>7.6249387703485993</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>65.409019057999998</v>
       </c>
       <c r="C40" s="5">
         <v>-0.34162551100000371</v>
       </c>
       <c r="D40" s="5">
         <v>-6.059805188048184</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>66.052777886000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.64375882800000284</v>
       </c>
       <c r="D41" s="5">
         <v>12.471220861141585</v>
       </c>
       <c r="E41" s="5">
         <v>3.929558650479259</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>66.970619994000003</v>
       </c>
       <c r="C42" s="5">
         <v>0.9178421080000021</v>
       </c>
       <c r="D42" s="5">
         <v>18.009995101946163</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>67.229312726000003</v>
       </c>
       <c r="C43" s="5">
         <v>0.25869273200000009</v>
       </c>
       <c r="D43" s="5">
         <v>4.7350934179217541</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>67.565384709</v>
       </c>
       <c r="C44" s="5">
         <v>0.33607198299999652</v>
       </c>
       <c r="D44" s="5">
         <v>6.1663749036505067</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>67.952437594000003</v>
       </c>
       <c r="C45" s="5">
         <v>0.38705288500000279</v>
       </c>
       <c r="D45" s="5">
         <v>7.0950597574555685</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>68.397403402999998</v>
       </c>
       <c r="C46" s="5">
         <v>0.44496580899999572</v>
       </c>
       <c r="D46" s="5">
         <v>8.1471035146179602</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>68.956126294000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.55872289100000216</v>
       </c>
       <c r="D47" s="5">
         <v>10.255153939832141</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>69.399582785999996</v>
       </c>
       <c r="C48" s="5">
         <v>0.44345649199999571</v>
       </c>
       <c r="D48" s="5">
         <v>7.9960914955593765</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>69.721579622999997</v>
       </c>
       <c r="C49" s="5">
         <v>0.32199683700000037</v>
       </c>
       <c r="D49" s="5">
         <v>5.7120027791628614</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>70.027117414000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.30553779100000611</v>
       </c>
       <c r="D50" s="5">
         <v>5.3873242029348845</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>71.417176620000006</v>
       </c>
       <c r="C51" s="5">
         <v>1.3900592060000037</v>
       </c>
       <c r="D51" s="5">
         <v>26.600998143214305</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>71.953794228999996</v>
       </c>
       <c r="C52" s="5">
         <v>0.53661760899998967</v>
       </c>
       <c r="D52" s="5">
         <v>9.3987286060388087</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>72.565846352999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.61205212400000164</v>
       </c>
       <c r="D53" s="5">
         <v>10.698766232061608</v>
       </c>
       <c r="E53" s="5">
         <v>9.860400539460823</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>72.167318117999997</v>
       </c>
       <c r="C54" s="5">
         <v>-0.39852823500000056</v>
       </c>
       <c r="D54" s="5">
         <v>-6.3948772257634401</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>71.557160444000004</v>
       </c>
       <c r="C55" s="5">
         <v>-0.61015767399999277</v>
       </c>
       <c r="D55" s="5">
         <v>-9.6869758800063437</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>71.924673175999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.36751273199999446</v>
       </c>
       <c r="D56" s="5">
         <v>6.3402274180335727</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>73.016823157999994</v>
       </c>
       <c r="C57" s="5">
         <v>1.0921499819999951</v>
       </c>
       <c r="D57" s="5">
         <v>19.823068566690072</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>72.966528909999994</v>
       </c>
       <c r="C58" s="5">
         <v>-5.0294248000000152E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-0.82344008265089474</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>73.678378610999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.71184970100000555</v>
       </c>
       <c r="D59" s="5">
         <v>12.356053908640497</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>73.394831034999996</v>
       </c>
       <c r="C60" s="5">
         <v>-0.28354757600000369</v>
       </c>
       <c r="D60" s="5">
         <v>-4.5216337233814574</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>74.735727724</v>
       </c>
       <c r="C61" s="5">
         <v>1.3408966890000045</v>
       </c>
       <c r="D61" s="5">
         <v>24.266341528782064</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>75.407624369000004</v>
       </c>
       <c r="C62" s="5">
         <v>0.6718966450000039</v>
       </c>
       <c r="D62" s="5">
         <v>11.338123100737562</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>75.596698310999997</v>
       </c>
       <c r="C63" s="5">
         <v>0.18907394199999317</v>
       </c>
       <c r="D63" s="5">
         <v>3.0506720495854678</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>76.230543361000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.63384505000000502</v>
       </c>
       <c r="D64" s="5">
         <v>10.538673207854131</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>77.193149552999998</v>
       </c>
       <c r="C65" s="5">
         <v>0.96260619199999553</v>
       </c>
       <c r="D65" s="5">
         <v>16.251066672686786</v>
       </c>
       <c r="E65" s="5">
         <v>6.3766956944045994</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>76.428043220000006</v>
       </c>
       <c r="C66" s="5">
         <v>-0.76510633299999142</v>
       </c>
       <c r="D66" s="5">
         <v>-11.266470741936697</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>76.755720904</v>
       </c>
       <c r="C67" s="5">
         <v>0.32767768399999397</v>
       </c>
       <c r="D67" s="5">
         <v>5.2679520412833636</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>77.379207694000002</v>
       </c>
       <c r="C68" s="5">
         <v>0.62348679000000118</v>
       </c>
       <c r="D68" s="5">
         <v>10.195099752726078</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>77.592093177999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.2128854839999974</v>
       </c>
       <c r="D69" s="5">
         <v>3.3518539761838939</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>78.078103104999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.48600992699999779</v>
       </c>
       <c r="D70" s="5">
         <v>7.7808067001779779</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>78.687845713000002</v>
       </c>
       <c r="C71" s="5">
         <v>0.60974260800000479</v>
       </c>
       <c r="D71" s="5">
         <v>9.7844478928296397</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>78.971352425999996</v>
       </c>
       <c r="C72" s="5">
         <v>0.28350671299999419</v>
       </c>
       <c r="D72" s="5">
         <v>4.4102272404084264</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>80.210738550000002</v>
       </c>
       <c r="C73" s="5">
         <v>1.2393861240000064</v>
       </c>
       <c r="D73" s="5">
         <v>20.5466858442364</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>81.259264821000002</v>
       </c>
       <c r="C74" s="5">
         <v>1.0485262710000001</v>
       </c>
       <c r="D74" s="5">
         <v>16.865005416156098</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>81.324869766000006</v>
       </c>
       <c r="C75" s="5">
         <v>6.5604945000004022E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.97313770616360706</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>82.074463801999997</v>
       </c>
       <c r="C76" s="5">
         <v>0.74959403599999064</v>
       </c>
       <c r="D76" s="5">
         <v>11.639049941333802</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>82.642764907</v>
       </c>
       <c r="C77" s="5">
         <v>0.5683011050000033</v>
       </c>
       <c r="D77" s="5">
         <v>8.6329099588866818</v>
       </c>
       <c r="E77" s="5">
         <v>7.0597136994110521</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>83.533580692000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.89081578500000091</v>
       </c>
       <c r="D78" s="5">
         <v>13.7300192921189</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>84.245794169999996</v>
       </c>
       <c r="C79" s="5">
         <v>0.71221347799999535</v>
       </c>
       <c r="D79" s="5">
         <v>10.72496924125379</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>84.473726998000004</v>
       </c>
       <c r="C80" s="5">
         <v>0.22793282800000725</v>
       </c>
       <c r="D80" s="5">
         <v>3.2954341363004902</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>84.691137819999994</v>
       </c>
       <c r="C81" s="5">
         <v>0.21741082199999084</v>
       </c>
       <c r="D81" s="5">
         <v>3.1325467426144726</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>85.483021206000004</v>
       </c>
       <c r="C82" s="5">
         <v>0.79188338600000918</v>
       </c>
       <c r="D82" s="5">
         <v>11.815688853471773</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>85.795071797000006</v>
       </c>
       <c r="C83" s="5">
         <v>0.31205059100000199</v>
       </c>
       <c r="D83" s="5">
         <v>4.4695560106802201</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>85.785084933999997</v>
       </c>
       <c r="C84" s="5">
         <v>-9.9868630000088388E-3</v>
       </c>
       <c r="D84" s="5">
         <v>-0.13959503470922785</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>85.632013333000003</v>
       </c>
       <c r="C85" s="5">
         <v>-0.15307160099999351</v>
       </c>
       <c r="D85" s="5">
         <v>-2.1203442199949962</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>85.404911937999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.22710139500000537</v>
       </c>
       <c r="D86" s="5">
         <v>-3.1364614886788655</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>87.379980102999994</v>
       </c>
       <c r="C87" s="5">
         <v>1.9750681649999962</v>
       </c>
       <c r="D87" s="5">
         <v>31.567646847367769</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>88.583831871000001</v>
       </c>
       <c r="C88" s="5">
         <v>1.2038517680000069</v>
       </c>
       <c r="D88" s="5">
         <v>17.844753906003419</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>89.443581578999996</v>
       </c>
       <c r="C89" s="5">
         <v>0.85974970799999539</v>
       </c>
       <c r="D89" s="5">
         <v>12.28884738568512</v>
       </c>
       <c r="E89" s="5">
         <v>8.229173696757508</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>90.355456257</v>
       </c>
       <c r="C90" s="5">
         <v>0.91187467800000377</v>
       </c>
       <c r="D90" s="5">
         <v>12.943807263500595</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>91.12071512</v>
       </c>
       <c r="C91" s="5">
         <v>0.76525886299999968</v>
       </c>
       <c r="D91" s="5">
         <v>10.650360812152627</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>91.952034100999995</v>
       </c>
       <c r="C92" s="5">
         <v>0.83131898099999546</v>
       </c>
       <c r="D92" s="5">
         <v>11.514324199320146</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>92.589439929999998</v>
       </c>
       <c r="C93" s="5">
         <v>0.6374058290000022</v>
       </c>
       <c r="D93" s="5">
         <v>8.6429112554159424</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>93.608449383999996</v>
       </c>
       <c r="C94" s="5">
         <v>1.019009453999999</v>
       </c>
       <c r="D94" s="5">
         <v>14.036303227436653</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>93.067809311999994</v>
       </c>
       <c r="C95" s="5">
         <v>-0.54064007200000219</v>
       </c>
       <c r="D95" s="5">
         <v>-6.7146852817494658</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>93.614094782999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.54628547100000446</v>
       </c>
       <c r="D96" s="5">
         <v>7.2756142694575532</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>94.239775597999994</v>
       </c>
       <c r="C97" s="5">
         <v>0.6256808149999955</v>
       </c>
       <c r="D97" s="5">
         <v>8.321836288547658</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>94.253611398000004</v>
       </c>
       <c r="C98" s="5">
         <v>1.3835800000009613E-2</v>
       </c>
       <c r="D98" s="5">
         <v>0.17632016889979063</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>94.878551938000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.62494053999999721</v>
       </c>
       <c r="D99" s="5">
         <v>8.2531590512308295</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>94.869738459999994</v>
       </c>
       <c r="C100" s="5">
         <v>-8.8134780000075352E-3</v>
       </c>
       <c r="D100" s="5">
         <v>-0.11141371378807774</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>95.285541758999997</v>
       </c>
       <c r="C101" s="5">
         <v>0.41580329900000379</v>
       </c>
       <c r="D101" s="5">
         <v>5.3881184821461758</v>
       </c>
       <c r="E101" s="5">
         <v>6.5314470606704811</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>95.392335779999996</v>
       </c>
       <c r="C102" s="5">
         <v>0.10679402099999891</v>
       </c>
       <c r="D102" s="5">
         <v>1.3532562435531581</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>96.404028199999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.0116924200000028</v>
       </c>
       <c r="D103" s="5">
         <v>13.495953091097967</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>97.122445431000003</v>
       </c>
       <c r="C104" s="5">
         <v>0.71841723100000365</v>
       </c>
       <c r="D104" s="5">
         <v>9.31836655277265</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>99.098325451999997</v>
       </c>
       <c r="C105" s="5">
         <v>1.9758800209999947</v>
       </c>
       <c r="D105" s="5">
         <v>27.338721174459057</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>99.761201592999996</v>
       </c>
       <c r="C106" s="5">
         <v>0.66287614099999814</v>
       </c>
       <c r="D106" s="5">
         <v>8.3288833456390385</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>99.205945082</v>
       </c>
       <c r="C107" s="5">
         <v>-0.55525651099999607</v>
       </c>
       <c r="D107" s="5">
         <v>-6.4783139811622759</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>100.65247999</v>
       </c>
       <c r="C108" s="5">
         <v>1.4465349080000038</v>
       </c>
       <c r="D108" s="5">
         <v>18.971072007885013</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>101.59226956000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.93978957000000207</v>
       </c>
       <c r="D109" s="5">
         <v>11.798040149864031</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>102.20633099</v>
       </c>
       <c r="C110" s="5">
         <v>0.61406142999999247</v>
       </c>
       <c r="D110" s="5">
         <v>7.4992980816823263</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>103.22871793</v>
       </c>
       <c r="C111" s="5">
         <v>1.0223869400000041</v>
       </c>
       <c r="D111" s="5">
         <v>12.686742321047895</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>103.46194884000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.23323091000000318</v>
       </c>
       <c r="D112" s="5">
         <v>2.7451789791117065</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>104.20227930999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.7403304699999893</v>
       </c>
       <c r="D113" s="5">
         <v>8.9328257648088272</v>
       </c>
       <c r="E113" s="5">
         <v>9.3579124244815404</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>103.56414945</v>
       </c>
       <c r="C114" s="5">
         <v>-0.63812985999999228</v>
       </c>
       <c r="D114" s="5">
         <v>-7.1062088031321853</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>105.0225398</v>
       </c>
       <c r="C115" s="5">
         <v>1.4583903500000019</v>
       </c>
       <c r="D115" s="5">
         <v>18.270624044629958</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>105.75129405</v>
       </c>
       <c r="C116" s="5">
         <v>0.72875424999999439</v>
       </c>
       <c r="D116" s="5">
         <v>8.6520897366242124</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>107.40778842</v>
       </c>
       <c r="C117" s="5">
         <v>1.6564943700000043</v>
       </c>
       <c r="D117" s="5">
         <v>20.50387343314388</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>106.62336642</v>
       </c>
       <c r="C118" s="5">
         <v>-0.78442200000000639</v>
       </c>
       <c r="D118" s="5">
         <v>-8.4202628657385148</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>107.43272053</v>
       </c>
       <c r="C119" s="5">
         <v>0.80935411000000101</v>
       </c>
       <c r="D119" s="5">
         <v>9.4990113515303953</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>108.10057033</v>
       </c>
       <c r="C120" s="5">
         <v>0.66784979999999905</v>
       </c>
       <c r="D120" s="5">
         <v>7.7201477656492434</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>108.62027026</v>
       </c>
       <c r="C121" s="5">
         <v>0.51969993000000159</v>
       </c>
       <c r="D121" s="5">
         <v>5.924086003624196</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>109.55913313000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.93886287000000834</v>
       </c>
       <c r="D122" s="5">
         <v>10.879816688376632</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>110.65347825000001</v>
       </c>
       <c r="C123" s="5">
         <v>1.0943451199999998</v>
       </c>
       <c r="D123" s="5">
         <v>12.667275374831345</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>111.39200689</v>
       </c>
       <c r="C124" s="5">
         <v>0.7385286399999984</v>
       </c>
       <c r="D124" s="5">
         <v>8.3097371804855769</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>111.87853398999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.48652709999998933</v>
       </c>
       <c r="D125" s="5">
         <v>5.3690007375273296</v>
       </c>
       <c r="E125" s="5">
         <v>7.3666859600674206</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>112.34848006999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.46994607999999971</v>
       </c>
       <c r="D126" s="5">
         <v>5.158701101020835</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>113.57742075</v>
       </c>
       <c r="C127" s="5">
         <v>1.228940680000008</v>
       </c>
       <c r="D127" s="5">
         <v>13.945612608008261</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>114.91114966000001</v>
       </c>
       <c r="C128" s="5">
         <v>1.3337289100000049</v>
       </c>
       <c r="D128" s="5">
         <v>15.038182703834192</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>114.84992068</v>
       </c>
       <c r="C129" s="5">
         <v>-6.1228980000009869E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-0.63753458676617525</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>115.08304237</v>
       </c>
       <c r="C130" s="5">
         <v>0.23312169000000438</v>
       </c>
       <c r="D130" s="5">
         <v>2.463130154614257</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>116.5017364</v>
       </c>
       <c r="C131" s="5">
         <v>1.4186940299999975</v>
       </c>
       <c r="D131" s="5">
         <v>15.83845756919473</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>117.87674624</v>
       </c>
       <c r="C132" s="5">
         <v>1.3750098400000041</v>
       </c>
       <c r="D132" s="5">
         <v>15.119499711876138</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>118.2587321</v>
       </c>
       <c r="C133" s="5">
         <v>0.38198586000000034</v>
       </c>
       <c r="D133" s="5">
         <v>3.9587257242603702</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>119.42385055</v>
       </c>
       <c r="C134" s="5">
         <v>1.1651184499999943</v>
       </c>
       <c r="D134" s="5">
         <v>12.484897680925755</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>119.56636293</v>
       </c>
       <c r="C135" s="5">
         <v>0.14251237999999944</v>
       </c>
       <c r="D135" s="5">
         <v>1.4414353484821563</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>119.45398034999999</v>
       </c>
       <c r="C136" s="5">
         <v>-0.11238258000000201</v>
       </c>
       <c r="D136" s="5">
         <v>-1.1220891195577565</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>120.21624242</v>
       </c>
       <c r="C137" s="5">
         <v>0.76226207000000556</v>
       </c>
       <c r="D137" s="5">
         <v>7.9320146319314055</v>
       </c>
       <c r="E137" s="5">
         <v>7.4524648586700826</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>122.0614901</v>
       </c>
       <c r="C138" s="5">
         <v>1.8452476799999999</v>
       </c>
       <c r="D138" s="5">
         <v>20.056649500298708</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>122.35068594000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.28919584000000498</v>
       </c>
       <c r="D139" s="5">
         <v>2.8804589289401772</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>122.31914553</v>
       </c>
       <c r="C140" s="5">
         <v>-3.1540410000005181E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-0.30890611797325107</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>121.67790237</v>
       </c>
       <c r="C141" s="5">
         <v>-0.64124316000000192</v>
       </c>
       <c r="D141" s="5">
         <v>-6.1126011222655263</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>121.47927009999999</v>
       </c>
       <c r="C142" s="5">
         <v>-0.1986322700000045</v>
       </c>
       <c r="D142" s="5">
         <v>-1.9414391026826738</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>120.73432826</v>
       </c>
       <c r="C143" s="5">
         <v>-0.74494183999999564</v>
       </c>
       <c r="D143" s="5">
         <v>-7.115519661879965</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>118.83275596</v>
       </c>
       <c r="C144" s="5">
         <v>-1.901572299999998</v>
       </c>
       <c r="D144" s="5">
         <v>-17.345825877949029</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>118.47871445</v>
       </c>
       <c r="C145" s="5">
         <v>-0.35404151000000184</v>
       </c>
       <c r="D145" s="5">
         <v>-3.517184899284298</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>117.21569377</v>
       </c>
       <c r="C146" s="5">
         <v>-1.2630206799999968</v>
       </c>
       <c r="D146" s="5">
         <v>-12.068364765425432</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>115.41887742</v>
       </c>
       <c r="C147" s="5">
         <v>-1.7968163500000003</v>
       </c>
       <c r="D147" s="5">
         <v>-16.920666590537202</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>114.66388209</v>
       </c>
       <c r="C148" s="5">
         <v>-0.75499532999999985</v>
       </c>
       <c r="D148" s="5">
         <v>-7.5732795289957462</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>114.01934814000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.64453394999999603</v>
       </c>
       <c r="D149" s="5">
         <v>-6.5406083090008948</v>
       </c>
       <c r="E149" s="5">
         <v>-5.1547895319751236</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>113.2069669</v>
       </c>
       <c r="C150" s="5">
         <v>-0.81238124000000767</v>
       </c>
       <c r="D150" s="5">
         <v>-8.2227139016645356</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>112.4109625</v>
       </c>
       <c r="C151" s="5">
         <v>-0.79600440000000106</v>
       </c>
       <c r="D151" s="5">
         <v>-8.1189096408604939</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>112.06797521999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.34298728000000267</v>
       </c>
       <c r="D152" s="5">
         <v>-3.6006050181018878</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>111.66732652</v>
       </c>
       <c r="C153" s="5">
         <v>-0.40064869999999075</v>
       </c>
       <c r="D153" s="5">
         <v>-4.2067035908330164</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>111.48783124000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.17949527999999759</v>
       </c>
       <c r="D154" s="5">
         <v>-1.9119312626512341</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>111.15730237</v>
       </c>
       <c r="C155" s="5">
         <v>-0.33052887000000908</v>
       </c>
       <c r="D155" s="5">
         <v>-3.5002084690916813</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>110.22287301999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.93442935000000205</v>
       </c>
       <c r="D156" s="5">
         <v>-9.6340660904240316</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>110.09738138</v>
       </c>
       <c r="C157" s="5">
         <v>-0.1254916399999928</v>
       </c>
       <c r="D157" s="5">
         <v>-1.3577087488155337</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>108.83743196</v>
       </c>
       <c r="C158" s="5">
         <v>-1.2599494199999981</v>
       </c>
       <c r="D158" s="5">
         <v>-12.900521119231655</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>107.94675717</v>
       </c>
       <c r="C159" s="5">
         <v>-0.8906747900000056</v>
       </c>
       <c r="D159" s="5">
         <v>-9.3900749791039786</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>108.33068943000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.3839322600000088</v>
       </c>
       <c r="D160" s="5">
         <v>4.3525057773385667</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>107.45402907</v>
       </c>
       <c r="C161" s="5">
         <v>-0.87666036000000247</v>
       </c>
       <c r="D161" s="5">
         <v>-9.2901670243695218</v>
       </c>
       <c r="E161" s="5">
         <v>-5.7580745523458816</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>106.27910106</v>
       </c>
       <c r="C162" s="5">
         <v>-1.1749280100000021</v>
       </c>
       <c r="D162" s="5">
         <v>-12.360071138732021</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>105.74100562</v>
+        <v>105.74100561</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.53809544000000642</v>
+        <v>-0.53809545000000014</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.9092852683191204</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.9092853750977721</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>104.39647952</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.3445260999999959</v>
+        <v>-1.3445260900000022</v>
       </c>
       <c r="D164" s="5">
-        <v>-14.23521432923186</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-14.235214231901949</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>104.74909632000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.35261680000000695</v>
       </c>
       <c r="D165" s="5">
         <v>4.1293546813305104</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>105.2450621</v>
       </c>
       <c r="C166" s="5">
         <v>0.4959657799999917</v>
       </c>
       <c r="D166" s="5">
         <v>5.8320783598479364</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>104.61681038</v>
       </c>
       <c r="C167" s="5">
         <v>-0.62825171999999441</v>
       </c>
       <c r="D167" s="5">
         <v>-6.9327344571284648</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>105.44658836000001</v>
+        <v>105.44658837</v>
       </c>
       <c r="C168" s="5">
-        <v>0.82977798000000291</v>
+        <v>0.82977798999999663</v>
       </c>
       <c r="D168" s="5">
-        <v>9.9442948721902837</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>9.9442949973086883</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>105.44585486</v>
+        <v>105.44585487000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-7.3350000000971249E-4</v>
+        <v>-7.3349999999550164E-4</v>
       </c>
       <c r="D169" s="5">
-        <v>-8.3470346378011762E-3</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-8.3470346368685888E-3</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>105.36426879</v>
       </c>
       <c r="C170" s="5">
-        <v>-8.1586070000000177E-2</v>
+        <v>-8.158608000000811E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.92452880860763864</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-0.92452892135805875</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>105.91043569</v>
       </c>
       <c r="C171" s="5">
         <v>0.5461669000000029</v>
       </c>
       <c r="D171" s="5">
         <v>6.4007684687003241</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>105.7340749</v>
       </c>
       <c r="C172" s="5">
         <v>-0.17636079000000393</v>
       </c>
       <c r="D172" s="5">
         <v>-1.9800260223092225</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>105.78455705</v>
       </c>
       <c r="C173" s="5">
         <v>5.0482150000007664E-2</v>
       </c>
       <c r="D173" s="5">
         <v>0.57444025960688982</v>
       </c>
       <c r="E173" s="5">
         <v>-1.5536616304191231</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>106.52025157</v>
       </c>
       <c r="C174" s="5">
         <v>0.73569451999999558</v>
       </c>
       <c r="D174" s="5">
         <v>8.6723200100858868</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>105.90818068</v>
       </c>
       <c r="C175" s="5">
         <v>-0.61207088999999826</v>
       </c>
       <c r="D175" s="5">
         <v>-6.681469624730596</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>106.18548457</v>
+        <v>106.18548456000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.27730388999999889</v>
+        <v>0.27730388000000517</v>
       </c>
       <c r="D176" s="5">
-        <v>3.1876559783597935</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>3.187655861747718</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>106.64424984</v>
       </c>
       <c r="C177" s="5">
-        <v>0.45876527000000067</v>
+        <v>0.45876527999999439</v>
       </c>
       <c r="D177" s="5">
-        <v>5.3094839881139499</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>5.3094841071239518</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>106.24963390000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.39461593999999423</v>
       </c>
       <c r="D178" s="5">
         <v>-4.351099160722538</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>105.48967817</v>
       </c>
       <c r="C179" s="5">
         <v>-0.75995573000000149</v>
       </c>
       <c r="D179" s="5">
         <v>-8.2533319528880327</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>107.60473743</v>
       </c>
       <c r="C180" s="5">
         <v>2.1150592599999953</v>
       </c>
       <c r="D180" s="5">
         <v>26.898677676519632</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>107.72069985</v>
       </c>
       <c r="C181" s="5">
         <v>0.11596242000000245</v>
       </c>
       <c r="D181" s="5">
         <v>1.3008969161058204</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>107.87468414999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.15398429999999053</v>
       </c>
       <c r="D182" s="5">
         <v>1.7289237591070483</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>108.31805647</v>
       </c>
       <c r="C183" s="5">
         <v>0.44337232000000881</v>
       </c>
       <c r="D183" s="5">
         <v>5.0451152075500438</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>108.29528417</v>
       </c>
       <c r="C184" s="5">
         <v>-2.2772299999999746E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-0.25199108274824855</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>108.66152748</v>
       </c>
       <c r="C185" s="5">
         <v>0.36624331000000154</v>
       </c>
       <c r="D185" s="5">
         <v>4.134617413653352</v>
       </c>
       <c r="E185" s="5">
         <v>2.7196506845892143</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>109.85349835</v>
+        <v>109.85349836</v>
       </c>
       <c r="C186" s="5">
-        <v>1.1919708699999916</v>
+        <v>1.1919708799999995</v>
       </c>
       <c r="D186" s="5">
-        <v>13.987448762844101</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>13.987448887359788</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>110.30313261000001</v>
+        <v>110.3031326</v>
       </c>
       <c r="C187" s="5">
-        <v>0.4496342600000105</v>
+        <v>0.44963423999999463</v>
       </c>
       <c r="D187" s="5">
-        <v>5.0237344361674818</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>5.0237342071866475</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>110.50241115999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.19927854999998829</v>
+        <v>0.19927855999999622</v>
       </c>
       <c r="D188" s="5">
-        <v>2.1896458474101044</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.1896459585834638</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>112.18593733</v>
       </c>
       <c r="C189" s="5">
         <v>1.6835261700000075</v>
       </c>
       <c r="D189" s="5">
         <v>19.894703392028191</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>112.50424314</v>
+        <v>112.50424313000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.31830580999999825</v>
+        <v>0.31830580000000452</v>
       </c>
       <c r="D190" s="5">
-        <v>3.4584046888245012</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>3.4584045784732176</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>113.03115011</v>
       </c>
       <c r="C191" s="5">
-        <v>0.52690696999999886</v>
+        <v>0.52690697999999259</v>
       </c>
       <c r="D191" s="5">
-        <v>5.7671815651623382</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>5.7671816779762297</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>114.01925887</v>
+        <v>114.01925888</v>
       </c>
       <c r="C192" s="5">
-        <v>0.98810876000000292</v>
+        <v>0.98810876999999664</v>
       </c>
       <c r="D192" s="5">
-        <v>11.009668376142457</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>11.009668492974756</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>114.20139012999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.18213125999999136</v>
+        <v>0.18213124999999764</v>
       </c>
       <c r="D193" s="5">
-        <v>1.9337778810918804</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.9337777738112294</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>114.92465276</v>
       </c>
       <c r="C194" s="5">
         <v>0.72326263000000779</v>
       </c>
       <c r="D194" s="5">
         <v>7.8702579702762065</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>115.74472265</v>
+        <v>115.74472265999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.82006988999999919</v>
+        <v>0.82006989999999291</v>
       </c>
       <c r="D195" s="5">
-        <v>8.9070465399876397</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>8.9070466528985435</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>115.78327342</v>
       </c>
       <c r="C196" s="5">
-        <v>3.8550770000000512E-2</v>
+        <v>3.855076000000679E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>0.40041360913125601</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>0.40041350503974282</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>116.1174274</v>
       </c>
       <c r="C197" s="5">
         <v>0.33415397999999641</v>
       </c>
       <c r="D197" s="5">
         <v>3.5187405872898037</v>
       </c>
       <c r="E197" s="5">
         <v>6.8615821007783184</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>116.63037335999999</v>
+        <v>116.63037337999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.51294595999999615</v>
+        <v>0.5129459799999978</v>
       </c>
       <c r="D198" s="5">
-        <v>5.4316797945927142</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>5.4316800115483899</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>117.04669201999999</v>
+        <v>117.04669199999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.41631866000000173</v>
+        <v>0.41631861999999842</v>
       </c>
       <c r="D199" s="5">
-        <v>4.3685714293605793</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>4.3685710005888723</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>117.74235563000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.69566361000001109</v>
+        <v>0.69566363000001274</v>
       </c>
       <c r="D200" s="5">
-        <v>7.3699903962554769</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>7.3699906164138351</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>116.87472312</v>
+        <v>116.87472311000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.86763251000000707</v>
+        <v>-0.8676325200000008</v>
       </c>
       <c r="D201" s="5">
-        <v>-8.4929623485817114</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-8.4929624425356565</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>118.31597712999999</v>
       </c>
       <c r="C202" s="5">
-        <v>1.4412540099999944</v>
+        <v>1.4412540199999881</v>
       </c>
       <c r="D202" s="5">
-        <v>15.84401384533165</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>15.844013964273241</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>119.15686581</v>
+        <v>119.15686580000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.84088868000000616</v>
+        <v>0.84088867000001244</v>
       </c>
       <c r="D203" s="5">
-        <v>8.8699741736026674</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>8.8699740639625482</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>118.05019156</v>
+        <v>118.05019157</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.1066742499999975</v>
+        <v>-1.1066742300000101</v>
       </c>
       <c r="D204" s="5">
-        <v>-10.593005337975182</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-10.593005157051916</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>119.3585064</v>
       </c>
       <c r="C205" s="5">
-        <v>1.3083148399999942</v>
+        <v>1.3083148300000005</v>
       </c>
       <c r="D205" s="5">
-        <v>14.140600578650275</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>14.140600462624686</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>120.74929590000001</v>
+        <v>120.74929589</v>
       </c>
       <c r="C206" s="5">
-        <v>1.390789500000011</v>
+        <v>1.3907894900000031</v>
       </c>
       <c r="D206" s="5">
-        <v>14.914485549747237</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>14.914485435545544</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>121.33059279</v>
+        <v>121.33059280000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.58129688999999019</v>
+        <v>0.58129691000000605</v>
       </c>
       <c r="D207" s="5">
-        <v>5.9323359599621872</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>5.932336170007857</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>122.61923876</v>
+        <v>122.61923874999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.2886459700000046</v>
+        <v>1.2886459499999887</v>
       </c>
       <c r="D208" s="5">
-        <v>13.516646854036996</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>13.516646630673289</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>123.71073283</v>
+        <v>123.71073282</v>
       </c>
       <c r="C209" s="5">
-        <v>1.091494069999996</v>
+        <v>1.0914940700000102</v>
       </c>
       <c r="D209" s="5">
-        <v>11.220582959345737</v>
+        <v>11.220582960306258</v>
       </c>
       <c r="E209" s="5">
-        <v>6.5393331561184764</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>6.5393331475065208</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>123.73131857</v>
+        <v>123.73131863</v>
       </c>
       <c r="C210" s="5">
-        <v>2.0585740000001351E-2</v>
+        <v>2.0585810000000038E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>0.19986551177439971</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>0.19986619203784528</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>124.30866539</v>
+        <v>124.30866536000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.57734682000000248</v>
+        <v>0.57734673000000214</v>
       </c>
       <c r="D211" s="5">
-        <v>5.7453191074627874</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>5.745318185884174</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>126.11563052</v>
       </c>
       <c r="C212" s="5">
-        <v>1.8069651299999947</v>
+        <v>1.8069651599999901</v>
       </c>
       <c r="D212" s="5">
-        <v>18.907744325380847</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>18.907744669739678</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>125.57876009</v>
+        <v>125.57876008</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.53687042999999335</v>
+        <v>-0.53687044000000128</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.9904409503476854</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-4.9904410411365507</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>125.57762056999999</v>
+        <v>125.57762055000001</v>
       </c>
       <c r="C214" s="5">
-        <v>-1.1395200000094974E-3</v>
+        <v>-1.1395299999890085E-3</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.0888431737687831E-2</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>-1.0888527286379013E-2</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>126.39137264999999</v>
+        <v>126.39137262</v>
       </c>
       <c r="C215" s="5">
-        <v>0.81375208000000043</v>
+        <v>0.8137520699999925</v>
       </c>
       <c r="D215" s="5">
-        <v>8.0593043293857534</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>8.0593042281203999</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>124.84969784</v>
+        <v>124.84969783</v>
       </c>
       <c r="C216" s="5">
-        <v>-1.5416748099999893</v>
+        <v>-1.5416747900000018</v>
       </c>
       <c r="D216" s="5">
-        <v>-13.694041126416012</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-13.69404096354463</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>126.53431569</v>
+        <v>126.53431568000001</v>
       </c>
       <c r="C217" s="5">
-        <v>1.6846178499999951</v>
+        <v>1.6846178500000093</v>
       </c>
       <c r="D217" s="5">
-        <v>17.449156278063359</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>17.449156279566512</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>127.58560763</v>
+        <v>127.58560761</v>
       </c>
       <c r="C218" s="5">
-        <v>1.0512919399999987</v>
+        <v>1.0512919299999908</v>
       </c>
       <c r="D218" s="5">
-        <v>10.438471433698847</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>10.438471330689246</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>128.16041824000001</v>
+        <v>128.1604183</v>
       </c>
       <c r="C219" s="5">
-        <v>0.57481061000001432</v>
+        <v>0.57481069000000673</v>
       </c>
       <c r="D219" s="5">
-        <v>5.5423492058459534</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>5.5423499973133339</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>129.18913674999999</v>
+        <v>129.18913678999999</v>
       </c>
       <c r="C220" s="5">
-        <v>1.028718509999976</v>
+        <v>1.0287184899999886</v>
       </c>
       <c r="D220" s="5">
-        <v>10.068985302505308</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>10.068985093101791</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>129.34715882</v>
+        <v>129.34715885</v>
       </c>
       <c r="C221" s="5">
-        <v>0.15802207000001545</v>
+        <v>0.15802206000000751</v>
       </c>
       <c r="D221" s="5">
-        <v>1.4777358136689678</v>
+        <v>1.477735719063733</v>
       </c>
       <c r="E221" s="5">
-        <v>4.5561333774858825</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.5561334101876572</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>128.72032035000001</v>
+        <v>128.72032041</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.6268384699999956</v>
+        <v>-0.62683844000000022</v>
       </c>
       <c r="D222" s="5">
-        <v>-5.6628787307834827</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-5.6628784656665427</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>130.26076022999999</v>
       </c>
       <c r="C223" s="5">
-        <v>1.5404398799999797</v>
+        <v>1.5404398199999889</v>
       </c>
       <c r="D223" s="5">
-        <v>15.344783598149991</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>15.34478295296644</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>130.46328753</v>
+        <v>130.46328743999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.20252730000001407</v>
+        <v>0.20252720999999951</v>
       </c>
       <c r="D224" s="5">
-        <v>1.8817778783309258</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>1.8817770349341734</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>129.8365263</v>
+        <v>129.83652623</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.62676122999999961</v>
+        <v>-0.62676120999998375</v>
       </c>
       <c r="D225" s="5">
-        <v>-5.6150314600231344</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-5.6150312893262218</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>130.00991780000001</v>
+        <v>130.00991775</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17339150000000814</v>
+        <v>0.17339151999999558</v>
       </c>
       <c r="D226" s="5">
-        <v>1.6143754664319943</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.61437565489011</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>129.38316662</v>
+        <v>129.38316656999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.62675118000001362</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.6340079880647593</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-5.6340079901744726</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>128.11880137</v>
+        <v>128.11880131999999</v>
       </c>
       <c r="C228" s="5">
         <v>-1.2643652499999973</v>
       </c>
       <c r="D228" s="5">
-        <v>-11.1165120326564</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-11.116512036724213</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>128.15648669000001</v>
+        <v>128.15648664</v>
       </c>
       <c r="C229" s="5">
         <v>3.768532000000846E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>0.35354386394677029</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.35354386408497085</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>127.66604268</v>
+        <v>127.66604266</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.49044401000000448</v>
+        <v>-0.49044397999999489</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.4968618853659663</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.4968616177783582</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>127.2027925</v>
+        <v>127.20279268</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.46325018000000284</v>
+        <v>-0.46324998000000051</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.2684727221436125</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-4.2684709165833894</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>124.80445809</v>
+        <v>124.80445831999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.3983344100000039</v>
+        <v>-2.3983343600000069</v>
       </c>
       <c r="D232" s="5">
-        <v>-20.420457131645453</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-20.420456723097168</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>123.52277238000001</v>
+        <v>123.52277257999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.2816857099999908</v>
+        <v>-1.2816857400000004</v>
       </c>
       <c r="D233" s="5">
-        <v>-11.650686398657017</v>
+        <v>-11.650686635873143</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.5029102248045794</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-4.5029100923309588</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>121.53214319</v>
+        <v>121.5321433</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.990629190000007</v>
+        <v>-1.9906292799999932</v>
       </c>
       <c r="D234" s="5">
-        <v>-17.713325090589116</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-17.713325795645261</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>119.77098861</v>
+        <v>119.77098856000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.7611545799999959</v>
+        <v>-1.7611547399999949</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.068355603487682</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-16.068356935557105</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>117.55765099</v>
+        <v>117.55765067</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.2133376200000043</v>
+        <v>-2.2133378900000054</v>
       </c>
       <c r="D236" s="5">
-        <v>-20.055022899640996</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-20.055025110540402</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>115.35214962000001</v>
+        <v>115.35214935</v>
       </c>
       <c r="C237" s="5">
-        <v>-2.2055013699999932</v>
+        <v>-2.2055013199999962</v>
       </c>
       <c r="D237" s="5">
-        <v>-20.329505744980516</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-20.329505380335</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>113.87863465</v>
+        <v>113.87863448</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.4735149700000107</v>
+        <v>-1.4735148700000025</v>
       </c>
       <c r="D238" s="5">
-        <v>-14.296469513996414</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-14.296468642040526</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>112.31108206</v>
+        <v>112.31108211</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.5675525899999911</v>
+        <v>-1.5675523700000014</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.323223003433473</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-15.323221034180822</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>110.65100626</v>
+        <v>110.65100614000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.6600758000000013</v>
+        <v>-1.6600759699999941</v>
       </c>
       <c r="D240" s="5">
-        <v>-16.364034384758863</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-16.364035919996812</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>109.4308194</v>
+        <v>109.4308192</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.2201868599999983</v>
+        <v>-1.2201869400000049</v>
       </c>
       <c r="D241" s="5">
-        <v>-12.459020656433673</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-12.459021437104445</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>107.09176615</v>
+        <v>107.09176608</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.3390532500000063</v>
+        <v>-2.3390531200000027</v>
       </c>
       <c r="D242" s="5">
-        <v>-22.839122517877829</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-22.839121430841157</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>104.89869091</v>
+        <v>104.89869118</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.1930752399999989</v>
+        <v>-2.1930748999999992</v>
       </c>
       <c r="D243" s="5">
-        <v>-21.986843681377486</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-21.986840659874463</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>104.23365122</v>
+        <v>104.23365219</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.66503969000000041</v>
+        <v>-0.66503898999999933</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.3480442410772113</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-7.3480367561660103</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>103.67802449</v>
+        <v>103.67802488</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.55562673000000018</v>
+        <v>-0.55562731000000554</v>
       </c>
       <c r="D245" s="5">
-        <v>-6.2124590541998703</v>
+        <v>-6.212465294113656</v>
       </c>
       <c r="E245" s="5">
-        <v>-16.065659398374333</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-16.06565921854407</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>104.4689051</v>
+        <v>104.46890547</v>
       </c>
       <c r="C246" s="5">
-        <v>0.79088061000000209</v>
+        <v>0.79088059000000044</v>
       </c>
       <c r="D246" s="5">
-        <v>9.5478744387742509</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>9.5478741496700881</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>102.41356883</v>
+        <v>102.41356922</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.055336269999998</v>
+        <v>-2.0553362499999963</v>
       </c>
       <c r="D247" s="5">
-        <v>-21.214646532018111</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-21.214646280189687</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>102.89761774999999</v>
+        <v>102.89761523</v>
       </c>
       <c r="C248" s="5">
-        <v>0.48404891999999222</v>
+        <v>0.48404601000000014</v>
       </c>
       <c r="D248" s="5">
-        <v>5.82148178410411</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>5.8214458491002929</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>103.73473362</v>
+        <v>103.73473359</v>
       </c>
       <c r="C249" s="5">
-        <v>0.8371158700000052</v>
+        <v>0.83711836000000517</v>
       </c>
       <c r="D249" s="5">
-        <v>10.21139761066272</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>10.211429617596778</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>103.42647248</v>
+        <v>103.42647252</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.30826113999999905</v>
+        <v>-0.30826107000000036</v>
       </c>
       <c r="D250" s="5">
-        <v>-3.5082464133979419</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-3.5082456307177989</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>103.55499068</v>
+        <v>103.55499098</v>
       </c>
       <c r="C251" s="5">
-        <v>0.12851820000000203</v>
+        <v>0.12851845999999512</v>
       </c>
       <c r="D251" s="5">
-        <v>1.5013585626248105</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.5013616201665192</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>104.32567417</v>
+        <v>104.32567404</v>
       </c>
       <c r="C252" s="5">
-        <v>0.77068348999999614</v>
+        <v>0.77068305999999609</v>
       </c>
       <c r="D252" s="5">
-        <v>9.3054940444513576</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>9.3054886100761625</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>104.82238463</v>
+        <v>104.82238451000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.49671046000000274</v>
+        <v>0.49671047000001067</v>
       </c>
       <c r="D253" s="5">
-        <v>5.8653958307146814</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>5.8653959594100691</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>104.94920334</v>
+        <v>104.94920328000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.12681870999999489</v>
+        <v>0.12681876999999986</v>
       </c>
       <c r="D254" s="5">
-        <v>1.4615121659491415</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.4615128637063268</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>105.52610271</v>
+        <v>105.52610279</v>
       </c>
       <c r="C255" s="5">
-        <v>0.57689937000000668</v>
+        <v>0.57689950999998985</v>
       </c>
       <c r="D255" s="5">
-        <v>6.7994543841129351</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>6.7994560883902544</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>105.13616948000001</v>
+        <v>105.13617065</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.38993322999999691</v>
+        <v>-0.38993213999999909</v>
       </c>
       <c r="D256" s="5">
-        <v>-4.3451466286276608</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-4.3451347249708778</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>105.13191062999999</v>
+        <v>105.13191216</v>
       </c>
       <c r="C257" s="5">
-        <v>-4.2588500000135809E-3</v>
+        <v>-4.2584899999980053E-3</v>
       </c>
       <c r="D257" s="5">
-        <v>-4.8598703615854166E-2</v>
+        <v>-4.8594595948481256E-2</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4023088761111913</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.4023099703941888</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>104.74319245</v>
+        <v>104.74319288</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.38871817999999791</v>
+        <v>-0.38871928000000366</v>
       </c>
       <c r="D258" s="5">
-        <v>-4.3477936078991419</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-4.3478056002365424</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>104.32287554</v>
+        <v>104.32287599</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.42031690999999682</v>
+        <v>-0.42031688999999517</v>
       </c>
       <c r="D259" s="5">
-        <v>-4.7105294525314427</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-4.710529214400017</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>104.92551023</v>
+        <v>104.92550548</v>
       </c>
       <c r="C260" s="5">
-        <v>0.60263469000000214</v>
+        <v>0.60262948999999821</v>
       </c>
       <c r="D260" s="5">
-        <v>7.1564912745669895</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>7.1564275159460955</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>104.78432936</v>
+        <v>104.78432952999999</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.14118086999999946</v>
+        <v>-0.14117595000000449</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.6027455047719075</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-1.602690135528495</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>104.31679013</v>
+        <v>104.31679011</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.46753922999999986</v>
+        <v>-0.46753941999999427</v>
       </c>
       <c r="D262" s="5">
-        <v>-5.2248404795061436</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-5.224842542689645</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>104.57669437</v>
+        <v>104.57669455</v>
       </c>
       <c r="C263" s="5">
-        <v>0.25990423999999734</v>
+        <v>0.25990443999999968</v>
       </c>
       <c r="D263" s="5">
-        <v>3.0310998211682039</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>3.0311021862865717</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>104.95509998</v>
+        <v>104.95509955999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.3784056100000015</v>
+        <v>0.37840500999999449</v>
       </c>
       <c r="D264" s="5">
-        <v>4.4296066591176464</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.4295994873903455</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>104.96026516000001</v>
+        <v>104.96026544</v>
       </c>
       <c r="C265" s="5">
-        <v>5.1651800000058756E-3</v>
+        <v>5.1658800000069505E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>5.9071869445737057E-2</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>5.9079877438650286E-2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>104.56495395</v>
+        <v>104.56495511999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.39531121000000269</v>
+        <v>-0.39531032000000721</v>
       </c>
       <c r="D266" s="5">
-        <v>-4.4270973635599731</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-4.4270875904184877</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>104.31991487000001</v>
+        <v>104.31991649</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.24503907999999797</v>
+        <v>-0.24503862999999626</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.7761350956704511</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-2.7761300323256743</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>104.59314195</v>
+        <v>104.59314538</v>
       </c>
       <c r="C268" s="5">
-        <v>0.27322707999999807</v>
+        <v>0.27322888999999861</v>
       </c>
       <c r="D268" s="5">
-        <v>3.1886245570087457</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.1886459351136764</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>105.24843379000001</v>
+        <v>105.24843733</v>
       </c>
       <c r="C269" s="5">
-        <v>0.65529184000000384</v>
+        <v>0.65529195000000584</v>
       </c>
       <c r="D269" s="5">
-        <v>7.7827326073629077</v>
+        <v>7.7827336950646586</v>
       </c>
       <c r="E269" s="5">
-        <v>0.11083519675592068</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>0.11083710702670668</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>106.20066735</v>
+        <v>106.20066618</v>
       </c>
       <c r="C270" s="5">
-        <v>0.95223355999999626</v>
+        <v>0.95222884999999735</v>
       </c>
       <c r="D270" s="5">
-        <v>11.413866996098566</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>11.413807298446589</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>106.57502594</v>
+        <v>106.57502191</v>
       </c>
       <c r="C271" s="5">
-        <v>0.37435858999999994</v>
+        <v>0.37435573000000488</v>
       </c>
       <c r="D271" s="5">
-        <v>4.3129949539934653</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>4.3129614108731396</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>107.2384472</v>
+        <v>107.23843536</v>
       </c>
       <c r="C272" s="5">
-        <v>0.66342125999999269</v>
+        <v>0.66341344999999308</v>
       </c>
       <c r="D272" s="5">
-        <v>7.7310363245984171</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>7.730942476558833</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>107.59102738</v>
+        <v>107.59102532999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.35258018000000391</v>
+        <v>0.35258996999999681</v>
       </c>
       <c r="D273" s="5">
-        <v>4.0175099591592822</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>4.0176239888777943</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>108.67221289</v>
+        <v>108.67221386999999</v>
       </c>
       <c r="C274" s="5">
-        <v>1.0811855099999974</v>
+        <v>1.0811885399999994</v>
       </c>
       <c r="D274" s="5">
-        <v>12.748162604015434</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>12.748200584248192</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>109.45321067</v>
+        <v>109.45321466</v>
       </c>
       <c r="C275" s="5">
-        <v>0.78099778000000697</v>
+        <v>0.78100079000000733</v>
       </c>
       <c r="D275" s="5">
-        <v>8.9732588306295149</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>8.9732947081032854</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>108.69528819</v>
+        <v>108.69529231999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.75792248000000484</v>
+        <v>-0.75792234000000747</v>
       </c>
       <c r="D276" s="5">
-        <v>-8.0002698608113256</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-8.0002681582338582</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>109.12359889</v>
+        <v>109.12360291</v>
       </c>
       <c r="C277" s="5">
-        <v>0.42831069999999727</v>
+        <v>0.42831059000000948</v>
       </c>
       <c r="D277" s="5">
-        <v>4.8324043314398768</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>4.8324028757378956</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>109.91449968000001</v>
+        <v>109.91450103</v>
       </c>
       <c r="C278" s="5">
-        <v>0.79090079000000912</v>
+        <v>0.79089811999999426</v>
       </c>
       <c r="D278" s="5">
-        <v>9.0525140036584517</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>9.052481868042106</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>111.01121361</v>
+        <v>111.01122006</v>
       </c>
       <c r="C279" s="5">
-        <v>1.0967139299999928</v>
+        <v>1.0967190300000027</v>
       </c>
       <c r="D279" s="5">
-        <v>12.652895225675053</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>12.652957166709777</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>111.94171781</v>
+        <v>111.94172794000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.93050420000000145</v>
+        <v>0.9305078800000075</v>
       </c>
       <c r="D280" s="5">
-        <v>10.53540304338938</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>10.535446007994054</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>112.10596395</v>
+        <v>112.10596343</v>
       </c>
       <c r="C281" s="5">
-        <v>0.16424614000000304</v>
+        <v>0.16423548999999582</v>
       </c>
       <c r="D281" s="5">
-        <v>1.774974587443956</v>
+        <v>1.7748584028472791</v>
       </c>
       <c r="E281" s="5">
-        <v>6.5155650426900191</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>6.5155609660014768</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>111.82547843</v>
+        <v>111.8254743</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.28048551999999916</v>
+        <v>-0.28048913000000653</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.9613891108541068</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-2.9614267161204411</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>112.10588232000001</v>
+        <v>112.10586579</v>
       </c>
       <c r="C283" s="5">
-        <v>0.28040389000000232</v>
+        <v>0.28039148999999952</v>
       </c>
       <c r="D283" s="5">
-        <v>3.0508632664602908</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>3.0507265996499777</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>113.23264304999999</v>
+        <v>113.23261655</v>
       </c>
       <c r="C284" s="5">
-        <v>1.1267607299999867</v>
+        <v>1.1267507600000073</v>
       </c>
       <c r="D284" s="5">
-        <v>12.750615754739725</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>12.750498609283568</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>112.08819174</v>
+        <v>112.08818334</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.1444513099999938</v>
+        <v>-1.1444332100000025</v>
       </c>
       <c r="D285" s="5">
-        <v>-11.476491115385755</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-11.476322116245486</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>112.79674079</v>
+        <v>112.79674568</v>
       </c>
       <c r="C286" s="5">
-        <v>0.70854905000000201</v>
+        <v>0.70856234000000029</v>
       </c>
       <c r="D286" s="5">
-        <v>7.8549935911833568</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>7.8551466935793623</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>113.39682009000001</v>
+        <v>113.39683660999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.60007930000000442</v>
+        <v>0.60009092999999325</v>
       </c>
       <c r="D287" s="5">
-        <v>6.5741555499003068</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.5742864197673612</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>114.53177817</v>
+        <v>114.53179498999999</v>
       </c>
       <c r="C288" s="5">
-        <v>1.1349580799999899</v>
+        <v>1.1349583800000005</v>
       </c>
       <c r="D288" s="5">
-        <v>12.69419042323725</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>12.694192013181137</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>115.61629641</v>
+        <v>115.6163062</v>
       </c>
       <c r="C289" s="5">
-        <v>1.0845182400000084</v>
+        <v>1.0845112100000023</v>
       </c>
       <c r="D289" s="5">
-        <v>11.973846809192024</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>11.973763255924874</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>116.17705318</v>
+        <v>116.17705547</v>
       </c>
       <c r="C290" s="5">
-        <v>0.56075676999999757</v>
+        <v>0.5607492700000023</v>
       </c>
       <c r="D290" s="5">
-        <v>5.9779800614768286</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>5.9778974427536991</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>115.73968571</v>
+        <v>115.73969949000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.43736746999999809</v>
+        <v>-0.43735597999999243</v>
       </c>
       <c r="D291" s="5">
-        <v>-4.4252199608634353</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-4.4251060177070034</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>116.51830471</v>
+        <v>116.51832185000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.77861899999999196</v>
+        <v>0.77862235999999996</v>
       </c>
       <c r="D292" s="5">
-        <v>8.3782919006012193</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>8.3783283691159625</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>116.40596028</v>
+        <v>116.40595374</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.11234442999999317</v>
+        <v>-0.11236811000000557</v>
       </c>
       <c r="D293" s="5">
-        <v>-1.1508981062702039</v>
+        <v>-1.1511392393036113</v>
       </c>
       <c r="E293" s="5">
-        <v>3.8356535000384273</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.8356481479104865</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>118.36797414999999</v>
+        <v>118.36797367</v>
       </c>
       <c r="C294" s="5">
-        <v>1.9620138699999927</v>
+        <v>1.9620199299999967</v>
       </c>
       <c r="D294" s="5">
-        <v>22.210343044593461</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>22.210419490913225</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>117.97696240000001</v>
+        <v>117.97695487999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.39101174999998989</v>
+        <v>-0.39101879000000395</v>
       </c>
       <c r="D295" s="5">
-        <v>-3.8927959843111815</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-3.8928648194674453</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>119.09116944</v>
+        <v>119.09104232999999</v>
       </c>
       <c r="C296" s="5">
-        <v>1.1142070399999966</v>
+        <v>1.1140874499999995</v>
       </c>
       <c r="D296" s="5">
-        <v>11.940746510880862</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>11.939398403799117</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>120.1082914</v>
+        <v>120.10828671</v>
       </c>
       <c r="C297" s="5">
-        <v>1.0171219599999972</v>
+        <v>1.0172443800000082</v>
       </c>
       <c r="D297" s="5">
-        <v>10.744240345905043</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>10.74560687538353</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>121.09879371</v>
+        <v>121.09879026999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.99050230999999656</v>
+        <v>0.9905035599999934</v>
       </c>
       <c r="D298" s="5">
-        <v>10.357521277465054</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>10.357535369949321</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>121.28411849</v>
+        <v>121.28423600000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.18532478000000197</v>
+        <v>0.18544573000001208</v>
       </c>
       <c r="D299" s="5">
-        <v>1.8519686368191346</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.8531875531831332</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>121.55642718</v>
+        <v>121.55643028</v>
       </c>
       <c r="C300" s="5">
-        <v>0.27230869000000268</v>
+        <v>0.27219427999999368</v>
       </c>
       <c r="D300" s="5">
-        <v>2.7277764436414387</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.7266135155275206</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>122.12146841000001</v>
+        <v>122.12149875999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.56504123000000561</v>
+        <v>0.56506847999999366</v>
       </c>
       <c r="D301" s="5">
-        <v>5.722905983405524</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>5.7231889242394862</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>122.62334219</v>
+        <v>122.62334117</v>
       </c>
       <c r="C302" s="5">
-        <v>0.50187377999999683</v>
+        <v>0.50184241000000895</v>
       </c>
       <c r="D302" s="5">
-        <v>5.0445621937532437</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.0442384370255944</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>123.6752394</v>
+        <v>123.6752566</v>
       </c>
       <c r="C303" s="5">
-        <v>1.0518972099999928</v>
+        <v>1.051915429999994</v>
       </c>
       <c r="D303" s="5">
-        <v>10.793767041841939</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>10.793963003477502</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>124.53754524</v>
+        <v>124.53756215</v>
       </c>
       <c r="C304" s="5">
-        <v>0.86230584000000476</v>
+        <v>0.86230555000000209</v>
       </c>
       <c r="D304" s="5">
-        <v>8.6952326871773344</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>8.6952283938402921</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>125.51119692</v>
+        <v>125.51117624</v>
       </c>
       <c r="C305" s="5">
-        <v>0.97365168000000324</v>
+        <v>0.9736140899999981</v>
       </c>
       <c r="D305" s="5">
-        <v>9.7958793086639453</v>
+        <v>9.7954833215014414</v>
       </c>
       <c r="E305" s="5">
-        <v>7.8219677223558826</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>7.8219560146700839</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>125.73206243</v>
+        <v>125.73205376</v>
       </c>
       <c r="C306" s="5">
-        <v>0.22086550999999588</v>
+        <v>0.22087752000000194</v>
       </c>
       <c r="D306" s="5">
-        <v>2.1322312400457566</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.1323486636181332</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>126.27502019000001</v>
+        <v>126.27500646999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.54295776000000728</v>
+        <v>0.54295270999999445</v>
       </c>
       <c r="D307" s="5">
-        <v>5.3069138466908861</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>5.3068636840745587</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>125.90930005</v>
+        <v>125.90906268000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.36572014000000763</v>
+        <v>-0.36594378999998867</v>
       </c>
       <c r="D308" s="5">
-        <v>-3.4206326889370198</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-3.4226916572035249</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>127.03029155</v>
+        <v>127.03028892</v>
       </c>
       <c r="C309" s="5">
-        <v>1.1209915000000024</v>
+        <v>1.1212262399999986</v>
       </c>
       <c r="D309" s="5">
-        <v>11.222799634343561</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>11.225288219854757</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>126.8087409</v>
+        <v>126.80874421999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.22155064999999752</v>
+        <v>-0.2215447000000097</v>
       </c>
       <c r="D310" s="5">
-        <v>-2.0729331187132383</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-2.0728780231082822</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>127.71606958</v>
+        <v>127.71631569</v>
       </c>
       <c r="C311" s="5">
-        <v>0.907328679999992</v>
+        <v>0.90757147000000771</v>
       </c>
       <c r="D311" s="5">
-        <v>8.9321944874521044</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>8.9346792493802507</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>128.59220232999999</v>
+        <v>128.59222287</v>
       </c>
       <c r="C312" s="5">
-        <v>0.87613274999999646</v>
+        <v>0.87590717999999868</v>
       </c>
       <c r="D312" s="5">
-        <v>8.5498116240310331</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>8.5475095970419357</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>128.69824148999999</v>
+        <v>128.69831912000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.10603915999999458</v>
+        <v>0.10609625000000733</v>
       </c>
       <c r="D313" s="5">
-        <v>0.9940392441150081</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.99457669222713374</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>128.57353190000001</v>
+        <v>128.57354543</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.12470958999998061</v>
+        <v>-0.12477369000001204</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.1566320004404385</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-1.1572226417565057</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>129.89528754</v>
+        <v>129.89528687000001</v>
       </c>
       <c r="C315" s="5">
-        <v>1.3217556399999921</v>
+        <v>1.3217414400000109</v>
       </c>
       <c r="D315" s="5">
-        <v>13.058145774254349</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>13.057996009022377</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>130.01116657</v>
+        <v>130.01114680000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.1158790300000021</v>
+        <v>0.11585992999999917</v>
       </c>
       <c r="D316" s="5">
-        <v>1.0757830234551902</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.0756048400997198</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>130.13950287</v>
+        <v>130.13943042</v>
       </c>
       <c r="C317" s="5">
-        <v>0.12833630000000085</v>
+        <v>0.12828361999999061</v>
       </c>
       <c r="D317" s="5">
-        <v>1.1909932753669583</v>
+        <v>1.190501917500697</v>
       </c>
       <c r="E317" s="5">
-        <v>3.6875641883568733</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>3.6875235486200308</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>131.43815609999999</v>
+        <v>131.43806574999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.2986532299999851</v>
+        <v>1.2986353299999962</v>
       </c>
       <c r="D318" s="5">
-        <v>12.654300165929211</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>12.654123498912838</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>132.06425655999999</v>
+        <v>132.06417511000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.62610046000000352</v>
+        <v>0.62610936000001516</v>
       </c>
       <c r="D319" s="5">
-        <v>5.8683137866670787</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>5.868403542294609</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>132.08911329</v>
+        <v>132.08874943999999</v>
       </c>
       <c r="C320" s="5">
-        <v>2.485673000001043E-2</v>
+        <v>2.4574329999978772E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.22609428151600941</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>0.22352310847921775</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>133.85463032000001</v>
+        <v>133.85467742</v>
       </c>
       <c r="C321" s="5">
-        <v>1.7655170300000123</v>
+        <v>1.7659279800000149</v>
       </c>
       <c r="D321" s="5">
-        <v>17.272582813155978</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>17.276954522558221</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>133.18742433</v>
+        <v>133.18754604</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.66720599000001357</v>
+        <v>-0.66713138000000072</v>
       </c>
       <c r="D322" s="5">
-        <v>-5.8201799689211908</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-5.8195448741388383</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>133.12159588</v>
+        <v>133.12209765</v>
       </c>
       <c r="C323" s="5">
-        <v>-6.5828449999997929E-2</v>
+        <v>-6.5448390000000245E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.59149545271416359</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.58808914723296191</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>133.77597997000001</v>
+        <v>133.77610088</v>
       </c>
       <c r="C324" s="5">
-        <v>0.65438409000000775</v>
+        <v>0.65400323000000071</v>
       </c>
       <c r="D324" s="5">
-        <v>6.060948928270915</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>6.0573020688204915</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>134.49580821999999</v>
+        <v>134.49594698999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.71982824999997774</v>
+        <v>0.71984610999999177</v>
       </c>
       <c r="D325" s="5">
-        <v>6.6515805413984719</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>6.6517443005113863</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>135.60888858000001</v>
+        <v>135.60887649</v>
       </c>
       <c r="C326" s="5">
-        <v>1.1130803600000263</v>
+        <v>1.112929500000007</v>
       </c>
       <c r="D326" s="5">
-        <v>10.395886304683488</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>10.394401358910009</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>135.94305510999999</v>
+        <v>135.94296084000001</v>
       </c>
       <c r="C327" s="5">
-        <v>0.33416652999997609</v>
+        <v>0.33408435000001191</v>
       </c>
       <c r="D327" s="5">
-        <v>2.9974399630323001</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>2.9966930708519746</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>136.38851853</v>
+        <v>136.38837577999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.44546342000001005</v>
+        <v>0.44541493999997783</v>
       </c>
       <c r="D328" s="5">
-        <v>4.0038544927419872</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>4.0034136955468203</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>137.19563024000001</v>
+        <v>137.19540812</v>
       </c>
       <c r="C329" s="5">
-        <v>0.80711171000001514</v>
+        <v>0.80703234000000634</v>
       </c>
       <c r="D329" s="5">
-        <v>7.3370374037271535</v>
+        <v>7.3363001806081352</v>
       </c>
       <c r="E329" s="5">
-        <v>5.4219719719142967</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>5.4218599829645608</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>137.84534209</v>
+        <v>137.84504515</v>
       </c>
       <c r="C330" s="5">
-        <v>0.64971184999998854</v>
+        <v>0.64963703000000805</v>
       </c>
       <c r="D330" s="5">
-        <v>5.8331682398538254</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>5.8324885996521081</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>138.61480476</v>
+        <v>138.61446305000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.7694626699999958</v>
+        <v>0.76941790000000765</v>
       </c>
       <c r="D331" s="5">
-        <v>6.9080147619101862</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>6.9076157508953129</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>139.72777138000001</v>
+        <v>139.72725452</v>
       </c>
       <c r="C332" s="5">
-        <v>1.1129666200000088</v>
+        <v>1.1127914699999906</v>
       </c>
       <c r="D332" s="5">
-        <v>10.072131287148189</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>10.070501513668461</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>139.13225925</v>
+        <v>139.13266356</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.59551213000000303</v>
+        <v>-0.594590960000005</v>
       </c>
       <c r="D333" s="5">
-        <v>-4.9961377840645245</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-4.9886074880212679</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>139.31244423000001</v>
+        <v>139.31294274000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.18018498000000704</v>
+        <v>0.18027918000001364</v>
       </c>
       <c r="D334" s="5">
-        <v>1.5651924326982147</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.56601196624373</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>140.04292086999999</v>
+        <v>140.04382856000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.73047663999997781</v>
+        <v>0.73088581999999747</v>
       </c>
       <c r="D335" s="5">
-        <v>6.4767972604596435</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>6.4805067282204032</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>139.50795145000001</v>
+        <v>139.50845547</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.53496941999998171</v>
+        <v>-0.53537309000000732</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.4889509045344607</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-4.4922387101021144</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>139.34939428999999</v>
+        <v>139.349478</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.15855716000001507</v>
+        <v>-0.1589774699999964</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.3553615778401418</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-1.3589270602650028</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>139.99350462000001</v>
+        <v>139.9930142</v>
       </c>
       <c r="C338" s="5">
-        <v>0.64411033000001794</v>
+        <v>0.64353619999999978</v>
       </c>
       <c r="D338" s="5">
-        <v>5.6899291513406336</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>5.6847244030086896</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>141.01507199</v>
+        <v>141.01459795</v>
       </c>
       <c r="C339" s="5">
-        <v>1.0215673699999854</v>
+        <v>1.0215837499999907</v>
       </c>
       <c r="D339" s="5">
-        <v>9.1168376274111793</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>9.1170229558012785</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>141.56303363999999</v>
+        <v>141.56277514000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.54796164999999064</v>
+        <v>0.5481771900000183</v>
       </c>
       <c r="D340" s="5">
-        <v>4.7639654046253588</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>4.7658959148514368</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>141.89352112</v>
+        <v>141.89324669000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.33048748000001638</v>
+        <v>0.33047154999999862</v>
       </c>
       <c r="D341" s="5">
-        <v>2.8377252551294418</v>
+        <v>2.8375919597417143</v>
       </c>
       <c r="E341" s="5">
-        <v>3.4242277773583796</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>3.4241951931007542</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>141.5986485</v>
+        <v>141.59813804000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.29487262000000669</v>
+        <v>-0.29510865000000308</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.4654449481091523</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-2.4674006055507069</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>142.11288605999999</v>
+        <v>142.11226631</v>
       </c>
       <c r="C343" s="5">
-        <v>0.51423755999999798</v>
+        <v>0.51412826999998629</v>
       </c>
       <c r="D343" s="5">
-        <v>4.4460963268424747</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>4.445148802583776</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>142.81641764</v>
+        <v>142.81572861000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.70353158000000349</v>
+        <v>0.70346230000001242</v>
       </c>
       <c r="D344" s="5">
-        <v>6.1050637608509817</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>6.1044734562203606</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>142.98322309</v>
+        <v>142.98433048999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.16680544999999825</v>
+        <v>0.16860187999998288</v>
       </c>
       <c r="D345" s="5">
-        <v>1.4106039111633661</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>1.4259012703200291</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>143.84317472000001</v>
+        <v>143.84353019</v>
       </c>
       <c r="C346" s="5">
-        <v>0.85995163000001185</v>
+        <v>0.8591997000000049</v>
       </c>
       <c r="D346" s="5">
-        <v>7.4608137747992131</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>7.4540133908557626</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>145.02171666000001</v>
+        <v>145.02479080000001</v>
       </c>
       <c r="C347" s="5">
-        <v>1.1785419400000023</v>
+        <v>1.1812606100000096</v>
       </c>
       <c r="D347" s="5">
-        <v>10.287269356198191</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>10.312055458703595</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>145.36928997000001</v>
+        <v>145.36963781</v>
       </c>
       <c r="C348" s="5">
-        <v>0.34757331000000136</v>
+        <v>0.34484700999999518</v>
       </c>
       <c r="D348" s="5">
-        <v>2.9142540180112642</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.89103329597582</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>145.91099714999999</v>
+        <v>145.9106553</v>
       </c>
       <c r="C349" s="5">
-        <v>0.54170717999997464</v>
+        <v>0.54101749000000154</v>
       </c>
       <c r="D349" s="5">
-        <v>4.5645022641558786</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.5585602385742829</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>145.64871841999999</v>
+        <v>145.64611234</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.26227872999999136</v>
+        <v>-0.26454295999999999</v>
       </c>
       <c r="D350" s="5">
-        <v>-2.1358325486192098</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-2.1540925390402199</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>144.41994700999999</v>
+        <v>144.41930563</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.2287714100000073</v>
+        <v>-1.2268067100000053</v>
       </c>
       <c r="D351" s="5">
-        <v>-9.6670559008191432</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-9.6524728316689679</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>145.77096698</v>
+        <v>145.77101343999999</v>
       </c>
       <c r="C352" s="5">
-        <v>1.3510199700000101</v>
+        <v>1.3517078099999935</v>
       </c>
       <c r="D352" s="5">
-        <v>11.821738711958108</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>11.828125890744445</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>147.16584343</v>
+        <v>147.16592581</v>
       </c>
       <c r="C353" s="5">
-        <v>1.3948764499999982</v>
+        <v>1.3949123700000143</v>
       </c>
       <c r="D353" s="5">
-        <v>12.106777476038078</v>
+        <v>12.107101766481133</v>
       </c>
       <c r="E353" s="5">
-        <v>3.7156892495050275</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.7159478995638429</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>147.20618807</v>
+        <v>147.20580296</v>
       </c>
       <c r="C354" s="5">
-        <v>4.0344640000000709E-2</v>
+        <v>3.9877149999995254E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>0.32946933351167829</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>0.32564576240967646</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>147.10689223</v>
+        <v>147.10630499000001</v>
       </c>
       <c r="C355" s="5">
-        <v>-9.929583999999636E-2</v>
+        <v>-9.949796999998739E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-0.80644668041592871</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-0.80808431907106737</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>147.64009430999999</v>
+        <v>147.63935601</v>
       </c>
       <c r="C356" s="5">
-        <v>0.53320207999999525</v>
+        <v>0.53305101999998783</v>
       </c>
       <c r="D356" s="5">
-        <v>4.4372719419831119</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>4.4360077345849902</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>148.73458868</v>
+        <v>148.73590772</v>
       </c>
       <c r="C357" s="5">
-        <v>1.0944943700000067</v>
+        <v>1.09655171</v>
       </c>
       <c r="D357" s="5">
-        <v>9.2677383106077649</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>9.2859251163153189</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>149.26000399</v>
+        <v>149.25928497999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.52541530999999964</v>
+        <v>0.52337725999998952</v>
       </c>
       <c r="D358" s="5">
-        <v>4.3224230148059872</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.3052919028939041</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>149.7404028</v>
+        <v>149.74849759</v>
       </c>
       <c r="C359" s="5">
-        <v>0.48039880999999696</v>
+        <v>0.48921261000000982</v>
       </c>
       <c r="D359" s="5">
-        <v>3.9313522113997301</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>4.00480508011829</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>150.49176722999999</v>
+        <v>150.49027810999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.75136442999999531</v>
+        <v>0.74178051999999184</v>
       </c>
       <c r="D360" s="5">
-        <v>6.1903229091100576</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>6.1088606113534949</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>150.87813260999999</v>
+        <v>150.87640182000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.38636538000000087</v>
+        <v>0.38612371000002099</v>
       </c>
       <c r="D361" s="5">
-        <v>3.1246997343446159</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.1227489211783199</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>150.65831908000001</v>
+        <v>150.65314370999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.21981352999998194</v>
+        <v>-0.2232581100000175</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.7343325000610754</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-1.7613095433095194</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>150.76640871999999</v>
+        <v>150.76470645000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.10808963999997445</v>
+        <v>0.11156274000001076</v>
       </c>
       <c r="D363" s="5">
-        <v>0.86434401236217262</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.89226081463549267</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>151.21220650999999</v>
+        <v>151.21064663999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.4457977900000003</v>
+        <v>0.44594018999998752</v>
       </c>
       <c r="D364" s="5">
-        <v>3.6065300793474808</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.6077423082895521</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>150.78495813000001</v>
+        <v>150.79098325000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.42724837999998044</v>
+        <v>-0.41966338999998243</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.3383891963335022</v>
+        <v>-3.2800575264093967</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4592083432195766</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.4632450888666835</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>151.53866704999999</v>
+        <v>151.53789405000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.7537089199999798</v>
+        <v>0.74691079999999488</v>
       </c>
       <c r="D366" s="5">
-        <v>6.1659663390975394</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>6.1085775965022959</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>151.26425594</v>
+        <v>151.26343469</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.27441110999998841</v>
+        <v>-0.2744593600000087</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.1514866905152807</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-2.1518720959761817</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>150.93154873</v>
+        <v>150.93130780000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.33270720999999526</v>
+        <v>-0.33212688999998363</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.6077149130168675</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.603235192712483</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>144.73122058000001</v>
+        <v>144.73342215</v>
       </c>
       <c r="C369" s="5">
-        <v>-6.20032814999999</v>
+        <v>-6.1978856500000177</v>
       </c>
       <c r="D369" s="5">
-        <v>-39.551384901526532</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-39.539191710819246</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>145.5862808</v>
+        <v>145.58535334000001</v>
       </c>
       <c r="C370" s="5">
-        <v>0.85506021999998438</v>
+        <v>0.85193119000001616</v>
       </c>
       <c r="D370" s="5">
-        <v>7.3244624241950662</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>7.2966708841625705</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>144.17171123</v>
+        <v>144.18578191</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.4145695699999976</v>
+        <v>-1.3995714300000088</v>
       </c>
       <c r="D371" s="5">
-        <v>-11.056293996328515</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-10.945263081813261</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>143.54984927000001</v>
+        <v>143.54003839999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.62186195999998972</v>
+        <v>-0.64574351000001684</v>
       </c>
       <c r="D372" s="5">
-        <v>-5.0549669011033194</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-5.2438397297078998</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>143.70674165</v>
+        <v>143.70306832</v>
       </c>
       <c r="C373" s="5">
-        <v>0.15689237999998795</v>
+        <v>0.16302992000001382</v>
       </c>
       <c r="D373" s="5">
-        <v>1.3194491363124561</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>1.3714824193907127</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>144.04534405999999</v>
+        <v>144.03681666</v>
       </c>
       <c r="C374" s="5">
-        <v>0.33860240999999291</v>
+        <v>0.33374833999999964</v>
       </c>
       <c r="D374" s="5">
-        <v>2.8643754039802127</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>2.8228600509455859</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>144.64034608</v>
+        <v>144.63723883</v>
       </c>
       <c r="C375" s="5">
-        <v>0.59500202000000968</v>
+        <v>0.60042217000000164</v>
       </c>
       <c r="D375" s="5">
-        <v>5.0709657655296558</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>5.1185337596756142</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>144.44300147000001</v>
+        <v>144.44059390999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.1973446099999876</v>
+        <v>-0.19664492000001133</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.6250273429048057</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-1.61934331191953</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>144.60291932999999</v>
+        <v>144.61676032</v>
       </c>
       <c r="C377" s="5">
-        <v>0.15991785999997887</v>
+        <v>0.17616641000000755</v>
       </c>
       <c r="D377" s="5">
-        <v>1.3366815093660556</v>
+        <v>1.4734331101576181</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.0999041792153745</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.0945571127178226</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>144.68903018</v>
+        <v>144.68988021999999</v>
       </c>
       <c r="C378" s="5">
-        <v>8.6110850000011396E-2</v>
+        <v>7.3119899999994686E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>0.71694357152527477</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>0.60842391470723456</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>143.75785497999999</v>
+        <v>143.75837665</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.93117520000001264</v>
+        <v>-0.93150356999998962</v>
       </c>
       <c r="D379" s="5">
-        <v>-7.4552598871857834</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-7.4577542562995758</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>146.29818825000001</v>
+        <v>146.30013747000001</v>
       </c>
       <c r="C380" s="5">
-        <v>2.5403332700000192</v>
+        <v>2.5417608200000075</v>
       </c>
       <c r="D380" s="5">
-        <v>23.392387197739637</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>23.406743084649296</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>146.19249678</v>
+        <v>146.19696328000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.10569147000001067</v>
+        <v>-0.10317419000000427</v>
       </c>
       <c r="D381" s="5">
-        <v>-0.86349004119625761</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-0.84299260417927124</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>145.77533503999999</v>
+        <v>145.77567651999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.4171617400000116</v>
+        <v>-0.42128676000001519</v>
       </c>
       <c r="D382" s="5">
-        <v>-3.3709791788981924</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-3.4036835842675472</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>144.98688221</v>
+        <v>145.00398679</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.7884528299999829</v>
+        <v>-0.77168972999999141</v>
       </c>
       <c r="D383" s="5">
-        <v>-6.3007850930960174</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-6.1706885162263418</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>145.72224309000001</v>
+        <v>145.70093079</v>
       </c>
       <c r="C384" s="5">
-        <v>0.73536088000000177</v>
+        <v>0.69694400000000201</v>
       </c>
       <c r="D384" s="5">
-        <v>6.2589796232885853</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>5.9225915790815931</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>145.92424518999999</v>
+        <v>145.91367446000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.20200209999998719</v>
+        <v>0.21274367000000893</v>
       </c>
       <c r="D385" s="5">
-        <v>1.6761971255445873</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.7663072415962322</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>146.20057790000001</v>
+        <v>146.18556638999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.27633271000001969</v>
+        <v>0.27189192999998113</v>
       </c>
       <c r="D386" s="5">
-        <v>2.2962244348394556</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>2.2591095449389309</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>148.42991036000001</v>
+        <v>148.42378260999999</v>
       </c>
       <c r="C387" s="5">
-        <v>2.2293324599999949</v>
+        <v>2.2382162199999982</v>
       </c>
       <c r="D387" s="5">
-        <v>19.913486534090264</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>20.001868648684784</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>149.72389462999999</v>
+        <v>149.72327852000001</v>
       </c>
       <c r="C388" s="5">
-        <v>1.2939842699999815</v>
+        <v>1.2994959100000187</v>
       </c>
       <c r="D388" s="5">
-        <v>10.977844119632474</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>11.027355271282001</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>150.63481304000001</v>
+        <v>150.66252632999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.91091841000002205</v>
+        <v>0.93924780999998347</v>
       </c>
       <c r="D389" s="5">
-        <v>7.5501071249118423</v>
+        <v>7.7931107176788528</v>
       </c>
       <c r="E389" s="5">
-        <v>4.1713498855680431</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.1805431103713486</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>150.96564583</v>
+        <v>150.96919965000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.33083278999998811</v>
+        <v>0.30667332000001579</v>
       </c>
       <c r="D390" s="5">
-        <v>2.6675782376171631</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.4701298541650818</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>152.06422529</v>
+        <v>152.07096071000001</v>
       </c>
       <c r="C391" s="5">
-        <v>1.0985794599999963</v>
+        <v>1.1017610600000012</v>
       </c>
       <c r="D391" s="5">
-        <v>9.090540520903744</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.1177100230755759</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>152.86104448</v>
+        <v>152.86775338999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.79681919000000789</v>
+        <v>0.7967926799999816</v>
       </c>
       <c r="D392" s="5">
-        <v>6.4724452513005959</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>6.4719286969144862</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>153.23956827000001</v>
+        <v>153.24731861000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.37852379000000269</v>
+        <v>0.37956522000001769</v>
       </c>
       <c r="D393" s="5">
-        <v>3.0123190248528164</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>3.0205859255463929</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>153.63007526000001</v>
+        <v>153.63162491</v>
       </c>
       <c r="C394" s="5">
-        <v>0.39050699000000577</v>
+        <v>0.38430629999999155</v>
       </c>
       <c r="D394" s="5">
-        <v>3.1012385906543871</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.0511577793874034</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>153.77478729000001</v>
+        <v>153.78994875999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.14471202999999377</v>
+        <v>0.15832384999998794</v>
       </c>
       <c r="D395" s="5">
-        <v>1.1362158319440097</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>1.2436839080723683</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>155.4355296</v>
+        <v>155.40091944</v>
       </c>
       <c r="C396" s="5">
-        <v>1.6607423099999892</v>
+        <v>1.6109706800000083</v>
       </c>
       <c r="D396" s="5">
-        <v>13.75799988194013</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>13.320264942936433</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>156.34355328999999</v>
+        <v>156.32043193000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.90802368999999317</v>
+        <v>0.91951249000001667</v>
       </c>
       <c r="D397" s="5">
-        <v>7.2398432727613038</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>7.3361338842429458</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>157.10791725999999</v>
+        <v>157.07312612000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.76436397000000511</v>
+        <v>0.75269418999999971</v>
       </c>
       <c r="D398" s="5">
-        <v>6.0271574443007792</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.9335901373621436</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>157.32716452</v>
+        <v>157.31534827999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.21924726000000305</v>
+        <v>0.24222215999998298</v>
       </c>
       <c r="D399" s="5">
-        <v>1.6875374702758128</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>1.8662938458581246</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>157.87330953</v>
+        <v>157.88718015000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.54614501000000359</v>
+        <v>0.57183187000001112</v>
       </c>
       <c r="D400" s="5">
-        <v>4.2461375896893916</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>4.450197849740789</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>157.9816117</v>
+        <v>158.02944362</v>
       </c>
       <c r="C401" s="5">
-        <v>0.10830217000000175</v>
+        <v>0.14226346999998896</v>
       </c>
       <c r="D401" s="5">
-        <v>0.82632131549713606</v>
+        <v>1.0866286694006355</v>
       </c>
       <c r="E401" s="5">
-        <v>4.8772249334216644</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.8896812428752545</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>160.95503477</v>
+        <v>160.96889440999999</v>
       </c>
       <c r="C402" s="5">
-        <v>2.9734230699999955</v>
+        <v>2.9394507899999951</v>
       </c>
       <c r="D402" s="5">
-        <v>25.076670927578682</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>24.751966801420799</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>160.60479548999999</v>
+        <v>160.62190068000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.35023928000001092</v>
+        <v>-0.34699372999997991</v>
       </c>
       <c r="D403" s="5">
-        <v>-2.5801829092785278</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-2.5563384961545976</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>161.47710076000001</v>
+        <v>161.48860338</v>
       </c>
       <c r="C404" s="5">
-        <v>0.87230527000002667</v>
+        <v>0.8667026999999905</v>
       </c>
       <c r="D404" s="5">
-        <v>6.7159204666189964</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.6707661829193077</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>161.74096660999999</v>
+        <v>161.74807351999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.26386584999997353</v>
+        <v>0.25947013999999058</v>
       </c>
       <c r="D405" s="5">
-        <v>1.9786108586120177</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>1.9452177918026559</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>162.27564608</v>
+        <v>162.27418175</v>
       </c>
       <c r="C406" s="5">
-        <v>0.53467947000001459</v>
+        <v>0.52610823000000551</v>
       </c>
       <c r="D406" s="5">
-        <v>4.0398582335555488</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.9737562486934497</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>163.13181653999999</v>
+        <v>163.13757806999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.85617045999998709</v>
+        <v>0.86339631999999256</v>
       </c>
       <c r="D407" s="5">
-        <v>6.5182209705574978</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>6.5749140381329729</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>162.75206914</v>
+        <v>162.70521203999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.37974739999998519</v>
+        <v>-0.43236602999999718</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.7579385985698535</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-3.1344260335137486</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>163.35889096</v>
+        <v>163.31829708000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.60682181999999329</v>
+        <v>0.61308504000001562</v>
       </c>
       <c r="D409" s="5">
-        <v>4.5671068491279332</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>4.6165833321905048</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>164.44269342999999</v>
+        <v>164.38470487999999</v>
       </c>
       <c r="C410" s="5">
-        <v>1.0838024699999949</v>
+        <v>1.066407799999979</v>
       </c>
       <c r="D410" s="5">
-        <v>8.2584145159612543</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>8.1231677386293342</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>164.42273863</v>
+        <v>164.40632529000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.9954799999993611E-2</v>
+        <v>2.1620410000025458E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.14552051065143123</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>0.15794211462867302</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>164.85165760000001</v>
+        <v>164.88085727999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.42891897000001222</v>
+        <v>0.47453198999997426</v>
       </c>
       <c r="D412" s="5">
-        <v>3.1756681292685718</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>3.5191205485001875</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>165.68846594999999</v>
+        <v>165.77575231</v>
       </c>
       <c r="C413" s="5">
-        <v>0.8368083499999841</v>
+        <v>0.89489503000001491</v>
       </c>
       <c r="D413" s="5">
-        <v>6.2643287738656905</v>
+        <v>6.7110141901491005</v>
       </c>
       <c r="E413" s="5">
-        <v>4.8783236017587717</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.9018135561034404</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>165.70505499000001</v>
+        <v>165.72802161000001</v>
       </c>
       <c r="C414" s="5">
-        <v>1.6589040000013711E-2</v>
+        <v>-4.7730699999988246E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>0.12021243395197168</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-0.34496133390230499</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>166.10129938</v>
+        <v>166.12793998000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.39624438999999256</v>
+        <v>0.39991836999999464</v>
       </c>
       <c r="D415" s="5">
-        <v>2.9075579306476307</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.934463563549472</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>166.37562685</v>
+        <v>166.38995677</v>
       </c>
       <c r="C416" s="5">
-        <v>0.2743274700000029</v>
+        <v>0.2620167899999899</v>
       </c>
       <c r="D416" s="5">
-        <v>1.9999828564836841</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.9091430689522904</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>166.62551214999999</v>
+        <v>166.62943761</v>
       </c>
       <c r="C417" s="5">
-        <v>0.24988529999998832</v>
+        <v>0.23948083999999881</v>
       </c>
       <c r="D417" s="5">
-        <v>1.8172845624830902</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.740867311573413</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>167.80469184</v>
+        <v>167.79809408</v>
       </c>
       <c r="C418" s="5">
-        <v>1.1791796900000122</v>
+        <v>1.1686564700000019</v>
       </c>
       <c r="D418" s="5">
-        <v>8.8306511215963326</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>8.7485665420528491</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>168.58374244999999</v>
+        <v>168.57578946999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.77905060999998454</v>
+        <v>0.77769538999999099</v>
       </c>
       <c r="D419" s="5">
-        <v>5.7156033763232639</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>5.7056359238988774</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>169.31000481000001</v>
+        <v>169.25130772</v>
       </c>
       <c r="C420" s="5">
-        <v>0.72626236000002109</v>
+        <v>0.67551825000001031</v>
       </c>
       <c r="D420" s="5">
-        <v>5.2938914523706027</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>4.9160589803367349</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>170.33857103</v>
+        <v>170.28191898</v>
       </c>
       <c r="C421" s="5">
-        <v>1.0285662199999877</v>
+        <v>1.0306112600000006</v>
       </c>
       <c r="D421" s="5">
-        <v>7.5386378003525989</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>7.5568399515379525</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>170.89654062</v>
+        <v>170.81382608000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.55796958999999902</v>
+        <v>0.53190710000001218</v>
       </c>
       <c r="D422" s="5">
-        <v>4.0023765614491502</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.81349634295165</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>171.90689194999999</v>
+        <v>171.88805626999999</v>
       </c>
       <c r="C423" s="5">
-        <v>1.0103513299999918</v>
+        <v>1.0742301899999802</v>
       </c>
       <c r="D423" s="5">
-        <v>7.3297707984009142</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>7.813255329579305</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>172.69887582000001</v>
+        <v>172.74663165000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.79198387000002413</v>
+        <v>0.85857538000001909</v>
       </c>
       <c r="D424" s="5">
-        <v>5.6707197623671934</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>6.1614027117003145</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>173.32197349</v>
+        <v>173.44876428000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.62309766999999283</v>
+        <v>0.70213262999999415</v>
       </c>
       <c r="D425" s="5">
-        <v>4.4165592205677839</v>
+        <v>4.9879525309806994</v>
       </c>
       <c r="E425" s="5">
-        <v>4.6071447980595037</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>4.628549026670381</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>173.51385146999999</v>
+        <v>173.54704390000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.19187797999998679</v>
+        <v>9.8279619999999568E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>1.3365918575828362</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>0.68206755676178954</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>175.41436727999999</v>
+        <v>175.44767014999999</v>
       </c>
       <c r="C427" s="5">
-        <v>1.9005158100000017</v>
+        <v>1.9006262499999877</v>
       </c>
       <c r="D427" s="5">
-        <v>13.965168478161383</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>13.96319547135465</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>176.45247398000001</v>
+        <v>176.46707909</v>
       </c>
       <c r="C428" s="5">
-        <v>1.0381067000000144</v>
+        <v>1.0194089400000053</v>
       </c>
       <c r="D428" s="5">
-        <v>7.3374037541483972</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>7.1995845275581338</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>177.34103730999999</v>
+        <v>177.33987741000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.88856332999998244</v>
+        <v>0.87279832000001534</v>
       </c>
       <c r="D429" s="5">
-        <v>6.2130575747556538</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>6.0992905816702248</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>177.83747639000001</v>
+        <v>177.82490730000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.49643908000001602</v>
+        <v>0.48502988999999275</v>
       </c>
       <c r="D430" s="5">
-        <v>3.4114217825581106</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>3.3318594854819361</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>178.05220292999999</v>
+        <v>178.02939807000001</v>
       </c>
       <c r="C431" s="5">
-        <v>0.2147265399999867</v>
+        <v>0.20449077000000671</v>
       </c>
       <c r="D431" s="5">
-        <v>1.4585785004334939</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>1.388708238678249</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>178.94639955</v>
+        <v>178.87976078</v>
       </c>
       <c r="C432" s="5">
-        <v>0.89419662000000244</v>
+        <v>0.85036270999998465</v>
       </c>
       <c r="D432" s="5">
-        <v>6.1958048333097038</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>5.884839689078758</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>178.98553702999999</v>
+        <v>178.91448750000001</v>
       </c>
       <c r="C433" s="5">
-        <v>3.913747999999373E-2</v>
+        <v>3.4726720000008982E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.26276869438310868</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.23321021632998207</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>178.95407485000001</v>
+        <v>178.85412731</v>
       </c>
       <c r="C434" s="5">
-        <v>-3.1462179999977025E-2</v>
+        <v>-6.0360190000011471E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.2107328731733249</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-0.40409236796470349</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>178.87719204999999</v>
+        <v>179.13730887</v>
       </c>
       <c r="C435" s="5">
-        <v>-7.6882800000021234E-2</v>
+        <v>0.28318156000000272</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.51433123189013052</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.916605195252874</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>178.57790161</v>
+        <v>179.35926344999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.29929043999999294</v>
+        <v>0.2219545799999878</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.9894200217449587</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.4969972167806933</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>178.5957487</v>
+        <v>179.54705718</v>
       </c>
       <c r="C437" s="5">
-        <v>1.7847090000003618E-2</v>
+        <v>0.18779373000000987</v>
       </c>
       <c r="D437" s="5">
-        <v>0.11999404042093431</v>
+        <v>1.2636912941406564</v>
       </c>
       <c r="E437" s="5">
-        <v>3.042762036346347</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>3.5159044950908047</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>180.66533089000001</v>
+        <v>181.56445608999999</v>
       </c>
       <c r="C438" s="5">
-        <v>2.0695821900000055</v>
+        <v>2.0173989099999972</v>
       </c>
       <c r="D438" s="5">
-        <v>14.827113865203788</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>14.348507327021487</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>180.23266851</v>
+        <v>181.09559440999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.43266238000001067</v>
+        <v>-0.46886168000000339</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.8362417321117772</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.0551760431310471</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>180.5083631</v>
+        <v>181.37260899</v>
       </c>
       <c r="C440" s="5">
-        <v>0.27569459000000052</v>
+        <v>0.27701458000001367</v>
       </c>
       <c r="D440" s="5">
-        <v>1.8511133180276973</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>1.8511133673027702</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>180.12873389999999</v>
+        <v>180.99720626000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.37962920000001077</v>
+        <v>-0.37540272999999047</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.4947450763795898</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-2.4556644477512823</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>181.83205949000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.83485322999999312</v>
+      </c>
+      <c r="D442" s="5">
+        <v>5.6776227188203743</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>