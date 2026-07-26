--- v7 (2026-07-06)
+++ v8 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FE394521-9FBA-4A0B-BD80-1B7B690CFC96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1A55824B-BDB5-4731-A753-10FB9D0432D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A23E7CD1-FB52-4844-A30B-EEDB6FD7E90E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{406F9E41-B8D2-46F0-8E4E-5AC13D1E441F}"/>
   </bookViews>
   <sheets>
     <sheet name="dalnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C5D8073-C7E9-4B07-877F-B128C31A4CDF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A4FEB56-CD69-474E-BDEB-30B3ECB2BFAF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>65.585414650000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>65.076675105000007</v>
       </c>
       <c r="C7" s="5">
         <v>-0.50873954499999741</v>
       </c>
       <c r="D7" s="5">
         <v>-8.9212530518558371</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>64.222083237000007</v>
       </c>
       <c r="C8" s="5">
         <v>-0.85459186799999998</v>
       </c>
       <c r="D8" s="5">
         <v>-14.668692772074765</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>63.709443020000002</v>
       </c>
       <c r="C9" s="5">
         <v>-0.51264021700000484</v>
       </c>
       <c r="D9" s="5">
         <v>-9.1692228562856197</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>63.832688128000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.12324510799999899</v>
       </c>
       <c r="D10" s="5">
         <v>2.3462435037800988</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>64.055542125000002</v>
       </c>
       <c r="C11" s="5">
         <v>0.22285399700000141</v>
       </c>
       <c r="D11" s="5">
         <v>4.270853209666825</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>63.321756876000002</v>
       </c>
       <c r="C12" s="5">
         <v>-0.73378524900000031</v>
       </c>
       <c r="D12" s="5">
         <v>-12.912677605995048</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>64.761423097000005</v>
       </c>
       <c r="C13" s="5">
         <v>1.4396662210000031</v>
       </c>
       <c r="D13" s="5">
         <v>30.966774421909584</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>65.454135336999997</v>
       </c>
       <c r="C14" s="5">
         <v>0.69271223999999165</v>
       </c>
       <c r="D14" s="5">
         <v>13.618350121527456</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>65.137699952000006</v>
       </c>
       <c r="C15" s="5">
         <v>-0.31643538499999124</v>
       </c>
       <c r="D15" s="5">
         <v>-5.6495555024311361</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>65.739523168000005</v>
       </c>
       <c r="C16" s="5">
         <v>0.60182321599999966</v>
       </c>
       <c r="D16" s="5">
         <v>11.668212443058334</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>65.981582403000004</v>
       </c>
       <c r="C17" s="5">
         <v>0.24205923499999926</v>
       </c>
       <c r="D17" s="5">
         <v>4.5091042984517937</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>64.181732797999999</v>
       </c>
       <c r="C18" s="5">
         <v>-1.7998496050000057</v>
       </c>
       <c r="D18" s="5">
         <v>-28.242956634048998</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>65.309012280000005</v>
       </c>
       <c r="C19" s="5">
         <v>1.1272794820000058</v>
       </c>
       <c r="D19" s="5">
         <v>23.236719748934377</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>64.948418344000004</v>
       </c>
       <c r="C20" s="5">
         <v>-0.36059393600000078</v>
       </c>
       <c r="D20" s="5">
         <v>-6.4280747871860999</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>64.367304422999993</v>
       </c>
       <c r="C21" s="5">
         <v>-0.58111392100001069</v>
       </c>
       <c r="D21" s="5">
         <v>-10.22386329901529</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>64.456390017000004</v>
       </c>
       <c r="C22" s="5">
         <v>8.9085594000010815E-2</v>
       </c>
       <c r="D22" s="5">
         <v>1.6735240736938106</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>64.241199932000001</v>
       </c>
       <c r="C23" s="5">
         <v>-0.21519008500000325</v>
       </c>
       <c r="D23" s="5">
         <v>-3.9334952012080038</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>64.850878815000002</v>
       </c>
       <c r="C24" s="5">
         <v>0.60967888300000084</v>
       </c>
       <c r="D24" s="5">
         <v>12.002226639661773</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>64.372581378000007</v>
       </c>
       <c r="C25" s="5">
         <v>-0.47829743699999483</v>
       </c>
       <c r="D25" s="5">
         <v>-8.5000807918683368</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>64.254503575000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.11807780300000559</v>
       </c>
       <c r="D26" s="5">
         <v>-2.1790734521915822</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>63.805874551000002</v>
       </c>
       <c r="C27" s="5">
         <v>-0.44862902399999882</v>
       </c>
       <c r="D27" s="5">
         <v>-8.0641032164958997</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>63.780695072</v>
       </c>
       <c r="C28" s="5">
         <v>-2.5179479000001947E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-0.47252514593841832</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>63.555333769999997</v>
       </c>
       <c r="C29" s="5">
         <v>-0.22536130200000315</v>
       </c>
       <c r="D29" s="5">
         <v>-4.1586169550729473</v>
       </c>
       <c r="E29" s="5">
         <v>-3.6771604205868447</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>64.111160966</v>
       </c>
       <c r="C30" s="5">
         <v>0.55582719600000274</v>
       </c>
       <c r="D30" s="5">
         <v>11.014485720318623</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>64.474310129000003</v>
       </c>
       <c r="C31" s="5">
         <v>0.36314916300000277</v>
       </c>
       <c r="D31" s="5">
         <v>7.0130518575990619</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>65.060930447000004</v>
       </c>
       <c r="C32" s="5">
         <v>0.58662031800000136</v>
       </c>
       <c r="D32" s="5">
         <v>11.481497012867713</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>65.910360428000004</v>
       </c>
       <c r="C33" s="5">
         <v>0.84942998100000011</v>
       </c>
       <c r="D33" s="5">
         <v>16.842542837822805</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>65.491781857000007</v>
       </c>
       <c r="C34" s="5">
         <v>-0.41857857099999762</v>
       </c>
       <c r="D34" s="5">
         <v>-7.360235956735206</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>64.519690921000006</v>
       </c>
       <c r="C35" s="5">
         <v>-0.97209093600000074</v>
       </c>
       <c r="D35" s="5">
         <v>-16.427063931459486</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>65.706937296000007</v>
       </c>
       <c r="C36" s="5">
         <v>1.1872463750000009</v>
       </c>
       <c r="D36" s="5">
         <v>24.459300308788091</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>65.688155148000007</v>
       </c>
       <c r="C37" s="5">
         <v>-1.8782147999999665E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.34247794857529268</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>65.349249587000003</v>
       </c>
       <c r="C38" s="5">
         <v>-0.33890556100000424</v>
       </c>
       <c r="D38" s="5">
         <v>-6.0184766656027122</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>65.750644569000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.40139498199999935</v>
       </c>
       <c r="D39" s="5">
         <v>7.6249387703485993</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>65.409019057999998</v>
       </c>
       <c r="C40" s="5">
         <v>-0.34162551100000371</v>
       </c>
       <c r="D40" s="5">
         <v>-6.059805188048184</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>66.052777886000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.64375882800000284</v>
       </c>
       <c r="D41" s="5">
         <v>12.471220861141585</v>
       </c>
       <c r="E41" s="5">
         <v>3.929558650479259</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>66.970619994000003</v>
       </c>
       <c r="C42" s="5">
         <v>0.9178421080000021</v>
       </c>
       <c r="D42" s="5">
         <v>18.009995101946163</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>67.229312726000003</v>
       </c>
       <c r="C43" s="5">
         <v>0.25869273200000009</v>
       </c>
       <c r="D43" s="5">
         <v>4.7350934179217541</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>67.565384709</v>
       </c>
       <c r="C44" s="5">
         <v>0.33607198299999652</v>
       </c>
       <c r="D44" s="5">
         <v>6.1663749036505067</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>67.952437594000003</v>
       </c>
       <c r="C45" s="5">
         <v>0.38705288500000279</v>
       </c>
       <c r="D45" s="5">
         <v>7.0950597574555685</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>68.397403402999998</v>
       </c>
       <c r="C46" s="5">
         <v>0.44496580899999572</v>
       </c>
       <c r="D46" s="5">
         <v>8.1471035146179602</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>68.956126294000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.55872289100000216</v>
       </c>
       <c r="D47" s="5">
         <v>10.255153939832141</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>69.399582785999996</v>
       </c>
       <c r="C48" s="5">
         <v>0.44345649199999571</v>
       </c>
       <c r="D48" s="5">
         <v>7.9960914955593765</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>69.721579622999997</v>
       </c>
       <c r="C49" s="5">
         <v>0.32199683700000037</v>
       </c>
       <c r="D49" s="5">
         <v>5.7120027791628614</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>70.027117414000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.30553779100000611</v>
       </c>
       <c r="D50" s="5">
         <v>5.3873242029348845</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>71.417176620000006</v>
       </c>
       <c r="C51" s="5">
         <v>1.3900592060000037</v>
       </c>
       <c r="D51" s="5">
         <v>26.600998143214305</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>71.953794228999996</v>
       </c>
       <c r="C52" s="5">
         <v>0.53661760899998967</v>
       </c>
       <c r="D52" s="5">
         <v>9.3987286060388087</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>72.565846352999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.61205212400000164</v>
       </c>
       <c r="D53" s="5">
         <v>10.698766232061608</v>
       </c>
       <c r="E53" s="5">
         <v>9.860400539460823</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>72.167318117999997</v>
       </c>
       <c r="C54" s="5">
         <v>-0.39852823500000056</v>
       </c>
       <c r="D54" s="5">
         <v>-6.3948772257634401</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>71.557160444000004</v>
       </c>
       <c r="C55" s="5">
         <v>-0.61015767399999277</v>
       </c>
       <c r="D55" s="5">
         <v>-9.6869758800063437</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>71.924673175999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.36751273199999446</v>
       </c>
       <c r="D56" s="5">
         <v>6.3402274180335727</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>73.016823157999994</v>
       </c>
       <c r="C57" s="5">
         <v>1.0921499819999951</v>
       </c>
       <c r="D57" s="5">
         <v>19.823068566690072</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>72.966528909999994</v>
       </c>
       <c r="C58" s="5">
         <v>-5.0294248000000152E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-0.82344008265089474</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>73.678378610999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.71184970100000555</v>
       </c>
       <c r="D59" s="5">
         <v>12.356053908640497</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>73.394831034999996</v>
       </c>
       <c r="C60" s="5">
         <v>-0.28354757600000369</v>
       </c>
       <c r="D60" s="5">
         <v>-4.5216337233814574</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>74.735727724</v>
       </c>
       <c r="C61" s="5">
         <v>1.3408966890000045</v>
       </c>
       <c r="D61" s="5">
         <v>24.266341528782064</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>75.407624369000004</v>
       </c>
       <c r="C62" s="5">
         <v>0.6718966450000039</v>
       </c>
       <c r="D62" s="5">
         <v>11.338123100737562</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>75.596698310999997</v>
       </c>
       <c r="C63" s="5">
         <v>0.18907394199999317</v>
       </c>
       <c r="D63" s="5">
         <v>3.0506720495854678</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>76.230543361000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.63384505000000502</v>
       </c>
       <c r="D64" s="5">
         <v>10.538673207854131</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>77.193149552999998</v>
       </c>
       <c r="C65" s="5">
         <v>0.96260619199999553</v>
       </c>
       <c r="D65" s="5">
         <v>16.251066672686786</v>
       </c>
       <c r="E65" s="5">
         <v>6.3766956944045994</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>76.428043220000006</v>
       </c>
       <c r="C66" s="5">
         <v>-0.76510633299999142</v>
       </c>
       <c r="D66" s="5">
         <v>-11.266470741936697</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>76.755720904</v>
       </c>
       <c r="C67" s="5">
         <v>0.32767768399999397</v>
       </c>
       <c r="D67" s="5">
         <v>5.2679520412833636</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>77.379207694000002</v>
       </c>
       <c r="C68" s="5">
         <v>0.62348679000000118</v>
       </c>
       <c r="D68" s="5">
         <v>10.195099752726078</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>77.592093177999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.2128854839999974</v>
       </c>
       <c r="D69" s="5">
         <v>3.3518539761838939</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>78.078103104999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.48600992699999779</v>
       </c>
       <c r="D70" s="5">
         <v>7.7808067001779779</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>78.687845713000002</v>
       </c>
       <c r="C71" s="5">
         <v>0.60974260800000479</v>
       </c>
       <c r="D71" s="5">
         <v>9.7844478928296397</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>78.971352425999996</v>
       </c>
       <c r="C72" s="5">
         <v>0.28350671299999419</v>
       </c>
       <c r="D72" s="5">
         <v>4.4102272404084264</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>80.210738550000002</v>
       </c>
       <c r="C73" s="5">
         <v>1.2393861240000064</v>
       </c>
       <c r="D73" s="5">
         <v>20.5466858442364</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>81.259264821000002</v>
       </c>
       <c r="C74" s="5">
         <v>1.0485262710000001</v>
       </c>
       <c r="D74" s="5">
         <v>16.865005416156098</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>81.324869766000006</v>
       </c>
       <c r="C75" s="5">
         <v>6.5604945000004022E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.97313770616360706</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>82.074463801999997</v>
       </c>
       <c r="C76" s="5">
         <v>0.74959403599999064</v>
       </c>
       <c r="D76" s="5">
         <v>11.639049941333802</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>82.642764907</v>
       </c>
       <c r="C77" s="5">
         <v>0.5683011050000033</v>
       </c>
       <c r="D77" s="5">
         <v>8.6329099588866818</v>
       </c>
       <c r="E77" s="5">
         <v>7.0597136994110521</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>83.533580692000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.89081578500000091</v>
       </c>
       <c r="D78" s="5">
         <v>13.7300192921189</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>84.245794169999996</v>
       </c>
       <c r="C79" s="5">
         <v>0.71221347799999535</v>
       </c>
       <c r="D79" s="5">
         <v>10.72496924125379</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>84.473726998000004</v>
       </c>
       <c r="C80" s="5">
         <v>0.22793282800000725</v>
       </c>
       <c r="D80" s="5">
         <v>3.2954341363004902</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>84.691137819999994</v>
       </c>
       <c r="C81" s="5">
         <v>0.21741082199999084</v>
       </c>
       <c r="D81" s="5">
         <v>3.1325467426144726</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>85.483021206000004</v>
       </c>
       <c r="C82" s="5">
         <v>0.79188338600000918</v>
       </c>
       <c r="D82" s="5">
         <v>11.815688853471773</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>85.795071797000006</v>
       </c>
       <c r="C83" s="5">
         <v>0.31205059100000199</v>
       </c>
       <c r="D83" s="5">
         <v>4.4695560106802201</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>85.785084933999997</v>
       </c>
       <c r="C84" s="5">
         <v>-9.9868630000088388E-3</v>
       </c>
       <c r="D84" s="5">
         <v>-0.13959503470922785</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>85.632013333000003</v>
       </c>
       <c r="C85" s="5">
         <v>-0.15307160099999351</v>
       </c>
       <c r="D85" s="5">
         <v>-2.1203442199949962</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>85.404911937999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.22710139500000537</v>
       </c>
       <c r="D86" s="5">
         <v>-3.1364614886788655</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>87.379980102999994</v>
       </c>
       <c r="C87" s="5">
         <v>1.9750681649999962</v>
       </c>
       <c r="D87" s="5">
         <v>31.567646847367769</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>88.583831871000001</v>
       </c>
       <c r="C88" s="5">
         <v>1.2038517680000069</v>
       </c>
       <c r="D88" s="5">
         <v>17.844753906003419</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>89.443581578999996</v>
       </c>
       <c r="C89" s="5">
         <v>0.85974970799999539</v>
       </c>
       <c r="D89" s="5">
         <v>12.28884738568512</v>
       </c>
       <c r="E89" s="5">
         <v>8.229173696757508</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>90.355456257</v>
       </c>
       <c r="C90" s="5">
         <v>0.91187467800000377</v>
       </c>
       <c r="D90" s="5">
         <v>12.943807263500595</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>91.12071512</v>
       </c>
       <c r="C91" s="5">
         <v>0.76525886299999968</v>
       </c>
       <c r="D91" s="5">
         <v>10.650360812152627</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>91.952034100999995</v>
       </c>
       <c r="C92" s="5">
         <v>0.83131898099999546</v>
       </c>
       <c r="D92" s="5">
         <v>11.514324199320146</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>92.589439929999998</v>
       </c>
       <c r="C93" s="5">
         <v>0.6374058290000022</v>
       </c>
       <c r="D93" s="5">
         <v>8.6429112554159424</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>93.608449383999996</v>
       </c>
       <c r="C94" s="5">
         <v>1.019009453999999</v>
       </c>
       <c r="D94" s="5">
         <v>14.036303227436653</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>93.067809311999994</v>
       </c>
       <c r="C95" s="5">
         <v>-0.54064007200000219</v>
       </c>
       <c r="D95" s="5">
         <v>-6.7146852817494658</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>93.614094782999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.54628547100000446</v>
       </c>
       <c r="D96" s="5">
         <v>7.2756142694575532</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>94.239775597999994</v>
       </c>
       <c r="C97" s="5">
         <v>0.6256808149999955</v>
       </c>
       <c r="D97" s="5">
         <v>8.321836288547658</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>94.253611398000004</v>
       </c>
       <c r="C98" s="5">
         <v>1.3835800000009613E-2</v>
       </c>
       <c r="D98" s="5">
         <v>0.17632016889979063</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>94.878551938000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.62494053999999721</v>
       </c>
       <c r="D99" s="5">
         <v>8.2531590512308295</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>94.869738459999994</v>
       </c>
       <c r="C100" s="5">
         <v>-8.8134780000075352E-3</v>
       </c>
       <c r="D100" s="5">
         <v>-0.11141371378807774</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>95.285541758999997</v>
       </c>
       <c r="C101" s="5">
         <v>0.41580329900000379</v>
       </c>
       <c r="D101" s="5">
         <v>5.3881184821461758</v>
       </c>
       <c r="E101" s="5">
         <v>6.5314470606704811</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>95.392335779999996</v>
       </c>
       <c r="C102" s="5">
         <v>0.10679402099999891</v>
       </c>
       <c r="D102" s="5">
         <v>1.3532562435531581</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>96.404028199999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.0116924200000028</v>
       </c>
       <c r="D103" s="5">
         <v>13.495953091097967</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>97.122445431000003</v>
       </c>
       <c r="C104" s="5">
         <v>0.71841723100000365</v>
       </c>
       <c r="D104" s="5">
         <v>9.31836655277265</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>99.098325451999997</v>
       </c>
       <c r="C105" s="5">
         <v>1.9758800209999947</v>
       </c>
       <c r="D105" s="5">
         <v>27.338721174459057</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>99.761201592999996</v>
       </c>
       <c r="C106" s="5">
         <v>0.66287614099999814</v>
       </c>
       <c r="D106" s="5">
         <v>8.3288833456390385</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>99.205945082</v>
       </c>
       <c r="C107" s="5">
         <v>-0.55525651099999607</v>
       </c>
       <c r="D107" s="5">
         <v>-6.4783139811622759</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>100.65247999</v>
       </c>
       <c r="C108" s="5">
         <v>1.4465349080000038</v>
       </c>
       <c r="D108" s="5">
         <v>18.971072007885013</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>101.59226956000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.93978957000000207</v>
       </c>
       <c r="D109" s="5">
         <v>11.798040149864031</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>102.20633099</v>
       </c>
       <c r="C110" s="5">
         <v>0.61406142999999247</v>
       </c>
       <c r="D110" s="5">
         <v>7.4992980816823263</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>103.22871793</v>
       </c>
       <c r="C111" s="5">
         <v>1.0223869400000041</v>
       </c>
       <c r="D111" s="5">
         <v>12.686742321047895</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>103.46194884000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.23323091000000318</v>
       </c>
       <c r="D112" s="5">
         <v>2.7451789791117065</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>104.20227930999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.7403304699999893</v>
       </c>
       <c r="D113" s="5">
         <v>8.9328257648088272</v>
       </c>
       <c r="E113" s="5">
         <v>9.3579124244815404</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>103.56414945</v>
       </c>
       <c r="C114" s="5">
         <v>-0.63812985999999228</v>
       </c>
       <c r="D114" s="5">
         <v>-7.1062088031321853</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>105.0225398</v>
       </c>
       <c r="C115" s="5">
         <v>1.4583903500000019</v>
       </c>
       <c r="D115" s="5">
         <v>18.270624044629958</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>105.75129405</v>
       </c>
       <c r="C116" s="5">
         <v>0.72875424999999439</v>
       </c>
       <c r="D116" s="5">
         <v>8.6520897366242124</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>107.40778842</v>
       </c>
       <c r="C117" s="5">
         <v>1.6564943700000043</v>
       </c>
       <c r="D117" s="5">
         <v>20.50387343314388</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>106.62336642</v>
       </c>
       <c r="C118" s="5">
         <v>-0.78442200000000639</v>
       </c>
       <c r="D118" s="5">
         <v>-8.4202628657385148</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>107.43272053</v>
       </c>
       <c r="C119" s="5">
         <v>0.80935411000000101</v>
       </c>
       <c r="D119" s="5">
         <v>9.4990113515303953</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>108.10057033</v>
       </c>
       <c r="C120" s="5">
         <v>0.66784979999999905</v>
       </c>
       <c r="D120" s="5">
         <v>7.7201477656492434</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>108.62027026</v>
       </c>
       <c r="C121" s="5">
         <v>0.51969993000000159</v>
       </c>
       <c r="D121" s="5">
         <v>5.924086003624196</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>109.55913313000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.93886287000000834</v>
       </c>
       <c r="D122" s="5">
         <v>10.879816688376632</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>110.65347825000001</v>
       </c>
       <c r="C123" s="5">
         <v>1.0943451199999998</v>
       </c>
       <c r="D123" s="5">
         <v>12.667275374831345</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>111.39200689</v>
       </c>
       <c r="C124" s="5">
         <v>0.7385286399999984</v>
       </c>
       <c r="D124" s="5">
         <v>8.3097371804855769</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>111.87853398999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.48652709999998933</v>
       </c>
       <c r="D125" s="5">
         <v>5.3690007375273296</v>
       </c>
       <c r="E125" s="5">
         <v>7.3666859600674206</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>112.34848006999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.46994607999999971</v>
       </c>
       <c r="D126" s="5">
         <v>5.158701101020835</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>113.57742075</v>
       </c>
       <c r="C127" s="5">
         <v>1.228940680000008</v>
       </c>
       <c r="D127" s="5">
         <v>13.945612608008261</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>114.91114966000001</v>
       </c>
       <c r="C128" s="5">
         <v>1.3337289100000049</v>
       </c>
       <c r="D128" s="5">
         <v>15.038182703834192</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>114.84992068</v>
       </c>
       <c r="C129" s="5">
         <v>-6.1228980000009869E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-0.63753458676617525</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>115.08304237</v>
       </c>
       <c r="C130" s="5">
         <v>0.23312169000000438</v>
       </c>
       <c r="D130" s="5">
         <v>2.463130154614257</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>116.5017364</v>
       </c>
       <c r="C131" s="5">
         <v>1.4186940299999975</v>
       </c>
       <c r="D131" s="5">
         <v>15.83845756919473</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>117.87674624</v>
       </c>
       <c r="C132" s="5">
         <v>1.3750098400000041</v>
       </c>
       <c r="D132" s="5">
         <v>15.119499711876138</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>118.2587321</v>
       </c>
       <c r="C133" s="5">
         <v>0.38198586000000034</v>
       </c>
       <c r="D133" s="5">
         <v>3.9587257242603702</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>119.42385055</v>
       </c>
       <c r="C134" s="5">
         <v>1.1651184499999943</v>
       </c>
       <c r="D134" s="5">
         <v>12.484897680925755</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>119.56636293</v>
       </c>
       <c r="C135" s="5">
         <v>0.14251237999999944</v>
       </c>
       <c r="D135" s="5">
         <v>1.4414353484821563</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>119.45398034999999</v>
       </c>
       <c r="C136" s="5">
         <v>-0.11238258000000201</v>
       </c>
       <c r="D136" s="5">
         <v>-1.1220891195577565</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>120.21624242</v>
       </c>
       <c r="C137" s="5">
         <v>0.76226207000000556</v>
       </c>
       <c r="D137" s="5">
         <v>7.9320146319314055</v>
       </c>
       <c r="E137" s="5">
         <v>7.4524648586700826</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>122.0614901</v>
       </c>
       <c r="C138" s="5">
         <v>1.8452476799999999</v>
       </c>
       <c r="D138" s="5">
         <v>20.056649500298708</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>122.35068594000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.28919584000000498</v>
       </c>
       <c r="D139" s="5">
         <v>2.8804589289401772</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>122.31914553</v>
       </c>
       <c r="C140" s="5">
         <v>-3.1540410000005181E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-0.30890611797325107</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>121.67790237</v>
       </c>
       <c r="C141" s="5">
         <v>-0.64124316000000192</v>
       </c>
       <c r="D141" s="5">
         <v>-6.1126011222655263</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>121.47927009999999</v>
       </c>
       <c r="C142" s="5">
         <v>-0.1986322700000045</v>
       </c>
       <c r="D142" s="5">
         <v>-1.9414391026826738</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>120.73432826</v>
       </c>
       <c r="C143" s="5">
         <v>-0.74494183999999564</v>
       </c>
       <c r="D143" s="5">
         <v>-7.115519661879965</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>118.83275596</v>
       </c>
       <c r="C144" s="5">
         <v>-1.901572299999998</v>
       </c>
       <c r="D144" s="5">
         <v>-17.345825877949029</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>118.47871445</v>
       </c>
       <c r="C145" s="5">
         <v>-0.35404151000000184</v>
       </c>
       <c r="D145" s="5">
         <v>-3.517184899284298</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>117.21569377</v>
       </c>
       <c r="C146" s="5">
         <v>-1.2630206799999968</v>
       </c>
       <c r="D146" s="5">
         <v>-12.068364765425432</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>115.41887742</v>
       </c>
       <c r="C147" s="5">
         <v>-1.7968163500000003</v>
       </c>
       <c r="D147" s="5">
         <v>-16.920666590537202</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>114.66388209</v>
       </c>
       <c r="C148" s="5">
         <v>-0.75499532999999985</v>
       </c>
       <c r="D148" s="5">
         <v>-7.5732795289957462</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>114.01934814000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.64453394999999603</v>
       </c>
       <c r="D149" s="5">
         <v>-6.5406083090008948</v>
       </c>
       <c r="E149" s="5">
         <v>-5.1547895319751236</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>113.2069669</v>
       </c>
       <c r="C150" s="5">
         <v>-0.81238124000000767</v>
       </c>
       <c r="D150" s="5">
         <v>-8.2227139016645356</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>112.4109625</v>
       </c>
       <c r="C151" s="5">
         <v>-0.79600440000000106</v>
       </c>
       <c r="D151" s="5">
         <v>-8.1189096408604939</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>112.06797521999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.34298728000000267</v>
       </c>
       <c r="D152" s="5">
         <v>-3.6006050181018878</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>111.66732652</v>
       </c>
       <c r="C153" s="5">
         <v>-0.40064869999999075</v>
       </c>
       <c r="D153" s="5">
         <v>-4.2067035908330164</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>111.48783124000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.17949527999999759</v>
       </c>
       <c r="D154" s="5">
         <v>-1.9119312626512341</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>111.15730237</v>
       </c>
       <c r="C155" s="5">
         <v>-0.33052887000000908</v>
       </c>
       <c r="D155" s="5">
         <v>-3.5002084690916813</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>110.22287301999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.93442935000000205</v>
       </c>
       <c r="D156" s="5">
         <v>-9.6340660904240316</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>110.09738138</v>
       </c>
       <c r="C157" s="5">
         <v>-0.1254916399999928</v>
       </c>
       <c r="D157" s="5">
         <v>-1.3577087488155337</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>108.83743196</v>
       </c>
       <c r="C158" s="5">
         <v>-1.2599494199999981</v>
       </c>
       <c r="D158" s="5">
         <v>-12.900521119231655</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>107.94675717</v>
       </c>
       <c r="C159" s="5">
         <v>-0.8906747900000056</v>
       </c>
       <c r="D159" s="5">
         <v>-9.3900749791039786</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>108.33068943000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.3839322600000088</v>
       </c>
       <c r="D160" s="5">
         <v>4.3525057773385667</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>107.45402907</v>
       </c>
       <c r="C161" s="5">
         <v>-0.87666036000000247</v>
       </c>
       <c r="D161" s="5">
         <v>-9.2901670243695218</v>
       </c>
       <c r="E161" s="5">
         <v>-5.7580745523458816</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>106.27910106</v>
       </c>
       <c r="C162" s="5">
         <v>-1.1749280100000021</v>
       </c>
       <c r="D162" s="5">
         <v>-12.360071138732021</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>105.74100561</v>
       </c>
       <c r="C163" s="5">
         <v>-0.53809545000000014</v>
       </c>
       <c r="D163" s="5">
         <v>-5.9092853750977721</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>104.39647952</v>
       </c>
       <c r="C164" s="5">
         <v>-1.3445260900000022</v>
       </c>
       <c r="D164" s="5">
         <v>-14.235214231901949</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>104.74909632000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.35261680000000695</v>
       </c>
       <c r="D165" s="5">
         <v>4.1293546813305104</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>105.2450621</v>
       </c>
       <c r="C166" s="5">
         <v>0.4959657799999917</v>
       </c>
       <c r="D166" s="5">
         <v>5.8320783598479364</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>104.61681038</v>
       </c>
       <c r="C167" s="5">
         <v>-0.62825171999999441</v>
       </c>
       <c r="D167" s="5">
         <v>-6.9327344571284648</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>105.44658837</v>
       </c>
       <c r="C168" s="5">
         <v>0.82977798999999663</v>
       </c>
       <c r="D168" s="5">
         <v>9.9442949973086883</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>105.44585487000001</v>
       </c>
       <c r="C169" s="5">
         <v>-7.3349999999550164E-4</v>
       </c>
       <c r="D169" s="5">
         <v>-8.3470346368685888E-3</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>105.36426879</v>
       </c>
       <c r="C170" s="5">
         <v>-8.158608000000811E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.92452892135805875</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>105.91043569</v>
       </c>
       <c r="C171" s="5">
         <v>0.5461669000000029</v>
       </c>
       <c r="D171" s="5">
         <v>6.4007684687003241</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>105.7340749</v>
       </c>
       <c r="C172" s="5">
         <v>-0.17636079000000393</v>
       </c>
       <c r="D172" s="5">
         <v>-1.9800260223092225</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>105.78455705</v>
       </c>
       <c r="C173" s="5">
         <v>5.0482150000007664E-2</v>
       </c>
       <c r="D173" s="5">
         <v>0.57444025960688982</v>
       </c>
       <c r="E173" s="5">
         <v>-1.5536616304191231</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>106.52025157</v>
       </c>
       <c r="C174" s="5">
         <v>0.73569451999999558</v>
       </c>
       <c r="D174" s="5">
         <v>8.6723200100858868</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>105.90818068</v>
       </c>
       <c r="C175" s="5">
         <v>-0.61207088999999826</v>
       </c>
       <c r="D175" s="5">
-        <v>-6.681469624730596</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6814696247306067</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>106.18548456000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.27730388000000517</v>
       </c>
       <c r="D176" s="5">
         <v>3.187655861747718</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>106.64424984</v>
       </c>
       <c r="C177" s="5">
         <v>0.45876527999999439</v>
       </c>
       <c r="D177" s="5">
         <v>5.3094841071239518</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>106.24963390000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.39461593999999423</v>
       </c>
       <c r="D178" s="5">
         <v>-4.351099160722538</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>105.48967817</v>
       </c>
       <c r="C179" s="5">
         <v>-0.75995573000000149</v>
       </c>
       <c r="D179" s="5">
         <v>-8.2533319528880327</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>107.60473743</v>
       </c>
       <c r="C180" s="5">
         <v>2.1150592599999953</v>
       </c>
       <c r="D180" s="5">
         <v>26.898677676519632</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>107.72069985</v>
       </c>
       <c r="C181" s="5">
         <v>0.11596242000000245</v>
       </c>
       <c r="D181" s="5">
         <v>1.3008969161058204</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>107.87468414999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.15398429999999053</v>
       </c>
       <c r="D182" s="5">
         <v>1.7289237591070483</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>108.31805647</v>
       </c>
       <c r="C183" s="5">
         <v>0.44337232000000881</v>
       </c>
       <c r="D183" s="5">
         <v>5.0451152075500438</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>108.29528417</v>
       </c>
       <c r="C184" s="5">
         <v>-2.2772299999999746E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-0.25199108274824855</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>108.66152748</v>
       </c>
       <c r="C185" s="5">
         <v>0.36624331000000154</v>
       </c>
       <c r="D185" s="5">
         <v>4.134617413653352</v>
       </c>
       <c r="E185" s="5">
         <v>2.7196506845892143</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>109.85349836</v>
       </c>
       <c r="C186" s="5">
         <v>1.1919708799999995</v>
       </c>
       <c r="D186" s="5">
         <v>13.987448887359788</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>110.3031326</v>
       </c>
       <c r="C187" s="5">
         <v>0.44963423999999463</v>
       </c>
       <c r="D187" s="5">
         <v>5.0237342071866475</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>110.50241115999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.19927855999999622</v>
       </c>
       <c r="D188" s="5">
         <v>2.1896459585834638</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>112.18593733</v>
       </c>
       <c r="C189" s="5">
         <v>1.6835261700000075</v>
       </c>
       <c r="D189" s="5">
         <v>19.894703392028191</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>112.50424313000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.31830580000000452</v>
       </c>
       <c r="D190" s="5">
         <v>3.4584045784732176</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>113.03115011</v>
       </c>
       <c r="C191" s="5">
         <v>0.52690697999999259</v>
       </c>
       <c r="D191" s="5">
         <v>5.7671816779762297</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>114.01925888</v>
       </c>
       <c r="C192" s="5">
         <v>0.98810876999999664</v>
       </c>
       <c r="D192" s="5">
         <v>11.009668492974756</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>114.20139012999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.18213124999999764</v>
       </c>
       <c r="D193" s="5">
         <v>1.9337777738112294</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>114.92465276</v>
       </c>
       <c r="C194" s="5">
         <v>0.72326263000000779</v>
       </c>
       <c r="D194" s="5">
         <v>7.8702579702762065</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>115.74472265999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.82006989999999291</v>
       </c>
       <c r="D195" s="5">
         <v>8.9070466528985435</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>115.78327342</v>
       </c>
       <c r="C196" s="5">
         <v>3.855076000000679E-2</v>
       </c>
       <c r="D196" s="5">
         <v>0.40041350503974282</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>116.1174274</v>
       </c>
       <c r="C197" s="5">
         <v>0.33415397999999641</v>
       </c>
       <c r="D197" s="5">
         <v>3.5187405872898037</v>
       </c>
       <c r="E197" s="5">
         <v>6.8615821007783184</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>116.63037337999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.5129459799999978</v>
       </c>
       <c r="D198" s="5">
         <v>5.4316800115483899</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>117.04669199999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.41631861999999842</v>
       </c>
       <c r="D199" s="5">
         <v>4.3685710005888723</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>117.74235563000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.69566363000001274</v>
       </c>
       <c r="D200" s="5">
         <v>7.3699906164138351</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>116.87472311000001</v>
       </c>
       <c r="C201" s="5">
         <v>-0.8676325200000008</v>
       </c>
       <c r="D201" s="5">
         <v>-8.4929624425356565</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>118.31597712999999</v>
       </c>
       <c r="C202" s="5">
         <v>1.4412540199999881</v>
       </c>
       <c r="D202" s="5">
         <v>15.844013964273241</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>119.15686580000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.84088867000001244</v>
       </c>
       <c r="D203" s="5">
         <v>8.8699740639625482</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>118.05019157</v>
       </c>
       <c r="C204" s="5">
         <v>-1.1066742300000101</v>
       </c>
       <c r="D204" s="5">
         <v>-10.593005157051916</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>119.3585064</v>
       </c>
       <c r="C205" s="5">
         <v>1.3083148300000005</v>
       </c>
       <c r="D205" s="5">
         <v>14.140600462624686</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>120.74929589</v>
       </c>
       <c r="C206" s="5">
         <v>1.3907894900000031</v>
       </c>
       <c r="D206" s="5">
         <v>14.914485435545544</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>121.33059280000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.58129691000000605</v>
       </c>
       <c r="D207" s="5">
         <v>5.932336170007857</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>122.61923874999999</v>
       </c>
       <c r="C208" s="5">
         <v>1.2886459499999887</v>
       </c>
       <c r="D208" s="5">
         <v>13.516646630673289</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>123.71073282</v>
       </c>
       <c r="C209" s="5">
         <v>1.0914940700000102</v>
       </c>
       <c r="D209" s="5">
         <v>11.220582960306258</v>
       </c>
       <c r="E209" s="5">
         <v>6.5393331475065208</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>123.73131863</v>
       </c>
       <c r="C210" s="5">
         <v>2.0585810000000038E-2</v>
       </c>
       <c r="D210" s="5">
         <v>0.19986619203784528</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>124.30866536000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.57734673000000214</v>
       </c>
       <c r="D211" s="5">
         <v>5.745318185884174</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>126.11563052</v>
       </c>
       <c r="C212" s="5">
         <v>1.8069651599999901</v>
       </c>
       <c r="D212" s="5">
         <v>18.907744669739678</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>125.57876008</v>
       </c>
       <c r="C213" s="5">
         <v>-0.53687044000000128</v>
       </c>
       <c r="D213" s="5">
         <v>-4.9904410411365507</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>125.57762055000001</v>
       </c>
       <c r="C214" s="5">
         <v>-1.1395299999890085E-3</v>
       </c>
       <c r="D214" s="5">
         <v>-1.0888527286379013E-2</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>126.39137262</v>
       </c>
       <c r="C215" s="5">
         <v>0.8137520699999925</v>
       </c>
       <c r="D215" s="5">
         <v>8.0593042281203999</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>124.84969783</v>
       </c>
       <c r="C216" s="5">
         <v>-1.5416747900000018</v>
       </c>
       <c r="D216" s="5">
         <v>-13.69404096354463</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>126.53431568000001</v>
       </c>
       <c r="C217" s="5">
         <v>1.6846178500000093</v>
       </c>
       <c r="D217" s="5">
         <v>17.449156279566512</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>127.58560761</v>
       </c>
       <c r="C218" s="5">
         <v>1.0512919299999908</v>
       </c>
       <c r="D218" s="5">
         <v>10.438471330689246</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>128.1604183</v>
       </c>
       <c r="C219" s="5">
         <v>0.57481069000000673</v>
       </c>
       <c r="D219" s="5">
         <v>5.5423499973133339</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>129.18913678999999</v>
       </c>
       <c r="C220" s="5">
         <v>1.0287184899999886</v>
       </c>
       <c r="D220" s="5">
         <v>10.068985093101791</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>129.34715885</v>
       </c>
       <c r="C221" s="5">
         <v>0.15802206000000751</v>
       </c>
       <c r="D221" s="5">
         <v>1.477735719063733</v>
       </c>
       <c r="E221" s="5">
         <v>4.5561334101876572</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>128.72032041</v>
       </c>
       <c r="C222" s="5">
         <v>-0.62683844000000022</v>
       </c>
       <c r="D222" s="5">
         <v>-5.6628784656665427</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>130.26076022999999</v>
       </c>
       <c r="C223" s="5">
         <v>1.5404398199999889</v>
       </c>
       <c r="D223" s="5">
         <v>15.34478295296644</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>130.46328743999999</v>
       </c>
       <c r="C224" s="5">
         <v>0.20252720999999951</v>
       </c>
       <c r="D224" s="5">
         <v>1.8817770349341734</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>129.83652623</v>
       </c>
       <c r="C225" s="5">
         <v>-0.62676120999998375</v>
       </c>
       <c r="D225" s="5">
         <v>-5.6150312893262218</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>130.00991775</v>
       </c>
       <c r="C226" s="5">
         <v>0.17339151999999558</v>
       </c>
       <c r="D226" s="5">
         <v>1.61437565489011</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>129.38316656999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.62675118000001362</v>
       </c>
       <c r="D227" s="5">
         <v>-5.6340079901744726</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>128.11880131999999</v>
       </c>
       <c r="C228" s="5">
         <v>-1.2643652499999973</v>
       </c>
       <c r="D228" s="5">
         <v>-11.116512036724213</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>128.15648664</v>
       </c>
       <c r="C229" s="5">
         <v>3.768532000000846E-2</v>
       </c>
       <c r="D229" s="5">
         <v>0.35354386408497085</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>127.66604266</v>
       </c>
       <c r="C230" s="5">
         <v>-0.49044397999999489</v>
       </c>
       <c r="D230" s="5">
         <v>-4.4968616177783582</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>127.20279268</v>
       </c>
       <c r="C231" s="5">
         <v>-0.46324998000000051</v>
       </c>
       <c r="D231" s="5">
         <v>-4.2684709165833894</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>124.80445831999999</v>
       </c>
       <c r="C232" s="5">
         <v>-2.3983343600000069</v>
       </c>
       <c r="D232" s="5">
         <v>-20.420456723097168</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>123.52277257999999</v>
       </c>
       <c r="C233" s="5">
         <v>-1.2816857400000004</v>
       </c>
       <c r="D233" s="5">
         <v>-11.650686635873143</v>
       </c>
       <c r="E233" s="5">
         <v>-4.5029100923309588</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>121.5321433</v>
       </c>
       <c r="C234" s="5">
         <v>-1.9906292799999932</v>
       </c>
       <c r="D234" s="5">
         <v>-17.713325795645261</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>119.77098856000001</v>
       </c>
       <c r="C235" s="5">
         <v>-1.7611547399999949</v>
       </c>
       <c r="D235" s="5">
         <v>-16.068356935557105</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>117.55765067</v>
       </c>
       <c r="C236" s="5">
         <v>-2.2133378900000054</v>
       </c>
       <c r="D236" s="5">
         <v>-20.055025110540402</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>115.35214935</v>
       </c>
       <c r="C237" s="5">
         <v>-2.2055013199999962</v>
       </c>
       <c r="D237" s="5">
         <v>-20.329505380335</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>113.87863448</v>
       </c>
       <c r="C238" s="5">
         <v>-1.4735148700000025</v>
       </c>
       <c r="D238" s="5">
         <v>-14.296468642040526</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>112.31108211</v>
       </c>
       <c r="C239" s="5">
         <v>-1.5675523700000014</v>
       </c>
       <c r="D239" s="5">
         <v>-15.323221034180822</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>110.65100614000001</v>
       </c>
       <c r="C240" s="5">
         <v>-1.6600759699999941</v>
       </c>
       <c r="D240" s="5">
         <v>-16.364035919996812</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>109.4308192</v>
       </c>
       <c r="C241" s="5">
         <v>-1.2201869400000049</v>
       </c>
       <c r="D241" s="5">
         <v>-12.459021437104445</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>107.09176608</v>
       </c>
       <c r="C242" s="5">
         <v>-2.3390531200000027</v>
       </c>
       <c r="D242" s="5">
         <v>-22.839121430841157</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>104.89869118</v>
       </c>
       <c r="C243" s="5">
         <v>-2.1930748999999992</v>
       </c>
       <c r="D243" s="5">
         <v>-21.986840659874463</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>104.23365219</v>
       </c>
       <c r="C244" s="5">
         <v>-0.66503898999999933</v>
       </c>
       <c r="D244" s="5">
         <v>-7.3480367561660103</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>103.67802488</v>
       </c>
       <c r="C245" s="5">
         <v>-0.55562731000000554</v>
       </c>
       <c r="D245" s="5">
         <v>-6.212465294113656</v>
       </c>
       <c r="E245" s="5">
         <v>-16.06565921854407</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>104.46890547</v>
       </c>
       <c r="C246" s="5">
         <v>0.79088059000000044</v>
       </c>
       <c r="D246" s="5">
         <v>9.5478741496700881</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>102.41356922</v>
       </c>
       <c r="C247" s="5">
         <v>-2.0553362499999963</v>
       </c>
       <c r="D247" s="5">
         <v>-21.214646280189687</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>102.89761523</v>
       </c>
       <c r="C248" s="5">
         <v>0.48404601000000014</v>
       </c>
       <c r="D248" s="5">
         <v>5.8214458491002929</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>103.73473359</v>
       </c>
       <c r="C249" s="5">
         <v>0.83711836000000517</v>
       </c>
       <c r="D249" s="5">
         <v>10.211429617596778</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>103.42647252</v>
       </c>
       <c r="C250" s="5">
         <v>-0.30826107000000036</v>
       </c>
       <c r="D250" s="5">
         <v>-3.5082456307177989</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>103.55499098</v>
       </c>
       <c r="C251" s="5">
         <v>0.12851845999999512</v>
       </c>
       <c r="D251" s="5">
         <v>1.5013616201665192</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>104.32567404</v>
       </c>
       <c r="C252" s="5">
         <v>0.77068305999999609</v>
       </c>
       <c r="D252" s="5">
         <v>9.3054886100761625</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>104.82238451000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.49671047000001067</v>
       </c>
       <c r="D253" s="5">
         <v>5.8653959594100691</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>104.94920328000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.12681876999999986</v>
       </c>
       <c r="D254" s="5">
         <v>1.4615128637063268</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>105.52610279</v>
       </c>
       <c r="C255" s="5">
         <v>0.57689950999998985</v>
       </c>
       <c r="D255" s="5">
         <v>6.7994560883902544</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>105.13617065</v>
       </c>
       <c r="C256" s="5">
         <v>-0.38993213999999909</v>
       </c>
       <c r="D256" s="5">
         <v>-4.3451347249708778</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>105.13191216</v>
       </c>
       <c r="C257" s="5">
         <v>-4.2584899999980053E-3</v>
       </c>
       <c r="D257" s="5">
         <v>-4.8594595948481256E-2</v>
       </c>
       <c r="E257" s="5">
         <v>1.4023099703941888</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>104.74319288</v>
       </c>
       <c r="C258" s="5">
         <v>-0.38871928000000366</v>
       </c>
       <c r="D258" s="5">
         <v>-4.3478056002365424</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>104.32287599</v>
       </c>
       <c r="C259" s="5">
         <v>-0.42031688999999517</v>
       </c>
       <c r="D259" s="5">
         <v>-4.710529214400017</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>104.92550548</v>
       </c>
       <c r="C260" s="5">
         <v>0.60262948999999821</v>
       </c>
       <c r="D260" s="5">
         <v>7.1564275159460955</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>104.78432952999999</v>
       </c>
       <c r="C261" s="5">
         <v>-0.14117595000000449</v>
       </c>
       <c r="D261" s="5">
         <v>-1.602690135528495</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>104.31679011</v>
       </c>
       <c r="C262" s="5">
         <v>-0.46753941999999427</v>
       </c>
       <c r="D262" s="5">
         <v>-5.224842542689645</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>104.57669455</v>
       </c>
       <c r="C263" s="5">
         <v>0.25990443999999968</v>
       </c>
       <c r="D263" s="5">
         <v>3.0311021862865717</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>104.95509955999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.37840500999999449</v>
       </c>
       <c r="D264" s="5">
         <v>4.4295994873903455</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>104.96026544</v>
       </c>
       <c r="C265" s="5">
         <v>5.1658800000069505E-3</v>
       </c>
       <c r="D265" s="5">
         <v>5.9079877438650286E-2</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>104.56495511999999</v>
       </c>
       <c r="C266" s="5">
         <v>-0.39531032000000721</v>
       </c>
       <c r="D266" s="5">
         <v>-4.4270875904184877</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>104.31991649</v>
       </c>
       <c r="C267" s="5">
         <v>-0.24503862999999626</v>
       </c>
       <c r="D267" s="5">
         <v>-2.7761300323256743</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>104.59314538</v>
       </c>
       <c r="C268" s="5">
         <v>0.27322888999999861</v>
       </c>
       <c r="D268" s="5">
         <v>3.1886459351136764</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>105.24843733</v>
       </c>
       <c r="C269" s="5">
         <v>0.65529195000000584</v>
       </c>
       <c r="D269" s="5">
         <v>7.7827336950646586</v>
       </c>
       <c r="E269" s="5">
         <v>0.11083710702670668</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>106.20066618</v>
       </c>
       <c r="C270" s="5">
         <v>0.95222884999999735</v>
       </c>
       <c r="D270" s="5">
         <v>11.413807298446589</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>106.57502191</v>
       </c>
       <c r="C271" s="5">
         <v>0.37435573000000488</v>
       </c>
       <c r="D271" s="5">
         <v>4.3129614108731396</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>107.23843536</v>
       </c>
       <c r="C272" s="5">
         <v>0.66341344999999308</v>
       </c>
       <c r="D272" s="5">
         <v>7.730942476558833</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>107.59102532999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.35258996999999681</v>
       </c>
       <c r="D273" s="5">
         <v>4.0176239888777943</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>108.67221386999999</v>
       </c>
       <c r="C274" s="5">
         <v>1.0811885399999994</v>
       </c>
       <c r="D274" s="5">
         <v>12.748200584248192</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>109.45321466</v>
       </c>
       <c r="C275" s="5">
         <v>0.78100079000000733</v>
       </c>
       <c r="D275" s="5">
         <v>8.9732947081032854</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>108.69529231999999</v>
       </c>
       <c r="C276" s="5">
         <v>-0.75792234000000747</v>
       </c>
       <c r="D276" s="5">
         <v>-8.0002681582338582</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>109.12360291</v>
       </c>
       <c r="C277" s="5">
         <v>0.42831059000000948</v>
       </c>
       <c r="D277" s="5">
         <v>4.8324028757378956</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>109.91450103</v>
       </c>
       <c r="C278" s="5">
         <v>0.79089811999999426</v>
       </c>
       <c r="D278" s="5">
         <v>9.052481868042106</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>111.01122006</v>
       </c>
       <c r="C279" s="5">
         <v>1.0967190300000027</v>
       </c>
       <c r="D279" s="5">
         <v>12.652957166709777</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>111.94172794000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.9305078800000075</v>
       </c>
       <c r="D280" s="5">
         <v>10.535446007994054</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>112.10596343</v>
       </c>
       <c r="C281" s="5">
         <v>0.16423548999999582</v>
       </c>
       <c r="D281" s="5">
         <v>1.7748584028472791</v>
       </c>
       <c r="E281" s="5">
         <v>6.5155609660014768</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>111.8254743</v>
       </c>
       <c r="C282" s="5">
         <v>-0.28048913000000653</v>
       </c>
       <c r="D282" s="5">
         <v>-2.9614267161204411</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>112.10586579</v>
       </c>
       <c r="C283" s="5">
         <v>0.28039148999999952</v>
       </c>
       <c r="D283" s="5">
         <v>3.0507265996499777</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>113.23261655</v>
       </c>
       <c r="C284" s="5">
         <v>1.1267507600000073</v>
       </c>
       <c r="D284" s="5">
         <v>12.750498609283568</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>112.08818334</v>
       </c>
       <c r="C285" s="5">
         <v>-1.1444332100000025</v>
       </c>
       <c r="D285" s="5">
         <v>-11.476322116245486</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>112.79674568</v>
       </c>
       <c r="C286" s="5">
         <v>0.70856234000000029</v>
       </c>
       <c r="D286" s="5">
         <v>7.8551466935793623</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>113.39683660999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.60009092999999325</v>
       </c>
       <c r="D287" s="5">
         <v>6.5742864197673612</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>114.53179498999999</v>
       </c>
       <c r="C288" s="5">
         <v>1.1349583800000005</v>
       </c>
       <c r="D288" s="5">
         <v>12.694192013181137</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>115.6163062</v>
       </c>
       <c r="C289" s="5">
         <v>1.0845112100000023</v>
       </c>
       <c r="D289" s="5">
         <v>11.973763255924874</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>116.17705547</v>
       </c>
       <c r="C290" s="5">
         <v>0.5607492700000023</v>
       </c>
       <c r="D290" s="5">
         <v>5.9778974427536991</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>115.73969949000001</v>
       </c>
       <c r="C291" s="5">
         <v>-0.43735597999999243</v>
       </c>
       <c r="D291" s="5">
         <v>-4.4251060177070034</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>116.51832185000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.77862235999999996</v>
       </c>
       <c r="D292" s="5">
         <v>8.3783283691159625</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>116.40595374</v>
       </c>
       <c r="C293" s="5">
         <v>-0.11236811000000557</v>
       </c>
       <c r="D293" s="5">
         <v>-1.1511392393036113</v>
       </c>
       <c r="E293" s="5">
         <v>3.8356481479104865</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>118.36797367</v>
       </c>
       <c r="C294" s="5">
         <v>1.9620199299999967</v>
       </c>
       <c r="D294" s="5">
         <v>22.210419490913225</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>117.97695487999999</v>
       </c>
       <c r="C295" s="5">
         <v>-0.39101879000000395</v>
       </c>
       <c r="D295" s="5">
         <v>-3.8928648194674453</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>119.09104232999999</v>
       </c>
       <c r="C296" s="5">
         <v>1.1140874499999995</v>
       </c>
       <c r="D296" s="5">
         <v>11.939398403799117</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>120.10828671</v>
       </c>
       <c r="C297" s="5">
         <v>1.0172443800000082</v>
       </c>
       <c r="D297" s="5">
         <v>10.74560687538353</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>121.09879026999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.9905035599999934</v>
       </c>
       <c r="D298" s="5">
         <v>10.357535369949321</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>121.28423600000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.18544573000001208</v>
       </c>
       <c r="D299" s="5">
         <v>1.8531875531831332</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>121.55643028</v>
       </c>
       <c r="C300" s="5">
         <v>0.27219427999999368</v>
       </c>
       <c r="D300" s="5">
         <v>2.7266135155275206</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>122.12149875999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.56506847999999366</v>
       </c>
       <c r="D301" s="5">
         <v>5.7231889242394862</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>122.62334117</v>
       </c>
       <c r="C302" s="5">
         <v>0.50184241000000895</v>
       </c>
       <c r="D302" s="5">
         <v>5.0442384370255944</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>123.6752566</v>
       </c>
       <c r="C303" s="5">
         <v>1.051915429999994</v>
       </c>
       <c r="D303" s="5">
         <v>10.793963003477502</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>124.53756215</v>
       </c>
       <c r="C304" s="5">
         <v>0.86230555000000209</v>
       </c>
       <c r="D304" s="5">
         <v>8.6952283938402921</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>125.51117624</v>
       </c>
       <c r="C305" s="5">
         <v>0.9736140899999981</v>
       </c>
       <c r="D305" s="5">
         <v>9.7954833215014414</v>
       </c>
       <c r="E305" s="5">
         <v>7.8219560146700839</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>125.73205376</v>
       </c>
       <c r="C306" s="5">
         <v>0.22087752000000194</v>
       </c>
       <c r="D306" s="5">
         <v>2.1323486636181332</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>126.27500646999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.54295270999999445</v>
       </c>
       <c r="D307" s="5">
         <v>5.3068636840745587</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>125.90906268000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.36594378999998867</v>
       </c>
       <c r="D308" s="5">
         <v>-3.4226916572035249</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>127.03028892</v>
       </c>
       <c r="C309" s="5">
         <v>1.1212262399999986</v>
       </c>
       <c r="D309" s="5">
         <v>11.225288219854757</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>126.80874421999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.2215447000000097</v>
       </c>
       <c r="D310" s="5">
         <v>-2.0728780231082822</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>127.71631569</v>
       </c>
       <c r="C311" s="5">
         <v>0.90757147000000771</v>
       </c>
       <c r="D311" s="5">
         <v>8.9346792493802507</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>128.59222287</v>
       </c>
       <c r="C312" s="5">
         <v>0.87590717999999868</v>
       </c>
       <c r="D312" s="5">
         <v>8.5475095970419357</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>128.69831912000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.10609625000000733</v>
       </c>
       <c r="D313" s="5">
         <v>0.99457669222713374</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>128.57354543</v>
       </c>
       <c r="C314" s="5">
         <v>-0.12477369000001204</v>
       </c>
       <c r="D314" s="5">
         <v>-1.1572226417565057</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>129.89528687000001</v>
       </c>
       <c r="C315" s="5">
         <v>1.3217414400000109</v>
       </c>
       <c r="D315" s="5">
         <v>13.057996009022377</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>130.01114680000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.11585992999999917</v>
       </c>
       <c r="D316" s="5">
         <v>1.0756048400997198</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>130.13943042</v>
       </c>
       <c r="C317" s="5">
         <v>0.12828361999999061</v>
       </c>
       <c r="D317" s="5">
         <v>1.190501917500697</v>
       </c>
       <c r="E317" s="5">
         <v>3.6875235486200308</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>131.43806574999999</v>
       </c>
       <c r="C318" s="5">
         <v>1.2986353299999962</v>
       </c>
       <c r="D318" s="5">
         <v>12.654123498912838</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>132.06417511000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.62610936000001516</v>
       </c>
       <c r="D319" s="5">
         <v>5.868403542294609</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>132.08874943999999</v>
       </c>
       <c r="C320" s="5">
         <v>2.4574329999978772E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.22352310847921775</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>133.85467742</v>
       </c>
       <c r="C321" s="5">
         <v>1.7659279800000149</v>
       </c>
       <c r="D321" s="5">
         <v>17.276954522558221</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>133.18754604</v>
       </c>
       <c r="C322" s="5">
         <v>-0.66713138000000072</v>
       </c>
       <c r="D322" s="5">
         <v>-5.8195448741388383</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>133.12209765</v>
       </c>
       <c r="C323" s="5">
         <v>-6.5448390000000245E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-0.58808914723296191</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>133.77610088</v>
       </c>
       <c r="C324" s="5">
         <v>0.65400323000000071</v>
       </c>
       <c r="D324" s="5">
         <v>6.0573020688204915</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>134.49594698999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.71984610999999177</v>
       </c>
       <c r="D325" s="5">
         <v>6.6517443005113863</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>135.60887649</v>
       </c>
       <c r="C326" s="5">
         <v>1.112929500000007</v>
       </c>
       <c r="D326" s="5">
         <v>10.394401358910009</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>135.94296084000001</v>
       </c>
       <c r="C327" s="5">
         <v>0.33408435000001191</v>
       </c>
       <c r="D327" s="5">
         <v>2.9966930708519746</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>136.38837577999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.44541493999997783</v>
       </c>
       <c r="D328" s="5">
         <v>4.0034136955468203</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>137.19540812</v>
       </c>
       <c r="C329" s="5">
         <v>0.80703234000000634</v>
       </c>
       <c r="D329" s="5">
         <v>7.3363001806081352</v>
       </c>
       <c r="E329" s="5">
         <v>5.4218599829645608</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>137.84504515</v>
       </c>
       <c r="C330" s="5">
         <v>0.64963703000000805</v>
       </c>
       <c r="D330" s="5">
         <v>5.8324885996521081</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>138.61446305000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.76941790000000765</v>
       </c>
       <c r="D331" s="5">
         <v>6.9076157508953129</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>139.72725452</v>
       </c>
       <c r="C332" s="5">
         <v>1.1127914699999906</v>
       </c>
       <c r="D332" s="5">
         <v>10.070501513668461</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>139.13266356</v>
       </c>
       <c r="C333" s="5">
         <v>-0.594590960000005</v>
       </c>
       <c r="D333" s="5">
         <v>-4.9886074880212679</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>139.31294274000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.18027918000001364</v>
       </c>
       <c r="D334" s="5">
         <v>1.56601196624373</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>140.04382856000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.73088581999999747</v>
       </c>
       <c r="D335" s="5">
         <v>6.4805067282204032</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>139.50845547</v>
       </c>
       <c r="C336" s="5">
         <v>-0.53537309000000732</v>
       </c>
       <c r="D336" s="5">
         <v>-4.4922387101021144</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>139.349478</v>
       </c>
       <c r="C337" s="5">
         <v>-0.1589774699999964</v>
       </c>
       <c r="D337" s="5">
         <v>-1.3589270602650028</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>139.9930142</v>
       </c>
       <c r="C338" s="5">
         <v>0.64353619999999978</v>
       </c>
       <c r="D338" s="5">
         <v>5.6847244030086896</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>141.01459795</v>
       </c>
       <c r="C339" s="5">
         <v>1.0215837499999907</v>
       </c>
       <c r="D339" s="5">
         <v>9.1170229558012785</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>141.56277514000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.5481771900000183</v>
       </c>
       <c r="D340" s="5">
         <v>4.7658959148514368</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>141.89324669000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.33047154999999862</v>
       </c>
       <c r="D341" s="5">
         <v>2.8375919597417143</v>
       </c>
       <c r="E341" s="5">
         <v>3.4241951931007542</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>141.59813804000001</v>
       </c>
       <c r="C342" s="5">
         <v>-0.29510865000000308</v>
       </c>
       <c r="D342" s="5">
         <v>-2.4674006055507069</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>142.11226631</v>
       </c>
       <c r="C343" s="5">
         <v>0.51412826999998629</v>
       </c>
       <c r="D343" s="5">
         <v>4.445148802583776</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>142.81572861000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.70346230000001242</v>
       </c>
       <c r="D344" s="5">
         <v>6.1044734562203606</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>142.98433048999999</v>
       </c>
       <c r="C345" s="5">
         <v>0.16860187999998288</v>
       </c>
       <c r="D345" s="5">
         <v>1.4259012703200291</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>143.84353019</v>
       </c>
       <c r="C346" s="5">
         <v>0.8591997000000049</v>
       </c>
       <c r="D346" s="5">
         <v>7.4540133908557626</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>145.02479080000001</v>
       </c>
       <c r="C347" s="5">
         <v>1.1812606100000096</v>
       </c>
       <c r="D347" s="5">
         <v>10.312055458703595</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>145.36963781</v>
       </c>
       <c r="C348" s="5">
         <v>0.34484700999999518</v>
       </c>
       <c r="D348" s="5">
         <v>2.89103329597582</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>145.9106553</v>
       </c>
       <c r="C349" s="5">
         <v>0.54101749000000154</v>
       </c>
       <c r="D349" s="5">
         <v>4.5585602385742829</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>145.64611234</v>
       </c>
       <c r="C350" s="5">
         <v>-0.26454295999999999</v>
       </c>
       <c r="D350" s="5">
         <v>-2.1540925390402199</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>144.41930563</v>
       </c>
       <c r="C351" s="5">
         <v>-1.2268067100000053</v>
       </c>
       <c r="D351" s="5">
         <v>-9.6524728316689679</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>145.77101343999999</v>
       </c>
       <c r="C352" s="5">
         <v>1.3517078099999935</v>
       </c>
       <c r="D352" s="5">
         <v>11.828125890744445</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>147.16592581</v>
       </c>
       <c r="C353" s="5">
         <v>1.3949123700000143</v>
       </c>
       <c r="D353" s="5">
         <v>12.107101766481133</v>
       </c>
       <c r="E353" s="5">
         <v>3.7159478995638429</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>147.20580296</v>
       </c>
       <c r="C354" s="5">
         <v>3.9877149999995254E-2</v>
       </c>
       <c r="D354" s="5">
         <v>0.32564576240967646</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>147.10630499000001</v>
       </c>
       <c r="C355" s="5">
         <v>-9.949796999998739E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-0.80808431907106737</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>147.63935601</v>
       </c>
       <c r="C356" s="5">
         <v>0.53305101999998783</v>
       </c>
       <c r="D356" s="5">
         <v>4.4360077345849902</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>148.73590772</v>
       </c>
       <c r="C357" s="5">
         <v>1.09655171</v>
       </c>
       <c r="D357" s="5">
         <v>9.2859251163153189</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>149.25928497999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.52337725999998952</v>
       </c>
       <c r="D358" s="5">
         <v>4.3052919028939041</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>149.74849759</v>
       </c>
       <c r="C359" s="5">
         <v>0.48921261000000982</v>
       </c>
       <c r="D359" s="5">
         <v>4.00480508011829</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>150.49027810999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.74178051999999184</v>
       </c>
       <c r="D360" s="5">
         <v>6.1088606113534949</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>150.87640182000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.38612371000002099</v>
       </c>
       <c r="D361" s="5">
         <v>3.1227489211783199</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>150.65314370999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.2232581100000175</v>
       </c>
       <c r="D362" s="5">
         <v>-1.7613095433095194</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>150.76470645000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.11156274000001076</v>
       </c>
       <c r="D363" s="5">
         <v>0.89226081463549267</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>151.21064663999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.44594018999998752</v>
       </c>
       <c r="D364" s="5">
         <v>3.6077423082895521</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>150.79098325000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.41966338999998243</v>
       </c>
       <c r="D365" s="5">
         <v>-3.2800575264093967</v>
       </c>
       <c r="E365" s="5">
         <v>2.4632450888666835</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>151.53789405000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.74691079999999488</v>
       </c>
       <c r="D366" s="5">
         <v>6.1085775965022959</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>151.26343469</v>
       </c>
       <c r="C367" s="5">
         <v>-0.2744593600000087</v>
       </c>
       <c r="D367" s="5">
         <v>-2.1518720959761817</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>150.93130780000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.33212688999998363</v>
       </c>
       <c r="D368" s="5">
         <v>-2.603235192712483</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>144.73342215</v>
       </c>
       <c r="C369" s="5">
         <v>-6.1978856500000177</v>
       </c>
       <c r="D369" s="5">
         <v>-39.539191710819246</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>145.58535334000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.85193119000001616</v>
       </c>
       <c r="D370" s="5">
         <v>7.2966708841625705</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>144.18578191</v>
       </c>
       <c r="C371" s="5">
         <v>-1.3995714300000088</v>
       </c>
       <c r="D371" s="5">
         <v>-10.945263081813261</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>143.54003839999999</v>
       </c>
       <c r="C372" s="5">
         <v>-0.64574351000001684</v>
       </c>
       <c r="D372" s="5">
         <v>-5.2438397297078998</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>143.70306832</v>
       </c>
       <c r="C373" s="5">
         <v>0.16302992000001382</v>
       </c>
       <c r="D373" s="5">
         <v>1.3714824193907127</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>144.03681666</v>
       </c>
       <c r="C374" s="5">
         <v>0.33374833999999964</v>
       </c>
       <c r="D374" s="5">
         <v>2.8228600509455859</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>144.63723883</v>
       </c>
       <c r="C375" s="5">
         <v>0.60042217000000164</v>
       </c>
       <c r="D375" s="5">
         <v>5.1185337596756142</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>144.44059390999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.19664492000001133</v>
       </c>
       <c r="D376" s="5">
         <v>-1.61934331191953</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>144.61676032</v>
       </c>
       <c r="C377" s="5">
         <v>0.17616641000000755</v>
       </c>
       <c r="D377" s="5">
         <v>1.4734331101576181</v>
       </c>
       <c r="E377" s="5">
         <v>-4.0945571127178226</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>144.68988021999999</v>
       </c>
       <c r="C378" s="5">
         <v>7.3119899999994686E-2</v>
       </c>
       <c r="D378" s="5">
         <v>0.60842391470723456</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>143.75837665</v>
       </c>
       <c r="C379" s="5">
         <v>-0.93150356999998962</v>
       </c>
       <c r="D379" s="5">
         <v>-7.4577542562995758</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>146.30013747000001</v>
       </c>
       <c r="C380" s="5">
         <v>2.5417608200000075</v>
       </c>
       <c r="D380" s="5">
         <v>23.406743084649296</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>146.19696328000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.10317419000000427</v>
       </c>
       <c r="D381" s="5">
         <v>-0.84299260417927124</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>145.77567651999999</v>
       </c>
       <c r="C382" s="5">
         <v>-0.42128676000001519</v>
       </c>
       <c r="D382" s="5">
         <v>-3.4036835842675472</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>145.00398679</v>
       </c>
       <c r="C383" s="5">
         <v>-0.77168972999999141</v>
       </c>
       <c r="D383" s="5">
         <v>-6.1706885162263418</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>145.70093079</v>
       </c>
       <c r="C384" s="5">
         <v>0.69694400000000201</v>
       </c>
       <c r="D384" s="5">
         <v>5.9225915790815931</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>145.91367446000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.21274367000000893</v>
       </c>
       <c r="D385" s="5">
         <v>1.7663072415962322</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>146.18556638999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.27189192999998113</v>
       </c>
       <c r="D386" s="5">
         <v>2.2591095449389309</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>148.42378260999999</v>
       </c>
       <c r="C387" s="5">
         <v>2.2382162199999982</v>
       </c>
       <c r="D387" s="5">
         <v>20.001868648684784</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>149.72327852000001</v>
       </c>
       <c r="C388" s="5">
         <v>1.2994959100000187</v>
       </c>
       <c r="D388" s="5">
         <v>11.027355271282001</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>150.66252632999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.93924780999998347</v>
       </c>
       <c r="D389" s="5">
         <v>7.7931107176788528</v>
       </c>
       <c r="E389" s="5">
         <v>4.1805431103713486</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>150.96919965000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.30667332000001579</v>
       </c>
       <c r="D390" s="5">
         <v>2.4701298541650818</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>152.07096071000001</v>
       </c>
       <c r="C391" s="5">
         <v>1.1017610600000012</v>
       </c>
       <c r="D391" s="5">
         <v>9.1177100230755759</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>152.86775338999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.7967926799999816</v>
       </c>
       <c r="D392" s="5">
         <v>6.4719286969144862</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>153.24731861000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.37956522000001769</v>
       </c>
       <c r="D393" s="5">
         <v>3.0205859255463929</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>153.63162491</v>
       </c>
       <c r="C394" s="5">
         <v>0.38430629999999155</v>
       </c>
       <c r="D394" s="5">
         <v>3.0511577793874034</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>153.78994875999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.15832384999998794</v>
       </c>
       <c r="D395" s="5">
         <v>1.2436839080723683</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>155.40091944</v>
       </c>
       <c r="C396" s="5">
         <v>1.6109706800000083</v>
       </c>
       <c r="D396" s="5">
         <v>13.320264942936433</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>156.32043193000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.91951249000001667</v>
       </c>
       <c r="D397" s="5">
         <v>7.3361338842429458</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>157.07312612000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.75269418999999971</v>
       </c>
       <c r="D398" s="5">
         <v>5.9335901373621436</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>157.31534827999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.24222215999998298</v>
       </c>
       <c r="D399" s="5">
         <v>1.8662938458581246</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>157.88718015000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.57183187000001112</v>
       </c>
       <c r="D400" s="5">
         <v>4.450197849740789</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>158.02944362</v>
       </c>
       <c r="C401" s="5">
         <v>0.14226346999998896</v>
       </c>
       <c r="D401" s="5">
         <v>1.0866286694006355</v>
       </c>
       <c r="E401" s="5">
         <v>4.8896812428752545</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>160.96889440999999</v>
       </c>
       <c r="C402" s="5">
         <v>2.9394507899999951</v>
       </c>
       <c r="D402" s="5">
         <v>24.751966801420799</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>160.62190068000001</v>
       </c>
       <c r="C403" s="5">
         <v>-0.34699372999997991</v>
       </c>
       <c r="D403" s="5">
         <v>-2.5563384961545976</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>161.48860338</v>
       </c>
       <c r="C404" s="5">
         <v>0.8667026999999905</v>
       </c>
       <c r="D404" s="5">
         <v>6.6707661829193077</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>161.74807351999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.25947013999999058</v>
       </c>
       <c r="D405" s="5">
         <v>1.9452177918026559</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>162.27418175</v>
       </c>
       <c r="C406" s="5">
         <v>0.52610823000000551</v>
       </c>
       <c r="D406" s="5">
         <v>3.9737562486934497</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>163.13757806999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.86339631999999256</v>
       </c>
       <c r="D407" s="5">
         <v>6.5749140381329729</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>162.70521203999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.43236602999999718</v>
       </c>
       <c r="D408" s="5">
         <v>-3.1344260335137486</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>163.31829708000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.61308504000001562</v>
       </c>
       <c r="D409" s="5">
         <v>4.6165833321905048</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>164.38470487999999</v>
       </c>
       <c r="C410" s="5">
         <v>1.066407799999979</v>
       </c>
       <c r="D410" s="5">
         <v>8.1231677386293342</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>164.40632529000001</v>
       </c>
       <c r="C411" s="5">
         <v>2.1620410000025458E-2</v>
       </c>
       <c r="D411" s="5">
         <v>0.15794211462867302</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>164.88085727999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.47453198999997426</v>
       </c>
       <c r="D412" s="5">
         <v>3.5191205485001875</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>165.77575231</v>
       </c>
       <c r="C413" s="5">
         <v>0.89489503000001491</v>
       </c>
       <c r="D413" s="5">
         <v>6.7110141901491005</v>
       </c>
       <c r="E413" s="5">
         <v>4.9018135561034404</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>165.72802161000001</v>
       </c>
       <c r="C414" s="5">
         <v>-4.7730699999988246E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-0.34496133390230499</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>166.12793998000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.39991836999999464</v>
       </c>
       <c r="D415" s="5">
         <v>2.934463563549472</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>166.38995677</v>
       </c>
       <c r="C416" s="5">
         <v>0.2620167899999899</v>
       </c>
       <c r="D416" s="5">
         <v>1.9091430689522904</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>166.62943761</v>
       </c>
       <c r="C417" s="5">
         <v>0.23948083999999881</v>
       </c>
       <c r="D417" s="5">
         <v>1.740867311573413</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>167.79809408</v>
       </c>
       <c r="C418" s="5">
         <v>1.1686564700000019</v>
       </c>
       <c r="D418" s="5">
         <v>8.7485665420528491</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>168.57578946999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.77769538999999099</v>
       </c>
       <c r="D419" s="5">
         <v>5.7056359238988774</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>169.25130772</v>
       </c>
       <c r="C420" s="5">
         <v>0.67551825000001031</v>
       </c>
       <c r="D420" s="5">
         <v>4.9160589803367349</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>170.28191898</v>
       </c>
       <c r="C421" s="5">
         <v>1.0306112600000006</v>
       </c>
       <c r="D421" s="5">
         <v>7.5568399515379525</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>170.81382608000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.53190710000001218</v>
       </c>
       <c r="D422" s="5">
         <v>3.81349634295165</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>171.88805626999999</v>
       </c>
       <c r="C423" s="5">
         <v>1.0742301899999802</v>
       </c>
       <c r="D423" s="5">
         <v>7.813255329579305</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>172.74663165000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.85857538000001909</v>
       </c>
       <c r="D424" s="5">
         <v>6.1614027117003145</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>173.44876428000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.70213262999999415</v>
       </c>
       <c r="D425" s="5">
         <v>4.9879525309806994</v>
       </c>
       <c r="E425" s="5">
         <v>4.628549026670381</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>173.54704390000001</v>
       </c>
       <c r="C426" s="5">
         <v>9.8279619999999568E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.68206755676178954</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>175.44767014999999</v>
       </c>
       <c r="C427" s="5">
         <v>1.9006262499999877</v>
       </c>
       <c r="D427" s="5">
         <v>13.96319547135465</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>176.46707909</v>
       </c>
       <c r="C428" s="5">
         <v>1.0194089400000053</v>
       </c>
       <c r="D428" s="5">
         <v>7.1995845275581338</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>177.33987741000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.87279832000001534</v>
       </c>
       <c r="D429" s="5">
         <v>6.0992905816702248</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>177.82490730000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.48502988999999275</v>
       </c>
       <c r="D430" s="5">
         <v>3.3318594854819361</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>178.02939807000001</v>
       </c>
       <c r="C431" s="5">
         <v>0.20449077000000671</v>
       </c>
       <c r="D431" s="5">
         <v>1.388708238678249</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>178.87976078</v>
       </c>
       <c r="C432" s="5">
         <v>0.85036270999998465</v>
       </c>
       <c r="D432" s="5">
         <v>5.884839689078758</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>178.91448750000001</v>
       </c>
       <c r="C433" s="5">
         <v>3.4726720000008982E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.23321021632998207</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>178.85412731</v>
       </c>
       <c r="C434" s="5">
         <v>-6.0360190000011471E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-0.40409236796470349</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>179.13730887</v>
       </c>
       <c r="C435" s="5">
         <v>0.28318156000000272</v>
       </c>
       <c r="D435" s="5">
         <v>1.916605195252874</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>179.35926344999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.2219545799999878</v>
       </c>
       <c r="D436" s="5">
         <v>1.4969972167806933</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>179.54705718</v>
       </c>
       <c r="C437" s="5">
         <v>0.18779373000000987</v>
       </c>
       <c r="D437" s="5">
         <v>1.2636912941406564</v>
       </c>
       <c r="E437" s="5">
         <v>3.5159044950908047</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>181.56445608999999</v>
       </c>
       <c r="C438" s="5">
         <v>2.0173989099999972</v>
       </c>
       <c r="D438" s="5">
         <v>14.348507327021487</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>181.09559440999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.46886168000000339</v>
       </c>
       <c r="D439" s="5">
         <v>-3.0551760431310471</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>181.37260899</v>
       </c>
       <c r="C440" s="5">
         <v>0.27701458000001367</v>
       </c>
       <c r="D440" s="5">
         <v>1.8511133673027702</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>180.99720626000001</v>
       </c>
       <c r="C441" s="5">
         <v>-0.37540272999999047</v>
       </c>
       <c r="D441" s="5">
         <v>-2.4556644477512823</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>181.83205949000001</v>
+        <v>181.89669788</v>
       </c>
       <c r="C442" s="5">
-        <v>0.83485322999999312</v>
+        <v>0.89949161999999205</v>
       </c>
       <c r="D442" s="5">
-        <v>5.6776227188203743</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1293056155282466</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>182.32993474</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.43323685999999384</v>
+      </c>
+      <c r="D443" s="5">
+        <v>2.8958686758064234</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE46F6C2-4849-4796-9F6B-A9666D0B9CD9}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF829A4C-0332-4804-B4A5-3568E6485AA2}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D45F2E8-F6D3-4D0B-95A9-DB1645BF4790}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalnrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>