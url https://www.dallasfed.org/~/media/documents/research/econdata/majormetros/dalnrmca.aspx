--- v8 (2026-07-26)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1A55824B-BDB5-4731-A753-10FB9D0432D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{751C4B03-FD8B-4636-AA11-05EB993434CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{406F9E41-B8D2-46F0-8E4E-5AC13D1E441F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2BF68EDB-090A-4E2B-B761-C4EA5ED00380}"/>
   </bookViews>
   <sheets>
     <sheet name="dalnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A4FEB56-CD69-474E-BDEB-30B3ECB2BFAF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EFF8905-6A1C-4E5F-8BEA-6B2E00B85D39}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>65.585414650000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>65.076675105000007</v>
       </c>
       <c r="C7" s="5">
         <v>-0.50873954499999741</v>
       </c>
       <c r="D7" s="5">
         <v>-8.9212530518558371</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>64.222083237000007</v>
       </c>
       <c r="C8" s="5">
         <v>-0.85459186799999998</v>
       </c>
       <c r="D8" s="5">
         <v>-14.668692772074765</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>63.709443020000002</v>
       </c>
       <c r="C9" s="5">
         <v>-0.51264021700000484</v>
       </c>
       <c r="D9" s="5">
         <v>-9.1692228562856197</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>63.832688128000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.12324510799999899</v>
       </c>
       <c r="D10" s="5">
         <v>2.3462435037800988</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>64.055542125000002</v>
       </c>
       <c r="C11" s="5">
         <v>0.22285399700000141</v>
       </c>
       <c r="D11" s="5">
         <v>4.270853209666825</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>63.321756876000002</v>
       </c>
       <c r="C12" s="5">
         <v>-0.73378524900000031</v>
       </c>
       <c r="D12" s="5">
         <v>-12.912677605995048</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>64.761423097000005</v>
       </c>
       <c r="C13" s="5">
         <v>1.4396662210000031</v>
       </c>
       <c r="D13" s="5">
         <v>30.966774421909584</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>65.454135336999997</v>
       </c>
       <c r="C14" s="5">
         <v>0.69271223999999165</v>
       </c>
       <c r="D14" s="5">
         <v>13.618350121527456</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>65.137699952000006</v>
       </c>
       <c r="C15" s="5">
         <v>-0.31643538499999124</v>
       </c>
       <c r="D15" s="5">
         <v>-5.6495555024311361</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>65.739523168000005</v>
       </c>
       <c r="C16" s="5">
         <v>0.60182321599999966</v>
       </c>
       <c r="D16" s="5">
         <v>11.668212443058334</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>65.981582403000004</v>
       </c>
       <c r="C17" s="5">
         <v>0.24205923499999926</v>
       </c>
       <c r="D17" s="5">
         <v>4.5091042984517937</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>64.181732797999999</v>
       </c>
       <c r="C18" s="5">
         <v>-1.7998496050000057</v>
       </c>
       <c r="D18" s="5">
         <v>-28.242956634048998</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>65.309012280000005</v>
       </c>
       <c r="C19" s="5">
         <v>1.1272794820000058</v>
       </c>
       <c r="D19" s="5">
         <v>23.236719748934377</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>64.948418344000004</v>
       </c>
       <c r="C20" s="5">
         <v>-0.36059393600000078</v>
       </c>
       <c r="D20" s="5">
         <v>-6.4280747871860999</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>64.367304422999993</v>
       </c>
       <c r="C21" s="5">
         <v>-0.58111392100001069</v>
       </c>
       <c r="D21" s="5">
         <v>-10.22386329901529</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>64.456390017000004</v>
       </c>
       <c r="C22" s="5">
         <v>8.9085594000010815E-2</v>
       </c>
       <c r="D22" s="5">
         <v>1.6735240736938106</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>64.241199932000001</v>
       </c>
       <c r="C23" s="5">
         <v>-0.21519008500000325</v>
       </c>
       <c r="D23" s="5">
         <v>-3.9334952012080038</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>64.850878815000002</v>
       </c>
       <c r="C24" s="5">
         <v>0.60967888300000084</v>
       </c>
       <c r="D24" s="5">
         <v>12.002226639661773</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>64.372581378000007</v>
       </c>
       <c r="C25" s="5">
         <v>-0.47829743699999483</v>
       </c>
       <c r="D25" s="5">
         <v>-8.5000807918683368</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>64.254503575000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.11807780300000559</v>
       </c>
       <c r="D26" s="5">
         <v>-2.1790734521915822</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>63.805874551000002</v>
       </c>
       <c r="C27" s="5">
         <v>-0.44862902399999882</v>
       </c>
       <c r="D27" s="5">
         <v>-8.0641032164958997</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>63.780695072</v>
       </c>
       <c r="C28" s="5">
         <v>-2.5179479000001947E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-0.47252514593841832</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>63.555333769999997</v>
       </c>
       <c r="C29" s="5">
         <v>-0.22536130200000315</v>
       </c>
       <c r="D29" s="5">
         <v>-4.1586169550729473</v>
       </c>
       <c r="E29" s="5">
         <v>-3.6771604205868447</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>64.111160966</v>
       </c>
       <c r="C30" s="5">
         <v>0.55582719600000274</v>
       </c>
       <c r="D30" s="5">
         <v>11.014485720318623</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>64.474310129000003</v>
       </c>
       <c r="C31" s="5">
         <v>0.36314916300000277</v>
       </c>
       <c r="D31" s="5">
         <v>7.0130518575990619</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>65.060930447000004</v>
       </c>
       <c r="C32" s="5">
         <v>0.58662031800000136</v>
       </c>
       <c r="D32" s="5">
         <v>11.481497012867713</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>65.910360428000004</v>
       </c>
       <c r="C33" s="5">
         <v>0.84942998100000011</v>
       </c>
       <c r="D33" s="5">
         <v>16.842542837822805</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>65.491781857000007</v>
       </c>
       <c r="C34" s="5">
         <v>-0.41857857099999762</v>
       </c>
       <c r="D34" s="5">
         <v>-7.360235956735206</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>64.519690921000006</v>
       </c>
       <c r="C35" s="5">
         <v>-0.97209093600000074</v>
       </c>
       <c r="D35" s="5">
         <v>-16.427063931459486</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>65.706937296000007</v>
       </c>
       <c r="C36" s="5">
         <v>1.1872463750000009</v>
       </c>
       <c r="D36" s="5">
         <v>24.459300308788091</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>65.688155148000007</v>
       </c>
       <c r="C37" s="5">
         <v>-1.8782147999999665E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.34247794857529268</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>65.349249587000003</v>
       </c>
       <c r="C38" s="5">
         <v>-0.33890556100000424</v>
       </c>
       <c r="D38" s="5">
         <v>-6.0184766656027122</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>65.750644569000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.40139498199999935</v>
       </c>
       <c r="D39" s="5">
         <v>7.6249387703485993</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>65.409019057999998</v>
       </c>
       <c r="C40" s="5">
         <v>-0.34162551100000371</v>
       </c>
       <c r="D40" s="5">
         <v>-6.059805188048184</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>66.052777886000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.64375882800000284</v>
       </c>
       <c r="D41" s="5">
         <v>12.471220861141585</v>
       </c>
       <c r="E41" s="5">
         <v>3.929558650479259</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>66.970619994000003</v>
       </c>
       <c r="C42" s="5">
         <v>0.9178421080000021</v>
       </c>
       <c r="D42" s="5">
         <v>18.009995101946163</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>67.229312726000003</v>
       </c>
       <c r="C43" s="5">
         <v>0.25869273200000009</v>
       </c>
       <c r="D43" s="5">
         <v>4.7350934179217541</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>67.565384709</v>
       </c>
       <c r="C44" s="5">
         <v>0.33607198299999652</v>
       </c>
       <c r="D44" s="5">
         <v>6.1663749036505067</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>67.952437594000003</v>
       </c>
       <c r="C45" s="5">
         <v>0.38705288500000279</v>
       </c>
       <c r="D45" s="5">
         <v>7.0950597574555685</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>68.397403402999998</v>
       </c>
       <c r="C46" s="5">
         <v>0.44496580899999572</v>
       </c>
       <c r="D46" s="5">
         <v>8.1471035146179602</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>68.956126294000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.55872289100000216</v>
       </c>
       <c r="D47" s="5">
         <v>10.255153939832141</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>69.399582785999996</v>
       </c>
       <c r="C48" s="5">
         <v>0.44345649199999571</v>
       </c>
       <c r="D48" s="5">
         <v>7.9960914955593765</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>69.721579622999997</v>
       </c>
       <c r="C49" s="5">
         <v>0.32199683700000037</v>
       </c>
       <c r="D49" s="5">
         <v>5.7120027791628614</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>70.027117414000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.30553779100000611</v>
       </c>
       <c r="D50" s="5">
         <v>5.3873242029348845</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>71.417176620000006</v>
       </c>
       <c r="C51" s="5">
         <v>1.3900592060000037</v>
       </c>
       <c r="D51" s="5">
         <v>26.600998143214305</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>71.953794228999996</v>
       </c>
       <c r="C52" s="5">
         <v>0.53661760899998967</v>
       </c>
       <c r="D52" s="5">
         <v>9.3987286060388087</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>72.565846352999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.61205212400000164</v>
       </c>
       <c r="D53" s="5">
         <v>10.698766232061608</v>
       </c>
       <c r="E53" s="5">
         <v>9.860400539460823</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>72.167318117999997</v>
       </c>
       <c r="C54" s="5">
         <v>-0.39852823500000056</v>
       </c>
       <c r="D54" s="5">
         <v>-6.3948772257634401</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>71.557160444000004</v>
       </c>
       <c r="C55" s="5">
         <v>-0.61015767399999277</v>
       </c>
       <c r="D55" s="5">
         <v>-9.6869758800063437</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>71.924673175999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.36751273199999446</v>
       </c>
       <c r="D56" s="5">
         <v>6.3402274180335727</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>73.016823157999994</v>
       </c>
       <c r="C57" s="5">
         <v>1.0921499819999951</v>
       </c>
       <c r="D57" s="5">
         <v>19.823068566690072</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>72.966528909999994</v>
       </c>
       <c r="C58" s="5">
         <v>-5.0294248000000152E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-0.82344008265089474</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>73.678378610999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.71184970100000555</v>
       </c>
       <c r="D59" s="5">
         <v>12.356053908640497</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>73.394831034999996</v>
       </c>
       <c r="C60" s="5">
         <v>-0.28354757600000369</v>
       </c>
       <c r="D60" s="5">
         <v>-4.5216337233814574</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>74.735727724</v>
       </c>
       <c r="C61" s="5">
         <v>1.3408966890000045</v>
       </c>
       <c r="D61" s="5">
         <v>24.266341528782064</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>75.407624369000004</v>
       </c>
       <c r="C62" s="5">
         <v>0.6718966450000039</v>
       </c>
       <c r="D62" s="5">
         <v>11.338123100737562</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>75.596698310999997</v>
       </c>
       <c r="C63" s="5">
         <v>0.18907394199999317</v>
       </c>
       <c r="D63" s="5">
         <v>3.0506720495854678</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>76.230543361000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.63384505000000502</v>
       </c>
       <c r="D64" s="5">
         <v>10.538673207854131</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>77.193149552999998</v>
       </c>
       <c r="C65" s="5">
         <v>0.96260619199999553</v>
       </c>
       <c r="D65" s="5">
         <v>16.251066672686786</v>
       </c>
       <c r="E65" s="5">
         <v>6.3766956944045994</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>76.428043220000006</v>
       </c>
       <c r="C66" s="5">
         <v>-0.76510633299999142</v>
       </c>
       <c r="D66" s="5">
         <v>-11.266470741936697</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>76.755720904</v>
       </c>
       <c r="C67" s="5">
         <v>0.32767768399999397</v>
       </c>
       <c r="D67" s="5">
         <v>5.2679520412833636</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>77.379207694000002</v>
       </c>
       <c r="C68" s="5">
         <v>0.62348679000000118</v>
       </c>
       <c r="D68" s="5">
         <v>10.195099752726078</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>77.592093177999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.2128854839999974</v>
       </c>
       <c r="D69" s="5">
         <v>3.3518539761838939</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>78.078103104999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.48600992699999779</v>
       </c>
       <c r="D70" s="5">
         <v>7.7808067001779779</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>78.687845713000002</v>
       </c>
       <c r="C71" s="5">
         <v>0.60974260800000479</v>
       </c>
       <c r="D71" s="5">
         <v>9.7844478928296397</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>78.971352425999996</v>
       </c>
       <c r="C72" s="5">
         <v>0.28350671299999419</v>
       </c>
       <c r="D72" s="5">
         <v>4.4102272404084264</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>80.210738550000002</v>
       </c>
       <c r="C73" s="5">
         <v>1.2393861240000064</v>
       </c>
       <c r="D73" s="5">
         <v>20.5466858442364</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>81.259264821000002</v>
       </c>
       <c r="C74" s="5">
         <v>1.0485262710000001</v>
       </c>
       <c r="D74" s="5">
         <v>16.865005416156098</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>81.324869766000006</v>
       </c>
       <c r="C75" s="5">
         <v>6.5604945000004022E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.97313770616360706</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>82.074463801999997</v>
       </c>
       <c r="C76" s="5">
         <v>0.74959403599999064</v>
       </c>
       <c r="D76" s="5">
         <v>11.639049941333802</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>82.642764907</v>
       </c>
       <c r="C77" s="5">
         <v>0.5683011050000033</v>
       </c>
       <c r="D77" s="5">
         <v>8.6329099588866818</v>
       </c>
       <c r="E77" s="5">
         <v>7.0597136994110521</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>83.533580692000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.89081578500000091</v>
       </c>
       <c r="D78" s="5">
         <v>13.7300192921189</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>84.245794169999996</v>
       </c>
       <c r="C79" s="5">
         <v>0.71221347799999535</v>
       </c>
       <c r="D79" s="5">
         <v>10.72496924125379</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>84.473726998000004</v>
       </c>
       <c r="C80" s="5">
         <v>0.22793282800000725</v>
       </c>
       <c r="D80" s="5">
         <v>3.2954341363004902</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>84.691137819999994</v>
       </c>
       <c r="C81" s="5">
         <v>0.21741082199999084</v>
       </c>
       <c r="D81" s="5">
         <v>3.1325467426144726</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>85.483021206000004</v>
       </c>
       <c r="C82" s="5">
         <v>0.79188338600000918</v>
       </c>
       <c r="D82" s="5">
         <v>11.815688853471773</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>85.795071797000006</v>
       </c>
       <c r="C83" s="5">
         <v>0.31205059100000199</v>
       </c>
       <c r="D83" s="5">
         <v>4.4695560106802201</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>85.785084933999997</v>
       </c>
       <c r="C84" s="5">
         <v>-9.9868630000088388E-3</v>
       </c>
       <c r="D84" s="5">
         <v>-0.13959503470922785</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>85.632013333000003</v>
       </c>
       <c r="C85" s="5">
         <v>-0.15307160099999351</v>
       </c>
       <c r="D85" s="5">
         <v>-2.1203442199949962</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>85.404911937999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.22710139500000537</v>
       </c>
       <c r="D86" s="5">
         <v>-3.1364614886788655</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>87.379980102999994</v>
       </c>
       <c r="C87" s="5">
         <v>1.9750681649999962</v>
       </c>
       <c r="D87" s="5">
         <v>31.567646847367769</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>88.583831871000001</v>
       </c>
       <c r="C88" s="5">
         <v>1.2038517680000069</v>
       </c>
       <c r="D88" s="5">
         <v>17.844753906003419</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>89.443581578999996</v>
       </c>
       <c r="C89" s="5">
         <v>0.85974970799999539</v>
       </c>
       <c r="D89" s="5">
         <v>12.28884738568512</v>
       </c>
       <c r="E89" s="5">
         <v>8.229173696757508</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>90.355456257</v>
       </c>
       <c r="C90" s="5">
         <v>0.91187467800000377</v>
       </c>
       <c r="D90" s="5">
         <v>12.943807263500595</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>91.12071512</v>
       </c>
       <c r="C91" s="5">
         <v>0.76525886299999968</v>
       </c>
       <c r="D91" s="5">
         <v>10.650360812152627</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>91.952034100999995</v>
       </c>
       <c r="C92" s="5">
         <v>0.83131898099999546</v>
       </c>
       <c r="D92" s="5">
         <v>11.514324199320146</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>92.589439929999998</v>
       </c>
       <c r="C93" s="5">
         <v>0.6374058290000022</v>
       </c>
       <c r="D93" s="5">
         <v>8.6429112554159424</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>93.608449383999996</v>
       </c>
       <c r="C94" s="5">
         <v>1.019009453999999</v>
       </c>
       <c r="D94" s="5">
         <v>14.036303227436653</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>93.067809311999994</v>
       </c>
       <c r="C95" s="5">
         <v>-0.54064007200000219</v>
       </c>
       <c r="D95" s="5">
         <v>-6.7146852817494658</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>93.614094782999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.54628547100000446</v>
       </c>
       <c r="D96" s="5">
         <v>7.2756142694575532</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>94.239775597999994</v>
       </c>
       <c r="C97" s="5">
         <v>0.6256808149999955</v>
       </c>
       <c r="D97" s="5">
         <v>8.321836288547658</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>94.253611398000004</v>
       </c>
       <c r="C98" s="5">
         <v>1.3835800000009613E-2</v>
       </c>
       <c r="D98" s="5">
         <v>0.17632016889979063</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>94.878551938000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.62494053999999721</v>
       </c>
       <c r="D99" s="5">
         <v>8.2531590512308295</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>94.869738459999994</v>
       </c>
       <c r="C100" s="5">
         <v>-8.8134780000075352E-3</v>
       </c>
       <c r="D100" s="5">
         <v>-0.11141371378807774</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>95.285541758999997</v>
       </c>
       <c r="C101" s="5">
         <v>0.41580329900000379</v>
       </c>
       <c r="D101" s="5">
         <v>5.3881184821461758</v>
       </c>
       <c r="E101" s="5">
         <v>6.5314470606704811</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>95.392335779999996</v>
       </c>
       <c r="C102" s="5">
         <v>0.10679402099999891</v>
       </c>
       <c r="D102" s="5">
         <v>1.3532562435531581</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>96.404028199999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.0116924200000028</v>
       </c>
       <c r="D103" s="5">
         <v>13.495953091097967</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>97.122445431000003</v>
       </c>
       <c r="C104" s="5">
         <v>0.71841723100000365</v>
       </c>
       <c r="D104" s="5">
         <v>9.31836655277265</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>99.098325451999997</v>
       </c>
       <c r="C105" s="5">
         <v>1.9758800209999947</v>
       </c>
       <c r="D105" s="5">
         <v>27.338721174459057</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>99.761201592999996</v>
       </c>
       <c r="C106" s="5">
         <v>0.66287614099999814</v>
       </c>
       <c r="D106" s="5">
         <v>8.3288833456390385</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>99.205945082</v>
       </c>
       <c r="C107" s="5">
         <v>-0.55525651099999607</v>
       </c>
       <c r="D107" s="5">
         <v>-6.4783139811622759</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>100.65247999</v>
       </c>
       <c r="C108" s="5">
         <v>1.4465349080000038</v>
       </c>
       <c r="D108" s="5">
         <v>18.971072007885013</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>101.59226956000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.93978957000000207</v>
       </c>
       <c r="D109" s="5">
         <v>11.798040149864031</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>102.20633099</v>
       </c>
       <c r="C110" s="5">
         <v>0.61406142999999247</v>
       </c>
       <c r="D110" s="5">
         <v>7.4992980816823263</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>103.22871793</v>
       </c>
       <c r="C111" s="5">
         <v>1.0223869400000041</v>
       </c>
       <c r="D111" s="5">
         <v>12.686742321047895</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>103.46194884000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.23323091000000318</v>
       </c>
       <c r="D112" s="5">
         <v>2.7451789791117065</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>104.20227930999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.7403304699999893</v>
       </c>
       <c r="D113" s="5">
         <v>8.9328257648088272</v>
       </c>
       <c r="E113" s="5">
         <v>9.3579124244815404</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>103.56414945</v>
       </c>
       <c r="C114" s="5">
         <v>-0.63812985999999228</v>
       </c>
       <c r="D114" s="5">
         <v>-7.1062088031321853</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>105.0225398</v>
       </c>
       <c r="C115" s="5">
         <v>1.4583903500000019</v>
       </c>
       <c r="D115" s="5">
         <v>18.270624044629958</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>105.75129405</v>
       </c>
       <c r="C116" s="5">
         <v>0.72875424999999439</v>
       </c>
       <c r="D116" s="5">
         <v>8.6520897366242124</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>107.40778842</v>
       </c>
       <c r="C117" s="5">
         <v>1.6564943700000043</v>
       </c>
       <c r="D117" s="5">
         <v>20.50387343314388</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>106.62336642</v>
       </c>
       <c r="C118" s="5">
         <v>-0.78442200000000639</v>
       </c>
       <c r="D118" s="5">
         <v>-8.4202628657385148</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>107.43272053</v>
       </c>
       <c r="C119" s="5">
         <v>0.80935411000000101</v>
       </c>
       <c r="D119" s="5">
         <v>9.4990113515303953</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>108.10057033</v>
       </c>
       <c r="C120" s="5">
         <v>0.66784979999999905</v>
       </c>
       <c r="D120" s="5">
         <v>7.7201477656492434</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>108.62027026</v>
       </c>
       <c r="C121" s="5">
         <v>0.51969993000000159</v>
       </c>
       <c r="D121" s="5">
         <v>5.924086003624196</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>109.55913313000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.93886287000000834</v>
       </c>
       <c r="D122" s="5">
         <v>10.879816688376632</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>110.65347825000001</v>
       </c>
       <c r="C123" s="5">
         <v>1.0943451199999998</v>
       </c>
       <c r="D123" s="5">
         <v>12.667275374831345</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>111.39200689</v>
       </c>
       <c r="C124" s="5">
         <v>0.7385286399999984</v>
       </c>
       <c r="D124" s="5">
         <v>8.3097371804855769</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>111.87853398999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.48652709999998933</v>
       </c>
       <c r="D125" s="5">
         <v>5.3690007375273296</v>
       </c>
       <c r="E125" s="5">
         <v>7.3666859600674206</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>112.34848006999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.46994607999999971</v>
       </c>
       <c r="D126" s="5">
         <v>5.158701101020835</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>113.57742075</v>
       </c>
       <c r="C127" s="5">
         <v>1.228940680000008</v>
       </c>
       <c r="D127" s="5">
         <v>13.945612608008261</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>114.91114966000001</v>
       </c>
       <c r="C128" s="5">
         <v>1.3337289100000049</v>
       </c>
       <c r="D128" s="5">
         <v>15.038182703834192</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>114.84992068</v>
       </c>
       <c r="C129" s="5">
         <v>-6.1228980000009869E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-0.63753458676617525</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>115.08304237</v>
       </c>
       <c r="C130" s="5">
         <v>0.23312169000000438</v>
       </c>
       <c r="D130" s="5">
         <v>2.463130154614257</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>116.5017364</v>
       </c>
       <c r="C131" s="5">
         <v>1.4186940299999975</v>
       </c>
       <c r="D131" s="5">
         <v>15.83845756919473</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>117.87674624</v>
       </c>
       <c r="C132" s="5">
         <v>1.3750098400000041</v>
       </c>
       <c r="D132" s="5">
         <v>15.119499711876138</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>118.2587321</v>
       </c>
       <c r="C133" s="5">
         <v>0.38198586000000034</v>
       </c>
       <c r="D133" s="5">
         <v>3.9587257242603702</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>119.42385055</v>
       </c>
       <c r="C134" s="5">
         <v>1.1651184499999943</v>
       </c>
       <c r="D134" s="5">
         <v>12.484897680925755</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>119.56636293</v>
       </c>
       <c r="C135" s="5">
         <v>0.14251237999999944</v>
       </c>
       <c r="D135" s="5">
         <v>1.4414353484821563</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>119.45398034999999</v>
       </c>
       <c r="C136" s="5">
         <v>-0.11238258000000201</v>
       </c>
       <c r="D136" s="5">
         <v>-1.1220891195577565</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>120.21624242</v>
       </c>
       <c r="C137" s="5">
         <v>0.76226207000000556</v>
       </c>
       <c r="D137" s="5">
         <v>7.9320146319314055</v>
       </c>
       <c r="E137" s="5">
         <v>7.4524648586700826</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>122.0614901</v>
       </c>
       <c r="C138" s="5">
         <v>1.8452476799999999</v>
       </c>
       <c r="D138" s="5">
         <v>20.056649500298708</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>122.35068594000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.28919584000000498</v>
       </c>
       <c r="D139" s="5">
         <v>2.8804589289401772</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>122.31914553</v>
       </c>
       <c r="C140" s="5">
         <v>-3.1540410000005181E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-0.30890611797325107</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>121.67790237</v>
       </c>
       <c r="C141" s="5">
         <v>-0.64124316000000192</v>
       </c>
       <c r="D141" s="5">
         <v>-6.1126011222655263</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>121.47927009999999</v>
       </c>
       <c r="C142" s="5">
         <v>-0.1986322700000045</v>
       </c>
       <c r="D142" s="5">
         <v>-1.9414391026826738</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>120.73432826</v>
       </c>
       <c r="C143" s="5">
         <v>-0.74494183999999564</v>
       </c>
       <c r="D143" s="5">
         <v>-7.115519661879965</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>118.83275596</v>
       </c>
       <c r="C144" s="5">
         <v>-1.901572299999998</v>
       </c>
       <c r="D144" s="5">
         <v>-17.345825877949029</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>118.47871445</v>
       </c>
       <c r="C145" s="5">
         <v>-0.35404151000000184</v>
       </c>
       <c r="D145" s="5">
         <v>-3.517184899284298</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>117.21569377</v>
       </c>
       <c r="C146" s="5">
         <v>-1.2630206799999968</v>
       </c>
       <c r="D146" s="5">
         <v>-12.068364765425432</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>115.41887742</v>
       </c>
       <c r="C147" s="5">
         <v>-1.7968163500000003</v>
       </c>
       <c r="D147" s="5">
         <v>-16.920666590537202</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>114.66388209</v>
       </c>
       <c r="C148" s="5">
         <v>-0.75499532999999985</v>
       </c>
       <c r="D148" s="5">
         <v>-7.5732795289957462</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>114.01934814000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.64453394999999603</v>
       </c>
       <c r="D149" s="5">
         <v>-6.5406083090008948</v>
       </c>
       <c r="E149" s="5">
         <v>-5.1547895319751236</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>113.2069669</v>
       </c>
       <c r="C150" s="5">
         <v>-0.81238124000000767</v>
       </c>
       <c r="D150" s="5">
         <v>-8.2227139016645356</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>112.4109625</v>
       </c>
       <c r="C151" s="5">
         <v>-0.79600440000000106</v>
       </c>
       <c r="D151" s="5">
         <v>-8.1189096408604939</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>112.06797521999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.34298728000000267</v>
       </c>
       <c r="D152" s="5">
         <v>-3.6006050181018878</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>111.66732652</v>
       </c>
       <c r="C153" s="5">
         <v>-0.40064869999999075</v>
       </c>
       <c r="D153" s="5">
         <v>-4.2067035908330164</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>111.48783124000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.17949527999999759</v>
       </c>
       <c r="D154" s="5">
         <v>-1.9119312626512341</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>111.15730237</v>
       </c>
       <c r="C155" s="5">
         <v>-0.33052887000000908</v>
       </c>
       <c r="D155" s="5">
         <v>-3.5002084690916813</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>110.22287301999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.93442935000000205</v>
       </c>
       <c r="D156" s="5">
         <v>-9.6340660904240316</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>110.09738138</v>
       </c>
       <c r="C157" s="5">
         <v>-0.1254916399999928</v>
       </c>
       <c r="D157" s="5">
         <v>-1.3577087488155337</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>108.83743196</v>
       </c>
       <c r="C158" s="5">
         <v>-1.2599494199999981</v>
       </c>
       <c r="D158" s="5">
         <v>-12.900521119231655</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>107.94675717</v>
       </c>
       <c r="C159" s="5">
         <v>-0.8906747900000056</v>
       </c>
       <c r="D159" s="5">
         <v>-9.3900749791039786</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>108.33068943000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.3839322600000088</v>
       </c>
       <c r="D160" s="5">
         <v>4.3525057773385667</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>107.45402907</v>
       </c>
       <c r="C161" s="5">
         <v>-0.87666036000000247</v>
       </c>
       <c r="D161" s="5">
         <v>-9.2901670243695218</v>
       </c>
       <c r="E161" s="5">
         <v>-5.7580745523458816</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>106.27910106</v>
       </c>
       <c r="C162" s="5">
         <v>-1.1749280100000021</v>
       </c>
       <c r="D162" s="5">
         <v>-12.360071138732021</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>105.74100561</v>
       </c>
       <c r="C163" s="5">
         <v>-0.53809545000000014</v>
       </c>
       <c r="D163" s="5">
         <v>-5.9092853750977721</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>104.39647952</v>
       </c>
       <c r="C164" s="5">
         <v>-1.3445260900000022</v>
       </c>
       <c r="D164" s="5">
         <v>-14.235214231901949</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>104.74909632000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.35261680000000695</v>
       </c>
       <c r="D165" s="5">
         <v>4.1293546813305104</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>105.2450621</v>
       </c>
       <c r="C166" s="5">
         <v>0.4959657799999917</v>
       </c>
       <c r="D166" s="5">
         <v>5.8320783598479364</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>104.61681038</v>
       </c>
       <c r="C167" s="5">
         <v>-0.62825171999999441</v>
       </c>
       <c r="D167" s="5">
         <v>-6.9327344571284648</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>105.44658837</v>
       </c>
       <c r="C168" s="5">
         <v>0.82977798999999663</v>
       </c>
       <c r="D168" s="5">
         <v>9.9442949973086883</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>105.44585487000001</v>
       </c>
       <c r="C169" s="5">
         <v>-7.3349999999550164E-4</v>
       </c>
       <c r="D169" s="5">
         <v>-8.3470346368685888E-3</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>105.36426879</v>
       </c>
       <c r="C170" s="5">
         <v>-8.158608000000811E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.92452892135805875</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>105.91043569</v>
       </c>
       <c r="C171" s="5">
         <v>0.5461669000000029</v>
       </c>
       <c r="D171" s="5">
         <v>6.4007684687003241</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>105.7340749</v>
       </c>
       <c r="C172" s="5">
         <v>-0.17636079000000393</v>
       </c>
       <c r="D172" s="5">
         <v>-1.9800260223092225</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>105.78455705</v>
       </c>
       <c r="C173" s="5">
         <v>5.0482150000007664E-2</v>
       </c>
       <c r="D173" s="5">
         <v>0.57444025960688982</v>
       </c>
       <c r="E173" s="5">
         <v>-1.5536616304191231</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>106.52025157</v>
       </c>
       <c r="C174" s="5">
         <v>0.73569451999999558</v>
       </c>
       <c r="D174" s="5">
         <v>8.6723200100858868</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>105.90818068</v>
       </c>
       <c r="C175" s="5">
         <v>-0.61207088999999826</v>
       </c>
       <c r="D175" s="5">
         <v>-6.6814696247306067</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>106.18548456000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.27730388000000517</v>
       </c>
       <c r="D176" s="5">
         <v>3.187655861747718</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>106.64424984</v>
       </c>
       <c r="C177" s="5">
         <v>0.45876527999999439</v>
       </c>
       <c r="D177" s="5">
         <v>5.3094841071239518</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>106.24963390000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.39461593999999423</v>
       </c>
       <c r="D178" s="5">
         <v>-4.351099160722538</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>105.48967817</v>
       </c>
       <c r="C179" s="5">
         <v>-0.75995573000000149</v>
       </c>
       <c r="D179" s="5">
         <v>-8.2533319528880327</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>107.60473743</v>
       </c>
       <c r="C180" s="5">
         <v>2.1150592599999953</v>
       </c>
       <c r="D180" s="5">
         <v>26.898677676519632</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>107.72069985</v>
       </c>
       <c r="C181" s="5">
         <v>0.11596242000000245</v>
       </c>
       <c r="D181" s="5">
         <v>1.3008969161058204</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>107.87468414999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.15398429999999053</v>
       </c>
       <c r="D182" s="5">
         <v>1.7289237591070483</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>108.31805647</v>
       </c>
       <c r="C183" s="5">
         <v>0.44337232000000881</v>
       </c>
       <c r="D183" s="5">
         <v>5.0451152075500438</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>108.29528417</v>
       </c>
       <c r="C184" s="5">
         <v>-2.2772299999999746E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-0.25199108274824855</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>108.66152748</v>
       </c>
       <c r="C185" s="5">
         <v>0.36624331000000154</v>
       </c>
       <c r="D185" s="5">
         <v>4.134617413653352</v>
       </c>
       <c r="E185" s="5">
         <v>2.7196506845892143</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>109.85349836</v>
       </c>
       <c r="C186" s="5">
         <v>1.1919708799999995</v>
       </c>
       <c r="D186" s="5">
         <v>13.987448887359788</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>110.3031326</v>
       </c>
       <c r="C187" s="5">
         <v>0.44963423999999463</v>
       </c>
       <c r="D187" s="5">
         <v>5.0237342071866475</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>110.50241115999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.19927855999999622</v>
       </c>
       <c r="D188" s="5">
         <v>2.1896459585834638</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>112.18593733</v>
       </c>
       <c r="C189" s="5">
         <v>1.6835261700000075</v>
       </c>
       <c r="D189" s="5">
         <v>19.894703392028191</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>112.50424313000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.31830580000000452</v>
       </c>
       <c r="D190" s="5">
         <v>3.4584045784732176</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>113.03115011</v>
       </c>
       <c r="C191" s="5">
         <v>0.52690697999999259</v>
       </c>
       <c r="D191" s="5">
         <v>5.7671816779762297</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>114.01925888</v>
       </c>
       <c r="C192" s="5">
         <v>0.98810876999999664</v>
       </c>
       <c r="D192" s="5">
         <v>11.009668492974756</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>114.20139012999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.18213124999999764</v>
       </c>
       <c r="D193" s="5">
         <v>1.9337777738112294</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>114.92465276</v>
       </c>
       <c r="C194" s="5">
         <v>0.72326263000000779</v>
       </c>
       <c r="D194" s="5">
         <v>7.8702579702762065</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>115.74472265999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.82006989999999291</v>
       </c>
       <c r="D195" s="5">
         <v>8.9070466528985435</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>115.78327342</v>
       </c>
       <c r="C196" s="5">
         <v>3.855076000000679E-2</v>
       </c>
       <c r="D196" s="5">
         <v>0.40041350503974282</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>116.1174274</v>
       </c>
       <c r="C197" s="5">
         <v>0.33415397999999641</v>
       </c>
       <c r="D197" s="5">
         <v>3.5187405872898037</v>
       </c>
       <c r="E197" s="5">
         <v>6.8615821007783184</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>116.63037337999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.5129459799999978</v>
       </c>
       <c r="D198" s="5">
         <v>5.4316800115483899</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>117.04669199999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.41631861999999842</v>
       </c>
       <c r="D199" s="5">
         <v>4.3685710005888723</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>117.74235563000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.69566363000001274</v>
       </c>
       <c r="D200" s="5">
         <v>7.3699906164138351</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>116.87472311000001</v>
       </c>
       <c r="C201" s="5">
         <v>-0.8676325200000008</v>
       </c>
       <c r="D201" s="5">
         <v>-8.4929624425356565</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>118.31597712999999</v>
       </c>
       <c r="C202" s="5">
         <v>1.4412540199999881</v>
       </c>
       <c r="D202" s="5">
         <v>15.844013964273241</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>119.15686580000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.84088867000001244</v>
       </c>
       <c r="D203" s="5">
         <v>8.8699740639625482</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>118.05019157</v>
       </c>
       <c r="C204" s="5">
         <v>-1.1066742300000101</v>
       </c>
       <c r="D204" s="5">
         <v>-10.593005157051916</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>119.3585064</v>
       </c>
       <c r="C205" s="5">
         <v>1.3083148300000005</v>
       </c>
       <c r="D205" s="5">
         <v>14.140600462624686</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>120.74929589</v>
       </c>
       <c r="C206" s="5">
         <v>1.3907894900000031</v>
       </c>
       <c r="D206" s="5">
         <v>14.914485435545544</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>121.33059280000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.58129691000000605</v>
       </c>
       <c r="D207" s="5">
         <v>5.932336170007857</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>122.61923874999999</v>
       </c>
       <c r="C208" s="5">
         <v>1.2886459499999887</v>
       </c>
       <c r="D208" s="5">
         <v>13.516646630673289</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>123.71073282</v>
       </c>
       <c r="C209" s="5">
         <v>1.0914940700000102</v>
       </c>
       <c r="D209" s="5">
         <v>11.220582960306258</v>
       </c>
       <c r="E209" s="5">
         <v>6.5393331475065208</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>123.73131863</v>
       </c>
       <c r="C210" s="5">
         <v>2.0585810000000038E-2</v>
       </c>
       <c r="D210" s="5">
         <v>0.19986619203784528</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>124.30866536000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.57734673000000214</v>
       </c>
       <c r="D211" s="5">
         <v>5.745318185884174</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>126.11563052</v>
       </c>
       <c r="C212" s="5">
         <v>1.8069651599999901</v>
       </c>
       <c r="D212" s="5">
         <v>18.907744669739678</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>125.57876008</v>
       </c>
       <c r="C213" s="5">
         <v>-0.53687044000000128</v>
       </c>
       <c r="D213" s="5">
         <v>-4.9904410411365507</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>125.57762055000001</v>
       </c>
       <c r="C214" s="5">
         <v>-1.1395299999890085E-3</v>
       </c>
       <c r="D214" s="5">
         <v>-1.0888527286379013E-2</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>126.39137262</v>
       </c>
       <c r="C215" s="5">
         <v>0.8137520699999925</v>
       </c>
       <c r="D215" s="5">
         <v>8.0593042281203999</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>124.84969783</v>
       </c>
       <c r="C216" s="5">
         <v>-1.5416747900000018</v>
       </c>
       <c r="D216" s="5">
         <v>-13.69404096354463</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>126.53431568000001</v>
       </c>
       <c r="C217" s="5">
         <v>1.6846178500000093</v>
       </c>
       <c r="D217" s="5">
         <v>17.449156279566512</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>127.58560761</v>
       </c>
       <c r="C218" s="5">
         <v>1.0512919299999908</v>
       </c>
       <c r="D218" s="5">
         <v>10.438471330689246</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>128.1604183</v>
       </c>
       <c r="C219" s="5">
         <v>0.57481069000000673</v>
       </c>
       <c r="D219" s="5">
         <v>5.5423499973133339</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>129.18913678999999</v>
       </c>
       <c r="C220" s="5">
         <v>1.0287184899999886</v>
       </c>
       <c r="D220" s="5">
         <v>10.068985093101791</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>129.34715885</v>
       </c>
       <c r="C221" s="5">
         <v>0.15802206000000751</v>
       </c>
       <c r="D221" s="5">
         <v>1.477735719063733</v>
       </c>
       <c r="E221" s="5">
         <v>4.5561334101876572</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>128.72032041</v>
       </c>
       <c r="C222" s="5">
         <v>-0.62683844000000022</v>
       </c>
       <c r="D222" s="5">
         <v>-5.6628784656665427</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>130.26076022999999</v>
       </c>
       <c r="C223" s="5">
         <v>1.5404398199999889</v>
       </c>
       <c r="D223" s="5">
         <v>15.34478295296644</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>130.46328743999999</v>
       </c>
       <c r="C224" s="5">
         <v>0.20252720999999951</v>
       </c>
       <c r="D224" s="5">
         <v>1.8817770349341734</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>129.83652623</v>
       </c>
       <c r="C225" s="5">
         <v>-0.62676120999998375</v>
       </c>
       <c r="D225" s="5">
         <v>-5.6150312893262218</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>130.00991775</v>
       </c>
       <c r="C226" s="5">
         <v>0.17339151999999558</v>
       </c>
       <c r="D226" s="5">
         <v>1.61437565489011</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>129.38316656999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.62675118000001362</v>
       </c>
       <c r="D227" s="5">
         <v>-5.6340079901744726</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>128.11880131999999</v>
       </c>
       <c r="C228" s="5">
         <v>-1.2643652499999973</v>
       </c>
       <c r="D228" s="5">
         <v>-11.116512036724213</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>128.15648664</v>
       </c>
       <c r="C229" s="5">
         <v>3.768532000000846E-2</v>
       </c>
       <c r="D229" s="5">
         <v>0.35354386408497085</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>127.66604266</v>
       </c>
       <c r="C230" s="5">
         <v>-0.49044397999999489</v>
       </c>
       <c r="D230" s="5">
         <v>-4.4968616177783582</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>127.20279268</v>
       </c>
       <c r="C231" s="5">
         <v>-0.46324998000000051</v>
       </c>
       <c r="D231" s="5">
         <v>-4.2684709165833894</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>124.80445831999999</v>
       </c>
       <c r="C232" s="5">
         <v>-2.3983343600000069</v>
       </c>
       <c r="D232" s="5">
         <v>-20.420456723097168</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>123.52277257999999</v>
       </c>
       <c r="C233" s="5">
         <v>-1.2816857400000004</v>
       </c>
       <c r="D233" s="5">
         <v>-11.650686635873143</v>
       </c>
       <c r="E233" s="5">
         <v>-4.5029100923309588</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>121.5321433</v>
       </c>
       <c r="C234" s="5">
         <v>-1.9906292799999932</v>
       </c>
       <c r="D234" s="5">
         <v>-17.713325795645261</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>119.77098856000001</v>
       </c>
       <c r="C235" s="5">
         <v>-1.7611547399999949</v>
       </c>
       <c r="D235" s="5">
         <v>-16.068356935557105</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>117.55765067</v>
       </c>
       <c r="C236" s="5">
         <v>-2.2133378900000054</v>
       </c>
       <c r="D236" s="5">
         <v>-20.055025110540402</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>115.35214935</v>
       </c>
       <c r="C237" s="5">
         <v>-2.2055013199999962</v>
       </c>
       <c r="D237" s="5">
         <v>-20.329505380335</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>113.87863448</v>
       </c>
       <c r="C238" s="5">
         <v>-1.4735148700000025</v>
       </c>
       <c r="D238" s="5">
         <v>-14.296468642040526</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>112.31108211</v>
       </c>
       <c r="C239" s="5">
         <v>-1.5675523700000014</v>
       </c>
       <c r="D239" s="5">
         <v>-15.323221034180822</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>110.65100614000001</v>
       </c>
       <c r="C240" s="5">
         <v>-1.6600759699999941</v>
       </c>
       <c r="D240" s="5">
         <v>-16.364035919996812</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>109.4308192</v>
       </c>
       <c r="C241" s="5">
         <v>-1.2201869400000049</v>
       </c>
       <c r="D241" s="5">
         <v>-12.459021437104445</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>107.09176608</v>
       </c>
       <c r="C242" s="5">
         <v>-2.3390531200000027</v>
       </c>
       <c r="D242" s="5">
         <v>-22.839121430841157</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>104.89869118</v>
       </c>
       <c r="C243" s="5">
         <v>-2.1930748999999992</v>
       </c>
       <c r="D243" s="5">
         <v>-21.986840659874463</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>104.23365219</v>
       </c>
       <c r="C244" s="5">
         <v>-0.66503898999999933</v>
       </c>
       <c r="D244" s="5">
         <v>-7.3480367561660103</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>103.67802488</v>
       </c>
       <c r="C245" s="5">
         <v>-0.55562731000000554</v>
       </c>
       <c r="D245" s="5">
         <v>-6.212465294113656</v>
       </c>
       <c r="E245" s="5">
         <v>-16.06565921854407</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>104.46890547</v>
       </c>
       <c r="C246" s="5">
         <v>0.79088059000000044</v>
       </c>
       <c r="D246" s="5">
         <v>9.5478741496700881</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>102.41356922</v>
       </c>
       <c r="C247" s="5">
         <v>-2.0553362499999963</v>
       </c>
       <c r="D247" s="5">
         <v>-21.214646280189687</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>102.89761523</v>
       </c>
       <c r="C248" s="5">
         <v>0.48404601000000014</v>
       </c>
       <c r="D248" s="5">
         <v>5.8214458491002929</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>103.73473359</v>
       </c>
       <c r="C249" s="5">
         <v>0.83711836000000517</v>
       </c>
       <c r="D249" s="5">
         <v>10.211429617596778</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>103.42647252</v>
       </c>
       <c r="C250" s="5">
         <v>-0.30826107000000036</v>
       </c>
       <c r="D250" s="5">
         <v>-3.5082456307177989</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>103.55499098</v>
       </c>
       <c r="C251" s="5">
         <v>0.12851845999999512</v>
       </c>
       <c r="D251" s="5">
         <v>1.5013616201665192</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>104.32567404</v>
       </c>
       <c r="C252" s="5">
         <v>0.77068305999999609</v>
       </c>
       <c r="D252" s="5">
         <v>9.3054886100761625</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>104.82238451000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.49671047000001067</v>
       </c>
       <c r="D253" s="5">
         <v>5.8653959594100691</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>104.94920328000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.12681876999999986</v>
       </c>
       <c r="D254" s="5">
         <v>1.4615128637063268</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>105.52610279</v>
       </c>
       <c r="C255" s="5">
         <v>0.57689950999998985</v>
       </c>
       <c r="D255" s="5">
         <v>6.7994560883902544</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>105.13617065</v>
       </c>
       <c r="C256" s="5">
         <v>-0.38993213999999909</v>
       </c>
       <c r="D256" s="5">
         <v>-4.3451347249708778</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>105.13191216</v>
       </c>
       <c r="C257" s="5">
         <v>-4.2584899999980053E-3</v>
       </c>
       <c r="D257" s="5">
         <v>-4.8594595948481256E-2</v>
       </c>
       <c r="E257" s="5">
         <v>1.4023099703941888</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>104.74319288</v>
       </c>
       <c r="C258" s="5">
         <v>-0.38871928000000366</v>
       </c>
       <c r="D258" s="5">
         <v>-4.3478056002365424</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>104.32287599</v>
       </c>
       <c r="C259" s="5">
         <v>-0.42031688999999517</v>
       </c>
       <c r="D259" s="5">
         <v>-4.710529214400017</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>104.92550548</v>
       </c>
       <c r="C260" s="5">
         <v>0.60262948999999821</v>
       </c>
       <c r="D260" s="5">
         <v>7.1564275159460955</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>104.78432952999999</v>
       </c>
       <c r="C261" s="5">
         <v>-0.14117595000000449</v>
       </c>
       <c r="D261" s="5">
         <v>-1.602690135528495</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>104.31679011</v>
       </c>
       <c r="C262" s="5">
         <v>-0.46753941999999427</v>
       </c>
       <c r="D262" s="5">
         <v>-5.224842542689645</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>104.57669455</v>
       </c>
       <c r="C263" s="5">
         <v>0.25990443999999968</v>
       </c>
       <c r="D263" s="5">
         <v>3.0311021862865717</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>104.95509955999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.37840500999999449</v>
       </c>
       <c r="D264" s="5">
         <v>4.4295994873903455</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>104.96026544</v>
       </c>
       <c r="C265" s="5">
         <v>5.1658800000069505E-3</v>
       </c>
       <c r="D265" s="5">
         <v>5.9079877438650286E-2</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>104.56495511999999</v>
       </c>
       <c r="C266" s="5">
         <v>-0.39531032000000721</v>
       </c>
       <c r="D266" s="5">
         <v>-4.4270875904184877</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>104.31991649</v>
       </c>
       <c r="C267" s="5">
         <v>-0.24503862999999626</v>
       </c>
       <c r="D267" s="5">
         <v>-2.7761300323256743</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>104.59314538</v>
       </c>
       <c r="C268" s="5">
         <v>0.27322888999999861</v>
       </c>
       <c r="D268" s="5">
         <v>3.1886459351136764</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>105.24843733</v>
       </c>
       <c r="C269" s="5">
         <v>0.65529195000000584</v>
       </c>
       <c r="D269" s="5">
         <v>7.7827336950646586</v>
       </c>
       <c r="E269" s="5">
         <v>0.11083710702670668</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>106.20066618</v>
       </c>
       <c r="C270" s="5">
         <v>0.95222884999999735</v>
       </c>
       <c r="D270" s="5">
         <v>11.413807298446589</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>106.57502191</v>
       </c>
       <c r="C271" s="5">
         <v>0.37435573000000488</v>
       </c>
       <c r="D271" s="5">
         <v>4.3129614108731396</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>107.23843536</v>
       </c>
       <c r="C272" s="5">
         <v>0.66341344999999308</v>
       </c>
       <c r="D272" s="5">
         <v>7.730942476558833</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>107.59102532999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.35258996999999681</v>
       </c>
       <c r="D273" s="5">
         <v>4.0176239888777943</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>108.67221386999999</v>
       </c>
       <c r="C274" s="5">
         <v>1.0811885399999994</v>
       </c>
       <c r="D274" s="5">
         <v>12.748200584248192</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>109.45321466</v>
       </c>
       <c r="C275" s="5">
         <v>0.78100079000000733</v>
       </c>
       <c r="D275" s="5">
         <v>8.9732947081032854</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>108.69529231999999</v>
       </c>
       <c r="C276" s="5">
         <v>-0.75792234000000747</v>
       </c>
       <c r="D276" s="5">
         <v>-8.0002681582338582</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>109.12360291</v>
       </c>
       <c r="C277" s="5">
         <v>0.42831059000000948</v>
       </c>
       <c r="D277" s="5">
         <v>4.8324028757378956</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>109.91450103</v>
       </c>
       <c r="C278" s="5">
         <v>0.79089811999999426</v>
       </c>
       <c r="D278" s="5">
         <v>9.052481868042106</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>111.01122006</v>
       </c>
       <c r="C279" s="5">
         <v>1.0967190300000027</v>
       </c>
       <c r="D279" s="5">
         <v>12.652957166709777</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>111.94172794000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.9305078800000075</v>
       </c>
       <c r="D280" s="5">
         <v>10.535446007994054</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>112.10596343</v>
       </c>
       <c r="C281" s="5">
         <v>0.16423548999999582</v>
       </c>
       <c r="D281" s="5">
         <v>1.7748584028472791</v>
       </c>
       <c r="E281" s="5">
         <v>6.5155609660014768</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>111.8254743</v>
       </c>
       <c r="C282" s="5">
         <v>-0.28048913000000653</v>
       </c>
       <c r="D282" s="5">
         <v>-2.9614267161204411</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>112.10586579</v>
       </c>
       <c r="C283" s="5">
         <v>0.28039148999999952</v>
       </c>
       <c r="D283" s="5">
         <v>3.0507265996499777</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>113.23261655</v>
       </c>
       <c r="C284" s="5">
         <v>1.1267507600000073</v>
       </c>
       <c r="D284" s="5">
         <v>12.750498609283568</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>112.08818334</v>
       </c>
       <c r="C285" s="5">
         <v>-1.1444332100000025</v>
       </c>
       <c r="D285" s="5">
         <v>-11.476322116245486</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>112.79674568</v>
       </c>
       <c r="C286" s="5">
         <v>0.70856234000000029</v>
       </c>
       <c r="D286" s="5">
         <v>7.8551466935793623</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>113.39683660999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.60009092999999325</v>
       </c>
       <c r="D287" s="5">
         <v>6.5742864197673612</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>114.53179498999999</v>
       </c>
       <c r="C288" s="5">
         <v>1.1349583800000005</v>
       </c>
       <c r="D288" s="5">
         <v>12.694192013181137</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>115.6163062</v>
       </c>
       <c r="C289" s="5">
         <v>1.0845112100000023</v>
       </c>
       <c r="D289" s="5">
         <v>11.973763255924874</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>116.17705547</v>
       </c>
       <c r="C290" s="5">
         <v>0.5607492700000023</v>
       </c>
       <c r="D290" s="5">
         <v>5.9778974427536991</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>115.73969949000001</v>
       </c>
       <c r="C291" s="5">
         <v>-0.43735597999999243</v>
       </c>
       <c r="D291" s="5">
         <v>-4.4251060177070034</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>116.51832185000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.77862235999999996</v>
       </c>
       <c r="D292" s="5">
         <v>8.3783283691159625</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>116.40595374</v>
       </c>
       <c r="C293" s="5">
         <v>-0.11236811000000557</v>
       </c>
       <c r="D293" s="5">
         <v>-1.1511392393036113</v>
       </c>
       <c r="E293" s="5">
         <v>3.8356481479104865</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>118.36797367</v>
       </c>
       <c r="C294" s="5">
         <v>1.9620199299999967</v>
       </c>
       <c r="D294" s="5">
         <v>22.210419490913225</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>117.97695487999999</v>
       </c>
       <c r="C295" s="5">
         <v>-0.39101879000000395</v>
       </c>
       <c r="D295" s="5">
         <v>-3.8928648194674453</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>119.09104232999999</v>
       </c>
       <c r="C296" s="5">
         <v>1.1140874499999995</v>
       </c>
       <c r="D296" s="5">
         <v>11.939398403799117</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>120.10828671</v>
       </c>
       <c r="C297" s="5">
         <v>1.0172443800000082</v>
       </c>
       <c r="D297" s="5">
         <v>10.74560687538353</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>121.09879026999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.9905035599999934</v>
       </c>
       <c r="D298" s="5">
         <v>10.357535369949321</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>121.28423600000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.18544573000001208</v>
       </c>
       <c r="D299" s="5">
         <v>1.8531875531831332</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>121.55643028</v>
       </c>
       <c r="C300" s="5">
         <v>0.27219427999999368</v>
       </c>
       <c r="D300" s="5">
         <v>2.7266135155275206</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>122.12149875999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.56506847999999366</v>
       </c>
       <c r="D301" s="5">
         <v>5.7231889242394862</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>122.62334117</v>
       </c>
       <c r="C302" s="5">
         <v>0.50184241000000895</v>
       </c>
       <c r="D302" s="5">
         <v>5.0442384370255944</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>123.6752566</v>
       </c>
       <c r="C303" s="5">
         <v>1.051915429999994</v>
       </c>
       <c r="D303" s="5">
         <v>10.793963003477502</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>124.53756215</v>
       </c>
       <c r="C304" s="5">
         <v>0.86230555000000209</v>
       </c>
       <c r="D304" s="5">
         <v>8.6952283938402921</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>125.51117624</v>
       </c>
       <c r="C305" s="5">
         <v>0.9736140899999981</v>
       </c>
       <c r="D305" s="5">
         <v>9.7954833215014414</v>
       </c>
       <c r="E305" s="5">
         <v>7.8219560146700839</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>125.73205376</v>
       </c>
       <c r="C306" s="5">
         <v>0.22087752000000194</v>
       </c>
       <c r="D306" s="5">
         <v>2.1323486636181332</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>126.27500646999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.54295270999999445</v>
       </c>
       <c r="D307" s="5">
         <v>5.3068636840745587</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>125.90906268000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.36594378999998867</v>
       </c>
       <c r="D308" s="5">
         <v>-3.4226916572035249</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>127.03028892</v>
       </c>
       <c r="C309" s="5">
         <v>1.1212262399999986</v>
       </c>
       <c r="D309" s="5">
         <v>11.225288219854757</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>126.80874421999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.2215447000000097</v>
       </c>
       <c r="D310" s="5">
         <v>-2.0728780231082822</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>127.71631569</v>
       </c>
       <c r="C311" s="5">
         <v>0.90757147000000771</v>
       </c>
       <c r="D311" s="5">
         <v>8.9346792493802507</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>128.59222287</v>
       </c>
       <c r="C312" s="5">
         <v>0.87590717999999868</v>
       </c>
       <c r="D312" s="5">
         <v>8.5475095970419357</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>128.69831912000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.10609625000000733</v>
       </c>
       <c r="D313" s="5">
         <v>0.99457669222713374</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>128.57354543</v>
       </c>
       <c r="C314" s="5">
         <v>-0.12477369000001204</v>
       </c>
       <c r="D314" s="5">
         <v>-1.1572226417565057</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>129.89528687000001</v>
       </c>
       <c r="C315" s="5">
         <v>1.3217414400000109</v>
       </c>
       <c r="D315" s="5">
         <v>13.057996009022377</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>130.01114680000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.11585992999999917</v>
       </c>
       <c r="D316" s="5">
         <v>1.0756048400997198</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>130.13943042</v>
       </c>
       <c r="C317" s="5">
         <v>0.12828361999999061</v>
       </c>
       <c r="D317" s="5">
         <v>1.190501917500697</v>
       </c>
       <c r="E317" s="5">
         <v>3.6875235486200308</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>131.43806574999999</v>
       </c>
       <c r="C318" s="5">
         <v>1.2986353299999962</v>
       </c>
       <c r="D318" s="5">
         <v>12.654123498912838</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>132.06417511000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.62610936000001516</v>
       </c>
       <c r="D319" s="5">
         <v>5.868403542294609</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>132.08874943999999</v>
       </c>
       <c r="C320" s="5">
         <v>2.4574329999978772E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.22352310847921775</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>133.85467742</v>
       </c>
       <c r="C321" s="5">
         <v>1.7659279800000149</v>
       </c>
       <c r="D321" s="5">
         <v>17.276954522558221</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>133.18754604</v>
       </c>
       <c r="C322" s="5">
         <v>-0.66713138000000072</v>
       </c>
       <c r="D322" s="5">
         <v>-5.8195448741388383</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>133.12209765</v>
       </c>
       <c r="C323" s="5">
         <v>-6.5448390000000245E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-0.58808914723296191</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>133.77610088</v>
       </c>
       <c r="C324" s="5">
         <v>0.65400323000000071</v>
       </c>
       <c r="D324" s="5">
         <v>6.0573020688204915</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>134.49594698999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.71984610999999177</v>
       </c>
       <c r="D325" s="5">
         <v>6.6517443005113863</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>135.60887649</v>
       </c>
       <c r="C326" s="5">
         <v>1.112929500000007</v>
       </c>
       <c r="D326" s="5">
         <v>10.394401358910009</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>135.94296084000001</v>
       </c>
       <c r="C327" s="5">
         <v>0.33408435000001191</v>
       </c>
       <c r="D327" s="5">
         <v>2.9966930708519746</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>136.38837577999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.44541493999997783</v>
       </c>
       <c r="D328" s="5">
         <v>4.0034136955468203</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>137.19540812</v>
       </c>
       <c r="C329" s="5">
         <v>0.80703234000000634</v>
       </c>
       <c r="D329" s="5">
         <v>7.3363001806081352</v>
       </c>
       <c r="E329" s="5">
         <v>5.4218599829645608</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>137.84504515</v>
       </c>
       <c r="C330" s="5">
         <v>0.64963703000000805</v>
       </c>
       <c r="D330" s="5">
         <v>5.8324885996521081</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>138.61446305000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.76941790000000765</v>
       </c>
       <c r="D331" s="5">
         <v>6.9076157508953129</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>139.72725452</v>
       </c>
       <c r="C332" s="5">
         <v>1.1127914699999906</v>
       </c>
       <c r="D332" s="5">
         <v>10.070501513668461</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>139.13266356</v>
       </c>
       <c r="C333" s="5">
         <v>-0.594590960000005</v>
       </c>
       <c r="D333" s="5">
         <v>-4.9886074880212679</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>139.31294274000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.18027918000001364</v>
       </c>
       <c r="D334" s="5">
         <v>1.56601196624373</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>140.04382856000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.73088581999999747</v>
       </c>
       <c r="D335" s="5">
         <v>6.4805067282204032</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>139.50845547</v>
       </c>
       <c r="C336" s="5">
         <v>-0.53537309000000732</v>
       </c>
       <c r="D336" s="5">
         <v>-4.4922387101021144</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>139.349478</v>
       </c>
       <c r="C337" s="5">
         <v>-0.1589774699999964</v>
       </c>
       <c r="D337" s="5">
         <v>-1.3589270602650028</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>139.9930142</v>
       </c>
       <c r="C338" s="5">
         <v>0.64353619999999978</v>
       </c>
       <c r="D338" s="5">
         <v>5.6847244030086896</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>141.01459795</v>
       </c>
       <c r="C339" s="5">
         <v>1.0215837499999907</v>
       </c>
       <c r="D339" s="5">
         <v>9.1170229558012785</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>141.56277514000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.5481771900000183</v>
       </c>
       <c r="D340" s="5">
         <v>4.7658959148514368</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>141.89324669000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.33047154999999862</v>
       </c>
       <c r="D341" s="5">
         <v>2.8375919597417143</v>
       </c>
       <c r="E341" s="5">
         <v>3.4241951931007542</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>141.59813804000001</v>
       </c>
       <c r="C342" s="5">
         <v>-0.29510865000000308</v>
       </c>
       <c r="D342" s="5">
         <v>-2.4674006055507069</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>142.11226631</v>
       </c>
       <c r="C343" s="5">
         <v>0.51412826999998629</v>
       </c>
       <c r="D343" s="5">
         <v>4.445148802583776</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>142.81572861000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.70346230000001242</v>
       </c>
       <c r="D344" s="5">
         <v>6.1044734562203606</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>142.98433048999999</v>
       </c>
       <c r="C345" s="5">
         <v>0.16860187999998288</v>
       </c>
       <c r="D345" s="5">
         <v>1.4259012703200291</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>143.84353019</v>
       </c>
       <c r="C346" s="5">
         <v>0.8591997000000049</v>
       </c>
       <c r="D346" s="5">
         <v>7.4540133908557626</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>145.02479080000001</v>
       </c>
       <c r="C347" s="5">
         <v>1.1812606100000096</v>
       </c>
       <c r="D347" s="5">
         <v>10.312055458703595</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>145.36963781</v>
       </c>
       <c r="C348" s="5">
         <v>0.34484700999999518</v>
       </c>
       <c r="D348" s="5">
         <v>2.89103329597582</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>145.9106553</v>
       </c>
       <c r="C349" s="5">
         <v>0.54101749000000154</v>
       </c>
       <c r="D349" s="5">
         <v>4.5585602385742829</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>145.64611234</v>
       </c>
       <c r="C350" s="5">
         <v>-0.26454295999999999</v>
       </c>
       <c r="D350" s="5">
         <v>-2.1540925390402199</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>144.41930563</v>
       </c>
       <c r="C351" s="5">
         <v>-1.2268067100000053</v>
       </c>
       <c r="D351" s="5">
         <v>-9.6524728316689679</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>145.77101343999999</v>
       </c>
       <c r="C352" s="5">
         <v>1.3517078099999935</v>
       </c>
       <c r="D352" s="5">
         <v>11.828125890744445</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>147.16592581</v>
       </c>
       <c r="C353" s="5">
         <v>1.3949123700000143</v>
       </c>
       <c r="D353" s="5">
         <v>12.107101766481133</v>
       </c>
       <c r="E353" s="5">
         <v>3.7159478995638429</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>147.20580296</v>
       </c>
       <c r="C354" s="5">
         <v>3.9877149999995254E-2</v>
       </c>
       <c r="D354" s="5">
         <v>0.32564576240967646</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>147.10630499000001</v>
       </c>
       <c r="C355" s="5">
         <v>-9.949796999998739E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-0.80808431907106737</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>147.63935601</v>
       </c>
       <c r="C356" s="5">
         <v>0.53305101999998783</v>
       </c>
       <c r="D356" s="5">
         <v>4.4360077345849902</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>148.73590772</v>
       </c>
       <c r="C357" s="5">
         <v>1.09655171</v>
       </c>
       <c r="D357" s="5">
         <v>9.2859251163153189</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>149.25928497999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.52337725999998952</v>
       </c>
       <c r="D358" s="5">
         <v>4.3052919028939041</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>149.74849759</v>
       </c>
       <c r="C359" s="5">
         <v>0.48921261000000982</v>
       </c>
       <c r="D359" s="5">
         <v>4.00480508011829</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>150.49027810999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.74178051999999184</v>
       </c>
       <c r="D360" s="5">
         <v>6.1088606113534949</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>150.87640182000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.38612371000002099</v>
       </c>
       <c r="D361" s="5">
         <v>3.1227489211783199</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>150.65314370999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.2232581100000175</v>
       </c>
       <c r="D362" s="5">
         <v>-1.7613095433095194</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>150.76470645000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.11156274000001076</v>
       </c>
       <c r="D363" s="5">
         <v>0.89226081463549267</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>151.21064663999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.44594018999998752</v>
       </c>
       <c r="D364" s="5">
         <v>3.6077423082895521</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>150.79098325000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.41966338999998243</v>
       </c>
       <c r="D365" s="5">
         <v>-3.2800575264093967</v>
       </c>
       <c r="E365" s="5">
         <v>2.4632450888666835</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>151.53789405000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.74691079999999488</v>
       </c>
       <c r="D366" s="5">
         <v>6.1085775965022959</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>151.26343469</v>
       </c>
       <c r="C367" s="5">
         <v>-0.2744593600000087</v>
       </c>
       <c r="D367" s="5">
         <v>-2.1518720959761817</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>150.93130780000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.33212688999998363</v>
       </c>
       <c r="D368" s="5">
         <v>-2.603235192712483</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>144.73342215</v>
       </c>
       <c r="C369" s="5">
         <v>-6.1978856500000177</v>
       </c>
       <c r="D369" s="5">
         <v>-39.539191710819246</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>145.58535334000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.85193119000001616</v>
       </c>
       <c r="D370" s="5">
         <v>7.2966708841625705</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>144.18578191</v>
       </c>
       <c r="C371" s="5">
         <v>-1.3995714300000088</v>
       </c>
       <c r="D371" s="5">
         <v>-10.945263081813261</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>143.54003839999999</v>
       </c>
       <c r="C372" s="5">
         <v>-0.64574351000001684</v>
       </c>
       <c r="D372" s="5">
         <v>-5.2438397297078998</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>143.70306832</v>
       </c>
       <c r="C373" s="5">
         <v>0.16302992000001382</v>
       </c>
       <c r="D373" s="5">
         <v>1.3714824193907127</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>144.03681666</v>
       </c>
       <c r="C374" s="5">
         <v>0.33374833999999964</v>
       </c>
       <c r="D374" s="5">
         <v>2.8228600509455859</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>144.63723883</v>
       </c>
       <c r="C375" s="5">
         <v>0.60042217000000164</v>
       </c>
       <c r="D375" s="5">
         <v>5.1185337596756142</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>144.44059390999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.19664492000001133</v>
       </c>
       <c r="D376" s="5">
         <v>-1.61934331191953</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>144.61676032</v>
       </c>
       <c r="C377" s="5">
         <v>0.17616641000000755</v>
       </c>
       <c r="D377" s="5">
         <v>1.4734331101576181</v>
       </c>
       <c r="E377" s="5">
         <v>-4.0945571127178226</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>144.68988021999999</v>
       </c>
       <c r="C378" s="5">
         <v>7.3119899999994686E-2</v>
       </c>
       <c r="D378" s="5">
         <v>0.60842391470723456</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>143.75837665</v>
       </c>
       <c r="C379" s="5">
         <v>-0.93150356999998962</v>
       </c>
       <c r="D379" s="5">
         <v>-7.4577542562995758</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>146.30013747000001</v>
       </c>
       <c r="C380" s="5">
         <v>2.5417608200000075</v>
       </c>
       <c r="D380" s="5">
         <v>23.406743084649296</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>146.19696328000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.10317419000000427</v>
       </c>
       <c r="D381" s="5">
         <v>-0.84299260417927124</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>145.77567651999999</v>
       </c>
       <c r="C382" s="5">
         <v>-0.42128676000001519</v>
       </c>
       <c r="D382" s="5">
         <v>-3.4036835842675472</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>145.00398679</v>
       </c>
       <c r="C383" s="5">
         <v>-0.77168972999999141</v>
       </c>
       <c r="D383" s="5">
         <v>-6.1706885162263418</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>145.70093079</v>
       </c>
       <c r="C384" s="5">
         <v>0.69694400000000201</v>
       </c>
       <c r="D384" s="5">
         <v>5.9225915790815931</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>145.91367446000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.21274367000000893</v>
       </c>
       <c r="D385" s="5">
         <v>1.7663072415962322</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>146.18556638999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.27189192999998113</v>
       </c>
       <c r="D386" s="5">
         <v>2.2591095449389309</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>148.42378260999999</v>
       </c>
       <c r="C387" s="5">
         <v>2.2382162199999982</v>
       </c>
       <c r="D387" s="5">
         <v>20.001868648684784</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>149.72327852000001</v>
       </c>
       <c r="C388" s="5">
         <v>1.2994959100000187</v>
       </c>
       <c r="D388" s="5">
         <v>11.027355271282001</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>150.66252632999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.93924780999998347</v>
       </c>
       <c r="D389" s="5">
         <v>7.7931107176788528</v>
       </c>
       <c r="E389" s="5">
         <v>4.1805431103713486</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>150.96919965000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.30667332000001579</v>
       </c>
       <c r="D390" s="5">
         <v>2.4701298541650818</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>152.07096071000001</v>
       </c>
       <c r="C391" s="5">
         <v>1.1017610600000012</v>
       </c>
       <c r="D391" s="5">
         <v>9.1177100230755759</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>152.86775338999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.7967926799999816</v>
       </c>
       <c r="D392" s="5">
         <v>6.4719286969144862</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>153.24731861000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.37956522000001769</v>
       </c>
       <c r="D393" s="5">
         <v>3.0205859255463929</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>153.63162491</v>
       </c>
       <c r="C394" s="5">
         <v>0.38430629999999155</v>
       </c>
       <c r="D394" s="5">
         <v>3.0511577793874034</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>153.78994875999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.15832384999998794</v>
       </c>
       <c r="D395" s="5">
         <v>1.2436839080723683</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>155.40091944</v>
       </c>
       <c r="C396" s="5">
         <v>1.6109706800000083</v>
       </c>
       <c r="D396" s="5">
         <v>13.320264942936433</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>156.32043193000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.91951249000001667</v>
       </c>
       <c r="D397" s="5">
         <v>7.3361338842429458</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>157.07312612000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.75269418999999971</v>
       </c>
       <c r="D398" s="5">
         <v>5.9335901373621436</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>157.31534827999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.24222215999998298</v>
       </c>
       <c r="D399" s="5">
         <v>1.8662938458581246</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>157.88718015000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.57183187000001112</v>
       </c>
       <c r="D400" s="5">
         <v>4.450197849740789</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>158.02944362</v>
       </c>
       <c r="C401" s="5">
         <v>0.14226346999998896</v>
       </c>
       <c r="D401" s="5">
         <v>1.0866286694006355</v>
       </c>
       <c r="E401" s="5">
         <v>4.8896812428752545</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>160.96889440999999</v>
       </c>
       <c r="C402" s="5">
         <v>2.9394507899999951</v>
       </c>
       <c r="D402" s="5">
         <v>24.751966801420799</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>160.62190068000001</v>
       </c>
       <c r="C403" s="5">
         <v>-0.34699372999997991</v>
       </c>
       <c r="D403" s="5">
         <v>-2.5563384961545976</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>161.48860338</v>
       </c>
       <c r="C404" s="5">
         <v>0.8667026999999905</v>
       </c>
       <c r="D404" s="5">
         <v>6.6707661829193077</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>161.74807351999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.25947013999999058</v>
       </c>
       <c r="D405" s="5">
         <v>1.9452177918026559</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>162.27418175</v>
       </c>
       <c r="C406" s="5">
         <v>0.52610823000000551</v>
       </c>
       <c r="D406" s="5">
         <v>3.9737562486934497</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>163.13757806999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.86339631999999256</v>
       </c>
       <c r="D407" s="5">
         <v>6.5749140381329729</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>162.70521203999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.43236602999999718</v>
       </c>
       <c r="D408" s="5">
         <v>-3.1344260335137486</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>163.31829708000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.61308504000001562</v>
       </c>
       <c r="D409" s="5">
         <v>4.6165833321905048</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>164.38470487999999</v>
       </c>
       <c r="C410" s="5">
         <v>1.066407799999979</v>
       </c>
       <c r="D410" s="5">
         <v>8.1231677386293342</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>164.40632529000001</v>
       </c>
       <c r="C411" s="5">
         <v>2.1620410000025458E-2</v>
       </c>
       <c r="D411" s="5">
         <v>0.15794211462867302</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>164.88085727999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.47453198999997426</v>
       </c>
       <c r="D412" s="5">
         <v>3.5191205485001875</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>165.77575231</v>
       </c>
       <c r="C413" s="5">
         <v>0.89489503000001491</v>
       </c>
       <c r="D413" s="5">
         <v>6.7110141901491005</v>
       </c>
       <c r="E413" s="5">
         <v>4.9018135561034404</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>165.72802161000001</v>
       </c>
       <c r="C414" s="5">
         <v>-4.7730699999988246E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-0.34496133390230499</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>166.12793998000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.39991836999999464</v>
       </c>
       <c r="D415" s="5">
         <v>2.934463563549472</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>166.38995677</v>
       </c>
       <c r="C416" s="5">
         <v>0.2620167899999899</v>
       </c>
       <c r="D416" s="5">
         <v>1.9091430689522904</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>166.62943761</v>
       </c>
       <c r="C417" s="5">
         <v>0.23948083999999881</v>
       </c>
       <c r="D417" s="5">
         <v>1.740867311573413</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>167.79809408</v>
       </c>
       <c r="C418" s="5">
         <v>1.1686564700000019</v>
       </c>
       <c r="D418" s="5">
         <v>8.7485665420528491</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>168.57578946999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.77769538999999099</v>
       </c>
       <c r="D419" s="5">
         <v>5.7056359238988774</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>169.25130772</v>
       </c>
       <c r="C420" s="5">
         <v>0.67551825000001031</v>
       </c>
       <c r="D420" s="5">
         <v>4.9160589803367349</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>170.28191898</v>
       </c>
       <c r="C421" s="5">
         <v>1.0306112600000006</v>
       </c>
       <c r="D421" s="5">
         <v>7.5568399515379525</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>170.81382608000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.53190710000001218</v>
       </c>
       <c r="D422" s="5">
         <v>3.81349634295165</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>171.88805626999999</v>
       </c>
       <c r="C423" s="5">
         <v>1.0742301899999802</v>
       </c>
       <c r="D423" s="5">
         <v>7.813255329579305</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>172.74663165000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.85857538000001909</v>
       </c>
       <c r="D424" s="5">
         <v>6.1614027117003145</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>173.44876428000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.70213262999999415</v>
       </c>
       <c r="D425" s="5">
         <v>4.9879525309806994</v>
       </c>
       <c r="E425" s="5">
         <v>4.628549026670381</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>173.54704390000001</v>
       </c>
       <c r="C426" s="5">
         <v>9.8279619999999568E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.68206755676178954</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>175.44767014999999</v>
       </c>
       <c r="C427" s="5">
         <v>1.9006262499999877</v>
       </c>
       <c r="D427" s="5">
         <v>13.96319547135465</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>176.46707909</v>
       </c>
       <c r="C428" s="5">
         <v>1.0194089400000053</v>
       </c>
       <c r="D428" s="5">
         <v>7.1995845275581338</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>177.33987741000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.87279832000001534</v>
       </c>
       <c r="D429" s="5">
         <v>6.0992905816702248</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>177.82490730000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.48502988999999275</v>
       </c>
       <c r="D430" s="5">
         <v>3.3318594854819361</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>178.02939807000001</v>
       </c>
       <c r="C431" s="5">
         <v>0.20449077000000671</v>
       </c>
       <c r="D431" s="5">
         <v>1.388708238678249</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>178.87976078</v>
       </c>
       <c r="C432" s="5">
         <v>0.85036270999998465</v>
       </c>
       <c r="D432" s="5">
         <v>5.884839689078758</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>178.91448750000001</v>
       </c>
       <c r="C433" s="5">
         <v>3.4726720000008982E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.23321021632998207</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>178.85412731</v>
       </c>
       <c r="C434" s="5">
         <v>-6.0360190000011471E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-0.40409236796470349</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>179.13730887</v>
       </c>
       <c r="C435" s="5">
         <v>0.28318156000000272</v>
       </c>
       <c r="D435" s="5">
         <v>1.916605195252874</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>179.35926344999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.2219545799999878</v>
       </c>
       <c r="D436" s="5">
         <v>1.4969972167806933</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>179.54705718</v>
       </c>
       <c r="C437" s="5">
         <v>0.18779373000000987</v>
       </c>
       <c r="D437" s="5">
         <v>1.2636912941406564</v>
       </c>
       <c r="E437" s="5">
         <v>3.5159044950908047</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>181.56445608999999</v>
       </c>
       <c r="C438" s="5">
         <v>2.0173989099999972</v>
       </c>
       <c r="D438" s="5">
         <v>14.348507327021487</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>181.09559440999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.46886168000000339</v>
       </c>
       <c r="D439" s="5">
         <v>-3.0551760431310471</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>181.37260899</v>
       </c>
       <c r="C440" s="5">
         <v>0.27701458000001367</v>
       </c>
       <c r="D440" s="5">
         <v>1.8511133673027702</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>180.99720626000001</v>
       </c>
       <c r="C441" s="5">
         <v>-0.37540272999999047</v>
       </c>
       <c r="D441" s="5">
         <v>-2.4556644477512823</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>181.89669788</v>
       </c>
       <c r="C442" s="5">
         <v>0.89949161999999205</v>
       </c>
       <c r="D442" s="5">
         <v>6.1293056155282466</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>182.32993474</v>
+        <v>182.29294173</v>
       </c>
       <c r="C443" s="5">
-        <v>0.43323685999999384</v>
+        <v>0.39624384999999052</v>
       </c>
       <c r="D443" s="5">
-        <v>2.8958686758064234</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>2.6456289206175043</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>182.65458717000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.36164544000001797</v>
+      </c>
+      <c r="D444" s="5">
+        <v>2.4067920379925667</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D45F2E8-F6D3-4D0B-95A9-DB1645BF4790}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalnrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>